--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -137,232 +137,192 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -632,915 +592,956 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+      <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
-    <col min="5" max="6" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="24"/>
-[...14 lines deleted...]
-      <c r="A2" s="25" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+    </row>
+    <row r="2" spans="1:18" ht="15.75" customHeight="1">
+      <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="25"/>
-[...17 lines deleted...]
-      <c r="B3" s="4">
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="24"/>
+      <c r="B3" s="14">
         <v>2010</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C3" s="25">
         <v>2011</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="25">
         <v>2012</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="25">
         <v>2013</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="25">
         <v>2014</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="25">
         <v>2015</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="25">
         <v>2016</v>
       </c>
-      <c r="I3" s="6">
+      <c r="I3" s="25">
         <v>2017</v>
       </c>
-      <c r="J3" s="7">
+      <c r="J3" s="26">
         <v>2018</v>
       </c>
-      <c r="K3" s="7">
+      <c r="K3" s="26">
         <v>2019</v>
       </c>
-      <c r="L3" s="7">
+      <c r="L3" s="26">
         <v>2020</v>
       </c>
-      <c r="M3" s="8">
+      <c r="M3" s="26">
         <v>2021</v>
       </c>
-      <c r="N3" s="18">
+      <c r="N3" s="14">
         <v>2022</v>
       </c>
-      <c r="O3" s="21">
+      <c r="O3" s="14">
         <v>2023</v>
       </c>
-      <c r="P3" s="29">
+      <c r="P3" s="18">
         <v>2024</v>
       </c>
+      <c r="Q3" s="18">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="4">
         <v>195619</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="4">
         <v>206432</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="4">
         <v>201556</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="4">
         <v>204111</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="4">
         <v>221825</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G4" s="4">
         <v>236092</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="5">
         <v>259405</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="5">
         <v>276837</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="5">
         <v>349546</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="5">
         <v>374016</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="5">
         <v>467203</v>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="5">
         <v>492423</v>
       </c>
-      <c r="N4" s="19">
+      <c r="N4" s="12">
         <v>516592</v>
       </c>
-      <c r="O4" s="20">
+      <c r="O4" s="13">
         <v>598953</v>
       </c>
-      <c r="P4" s="14">
+      <c r="P4" s="8">
         <v>597559</v>
       </c>
-      <c r="R4" s="26"/>
+      <c r="Q4" s="19">
+        <v>632500</v>
+      </c>
+      <c r="R4" s="15"/>
     </row>
     <row r="5" spans="1:18">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="7">
         <v>43375</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="7">
         <v>70547</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="7">
         <v>60239</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="7">
         <v>74375</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="7">
         <v>80875</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="7">
         <v>81308</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="8">
         <v>93682</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="8">
         <v>102972</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="8">
         <v>155403</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="8">
         <v>160697</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="8">
         <v>209482</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="8">
         <v>212923</v>
       </c>
-      <c r="N5" s="20">
+      <c r="N5" s="13">
         <v>202459</v>
       </c>
-      <c r="O5" s="20">
+      <c r="O5" s="13">
         <v>257619</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="8">
         <v>241511</v>
       </c>
-      <c r="R5" s="26"/>
+      <c r="Q5" s="19">
+        <v>312894</v>
+      </c>
+      <c r="R5" s="15"/>
     </row>
     <row r="6" spans="1:18">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="7">
         <v>27834</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="7">
         <v>18768</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="7">
         <v>23168</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="7">
         <v>22967</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="7">
         <v>23244</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="7">
         <v>24578</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="8">
         <v>24731</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="8">
         <v>24812</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="8">
         <v>24248</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="8">
         <v>25261</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="8">
         <v>30511</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="8">
         <v>34724</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="13">
         <v>35730</v>
       </c>
-      <c r="O6" s="20">
+      <c r="O6" s="13">
         <v>36584</v>
       </c>
-      <c r="P6" s="30">
+      <c r="P6" s="19">
         <v>38594</v>
       </c>
-      <c r="R6" s="26"/>
+      <c r="Q6" s="19">
+        <v>39338</v>
+      </c>
+      <c r="R6" s="15"/>
     </row>
     <row r="7" spans="1:18">
-      <c r="A7" s="12" t="s">
+      <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="7">
         <v>19906</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="7">
         <v>22353</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="7">
         <v>22962</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="7">
         <v>23160</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="7">
         <v>23192</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="7">
         <v>24727</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="8">
         <v>32000</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="8">
         <v>38913</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="8">
         <v>51190</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="8">
         <v>54022</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="8">
         <v>65042</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="8">
         <v>75261</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="13">
         <v>76861</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="13">
         <v>77652</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="8">
         <v>78743</v>
       </c>
-      <c r="R7" s="26"/>
+      <c r="Q7" s="19">
+        <v>31316</v>
+      </c>
+      <c r="R7" s="15"/>
     </row>
     <row r="8" spans="1:18">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="7">
         <v>8861</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="7">
         <v>9277</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="7">
         <v>7884</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="7">
         <v>7940</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="7">
         <v>8512</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="7">
         <v>8639</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="8">
         <v>8732</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="8">
         <v>9102</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="8">
         <v>10572</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="8">
         <v>11079</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="8">
         <v>13448</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="8">
         <v>15564</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="13">
         <v>17691</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="13">
         <v>16649</v>
       </c>
-      <c r="P8" s="30">
+      <c r="P8" s="19">
         <v>20768</v>
       </c>
-      <c r="R8" s="26"/>
+      <c r="Q8" s="19">
+        <v>21083</v>
+      </c>
+      <c r="R8" s="15"/>
     </row>
     <row r="9" spans="1:18">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="7">
         <v>21528</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="7">
         <v>21630</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="7">
         <v>21707</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="7">
         <v>21808</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="7">
         <v>23517</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="7">
         <v>22766</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="8">
         <v>28149</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="8">
         <v>29570</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="8">
         <v>32540</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="8">
         <v>33691</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="8">
         <v>39400</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="8">
         <v>44887</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="13">
         <v>58794</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="13">
         <v>73455</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="8">
         <v>75218</v>
       </c>
-      <c r="R9" s="26"/>
+      <c r="Q9" s="19">
+        <v>76642</v>
+      </c>
+      <c r="R9" s="15"/>
     </row>
     <row r="10" spans="1:18">
-      <c r="A10" s="12" t="s">
+      <c r="A10" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="7">
         <v>14406</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="7">
         <v>7442</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="7">
         <v>6488</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="7">
         <v>6568</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="7">
         <v>7716</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="7">
         <v>7936</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="8">
         <v>8415</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="8">
         <v>8978</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="8">
         <v>11027</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="8">
         <v>11618</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="8">
         <v>12488</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="8">
         <v>8389</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="13">
         <v>8739</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="13">
         <v>13475</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="8">
         <v>13714</v>
       </c>
-      <c r="R10" s="26"/>
+      <c r="Q10" s="19">
+        <v>13970</v>
+      </c>
+      <c r="R10" s="15"/>
     </row>
     <row r="11" spans="1:18">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="7">
         <v>14792</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="7">
         <v>15101</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="7">
         <v>15386</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="7">
         <v>15527</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="7">
         <v>15713</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="7">
         <v>26595</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="8">
         <v>26803</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="8">
         <v>27272</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="8">
         <v>29352</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="8">
         <v>31336</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="8">
         <v>38005</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="8">
         <v>43525</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="13">
         <v>44757</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O11" s="13">
         <v>45374</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="8">
         <v>45976</v>
       </c>
-      <c r="R11" s="26"/>
+      <c r="Q11" s="19">
+        <v>46764</v>
+      </c>
+      <c r="R11" s="15"/>
     </row>
     <row r="12" spans="1:18">
-      <c r="A12" s="12" t="s">
+      <c r="A12" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="7">
         <v>3016</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="7">
         <v>3011</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="7">
         <v>2705</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="7">
         <v>2813</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="7">
         <v>3316</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="7">
         <v>2963</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="8">
         <v>3055</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="8">
         <v>3317</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="8">
         <v>3711</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="8">
         <v>3710</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="8">
         <v>3900</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="8">
         <v>3860</v>
       </c>
-      <c r="N12" s="20">
+      <c r="N12" s="13">
         <v>5212</v>
       </c>
-      <c r="O12" s="20">
+      <c r="O12" s="13">
         <v>5356</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="8">
         <v>5422</v>
       </c>
-      <c r="R12" s="26"/>
+      <c r="Q12" s="19">
+        <v>5683</v>
+      </c>
+      <c r="R12" s="15"/>
     </row>
     <row r="13" spans="1:18">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="7">
         <v>3425</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="7">
         <v>3886</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="7">
         <v>7012</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="7">
         <v>4153</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="7">
         <v>4381</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="7">
         <v>4435</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="8">
         <v>5295</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="8">
         <v>5525</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="8">
         <v>3406</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="8">
         <v>8223</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="8">
         <v>6171</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="8">
         <v>6873</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="13">
         <v>19607</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O13" s="13">
         <v>19850</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="8">
         <v>20734</v>
       </c>
-      <c r="R13" s="26"/>
+      <c r="Q13" s="19">
+        <v>21381</v>
+      </c>
+      <c r="R13" s="15"/>
     </row>
     <row r="14" spans="1:18">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="7">
         <v>7986</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="7">
         <v>3108</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="7">
         <v>2925</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="7">
         <v>3034</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="7">
         <v>9518</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="7">
         <v>9616</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="8">
         <v>5932</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="8">
         <v>3673</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="8">
         <v>7206</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="8">
         <v>9082</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="8">
         <v>18219</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="8">
         <v>11514</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="13">
         <v>10970</v>
       </c>
-      <c r="O14" s="20">
+      <c r="O14" s="13">
         <v>16682</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P14" s="8">
         <v>20099</v>
       </c>
-      <c r="R14" s="27"/>
+      <c r="Q14" s="19">
+        <v>26519</v>
+      </c>
+      <c r="R14" s="16"/>
     </row>
     <row r="15" spans="1:18">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="7">
         <v>30490</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="7">
         <v>31309</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="7">
         <v>31080</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="7">
         <v>21766</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="7">
         <v>21841</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="7">
         <v>22529</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="8">
         <v>22611</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="8">
         <v>22703</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="8">
         <v>20891</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="8">
         <v>25297</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="8">
         <v>30537</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="8">
         <v>34903</v>
       </c>
-      <c r="N15" s="20">
+      <c r="N15" s="13">
         <v>35772</v>
       </c>
-      <c r="O15" s="20">
+      <c r="O15" s="13">
         <v>36257</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P15" s="8">
         <v>36780</v>
       </c>
-      <c r="R15" s="27"/>
+      <c r="Q15" s="19">
+        <v>36910</v>
+      </c>
+      <c r="R15" s="16"/>
     </row>
     <row r="16" spans="1:18">
-      <c r="A16" s="15"/>
-[...13 lines deleted...]
-      <c r="R16" s="28"/>
+      <c r="A16" s="9"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="9"/>
+      <c r="R16" s="17"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="22"/>
-[...1 lines deleted...]
-      <c r="C17" s="23"/>
+      <c r="A17" s="20"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>