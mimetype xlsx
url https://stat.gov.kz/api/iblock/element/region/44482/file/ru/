--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-375" yWindow="5115" windowWidth="19440" windowHeight="11040"/>
+    <workbookView xWindow="-380" yWindow="5120" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="птицы" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">птицы!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="37">
   <si>
     <t>Численность птицы, тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -123,60 +128,63 @@
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
+  <si>
+    <t>2026 год</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3189,64 +3197,64 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="18" xfId="1634" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="18" xfId="1985" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2337">
     <cellStyle name="20% - Акцент1 10" xfId="1010"/>
     <cellStyle name="20% - Акцент1 11" xfId="1068"/>
     <cellStyle name="20% - Акцент1 12" xfId="1131"/>
     <cellStyle name="20% - Акцент1 13" xfId="1190"/>
     <cellStyle name="20% - Акцент1 14" xfId="1248"/>
     <cellStyle name="20% - Акцент1 15" xfId="1306"/>
     <cellStyle name="20% - Акцент1 16" xfId="1365"/>
     <cellStyle name="20% - Акцент1 17" xfId="1418"/>
     <cellStyle name="20% - Акцент1 18" xfId="1476"/>
     <cellStyle name="20% - Акцент1 19" xfId="1528"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="757"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="826"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="878"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="953"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="1009"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="1067"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="1130"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="1189"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="1247"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="1305"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="386"/>
@@ -5546,166 +5554,176 @@
     <cellStyle name="Хороший 2 2" xfId="430"/>
     <cellStyle name="Хороший 2 20" xfId="1425"/>
     <cellStyle name="Хороший 2 21" xfId="1483"/>
     <cellStyle name="Хороший 2 22" xfId="1534"/>
     <cellStyle name="Хороший 2 23" xfId="1576"/>
     <cellStyle name="Хороший 2 24" xfId="1660"/>
     <cellStyle name="Хороший 2 25" xfId="1737"/>
     <cellStyle name="Хороший 2 26" xfId="1796"/>
     <cellStyle name="Хороший 2 27" xfId="1849"/>
     <cellStyle name="Хороший 2 28" xfId="1904"/>
     <cellStyle name="Хороший 2 29" xfId="1945"/>
     <cellStyle name="Хороший 2 3" xfId="469"/>
     <cellStyle name="Хороший 2 30" xfId="1984"/>
     <cellStyle name="Хороший 2 31" xfId="1991"/>
     <cellStyle name="Хороший 2 4" xfId="509"/>
     <cellStyle name="Хороший 2 5" xfId="553"/>
     <cellStyle name="Хороший 2 6" xfId="597"/>
     <cellStyle name="Хороший 2 7" xfId="636"/>
     <cellStyle name="Хороший 2 8" xfId="676"/>
     <cellStyle name="Хороший 2 9" xfId="765"/>
     <cellStyle name="Хороший 3" xfId="85"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5841,157 +5859,157 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CG34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:AW1"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
-    <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" customWidth="1"/>
     <col min="7" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="7.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9" style="2" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="2" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="27" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="10.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="11.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.54296875" style="2" customWidth="1"/>
+    <col min="27" max="27" width="9.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="2" customWidth="1"/>
-    <col min="29" max="29" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="7.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
-    <col min="32" max="32" width="8.5703125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="8.54296875" style="2" customWidth="1"/>
     <col min="33" max="33" width="9" style="2" customWidth="1"/>
-    <col min="34" max="34" width="9.28515625" style="2" customWidth="1"/>
+    <col min="34" max="34" width="9.26953125" style="2" customWidth="1"/>
     <col min="35" max="35" width="9" style="2" customWidth="1"/>
-    <col min="36" max="36" width="9.140625" style="2"/>
-    <col min="37" max="37" width="8.7109375" style="2" customWidth="1"/>
+    <col min="36" max="36" width="9.1796875" style="2"/>
+    <col min="37" max="37" width="8.7265625" style="2" customWidth="1"/>
     <col min="38" max="38" width="9" style="2" customWidth="1"/>
-    <col min="39" max="39" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="41" max="41" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="8.1796875" style="2" customWidth="1"/>
+    <col min="41" max="41" width="7.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="43" width="9" style="2" bestFit="1" customWidth="1"/>
-    <col min="44" max="16384" width="9.140625" style="2"/>
+    <col min="44" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85" s="1" customFormat="1" ht="36" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36"/>
-[...46 lines deleted...]
-      <c r="AW1" s="36"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
     </row>
-    <row r="2" spans="1:85" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1">
+    <row r="2" spans="1:97" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="V2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="W2" s="33"/>
       <c r="X2" s="33"/>
       <c r="Y2" s="33"/>
       <c r="AH2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="AI2" s="33"/>
@@ -5999,156 +6017,176 @@
       <c r="AK2" s="33"/>
       <c r="AT2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="AU2" s="33"/>
       <c r="AV2" s="33"/>
       <c r="AW2" s="33"/>
       <c r="BF2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="BG2" s="33"/>
       <c r="BH2" s="33"/>
       <c r="BI2" s="33"/>
       <c r="BR2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="BS2" s="33"/>
       <c r="BT2" s="33"/>
       <c r="BU2" s="33"/>
       <c r="CD2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="CE2" s="33"/>
       <c r="CF2" s="33"/>
       <c r="CG2" s="33"/>
+      <c r="CP2" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="CQ2" s="33"/>
+      <c r="CR2" s="33"/>
+      <c r="CS2" s="33"/>
     </row>
-    <row r="3" spans="1:85" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:97" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
-      <c r="M3" s="37"/>
+      <c r="M3" s="36"/>
       <c r="N3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="35"/>
       <c r="V3" s="35"/>
       <c r="W3" s="35"/>
       <c r="X3" s="35"/>
-      <c r="Y3" s="37"/>
+      <c r="Y3" s="36"/>
       <c r="Z3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="35"/>
       <c r="AB3" s="35"/>
       <c r="AC3" s="35"/>
       <c r="AD3" s="35"/>
       <c r="AE3" s="35"/>
       <c r="AF3" s="35"/>
       <c r="AG3" s="35"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
-      <c r="AK3" s="37"/>
+      <c r="AK3" s="36"/>
       <c r="AL3" s="34" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="35"/>
       <c r="AN3" s="35"/>
       <c r="AO3" s="35"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="35"/>
       <c r="AV3" s="35"/>
-      <c r="AW3" s="38"/>
+      <c r="AW3" s="37"/>
       <c r="AX3" s="34" t="s">
         <v>33</v>
       </c>
       <c r="AY3" s="35"/>
       <c r="AZ3" s="35"/>
       <c r="BA3" s="35"/>
       <c r="BB3" s="35"/>
       <c r="BC3" s="35"/>
       <c r="BD3" s="35"/>
       <c r="BE3" s="35"/>
       <c r="BF3" s="35"/>
       <c r="BG3" s="35"/>
       <c r="BH3" s="35"/>
       <c r="BI3" s="35"/>
       <c r="BJ3" s="34" t="s">
         <v>34</v>
       </c>
       <c r="BK3" s="35"/>
       <c r="BL3" s="35"/>
       <c r="BM3" s="35"/>
       <c r="BN3" s="35"/>
       <c r="BO3" s="35"/>
       <c r="BP3" s="35"/>
       <c r="BQ3" s="35"/>
       <c r="BR3" s="35"/>
       <c r="BS3" s="35"/>
       <c r="BT3" s="35"/>
       <c r="BU3" s="35"/>
       <c r="BV3" s="34" t="s">
         <v>35</v>
       </c>
       <c r="BW3" s="35"/>
       <c r="BX3" s="35"/>
       <c r="BY3" s="35"/>
       <c r="BZ3" s="35"/>
       <c r="CA3" s="35"/>
       <c r="CB3" s="35"/>
       <c r="CC3" s="35"/>
       <c r="CD3" s="35"/>
       <c r="CE3" s="35"/>
       <c r="CF3" s="35"/>
       <c r="CG3" s="35"/>
+      <c r="CH3" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI3" s="35"/>
+      <c r="CJ3" s="35"/>
+      <c r="CK3" s="35"/>
+      <c r="CL3" s="35"/>
+      <c r="CM3" s="35"/>
+      <c r="CN3" s="35"/>
+      <c r="CO3" s="35"/>
+      <c r="CP3" s="35"/>
+      <c r="CQ3" s="35"/>
+      <c r="CR3" s="35"/>
+      <c r="CS3" s="35"/>
     </row>
-    <row r="4" spans="1:85" s="7" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="40"/>
+    <row r="4" spans="1:97" s="7" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="39"/>
       <c r="B4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="14" t="s">
@@ -6357,52 +6395,88 @@
       </c>
       <c r="BZ4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="CA4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="CB4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="14" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="14" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="14" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="CH4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="CJ4" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="CL4" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="CM4" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="CN4" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="CO4" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="CP4" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="CQ4" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="CR4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="CS4" s="32" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="5" spans="1:85" s="8" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:97" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="30">
         <v>1586.192</v>
       </c>
       <c r="C5" s="30">
         <v>1566.3520000000001</v>
       </c>
       <c r="D5" s="31">
         <v>1612.8820000000001</v>
       </c>
       <c r="E5" s="31">
         <v>1732.7639999999999</v>
       </c>
       <c r="F5" s="30">
         <v>1781.076</v>
       </c>
       <c r="G5" s="30">
         <v>1750.982</v>
       </c>
       <c r="H5" s="31">
         <v>1717.674</v>
       </c>
       <c r="I5" s="30">
@@ -6605,55 +6679,87 @@
       </c>
       <c r="BW5" s="31">
         <v>1122.5999999999999</v>
       </c>
       <c r="BX5" s="30">
         <v>1232.5</v>
       </c>
       <c r="BY5" s="30">
         <v>1329.5</v>
       </c>
       <c r="BZ5" s="30">
         <v>1348.8</v>
       </c>
       <c r="CA5" s="30">
         <v>1604.9</v>
       </c>
       <c r="CB5" s="30">
         <v>1656.3</v>
       </c>
       <c r="CC5" s="30">
         <v>1577.3</v>
       </c>
       <c r="CD5" s="30">
         <v>1667.6</v>
       </c>
-      <c r="CE5" s="30"/>
-[...1 lines deleted...]
-      <c r="CG5" s="30"/>
+      <c r="CE5" s="30">
+        <v>1728.761</v>
+      </c>
+      <c r="CF5" s="30">
+        <v>1704.481</v>
+      </c>
+      <c r="CG5" s="30">
+        <v>1674.338</v>
+      </c>
+      <c r="CH5" s="31">
+        <v>1743.903</v>
+      </c>
+      <c r="CI5" s="31">
+        <v>1688.2190000000001</v>
+      </c>
+      <c r="CJ5" s="30">
+        <v>1687.643</v>
+      </c>
+      <c r="CK5" s="30">
+        <v>1710.434</v>
+      </c>
+      <c r="CL5" s="30">
+        <v>1837.1769999999999</v>
+      </c>
+      <c r="CM5" s="30">
+        <v>1798.346</v>
+      </c>
+      <c r="CN5" s="30">
+        <v>1889.229</v>
+      </c>
+      <c r="CO5" s="30"/>
+      <c r="CP5" s="30"/>
+      <c r="CQ5" s="30"/>
+      <c r="CR5" s="30"/>
+      <c r="CS5" s="30"/>
     </row>
-    <row r="6" spans="1:85" s="29" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="29" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="18">
         <v>421.69499999999999</v>
       </c>
       <c r="C6" s="18">
         <v>418.11799999999999</v>
       </c>
       <c r="D6" s="18">
         <v>487.79599999999999</v>
       </c>
       <c r="E6" s="19">
         <v>527.85799999999995</v>
       </c>
       <c r="F6" s="19">
         <v>473.29500000000002</v>
       </c>
       <c r="G6" s="15">
         <v>460.96499999999997</v>
       </c>
       <c r="H6" s="15">
         <v>446.6</v>
       </c>
       <c r="I6" s="15">
@@ -6856,55 +6962,87 @@
       </c>
       <c r="BW6" s="16">
         <v>622.1</v>
       </c>
       <c r="BX6" s="16">
         <v>647.6</v>
       </c>
       <c r="BY6" s="16">
         <v>643.79999999999995</v>
       </c>
       <c r="BZ6" s="16">
         <v>612.1</v>
       </c>
       <c r="CA6" s="16">
         <v>621</v>
       </c>
       <c r="CB6" s="16">
         <v>663.2</v>
       </c>
       <c r="CC6" s="21">
         <v>642.5</v>
       </c>
       <c r="CD6" s="16">
         <v>609.20000000000005</v>
       </c>
-      <c r="CE6" s="16"/>
-[...1 lines deleted...]
-      <c r="CG6" s="16"/>
+      <c r="CE6" s="16">
+        <v>653.67700000000002</v>
+      </c>
+      <c r="CF6" s="16">
+        <v>631.154</v>
+      </c>
+      <c r="CG6" s="16">
+        <v>558.73299999999995</v>
+      </c>
+      <c r="CH6" s="16">
+        <v>622.74400000000003</v>
+      </c>
+      <c r="CI6" s="16">
+        <v>601.62199999999996</v>
+      </c>
+      <c r="CJ6" s="16">
+        <v>637.1</v>
+      </c>
+      <c r="CK6" s="16">
+        <v>634.38400000000001</v>
+      </c>
+      <c r="CL6" s="16">
+        <v>663.76099999999997</v>
+      </c>
+      <c r="CM6" s="16">
+        <v>586.30100000000004</v>
+      </c>
+      <c r="CN6" s="16">
+        <v>624.37800000000004</v>
+      </c>
+      <c r="CO6" s="21"/>
+      <c r="CP6" s="16"/>
+      <c r="CQ6" s="16"/>
+      <c r="CR6" s="16"/>
+      <c r="CS6" s="16"/>
     </row>
-    <row r="7" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>371.38299999999998</v>
       </c>
       <c r="C7" s="18">
         <v>388.529</v>
       </c>
       <c r="D7" s="18">
         <v>373.53899999999999</v>
       </c>
       <c r="E7" s="19">
         <v>377.947</v>
       </c>
       <c r="F7" s="19">
         <v>372.262</v>
       </c>
       <c r="G7" s="15">
         <v>367.322</v>
       </c>
       <c r="H7" s="15">
         <v>341.43599999999998</v>
       </c>
       <c r="I7" s="15">
@@ -7107,55 +7245,87 @@
       </c>
       <c r="BW7" s="16">
         <v>39.9</v>
       </c>
       <c r="BX7" s="16">
         <v>36.799999999999997</v>
       </c>
       <c r="BY7" s="16">
         <v>138.30000000000001</v>
       </c>
       <c r="BZ7" s="16">
         <v>124</v>
       </c>
       <c r="CA7" s="16">
         <v>334.8</v>
       </c>
       <c r="CB7" s="16">
         <v>335.4</v>
       </c>
       <c r="CC7" s="21">
         <v>290.10000000000002</v>
       </c>
       <c r="CD7" s="16">
         <v>387.2</v>
       </c>
-      <c r="CE7" s="16"/>
-[...1 lines deleted...]
-      <c r="CG7" s="16"/>
+      <c r="CE7" s="16">
+        <v>391.577</v>
+      </c>
+      <c r="CF7" s="16">
+        <v>390.17099999999999</v>
+      </c>
+      <c r="CG7" s="16">
+        <v>390.096</v>
+      </c>
+      <c r="CH7" s="16">
+        <v>388.99900000000002</v>
+      </c>
+      <c r="CI7" s="16">
+        <v>382.77300000000002</v>
+      </c>
+      <c r="CJ7" s="16">
+        <v>337.38299999999998</v>
+      </c>
+      <c r="CK7" s="16">
+        <v>368.13799999999998</v>
+      </c>
+      <c r="CL7" s="16">
+        <v>427.88799999999998</v>
+      </c>
+      <c r="CM7" s="16">
+        <v>395.15100000000001</v>
+      </c>
+      <c r="CN7" s="16">
+        <v>420.577</v>
+      </c>
+      <c r="CO7" s="21"/>
+      <c r="CP7" s="16"/>
+      <c r="CQ7" s="16"/>
+      <c r="CR7" s="16"/>
+      <c r="CS7" s="16"/>
     </row>
-    <row r="8" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>20.591000000000001</v>
       </c>
       <c r="C8" s="18">
         <v>20.591000000000001</v>
       </c>
       <c r="D8" s="18">
         <v>20.591000000000001</v>
       </c>
       <c r="E8" s="19">
         <v>20.591000000000001</v>
       </c>
       <c r="F8" s="19">
         <v>20.591000000000001</v>
       </c>
       <c r="G8" s="15">
         <v>20.591000000000001</v>
       </c>
       <c r="H8" s="15">
         <v>20.635000000000002</v>
       </c>
       <c r="I8" s="15">
@@ -7358,55 +7528,87 @@
       </c>
       <c r="BW8" s="16">
         <v>9.4</v>
       </c>
       <c r="BX8" s="16">
         <v>9.4</v>
       </c>
       <c r="BY8" s="16">
         <v>9.4</v>
       </c>
       <c r="BZ8" s="16">
         <v>9.4</v>
       </c>
       <c r="CA8" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="CB8" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="CC8" s="21">
         <v>9.8000000000000007</v>
       </c>
       <c r="CD8" s="16">
         <v>9.5</v>
       </c>
-      <c r="CE8" s="16"/>
-[...1 lines deleted...]
-      <c r="CG8" s="16"/>
+      <c r="CE8" s="16">
+        <v>9.5350000000000001</v>
+      </c>
+      <c r="CF8" s="16">
+        <v>9.5350000000000001</v>
+      </c>
+      <c r="CG8" s="16">
+        <v>8.0839999999999996</v>
+      </c>
+      <c r="CH8" s="16">
+        <v>8.0839999999999996</v>
+      </c>
+      <c r="CI8" s="16">
+        <v>8.0839999999999996</v>
+      </c>
+      <c r="CJ8" s="16">
+        <v>8.0839999999999996</v>
+      </c>
+      <c r="CK8" s="16">
+        <v>8.0839999999999996</v>
+      </c>
+      <c r="CL8" s="16">
+        <v>8.0839999999999996</v>
+      </c>
+      <c r="CM8" s="16">
+        <v>14.208</v>
+      </c>
+      <c r="CN8" s="16">
+        <v>14.208</v>
+      </c>
+      <c r="CO8" s="21"/>
+      <c r="CP8" s="16"/>
+      <c r="CQ8" s="16"/>
+      <c r="CR8" s="16"/>
+      <c r="CS8" s="16"/>
     </row>
-    <row r="9" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>34.557000000000002</v>
       </c>
       <c r="C9" s="18">
         <v>34.557000000000002</v>
       </c>
       <c r="D9" s="18">
         <v>34.557000000000002</v>
       </c>
       <c r="E9" s="19">
         <v>34.557000000000002</v>
       </c>
       <c r="F9" s="19">
         <v>39.057000000000002</v>
       </c>
       <c r="G9" s="15">
         <v>48.244</v>
       </c>
       <c r="H9" s="15">
         <v>56.677</v>
       </c>
       <c r="I9" s="15">
@@ -7609,55 +7811,87 @@
       </c>
       <c r="BW9" s="16">
         <v>18.3</v>
       </c>
       <c r="BX9" s="16">
         <v>18.3</v>
       </c>
       <c r="BY9" s="16">
         <v>18.3</v>
       </c>
       <c r="BZ9" s="16">
         <v>18.3</v>
       </c>
       <c r="CA9" s="16">
         <v>20.399999999999999</v>
       </c>
       <c r="CB9" s="16">
         <v>20.399999999999999</v>
       </c>
       <c r="CC9" s="21">
         <v>19.3</v>
       </c>
       <c r="CD9" s="16">
         <v>15.5</v>
       </c>
-      <c r="CE9" s="16"/>
-[...1 lines deleted...]
-      <c r="CG9" s="16"/>
+      <c r="CE9" s="16">
+        <v>13.762</v>
+      </c>
+      <c r="CF9" s="16">
+        <v>10.237</v>
+      </c>
+      <c r="CG9" s="16">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="CH9" s="16">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="CI9" s="16">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="CJ9" s="16">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="CK9" s="16">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="CL9" s="16">
+        <v>18.684999999999999</v>
+      </c>
+      <c r="CM9" s="16">
+        <v>20.834</v>
+      </c>
+      <c r="CN9" s="16">
+        <v>20.834</v>
+      </c>
+      <c r="CO9" s="21"/>
+      <c r="CP9" s="16"/>
+      <c r="CQ9" s="16"/>
+      <c r="CR9" s="16"/>
+      <c r="CS9" s="16"/>
     </row>
-    <row r="10" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>20.922000000000001</v>
       </c>
       <c r="C10" s="18">
         <v>20.922000000000001</v>
       </c>
       <c r="D10" s="18">
         <v>20.922000000000001</v>
       </c>
       <c r="E10" s="19">
         <v>20.922000000000001</v>
       </c>
       <c r="F10" s="19">
         <v>20.922000000000001</v>
       </c>
       <c r="G10" s="15">
         <v>20.922000000000001</v>
       </c>
       <c r="H10" s="15">
         <v>21.515000000000001</v>
       </c>
       <c r="I10" s="15">
@@ -7860,55 +8094,87 @@
       </c>
       <c r="BW10" s="16">
         <v>14.1</v>
       </c>
       <c r="BX10" s="16">
         <v>14.1</v>
       </c>
       <c r="BY10" s="16">
         <v>14.1</v>
       </c>
       <c r="BZ10" s="16">
         <v>14.1</v>
       </c>
       <c r="CA10" s="16">
         <v>13.8</v>
       </c>
       <c r="CB10" s="16">
         <v>13.8</v>
       </c>
       <c r="CC10" s="21">
         <v>13.8</v>
       </c>
       <c r="CD10" s="16">
         <v>13.8</v>
       </c>
-      <c r="CE10" s="16"/>
-[...1 lines deleted...]
-      <c r="CG10" s="16"/>
+      <c r="CE10" s="16">
+        <v>13.753</v>
+      </c>
+      <c r="CF10" s="16">
+        <v>13.753</v>
+      </c>
+      <c r="CG10" s="16">
+        <v>13.836</v>
+      </c>
+      <c r="CH10" s="16">
+        <v>13.836</v>
+      </c>
+      <c r="CI10" s="16">
+        <v>13.836</v>
+      </c>
+      <c r="CJ10" s="16">
+        <v>13.836</v>
+      </c>
+      <c r="CK10" s="16">
+        <v>13.836</v>
+      </c>
+      <c r="CL10" s="16">
+        <v>13.836</v>
+      </c>
+      <c r="CM10" s="16">
+        <v>13.955</v>
+      </c>
+      <c r="CN10" s="16">
+        <v>13.895</v>
+      </c>
+      <c r="CO10" s="21"/>
+      <c r="CP10" s="16"/>
+      <c r="CQ10" s="16"/>
+      <c r="CR10" s="16"/>
+      <c r="CS10" s="16"/>
     </row>
-    <row r="11" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>89.509</v>
       </c>
       <c r="C11" s="18">
         <v>89.009</v>
       </c>
       <c r="D11" s="18">
         <v>89.001000000000005</v>
       </c>
       <c r="E11" s="19">
         <v>89.001000000000005</v>
       </c>
       <c r="F11" s="19">
         <v>89.001000000000005</v>
       </c>
       <c r="G11" s="15">
         <v>88.171000000000006</v>
       </c>
       <c r="H11" s="15">
         <v>94.775999999999996</v>
       </c>
       <c r="I11" s="15">
@@ -8111,55 +8377,87 @@
       </c>
       <c r="BW11" s="16">
         <v>25.9</v>
       </c>
       <c r="BX11" s="16">
         <v>25.9</v>
       </c>
       <c r="BY11" s="16">
         <v>25.9</v>
       </c>
       <c r="BZ11" s="16">
         <v>25.9</v>
       </c>
       <c r="CA11" s="16">
         <v>29.4</v>
       </c>
       <c r="CB11" s="16">
         <v>29.4</v>
       </c>
       <c r="CC11" s="21">
         <v>29.4</v>
       </c>
       <c r="CD11" s="16">
         <v>29</v>
       </c>
-      <c r="CE11" s="16"/>
-[...1 lines deleted...]
-      <c r="CG11" s="16"/>
+      <c r="CE11" s="16">
+        <v>28.954000000000001</v>
+      </c>
+      <c r="CF11" s="16">
+        <v>28.954000000000001</v>
+      </c>
+      <c r="CG11" s="16">
+        <v>28.49</v>
+      </c>
+      <c r="CH11" s="16">
+        <v>28.49</v>
+      </c>
+      <c r="CI11" s="16">
+        <v>28.49</v>
+      </c>
+      <c r="CJ11" s="16">
+        <v>28.49</v>
+      </c>
+      <c r="CK11" s="16">
+        <v>28.49</v>
+      </c>
+      <c r="CL11" s="16">
+        <v>28.49</v>
+      </c>
+      <c r="CM11" s="16">
+        <v>39.750999999999998</v>
+      </c>
+      <c r="CN11" s="16">
+        <v>39.750999999999998</v>
+      </c>
+      <c r="CO11" s="21"/>
+      <c r="CP11" s="16"/>
+      <c r="CQ11" s="16"/>
+      <c r="CR11" s="16"/>
+      <c r="CS11" s="16"/>
     </row>
-    <row r="12" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>53.811</v>
       </c>
       <c r="C12" s="18">
         <v>53.811</v>
       </c>
       <c r="D12" s="18">
         <v>53.811</v>
       </c>
       <c r="E12" s="19">
         <v>53.811</v>
       </c>
       <c r="F12" s="19">
         <v>53.811</v>
       </c>
       <c r="G12" s="15">
         <v>53.811</v>
       </c>
       <c r="H12" s="15">
         <v>88.003</v>
       </c>
       <c r="I12" s="15">
@@ -8362,55 +8660,87 @@
       </c>
       <c r="BW12" s="16">
         <v>34.4</v>
       </c>
       <c r="BX12" s="16">
         <v>34.4</v>
       </c>
       <c r="BY12" s="16">
         <v>34.4</v>
       </c>
       <c r="BZ12" s="16">
         <v>34.4</v>
       </c>
       <c r="CA12" s="16">
         <v>63.4</v>
       </c>
       <c r="CB12" s="16">
         <v>63.4</v>
       </c>
       <c r="CC12" s="21">
         <v>63.4</v>
       </c>
       <c r="CD12" s="16">
         <v>63.4</v>
       </c>
-      <c r="CE12" s="16"/>
-[...1 lines deleted...]
-      <c r="CG12" s="16"/>
+      <c r="CE12" s="16">
+        <v>62.499000000000002</v>
+      </c>
+      <c r="CF12" s="16">
+        <v>56.203000000000003</v>
+      </c>
+      <c r="CG12" s="16">
+        <v>36.064</v>
+      </c>
+      <c r="CH12" s="16">
+        <v>36.064</v>
+      </c>
+      <c r="CI12" s="16">
+        <v>36.064</v>
+      </c>
+      <c r="CJ12" s="16">
+        <v>36.064</v>
+      </c>
+      <c r="CK12" s="16">
+        <v>36.064</v>
+      </c>
+      <c r="CL12" s="16">
+        <v>36.064</v>
+      </c>
+      <c r="CM12" s="16">
+        <v>52.822000000000003</v>
+      </c>
+      <c r="CN12" s="16">
+        <v>52.822000000000003</v>
+      </c>
+      <c r="CO12" s="21"/>
+      <c r="CP12" s="16"/>
+      <c r="CQ12" s="16"/>
+      <c r="CR12" s="16"/>
+      <c r="CS12" s="16"/>
     </row>
-    <row r="13" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="18">
         <v>79.573999999999998</v>
       </c>
       <c r="C13" s="18">
         <v>79.448999999999998</v>
       </c>
       <c r="D13" s="18">
         <v>78.049000000000007</v>
       </c>
       <c r="E13" s="19">
         <v>78.049000000000007</v>
       </c>
       <c r="F13" s="19">
         <v>88.049000000000007</v>
       </c>
       <c r="G13" s="15">
         <v>102.696</v>
       </c>
       <c r="H13" s="15">
         <v>103.557</v>
       </c>
       <c r="I13" s="15">
@@ -8613,55 +8943,87 @@
       </c>
       <c r="BW13" s="16">
         <v>38.200000000000003</v>
       </c>
       <c r="BX13" s="16">
         <v>37.700000000000003</v>
       </c>
       <c r="BY13" s="16">
         <v>37.700000000000003</v>
       </c>
       <c r="BZ13" s="16">
         <v>37.700000000000003</v>
       </c>
       <c r="CA13" s="16">
         <v>44.4</v>
       </c>
       <c r="CB13" s="16">
         <v>44.4</v>
       </c>
       <c r="CC13" s="21">
         <v>44.4</v>
       </c>
       <c r="CD13" s="16">
         <v>44.3</v>
       </c>
-      <c r="CE13" s="16"/>
-[...1 lines deleted...]
-      <c r="CG13" s="16"/>
+      <c r="CE13" s="16">
+        <v>43.448999999999998</v>
+      </c>
+      <c r="CF13" s="16">
+        <v>41.649000000000001</v>
+      </c>
+      <c r="CG13" s="16">
+        <v>30.349</v>
+      </c>
+      <c r="CH13" s="16">
+        <v>30.349</v>
+      </c>
+      <c r="CI13" s="16">
+        <v>30.349</v>
+      </c>
+      <c r="CJ13" s="16">
+        <v>29.869</v>
+      </c>
+      <c r="CK13" s="16">
+        <v>29.869</v>
+      </c>
+      <c r="CL13" s="16">
+        <v>29.869</v>
+      </c>
+      <c r="CM13" s="16">
+        <v>30.082999999999998</v>
+      </c>
+      <c r="CN13" s="16">
+        <v>30.015999999999998</v>
+      </c>
+      <c r="CO13" s="21"/>
+      <c r="CP13" s="16"/>
+      <c r="CQ13" s="16"/>
+      <c r="CR13" s="16"/>
+      <c r="CS13" s="16"/>
     </row>
-    <row r="14" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="18">
         <v>16.661000000000001</v>
       </c>
       <c r="C14" s="18">
         <v>16.661000000000001</v>
       </c>
       <c r="D14" s="18">
         <v>16.661000000000001</v>
       </c>
       <c r="E14" s="19">
         <v>16.661000000000001</v>
       </c>
       <c r="F14" s="19">
         <v>16.661000000000001</v>
       </c>
       <c r="G14" s="15">
         <v>16.661000000000001</v>
       </c>
       <c r="H14" s="15">
         <v>17.492999999999999</v>
       </c>
       <c r="I14" s="15">
@@ -8864,55 +9226,87 @@
       </c>
       <c r="BW14" s="16">
         <v>6.6</v>
       </c>
       <c r="BX14" s="16">
         <v>6.6</v>
       </c>
       <c r="BY14" s="16">
         <v>6.6</v>
       </c>
       <c r="BZ14" s="16">
         <v>6.6</v>
       </c>
       <c r="CA14" s="16">
         <v>6.7</v>
       </c>
       <c r="CB14" s="16">
         <v>6.7</v>
       </c>
       <c r="CC14" s="21">
         <v>6.7</v>
       </c>
       <c r="CD14" s="16">
         <v>6.7</v>
       </c>
-      <c r="CE14" s="16"/>
-[...1 lines deleted...]
-      <c r="CG14" s="16"/>
+      <c r="CE14" s="16">
+        <v>6.6580000000000004</v>
+      </c>
+      <c r="CF14" s="16">
+        <v>6.6580000000000004</v>
+      </c>
+      <c r="CG14" s="16">
+        <v>6.4539999999999997</v>
+      </c>
+      <c r="CH14" s="16">
+        <v>6.4539999999999997</v>
+      </c>
+      <c r="CI14" s="16">
+        <v>6.4539999999999997</v>
+      </c>
+      <c r="CJ14" s="16">
+        <v>6.4539999999999997</v>
+      </c>
+      <c r="CK14" s="16">
+        <v>6.4539999999999997</v>
+      </c>
+      <c r="CL14" s="16">
+        <v>6.4539999999999997</v>
+      </c>
+      <c r="CM14" s="16">
+        <v>6.484</v>
+      </c>
+      <c r="CN14" s="16">
+        <v>6.484</v>
+      </c>
+      <c r="CO14" s="21"/>
+      <c r="CP14" s="16"/>
+      <c r="CQ14" s="16"/>
+      <c r="CR14" s="16"/>
+      <c r="CS14" s="16"/>
     </row>
-    <row r="15" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="18">
         <v>9.3930000000000007</v>
       </c>
       <c r="C15" s="18">
         <v>9.3930000000000007</v>
       </c>
       <c r="D15" s="18">
         <v>9.3930000000000007</v>
       </c>
       <c r="E15" s="19">
         <v>9.3930000000000007</v>
       </c>
       <c r="F15" s="19">
         <v>9.3930000000000007</v>
       </c>
       <c r="G15" s="15">
         <v>11.193</v>
       </c>
       <c r="H15" s="15">
         <v>11.632</v>
       </c>
       <c r="I15" s="15">
@@ -9115,55 +9509,87 @@
       </c>
       <c r="BW15" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BX15" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BY15" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BZ15" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="CA15" s="16">
         <v>4.8</v>
       </c>
       <c r="CB15" s="16">
         <v>4.8</v>
       </c>
       <c r="CC15" s="21">
         <v>4.8</v>
       </c>
       <c r="CD15" s="16">
         <v>4.8</v>
       </c>
-      <c r="CE15" s="16"/>
-[...1 lines deleted...]
-      <c r="CG15" s="16"/>
+      <c r="CE15" s="16">
+        <v>4.8460000000000001</v>
+      </c>
+      <c r="CF15" s="16">
+        <v>4.4279999999999999</v>
+      </c>
+      <c r="CG15" s="16">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="CH15" s="16">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="CI15" s="16">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="CJ15" s="16">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="CK15" s="16">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="CL15" s="16">
+        <v>4.8360000000000003</v>
+      </c>
+      <c r="CM15" s="16">
+        <v>4.0030000000000001</v>
+      </c>
+      <c r="CN15" s="16">
+        <v>4.0030000000000001</v>
+      </c>
+      <c r="CO15" s="21"/>
+      <c r="CP15" s="16"/>
+      <c r="CQ15" s="16"/>
+      <c r="CR15" s="16"/>
+      <c r="CS15" s="16"/>
     </row>
-    <row r="16" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="18">
         <v>23.093</v>
       </c>
       <c r="C16" s="18">
         <v>23.093</v>
       </c>
       <c r="D16" s="18">
         <v>23.093</v>
       </c>
       <c r="E16" s="19">
         <v>23.093</v>
       </c>
       <c r="F16" s="19">
         <v>23.093</v>
       </c>
       <c r="G16" s="15">
         <v>25.393000000000001</v>
       </c>
       <c r="H16" s="15">
         <v>25.562999999999999</v>
       </c>
       <c r="I16" s="15">
@@ -9366,55 +9792,87 @@
       </c>
       <c r="BW16" s="16">
         <v>169.2</v>
       </c>
       <c r="BX16" s="16">
         <v>213.5</v>
       </c>
       <c r="BY16" s="16">
         <v>212.9</v>
       </c>
       <c r="BZ16" s="16">
         <v>238.6</v>
       </c>
       <c r="CA16" s="16">
         <v>233.7</v>
       </c>
       <c r="CB16" s="16">
         <v>249.9</v>
       </c>
       <c r="CC16" s="21">
         <v>262.10000000000002</v>
       </c>
       <c r="CD16" s="16">
         <v>295.89999999999998</v>
       </c>
-      <c r="CE16" s="16"/>
-[...1 lines deleted...]
-      <c r="CG16" s="16"/>
+      <c r="CE16" s="16">
+        <v>314.76400000000001</v>
+      </c>
+      <c r="CF16" s="16">
+        <v>328.154</v>
+      </c>
+      <c r="CG16" s="16">
+        <v>359.07900000000001</v>
+      </c>
+      <c r="CH16" s="16">
+        <v>367.851</v>
+      </c>
+      <c r="CI16" s="16">
+        <v>375.233</v>
+      </c>
+      <c r="CJ16" s="16">
+        <v>405.8</v>
+      </c>
+      <c r="CK16" s="16">
+        <v>401.08499999999998</v>
+      </c>
+      <c r="CL16" s="16">
+        <v>439.43200000000002</v>
+      </c>
+      <c r="CM16" s="16">
+        <v>464.97199999999998</v>
+      </c>
+      <c r="CN16" s="16">
+        <v>493.17599999999999</v>
+      </c>
+      <c r="CO16" s="21"/>
+      <c r="CP16" s="16"/>
+      <c r="CQ16" s="16"/>
+      <c r="CR16" s="16"/>
+      <c r="CS16" s="16"/>
     </row>
-    <row r="17" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="17" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="18">
         <v>45.48</v>
       </c>
       <c r="C17" s="18">
         <v>45.107999999999997</v>
       </c>
       <c r="D17" s="18">
         <v>44.991999999999997</v>
       </c>
       <c r="E17" s="19">
         <v>44.905999999999999</v>
       </c>
       <c r="F17" s="19">
         <v>70.463999999999999</v>
       </c>
       <c r="G17" s="15">
         <v>69.209000000000003</v>
       </c>
       <c r="H17" s="15">
         <v>67.332999999999998</v>
       </c>
       <c r="I17" s="15">
@@ -9617,55 +10075,87 @@
       </c>
       <c r="BW17" s="16">
         <v>22.2</v>
       </c>
       <c r="BX17" s="16">
         <v>22.2</v>
       </c>
       <c r="BY17" s="16">
         <v>22.2</v>
       </c>
       <c r="BZ17" s="16">
         <v>22.2</v>
       </c>
       <c r="CA17" s="16">
         <v>25.4</v>
       </c>
       <c r="CB17" s="16">
         <v>25.4</v>
       </c>
       <c r="CC17" s="21">
         <v>25.2</v>
       </c>
       <c r="CD17" s="16">
         <v>23.3</v>
       </c>
-      <c r="CE17" s="16"/>
-[...1 lines deleted...]
-      <c r="CG17" s="16"/>
+      <c r="CE17" s="16">
+        <v>21.57</v>
+      </c>
+      <c r="CF17" s="16">
+        <v>20.97</v>
+      </c>
+      <c r="CG17" s="16">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="CH17" s="16">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="CI17" s="16">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="CJ17" s="16">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="CK17" s="16">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="CL17" s="16">
+        <v>20.574999999999999</v>
+      </c>
+      <c r="CM17" s="16">
+        <v>26.297000000000001</v>
+      </c>
+      <c r="CN17" s="16">
+        <v>26.297000000000001</v>
+      </c>
+      <c r="CO17" s="21"/>
+      <c r="CP17" s="16"/>
+      <c r="CQ17" s="16"/>
+      <c r="CR17" s="16"/>
+      <c r="CS17" s="16"/>
     </row>
-    <row r="18" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="18" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A18" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22">
         <v>399.52300000000002</v>
       </c>
       <c r="C18" s="22">
         <v>367.11099999999999</v>
       </c>
       <c r="D18" s="22">
         <v>360.47699999999998</v>
       </c>
       <c r="E18" s="23">
         <v>435.97500000000002</v>
       </c>
       <c r="F18" s="23">
         <v>504.47699999999998</v>
       </c>
       <c r="G18" s="24">
         <v>465.80399999999997</v>
       </c>
       <c r="H18" s="24">
         <v>422.45400000000001</v>
       </c>
       <c r="I18" s="24">
@@ -9868,752 +10358,786 @@
       </c>
       <c r="BW18" s="25">
         <v>117.3</v>
       </c>
       <c r="BX18" s="25">
         <v>160.9</v>
       </c>
       <c r="BY18" s="25">
         <v>160.80000000000001</v>
       </c>
       <c r="BZ18" s="25">
         <v>200.5</v>
       </c>
       <c r="CA18" s="25">
         <v>197.2</v>
       </c>
       <c r="CB18" s="25">
         <v>189.6</v>
       </c>
       <c r="CC18" s="28">
         <v>165.9</v>
       </c>
       <c r="CD18" s="25">
         <v>164.9</v>
       </c>
-      <c r="CE18" s="25"/>
-[...1 lines deleted...]
-      <c r="CG18" s="25"/>
+      <c r="CE18" s="25">
+        <v>163.71700000000001</v>
+      </c>
+      <c r="CF18" s="25">
+        <v>162.61500000000001</v>
+      </c>
+      <c r="CG18" s="25">
+        <v>199.05699999999999</v>
+      </c>
+      <c r="CH18" s="25">
+        <v>196.93600000000001</v>
+      </c>
+      <c r="CI18" s="25">
+        <v>161.21799999999999</v>
+      </c>
+      <c r="CJ18" s="25">
+        <v>140.46700000000001</v>
+      </c>
+      <c r="CK18" s="25">
+        <v>139.934</v>
+      </c>
+      <c r="CL18" s="25">
+        <v>139.203</v>
+      </c>
+      <c r="CM18" s="25">
+        <v>143.48500000000001</v>
+      </c>
+      <c r="CN18" s="25">
+        <v>142.78800000000001</v>
+      </c>
+      <c r="CO18" s="28"/>
+      <c r="CP18" s="25"/>
+      <c r="CQ18" s="25"/>
+      <c r="CR18" s="25"/>
+      <c r="CS18" s="25"/>
     </row>
-    <row r="19" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="19" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="12"/>
       <c r="O19" s="12"/>
       <c r="P19" s="12"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="12"/>
       <c r="AH19" s="12"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="12"/>
       <c r="AM19" s="12"/>
       <c r="AN19" s="12"/>
       <c r="AO19" s="12"/>
       <c r="AP19" s="12"/>
       <c r="AQ19" s="12"/>
       <c r="AR19" s="12"/>
       <c r="AS19" s="12"/>
       <c r="AT19" s="12"/>
       <c r="AU19" s="12"/>
       <c r="AV19" s="12"/>
       <c r="AW19" s="12"/>
     </row>
-    <row r="20" spans="1:85" s="7" customFormat="1">
+    <row r="20" spans="1:97" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX20" s="2"/>
       <c r="AY20" s="2"/>
       <c r="AZ20" s="2"/>
       <c r="BA20" s="2"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
       <c r="AG21" s="3"/>
       <c r="AH21" s="3"/>
       <c r="AI21" s="3"/>
       <c r="AJ21" s="3"/>
       <c r="AK21" s="3"/>
       <c r="AL21" s="3"/>
       <c r="AM21" s="3"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
       <c r="AJ22" s="3"/>
       <c r="AK22" s="3"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
       <c r="AV22" s="3"/>
       <c r="AW22" s="3"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
       <c r="AG23" s="3"/>
       <c r="AH23" s="3"/>
       <c r="AI23" s="3"/>
       <c r="AJ23" s="3"/>
       <c r="AK23" s="3"/>
       <c r="AL23" s="3"/>
       <c r="AM23" s="3"/>
       <c r="AN23" s="3"/>
       <c r="AO23" s="3"/>
       <c r="AP23" s="3"/>
       <c r="AQ23" s="3"/>
       <c r="AR23" s="3"/>
       <c r="AS23" s="3"/>
       <c r="AT23" s="3"/>
       <c r="AU23" s="3"/>
       <c r="AV23" s="3"/>
       <c r="AW23" s="3"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
       <c r="AB24" s="3"/>
       <c r="AC24" s="3"/>
       <c r="AD24" s="3"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AJ24" s="3"/>
       <c r="AK24" s="3"/>
       <c r="AL24" s="3"/>
       <c r="AM24" s="3"/>
       <c r="AN24" s="3"/>
       <c r="AO24" s="3"/>
       <c r="AP24" s="3"/>
       <c r="AQ24" s="3"/>
       <c r="AR24" s="3"/>
       <c r="AS24" s="3"/>
       <c r="AT24" s="3"/>
       <c r="AU24" s="3"/>
       <c r="AV24" s="3"/>
       <c r="AW24" s="3"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
       <c r="AF25" s="3"/>
       <c r="AG25" s="3"/>
       <c r="AH25" s="3"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
       <c r="AK25" s="3"/>
       <c r="AL25" s="3"/>
       <c r="AM25" s="3"/>
       <c r="AN25" s="3"/>
       <c r="AO25" s="3"/>
       <c r="AP25" s="3"/>
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
       <c r="AB26" s="3"/>
       <c r="AC26" s="3"/>
       <c r="AD26" s="3"/>
       <c r="AE26" s="3"/>
       <c r="AF26" s="3"/>
       <c r="AG26" s="3"/>
       <c r="AH26" s="3"/>
       <c r="AI26" s="3"/>
       <c r="AJ26" s="3"/>
       <c r="AK26" s="3"/>
       <c r="AL26" s="3"/>
       <c r="AM26" s="3"/>
       <c r="AN26" s="3"/>
       <c r="AO26" s="3"/>
       <c r="AP26" s="3"/>
       <c r="AQ26" s="3"/>
       <c r="AR26" s="3"/>
       <c r="AS26" s="3"/>
       <c r="AT26" s="3"/>
       <c r="AU26" s="3"/>
       <c r="AV26" s="3"/>
       <c r="AW26" s="3"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
       <c r="AD27" s="3"/>
       <c r="AE27" s="3"/>
       <c r="AF27" s="3"/>
       <c r="AG27" s="3"/>
       <c r="AH27" s="3"/>
       <c r="AI27" s="3"/>
       <c r="AJ27" s="3"/>
       <c r="AK27" s="3"/>
       <c r="AL27" s="3"/>
       <c r="AM27" s="3"/>
       <c r="AN27" s="3"/>
       <c r="AO27" s="3"/>
       <c r="AP27" s="3"/>
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
       <c r="AF28" s="3"/>
       <c r="AG28" s="3"/>
       <c r="AH28" s="3"/>
       <c r="AI28" s="3"/>
       <c r="AJ28" s="3"/>
       <c r="AK28" s="3"/>
       <c r="AL28" s="3"/>
       <c r="AM28" s="3"/>
       <c r="AN28" s="3"/>
       <c r="AO28" s="3"/>
       <c r="AP28" s="3"/>
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
       <c r="AG29" s="3"/>
       <c r="AH29" s="3"/>
       <c r="AI29" s="3"/>
       <c r="AJ29" s="3"/>
       <c r="AK29" s="3"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="3"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
       <c r="AC30" s="3"/>
       <c r="AD30" s="3"/>
       <c r="AE30" s="3"/>
       <c r="AF30" s="3"/>
       <c r="AG30" s="3"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="3"/>
       <c r="AK30" s="3"/>
       <c r="AL30" s="3"/>
       <c r="AM30" s="3"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
       <c r="AR30" s="3"/>
       <c r="AS30" s="3"/>
       <c r="AT30" s="3"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
       <c r="AD31" s="3"/>
       <c r="AE31" s="3"/>
       <c r="AF31" s="3"/>
       <c r="AG31" s="3"/>
       <c r="AH31" s="3"/>
       <c r="AI31" s="3"/>
       <c r="AJ31" s="3"/>
       <c r="AK31" s="3"/>
       <c r="AL31" s="3"/>
       <c r="AM31" s="3"/>
       <c r="AN31" s="3"/>
       <c r="AO31" s="3"/>
       <c r="AP31" s="3"/>
       <c r="AQ31" s="3"/>
       <c r="AR31" s="3"/>
       <c r="AS31" s="3"/>
       <c r="AT31" s="3"/>
       <c r="AU31" s="3"/>
       <c r="AV31" s="3"/>
       <c r="AW31" s="3"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
       <c r="AB32" s="3"/>
       <c r="AC32" s="3"/>
       <c r="AD32" s="3"/>
       <c r="AE32" s="3"/>
       <c r="AF32" s="3"/>
       <c r="AG32" s="3"/>
       <c r="AH32" s="3"/>
       <c r="AI32" s="3"/>
       <c r="AJ32" s="3"/>
       <c r="AK32" s="3"/>
       <c r="AL32" s="3"/>
       <c r="AM32" s="3"/>
       <c r="AN32" s="3"/>
       <c r="AO32" s="3"/>
       <c r="AP32" s="3"/>
       <c r="AQ32" s="3"/>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="3"/>
     </row>
-    <row r="33" spans="7:49">
+    <row r="33" spans="7:49" x14ac:dyDescent="0.3">
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
       <c r="AF33" s="3"/>
       <c r="AG33" s="3"/>
       <c r="AH33" s="3"/>
       <c r="AI33" s="3"/>
       <c r="AJ33" s="3"/>
       <c r="AK33" s="3"/>
       <c r="AL33" s="3"/>
       <c r="AM33" s="3"/>
       <c r="AN33" s="3"/>
       <c r="AO33" s="3"/>
       <c r="AP33" s="3"/>
       <c r="AQ33" s="3"/>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
     </row>
-    <row r="34" spans="7:49">
+    <row r="34" spans="7:49" x14ac:dyDescent="0.3">
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
       <c r="AF34" s="3"/>
       <c r="AG34" s="3"/>
       <c r="AH34" s="3"/>
       <c r="AI34" s="3"/>
       <c r="AJ34" s="3"/>
       <c r="AK34" s="3"/>
       <c r="AL34" s="3"/>
       <c r="AM34" s="3"/>
       <c r="AN34" s="3"/>
       <c r="AO34" s="3"/>
       <c r="AP34" s="3"/>
       <c r="AQ34" s="3"/>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>