--- v0 (2026-04-29)
+++ v1 (2026-08-26)
@@ -1,334 +1,500 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="-255" windowWidth="29040" windowHeight="15840" tabRatio="599"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Женщины" sheetId="5" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="2000-2021" sheetId="8" r:id="rId3"/>
+    <sheet name="2022-2026" sheetId="9" r:id="rId4"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2022-2026'!$A$5:$FG$17</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="102">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
-    <t>человек, на начало года</t>
+    <t>человек</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Количество людей, проживающих на данной территории в определеный момент времени</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>код КСП - 611101</t>
+  </si>
+  <si>
+    <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
-    <t>Мужчины</t>
+    <t>Всего</t>
   </si>
   <si>
-    <t>Численность мужчин в Алматинской области</t>
+    <t>их них:</t>
   </si>
   <si>
-    <t>Численность населения в Алматинской области</t>
+    <t>мужчины</t>
   </si>
   <si>
-    <t>Численность женщин в Алматинской области</t>
+    <t>женщины</t>
+  </si>
+  <si>
+    <t>городское население</t>
+  </si>
+  <si>
+    <t>мужчины в составе городского населения</t>
+  </si>
+  <si>
+    <t>женщины в составе городского населения</t>
+  </si>
+  <si>
+    <t>сельское население</t>
+  </si>
+  <si>
+    <t>мужчины в составе сельского населения</t>
+  </si>
+  <si>
+    <t>женщины в составе сельского населения</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Қонаев г.а.</t>
+  </si>
+  <si>
+    <t>Алатау г.а.</t>
+  </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>Кегенский район</t>
+  </si>
+  <si>
+    <t>Карасайский район</t>
+  </si>
+  <si>
+    <t>Райымбекский район</t>
+  </si>
+  <si>
+    <t>Талгарский район</t>
+  </si>
+  <si>
+    <t>Уйгурский район</t>
+  </si>
+  <si>
+    <t>Илийский район</t>
+  </si>
+  <si>
+    <t>Талдыкорган г.а.</t>
+  </si>
+  <si>
+    <t>Текели г.а.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37297&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Управление социальной статистики</t>
+  </si>
+  <si>
+    <t>Есиркепова Алия</t>
+  </si>
+  <si>
+    <t>+7 7272778388</t>
+  </si>
+  <si>
+    <t>a.esirkepova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КСП 611101 </t>
+  </si>
+  <si>
+    <t>2000*</t>
+  </si>
+  <si>
+    <t>2001*</t>
+  </si>
+  <si>
+    <t>2002*</t>
+  </si>
+  <si>
+    <t>2003*</t>
+  </si>
+  <si>
+    <t>2004*</t>
+  </si>
+  <si>
+    <t>2009**</t>
   </si>
   <si>
     <t>Аксуский</t>
   </si>
   <si>
     <t>Алакольский</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Ескельдинский</t>
   </si>
   <si>
     <t>Жамбылский</t>
+  </si>
+  <si>
+    <t>Кегенский</t>
   </si>
   <si>
     <t>Илийский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
     <t>Каратальский</t>
   </si>
   <si>
     <t>Кербулакский</t>
   </si>
   <si>
     <t>Коксуский</t>
   </si>
   <si>
     <t>Панфиловский</t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Саркандский</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>Уйгурский</t>
   </si>
   <si>
-    <t>2000*</t>
+    <t>Капчагай г.а.(Қонаев г.а.)</t>
   </si>
   <si>
-    <t>2001*</t>
-[...8 lines deleted...]
-    <t>2004*</t>
+    <t xml:space="preserve"> Численность населения на начало периода</t>
   </si>
   <si>
     <t>*С 2000 по 2004 годы  численность населения указаны в тыс. человек</t>
-  </si>
-[...1 lines deleted...]
-    <t>2009*</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
-        <sz val="9"/>
-[...25 lines deleted...]
-        <sz val="9"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">** </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
   <si>
-    <t>Кегенский</t>
-[...14 lines deleted...]
-    <t>Конаев г.а.</t>
+    <t>С 2000 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="39">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...38 lines deleted...]
-      <charset val="204"/>
+      <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -351,137 +517,179 @@
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...9 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
-      <sz val="9"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...25 lines deleted...]
-    </font>
   </fonts>
-  <fills count="15">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -509,52 +717,87 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -564,50 +807,59 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -673,266 +925,3684 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="25">
+  <cellStyleXfs count="1718">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1714" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="1717" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1717" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="3" xfId="1717" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="25">
+  <cellStyles count="1718">
+    <cellStyle name="20% - Акцент1 2" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1629"/>
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1714" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1630"/>
+    <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="22"/>
-    <cellStyle name="Нейтральный 2" xfId="23"/>
+    <cellStyle name="Название 2" xfId="23"/>
+    <cellStyle name="Название 2 2" xfId="1712"/>
+    <cellStyle name="Нейтральный" xfId="7" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Обычный 2" xfId="22"/>
+    <cellStyle name="Обычный 2 2" xfId="25"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 3" xfId="1632"/>
+    <cellStyle name="Обычный 2 4" xfId="1715"/>
+    <cellStyle name="Обычный 3" xfId="1716"/>
+    <cellStyle name="Обычный 3 2" xfId="1713"/>
+    <cellStyle name="Обычный 4" xfId="26"/>
+    <cellStyle name="Обычный_05_19" xfId="1717"/>
+    <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="24"/>
+    <cellStyle name="Примечание 2" xfId="27"/>
+    <cellStyle name="Примечание 2 10" xfId="1633"/>
+    <cellStyle name="Примечание 2 2" xfId="1634"/>
+    <cellStyle name="Примечание 2 3" xfId="1635"/>
+    <cellStyle name="Примечание 2 4" xfId="1636"/>
+    <cellStyle name="Примечание 2 5" xfId="1637"/>
+    <cellStyle name="Примечание 2 6" xfId="1638"/>
+    <cellStyle name="Примечание 2 7" xfId="1639"/>
+    <cellStyle name="Примечание 2 8" xfId="1640"/>
+    <cellStyle name="Примечание 2 9" xfId="1641"/>
+    <cellStyle name="Примечание 3" xfId="28"/>
+    <cellStyle name="Примечание 3 10" xfId="1643"/>
+    <cellStyle name="Примечание 3 11" xfId="1644"/>
+    <cellStyle name="Примечание 3 12" xfId="1645"/>
+    <cellStyle name="Примечание 3 13" xfId="1646"/>
+    <cellStyle name="Примечание 3 14" xfId="1647"/>
+    <cellStyle name="Примечание 3 15" xfId="1648"/>
+    <cellStyle name="Примечание 3 16" xfId="1649"/>
+    <cellStyle name="Примечание 3 17" xfId="1650"/>
+    <cellStyle name="Примечание 3 18" xfId="1651"/>
+    <cellStyle name="Примечание 3 19" xfId="1652"/>
+    <cellStyle name="Примечание 3 2" xfId="1653"/>
+    <cellStyle name="Примечание 3 20" xfId="1654"/>
+    <cellStyle name="Примечание 3 21" xfId="1655"/>
+    <cellStyle name="Примечание 3 22" xfId="1656"/>
+    <cellStyle name="Примечание 3 23" xfId="1657"/>
+    <cellStyle name="Примечание 3 24" xfId="1658"/>
+    <cellStyle name="Примечание 3 25" xfId="1659"/>
+    <cellStyle name="Примечание 3 26" xfId="1660"/>
+    <cellStyle name="Примечание 3 27" xfId="1661"/>
+    <cellStyle name="Примечание 3 28" xfId="1662"/>
+    <cellStyle name="Примечание 3 29" xfId="1663"/>
+    <cellStyle name="Примечание 3 3" xfId="1664"/>
+    <cellStyle name="Примечание 3 30" xfId="1665"/>
+    <cellStyle name="Примечание 3 31" xfId="1666"/>
+    <cellStyle name="Примечание 3 32" xfId="1667"/>
+    <cellStyle name="Примечание 3 33" xfId="1668"/>
+    <cellStyle name="Примечание 3 34" xfId="1669"/>
+    <cellStyle name="Примечание 3 35" xfId="1670"/>
+    <cellStyle name="Примечание 3 36" xfId="1642"/>
+    <cellStyle name="Примечание 3 4" xfId="1671"/>
+    <cellStyle name="Примечание 3 5" xfId="1672"/>
+    <cellStyle name="Примечание 3 6" xfId="1673"/>
+    <cellStyle name="Примечание 3 7" xfId="1674"/>
+    <cellStyle name="Примечание 3 8" xfId="1675"/>
+    <cellStyle name="Примечание 3 9" xfId="1676"/>
+    <cellStyle name="Примечание 4" xfId="29"/>
+    <cellStyle name="Примечание 4 10" xfId="1678"/>
+    <cellStyle name="Примечание 4 11" xfId="1679"/>
+    <cellStyle name="Примечание 4 12" xfId="1680"/>
+    <cellStyle name="Примечание 4 13" xfId="1681"/>
+    <cellStyle name="Примечание 4 14" xfId="1682"/>
+    <cellStyle name="Примечание 4 15" xfId="1683"/>
+    <cellStyle name="Примечание 4 16" xfId="1684"/>
+    <cellStyle name="Примечание 4 17" xfId="1685"/>
+    <cellStyle name="Примечание 4 18" xfId="1686"/>
+    <cellStyle name="Примечание 4 19" xfId="1687"/>
+    <cellStyle name="Примечание 4 2" xfId="1688"/>
+    <cellStyle name="Примечание 4 20" xfId="1689"/>
+    <cellStyle name="Примечание 4 21" xfId="1690"/>
+    <cellStyle name="Примечание 4 22" xfId="1691"/>
+    <cellStyle name="Примечание 4 23" xfId="1692"/>
+    <cellStyle name="Примечание 4 24" xfId="1693"/>
+    <cellStyle name="Примечание 4 25" xfId="1694"/>
+    <cellStyle name="Примечание 4 26" xfId="1695"/>
+    <cellStyle name="Примечание 4 27" xfId="1696"/>
+    <cellStyle name="Примечание 4 28" xfId="1697"/>
+    <cellStyle name="Примечание 4 29" xfId="1698"/>
+    <cellStyle name="Примечание 4 3" xfId="1699"/>
+    <cellStyle name="Примечание 4 30" xfId="1700"/>
+    <cellStyle name="Примечание 4 31" xfId="1701"/>
+    <cellStyle name="Примечание 4 32" xfId="1702"/>
+    <cellStyle name="Примечание 4 33" xfId="1703"/>
+    <cellStyle name="Примечание 4 34" xfId="1704"/>
+    <cellStyle name="Примечание 4 35" xfId="1705"/>
+    <cellStyle name="Примечание 4 36" xfId="1677"/>
+    <cellStyle name="Примечание 4 4" xfId="1706"/>
+    <cellStyle name="Примечание 4 5" xfId="1707"/>
+    <cellStyle name="Примечание 4 6" xfId="1708"/>
+    <cellStyle name="Примечание 4 7" xfId="1709"/>
+    <cellStyle name="Примечание 4 8" xfId="1710"/>
+    <cellStyle name="Примечание 4 9" xfId="1711"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1175,3666 +4845,10433 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=37297&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA52"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F51" sqref="F51"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.140625" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="23" max="25" width="10" customWidth="1"/>
+    <col min="1" max="1" width="48.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="6"/>
+    <col min="257" max="257" width="42.28515625" style="6" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="6" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="6"/>
+    <col min="513" max="513" width="42.28515625" style="6" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="6" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="6"/>
+    <col min="769" max="769" width="42.28515625" style="6" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="6" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="6"/>
+    <col min="1025" max="1025" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="6"/>
+    <col min="1281" max="1281" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="6"/>
+    <col min="1537" max="1537" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="6"/>
+    <col min="1793" max="1793" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="6"/>
+    <col min="2049" max="2049" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="6"/>
+    <col min="2305" max="2305" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="6"/>
+    <col min="2561" max="2561" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="6"/>
+    <col min="2817" max="2817" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="6"/>
+    <col min="3073" max="3073" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="6"/>
+    <col min="3329" max="3329" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="6"/>
+    <col min="3585" max="3585" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="6"/>
+    <col min="3841" max="3841" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="6"/>
+    <col min="4097" max="4097" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="6"/>
+    <col min="4353" max="4353" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="6"/>
+    <col min="4609" max="4609" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="6"/>
+    <col min="4865" max="4865" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="6"/>
+    <col min="5121" max="5121" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="6"/>
+    <col min="5377" max="5377" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="6"/>
+    <col min="5633" max="5633" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="6"/>
+    <col min="5889" max="5889" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="6"/>
+    <col min="6145" max="6145" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="6"/>
+    <col min="6401" max="6401" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="6"/>
+    <col min="6657" max="6657" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="6"/>
+    <col min="6913" max="6913" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="6"/>
+    <col min="7169" max="7169" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="6"/>
+    <col min="7425" max="7425" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="6"/>
+    <col min="7681" max="7681" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="6"/>
+    <col min="7937" max="7937" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="6"/>
+    <col min="8193" max="8193" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="6"/>
+    <col min="8449" max="8449" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="6"/>
+    <col min="8705" max="8705" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="6"/>
+    <col min="8961" max="8961" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="6"/>
+    <col min="9217" max="9217" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="6"/>
+    <col min="9473" max="9473" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="6"/>
+    <col min="9729" max="9729" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="6"/>
+    <col min="9985" max="9985" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="6"/>
+    <col min="10241" max="10241" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="6"/>
+    <col min="10497" max="10497" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="6"/>
+    <col min="10753" max="10753" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="6"/>
+    <col min="11009" max="11009" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="6"/>
+    <col min="11265" max="11265" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="6"/>
+    <col min="11521" max="11521" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="6"/>
+    <col min="11777" max="11777" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="6"/>
+    <col min="12033" max="12033" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="6"/>
+    <col min="12289" max="12289" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="6"/>
+    <col min="12545" max="12545" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="6"/>
+    <col min="12801" max="12801" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="6"/>
+    <col min="13057" max="13057" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="6"/>
+    <col min="13313" max="13313" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="6"/>
+    <col min="13569" max="13569" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="6"/>
+    <col min="13825" max="13825" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="6"/>
+    <col min="14081" max="14081" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="6"/>
+    <col min="14337" max="14337" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="6"/>
+    <col min="14593" max="14593" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="6"/>
+    <col min="14849" max="14849" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="6"/>
+    <col min="15105" max="15105" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="6"/>
+    <col min="15361" max="15361" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="6"/>
+    <col min="15617" max="15617" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="6"/>
+    <col min="15873" max="15873" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="6"/>
+    <col min="16129" max="16129" width="42.28515625" style="6" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="6" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="22">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="54"/>
-[...24 lines deleted...]
-      <c r="AA1" s="54"/>
     </row>
-    <row r="2" spans="1:27" ht="14.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="AA2" s="41"/>
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="3" spans="1:27">
-[...1 lines deleted...]
-      <c r="B3" s="4" t="s">
+    <row r="6" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A6" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A9" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="25">
+        <v>46142</v>
+      </c>
+      <c r="M16" s="9"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="25">
+        <v>46507</v>
+      </c>
+      <c r="M17" s="10"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="9"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="10"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="M20" s="9"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...65 lines deleted...]
-      <c r="AA3" s="42"/>
+      <c r="B21" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="M21" s="10"/>
     </row>
-    <row r="4" spans="1:27" ht="17.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA4" s="53"/>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
     </row>
-    <row r="5" spans="1:27" s="5" customFormat="1">
-[...72 lines deleted...]
-      <c r="AA5" s="19"/>
+    <row r="23" spans="1:13">
+      <c r="M23" s="10"/>
     </row>
-    <row r="6" spans="1:27" ht="16.5" customHeight="1">
-[...72 lines deleted...]
-      <c r="AA6" s="19"/>
+    <row r="24" spans="1:13">
+      <c r="M24" s="9"/>
     </row>
-    <row r="7" spans="1:27">
-[...72 lines deleted...]
-      <c r="AA7" s="19"/>
+    <row r="25" spans="1:13">
+      <c r="M25" s="10"/>
     </row>
-    <row r="8" spans="1:27" ht="16.5" customHeight="1">
-[...1926 lines deleted...]
-      <c r="H52" s="41"/>
+    <row r="26" spans="1:13">
+      <c r="M26" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...11 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB22"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F22" sqref="F22"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="25" width="10" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="12"/>
+    <col min="4" max="4" width="51.7109375" style="12" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="18"/>
+    <col min="257" max="257" width="4.5703125" style="18" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="18" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="18"/>
+    <col min="260" max="260" width="51.7109375" style="18" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="18"/>
+    <col min="513" max="513" width="4.5703125" style="18" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="18" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="18"/>
+    <col min="516" max="516" width="51.7109375" style="18" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="18"/>
+    <col min="769" max="769" width="4.5703125" style="18" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="18" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="18"/>
+    <col min="772" max="772" width="51.7109375" style="18" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="18"/>
+    <col min="1025" max="1025" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="18"/>
+    <col min="1028" max="1028" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="18"/>
+    <col min="1281" max="1281" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="18"/>
+    <col min="1284" max="1284" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="18"/>
+    <col min="1537" max="1537" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="18"/>
+    <col min="1540" max="1540" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="18"/>
+    <col min="1793" max="1793" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="18"/>
+    <col min="1796" max="1796" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="18"/>
+    <col min="2049" max="2049" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="18"/>
+    <col min="2052" max="2052" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="18"/>
+    <col min="2305" max="2305" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="18"/>
+    <col min="2308" max="2308" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="18"/>
+    <col min="2561" max="2561" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="18"/>
+    <col min="2564" max="2564" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="18"/>
+    <col min="2817" max="2817" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="18"/>
+    <col min="2820" max="2820" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="18"/>
+    <col min="3073" max="3073" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="18"/>
+    <col min="3076" max="3076" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="18"/>
+    <col min="3329" max="3329" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="18"/>
+    <col min="3332" max="3332" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="18"/>
+    <col min="3585" max="3585" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="18"/>
+    <col min="3588" max="3588" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="18"/>
+    <col min="3841" max="3841" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="18"/>
+    <col min="3844" max="3844" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="18"/>
+    <col min="4097" max="4097" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="18"/>
+    <col min="4100" max="4100" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="18"/>
+    <col min="4353" max="4353" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="18"/>
+    <col min="4356" max="4356" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="18"/>
+    <col min="4609" max="4609" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="18"/>
+    <col min="4612" max="4612" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="18"/>
+    <col min="4865" max="4865" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="18"/>
+    <col min="4868" max="4868" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="18"/>
+    <col min="5121" max="5121" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="18"/>
+    <col min="5124" max="5124" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="18"/>
+    <col min="5377" max="5377" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="18"/>
+    <col min="5380" max="5380" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="18"/>
+    <col min="5633" max="5633" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="18"/>
+    <col min="5636" max="5636" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="18"/>
+    <col min="5889" max="5889" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="18"/>
+    <col min="5892" max="5892" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="18"/>
+    <col min="6145" max="6145" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="18"/>
+    <col min="6148" max="6148" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="18"/>
+    <col min="6401" max="6401" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="18"/>
+    <col min="6404" max="6404" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="18"/>
+    <col min="6657" max="6657" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="18"/>
+    <col min="6660" max="6660" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="18"/>
+    <col min="6913" max="6913" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="18"/>
+    <col min="6916" max="6916" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="18"/>
+    <col min="7169" max="7169" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="18"/>
+    <col min="7172" max="7172" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="18"/>
+    <col min="7425" max="7425" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="18"/>
+    <col min="7428" max="7428" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="18"/>
+    <col min="7681" max="7681" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="18"/>
+    <col min="7684" max="7684" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="18"/>
+    <col min="7937" max="7937" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="18"/>
+    <col min="7940" max="7940" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="18"/>
+    <col min="8193" max="8193" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="18"/>
+    <col min="8196" max="8196" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="18"/>
+    <col min="8449" max="8449" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="18"/>
+    <col min="8452" max="8452" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="18"/>
+    <col min="8705" max="8705" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="18"/>
+    <col min="8708" max="8708" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="18"/>
+    <col min="8961" max="8961" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="18"/>
+    <col min="8964" max="8964" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="18"/>
+    <col min="9217" max="9217" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="18"/>
+    <col min="9220" max="9220" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="18"/>
+    <col min="9473" max="9473" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="18"/>
+    <col min="9476" max="9476" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="18"/>
+    <col min="9729" max="9729" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="18"/>
+    <col min="9732" max="9732" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="18"/>
+    <col min="9985" max="9985" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="18"/>
+    <col min="9988" max="9988" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="18"/>
+    <col min="10241" max="10241" width="4.5703125" style="18" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="18"/>
+    <col min="10244" max="10244" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="18"/>
+    <col min="10497" max="10497" width="4.5703125" style="18" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="18"/>
+    <col min="10500" max="10500" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="18"/>
+    <col min="10753" max="10753" width="4.5703125" style="18" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="18"/>
+    <col min="10756" max="10756" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="18"/>
+    <col min="11009" max="11009" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="18"/>
+    <col min="11012" max="11012" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="18"/>
+    <col min="11265" max="11265" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="18"/>
+    <col min="11268" max="11268" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="18"/>
+    <col min="11521" max="11521" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="18"/>
+    <col min="11524" max="11524" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="18"/>
+    <col min="11777" max="11777" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="18"/>
+    <col min="11780" max="11780" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="18"/>
+    <col min="12033" max="12033" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="18"/>
+    <col min="12036" max="12036" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="18"/>
+    <col min="12289" max="12289" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="18"/>
+    <col min="12292" max="12292" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="18"/>
+    <col min="12545" max="12545" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="18"/>
+    <col min="12548" max="12548" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="18"/>
+    <col min="12801" max="12801" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="18"/>
+    <col min="12804" max="12804" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="18"/>
+    <col min="13057" max="13057" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="18"/>
+    <col min="13060" max="13060" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="18"/>
+    <col min="13313" max="13313" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="18"/>
+    <col min="13316" max="13316" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="18"/>
+    <col min="13569" max="13569" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="18"/>
+    <col min="13572" max="13572" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="18"/>
+    <col min="13825" max="13825" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="18"/>
+    <col min="13828" max="13828" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="18"/>
+    <col min="14081" max="14081" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="18"/>
+    <col min="14084" max="14084" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="18"/>
+    <col min="14337" max="14337" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="18"/>
+    <col min="14340" max="14340" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="18"/>
+    <col min="14593" max="14593" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="18"/>
+    <col min="14596" max="14596" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="18"/>
+    <col min="14849" max="14849" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="18"/>
+    <col min="14852" max="14852" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="18"/>
+    <col min="15105" max="15105" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="18"/>
+    <col min="15108" max="15108" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="18"/>
+    <col min="15361" max="15361" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="18"/>
+    <col min="15364" max="15364" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="18"/>
+    <col min="15617" max="15617" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="18"/>
+    <col min="15620" max="15620" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="18"/>
+    <col min="15873" max="15873" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="18"/>
+    <col min="15876" max="15876" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="18"/>
+    <col min="16129" max="16129" width="4.5703125" style="18" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="18" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="18"/>
+    <col min="16132" max="16132" width="51.7109375" style="18" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="14.25" customHeight="1"/>
-[...29 lines deleted...]
-      <c r="AA2" s="54"/>
+    <row r="1" spans="1:4">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
     </row>
-    <row r="3" spans="1:28" ht="14.25" customHeight="1"/>
-[...26 lines deleted...]
-      <c r="AA5" s="41"/>
+    <row r="2" spans="1:4">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
     </row>
-    <row r="6" spans="1:28">
-[...28 lines deleted...]
-      <c r="K6" s="4" t="s">
+    <row r="3" spans="1:4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="11"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="15"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="11"/>
+      <c r="B5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="13"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="11"/>
+      <c r="B6" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="13"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="11"/>
+      <c r="B7" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="13"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="11"/>
+      <c r="B8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="13"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="11"/>
+      <c r="B9" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="L6" s="4">
-[...39 lines deleted...]
-      <c r="AB6" s="41"/>
+      <c r="C9" s="13"/>
     </row>
-    <row r="7" spans="1:28" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA7" s="53"/>
+    <row r="10" spans="1:4">
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="19"/>
     </row>
-    <row r="8" spans="1:28">
-[...72 lines deleted...]
-      <c r="AA8" s="23"/>
+    <row r="11" spans="1:4" ht="38.25">
+      <c r="A11" s="11"/>
+      <c r="B11" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="13"/>
+      <c r="D11" s="19"/>
     </row>
-    <row r="9" spans="1:28" ht="16.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA9" s="56"/>
+    <row r="12" spans="1:4">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="19"/>
     </row>
-    <row r="10" spans="1:28">
-[...72 lines deleted...]
-      <c r="AA10" s="23"/>
+    <row r="13" spans="1:4">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="19"/>
     </row>
-    <row r="11" spans="1:28" ht="17.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA11" s="57"/>
+    <row r="14" spans="1:4">
+      <c r="B14" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
     </row>
-    <row r="12" spans="1:28">
-[...72 lines deleted...]
-      <c r="AA12" s="44"/>
+    <row r="15" spans="1:4">
+      <c r="B15" s="15"/>
+      <c r="D15" s="15"/>
     </row>
-    <row r="13" spans="1:28">
-[...113 lines deleted...]
-      </c>
+    <row r="19" spans="1:4">
+      <c r="A19" s="39"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="V5:W5"/>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC22"/>
+  <dimension ref="A1:Y78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F22" sqref="F22"/>
+      <selection activeCell="Z19" sqref="Z19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="25" width="10" customWidth="1"/>
+    <col min="1" max="1" width="21.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="8.42578125" style="32" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="32" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" style="32" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="32" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="32" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="32" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="32" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="32" customWidth="1"/>
+    <col min="11" max="11" width="10.28515625" style="32" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" style="32" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" style="32" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="32" customWidth="1"/>
+    <col min="15" max="15" width="9.42578125" style="32" customWidth="1"/>
+    <col min="16" max="16" width="9.85546875" style="32" customWidth="1"/>
+    <col min="17" max="17" width="8.5703125" style="32" customWidth="1"/>
+    <col min="18" max="19" width="8.85546875" style="32" customWidth="1"/>
+    <col min="20" max="20" width="8.5703125" style="32" customWidth="1"/>
+    <col min="21" max="22" width="8.85546875" style="32" customWidth="1"/>
+    <col min="23" max="23" width="9" style="32" customWidth="1"/>
+    <col min="24" max="16384" width="13.7109375" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="14.25" customHeight="1"/>
-[...29 lines deleted...]
-      <c r="AA2" s="54"/>
+    <row r="1" spans="1:25">
+      <c r="A1" s="30" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="3" spans="1:29" ht="14.25" customHeight="1"/>
-[...20 lines deleted...]
-      <c r="V5" s="15" t="s">
+    <row r="2" spans="1:25" ht="17.25" customHeight="1">
+      <c r="A2" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="J4" s="33"/>
+      <c r="W4" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="15"/>
-[...3 lines deleted...]
-      <c r="AA5" s="16"/>
     </row>
-    <row r="6" spans="1:29">
-[...16 lines deleted...]
-      <c r="G6" s="4">
+    <row r="5" spans="1:25">
+      <c r="A5" s="38"/>
+      <c r="B5" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="E5" s="64" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="64" t="s">
+        <v>78</v>
+      </c>
+      <c r="G5" s="64">
         <v>2005</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H5" s="64">
         <v>2006</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I5" s="64">
         <v>2007</v>
       </c>
-      <c r="J6" s="4">
+      <c r="J5" s="1">
         <v>2008</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="4">
+      <c r="K5" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="L5" s="64">
         <v>2010</v>
       </c>
-      <c r="M6" s="4">
+      <c r="M5" s="64">
         <v>2011</v>
       </c>
-      <c r="N6" s="4">
+      <c r="N5" s="64">
         <v>2012</v>
       </c>
-      <c r="O6" s="4">
+      <c r="O5" s="64">
         <v>2013</v>
       </c>
-      <c r="P6" s="4">
+      <c r="P5" s="64">
         <v>2014</v>
       </c>
-      <c r="Q6" s="4">
+      <c r="Q5" s="64">
         <v>2015</v>
       </c>
-      <c r="R6" s="8">
+      <c r="R5" s="65">
         <v>2016</v>
       </c>
-      <c r="S6" s="4">
+      <c r="S5" s="1">
         <v>2017</v>
       </c>
-      <c r="T6" s="4">
+      <c r="T5" s="64">
         <v>2018</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U5" s="65">
         <v>2019</v>
       </c>
-      <c r="V6" s="11">
+      <c r="V5" s="66">
         <v>2020</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W5" s="66">
         <v>2021</v>
       </c>
-      <c r="X6" s="43"/>
-[...4 lines deleted...]
-      <c r="AC6" s="41"/>
     </row>
-    <row r="7" spans="1:29" ht="15.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA7" s="53"/>
+    <row r="6" spans="1:25">
+      <c r="A6" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
     </row>
-    <row r="8" spans="1:29">
-      <c r="A8" s="9" t="s">
+    <row r="7" spans="1:25">
+      <c r="A7" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="22">
+      <c r="B7" s="58">
+        <v>1557.1</v>
+      </c>
+      <c r="C7" s="58">
+        <v>1554.3</v>
+      </c>
+      <c r="D7" s="58">
+        <v>1554.6</v>
+      </c>
+      <c r="E7" s="58">
+        <v>1560.3</v>
+      </c>
+      <c r="F7" s="58">
+        <v>1571.2</v>
+      </c>
+      <c r="G7" s="59">
+        <v>1589751</v>
+      </c>
+      <c r="H7" s="59">
+        <v>1603758</v>
+      </c>
+      <c r="I7" s="59">
+        <v>1620696</v>
+      </c>
+      <c r="J7" s="59">
+        <v>1620696</v>
+      </c>
+      <c r="K7" s="59">
+        <v>1100831</v>
+      </c>
+      <c r="L7" s="59">
+        <v>1125110</v>
+      </c>
+      <c r="M7" s="59">
+        <v>1152402</v>
+      </c>
+      <c r="N7" s="59">
+        <v>1180814</v>
+      </c>
+      <c r="O7" s="59">
+        <v>1208942</v>
+      </c>
+      <c r="P7" s="59">
+        <v>1237718</v>
+      </c>
+      <c r="Q7" s="59">
+        <v>1261696</v>
+      </c>
+      <c r="R7" s="59">
+        <v>1283444</v>
+      </c>
+      <c r="S7" s="59">
+        <v>1317005</v>
+      </c>
+      <c r="T7" s="59">
+        <v>1351025</v>
+      </c>
+      <c r="U7" s="59">
+        <v>1372863</v>
+      </c>
+      <c r="V7" s="59">
+        <v>1392113</v>
+      </c>
+      <c r="W7" s="59">
+        <v>1412527</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="58">
+        <v>44.3</v>
+      </c>
+      <c r="C8" s="58">
+        <v>43.5</v>
+      </c>
+      <c r="D8" s="58">
+        <v>42.5</v>
+      </c>
+      <c r="E8" s="58">
+        <v>41.2</v>
+      </c>
+      <c r="F8" s="58">
+        <v>40.1</v>
+      </c>
+      <c r="G8" s="59">
+        <v>38364</v>
+      </c>
+      <c r="H8" s="59">
+        <v>37774</v>
+      </c>
+      <c r="I8" s="59">
+        <v>37020</v>
+      </c>
+      <c r="J8" s="59">
+        <v>37020</v>
+      </c>
+      <c r="K8" s="59">
+        <v>38823</v>
+      </c>
+      <c r="L8" s="59">
+        <v>39081</v>
+      </c>
+      <c r="M8" s="59">
+        <v>39550</v>
+      </c>
+      <c r="N8" s="59">
+        <v>39747</v>
+      </c>
+      <c r="O8" s="59">
+        <v>40236</v>
+      </c>
+      <c r="P8" s="59">
+        <v>40607</v>
+      </c>
+      <c r="Q8" s="59">
+        <v>40621</v>
+      </c>
+      <c r="R8" s="59">
+        <v>40592</v>
+      </c>
+      <c r="S8" s="59">
+        <v>40287</v>
+      </c>
+      <c r="T8" s="59">
+        <v>40049</v>
+      </c>
+      <c r="U8" s="59">
+        <v>39675</v>
+      </c>
+      <c r="V8" s="59">
+        <v>38569</v>
+      </c>
+      <c r="W8" s="59">
+        <v>38132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" s="58">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="C9" s="58">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D9" s="58">
+        <v>78.5</v>
+      </c>
+      <c r="E9" s="58">
+        <v>77.8</v>
+      </c>
+      <c r="F9" s="58">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="G9" s="59">
+        <v>76741</v>
+      </c>
+      <c r="H9" s="59">
+        <v>76407</v>
+      </c>
+      <c r="I9" s="59">
+        <v>76240</v>
+      </c>
+      <c r="J9" s="59">
+        <v>76240</v>
+      </c>
+      <c r="K9" s="59">
+        <v>69397</v>
+      </c>
+      <c r="L9" s="59">
+        <v>69782</v>
+      </c>
+      <c r="M9" s="59">
+        <v>70185</v>
+      </c>
+      <c r="N9" s="59">
+        <v>70310</v>
+      </c>
+      <c r="O9" s="59">
+        <v>70427</v>
+      </c>
+      <c r="P9" s="59">
+        <v>70315</v>
+      </c>
+      <c r="Q9" s="59">
+        <v>70930</v>
+      </c>
+      <c r="R9" s="59">
+        <v>70718</v>
+      </c>
+      <c r="S9" s="59">
+        <v>70161</v>
+      </c>
+      <c r="T9" s="59">
+        <v>69840</v>
+      </c>
+      <c r="U9" s="59">
+        <v>69679</v>
+      </c>
+      <c r="V9" s="59">
+        <v>68886</v>
+      </c>
+      <c r="W9" s="59">
+        <v>68477</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="58">
+        <v>30.9</v>
+      </c>
+      <c r="C10" s="58">
+        <v>30.9</v>
+      </c>
+      <c r="D10" s="58">
+        <v>30.8</v>
+      </c>
+      <c r="E10" s="58">
+        <v>30.7</v>
+      </c>
+      <c r="F10" s="58">
+        <v>30.5</v>
+      </c>
+      <c r="G10" s="59">
+        <v>30231</v>
+      </c>
+      <c r="H10" s="59">
+        <v>30166</v>
+      </c>
+      <c r="I10" s="59">
+        <v>30179</v>
+      </c>
+      <c r="J10" s="59">
+        <v>30179</v>
+      </c>
+      <c r="K10" s="59">
+        <v>29971</v>
+      </c>
+      <c r="L10" s="59">
+        <v>29975</v>
+      </c>
+      <c r="M10" s="59">
+        <v>30196</v>
+      </c>
+      <c r="N10" s="59">
+        <v>30147</v>
+      </c>
+      <c r="O10" s="59">
+        <v>30292</v>
+      </c>
+      <c r="P10" s="59">
+        <v>30650</v>
+      </c>
+      <c r="Q10" s="59">
+        <v>31019</v>
+      </c>
+      <c r="R10" s="59">
+        <v>31174</v>
+      </c>
+      <c r="S10" s="59">
+        <v>31251</v>
+      </c>
+      <c r="T10" s="59">
+        <v>30775</v>
+      </c>
+      <c r="U10" s="59">
+        <v>30635</v>
+      </c>
+      <c r="V10" s="59">
+        <v>30264</v>
+      </c>
+      <c r="W10" s="59">
+        <v>29921</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="58">
+        <v>203.2</v>
+      </c>
+      <c r="C11" s="58">
+        <v>203.7</v>
+      </c>
+      <c r="D11" s="58">
+        <v>204</v>
+      </c>
+      <c r="E11" s="58">
+        <v>204.2</v>
+      </c>
+      <c r="F11" s="58">
+        <v>204.5</v>
+      </c>
+      <c r="G11" s="59">
+        <v>204703</v>
+      </c>
+      <c r="H11" s="59">
+        <v>204845</v>
+      </c>
+      <c r="I11" s="59">
+        <v>207041</v>
+      </c>
+      <c r="J11" s="59">
+        <v>207041</v>
+      </c>
+      <c r="K11" s="59">
+        <v>256861</v>
+      </c>
+      <c r="L11" s="59">
+        <v>261297</v>
+      </c>
+      <c r="M11" s="59">
+        <v>266649</v>
+      </c>
+      <c r="N11" s="59">
+        <v>272702</v>
+      </c>
+      <c r="O11" s="59">
+        <v>278616</v>
+      </c>
+      <c r="P11" s="59">
+        <v>283614</v>
+      </c>
+      <c r="Q11" s="59">
+        <v>288078</v>
+      </c>
+      <c r="R11" s="59">
+        <v>291221</v>
+      </c>
+      <c r="S11" s="59">
+        <v>294491</v>
+      </c>
+      <c r="T11" s="59">
+        <v>298504</v>
+      </c>
+      <c r="U11" s="59">
+        <v>300427</v>
+      </c>
+      <c r="V11" s="59">
+        <v>299597</v>
+      </c>
+      <c r="W11" s="59">
+        <v>301151</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="58">
+        <v>48.3</v>
+      </c>
+      <c r="C12" s="58">
+        <v>47.6</v>
+      </c>
+      <c r="D12" s="58">
+        <v>47.1</v>
+      </c>
+      <c r="E12" s="58">
+        <v>46.5</v>
+      </c>
+      <c r="F12" s="58">
+        <v>46.1</v>
+      </c>
+      <c r="G12" s="59">
+        <v>48970</v>
+      </c>
+      <c r="H12" s="59">
+        <v>50514</v>
+      </c>
+      <c r="I12" s="59">
+        <v>50203</v>
+      </c>
+      <c r="J12" s="59">
+        <v>50203</v>
+      </c>
+      <c r="K12" s="59">
+        <v>50072</v>
+      </c>
+      <c r="L12" s="59">
+        <v>50267</v>
+      </c>
+      <c r="M12" s="59">
+        <v>50458</v>
+      </c>
+      <c r="N12" s="59">
+        <v>50264</v>
+      </c>
+      <c r="O12" s="59">
+        <v>49779</v>
+      </c>
+      <c r="P12" s="59">
+        <v>49585</v>
+      </c>
+      <c r="Q12" s="59">
+        <v>48939</v>
+      </c>
+      <c r="R12" s="59">
+        <v>47927</v>
+      </c>
+      <c r="S12" s="59">
+        <v>47405</v>
+      </c>
+      <c r="T12" s="59">
+        <v>46868</v>
+      </c>
+      <c r="U12" s="59">
+        <v>46631</v>
+      </c>
+      <c r="V12" s="59">
+        <v>45763</v>
+      </c>
+      <c r="W12" s="59">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="58">
+        <v>105.9</v>
+      </c>
+      <c r="C13" s="58">
+        <v>106.2</v>
+      </c>
+      <c r="D13" s="58">
+        <v>106.4</v>
+      </c>
+      <c r="E13" s="58">
+        <v>107.3</v>
+      </c>
+      <c r="F13" s="58">
+        <v>109.2</v>
+      </c>
+      <c r="G13" s="59">
+        <v>111306</v>
+      </c>
+      <c r="H13" s="59">
+        <v>113504</v>
+      </c>
+      <c r="I13" s="59">
+        <v>116304</v>
+      </c>
+      <c r="J13" s="59">
+        <v>116304</v>
+      </c>
+      <c r="K13" s="59">
+        <v>117328</v>
+      </c>
+      <c r="L13" s="59">
+        <v>121118</v>
+      </c>
+      <c r="M13" s="59">
+        <v>126395</v>
+      </c>
+      <c r="N13" s="59">
+        <v>132087</v>
+      </c>
+      <c r="O13" s="59">
+        <v>137257</v>
+      </c>
+      <c r="P13" s="59">
+        <v>143616</v>
+      </c>
+      <c r="Q13" s="59">
+        <v>148469</v>
+      </c>
+      <c r="R13" s="59">
+        <v>154041</v>
+      </c>
+      <c r="S13" s="59">
+        <v>158864</v>
+      </c>
+      <c r="T13" s="59">
+        <v>163526</v>
+      </c>
+      <c r="U13" s="59">
+        <v>166453</v>
+      </c>
+      <c r="V13" s="59">
+        <v>169514</v>
+      </c>
+      <c r="W13" s="59">
+        <v>171296</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="59">
+        <v>44410</v>
+      </c>
+      <c r="L14" s="59">
+        <v>44035</v>
+      </c>
+      <c r="M14" s="59">
+        <v>43842</v>
+      </c>
+      <c r="N14" s="59">
+        <v>43499</v>
+      </c>
+      <c r="O14" s="59">
+        <v>43642</v>
+      </c>
+      <c r="P14" s="59">
+        <v>43636</v>
+      </c>
+      <c r="Q14" s="59">
+        <v>43574</v>
+      </c>
+      <c r="R14" s="59">
+        <v>42923</v>
+      </c>
+      <c r="S14" s="59">
+        <v>42117</v>
+      </c>
+      <c r="T14" s="59">
+        <v>40395</v>
+      </c>
+      <c r="U14" s="59">
+        <v>39314</v>
+      </c>
+      <c r="V14" s="59">
+        <v>37811</v>
+      </c>
+      <c r="W14" s="59">
+        <v>37084</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="58">
+        <v>122.7</v>
+      </c>
+      <c r="C15" s="58">
+        <v>123.1</v>
+      </c>
+      <c r="D15" s="58">
+        <v>124.4</v>
+      </c>
+      <c r="E15" s="58">
+        <v>126.7</v>
+      </c>
+      <c r="F15" s="58">
+        <v>130.6</v>
+      </c>
+      <c r="G15" s="59">
+        <v>133938</v>
+      </c>
+      <c r="H15" s="59">
+        <v>136984</v>
+      </c>
+      <c r="I15" s="59">
+        <v>141289</v>
+      </c>
+      <c r="J15" s="59">
+        <v>141289</v>
+      </c>
+      <c r="K15" s="59">
+        <v>157829</v>
+      </c>
+      <c r="L15" s="59">
+        <v>163448</v>
+      </c>
+      <c r="M15" s="59">
+        <v>168885</v>
+      </c>
+      <c r="N15" s="59">
+        <v>174914</v>
+      </c>
+      <c r="O15" s="59">
+        <v>178798</v>
+      </c>
+      <c r="P15" s="59">
+        <v>183635</v>
+      </c>
+      <c r="Q15" s="59">
+        <v>186088</v>
+      </c>
+      <c r="R15" s="59">
+        <v>187625</v>
+      </c>
+      <c r="S15" s="59">
+        <v>189919</v>
+      </c>
+      <c r="T15" s="59">
+        <v>200184</v>
+      </c>
+      <c r="U15" s="59">
+        <v>206402</v>
+      </c>
+      <c r="V15" s="59">
+        <v>215103</v>
+      </c>
+      <c r="W15" s="59">
+        <v>221496</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="58">
+        <v>154.4</v>
+      </c>
+      <c r="C16" s="58">
+        <v>155.30000000000001</v>
+      </c>
+      <c r="D16" s="58">
+        <v>156.4</v>
+      </c>
+      <c r="E16" s="58">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="F16" s="58">
+        <v>158.6</v>
+      </c>
+      <c r="G16" s="59">
+        <v>159191</v>
+      </c>
+      <c r="H16" s="59">
+        <v>159973</v>
+      </c>
+      <c r="I16" s="59">
+        <v>160030</v>
+      </c>
+      <c r="J16" s="59">
+        <v>160030</v>
+      </c>
+      <c r="K16" s="59">
+        <v>183858</v>
+      </c>
+      <c r="L16" s="59">
+        <v>189039</v>
+      </c>
+      <c r="M16" s="59">
+        <v>194958</v>
+      </c>
+      <c r="N16" s="59">
+        <v>201299</v>
+      </c>
+      <c r="O16" s="59">
+        <v>209497</v>
+      </c>
+      <c r="P16" s="59">
+        <v>216309</v>
+      </c>
+      <c r="Q16" s="59">
+        <v>222134</v>
+      </c>
+      <c r="R16" s="59">
+        <v>230727</v>
+      </c>
+      <c r="S16" s="59">
+        <v>252727</v>
+      </c>
+      <c r="T16" s="59">
+        <v>264828</v>
+      </c>
+      <c r="U16" s="59">
+        <v>271262</v>
+      </c>
+      <c r="V16" s="59">
+        <v>276675</v>
+      </c>
+      <c r="W16" s="59">
+        <v>284393</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="58">
+        <v>46.5</v>
+      </c>
+      <c r="C17" s="58">
+        <v>46.2</v>
+      </c>
+      <c r="D17" s="58">
+        <v>45.8</v>
+      </c>
+      <c r="E17" s="58">
+        <v>45.3</v>
+      </c>
+      <c r="F17" s="58">
+        <v>44.8</v>
+      </c>
+      <c r="G17" s="59">
+        <v>50115</v>
+      </c>
+      <c r="H17" s="59">
+        <v>49891</v>
+      </c>
+      <c r="I17" s="59">
+        <v>49334</v>
+      </c>
+      <c r="J17" s="59">
+        <v>49334</v>
+      </c>
+      <c r="K17" s="59">
+        <v>47807</v>
+      </c>
+      <c r="L17" s="59">
+        <v>47805</v>
+      </c>
+      <c r="M17" s="59">
+        <v>47824</v>
+      </c>
+      <c r="N17" s="59">
+        <v>47812</v>
+      </c>
+      <c r="O17" s="59">
+        <v>47775</v>
+      </c>
+      <c r="P17" s="59">
+        <v>47995</v>
+      </c>
+      <c r="Q17" s="59">
+        <v>48027</v>
+      </c>
+      <c r="R17" s="59">
+        <v>47974</v>
+      </c>
+      <c r="S17" s="59">
+        <v>47771</v>
+      </c>
+      <c r="T17" s="59">
+        <v>47144</v>
+      </c>
+      <c r="U17" s="59">
+        <v>46914</v>
+      </c>
+      <c r="V17" s="59">
+        <v>46676</v>
+      </c>
+      <c r="W17" s="59">
+        <v>46575</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="58">
+        <v>53.3</v>
+      </c>
+      <c r="C18" s="58">
+        <v>53.1</v>
+      </c>
+      <c r="D18" s="58">
+        <v>52.6</v>
+      </c>
+      <c r="E18" s="58">
+        <v>52.4</v>
+      </c>
+      <c r="F18" s="58">
+        <v>52.1</v>
+      </c>
+      <c r="G18" s="59">
+        <v>51308</v>
+      </c>
+      <c r="H18" s="59">
+        <v>51094</v>
+      </c>
+      <c r="I18" s="59">
+        <v>51053</v>
+      </c>
+      <c r="J18" s="59">
+        <v>51053</v>
+      </c>
+      <c r="K18" s="59">
+        <v>48008</v>
+      </c>
+      <c r="L18" s="59">
+        <v>48309</v>
+      </c>
+      <c r="M18" s="59">
+        <v>48778</v>
+      </c>
+      <c r="N18" s="59">
+        <v>49104</v>
+      </c>
+      <c r="O18" s="59">
+        <v>49635</v>
+      </c>
+      <c r="P18" s="59">
+        <v>49664</v>
+      </c>
+      <c r="Q18" s="59">
+        <v>49876</v>
+      </c>
+      <c r="R18" s="59">
+        <v>50186</v>
+      </c>
+      <c r="S18" s="59">
+        <v>49895</v>
+      </c>
+      <c r="T18" s="59">
+        <v>49215</v>
+      </c>
+      <c r="U18" s="59">
+        <v>48860</v>
+      </c>
+      <c r="V18" s="59">
+        <v>48150</v>
+      </c>
+      <c r="W18" s="59">
+        <v>47582</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="37" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="58">
+        <v>40.1</v>
+      </c>
+      <c r="C19" s="58">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="D19" s="58">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="E19" s="58">
+        <v>39.5</v>
+      </c>
+      <c r="F19" s="58">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="G19" s="59">
+        <v>39230</v>
+      </c>
+      <c r="H19" s="59">
+        <v>39165</v>
+      </c>
+      <c r="I19" s="59">
+        <v>39413</v>
+      </c>
+      <c r="J19" s="59">
+        <v>39413</v>
+      </c>
+      <c r="K19" s="59">
+        <v>38394</v>
+      </c>
+      <c r="L19" s="59">
+        <v>38738</v>
+      </c>
+      <c r="M19" s="59">
+        <v>39383</v>
+      </c>
+      <c r="N19" s="59">
+        <v>39616</v>
+      </c>
+      <c r="O19" s="59">
+        <v>39608</v>
+      </c>
+      <c r="P19" s="59">
+        <v>40104</v>
+      </c>
+      <c r="Q19" s="59">
+        <v>40570</v>
+      </c>
+      <c r="R19" s="59">
+        <v>40867</v>
+      </c>
+      <c r="S19" s="59">
+        <v>41177</v>
+      </c>
+      <c r="T19" s="59">
+        <v>41372</v>
+      </c>
+      <c r="U19" s="59">
+        <v>41578</v>
+      </c>
+      <c r="V19" s="59">
+        <v>41038</v>
+      </c>
+      <c r="W19" s="59">
+        <v>40996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="58">
+        <v>113.7</v>
+      </c>
+      <c r="C20" s="58">
+        <v>114.2</v>
+      </c>
+      <c r="D20" s="58">
+        <v>114.7</v>
+      </c>
+      <c r="E20" s="58">
+        <v>115.1</v>
+      </c>
+      <c r="F20" s="58">
+        <v>115.6</v>
+      </c>
+      <c r="G20" s="59">
+        <v>116223</v>
+      </c>
+      <c r="H20" s="59">
+        <v>116810</v>
+      </c>
+      <c r="I20" s="59">
+        <v>117652</v>
+      </c>
+      <c r="J20" s="59">
+        <v>117652</v>
+      </c>
+      <c r="K20" s="59">
+        <v>112951</v>
+      </c>
+      <c r="L20" s="59">
+        <v>114372</v>
+      </c>
+      <c r="M20" s="59">
+        <v>116173</v>
+      </c>
+      <c r="N20" s="59">
+        <v>117530</v>
+      </c>
+      <c r="O20" s="59">
+        <v>119938</v>
+      </c>
+      <c r="P20" s="59">
+        <v>122136</v>
+      </c>
+      <c r="Q20" s="59">
+        <v>124695</v>
+      </c>
+      <c r="R20" s="59">
+        <v>125886</v>
+      </c>
+      <c r="S20" s="59">
+        <v>126992</v>
+      </c>
+      <c r="T20" s="59">
+        <v>127729</v>
+      </c>
+      <c r="U20" s="59">
+        <v>129204</v>
+      </c>
+      <c r="V20" s="59">
+        <v>130011</v>
+      </c>
+      <c r="W20" s="59">
+        <v>130649</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" ht="13.5" customHeight="1">
+      <c r="A21" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="58">
+        <v>82.8</v>
+      </c>
+      <c r="C21" s="58">
+        <v>82.7</v>
+      </c>
+      <c r="D21" s="58">
+        <v>82.5</v>
+      </c>
+      <c r="E21" s="58">
+        <v>82.2</v>
+      </c>
+      <c r="F21" s="58">
+        <v>81.8</v>
+      </c>
+      <c r="G21" s="59">
+        <v>81178</v>
+      </c>
+      <c r="H21" s="59">
+        <v>80379</v>
+      </c>
+      <c r="I21" s="59">
+        <v>79676</v>
+      </c>
+      <c r="J21" s="59">
+        <v>79676</v>
+      </c>
+      <c r="K21" s="59">
+        <v>35838</v>
+      </c>
+      <c r="L21" s="59">
+        <v>35670</v>
+      </c>
+      <c r="M21" s="59">
+        <v>35728</v>
+      </c>
+      <c r="N21" s="59">
+        <v>35523</v>
+      </c>
+      <c r="O21" s="59">
+        <v>35666</v>
+      </c>
+      <c r="P21" s="59">
+        <v>35804</v>
+      </c>
+      <c r="Q21" s="59">
+        <v>35937</v>
+      </c>
+      <c r="R21" s="59">
+        <v>35637</v>
+      </c>
+      <c r="S21" s="59">
+        <v>35230</v>
+      </c>
+      <c r="T21" s="59">
+        <v>34878</v>
+      </c>
+      <c r="U21" s="59">
+        <v>34509</v>
+      </c>
+      <c r="V21" s="59">
+        <v>33357</v>
+      </c>
+      <c r="W21" s="59">
+        <v>32474</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="58">
+        <v>47.6</v>
+      </c>
+      <c r="C22" s="58">
+        <v>47.2</v>
+      </c>
+      <c r="D22" s="58">
+        <v>46.3</v>
+      </c>
+      <c r="E22" s="58">
+        <v>45.4</v>
+      </c>
+      <c r="F22" s="58">
+        <v>44.7</v>
+      </c>
+      <c r="G22" s="59">
+        <v>43768</v>
+      </c>
+      <c r="H22" s="59">
+        <v>43139</v>
+      </c>
+      <c r="I22" s="59">
+        <v>42604</v>
+      </c>
+      <c r="J22" s="59">
+        <v>42604</v>
+      </c>
+      <c r="K22" s="59">
+        <v>41118</v>
+      </c>
+      <c r="L22" s="59">
+        <v>41227</v>
+      </c>
+      <c r="M22" s="59">
+        <v>41283</v>
+      </c>
+      <c r="N22" s="59">
+        <v>40951</v>
+      </c>
+      <c r="O22" s="59">
+        <v>40675</v>
+      </c>
+      <c r="P22" s="59">
+        <v>40359</v>
+      </c>
+      <c r="Q22" s="59">
+        <v>40139</v>
+      </c>
+      <c r="R22" s="59">
+        <v>39703</v>
+      </c>
+      <c r="S22" s="59">
+        <v>39030</v>
+      </c>
+      <c r="T22" s="59">
+        <v>37950</v>
+      </c>
+      <c r="U22" s="59">
+        <v>36862</v>
+      </c>
+      <c r="V22" s="59">
+        <v>35664</v>
+      </c>
+      <c r="W22" s="59">
+        <v>35066</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="58">
+        <v>133.1</v>
+      </c>
+      <c r="C23" s="58">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="D23" s="58">
+        <v>134</v>
+      </c>
+      <c r="E23" s="58">
+        <v>135.6</v>
+      </c>
+      <c r="F23" s="58">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="G23" s="59">
+        <v>140590</v>
+      </c>
+      <c r="H23" s="59">
+        <v>143579</v>
+      </c>
+      <c r="I23" s="59">
+        <v>146673</v>
+      </c>
+      <c r="J23" s="59">
+        <v>146673</v>
+      </c>
+      <c r="K23" s="59">
+        <v>161684</v>
+      </c>
+      <c r="L23" s="59">
+        <v>165585</v>
+      </c>
+      <c r="M23" s="59">
+        <v>169053</v>
+      </c>
+      <c r="N23" s="59">
+        <v>172706</v>
+      </c>
+      <c r="O23" s="59">
+        <v>175955</v>
+      </c>
+      <c r="P23" s="59">
+        <v>180188</v>
+      </c>
+      <c r="Q23" s="59">
+        <v>184033</v>
+      </c>
+      <c r="R23" s="59">
+        <v>186663</v>
+      </c>
+      <c r="S23" s="59">
+        <v>187769</v>
+      </c>
+      <c r="T23" s="59">
+        <v>192050</v>
+      </c>
+      <c r="U23" s="59">
+        <v>196674</v>
+      </c>
+      <c r="V23" s="59">
+        <v>204021</v>
+      </c>
+      <c r="W23" s="59">
+        <v>209426</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="58">
+        <v>63.2</v>
+      </c>
+      <c r="C24" s="58">
+        <v>63.6</v>
+      </c>
+      <c r="D24" s="58">
+        <v>63.8</v>
+      </c>
+      <c r="E24" s="58">
+        <v>63.9</v>
+      </c>
+      <c r="F24" s="58">
+        <v>63.9</v>
+      </c>
+      <c r="G24" s="59">
+        <v>63778</v>
+      </c>
+      <c r="H24" s="59">
+        <v>63668</v>
+      </c>
+      <c r="I24" s="59">
+        <v>63765</v>
+      </c>
+      <c r="J24" s="59">
+        <v>63765</v>
+      </c>
+      <c r="K24" s="59">
+        <v>60649</v>
+      </c>
+      <c r="L24" s="59">
+        <v>61095</v>
+      </c>
+      <c r="M24" s="59">
+        <v>61554</v>
+      </c>
+      <c r="N24" s="59">
+        <v>61708</v>
+      </c>
+      <c r="O24" s="59">
+        <v>62156</v>
+      </c>
+      <c r="P24" s="59">
+        <v>62547</v>
+      </c>
+      <c r="Q24" s="59">
+        <v>63118</v>
+      </c>
+      <c r="R24" s="59">
+        <v>63213</v>
+      </c>
+      <c r="S24" s="59">
+        <v>63258</v>
+      </c>
+      <c r="T24" s="59">
+        <v>63111</v>
+      </c>
+      <c r="U24" s="59">
+        <v>63132</v>
+      </c>
+      <c r="V24" s="59">
+        <v>62580</v>
+      </c>
+      <c r="W24" s="59">
+        <v>62413</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="25.5">
+      <c r="A25" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="58">
+        <v>45.8</v>
+      </c>
+      <c r="C25" s="58">
+        <v>45.3</v>
+      </c>
+      <c r="D25" s="58">
+        <v>45.1</v>
+      </c>
+      <c r="E25" s="58">
+        <v>46</v>
+      </c>
+      <c r="F25" s="58">
+        <v>47.6</v>
+      </c>
+      <c r="G25" s="59">
+        <v>50080</v>
+      </c>
+      <c r="H25" s="59">
+        <v>50703</v>
+      </c>
+      <c r="I25" s="59">
+        <v>51667</v>
+      </c>
+      <c r="J25" s="59">
+        <v>51667</v>
+      </c>
+      <c r="K25" s="59">
+        <v>52403</v>
+      </c>
+      <c r="L25" s="59">
+        <v>53848</v>
+      </c>
+      <c r="M25" s="59">
+        <v>55142</v>
+      </c>
+      <c r="N25" s="59">
+        <v>56229</v>
+      </c>
+      <c r="O25" s="59">
+        <v>57063</v>
+      </c>
+      <c r="P25" s="59">
+        <v>57719</v>
+      </c>
+      <c r="Q25" s="59">
+        <v>59246</v>
+      </c>
+      <c r="R25" s="59">
+        <v>60220</v>
+      </c>
+      <c r="S25" s="59">
+        <v>61379</v>
+      </c>
+      <c r="T25" s="59">
+        <v>62719</v>
+      </c>
+      <c r="U25" s="59">
+        <v>63988</v>
+      </c>
+      <c r="V25" s="59">
+        <v>63115</v>
+      </c>
+      <c r="W25" s="59">
+        <v>62790</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="58">
+        <v>116.6</v>
+      </c>
+      <c r="C26" s="58">
+        <v>114.9</v>
+      </c>
+      <c r="D26" s="58">
+        <v>115.1</v>
+      </c>
+      <c r="E26" s="58">
+        <v>118.4</v>
+      </c>
+      <c r="F26" s="58">
+        <v>122.1</v>
+      </c>
+      <c r="G26" s="59">
+        <v>125279</v>
+      </c>
+      <c r="H26" s="59">
+        <v>129821</v>
+      </c>
+      <c r="I26" s="59">
+        <v>134322</v>
+      </c>
+      <c r="J26" s="59">
+        <v>134322</v>
+      </c>
+      <c r="K26" s="59">
+        <v>146375</v>
+      </c>
+      <c r="L26" s="59">
+        <v>148778</v>
+      </c>
+      <c r="M26" s="59">
+        <v>151061</v>
+      </c>
+      <c r="N26" s="59">
+        <v>153519</v>
+      </c>
+      <c r="O26" s="59">
+        <v>156162</v>
+      </c>
+      <c r="P26" s="59">
+        <v>158973</v>
+      </c>
+      <c r="Q26" s="59">
+        <v>162392</v>
+      </c>
+      <c r="R26" s="59">
+        <v>165272</v>
+      </c>
+      <c r="S26" s="59">
+        <v>168992</v>
+      </c>
+      <c r="T26" s="59">
+        <v>171726</v>
+      </c>
+      <c r="U26" s="59">
+        <v>173213</v>
+      </c>
+      <c r="V26" s="59">
+        <v>175181</v>
+      </c>
+      <c r="W26" s="59">
+        <v>178896</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="58">
+        <v>25.1</v>
+      </c>
+      <c r="C27" s="58">
+        <v>24.7</v>
+      </c>
+      <c r="D27" s="58">
+        <v>24.7</v>
+      </c>
+      <c r="E27" s="58">
+        <v>24.3</v>
+      </c>
+      <c r="F27" s="58">
+        <v>24.5</v>
+      </c>
+      <c r="G27" s="59">
+        <v>24758</v>
+      </c>
+      <c r="H27" s="59">
+        <v>25342</v>
+      </c>
+      <c r="I27" s="59">
+        <v>26231</v>
+      </c>
+      <c r="J27" s="59">
+        <v>26231</v>
+      </c>
+      <c r="K27" s="59">
+        <v>27075</v>
+      </c>
+      <c r="L27" s="59">
+        <v>27529</v>
+      </c>
+      <c r="M27" s="59">
+        <v>28163</v>
+      </c>
+      <c r="N27" s="59">
+        <v>28922</v>
+      </c>
+      <c r="O27" s="59">
+        <v>29961</v>
+      </c>
+      <c r="P27" s="59">
+        <v>30842</v>
+      </c>
+      <c r="Q27" s="59">
+        <v>31645</v>
+      </c>
+      <c r="R27" s="59">
+        <v>32393</v>
+      </c>
+      <c r="S27" s="59">
+        <v>32665</v>
+      </c>
+      <c r="T27" s="59">
+        <v>32893</v>
+      </c>
+      <c r="U27" s="59">
+        <v>33074</v>
+      </c>
+      <c r="V27" s="59">
+        <v>33408</v>
+      </c>
+      <c r="W27" s="59">
+        <v>33494</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" ht="15" customHeight="1">
+      <c r="A28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="46">
+        <v>760392</v>
+      </c>
+      <c r="C29" s="46">
+        <v>759439</v>
+      </c>
+      <c r="D29" s="46">
+        <v>760298</v>
+      </c>
+      <c r="E29" s="46">
+        <v>763908</v>
+      </c>
+      <c r="F29" s="46">
+        <v>770081</v>
+      </c>
+      <c r="G29" s="46">
+        <v>780317</v>
+      </c>
+      <c r="H29" s="46">
+        <v>787999</v>
+      </c>
+      <c r="I29" s="46">
+        <v>796577</v>
+      </c>
+      <c r="J29" s="46">
+        <v>808159</v>
+      </c>
+      <c r="K29" s="47">
+        <v>540983</v>
+      </c>
+      <c r="L29" s="47">
+        <v>552982</v>
+      </c>
+      <c r="M29" s="47">
+        <v>566536</v>
+      </c>
+      <c r="N29" s="47">
+        <v>580612</v>
+      </c>
+      <c r="O29" s="47">
+        <v>594224</v>
+      </c>
+      <c r="P29" s="48">
+        <v>608366</v>
+      </c>
+      <c r="Q29" s="46">
+        <v>620860</v>
+      </c>
+      <c r="R29" s="46">
+        <v>631971</v>
+      </c>
+      <c r="S29" s="47">
+        <v>649319</v>
+      </c>
+      <c r="T29" s="49">
+        <v>669276</v>
+      </c>
+      <c r="U29" s="46">
+        <v>681121</v>
+      </c>
+      <c r="V29" s="47">
+        <v>688862</v>
+      </c>
+      <c r="W29" s="47">
+        <v>699432</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+    </row>
+    <row r="31" spans="1:23" ht="15">
+      <c r="A31" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="46">
         <v>796749</v>
       </c>
-      <c r="C8" s="22">
+      <c r="C31" s="46">
         <v>794881</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D31" s="46">
         <v>794275</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E31" s="46">
         <v>796359</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F31" s="46">
         <v>801113</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G31" s="46">
         <v>809434</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H31" s="46">
         <v>815759</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I31" s="46">
         <v>824119</v>
       </c>
-      <c r="J8" s="22">
+      <c r="J31" s="46">
         <v>835119</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K31" s="47">
         <v>559848</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L31" s="47">
         <v>572128</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M31" s="47">
         <v>585866</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N31" s="47">
         <v>600202</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O31" s="47">
         <v>614718</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P31" s="48">
         <v>629352</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q31" s="46">
         <v>640836</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R31" s="46">
         <v>651473</v>
       </c>
-      <c r="S8" s="23">
+      <c r="S31" s="47">
         <v>667686</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T31" s="46">
         <v>681749</v>
       </c>
-      <c r="U8" s="22">
+      <c r="U31" s="46">
         <v>691742</v>
       </c>
-      <c r="V8" s="18">
+      <c r="V31" s="50">
         <v>703251</v>
       </c>
-      <c r="W8" s="18">
+      <c r="W31" s="50">
         <v>713095</v>
       </c>
-      <c r="X8" s="18"/>
-[...2 lines deleted...]
-      <c r="AA8" s="18"/>
     </row>
-    <row r="9" spans="1:29" ht="15.75" customHeight="1">
-      <c r="A9" s="56" t="s">
+    <row r="32" spans="1:23" ht="15" customHeight="1">
+      <c r="A32" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="56"/>
-[...24 lines deleted...]
-      <c r="AA9" s="56"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
+      <c r="P32" s="41"/>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+      <c r="T32" s="41"/>
+      <c r="U32" s="41"/>
+      <c r="V32" s="41"/>
+      <c r="W32" s="41"/>
     </row>
-    <row r="10" spans="1:29">
-      <c r="A10" s="9" t="s">
+    <row r="33" spans="1:23">
+      <c r="A33" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B33" s="58">
+        <v>462.7</v>
+      </c>
+      <c r="C33" s="58">
+        <v>458.3</v>
+      </c>
+      <c r="D33" s="58">
+        <v>456.5</v>
+      </c>
+      <c r="E33" s="58">
+        <v>459.2</v>
+      </c>
+      <c r="F33" s="58">
+        <v>464.7</v>
+      </c>
+      <c r="G33" s="59">
+        <v>473978</v>
+      </c>
+      <c r="H33" s="59">
+        <v>479933</v>
+      </c>
+      <c r="I33" s="59">
+        <v>488202</v>
+      </c>
+      <c r="J33" s="59">
+        <v>382987</v>
+      </c>
+      <c r="K33" s="47">
+        <v>177875</v>
+      </c>
+      <c r="L33" s="47">
+        <v>181579</v>
+      </c>
+      <c r="M33" s="47">
+        <v>184986</v>
+      </c>
+      <c r="N33" s="47">
+        <v>187883</v>
+      </c>
+      <c r="O33" s="49">
+        <v>191116</v>
+      </c>
+      <c r="P33" s="48">
+        <v>194239</v>
+      </c>
+      <c r="Q33" s="46">
+        <v>197562</v>
+      </c>
+      <c r="R33" s="46">
+        <v>199481</v>
+      </c>
+      <c r="S33" s="47">
+        <v>201329</v>
+      </c>
+      <c r="T33" s="49">
+        <v>193065</v>
+      </c>
+      <c r="U33" s="47">
+        <v>188065</v>
+      </c>
+      <c r="V33" s="46">
+        <v>182400</v>
+      </c>
+      <c r="W33" s="46">
+        <v>183490</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="42"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="42"/>
+      <c r="G34" s="42"/>
+      <c r="H34" s="42"/>
+      <c r="I34" s="42"/>
+      <c r="J34" s="42"/>
+      <c r="K34" s="42"/>
+      <c r="L34" s="42"/>
+      <c r="M34" s="42"/>
+      <c r="N34" s="42"/>
+      <c r="O34" s="42"/>
+      <c r="P34" s="42"/>
+      <c r="Q34" s="42"/>
+      <c r="R34" s="42"/>
+      <c r="S34" s="42"/>
+      <c r="T34" s="42"/>
+      <c r="U34" s="42"/>
+      <c r="V34" s="42"/>
+      <c r="W34" s="42"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="46">
+        <v>216861</v>
+      </c>
+      <c r="C35" s="46">
+        <v>214742</v>
+      </c>
+      <c r="D35" s="46">
+        <v>214041</v>
+      </c>
+      <c r="E35" s="46">
+        <v>215465</v>
+      </c>
+      <c r="F35" s="46">
+        <v>218332</v>
+      </c>
+      <c r="G35" s="46">
+        <v>223010</v>
+      </c>
+      <c r="H35" s="46">
+        <v>226050</v>
+      </c>
+      <c r="I35" s="46">
+        <v>229921</v>
+      </c>
+      <c r="J35" s="46">
+        <v>179437</v>
+      </c>
+      <c r="K35" s="47">
+        <v>85124</v>
+      </c>
+      <c r="L35" s="47">
+        <v>86791</v>
+      </c>
+      <c r="M35" s="47">
+        <v>88439</v>
+      </c>
+      <c r="N35" s="47">
+        <v>89879</v>
+      </c>
+      <c r="O35" s="47">
+        <v>91437</v>
+      </c>
+      <c r="P35" s="48">
+        <v>92953</v>
+      </c>
+      <c r="Q35" s="46">
+        <v>94606</v>
+      </c>
+      <c r="R35" s="46">
+        <v>95529</v>
+      </c>
+      <c r="S35" s="47">
+        <v>96569</v>
+      </c>
+      <c r="T35" s="49">
+        <v>92631</v>
+      </c>
+      <c r="U35" s="47">
+        <v>90155</v>
+      </c>
+      <c r="V35" s="47">
+        <v>86863</v>
+      </c>
+      <c r="W35" s="47">
+        <v>87216</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="42"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="42"/>
+      <c r="J36" s="42"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="42"/>
+      <c r="V36" s="42"/>
+      <c r="W36" s="42"/>
+    </row>
+    <row r="37" spans="1:23" ht="15">
+      <c r="A37" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="46">
         <v>245865</v>
       </c>
-      <c r="C10" s="22">
+      <c r="C37" s="46">
         <v>243602</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D37" s="46">
         <v>242400</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E37" s="46">
         <v>243676</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F37" s="46">
         <v>246394</v>
       </c>
-      <c r="G10" s="22">
+      <c r="G37" s="46">
         <v>250968</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H37" s="46">
         <v>253883</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I37" s="46">
         <v>258281</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J37" s="46">
         <v>203550</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K37" s="47">
         <v>92751</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L37" s="47">
         <v>94788</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M37" s="47">
         <v>96547</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N37" s="47">
         <v>98004</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O37" s="47">
         <v>99679</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P37" s="48">
         <v>101286</v>
       </c>
-      <c r="Q10" s="22">
+      <c r="Q37" s="46">
         <v>102956</v>
       </c>
-      <c r="R10" s="22">
+      <c r="R37" s="46">
         <v>103952</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S37" s="47">
         <v>104760</v>
       </c>
-      <c r="T10" s="22">
+      <c r="T37" s="46">
         <v>100434</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U37" s="47">
         <v>97910</v>
       </c>
-      <c r="V10" s="18">
+      <c r="V37" s="50">
         <v>95537</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W37" s="50">
         <v>96274</v>
       </c>
-      <c r="X10" s="18"/>
-[...2 lines deleted...]
-      <c r="AA10" s="18"/>
     </row>
-    <row r="11" spans="1:29" ht="15" customHeight="1">
-      <c r="A11" s="57" t="s">
+    <row r="38" spans="1:23">
+      <c r="A38" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="57"/>
-[...24 lines deleted...]
-      <c r="AA11" s="57"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="O38" s="41"/>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="41"/>
+      <c r="V38" s="41"/>
+      <c r="W38" s="41"/>
     </row>
-    <row r="12" spans="1:29">
-      <c r="A12" s="17" t="s">
+    <row r="39" spans="1:23">
+      <c r="A39" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B39" s="60">
+        <v>1094.4000000000001</v>
+      </c>
+      <c r="C39" s="60">
+        <v>1096</v>
+      </c>
+      <c r="D39" s="60">
+        <v>1098.0999999999999</v>
+      </c>
+      <c r="E39" s="60">
+        <v>1101.0999999999999</v>
+      </c>
+      <c r="F39" s="60">
+        <v>1106.5</v>
+      </c>
+      <c r="G39" s="61">
+        <v>1115773</v>
+      </c>
+      <c r="H39" s="61">
+        <v>1123825</v>
+      </c>
+      <c r="I39" s="61">
+        <v>1132494</v>
+      </c>
+      <c r="J39" s="61">
+        <v>1260291</v>
+      </c>
+      <c r="K39" s="54">
+        <v>922956</v>
+      </c>
+      <c r="L39" s="54">
+        <v>943531</v>
+      </c>
+      <c r="M39" s="54">
+        <v>967416</v>
+      </c>
+      <c r="N39" s="54">
+        <v>992931</v>
+      </c>
+      <c r="O39" s="55">
+        <v>1017826</v>
+      </c>
+      <c r="P39" s="56">
+        <v>1043479</v>
+      </c>
+      <c r="Q39" s="57">
+        <v>1064134</v>
+      </c>
+      <c r="R39" s="57">
+        <v>1083963</v>
+      </c>
+      <c r="S39" s="54">
+        <v>1115676</v>
+      </c>
+      <c r="T39" s="55">
+        <v>1157960</v>
+      </c>
+      <c r="U39" s="54">
+        <v>1184798</v>
+      </c>
+      <c r="V39" s="57">
+        <v>1209713</v>
+      </c>
+      <c r="W39" s="57">
+        <v>1229037</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="42"/>
+      <c r="C40" s="42"/>
+      <c r="D40" s="42"/>
+      <c r="E40" s="42"/>
+      <c r="F40" s="42"/>
+      <c r="G40" s="42"/>
+      <c r="H40" s="42"/>
+      <c r="I40" s="42"/>
+      <c r="J40" s="42"/>
+      <c r="K40" s="42"/>
+      <c r="L40" s="42"/>
+      <c r="M40" s="42"/>
+      <c r="N40" s="42"/>
+      <c r="O40" s="42"/>
+      <c r="P40" s="42"/>
+      <c r="Q40" s="42"/>
+      <c r="R40" s="42"/>
+      <c r="S40" s="42"/>
+      <c r="T40" s="42"/>
+      <c r="U40" s="42"/>
+      <c r="V40" s="42"/>
+      <c r="W40" s="42"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" s="57">
+        <v>543531</v>
+      </c>
+      <c r="C41" s="57">
+        <v>544697</v>
+      </c>
+      <c r="D41" s="57">
+        <v>546257</v>
+      </c>
+      <c r="E41" s="57">
+        <v>548443</v>
+      </c>
+      <c r="F41" s="57">
+        <v>551749</v>
+      </c>
+      <c r="G41" s="57">
+        <v>557307</v>
+      </c>
+      <c r="H41" s="57">
+        <v>561949</v>
+      </c>
+      <c r="I41" s="57">
+        <v>566656</v>
+      </c>
+      <c r="J41" s="57">
+        <v>628722</v>
+      </c>
+      <c r="K41" s="54">
+        <v>455859</v>
+      </c>
+      <c r="L41" s="54">
+        <v>466191</v>
+      </c>
+      <c r="M41" s="54">
+        <v>478097</v>
+      </c>
+      <c r="N41" s="54">
+        <v>490733</v>
+      </c>
+      <c r="O41" s="54">
+        <v>502787</v>
+      </c>
+      <c r="P41" s="56">
+        <v>515413</v>
+      </c>
+      <c r="Q41" s="57">
+        <v>526254</v>
+      </c>
+      <c r="R41" s="57">
+        <v>536442</v>
+      </c>
+      <c r="S41" s="54">
+        <v>552750</v>
+      </c>
+      <c r="T41" s="55">
+        <v>576645</v>
+      </c>
+      <c r="U41" s="57">
+        <v>590966</v>
+      </c>
+      <c r="V41" s="57">
+        <v>601999</v>
+      </c>
+      <c r="W41" s="57">
+        <v>612216</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="42"/>
+      <c r="G42" s="42"/>
+      <c r="H42" s="42"/>
+      <c r="I42" s="42"/>
+      <c r="J42" s="42"/>
+      <c r="K42" s="42"/>
+      <c r="L42" s="42"/>
+      <c r="M42" s="42"/>
+      <c r="N42" s="42"/>
+      <c r="O42" s="42"/>
+      <c r="P42" s="42"/>
+      <c r="Q42" s="42"/>
+      <c r="R42" s="42"/>
+      <c r="S42" s="42"/>
+      <c r="T42" s="42"/>
+      <c r="U42" s="42"/>
+      <c r="V42" s="42"/>
+      <c r="W42" s="42"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="B43" s="53">
         <v>550884</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C43" s="53">
         <v>551279</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D43" s="53">
         <v>551875</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E43" s="53">
         <v>552683</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F43" s="53">
         <v>554719</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G43" s="53">
         <v>558466</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H43" s="53">
         <v>561876</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I43" s="53">
         <v>565838</v>
       </c>
-      <c r="J12" s="26">
+      <c r="J43" s="53">
         <v>631569</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K43" s="51">
         <v>467097</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L43" s="51">
         <v>477340</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M43" s="51">
         <v>489319</v>
       </c>
-      <c r="N12" s="27">
+      <c r="N43" s="51">
         <v>502198</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O43" s="51">
         <v>515039</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P43" s="52">
         <v>528066</v>
       </c>
-      <c r="Q12" s="26">
+      <c r="Q43" s="53">
         <v>537880</v>
       </c>
-      <c r="R12" s="26">
+      <c r="R43" s="53">
         <v>547521</v>
       </c>
-      <c r="S12" s="27">
+      <c r="S43" s="51">
         <v>562926</v>
       </c>
-      <c r="T12" s="26">
+      <c r="T43" s="53">
         <v>581315</v>
       </c>
-      <c r="U12" s="26">
+      <c r="U43" s="53">
         <v>593832</v>
       </c>
-      <c r="V12" s="26">
+      <c r="V43" s="53">
         <v>607714</v>
       </c>
-      <c r="W12" s="26">
+      <c r="W43" s="53">
         <v>616821</v>
       </c>
-      <c r="X12" s="44"/>
-[...3 lines deleted...]
-      <c r="AB12" s="41"/>
     </row>
-    <row r="13" spans="1:29">
-[...3 lines deleted...]
-      <c r="B13" s="21"/>
+    <row r="44" spans="1:23">
+      <c r="A44" s="62" t="s">
+        <v>99</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
-[...4 lines deleted...]
-      <c r="H15" s="41"/>
+    <row r="45" spans="1:23" ht="15">
+      <c r="A45" s="62" t="s">
+        <v>100</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
-[...17 lines deleted...]
-      <c r="H16" s="42"/>
+    <row r="66" spans="11:19">
+      <c r="K66" s="34"/>
+      <c r="L66" s="34"/>
+      <c r="M66" s="34"/>
+      <c r="N66" s="34"/>
+      <c r="O66" s="34"/>
+      <c r="P66" s="34"/>
+      <c r="Q66" s="34"/>
+      <c r="R66" s="34"/>
+      <c r="S66" s="34"/>
     </row>
-    <row r="17" spans="1:8">
-[...8 lines deleted...]
-      <c r="H17" s="49"/>
+    <row r="67" spans="11:19">
+      <c r="K67" s="34"/>
+      <c r="L67" s="34"/>
+      <c r="M67" s="34"/>
+      <c r="N67" s="34"/>
+      <c r="O67" s="34"/>
+      <c r="P67" s="34"/>
+      <c r="Q67" s="34"/>
+      <c r="R67" s="34"/>
+      <c r="S67" s="34"/>
     </row>
-    <row r="18" spans="1:8">
-[...19 lines deleted...]
-      <c r="H18" s="41"/>
+    <row r="68" spans="11:19">
+      <c r="K68" s="34"/>
+      <c r="L68" s="34"/>
+      <c r="M68" s="34"/>
+      <c r="N68" s="34"/>
+      <c r="O68" s="34"/>
+      <c r="P68" s="34"/>
+      <c r="Q68" s="34"/>
+      <c r="R68" s="34"/>
+      <c r="S68" s="34"/>
     </row>
-    <row r="19" spans="1:8">
-[...8 lines deleted...]
-      <c r="H19" s="49"/>
+    <row r="69" spans="11:19">
+      <c r="K69" s="34"/>
+      <c r="L69" s="34"/>
+      <c r="M69" s="34"/>
+      <c r="N69" s="34"/>
+      <c r="O69" s="34"/>
+      <c r="P69" s="34"/>
+      <c r="Q69" s="34"/>
+      <c r="R69" s="34"/>
+      <c r="S69" s="34"/>
     </row>
-    <row r="20" spans="1:8">
-[...19 lines deleted...]
-      <c r="H20" s="41"/>
+    <row r="70" spans="11:19">
+      <c r="K70" s="34"/>
+      <c r="L70" s="34"/>
+      <c r="M70" s="34"/>
+      <c r="N70" s="34"/>
+      <c r="O70" s="34"/>
+      <c r="P70" s="34"/>
+      <c r="Q70" s="34"/>
+      <c r="R70" s="34"/>
+      <c r="S70" s="34"/>
     </row>
-    <row r="21" spans="1:8">
-[...8 lines deleted...]
-      <c r="H21" s="49"/>
+    <row r="71" spans="11:19">
+      <c r="K71" s="34"/>
+      <c r="L71" s="34"/>
+      <c r="M71" s="34"/>
+      <c r="N71" s="34"/>
+      <c r="O71" s="34"/>
+      <c r="P71" s="34"/>
+      <c r="Q71" s="34"/>
+      <c r="R71" s="34"/>
+      <c r="S71" s="34"/>
     </row>
-    <row r="22" spans="1:8">
-[...19 lines deleted...]
-      <c r="H22" s="41"/>
+    <row r="72" spans="11:19">
+      <c r="K72" s="34"/>
+      <c r="L72" s="34"/>
+      <c r="M72" s="34"/>
+      <c r="N72" s="34"/>
+      <c r="O72" s="34"/>
+      <c r="P72" s="34"/>
+      <c r="Q72" s="34"/>
+      <c r="R72" s="34"/>
+      <c r="S72" s="34"/>
+    </row>
+    <row r="73" spans="11:19">
+      <c r="K73" s="34"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="34"/>
+      <c r="O73" s="34"/>
+      <c r="P73" s="34"/>
+      <c r="Q73" s="34"/>
+      <c r="R73" s="34"/>
+      <c r="S73" s="34"/>
+    </row>
+    <row r="74" spans="11:19">
+      <c r="K74" s="34"/>
+      <c r="L74" s="34"/>
+      <c r="M74" s="34"/>
+      <c r="N74" s="34"/>
+      <c r="O74" s="34"/>
+      <c r="P74" s="34"/>
+      <c r="Q74" s="34"/>
+      <c r="R74" s="34"/>
+      <c r="S74" s="34"/>
+    </row>
+    <row r="75" spans="11:19">
+      <c r="K75" s="34"/>
+      <c r="L75" s="34"/>
+      <c r="M75" s="34"/>
+      <c r="N75" s="34"/>
+      <c r="O75" s="34"/>
+      <c r="P75" s="34"/>
+      <c r="Q75" s="34"/>
+      <c r="R75" s="34"/>
+      <c r="S75" s="34"/>
+    </row>
+    <row r="76" spans="11:19">
+      <c r="K76" s="34"/>
+      <c r="L76" s="34"/>
+      <c r="M76" s="34"/>
+      <c r="N76" s="34"/>
+      <c r="O76" s="34"/>
+      <c r="P76" s="34"/>
+      <c r="Q76" s="34"/>
+      <c r="R76" s="34"/>
+      <c r="S76" s="34"/>
+    </row>
+    <row r="78" spans="11:19">
+      <c r="K78" s="35"/>
+      <c r="L78" s="35"/>
+      <c r="M78" s="35"/>
+      <c r="N78" s="35"/>
+      <c r="O78" s="35"/>
+      <c r="P78" s="35"/>
+      <c r="Q78" s="35"/>
+      <c r="R78" s="35"/>
+      <c r="S78" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="A11:AA11"/>
+  <mergeCells count="10">
+    <mergeCell ref="A30:W30"/>
+    <mergeCell ref="A32:W32"/>
+    <mergeCell ref="A34:W34"/>
+    <mergeCell ref="A36:W36"/>
+    <mergeCell ref="A38:W38"/>
+    <mergeCell ref="A40:W40"/>
+    <mergeCell ref="A42:W42"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A28:W28"/>
+    <mergeCell ref="A2:W2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:FG18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AK23" sqref="AK23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="21.85546875" style="62" bestFit="1" customWidth="1"/>
+    <col min="2" max="14" width="8.7109375" style="62" hidden="1" customWidth="1"/>
+    <col min="15" max="19" width="8.7109375" style="62" bestFit="1" customWidth="1"/>
+    <col min="20" max="32" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="33" max="36" width="7.85546875" style="62" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8.7109375" style="62" bestFit="1" customWidth="1"/>
+    <col min="38" max="50" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="51" max="51" width="7.85546875" style="62" bestFit="1" customWidth="1"/>
+    <col min="52" max="55" width="8.7109375" style="62" bestFit="1" customWidth="1"/>
+    <col min="56" max="62" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="63" max="68" width="8.7109375" style="62" hidden="1" customWidth="1"/>
+    <col min="69" max="69" width="7.7109375" style="62" customWidth="1"/>
+    <col min="70" max="71" width="7.28515625" style="62" customWidth="1"/>
+    <col min="72" max="73" width="7.7109375" style="62" customWidth="1"/>
+    <col min="74" max="86" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="87" max="87" width="7.28515625" style="62" customWidth="1"/>
+    <col min="88" max="88" width="7.42578125" style="62" customWidth="1"/>
+    <col min="89" max="89" width="7.28515625" style="62" customWidth="1"/>
+    <col min="90" max="90" width="7.42578125" style="62" customWidth="1"/>
+    <col min="91" max="91" width="7.28515625" style="62" customWidth="1"/>
+    <col min="92" max="104" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="105" max="105" width="7.140625" style="62" customWidth="1"/>
+    <col min="106" max="108" width="7.28515625" style="62" customWidth="1"/>
+    <col min="109" max="109" width="7.140625" style="62" customWidth="1"/>
+    <col min="110" max="122" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="123" max="123" width="8.5703125" style="62" customWidth="1"/>
+    <col min="124" max="124" width="8.7109375" style="62" customWidth="1"/>
+    <col min="125" max="125" width="8.5703125" style="62" customWidth="1"/>
+    <col min="126" max="127" width="8.7109375" style="62" customWidth="1"/>
+    <col min="128" max="140" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="141" max="145" width="7.85546875" style="62" bestFit="1" customWidth="1"/>
+    <col min="146" max="158" width="7.85546875" style="62" hidden="1" customWidth="1"/>
+    <col min="159" max="159" width="7.28515625" style="62" customWidth="1"/>
+    <col min="160" max="161" width="7.7109375" style="62" customWidth="1"/>
+    <col min="162" max="163" width="7.85546875" style="62" bestFit="1" customWidth="1"/>
+    <col min="164" max="16384" width="9.140625" style="62"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:163" ht="15" customHeight="1">
+      <c r="A1" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
+      <c r="AO1" s="72"/>
+      <c r="AP1" s="72"/>
+      <c r="AQ1" s="72"/>
+      <c r="AR1" s="72"/>
+      <c r="AS1" s="72"/>
+      <c r="AT1" s="72"/>
+      <c r="AU1" s="72"/>
+      <c r="AV1" s="72"/>
+      <c r="AW1" s="72"/>
+      <c r="AX1" s="72"/>
+      <c r="AY1" s="72"/>
+      <c r="AZ1" s="72"/>
+      <c r="BA1" s="72"/>
+      <c r="BB1" s="72"/>
+      <c r="BC1" s="72"/>
+      <c r="BD1" s="72"/>
+      <c r="BE1" s="72"/>
+      <c r="BF1" s="72"/>
+      <c r="BG1" s="72"/>
+      <c r="BH1" s="72"/>
+      <c r="BI1" s="72"/>
+      <c r="BJ1" s="72"/>
+      <c r="BK1" s="72"/>
+      <c r="BL1" s="72"/>
+      <c r="BM1" s="72"/>
+      <c r="BN1" s="72"/>
+      <c r="BO1" s="72"/>
+      <c r="BP1" s="72"/>
+      <c r="BQ1" s="72"/>
+      <c r="BR1" s="72"/>
+      <c r="BS1" s="72"/>
+      <c r="BT1" s="72"/>
+      <c r="BU1" s="72"/>
+      <c r="BV1" s="72"/>
+      <c r="BW1" s="72"/>
+      <c r="BX1" s="72"/>
+      <c r="BY1" s="72"/>
+      <c r="BZ1" s="72"/>
+      <c r="CA1" s="72"/>
+      <c r="CB1" s="72"/>
+      <c r="CC1" s="72"/>
+      <c r="CD1" s="72"/>
+      <c r="CE1" s="72"/>
+      <c r="CF1" s="72"/>
+      <c r="CG1" s="72"/>
+      <c r="CH1" s="72"/>
+      <c r="CI1" s="72"/>
+      <c r="CJ1" s="72"/>
+      <c r="CK1" s="72"/>
+      <c r="CL1" s="72"/>
+      <c r="CM1" s="72"/>
+      <c r="CN1" s="72"/>
+      <c r="CO1" s="72"/>
+      <c r="CP1" s="72"/>
+      <c r="CQ1" s="72"/>
+      <c r="CR1" s="72"/>
+      <c r="CS1" s="72"/>
+      <c r="CT1" s="72"/>
+      <c r="CU1" s="72"/>
+      <c r="CV1" s="72"/>
+      <c r="CW1" s="72"/>
+      <c r="CX1" s="72"/>
+      <c r="CY1" s="72"/>
+      <c r="CZ1" s="72"/>
+      <c r="DA1" s="72"/>
+      <c r="DB1" s="72"/>
+      <c r="DC1" s="72"/>
+      <c r="DD1" s="72"/>
+      <c r="DE1" s="72"/>
+      <c r="DF1" s="72"/>
+      <c r="DG1" s="72"/>
+      <c r="DH1" s="72"/>
+      <c r="DI1" s="72"/>
+      <c r="DJ1" s="72"/>
+      <c r="DK1" s="72"/>
+      <c r="DL1" s="72"/>
+      <c r="DM1" s="72"/>
+      <c r="DN1" s="72"/>
+      <c r="DO1" s="72"/>
+      <c r="DP1" s="72"/>
+      <c r="DQ1" s="72"/>
+      <c r="DR1" s="72"/>
+      <c r="DS1" s="72"/>
+    </row>
+    <row r="3" spans="1:163" ht="15" customHeight="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="68"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="68"/>
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="68"/>
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="68"/>
+      <c r="AX3" s="68"/>
+      <c r="AY3" s="68"/>
+      <c r="AZ3" s="68"/>
+      <c r="BA3" s="68"/>
+      <c r="BB3" s="68"/>
+      <c r="BC3" s="68"/>
+      <c r="BD3" s="68"/>
+      <c r="BE3" s="68"/>
+      <c r="BF3" s="68"/>
+      <c r="BG3" s="68"/>
+      <c r="BH3" s="68"/>
+      <c r="BI3" s="68"/>
+      <c r="BJ3" s="68"/>
+      <c r="BK3" s="68"/>
+      <c r="BL3" s="68"/>
+      <c r="BM3" s="68"/>
+      <c r="BN3" s="68"/>
+      <c r="BO3" s="68"/>
+      <c r="BP3" s="68"/>
+      <c r="BQ3" s="68"/>
+      <c r="BR3" s="68"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="68"/>
+      <c r="BV3" s="68"/>
+      <c r="BW3" s="68"/>
+      <c r="BX3" s="68"/>
+      <c r="BY3" s="68"/>
+      <c r="BZ3" s="68"/>
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="68"/>
+      <c r="CC3" s="68"/>
+      <c r="CD3" s="68"/>
+      <c r="CE3" s="68"/>
+      <c r="CF3" s="68"/>
+      <c r="CG3" s="68"/>
+      <c r="CH3" s="68"/>
+      <c r="CI3" s="68"/>
+      <c r="CJ3" s="68"/>
+      <c r="CK3" s="68"/>
+      <c r="CL3" s="68"/>
+      <c r="CM3" s="68"/>
+      <c r="CN3" s="68"/>
+      <c r="CO3" s="68"/>
+      <c r="CP3" s="68"/>
+      <c r="CQ3" s="68"/>
+      <c r="CR3" s="68"/>
+      <c r="CS3" s="68"/>
+      <c r="CT3" s="68"/>
+      <c r="CU3" s="68"/>
+      <c r="CV3" s="68"/>
+      <c r="CW3" s="68"/>
+      <c r="CX3" s="68"/>
+      <c r="CY3" s="68"/>
+      <c r="CZ3" s="68"/>
+      <c r="DA3" s="68"/>
+      <c r="DB3" s="68"/>
+      <c r="DC3" s="68"/>
+      <c r="DD3" s="68"/>
+      <c r="DE3" s="68"/>
+      <c r="DF3" s="68"/>
+      <c r="DG3" s="68"/>
+      <c r="DH3" s="68"/>
+      <c r="DI3" s="68"/>
+      <c r="DJ3" s="68"/>
+      <c r="DK3" s="68"/>
+      <c r="DL3" s="68"/>
+      <c r="DM3" s="68"/>
+      <c r="DN3" s="68"/>
+      <c r="DO3" s="68"/>
+      <c r="DP3" s="68"/>
+      <c r="DQ3" s="68"/>
+      <c r="DR3" s="68"/>
+      <c r="DS3" s="68"/>
+      <c r="DT3" s="68"/>
+      <c r="DU3" s="68"/>
+      <c r="DV3" s="68"/>
+      <c r="DW3" s="68"/>
+      <c r="DX3" s="68"/>
+      <c r="DY3" s="68"/>
+      <c r="DZ3" s="68"/>
+      <c r="EA3" s="68"/>
+      <c r="EB3" s="68"/>
+      <c r="EC3" s="68"/>
+      <c r="ED3" s="68"/>
+      <c r="EE3" s="68"/>
+      <c r="EF3" s="68"/>
+      <c r="EG3" s="68"/>
+      <c r="EH3" s="68"/>
+      <c r="EI3" s="68"/>
+      <c r="EJ3" s="68"/>
+      <c r="EK3" s="68"/>
+      <c r="EL3" s="68"/>
+      <c r="EM3" s="68"/>
+      <c r="EN3" s="68"/>
+      <c r="EO3" s="68"/>
+      <c r="EP3" s="68"/>
+      <c r="EQ3" s="68"/>
+      <c r="ER3" s="68"/>
+      <c r="ES3" s="68"/>
+      <c r="ET3" s="68"/>
+      <c r="EU3" s="68"/>
+      <c r="EV3" s="68"/>
+      <c r="EW3" s="68"/>
+      <c r="EX3" s="68"/>
+      <c r="EY3" s="68"/>
+      <c r="EZ3" s="68"/>
+      <c r="FA3" s="68"/>
+      <c r="FB3" s="68"/>
+      <c r="FC3" s="68"/>
+      <c r="FD3" s="68"/>
+      <c r="FE3" s="68"/>
+      <c r="FF3" s="68"/>
+      <c r="FG3" s="68"/>
+    </row>
+    <row r="4" spans="1:163">
+      <c r="A4" s="68"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="68"/>
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="68"/>
+      <c r="AH4" s="68"/>
+      <c r="AI4" s="68"/>
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="68"/>
+      <c r="AL4" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="AM4" s="68"/>
+      <c r="AN4" s="68"/>
+      <c r="AO4" s="68"/>
+      <c r="AP4" s="68"/>
+      <c r="AQ4" s="68"/>
+      <c r="AR4" s="68"/>
+      <c r="AS4" s="68"/>
+      <c r="AT4" s="68"/>
+      <c r="AU4" s="68"/>
+      <c r="AV4" s="68"/>
+      <c r="AW4" s="68"/>
+      <c r="AX4" s="68"/>
+      <c r="AY4" s="68"/>
+      <c r="AZ4" s="68"/>
+      <c r="BA4" s="68"/>
+      <c r="BB4" s="68"/>
+      <c r="BC4" s="68"/>
+      <c r="BD4" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="BE4" s="68"/>
+      <c r="BF4" s="68"/>
+      <c r="BG4" s="68"/>
+      <c r="BH4" s="68"/>
+      <c r="BI4" s="68"/>
+      <c r="BJ4" s="68"/>
+      <c r="BK4" s="68"/>
+      <c r="BL4" s="68"/>
+      <c r="BM4" s="68"/>
+      <c r="BN4" s="68"/>
+      <c r="BO4" s="68"/>
+      <c r="BP4" s="68"/>
+      <c r="BQ4" s="68"/>
+      <c r="BR4" s="68"/>
+      <c r="BS4" s="68"/>
+      <c r="BT4" s="68"/>
+      <c r="BU4" s="68"/>
+      <c r="BV4" s="68" t="s">
+        <v>49</v>
+      </c>
+      <c r="BW4" s="68"/>
+      <c r="BX4" s="68"/>
+      <c r="BY4" s="68"/>
+      <c r="BZ4" s="68"/>
+      <c r="CA4" s="68"/>
+      <c r="CB4" s="68"/>
+      <c r="CC4" s="68"/>
+      <c r="CD4" s="68"/>
+      <c r="CE4" s="68"/>
+      <c r="CF4" s="68"/>
+      <c r="CG4" s="68"/>
+      <c r="CH4" s="68"/>
+      <c r="CI4" s="68"/>
+      <c r="CJ4" s="68"/>
+      <c r="CK4" s="68"/>
+      <c r="CL4" s="68"/>
+      <c r="CM4" s="68"/>
+      <c r="CN4" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="CO4" s="68"/>
+      <c r="CP4" s="68"/>
+      <c r="CQ4" s="68"/>
+      <c r="CR4" s="68"/>
+      <c r="CS4" s="68"/>
+      <c r="CT4" s="68"/>
+      <c r="CU4" s="68"/>
+      <c r="CV4" s="68"/>
+      <c r="CW4" s="68"/>
+      <c r="CX4" s="68"/>
+      <c r="CY4" s="68"/>
+      <c r="CZ4" s="68"/>
+      <c r="DA4" s="68"/>
+      <c r="DB4" s="68"/>
+      <c r="DC4" s="68"/>
+      <c r="DD4" s="68"/>
+      <c r="DE4" s="68"/>
+      <c r="DF4" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="DG4" s="68"/>
+      <c r="DH4" s="68"/>
+      <c r="DI4" s="68"/>
+      <c r="DJ4" s="68"/>
+      <c r="DK4" s="68"/>
+      <c r="DL4" s="68"/>
+      <c r="DM4" s="68"/>
+      <c r="DN4" s="68"/>
+      <c r="DO4" s="68"/>
+      <c r="DP4" s="68"/>
+      <c r="DQ4" s="68"/>
+      <c r="DR4" s="68"/>
+      <c r="DS4" s="68"/>
+      <c r="DT4" s="68"/>
+      <c r="DU4" s="68"/>
+      <c r="DV4" s="68"/>
+      <c r="DW4" s="68"/>
+      <c r="DX4" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="DY4" s="68"/>
+      <c r="DZ4" s="68"/>
+      <c r="EA4" s="68"/>
+      <c r="EB4" s="68"/>
+      <c r="EC4" s="68"/>
+      <c r="ED4" s="68"/>
+      <c r="EE4" s="68"/>
+      <c r="EF4" s="68"/>
+      <c r="EG4" s="68"/>
+      <c r="EH4" s="68"/>
+      <c r="EI4" s="68"/>
+      <c r="EJ4" s="68"/>
+      <c r="EK4" s="68"/>
+      <c r="EL4" s="68"/>
+      <c r="EM4" s="68"/>
+      <c r="EN4" s="68"/>
+      <c r="EO4" s="68"/>
+      <c r="EP4" s="68" t="s">
+        <v>53</v>
+      </c>
+      <c r="EQ4" s="68"/>
+      <c r="ER4" s="68"/>
+      <c r="ES4" s="68"/>
+      <c r="ET4" s="68"/>
+      <c r="EU4" s="68"/>
+      <c r="EV4" s="68"/>
+      <c r="EW4" s="68"/>
+      <c r="EX4" s="68"/>
+      <c r="EY4" s="68"/>
+      <c r="EZ4" s="68"/>
+      <c r="FA4" s="68"/>
+      <c r="FB4" s="68"/>
+      <c r="FC4" s="68"/>
+      <c r="FD4" s="68"/>
+      <c r="FE4" s="68"/>
+      <c r="FF4" s="68"/>
+      <c r="FG4" s="68"/>
+    </row>
+    <row r="5" spans="1:163">
+      <c r="A5" s="68"/>
+      <c r="B5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="C5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="D5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="F5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="G5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="H5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="I5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="J5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="K5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="L5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="M5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="N5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="O5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="Q5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="R5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="S5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="T5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="U5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="V5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="W5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="X5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="Y5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="Z5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="AA5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="AB5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="AC5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="AD5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="AE5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="AF5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="AG5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="AH5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="AI5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="AJ5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="AK5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="AL5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="AM5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="AN5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="AO5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="AP5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="AQ5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="AR5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="AS5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="AT5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="AU5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="AV5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="AW5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="AX5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="AY5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="AZ5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="BA5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="BB5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="BC5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="BD5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="BE5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="BF5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="BG5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="BH5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="BI5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="BJ5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="BK5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="BL5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="BM5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="BN5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="BO5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="BP5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="BQ5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="BR5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="BS5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="BT5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="BU5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="BV5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="BW5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="BX5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="BY5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="BZ5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="CA5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="CB5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="CC5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="CD5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="CE5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="CF5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="CG5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="CH5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="CI5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="CJ5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="CK5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="CL5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="CM5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="CN5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="CO5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="CP5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="CQ5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="CR5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="CS5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="CT5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="CU5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="CV5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="CW5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="CX5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="CY5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="CZ5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="DA5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="DB5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="DC5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="DD5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="DE5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="DF5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="DG5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="DH5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="DI5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="DJ5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="DK5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="DL5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="DM5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="DN5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="DO5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="DP5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="DQ5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="DR5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="DS5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="DT5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="DU5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="DV5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="DW5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="DX5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="DY5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="DZ5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="EA5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="EB5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="EC5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="ED5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="EE5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="EF5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="EG5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="EH5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="EI5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="EJ5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="EK5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="EL5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="EM5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="EN5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="EO5" s="69">
+        <v>2026</v>
+      </c>
+      <c r="EP5" s="69">
+        <v>2009</v>
+      </c>
+      <c r="EQ5" s="69">
+        <v>2010</v>
+      </c>
+      <c r="ER5" s="69">
+        <v>2011</v>
+      </c>
+      <c r="ES5" s="69">
+        <v>2012</v>
+      </c>
+      <c r="ET5" s="69">
+        <v>2013</v>
+      </c>
+      <c r="EU5" s="69">
+        <v>2014</v>
+      </c>
+      <c r="EV5" s="69">
+        <v>2015</v>
+      </c>
+      <c r="EW5" s="69">
+        <v>2016</v>
+      </c>
+      <c r="EX5" s="69">
+        <v>2017</v>
+      </c>
+      <c r="EY5" s="69">
+        <v>2018</v>
+      </c>
+      <c r="EZ5" s="69">
+        <v>2019</v>
+      </c>
+      <c r="FA5" s="69">
+        <v>2020</v>
+      </c>
+      <c r="FB5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="FC5" s="69">
+        <v>2022</v>
+      </c>
+      <c r="FD5" s="69">
+        <v>2023</v>
+      </c>
+      <c r="FE5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="FF5" s="69">
+        <v>2025</v>
+      </c>
+      <c r="FG5" s="69">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:163" s="70" customFormat="1">
+      <c r="A6" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="71">
+        <v>1100831</v>
+      </c>
+      <c r="C6" s="71">
+        <v>1125110</v>
+      </c>
+      <c r="D6" s="71">
+        <v>1152402</v>
+      </c>
+      <c r="E6" s="71">
+        <v>1180814</v>
+      </c>
+      <c r="F6" s="71">
+        <v>1208942</v>
+      </c>
+      <c r="G6" s="71">
+        <v>1237718</v>
+      </c>
+      <c r="H6" s="71">
+        <v>1261696</v>
+      </c>
+      <c r="I6" s="71">
+        <v>1283444</v>
+      </c>
+      <c r="J6" s="71">
+        <v>1317005</v>
+      </c>
+      <c r="K6" s="71">
+        <v>1351025</v>
+      </c>
+      <c r="L6" s="71">
+        <v>1372863</v>
+      </c>
+      <c r="M6" s="71">
+        <v>1392113</v>
+      </c>
+      <c r="N6" s="71">
+        <v>1412527</v>
+      </c>
+      <c r="O6" s="71">
+        <v>1478496</v>
+      </c>
+      <c r="P6" s="71">
+        <v>1505896</v>
+      </c>
+      <c r="Q6" s="71">
+        <v>1531167</v>
+      </c>
+      <c r="R6" s="71">
+        <v>1560124</v>
+      </c>
+      <c r="S6" s="71">
+        <v>1596532</v>
+      </c>
+      <c r="T6" s="71">
+        <v>540983</v>
+      </c>
+      <c r="U6" s="71">
+        <v>552982</v>
+      </c>
+      <c r="V6" s="71">
+        <v>566536</v>
+      </c>
+      <c r="W6" s="71">
+        <v>580612</v>
+      </c>
+      <c r="X6" s="71">
+        <v>594224</v>
+      </c>
+      <c r="Y6" s="71">
+        <v>608366</v>
+      </c>
+      <c r="Z6" s="71">
+        <v>620860</v>
+      </c>
+      <c r="AA6" s="71">
+        <v>631971</v>
+      </c>
+      <c r="AB6" s="71">
+        <v>649319</v>
+      </c>
+      <c r="AC6" s="71">
+        <v>669276</v>
+      </c>
+      <c r="AD6" s="71">
+        <v>681121</v>
+      </c>
+      <c r="AE6" s="71">
+        <v>688862</v>
+      </c>
+      <c r="AF6" s="71">
+        <v>699432</v>
+      </c>
+      <c r="AG6" s="71">
+        <v>737749</v>
+      </c>
+      <c r="AH6" s="71">
+        <v>752400</v>
+      </c>
+      <c r="AI6" s="71">
+        <v>765845</v>
+      </c>
+      <c r="AJ6" s="71">
+        <v>781534</v>
+      </c>
+      <c r="AK6" s="71">
+        <v>801173</v>
+      </c>
+      <c r="AL6" s="71">
+        <v>559848</v>
+      </c>
+      <c r="AM6" s="71">
+        <v>572128</v>
+      </c>
+      <c r="AN6" s="71">
+        <v>585866</v>
+      </c>
+      <c r="AO6" s="71">
+        <v>600202</v>
+      </c>
+      <c r="AP6" s="71">
+        <v>614718</v>
+      </c>
+      <c r="AQ6" s="71">
+        <v>629352</v>
+      </c>
+      <c r="AR6" s="71">
+        <v>640836</v>
+      </c>
+      <c r="AS6" s="71">
+        <v>651473</v>
+      </c>
+      <c r="AT6" s="71">
+        <v>667686</v>
+      </c>
+      <c r="AU6" s="71">
+        <v>681749</v>
+      </c>
+      <c r="AV6" s="71">
+        <v>691742</v>
+      </c>
+      <c r="AW6" s="71">
+        <v>703251</v>
+      </c>
+      <c r="AX6" s="71">
+        <v>713095</v>
+      </c>
+      <c r="AY6" s="71">
+        <v>740747</v>
+      </c>
+      <c r="AZ6" s="71">
+        <v>753496</v>
+      </c>
+      <c r="BA6" s="71">
+        <v>765322</v>
+      </c>
+      <c r="BB6" s="71">
+        <v>778590</v>
+      </c>
+      <c r="BC6" s="71">
+        <v>795359</v>
+      </c>
+      <c r="BD6" s="71">
+        <v>177875</v>
+      </c>
+      <c r="BE6" s="71">
+        <v>181579</v>
+      </c>
+      <c r="BF6" s="71">
+        <v>184986</v>
+      </c>
+      <c r="BG6" s="71">
+        <v>187883</v>
+      </c>
+      <c r="BH6" s="71">
+        <v>191116</v>
+      </c>
+      <c r="BI6" s="71">
+        <v>194239</v>
+      </c>
+      <c r="BJ6" s="71">
+        <v>197562</v>
+      </c>
+      <c r="BK6" s="71">
+        <v>199481</v>
+      </c>
+      <c r="BL6" s="71">
+        <v>201329</v>
+      </c>
+      <c r="BM6" s="71">
+        <v>193065</v>
+      </c>
+      <c r="BN6" s="71">
+        <v>188065</v>
+      </c>
+      <c r="BO6" s="71">
+        <v>182400</v>
+      </c>
+      <c r="BP6" s="71">
+        <v>183490</v>
+      </c>
+      <c r="BQ6" s="71">
+        <v>291167</v>
+      </c>
+      <c r="BR6" s="71">
+        <v>295211</v>
+      </c>
+      <c r="BS6" s="71">
+        <v>299871</v>
+      </c>
+      <c r="BT6" s="71">
+        <v>302886</v>
+      </c>
+      <c r="BU6" s="71">
+        <v>308841</v>
+      </c>
+      <c r="BV6" s="71">
+        <v>85124</v>
+      </c>
+      <c r="BW6" s="71">
+        <v>86791</v>
+      </c>
+      <c r="BX6" s="71">
+        <v>88439</v>
+      </c>
+      <c r="BY6" s="71">
+        <v>89879</v>
+      </c>
+      <c r="BZ6" s="71">
+        <v>91437</v>
+      </c>
+      <c r="CA6" s="71">
+        <v>92953</v>
+      </c>
+      <c r="CB6" s="71">
+        <v>94606</v>
+      </c>
+      <c r="CC6" s="71">
+        <v>95529</v>
+      </c>
+      <c r="CD6" s="71">
+        <v>96569</v>
+      </c>
+      <c r="CE6" s="71">
+        <v>92631</v>
+      </c>
+      <c r="CF6" s="71">
+        <v>90155</v>
+      </c>
+      <c r="CG6" s="71">
+        <v>86863</v>
+      </c>
+      <c r="CH6" s="71">
+        <v>87216</v>
+      </c>
+      <c r="CI6" s="71">
+        <v>143542</v>
+      </c>
+      <c r="CJ6" s="71">
+        <v>145551</v>
+      </c>
+      <c r="CK6" s="71">
+        <v>147826</v>
+      </c>
+      <c r="CL6" s="71">
+        <v>149018</v>
+      </c>
+      <c r="CM6" s="71">
+        <v>151818</v>
+      </c>
+      <c r="CN6" s="71">
+        <v>92751</v>
+      </c>
+      <c r="CO6" s="71">
+        <v>94788</v>
+      </c>
+      <c r="CP6" s="71">
+        <v>96547</v>
+      </c>
+      <c r="CQ6" s="71">
+        <v>98004</v>
+      </c>
+      <c r="CR6" s="71">
+        <v>99679</v>
+      </c>
+      <c r="CS6" s="71">
+        <v>101286</v>
+      </c>
+      <c r="CT6" s="71">
+        <v>102956</v>
+      </c>
+      <c r="CU6" s="71">
+        <v>103952</v>
+      </c>
+      <c r="CV6" s="71">
+        <v>104760</v>
+      </c>
+      <c r="CW6" s="71">
+        <v>100434</v>
+      </c>
+      <c r="CX6" s="71">
+        <v>97910</v>
+      </c>
+      <c r="CY6" s="71">
+        <v>95537</v>
+      </c>
+      <c r="CZ6" s="71">
+        <v>96274</v>
+      </c>
+      <c r="DA6" s="71">
+        <v>147625</v>
+      </c>
+      <c r="DB6" s="71">
+        <v>149660</v>
+      </c>
+      <c r="DC6" s="71">
+        <v>152045</v>
+      </c>
+      <c r="DD6" s="71">
+        <v>153868</v>
+      </c>
+      <c r="DE6" s="71">
+        <v>157023</v>
+      </c>
+      <c r="DF6" s="71">
+        <v>922956</v>
+      </c>
+      <c r="DG6" s="71">
+        <v>943531</v>
+      </c>
+      <c r="DH6" s="71">
+        <v>967416</v>
+      </c>
+      <c r="DI6" s="71">
+        <v>992931</v>
+      </c>
+      <c r="DJ6" s="71">
+        <v>1017826</v>
+      </c>
+      <c r="DK6" s="71">
+        <v>1043479</v>
+      </c>
+      <c r="DL6" s="71">
+        <v>1064134</v>
+      </c>
+      <c r="DM6" s="71">
+        <v>1083963</v>
+      </c>
+      <c r="DN6" s="71">
+        <v>1115676</v>
+      </c>
+      <c r="DO6" s="71">
+        <v>1157960</v>
+      </c>
+      <c r="DP6" s="71">
+        <v>1184798</v>
+      </c>
+      <c r="DQ6" s="71">
+        <v>1209713</v>
+      </c>
+      <c r="DR6" s="71">
+        <v>1229037</v>
+      </c>
+      <c r="DS6" s="71">
+        <v>1187329</v>
+      </c>
+      <c r="DT6" s="71">
+        <v>1210685</v>
+      </c>
+      <c r="DU6" s="71">
+        <v>1231296</v>
+      </c>
+      <c r="DV6" s="71">
+        <v>1257238</v>
+      </c>
+      <c r="DW6" s="71">
+        <v>1287691</v>
+      </c>
+      <c r="DX6" s="71">
+        <v>455859</v>
+      </c>
+      <c r="DY6" s="71">
+        <v>466191</v>
+      </c>
+      <c r="DZ6" s="71">
+        <v>478097</v>
+      </c>
+      <c r="EA6" s="71">
+        <v>490733</v>
+      </c>
+      <c r="EB6" s="71">
+        <v>502787</v>
+      </c>
+      <c r="EC6" s="71">
+        <v>515413</v>
+      </c>
+      <c r="ED6" s="71">
+        <v>526254</v>
+      </c>
+      <c r="EE6" s="71">
+        <v>536442</v>
+      </c>
+      <c r="EF6" s="71">
+        <v>552750</v>
+      </c>
+      <c r="EG6" s="71">
+        <v>576645</v>
+      </c>
+      <c r="EH6" s="71">
+        <v>590966</v>
+      </c>
+      <c r="EI6" s="71">
+        <v>601999</v>
+      </c>
+      <c r="EJ6" s="71">
+        <v>612216</v>
+      </c>
+      <c r="EK6" s="71">
+        <v>594207</v>
+      </c>
+      <c r="EL6" s="71">
+        <v>606849</v>
+      </c>
+      <c r="EM6" s="71">
+        <v>618019</v>
+      </c>
+      <c r="EN6" s="71">
+        <v>632516</v>
+      </c>
+      <c r="EO6" s="71">
+        <v>649355</v>
+      </c>
+      <c r="EP6" s="71">
+        <v>467097</v>
+      </c>
+      <c r="EQ6" s="71">
+        <v>477340</v>
+      </c>
+      <c r="ER6" s="71">
+        <v>489319</v>
+      </c>
+      <c r="ES6" s="71">
+        <v>502198</v>
+      </c>
+      <c r="ET6" s="71">
+        <v>515039</v>
+      </c>
+      <c r="EU6" s="71">
+        <v>528066</v>
+      </c>
+      <c r="EV6" s="71">
+        <v>537880</v>
+      </c>
+      <c r="EW6" s="71">
+        <v>547521</v>
+      </c>
+      <c r="EX6" s="71">
+        <v>562926</v>
+      </c>
+      <c r="EY6" s="71">
+        <v>581315</v>
+      </c>
+      <c r="EZ6" s="71">
+        <v>593832</v>
+      </c>
+      <c r="FA6" s="71">
+        <v>607714</v>
+      </c>
+      <c r="FB6" s="71">
+        <v>616821</v>
+      </c>
+      <c r="FC6" s="71">
+        <v>593122</v>
+      </c>
+      <c r="FD6" s="71">
+        <v>603836</v>
+      </c>
+      <c r="FE6" s="71">
+        <v>613277</v>
+      </c>
+      <c r="FF6" s="71">
+        <v>624722</v>
+      </c>
+      <c r="FG6" s="71">
+        <v>638336</v>
+      </c>
+    </row>
+    <row r="7" spans="1:163">
+      <c r="A7" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="46">
+        <v>52403</v>
+      </c>
+      <c r="C7" s="46">
+        <v>53848</v>
+      </c>
+      <c r="D7" s="46">
+        <v>55142</v>
+      </c>
+      <c r="E7" s="46">
+        <v>56229</v>
+      </c>
+      <c r="F7" s="46">
+        <v>57063</v>
+      </c>
+      <c r="G7" s="46">
+        <v>57719</v>
+      </c>
+      <c r="H7" s="46">
+        <v>59246</v>
+      </c>
+      <c r="I7" s="46">
+        <v>60220</v>
+      </c>
+      <c r="J7" s="46">
+        <v>61379</v>
+      </c>
+      <c r="K7" s="46">
+        <v>62719</v>
+      </c>
+      <c r="L7" s="46">
+        <v>63988</v>
+      </c>
+      <c r="M7" s="46">
+        <v>63115</v>
+      </c>
+      <c r="N7" s="46">
+        <v>62790</v>
+      </c>
+      <c r="O7" s="46">
+        <v>63400</v>
+      </c>
+      <c r="P7" s="46">
+        <v>63877</v>
+      </c>
+      <c r="Q7" s="46">
+        <v>65024</v>
+      </c>
+      <c r="R7" s="46">
+        <v>65822</v>
+      </c>
+      <c r="S7" s="46">
+        <v>66325</v>
+      </c>
+      <c r="T7" s="46">
+        <v>25049</v>
+      </c>
+      <c r="U7" s="46">
+        <v>25774</v>
+      </c>
+      <c r="V7" s="46">
+        <v>26401</v>
+      </c>
+      <c r="W7" s="46">
+        <v>26866</v>
+      </c>
+      <c r="X7" s="46">
+        <v>27264</v>
+      </c>
+      <c r="Y7" s="46">
+        <v>27511</v>
+      </c>
+      <c r="Z7" s="46">
+        <v>28293</v>
+      </c>
+      <c r="AA7" s="46">
+        <v>28776</v>
+      </c>
+      <c r="AB7" s="46">
+        <v>29328</v>
+      </c>
+      <c r="AC7" s="46">
+        <v>30008</v>
+      </c>
+      <c r="AD7" s="46">
+        <v>30597</v>
+      </c>
+      <c r="AE7" s="46">
+        <v>29935</v>
+      </c>
+      <c r="AF7" s="46">
+        <v>29626</v>
+      </c>
+      <c r="AG7" s="46">
+        <v>30893</v>
+      </c>
+      <c r="AH7" s="46">
+        <v>31118</v>
+      </c>
+      <c r="AI7" s="46">
+        <v>31651</v>
+      </c>
+      <c r="AJ7" s="46">
+        <v>32045</v>
+      </c>
+      <c r="AK7" s="46">
+        <v>32222</v>
+      </c>
+      <c r="AL7" s="46">
+        <v>27354</v>
+      </c>
+      <c r="AM7" s="46">
+        <v>28074</v>
+      </c>
+      <c r="AN7" s="46">
+        <v>28741</v>
+      </c>
+      <c r="AO7" s="46">
+        <v>29363</v>
+      </c>
+      <c r="AP7" s="46">
+        <v>29799</v>
+      </c>
+      <c r="AQ7" s="46">
+        <v>30208</v>
+      </c>
+      <c r="AR7" s="46">
+        <v>30953</v>
+      </c>
+      <c r="AS7" s="46">
+        <v>31444</v>
+      </c>
+      <c r="AT7" s="46">
+        <v>32051</v>
+      </c>
+      <c r="AU7" s="46">
+        <v>32711</v>
+      </c>
+      <c r="AV7" s="46">
+        <v>33391</v>
+      </c>
+      <c r="AW7" s="46">
+        <v>33180</v>
+      </c>
+      <c r="AX7" s="46">
+        <v>33164</v>
+      </c>
+      <c r="AY7" s="46">
+        <v>32507</v>
+      </c>
+      <c r="AZ7" s="46">
+        <v>32759</v>
+      </c>
+      <c r="BA7" s="46">
+        <v>33373</v>
+      </c>
+      <c r="BB7" s="46">
+        <v>33777</v>
+      </c>
+      <c r="BC7" s="46">
+        <v>34103</v>
+      </c>
+      <c r="BD7" s="46">
+        <v>39827</v>
+      </c>
+      <c r="BE7" s="46">
+        <v>40920</v>
+      </c>
+      <c r="BF7" s="46">
+        <v>41824</v>
+      </c>
+      <c r="BG7" s="46">
+        <v>42550</v>
+      </c>
+      <c r="BH7" s="46">
+        <v>43171</v>
+      </c>
+      <c r="BI7" s="46">
+        <v>43612</v>
+      </c>
+      <c r="BJ7" s="46">
+        <v>44741</v>
+      </c>
+      <c r="BK7" s="46">
+        <v>45406</v>
+      </c>
+      <c r="BL7" s="46">
+        <v>46211</v>
+      </c>
+      <c r="BM7" s="46">
+        <v>46962</v>
+      </c>
+      <c r="BN7" s="46">
+        <v>47716</v>
+      </c>
+      <c r="BO7" s="46">
+        <v>46465</v>
+      </c>
+      <c r="BP7" s="46">
+        <v>45991</v>
+      </c>
+      <c r="BQ7" s="46">
+        <v>54662</v>
+      </c>
+      <c r="BR7" s="46">
+        <v>55200</v>
+      </c>
+      <c r="BS7" s="46">
+        <v>56433</v>
+      </c>
+      <c r="BT7" s="46">
+        <v>57464</v>
+      </c>
+      <c r="BU7" s="46">
+        <v>58075</v>
+      </c>
+      <c r="BV7" s="46">
+        <v>18800</v>
+      </c>
+      <c r="BW7" s="46">
+        <v>19352</v>
+      </c>
+      <c r="BX7" s="46">
+        <v>19785</v>
+      </c>
+      <c r="BY7" s="46">
+        <v>20099</v>
+      </c>
+      <c r="BZ7" s="46">
+        <v>20397</v>
+      </c>
+      <c r="CA7" s="46">
+        <v>20550</v>
+      </c>
+      <c r="CB7" s="46">
+        <v>21158</v>
+      </c>
+      <c r="CC7" s="46">
+        <v>21513</v>
+      </c>
+      <c r="CD7" s="46">
+        <v>21921</v>
+      </c>
+      <c r="CE7" s="46">
+        <v>22300</v>
+      </c>
+      <c r="CF7" s="46">
+        <v>22642</v>
+      </c>
+      <c r="CG7" s="46">
+        <v>21825</v>
+      </c>
+      <c r="CH7" s="46">
+        <v>21442</v>
+      </c>
+      <c r="CI7" s="46">
+        <v>26481</v>
+      </c>
+      <c r="CJ7" s="46">
+        <v>26718</v>
+      </c>
+      <c r="CK7" s="46">
+        <v>27299</v>
+      </c>
+      <c r="CL7" s="46">
+        <v>27815</v>
+      </c>
+      <c r="CM7" s="46">
+        <v>27974</v>
+      </c>
+      <c r="CN7" s="46">
+        <v>21027</v>
+      </c>
+      <c r="CO7" s="46">
+        <v>21568</v>
+      </c>
+      <c r="CP7" s="46">
+        <v>22039</v>
+      </c>
+      <c r="CQ7" s="46">
+        <v>22451</v>
+      </c>
+      <c r="CR7" s="46">
+        <v>22774</v>
+      </c>
+      <c r="CS7" s="46">
+        <v>23062</v>
+      </c>
+      <c r="CT7" s="46">
+        <v>23583</v>
+      </c>
+      <c r="CU7" s="46">
+        <v>23893</v>
+      </c>
+      <c r="CV7" s="46">
+        <v>24290</v>
+      </c>
+      <c r="CW7" s="46">
+        <v>24662</v>
+      </c>
+      <c r="CX7" s="46">
+        <v>25074</v>
+      </c>
+      <c r="CY7" s="46">
+        <v>24640</v>
+      </c>
+      <c r="CZ7" s="46">
+        <v>24549</v>
+      </c>
+      <c r="DA7" s="46">
+        <v>28181</v>
+      </c>
+      <c r="DB7" s="46">
+        <v>28482</v>
+      </c>
+      <c r="DC7" s="46">
+        <v>29134</v>
+      </c>
+      <c r="DD7" s="46">
+        <v>29649</v>
+      </c>
+      <c r="DE7" s="46">
+        <v>30101</v>
+      </c>
+      <c r="DF7" s="46">
+        <v>12576</v>
+      </c>
+      <c r="DG7" s="46">
+        <v>12928</v>
+      </c>
+      <c r="DH7" s="46">
+        <v>13318</v>
+      </c>
+      <c r="DI7" s="46">
+        <v>13679</v>
+      </c>
+      <c r="DJ7" s="46">
+        <v>13892</v>
+      </c>
+      <c r="DK7" s="46">
+        <v>14107</v>
+      </c>
+      <c r="DL7" s="46">
+        <v>14505</v>
+      </c>
+      <c r="DM7" s="46">
+        <v>14814</v>
+      </c>
+      <c r="DN7" s="46">
+        <v>15168</v>
+      </c>
+      <c r="DO7" s="46">
+        <v>15757</v>
+      </c>
+      <c r="DP7" s="46">
+        <v>16272</v>
+      </c>
+      <c r="DQ7" s="46">
+        <v>16650</v>
+      </c>
+      <c r="DR7" s="46">
+        <v>16799</v>
+      </c>
+      <c r="DS7" s="46">
+        <v>8738</v>
+      </c>
+      <c r="DT7" s="46">
+        <v>8677</v>
+      </c>
+      <c r="DU7" s="46">
+        <v>8591</v>
+      </c>
+      <c r="DV7" s="46">
+        <v>8358</v>
+      </c>
+      <c r="DW7" s="46">
+        <v>8250</v>
+      </c>
+      <c r="DX7" s="46">
+        <v>6249</v>
+      </c>
+      <c r="DY7" s="46">
+        <v>6422</v>
+      </c>
+      <c r="DZ7" s="46">
+        <v>6616</v>
+      </c>
+      <c r="EA7" s="46">
+        <v>6767</v>
+      </c>
+      <c r="EB7" s="46">
+        <v>6867</v>
+      </c>
+      <c r="EC7" s="46">
+        <v>6961</v>
+      </c>
+      <c r="ED7" s="46">
+        <v>7135</v>
+      </c>
+      <c r="EE7" s="46">
+        <v>7263</v>
+      </c>
+      <c r="EF7" s="46">
+        <v>7407</v>
+      </c>
+      <c r="EG7" s="46">
+        <v>7708</v>
+      </c>
+      <c r="EH7" s="46">
+        <v>7955</v>
+      </c>
+      <c r="EI7" s="46">
+        <v>8110</v>
+      </c>
+      <c r="EJ7" s="46">
+        <v>8184</v>
+      </c>
+      <c r="EK7" s="46">
+        <v>4412</v>
+      </c>
+      <c r="EL7" s="46">
+        <v>4400</v>
+      </c>
+      <c r="EM7" s="46">
+        <v>4352</v>
+      </c>
+      <c r="EN7" s="46">
+        <v>4230</v>
+      </c>
+      <c r="EO7" s="46">
+        <v>4248</v>
+      </c>
+      <c r="EP7" s="46">
+        <v>6327</v>
+      </c>
+      <c r="EQ7" s="46">
+        <v>6506</v>
+      </c>
+      <c r="ER7" s="46">
+        <v>6702</v>
+      </c>
+      <c r="ES7" s="46">
+        <v>6912</v>
+      </c>
+      <c r="ET7" s="46">
+        <v>7025</v>
+      </c>
+      <c r="EU7" s="46">
+        <v>7146</v>
+      </c>
+      <c r="EV7" s="46">
+        <v>7370</v>
+      </c>
+      <c r="EW7" s="46">
+        <v>7551</v>
+      </c>
+      <c r="EX7" s="46">
+        <v>7761</v>
+      </c>
+      <c r="EY7" s="46">
+        <v>8049</v>
+      </c>
+      <c r="EZ7" s="46">
+        <v>8317</v>
+      </c>
+      <c r="FA7" s="46">
+        <v>8540</v>
+      </c>
+      <c r="FB7" s="46">
+        <v>8615</v>
+      </c>
+      <c r="FC7" s="46">
+        <v>4326</v>
+      </c>
+      <c r="FD7" s="46">
+        <v>4277</v>
+      </c>
+      <c r="FE7" s="46">
+        <v>4239</v>
+      </c>
+      <c r="FF7" s="46">
+        <v>4128</v>
+      </c>
+      <c r="FG7" s="46">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:163">
+      <c r="A8" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="46">
+        <v>50106</v>
+      </c>
+      <c r="P8" s="46">
+        <v>51192</v>
+      </c>
+      <c r="Q8" s="46">
+        <v>52086</v>
+      </c>
+      <c r="R8" s="46">
+        <v>51941</v>
+      </c>
+      <c r="S8" s="46">
+        <v>55086</v>
+      </c>
+      <c r="T8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="U8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="V8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="W8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="X8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AF8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AG8" s="46">
+        <v>26004</v>
+      </c>
+      <c r="AH8" s="46">
+        <v>26584</v>
+      </c>
+      <c r="AI8" s="46">
+        <v>27069</v>
+      </c>
+      <c r="AJ8" s="46">
+        <v>26705</v>
+      </c>
+      <c r="AK8" s="46">
+        <v>28378</v>
+      </c>
+      <c r="AL8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AN8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AO8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AP8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AQ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AR8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AS8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AT8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AU8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AV8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AW8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="AY8" s="46">
+        <v>24102</v>
+      </c>
+      <c r="AZ8" s="46">
+        <v>24608</v>
+      </c>
+      <c r="BA8" s="46">
+        <v>25017</v>
+      </c>
+      <c r="BB8" s="46">
+        <v>25236</v>
+      </c>
+      <c r="BC8" s="46">
+        <v>26708</v>
+      </c>
+      <c r="BD8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ8" s="46">
+        <v>50106</v>
+      </c>
+      <c r="BR8" s="46">
+        <v>51192</v>
+      </c>
+      <c r="BS8" s="46">
+        <v>52086</v>
+      </c>
+      <c r="BT8" s="46">
+        <v>51941</v>
+      </c>
+      <c r="BU8" s="46">
+        <v>55086</v>
+      </c>
+      <c r="BV8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI8" s="46">
+        <v>26004</v>
+      </c>
+      <c r="CJ8" s="46">
+        <v>26584</v>
+      </c>
+      <c r="CK8" s="46">
+        <v>27069</v>
+      </c>
+      <c r="CL8" s="46">
+        <v>26705</v>
+      </c>
+      <c r="CM8" s="46">
+        <v>28378</v>
+      </c>
+      <c r="CN8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA8" s="46">
+        <v>24102</v>
+      </c>
+      <c r="DB8" s="46">
+        <v>24608</v>
+      </c>
+      <c r="DC8" s="46">
+        <v>25017</v>
+      </c>
+      <c r="DD8" s="46">
+        <v>25236</v>
+      </c>
+      <c r="DE8" s="46">
+        <v>26708</v>
+      </c>
+      <c r="DF8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DG8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DH8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DI8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DJ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DK8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DL8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DM8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DN8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DO8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DP8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DQ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DS8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DT8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DU8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DV8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DW8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DX8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DY8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DZ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EA8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EB8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EC8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="ED8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EE8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EF8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EG8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EH8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EI8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EJ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EK8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EL8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EM8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EN8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EO8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EP8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EQ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="ER8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="ES8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="ET8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EU8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EV8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EW8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EX8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EY8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="EZ8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FA8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FB8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FC8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FD8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FE8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FF8" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="FG8" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:163">
+      <c r="A9" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="46">
+        <v>29971</v>
+      </c>
+      <c r="C9" s="46">
+        <v>29975</v>
+      </c>
+      <c r="D9" s="46">
+        <v>30196</v>
+      </c>
+      <c r="E9" s="46">
+        <v>30147</v>
+      </c>
+      <c r="F9" s="46">
+        <v>30292</v>
+      </c>
+      <c r="G9" s="46">
+        <v>30650</v>
+      </c>
+      <c r="H9" s="46">
+        <v>31019</v>
+      </c>
+      <c r="I9" s="46">
+        <v>31174</v>
+      </c>
+      <c r="J9" s="46">
+        <v>31251</v>
+      </c>
+      <c r="K9" s="46">
+        <v>30775</v>
+      </c>
+      <c r="L9" s="46">
+        <v>30635</v>
+      </c>
+      <c r="M9" s="46">
+        <v>30264</v>
+      </c>
+      <c r="N9" s="46">
+        <v>29921</v>
+      </c>
+      <c r="O9" s="46">
+        <v>29244</v>
+      </c>
+      <c r="P9" s="46">
+        <v>28810</v>
+      </c>
+      <c r="Q9" s="46">
+        <v>28461</v>
+      </c>
+      <c r="R9" s="46">
+        <v>27889</v>
+      </c>
+      <c r="S9" s="46">
+        <v>27154</v>
+      </c>
+      <c r="T9" s="46">
+        <v>15134</v>
+      </c>
+      <c r="U9" s="46">
+        <v>15203</v>
+      </c>
+      <c r="V9" s="46">
+        <v>15353</v>
+      </c>
+      <c r="W9" s="46">
+        <v>15346</v>
+      </c>
+      <c r="X9" s="46">
+        <v>15435</v>
+      </c>
+      <c r="Y9" s="46">
+        <v>15603</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>15794</v>
+      </c>
+      <c r="AA9" s="46">
+        <v>15896</v>
+      </c>
+      <c r="AB9" s="46">
+        <v>15965</v>
+      </c>
+      <c r="AC9" s="46">
+        <v>15701</v>
+      </c>
+      <c r="AD9" s="46">
+        <v>15693</v>
+      </c>
+      <c r="AE9" s="46">
+        <v>15508</v>
+      </c>
+      <c r="AF9" s="46">
+        <v>15389</v>
+      </c>
+      <c r="AG9" s="46">
+        <v>14921</v>
+      </c>
+      <c r="AH9" s="46">
+        <v>14726</v>
+      </c>
+      <c r="AI9" s="46">
+        <v>14583</v>
+      </c>
+      <c r="AJ9" s="46">
+        <v>14352</v>
+      </c>
+      <c r="AK9" s="46">
+        <v>14015</v>
+      </c>
+      <c r="AL9" s="46">
+        <v>14837</v>
+      </c>
+      <c r="AM9" s="46">
+        <v>14772</v>
+      </c>
+      <c r="AN9" s="46">
+        <v>14843</v>
+      </c>
+      <c r="AO9" s="46">
+        <v>14801</v>
+      </c>
+      <c r="AP9" s="46">
+        <v>14857</v>
+      </c>
+      <c r="AQ9" s="46">
+        <v>15047</v>
+      </c>
+      <c r="AR9" s="46">
+        <v>15225</v>
+      </c>
+      <c r="AS9" s="46">
+        <v>15278</v>
+      </c>
+      <c r="AT9" s="46">
+        <v>15286</v>
+      </c>
+      <c r="AU9" s="46">
+        <v>15074</v>
+      </c>
+      <c r="AV9" s="46">
+        <v>14942</v>
+      </c>
+      <c r="AW9" s="46">
+        <v>14756</v>
+      </c>
+      <c r="AX9" s="46">
+        <v>14532</v>
+      </c>
+      <c r="AY9" s="46">
+        <v>14323</v>
+      </c>
+      <c r="AZ9" s="46">
+        <v>14084</v>
+      </c>
+      <c r="BA9" s="46">
+        <v>13878</v>
+      </c>
+      <c r="BB9" s="46">
+        <v>13537</v>
+      </c>
+      <c r="BC9" s="46">
+        <v>13139</v>
+      </c>
+      <c r="BD9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BR9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BS9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BT9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BU9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BV9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CJ9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CK9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CL9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CM9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CN9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DB9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DD9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DE9" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DF9" s="46">
+        <v>29971</v>
+      </c>
+      <c r="DG9" s="46">
+        <v>29975</v>
+      </c>
+      <c r="DH9" s="46">
+        <v>30196</v>
+      </c>
+      <c r="DI9" s="46">
+        <v>30147</v>
+      </c>
+      <c r="DJ9" s="46">
+        <v>30292</v>
+      </c>
+      <c r="DK9" s="46">
+        <v>30650</v>
+      </c>
+      <c r="DL9" s="46">
+        <v>31019</v>
+      </c>
+      <c r="DM9" s="46">
+        <v>31174</v>
+      </c>
+      <c r="DN9" s="46">
+        <v>31251</v>
+      </c>
+      <c r="DO9" s="46">
+        <v>30775</v>
+      </c>
+      <c r="DP9" s="46">
+        <v>30635</v>
+      </c>
+      <c r="DQ9" s="46">
+        <v>30264</v>
+      </c>
+      <c r="DR9" s="46">
+        <v>29921</v>
+      </c>
+      <c r="DS9" s="46">
+        <v>29244</v>
+      </c>
+      <c r="DT9" s="46">
+        <v>28810</v>
+      </c>
+      <c r="DU9" s="46">
+        <v>28461</v>
+      </c>
+      <c r="DV9" s="46">
+        <v>27889</v>
+      </c>
+      <c r="DW9" s="46">
+        <v>27154</v>
+      </c>
+      <c r="DX9" s="46">
+        <v>15134</v>
+      </c>
+      <c r="DY9" s="46">
+        <v>15203</v>
+      </c>
+      <c r="DZ9" s="46">
+        <v>15353</v>
+      </c>
+      <c r="EA9" s="46">
+        <v>15346</v>
+      </c>
+      <c r="EB9" s="46">
+        <v>15435</v>
+      </c>
+      <c r="EC9" s="46">
+        <v>15603</v>
+      </c>
+      <c r="ED9" s="46">
+        <v>15794</v>
+      </c>
+      <c r="EE9" s="46">
+        <v>15896</v>
+      </c>
+      <c r="EF9" s="46">
+        <v>15965</v>
+      </c>
+      <c r="EG9" s="46">
+        <v>15701</v>
+      </c>
+      <c r="EH9" s="46">
+        <v>15693</v>
+      </c>
+      <c r="EI9" s="46">
+        <v>15508</v>
+      </c>
+      <c r="EJ9" s="46">
+        <v>15389</v>
+      </c>
+      <c r="EK9" s="46">
+        <v>14921</v>
+      </c>
+      <c r="EL9" s="46">
+        <v>14726</v>
+      </c>
+      <c r="EM9" s="46">
+        <v>14583</v>
+      </c>
+      <c r="EN9" s="46">
+        <v>14352</v>
+      </c>
+      <c r="EO9" s="46">
+        <v>14015</v>
+      </c>
+      <c r="EP9" s="46">
+        <v>14837</v>
+      </c>
+      <c r="EQ9" s="46">
+        <v>14772</v>
+      </c>
+      <c r="ER9" s="46">
+        <v>14843</v>
+      </c>
+      <c r="ES9" s="46">
+        <v>14801</v>
+      </c>
+      <c r="ET9" s="46">
+        <v>14857</v>
+      </c>
+      <c r="EU9" s="46">
+        <v>15047</v>
+      </c>
+      <c r="EV9" s="46">
+        <v>15225</v>
+      </c>
+      <c r="EW9" s="46">
+        <v>15278</v>
+      </c>
+      <c r="EX9" s="46">
+        <v>15286</v>
+      </c>
+      <c r="EY9" s="46">
+        <v>15074</v>
+      </c>
+      <c r="EZ9" s="46">
+        <v>14942</v>
+      </c>
+      <c r="FA9" s="46">
+        <v>14756</v>
+      </c>
+      <c r="FB9" s="46">
+        <v>14532</v>
+      </c>
+      <c r="FC9" s="46">
+        <v>14323</v>
+      </c>
+      <c r="FD9" s="46">
+        <v>14084</v>
+      </c>
+      <c r="FE9" s="46">
+        <v>13878</v>
+      </c>
+      <c r="FF9" s="46">
+        <v>13537</v>
+      </c>
+      <c r="FG9" s="46">
+        <v>13139</v>
+      </c>
+    </row>
+    <row r="10" spans="1:163">
+      <c r="A10" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="46">
+        <v>256861</v>
+      </c>
+      <c r="C10" s="46">
+        <v>261297</v>
+      </c>
+      <c r="D10" s="46">
+        <v>266649</v>
+      </c>
+      <c r="E10" s="46">
+        <v>272702</v>
+      </c>
+      <c r="F10" s="46">
+        <v>278616</v>
+      </c>
+      <c r="G10" s="46">
+        <v>283614</v>
+      </c>
+      <c r="H10" s="46">
+        <v>288078</v>
+      </c>
+      <c r="I10" s="46">
+        <v>291221</v>
+      </c>
+      <c r="J10" s="46">
+        <v>294491</v>
+      </c>
+      <c r="K10" s="46">
+        <v>298559</v>
+      </c>
+      <c r="L10" s="46">
+        <v>300494</v>
+      </c>
+      <c r="M10" s="46">
+        <v>299673</v>
+      </c>
+      <c r="N10" s="46">
+        <v>301234</v>
+      </c>
+      <c r="O10" s="46">
+        <v>282910</v>
+      </c>
+      <c r="P10" s="46">
+        <v>284239</v>
+      </c>
+      <c r="Q10" s="46">
+        <v>285332</v>
+      </c>
+      <c r="R10" s="46">
+        <v>284837</v>
+      </c>
+      <c r="S10" s="46">
+        <v>283275</v>
+      </c>
+      <c r="T10" s="46">
+        <v>125770</v>
+      </c>
+      <c r="U10" s="46">
+        <v>127935</v>
+      </c>
+      <c r="V10" s="46">
+        <v>130574</v>
+      </c>
+      <c r="W10" s="46">
+        <v>133566</v>
+      </c>
+      <c r="X10" s="46">
+        <v>136519</v>
+      </c>
+      <c r="Y10" s="46">
+        <v>139063</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>141422</v>
+      </c>
+      <c r="AA10" s="46">
+        <v>143155</v>
+      </c>
+      <c r="AB10" s="46">
+        <v>145107</v>
+      </c>
+      <c r="AC10" s="46">
+        <v>147248</v>
+      </c>
+      <c r="AD10" s="46">
+        <v>148564</v>
+      </c>
+      <c r="AE10" s="46">
+        <v>147759</v>
+      </c>
+      <c r="AF10" s="46">
+        <v>148862</v>
+      </c>
+      <c r="AG10" s="46">
+        <v>141524</v>
+      </c>
+      <c r="AH10" s="46">
+        <v>142373</v>
+      </c>
+      <c r="AI10" s="46">
+        <v>143062</v>
+      </c>
+      <c r="AJ10" s="46">
+        <v>142965</v>
+      </c>
+      <c r="AK10" s="46">
+        <v>142401</v>
+      </c>
+      <c r="AL10" s="46">
+        <v>131091</v>
+      </c>
+      <c r="AM10" s="46">
+        <v>133362</v>
+      </c>
+      <c r="AN10" s="46">
+        <v>136075</v>
+      </c>
+      <c r="AO10" s="46">
+        <v>139136</v>
+      </c>
+      <c r="AP10" s="46">
+        <v>142097</v>
+      </c>
+      <c r="AQ10" s="46">
+        <v>144551</v>
+      </c>
+      <c r="AR10" s="46">
+        <v>146656</v>
+      </c>
+      <c r="AS10" s="46">
+        <v>148066</v>
+      </c>
+      <c r="AT10" s="46">
+        <v>149384</v>
+      </c>
+      <c r="AU10" s="46">
+        <v>151311</v>
+      </c>
+      <c r="AV10" s="46">
+        <v>151930</v>
+      </c>
+      <c r="AW10" s="46">
+        <v>151914</v>
+      </c>
+      <c r="AX10" s="46">
+        <v>152372</v>
+      </c>
+      <c r="AY10" s="46">
+        <v>141386</v>
+      </c>
+      <c r="AZ10" s="46">
+        <v>141866</v>
+      </c>
+      <c r="BA10" s="46">
+        <v>142270</v>
+      </c>
+      <c r="BB10" s="46">
+        <v>141872</v>
+      </c>
+      <c r="BC10" s="46">
+        <v>140874</v>
+      </c>
+      <c r="BD10" s="46">
+        <v>34281</v>
+      </c>
+      <c r="BE10" s="46">
+        <v>35008</v>
+      </c>
+      <c r="BF10" s="46">
+        <v>35877</v>
+      </c>
+      <c r="BG10" s="46">
+        <v>36718</v>
+      </c>
+      <c r="BH10" s="46">
+        <v>37561</v>
+      </c>
+      <c r="BI10" s="46">
+        <v>38194</v>
+      </c>
+      <c r="BJ10" s="46">
+        <v>38793</v>
+      </c>
+      <c r="BK10" s="46">
+        <v>39238</v>
+      </c>
+      <c r="BL10" s="46">
+        <v>38941</v>
+      </c>
+      <c r="BM10" s="46">
+        <v>35541</v>
+      </c>
+      <c r="BN10" s="46">
+        <v>33051</v>
+      </c>
+      <c r="BO10" s="46">
+        <v>31021</v>
+      </c>
+      <c r="BP10" s="46">
+        <v>31036</v>
+      </c>
+      <c r="BQ10" s="46">
+        <v>41316</v>
+      </c>
+      <c r="BR10" s="46">
+        <v>41358</v>
+      </c>
+      <c r="BS10" s="46">
+        <v>41524</v>
+      </c>
+      <c r="BT10" s="46">
+        <v>41195</v>
+      </c>
+      <c r="BU10" s="46">
+        <v>40718</v>
+      </c>
+      <c r="BV10" s="46">
+        <v>16459</v>
+      </c>
+      <c r="BW10" s="46">
+        <v>16834</v>
+      </c>
+      <c r="BX10" s="46">
+        <v>17260</v>
+      </c>
+      <c r="BY10" s="46">
+        <v>17709</v>
+      </c>
+      <c r="BZ10" s="46">
+        <v>18175</v>
+      </c>
+      <c r="CA10" s="46">
+        <v>18486</v>
+      </c>
+      <c r="CB10" s="46">
+        <v>18760</v>
+      </c>
+      <c r="CC10" s="46">
+        <v>19003</v>
+      </c>
+      <c r="CD10" s="46">
+        <v>18965</v>
+      </c>
+      <c r="CE10" s="46">
+        <v>17321</v>
+      </c>
+      <c r="CF10" s="46">
+        <v>16127</v>
+      </c>
+      <c r="CG10" s="46">
+        <v>15025</v>
+      </c>
+      <c r="CH10" s="46">
+        <v>15019</v>
+      </c>
+      <c r="CI10" s="46">
+        <v>20023</v>
+      </c>
+      <c r="CJ10" s="46">
+        <v>20075</v>
+      </c>
+      <c r="CK10" s="46">
+        <v>20166</v>
+      </c>
+      <c r="CL10" s="46">
+        <v>19980</v>
+      </c>
+      <c r="CM10" s="46">
+        <v>19748</v>
+      </c>
+      <c r="CN10" s="46">
+        <v>17822</v>
+      </c>
+      <c r="CO10" s="46">
+        <v>18174</v>
+      </c>
+      <c r="CP10" s="46">
+        <v>18617</v>
+      </c>
+      <c r="CQ10" s="46">
+        <v>19009</v>
+      </c>
+      <c r="CR10" s="46">
+        <v>19386</v>
+      </c>
+      <c r="CS10" s="46">
+        <v>19708</v>
+      </c>
+      <c r="CT10" s="46">
+        <v>20033</v>
+      </c>
+      <c r="CU10" s="46">
+        <v>20235</v>
+      </c>
+      <c r="CV10" s="46">
+        <v>19976</v>
+      </c>
+      <c r="CW10" s="46">
+        <v>18220</v>
+      </c>
+      <c r="CX10" s="46">
+        <v>16924</v>
+      </c>
+      <c r="CY10" s="46">
+        <v>15996</v>
+      </c>
+      <c r="CZ10" s="46">
+        <v>16017</v>
+      </c>
+      <c r="DA10" s="46">
+        <v>21293</v>
+      </c>
+      <c r="DB10" s="46">
+        <v>21283</v>
+      </c>
+      <c r="DC10" s="46">
+        <v>21358</v>
+      </c>
+      <c r="DD10" s="46">
+        <v>21215</v>
+      </c>
+      <c r="DE10" s="46">
+        <v>20970</v>
+      </c>
+      <c r="DF10" s="46">
+        <v>222580</v>
+      </c>
+      <c r="DG10" s="46">
+        <v>226289</v>
+      </c>
+      <c r="DH10" s="46">
+        <v>230772</v>
+      </c>
+      <c r="DI10" s="46">
+        <v>235984</v>
+      </c>
+      <c r="DJ10" s="46">
+        <v>241055</v>
+      </c>
+      <c r="DK10" s="46">
+        <v>245420</v>
+      </c>
+      <c r="DL10" s="46">
+        <v>249285</v>
+      </c>
+      <c r="DM10" s="46">
+        <v>251983</v>
+      </c>
+      <c r="DN10" s="46">
+        <v>255550</v>
+      </c>
+      <c r="DO10" s="46">
+        <v>263018</v>
+      </c>
+      <c r="DP10" s="46">
+        <v>267443</v>
+      </c>
+      <c r="DQ10" s="46">
+        <v>268652</v>
+      </c>
+      <c r="DR10" s="46">
+        <v>270198</v>
+      </c>
+      <c r="DS10" s="46">
+        <v>241594</v>
+      </c>
+      <c r="DT10" s="46">
+        <v>242881</v>
+      </c>
+      <c r="DU10" s="46">
+        <v>243808</v>
+      </c>
+      <c r="DV10" s="46">
+        <v>243642</v>
+      </c>
+      <c r="DW10" s="46">
+        <v>242557</v>
+      </c>
+      <c r="DX10" s="46">
+        <v>109311</v>
+      </c>
+      <c r="DY10" s="46">
+        <v>111101</v>
+      </c>
+      <c r="DZ10" s="46">
+        <v>113314</v>
+      </c>
+      <c r="EA10" s="46">
+        <v>115857</v>
+      </c>
+      <c r="EB10" s="46">
+        <v>118344</v>
+      </c>
+      <c r="EC10" s="46">
+        <v>120577</v>
+      </c>
+      <c r="ED10" s="46">
+        <v>122662</v>
+      </c>
+      <c r="EE10" s="46">
+        <v>124152</v>
+      </c>
+      <c r="EF10" s="46">
+        <v>126142</v>
+      </c>
+      <c r="EG10" s="46">
+        <v>129927</v>
+      </c>
+      <c r="EH10" s="46">
+        <v>132437</v>
+      </c>
+      <c r="EI10" s="46">
+        <v>132734</v>
+      </c>
+      <c r="EJ10" s="46">
+        <v>133843</v>
+      </c>
+      <c r="EK10" s="46">
+        <v>121501</v>
+      </c>
+      <c r="EL10" s="46">
+        <v>122298</v>
+      </c>
+      <c r="EM10" s="46">
+        <v>122896</v>
+      </c>
+      <c r="EN10" s="46">
+        <v>122985</v>
+      </c>
+      <c r="EO10" s="46">
+        <v>122653</v>
+      </c>
+      <c r="EP10" s="46">
+        <v>113269</v>
+      </c>
+      <c r="EQ10" s="46">
+        <v>115188</v>
+      </c>
+      <c r="ER10" s="46">
+        <v>117458</v>
+      </c>
+      <c r="ES10" s="46">
+        <v>120127</v>
+      </c>
+      <c r="ET10" s="46">
+        <v>122711</v>
+      </c>
+      <c r="EU10" s="46">
+        <v>124843</v>
+      </c>
+      <c r="EV10" s="46">
+        <v>126623</v>
+      </c>
+      <c r="EW10" s="46">
+        <v>127831</v>
+      </c>
+      <c r="EX10" s="46">
+        <v>129408</v>
+      </c>
+      <c r="EY10" s="46">
+        <v>133091</v>
+      </c>
+      <c r="EZ10" s="46">
+        <v>135006</v>
+      </c>
+      <c r="FA10" s="46">
+        <v>135918</v>
+      </c>
+      <c r="FB10" s="46">
+        <v>136355</v>
+      </c>
+      <c r="FC10" s="46">
+        <v>120093</v>
+      </c>
+      <c r="FD10" s="46">
+        <v>120583</v>
+      </c>
+      <c r="FE10" s="46">
+        <v>120912</v>
+      </c>
+      <c r="FF10" s="46">
+        <v>120657</v>
+      </c>
+      <c r="FG10" s="46">
+        <v>119904</v>
+      </c>
+    </row>
+    <row r="11" spans="1:163">
+      <c r="A11" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="46">
+        <v>117328</v>
+      </c>
+      <c r="C11" s="46">
+        <v>121118</v>
+      </c>
+      <c r="D11" s="46">
+        <v>126395</v>
+      </c>
+      <c r="E11" s="46">
+        <v>132087</v>
+      </c>
+      <c r="F11" s="46">
+        <v>137257</v>
+      </c>
+      <c r="G11" s="46">
+        <v>143616</v>
+      </c>
+      <c r="H11" s="46">
+        <v>148469</v>
+      </c>
+      <c r="I11" s="46">
+        <v>154041</v>
+      </c>
+      <c r="J11" s="46">
+        <v>158864</v>
+      </c>
+      <c r="K11" s="46">
+        <v>163526</v>
+      </c>
+      <c r="L11" s="46">
+        <v>166453</v>
+      </c>
+      <c r="M11" s="46">
+        <v>169514</v>
+      </c>
+      <c r="N11" s="46">
+        <v>171296</v>
+      </c>
+      <c r="O11" s="46">
+        <v>165871</v>
+      </c>
+      <c r="P11" s="46">
+        <v>168018</v>
+      </c>
+      <c r="Q11" s="46">
+        <v>169349</v>
+      </c>
+      <c r="R11" s="46">
+        <v>170136</v>
+      </c>
+      <c r="S11" s="46">
+        <v>170729</v>
+      </c>
+      <c r="T11" s="46">
+        <v>58106</v>
+      </c>
+      <c r="U11" s="46">
+        <v>59970</v>
+      </c>
+      <c r="V11" s="46">
+        <v>62648</v>
+      </c>
+      <c r="W11" s="46">
+        <v>65477</v>
+      </c>
+      <c r="X11" s="46">
+        <v>67977</v>
+      </c>
+      <c r="Y11" s="46">
+        <v>71035</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>73597</v>
+      </c>
+      <c r="AA11" s="46">
+        <v>76301</v>
+      </c>
+      <c r="AB11" s="46">
+        <v>78718</v>
+      </c>
+      <c r="AC11" s="46">
+        <v>81352</v>
+      </c>
+      <c r="AD11" s="46">
+        <v>82989</v>
+      </c>
+      <c r="AE11" s="46">
+        <v>84705</v>
+      </c>
+      <c r="AF11" s="46">
+        <v>85762</v>
+      </c>
+      <c r="AG11" s="46">
+        <v>83666</v>
+      </c>
+      <c r="AH11" s="46">
+        <v>84859</v>
+      </c>
+      <c r="AI11" s="46">
+        <v>85776</v>
+      </c>
+      <c r="AJ11" s="46">
+        <v>86434</v>
+      </c>
+      <c r="AK11" s="46">
+        <v>87075</v>
+      </c>
+      <c r="AL11" s="46">
+        <v>59222</v>
+      </c>
+      <c r="AM11" s="46">
+        <v>61148</v>
+      </c>
+      <c r="AN11" s="46">
+        <v>63747</v>
+      </c>
+      <c r="AO11" s="46">
+        <v>66610</v>
+      </c>
+      <c r="AP11" s="46">
+        <v>69280</v>
+      </c>
+      <c r="AQ11" s="46">
+        <v>72581</v>
+      </c>
+      <c r="AR11" s="46">
+        <v>74872</v>
+      </c>
+      <c r="AS11" s="46">
+        <v>77740</v>
+      </c>
+      <c r="AT11" s="46">
+        <v>80146</v>
+      </c>
+      <c r="AU11" s="46">
+        <v>82174</v>
+      </c>
+      <c r="AV11" s="46">
+        <v>83464</v>
+      </c>
+      <c r="AW11" s="46">
+        <v>84809</v>
+      </c>
+      <c r="AX11" s="46">
+        <v>85534</v>
+      </c>
+      <c r="AY11" s="46">
+        <v>82205</v>
+      </c>
+      <c r="AZ11" s="46">
+        <v>83159</v>
+      </c>
+      <c r="BA11" s="46">
+        <v>83573</v>
+      </c>
+      <c r="BB11" s="46">
+        <v>83702</v>
+      </c>
+      <c r="BC11" s="46">
+        <v>83654</v>
+      </c>
+      <c r="BD11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BR11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BS11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BT11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BU11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BV11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CJ11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CK11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CL11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CM11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CN11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DB11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DD11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DE11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DF11" s="46">
+        <v>117328</v>
+      </c>
+      <c r="DG11" s="46">
+        <v>121118</v>
+      </c>
+      <c r="DH11" s="46">
+        <v>126395</v>
+      </c>
+      <c r="DI11" s="46">
+        <v>132087</v>
+      </c>
+      <c r="DJ11" s="46">
+        <v>137257</v>
+      </c>
+      <c r="DK11" s="46">
+        <v>143616</v>
+      </c>
+      <c r="DL11" s="46">
+        <v>148469</v>
+      </c>
+      <c r="DM11" s="46">
+        <v>154041</v>
+      </c>
+      <c r="DN11" s="46">
+        <v>158864</v>
+      </c>
+      <c r="DO11" s="46">
+        <v>163526</v>
+      </c>
+      <c r="DP11" s="46">
+        <v>166453</v>
+      </c>
+      <c r="DQ11" s="46">
+        <v>169514</v>
+      </c>
+      <c r="DR11" s="46">
+        <v>171296</v>
+      </c>
+      <c r="DS11" s="46">
+        <v>165871</v>
+      </c>
+      <c r="DT11" s="46">
+        <v>168018</v>
+      </c>
+      <c r="DU11" s="46">
+        <v>169349</v>
+      </c>
+      <c r="DV11" s="46">
+        <v>170136</v>
+      </c>
+      <c r="DW11" s="46">
+        <v>170729</v>
+      </c>
+      <c r="DX11" s="46">
+        <v>58106</v>
+      </c>
+      <c r="DY11" s="46">
+        <v>59970</v>
+      </c>
+      <c r="DZ11" s="46">
+        <v>62648</v>
+      </c>
+      <c r="EA11" s="46">
+        <v>65477</v>
+      </c>
+      <c r="EB11" s="46">
+        <v>67977</v>
+      </c>
+      <c r="EC11" s="46">
+        <v>71035</v>
+      </c>
+      <c r="ED11" s="46">
+        <v>73597</v>
+      </c>
+      <c r="EE11" s="46">
+        <v>76301</v>
+      </c>
+      <c r="EF11" s="46">
+        <v>78718</v>
+      </c>
+      <c r="EG11" s="46">
+        <v>81352</v>
+      </c>
+      <c r="EH11" s="46">
+        <v>82989</v>
+      </c>
+      <c r="EI11" s="46">
+        <v>84705</v>
+      </c>
+      <c r="EJ11" s="46">
+        <v>85762</v>
+      </c>
+      <c r="EK11" s="46">
+        <v>83666</v>
+      </c>
+      <c r="EL11" s="46">
+        <v>84859</v>
+      </c>
+      <c r="EM11" s="46">
+        <v>85776</v>
+      </c>
+      <c r="EN11" s="46">
+        <v>86434</v>
+      </c>
+      <c r="EO11" s="46">
+        <v>87075</v>
+      </c>
+      <c r="EP11" s="46">
+        <v>59222</v>
+      </c>
+      <c r="EQ11" s="46">
+        <v>61148</v>
+      </c>
+      <c r="ER11" s="46">
+        <v>63747</v>
+      </c>
+      <c r="ES11" s="46">
+        <v>66610</v>
+      </c>
+      <c r="ET11" s="46">
+        <v>69280</v>
+      </c>
+      <c r="EU11" s="46">
+        <v>72581</v>
+      </c>
+      <c r="EV11" s="46">
+        <v>74872</v>
+      </c>
+      <c r="EW11" s="46">
+        <v>77740</v>
+      </c>
+      <c r="EX11" s="46">
+        <v>80146</v>
+      </c>
+      <c r="EY11" s="46">
+        <v>82174</v>
+      </c>
+      <c r="EZ11" s="46">
+        <v>83464</v>
+      </c>
+      <c r="FA11" s="46">
+        <v>84809</v>
+      </c>
+      <c r="FB11" s="46">
+        <v>85534</v>
+      </c>
+      <c r="FC11" s="46">
+        <v>82205</v>
+      </c>
+      <c r="FD11" s="46">
+        <v>83159</v>
+      </c>
+      <c r="FE11" s="46">
+        <v>83573</v>
+      </c>
+      <c r="FF11" s="46">
+        <v>83702</v>
+      </c>
+      <c r="FG11" s="46">
+        <v>83654</v>
+      </c>
+    </row>
+    <row r="12" spans="1:163">
+      <c r="A12" s="62" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="46">
+        <v>44410</v>
+      </c>
+      <c r="C12" s="46">
+        <v>44035</v>
+      </c>
+      <c r="D12" s="46">
+        <v>43842</v>
+      </c>
+      <c r="E12" s="46">
+        <v>43499</v>
+      </c>
+      <c r="F12" s="46">
+        <v>43642</v>
+      </c>
+      <c r="G12" s="46">
+        <v>43636</v>
+      </c>
+      <c r="H12" s="46">
+        <v>43574</v>
+      </c>
+      <c r="I12" s="46">
+        <v>42923</v>
+      </c>
+      <c r="J12" s="46">
+        <v>42117</v>
+      </c>
+      <c r="K12" s="46">
+        <v>40395</v>
+      </c>
+      <c r="L12" s="46">
+        <v>39314</v>
+      </c>
+      <c r="M12" s="46">
+        <v>37811</v>
+      </c>
+      <c r="N12" s="46">
+        <v>37084</v>
+      </c>
+      <c r="O12" s="46">
+        <v>29039</v>
+      </c>
+      <c r="P12" s="46">
+        <v>28325</v>
+      </c>
+      <c r="Q12" s="46">
+        <v>27663</v>
+      </c>
+      <c r="R12" s="46">
+        <v>26410</v>
+      </c>
+      <c r="S12" s="46">
+        <v>25152</v>
+      </c>
+      <c r="T12" s="46">
+        <v>22108</v>
+      </c>
+      <c r="U12" s="46">
+        <v>22063</v>
+      </c>
+      <c r="V12" s="46">
+        <v>22070</v>
+      </c>
+      <c r="W12" s="46">
+        <v>22001</v>
+      </c>
+      <c r="X12" s="46">
+        <v>22084</v>
+      </c>
+      <c r="Y12" s="46">
+        <v>22143</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>22183</v>
+      </c>
+      <c r="AA12" s="46">
+        <v>21933</v>
+      </c>
+      <c r="AB12" s="46">
+        <v>21586</v>
+      </c>
+      <c r="AC12" s="46">
+        <v>20694</v>
+      </c>
+      <c r="AD12" s="46">
+        <v>20150</v>
+      </c>
+      <c r="AE12" s="46">
+        <v>19331</v>
+      </c>
+      <c r="AF12" s="46">
+        <v>19061</v>
+      </c>
+      <c r="AG12" s="46">
+        <v>14997</v>
+      </c>
+      <c r="AH12" s="46">
+        <v>14694</v>
+      </c>
+      <c r="AI12" s="46">
+        <v>14417</v>
+      </c>
+      <c r="AJ12" s="46">
+        <v>13785</v>
+      </c>
+      <c r="AK12" s="46">
+        <v>13199</v>
+      </c>
+      <c r="AL12" s="46">
+        <v>22302</v>
+      </c>
+      <c r="AM12" s="46">
+        <v>21972</v>
+      </c>
+      <c r="AN12" s="46">
+        <v>21772</v>
+      </c>
+      <c r="AO12" s="46">
+        <v>21498</v>
+      </c>
+      <c r="AP12" s="46">
+        <v>21558</v>
+      </c>
+      <c r="AQ12" s="46">
+        <v>21493</v>
+      </c>
+      <c r="AR12" s="46">
+        <v>21391</v>
+      </c>
+      <c r="AS12" s="46">
+        <v>20990</v>
+      </c>
+      <c r="AT12" s="46">
+        <v>20531</v>
+      </c>
+      <c r="AU12" s="46">
+        <v>19701</v>
+      </c>
+      <c r="AV12" s="46">
+        <v>19164</v>
+      </c>
+      <c r="AW12" s="46">
+        <v>18480</v>
+      </c>
+      <c r="AX12" s="46">
+        <v>18023</v>
+      </c>
+      <c r="AY12" s="46">
+        <v>14042</v>
+      </c>
+      <c r="AZ12" s="46">
+        <v>13631</v>
+      </c>
+      <c r="BA12" s="46">
+        <v>13246</v>
+      </c>
+      <c r="BB12" s="46">
+        <v>12625</v>
+      </c>
+      <c r="BC12" s="46">
+        <v>11953</v>
+      </c>
+      <c r="BD12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BR12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BS12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BT12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BU12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BV12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CJ12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CK12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CL12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CM12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CN12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DB12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DD12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DE12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DF12" s="46">
+        <v>44410</v>
+      </c>
+      <c r="DG12" s="46">
+        <v>44035</v>
+      </c>
+      <c r="DH12" s="46">
+        <v>43842</v>
+      </c>
+      <c r="DI12" s="46">
+        <v>43499</v>
+      </c>
+      <c r="DJ12" s="46">
+        <v>43642</v>
+      </c>
+      <c r="DK12" s="46">
+        <v>43636</v>
+      </c>
+      <c r="DL12" s="46">
+        <v>43574</v>
+      </c>
+      <c r="DM12" s="46">
+        <v>42923</v>
+      </c>
+      <c r="DN12" s="46">
+        <v>42117</v>
+      </c>
+      <c r="DO12" s="46">
+        <v>40395</v>
+      </c>
+      <c r="DP12" s="46">
+        <v>39314</v>
+      </c>
+      <c r="DQ12" s="46">
+        <v>37811</v>
+      </c>
+      <c r="DR12" s="46">
+        <v>37084</v>
+      </c>
+      <c r="DS12" s="46">
+        <v>29039</v>
+      </c>
+      <c r="DT12" s="46">
+        <v>28325</v>
+      </c>
+      <c r="DU12" s="46">
+        <v>27663</v>
+      </c>
+      <c r="DV12" s="46">
+        <v>26410</v>
+      </c>
+      <c r="DW12" s="46">
+        <v>25152</v>
+      </c>
+      <c r="DX12" s="46">
+        <v>22108</v>
+      </c>
+      <c r="DY12" s="46">
+        <v>22063</v>
+      </c>
+      <c r="DZ12" s="46">
+        <v>22070</v>
+      </c>
+      <c r="EA12" s="46">
+        <v>22001</v>
+      </c>
+      <c r="EB12" s="46">
+        <v>22084</v>
+      </c>
+      <c r="EC12" s="46">
+        <v>22143</v>
+      </c>
+      <c r="ED12" s="46">
+        <v>22183</v>
+      </c>
+      <c r="EE12" s="46">
+        <v>21933</v>
+      </c>
+      <c r="EF12" s="46">
+        <v>21586</v>
+      </c>
+      <c r="EG12" s="46">
+        <v>20694</v>
+      </c>
+      <c r="EH12" s="46">
+        <v>20150</v>
+      </c>
+      <c r="EI12" s="46">
+        <v>19331</v>
+      </c>
+      <c r="EJ12" s="46">
+        <v>19061</v>
+      </c>
+      <c r="EK12" s="46">
+        <v>14997</v>
+      </c>
+      <c r="EL12" s="46">
+        <v>14694</v>
+      </c>
+      <c r="EM12" s="46">
+        <v>14417</v>
+      </c>
+      <c r="EN12" s="46">
+        <v>13785</v>
+      </c>
+      <c r="EO12" s="46">
+        <v>13199</v>
+      </c>
+      <c r="EP12" s="46">
+        <v>22302</v>
+      </c>
+      <c r="EQ12" s="46">
+        <v>21972</v>
+      </c>
+      <c r="ER12" s="46">
+        <v>21772</v>
+      </c>
+      <c r="ES12" s="46">
+        <v>21498</v>
+      </c>
+      <c r="ET12" s="46">
+        <v>21558</v>
+      </c>
+      <c r="EU12" s="46">
+        <v>21493</v>
+      </c>
+      <c r="EV12" s="46">
+        <v>21391</v>
+      </c>
+      <c r="EW12" s="46">
+        <v>20990</v>
+      </c>
+      <c r="EX12" s="46">
+        <v>20531</v>
+      </c>
+      <c r="EY12" s="46">
+        <v>19701</v>
+      </c>
+      <c r="EZ12" s="46">
+        <v>19164</v>
+      </c>
+      <c r="FA12" s="46">
+        <v>18480</v>
+      </c>
+      <c r="FB12" s="46">
+        <v>18023</v>
+      </c>
+      <c r="FC12" s="46">
+        <v>14042</v>
+      </c>
+      <c r="FD12" s="46">
+        <v>13631</v>
+      </c>
+      <c r="FE12" s="46">
+        <v>13246</v>
+      </c>
+      <c r="FF12" s="46">
+        <v>12625</v>
+      </c>
+      <c r="FG12" s="46">
+        <v>11953</v>
+      </c>
+    </row>
+    <row r="13" spans="1:163">
+      <c r="A13" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="46">
+        <v>183858</v>
+      </c>
+      <c r="C13" s="46">
+        <v>189039</v>
+      </c>
+      <c r="D13" s="46">
+        <v>194958</v>
+      </c>
+      <c r="E13" s="46">
+        <v>201299</v>
+      </c>
+      <c r="F13" s="46">
+        <v>209497</v>
+      </c>
+      <c r="G13" s="46">
+        <v>216309</v>
+      </c>
+      <c r="H13" s="46">
+        <v>222134</v>
+      </c>
+      <c r="I13" s="46">
+        <v>230727</v>
+      </c>
+      <c r="J13" s="46">
+        <v>252727</v>
+      </c>
+      <c r="K13" s="46">
+        <v>264828</v>
+      </c>
+      <c r="L13" s="46">
+        <v>271262</v>
+      </c>
+      <c r="M13" s="46">
+        <v>276675</v>
+      </c>
+      <c r="N13" s="46">
+        <v>284393</v>
+      </c>
+      <c r="O13" s="46">
+        <v>314893</v>
+      </c>
+      <c r="P13" s="46">
+        <v>326585</v>
+      </c>
+      <c r="Q13" s="46">
+        <v>338055</v>
+      </c>
+      <c r="R13" s="46">
+        <v>354278</v>
+      </c>
+      <c r="S13" s="46">
+        <v>372826</v>
+      </c>
+      <c r="T13" s="46">
+        <v>90331</v>
+      </c>
+      <c r="U13" s="46">
+        <v>92606</v>
+      </c>
+      <c r="V13" s="46">
+        <v>95373</v>
+      </c>
+      <c r="W13" s="46">
+        <v>98361</v>
+      </c>
+      <c r="X13" s="46">
+        <v>102051</v>
+      </c>
+      <c r="Y13" s="46">
+        <v>105210</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>108047</v>
+      </c>
+      <c r="AA13" s="46">
+        <v>112078</v>
+      </c>
+      <c r="AB13" s="46">
+        <v>123130</v>
+      </c>
+      <c r="AC13" s="46">
+        <v>129689</v>
+      </c>
+      <c r="AD13" s="46">
+        <v>133014</v>
+      </c>
+      <c r="AE13" s="46">
+        <v>135083</v>
+      </c>
+      <c r="AF13" s="46">
+        <v>138813</v>
+      </c>
+      <c r="AG13" s="46">
+        <v>155858</v>
+      </c>
+      <c r="AH13" s="46">
+        <v>161954</v>
+      </c>
+      <c r="AI13" s="46">
+        <v>167881</v>
+      </c>
+      <c r="AJ13" s="46">
+        <v>176676</v>
+      </c>
+      <c r="AK13" s="46">
+        <v>186523</v>
+      </c>
+      <c r="AL13" s="46">
+        <v>93527</v>
+      </c>
+      <c r="AM13" s="46">
+        <v>96433</v>
+      </c>
+      <c r="AN13" s="46">
+        <v>99585</v>
+      </c>
+      <c r="AO13" s="46">
+        <v>102938</v>
+      </c>
+      <c r="AP13" s="46">
+        <v>107446</v>
+      </c>
+      <c r="AQ13" s="46">
+        <v>111099</v>
+      </c>
+      <c r="AR13" s="46">
+        <v>114087</v>
+      </c>
+      <c r="AS13" s="46">
+        <v>118649</v>
+      </c>
+      <c r="AT13" s="46">
+        <v>129597</v>
+      </c>
+      <c r="AU13" s="46">
+        <v>135139</v>
+      </c>
+      <c r="AV13" s="46">
+        <v>138248</v>
+      </c>
+      <c r="AW13" s="46">
+        <v>141592</v>
+      </c>
+      <c r="AX13" s="46">
+        <v>145580</v>
+      </c>
+      <c r="AY13" s="46">
+        <v>159035</v>
+      </c>
+      <c r="AZ13" s="46">
+        <v>164631</v>
+      </c>
+      <c r="BA13" s="46">
+        <v>170174</v>
+      </c>
+      <c r="BB13" s="46">
+        <v>177602</v>
+      </c>
+      <c r="BC13" s="46">
+        <v>186303</v>
+      </c>
+      <c r="BD13" s="46">
+        <v>58270</v>
+      </c>
+      <c r="BE13" s="46">
+        <v>59245</v>
+      </c>
+      <c r="BF13" s="46">
+        <v>60303</v>
+      </c>
+      <c r="BG13" s="46">
+        <v>61349</v>
+      </c>
+      <c r="BH13" s="46">
+        <v>62930</v>
+      </c>
+      <c r="BI13" s="46">
+        <v>64386</v>
+      </c>
+      <c r="BJ13" s="46">
+        <v>65390</v>
+      </c>
+      <c r="BK13" s="46">
+        <v>66442</v>
+      </c>
+      <c r="BL13" s="46">
+        <v>69165</v>
+      </c>
+      <c r="BM13" s="46">
+        <v>66329</v>
+      </c>
+      <c r="BN13" s="46">
+        <v>64508</v>
+      </c>
+      <c r="BO13" s="46">
+        <v>62976</v>
+      </c>
+      <c r="BP13" s="46">
+        <v>64149</v>
+      </c>
+      <c r="BQ13" s="46">
+        <v>80711</v>
+      </c>
+      <c r="BR13" s="46">
+        <v>82421</v>
+      </c>
+      <c r="BS13" s="46">
+        <v>84199</v>
+      </c>
+      <c r="BT13" s="46">
+        <v>86696</v>
+      </c>
+      <c r="BU13" s="46">
+        <v>89032</v>
+      </c>
+      <c r="BV13" s="46">
+        <v>28221</v>
+      </c>
+      <c r="BW13" s="46">
+        <v>28572</v>
+      </c>
+      <c r="BX13" s="46">
+        <v>29041</v>
+      </c>
+      <c r="BY13" s="46">
+        <v>29530</v>
+      </c>
+      <c r="BZ13" s="46">
+        <v>30246</v>
+      </c>
+      <c r="CA13" s="46">
+        <v>30974</v>
+      </c>
+      <c r="CB13" s="46">
+        <v>31446</v>
+      </c>
+      <c r="CC13" s="46">
+        <v>31898</v>
+      </c>
+      <c r="CD13" s="46">
+        <v>33218</v>
+      </c>
+      <c r="CE13" s="46">
+        <v>31796</v>
+      </c>
+      <c r="CF13" s="46">
+        <v>30851</v>
+      </c>
+      <c r="CG13" s="46">
+        <v>29937</v>
+      </c>
+      <c r="CH13" s="46">
+        <v>30447</v>
+      </c>
+      <c r="CI13" s="46">
+        <v>39870</v>
+      </c>
+      <c r="CJ13" s="46">
+        <v>40653</v>
+      </c>
+      <c r="CK13" s="46">
+        <v>41516</v>
+      </c>
+      <c r="CL13" s="46">
+        <v>42767</v>
+      </c>
+      <c r="CM13" s="46">
+        <v>43758</v>
+      </c>
+      <c r="CN13" s="46">
+        <v>30049</v>
+      </c>
+      <c r="CO13" s="46">
+        <v>30673</v>
+      </c>
+      <c r="CP13" s="46">
+        <v>31262</v>
+      </c>
+      <c r="CQ13" s="46">
+        <v>31819</v>
+      </c>
+      <c r="CR13" s="46">
+        <v>32684</v>
+      </c>
+      <c r="CS13" s="46">
+        <v>33412</v>
+      </c>
+      <c r="CT13" s="46">
+        <v>33944</v>
+      </c>
+      <c r="CU13" s="46">
+        <v>34544</v>
+      </c>
+      <c r="CV13" s="46">
+        <v>35947</v>
+      </c>
+      <c r="CW13" s="46">
+        <v>34533</v>
+      </c>
+      <c r="CX13" s="46">
+        <v>33657</v>
+      </c>
+      <c r="CY13" s="46">
+        <v>33039</v>
+      </c>
+      <c r="CZ13" s="46">
+        <v>33702</v>
+      </c>
+      <c r="DA13" s="46">
+        <v>40841</v>
+      </c>
+      <c r="DB13" s="46">
+        <v>41768</v>
+      </c>
+      <c r="DC13" s="46">
+        <v>42683</v>
+      </c>
+      <c r="DD13" s="46">
+        <v>43929</v>
+      </c>
+      <c r="DE13" s="46">
+        <v>45274</v>
+      </c>
+      <c r="DF13" s="46">
+        <v>125588</v>
+      </c>
+      <c r="DG13" s="46">
+        <v>129794</v>
+      </c>
+      <c r="DH13" s="46">
+        <v>134655</v>
+      </c>
+      <c r="DI13" s="46">
+        <v>139950</v>
+      </c>
+      <c r="DJ13" s="46">
+        <v>146567</v>
+      </c>
+      <c r="DK13" s="46">
+        <v>151923</v>
+      </c>
+      <c r="DL13" s="46">
+        <v>156744</v>
+      </c>
+      <c r="DM13" s="46">
+        <v>164285</v>
+      </c>
+      <c r="DN13" s="46">
+        <v>183562</v>
+      </c>
+      <c r="DO13" s="46">
+        <v>198499</v>
+      </c>
+      <c r="DP13" s="46">
+        <v>206754</v>
+      </c>
+      <c r="DQ13" s="46">
+        <v>213699</v>
+      </c>
+      <c r="DR13" s="46">
+        <v>220244</v>
+      </c>
+      <c r="DS13" s="46">
+        <v>234182</v>
+      </c>
+      <c r="DT13" s="46">
+        <v>244164</v>
+      </c>
+      <c r="DU13" s="46">
+        <v>253856</v>
+      </c>
+      <c r="DV13" s="46">
+        <v>267582</v>
+      </c>
+      <c r="DW13" s="46">
+        <v>283794</v>
+      </c>
+      <c r="DX13" s="46">
+        <v>62110</v>
+      </c>
+      <c r="DY13" s="46">
+        <v>64034</v>
+      </c>
+      <c r="DZ13" s="46">
+        <v>66332</v>
+      </c>
+      <c r="EA13" s="46">
+        <v>68831</v>
+      </c>
+      <c r="EB13" s="46">
+        <v>71805</v>
+      </c>
+      <c r="EC13" s="46">
+        <v>74236</v>
+      </c>
+      <c r="ED13" s="46">
+        <v>76601</v>
+      </c>
+      <c r="EE13" s="46">
+        <v>80180</v>
+      </c>
+      <c r="EF13" s="46">
+        <v>89912</v>
+      </c>
+      <c r="EG13" s="46">
+        <v>97893</v>
+      </c>
+      <c r="EH13" s="46">
+        <v>102163</v>
+      </c>
+      <c r="EI13" s="46">
+        <v>105146</v>
+      </c>
+      <c r="EJ13" s="46">
+        <v>108366</v>
+      </c>
+      <c r="EK13" s="46">
+        <v>115988</v>
+      </c>
+      <c r="EL13" s="46">
+        <v>121301</v>
+      </c>
+      <c r="EM13" s="46">
+        <v>126365</v>
+      </c>
+      <c r="EN13" s="46">
+        <v>133909</v>
+      </c>
+      <c r="EO13" s="46">
+        <v>142765</v>
+      </c>
+      <c r="EP13" s="46">
+        <v>63478</v>
+      </c>
+      <c r="EQ13" s="46">
+        <v>65760</v>
+      </c>
+      <c r="ER13" s="46">
+        <v>68323</v>
+      </c>
+      <c r="ES13" s="46">
+        <v>71119</v>
+      </c>
+      <c r="ET13" s="46">
+        <v>74762</v>
+      </c>
+      <c r="EU13" s="46">
+        <v>77687</v>
+      </c>
+      <c r="EV13" s="46">
+        <v>80143</v>
+      </c>
+      <c r="EW13" s="46">
+        <v>84105</v>
+      </c>
+      <c r="EX13" s="46">
+        <v>93650</v>
+      </c>
+      <c r="EY13" s="46">
+        <v>100606</v>
+      </c>
+      <c r="EZ13" s="46">
+        <v>104591</v>
+      </c>
+      <c r="FA13" s="46">
+        <v>108553</v>
+      </c>
+      <c r="FB13" s="46">
+        <v>111878</v>
+      </c>
+      <c r="FC13" s="46">
+        <v>118194</v>
+      </c>
+      <c r="FD13" s="46">
+        <v>122863</v>
+      </c>
+      <c r="FE13" s="46">
+        <v>127491</v>
+      </c>
+      <c r="FF13" s="46">
+        <v>133673</v>
+      </c>
+      <c r="FG13" s="46">
+        <v>141029</v>
+      </c>
+    </row>
+    <row r="14" spans="1:163">
+      <c r="A14" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="46">
+        <v>35838</v>
+      </c>
+      <c r="C14" s="46">
+        <v>35670</v>
+      </c>
+      <c r="D14" s="46">
+        <v>35728</v>
+      </c>
+      <c r="E14" s="46">
+        <v>35523</v>
+      </c>
+      <c r="F14" s="46">
+        <v>35666</v>
+      </c>
+      <c r="G14" s="46">
+        <v>35804</v>
+      </c>
+      <c r="H14" s="46">
+        <v>35937</v>
+      </c>
+      <c r="I14" s="46">
+        <v>35637</v>
+      </c>
+      <c r="J14" s="46">
+        <v>35230</v>
+      </c>
+      <c r="K14" s="46">
+        <v>34878</v>
+      </c>
+      <c r="L14" s="46">
+        <v>34509</v>
+      </c>
+      <c r="M14" s="46">
+        <v>33357</v>
+      </c>
+      <c r="N14" s="46">
+        <v>32474</v>
+      </c>
+      <c r="O14" s="46">
+        <v>29917</v>
+      </c>
+      <c r="P14" s="46">
+        <v>29206</v>
+      </c>
+      <c r="Q14" s="46">
+        <v>28480</v>
+      </c>
+      <c r="R14" s="46">
+        <v>27426</v>
+      </c>
+      <c r="S14" s="46">
+        <v>25790</v>
+      </c>
+      <c r="T14" s="46">
+        <v>18221</v>
+      </c>
+      <c r="U14" s="46">
+        <v>18222</v>
+      </c>
+      <c r="V14" s="46">
+        <v>18290</v>
+      </c>
+      <c r="W14" s="46">
+        <v>18218</v>
+      </c>
+      <c r="X14" s="46">
+        <v>18298</v>
+      </c>
+      <c r="Y14" s="46">
+        <v>18407</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>18486</v>
+      </c>
+      <c r="AA14" s="46">
+        <v>18402</v>
+      </c>
+      <c r="AB14" s="46">
+        <v>18246</v>
+      </c>
+      <c r="AC14" s="46">
+        <v>18055</v>
+      </c>
+      <c r="AD14" s="46">
+        <v>17864</v>
+      </c>
+      <c r="AE14" s="46">
+        <v>17259</v>
+      </c>
+      <c r="AF14" s="46">
+        <v>16845</v>
+      </c>
+      <c r="AG14" s="46">
+        <v>15793</v>
+      </c>
+      <c r="AH14" s="46">
+        <v>15500</v>
+      </c>
+      <c r="AI14" s="46">
+        <v>15088</v>
+      </c>
+      <c r="AJ14" s="46">
+        <v>14519</v>
+      </c>
+      <c r="AK14" s="46">
+        <v>13735</v>
+      </c>
+      <c r="AL14" s="46">
+        <v>17617</v>
+      </c>
+      <c r="AM14" s="46">
+        <v>17448</v>
+      </c>
+      <c r="AN14" s="46">
+        <v>17438</v>
+      </c>
+      <c r="AO14" s="46">
+        <v>17305</v>
+      </c>
+      <c r="AP14" s="46">
+        <v>17368</v>
+      </c>
+      <c r="AQ14" s="46">
+        <v>17397</v>
+      </c>
+      <c r="AR14" s="46">
+        <v>17451</v>
+      </c>
+      <c r="AS14" s="46">
+        <v>17235</v>
+      </c>
+      <c r="AT14" s="46">
+        <v>16984</v>
+      </c>
+      <c r="AU14" s="46">
+        <v>16823</v>
+      </c>
+      <c r="AV14" s="46">
+        <v>16645</v>
+      </c>
+      <c r="AW14" s="46">
+        <v>16098</v>
+      </c>
+      <c r="AX14" s="46">
+        <v>15629</v>
+      </c>
+      <c r="AY14" s="46">
+        <v>14124</v>
+      </c>
+      <c r="AZ14" s="46">
+        <v>13706</v>
+      </c>
+      <c r="BA14" s="46">
+        <v>13392</v>
+      </c>
+      <c r="BB14" s="46">
+        <v>12907</v>
+      </c>
+      <c r="BC14" s="46">
+        <v>12055</v>
+      </c>
+      <c r="BD14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BR14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BS14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BT14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BU14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BV14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CJ14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CK14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CL14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CM14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CN14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DB14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DD14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DE14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DF14" s="46">
+        <v>35838</v>
+      </c>
+      <c r="DG14" s="46">
+        <v>35670</v>
+      </c>
+      <c r="DH14" s="46">
+        <v>35728</v>
+      </c>
+      <c r="DI14" s="46">
+        <v>35523</v>
+      </c>
+      <c r="DJ14" s="46">
+        <v>35666</v>
+      </c>
+      <c r="DK14" s="46">
+        <v>35804</v>
+      </c>
+      <c r="DL14" s="46">
+        <v>35937</v>
+      </c>
+      <c r="DM14" s="46">
+        <v>35637</v>
+      </c>
+      <c r="DN14" s="46">
+        <v>35230</v>
+      </c>
+      <c r="DO14" s="46">
+        <v>34878</v>
+      </c>
+      <c r="DP14" s="46">
+        <v>34509</v>
+      </c>
+      <c r="DQ14" s="46">
+        <v>33357</v>
+      </c>
+      <c r="DR14" s="46">
+        <v>32474</v>
+      </c>
+      <c r="DS14" s="46">
+        <v>29917</v>
+      </c>
+      <c r="DT14" s="46">
+        <v>29206</v>
+      </c>
+      <c r="DU14" s="46">
+        <v>28480</v>
+      </c>
+      <c r="DV14" s="46">
+        <v>27426</v>
+      </c>
+      <c r="DW14" s="46">
+        <v>25790</v>
+      </c>
+      <c r="DX14" s="46">
+        <v>18221</v>
+      </c>
+      <c r="DY14" s="46">
+        <v>18222</v>
+      </c>
+      <c r="DZ14" s="46">
+        <v>18290</v>
+      </c>
+      <c r="EA14" s="46">
+        <v>18218</v>
+      </c>
+      <c r="EB14" s="46">
+        <v>18298</v>
+      </c>
+      <c r="EC14" s="46">
+        <v>18407</v>
+      </c>
+      <c r="ED14" s="46">
+        <v>18486</v>
+      </c>
+      <c r="EE14" s="46">
+        <v>18402</v>
+      </c>
+      <c r="EF14" s="46">
+        <v>18246</v>
+      </c>
+      <c r="EG14" s="46">
+        <v>18055</v>
+      </c>
+      <c r="EH14" s="46">
+        <v>17864</v>
+      </c>
+      <c r="EI14" s="46">
+        <v>17259</v>
+      </c>
+      <c r="EJ14" s="46">
+        <v>16845</v>
+      </c>
+      <c r="EK14" s="46">
+        <v>15793</v>
+      </c>
+      <c r="EL14" s="46">
+        <v>15500</v>
+      </c>
+      <c r="EM14" s="46">
+        <v>15088</v>
+      </c>
+      <c r="EN14" s="46">
+        <v>14519</v>
+      </c>
+      <c r="EO14" s="46">
+        <v>13735</v>
+      </c>
+      <c r="EP14" s="46">
+        <v>17617</v>
+      </c>
+      <c r="EQ14" s="46">
+        <v>17448</v>
+      </c>
+      <c r="ER14" s="46">
+        <v>17438</v>
+      </c>
+      <c r="ES14" s="46">
+        <v>17305</v>
+      </c>
+      <c r="ET14" s="46">
+        <v>17368</v>
+      </c>
+      <c r="EU14" s="46">
+        <v>17397</v>
+      </c>
+      <c r="EV14" s="46">
+        <v>17451</v>
+      </c>
+      <c r="EW14" s="46">
+        <v>17235</v>
+      </c>
+      <c r="EX14" s="46">
+        <v>16984</v>
+      </c>
+      <c r="EY14" s="46">
+        <v>16823</v>
+      </c>
+      <c r="EZ14" s="46">
+        <v>16645</v>
+      </c>
+      <c r="FA14" s="46">
+        <v>16098</v>
+      </c>
+      <c r="FB14" s="46">
+        <v>15629</v>
+      </c>
+      <c r="FC14" s="46">
+        <v>14124</v>
+      </c>
+      <c r="FD14" s="46">
+        <v>13706</v>
+      </c>
+      <c r="FE14" s="46">
+        <v>13392</v>
+      </c>
+      <c r="FF14" s="46">
+        <v>12907</v>
+      </c>
+      <c r="FG14" s="46">
+        <v>12055</v>
+      </c>
+    </row>
+    <row r="15" spans="1:163">
+      <c r="A15" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="46">
+        <v>161684</v>
+      </c>
+      <c r="C15" s="46">
+        <v>165585</v>
+      </c>
+      <c r="D15" s="46">
+        <v>169053</v>
+      </c>
+      <c r="E15" s="46">
+        <v>172706</v>
+      </c>
+      <c r="F15" s="46">
+        <v>175955</v>
+      </c>
+      <c r="G15" s="46">
+        <v>180188</v>
+      </c>
+      <c r="H15" s="46">
+        <v>184033</v>
+      </c>
+      <c r="I15" s="46">
+        <v>186663</v>
+      </c>
+      <c r="J15" s="46">
+        <v>187769</v>
+      </c>
+      <c r="K15" s="46">
+        <v>192050</v>
+      </c>
+      <c r="L15" s="46">
+        <v>196674</v>
+      </c>
+      <c r="M15" s="46">
+        <v>204021</v>
+      </c>
+      <c r="N15" s="46">
+        <v>209426</v>
+      </c>
+      <c r="O15" s="46">
+        <v>231887</v>
+      </c>
+      <c r="P15" s="46">
+        <v>238933</v>
+      </c>
+      <c r="Q15" s="46">
+        <v>245286</v>
+      </c>
+      <c r="R15" s="46">
+        <v>255124</v>
+      </c>
+      <c r="S15" s="46">
+        <v>268570</v>
+      </c>
+      <c r="T15" s="46">
+        <v>78902</v>
+      </c>
+      <c r="U15" s="46">
+        <v>80785</v>
+      </c>
+      <c r="V15" s="46">
+        <v>82458</v>
+      </c>
+      <c r="W15" s="46">
+        <v>84214</v>
+      </c>
+      <c r="X15" s="46">
+        <v>85690</v>
+      </c>
+      <c r="Y15" s="46">
+        <v>87823</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>89756</v>
+      </c>
+      <c r="AA15" s="46">
+        <v>91078</v>
+      </c>
+      <c r="AB15" s="46">
+        <v>91641</v>
+      </c>
+      <c r="AC15" s="46">
+        <v>94678</v>
+      </c>
+      <c r="AD15" s="46">
+        <v>97041</v>
+      </c>
+      <c r="AE15" s="46">
+        <v>100376</v>
+      </c>
+      <c r="AF15" s="46">
+        <v>103060</v>
+      </c>
+      <c r="AG15" s="46">
+        <v>114214</v>
+      </c>
+      <c r="AH15" s="46">
+        <v>117774</v>
+      </c>
+      <c r="AI15" s="46">
+        <v>120879</v>
+      </c>
+      <c r="AJ15" s="46">
+        <v>125959</v>
+      </c>
+      <c r="AK15" s="46">
+        <v>132739</v>
+      </c>
+      <c r="AL15" s="46">
+        <v>82782</v>
+      </c>
+      <c r="AM15" s="46">
+        <v>84800</v>
+      </c>
+      <c r="AN15" s="46">
+        <v>86595</v>
+      </c>
+      <c r="AO15" s="46">
+        <v>88492</v>
+      </c>
+      <c r="AP15" s="46">
+        <v>90265</v>
+      </c>
+      <c r="AQ15" s="46">
+        <v>92365</v>
+      </c>
+      <c r="AR15" s="46">
+        <v>94277</v>
+      </c>
+      <c r="AS15" s="46">
+        <v>95585</v>
+      </c>
+      <c r="AT15" s="46">
+        <v>96128</v>
+      </c>
+      <c r="AU15" s="46">
+        <v>97372</v>
+      </c>
+      <c r="AV15" s="46">
+        <v>99633</v>
+      </c>
+      <c r="AW15" s="46">
+        <v>103645</v>
+      </c>
+      <c r="AX15" s="46">
+        <v>106366</v>
+      </c>
+      <c r="AY15" s="46">
+        <v>117673</v>
+      </c>
+      <c r="AZ15" s="46">
+        <v>121159</v>
+      </c>
+      <c r="BA15" s="46">
+        <v>124407</v>
+      </c>
+      <c r="BB15" s="46">
+        <v>129165</v>
+      </c>
+      <c r="BC15" s="46">
+        <v>135831</v>
+      </c>
+      <c r="BD15" s="46">
+        <v>45497</v>
+      </c>
+      <c r="BE15" s="46">
+        <v>46406</v>
+      </c>
+      <c r="BF15" s="46">
+        <v>46982</v>
+      </c>
+      <c r="BG15" s="46">
+        <v>47266</v>
+      </c>
+      <c r="BH15" s="46">
+        <v>47454</v>
+      </c>
+      <c r="BI15" s="46">
+        <v>48047</v>
+      </c>
+      <c r="BJ15" s="46">
+        <v>48638</v>
+      </c>
+      <c r="BK15" s="46">
+        <v>48395</v>
+      </c>
+      <c r="BL15" s="46">
+        <v>47012</v>
+      </c>
+      <c r="BM15" s="46">
+        <v>44233</v>
+      </c>
+      <c r="BN15" s="46">
+        <v>42790</v>
+      </c>
+      <c r="BO15" s="46">
+        <v>41938</v>
+      </c>
+      <c r="BP15" s="46">
+        <v>42314</v>
+      </c>
+      <c r="BQ15" s="46">
+        <v>64372</v>
+      </c>
+      <c r="BR15" s="46">
+        <v>65040</v>
+      </c>
+      <c r="BS15" s="46">
+        <v>65629</v>
+      </c>
+      <c r="BT15" s="46">
+        <v>65590</v>
+      </c>
+      <c r="BU15" s="46">
+        <v>65930</v>
+      </c>
+      <c r="BV15" s="46">
+        <v>21644</v>
+      </c>
+      <c r="BW15" s="46">
+        <v>22033</v>
+      </c>
+      <c r="BX15" s="46">
+        <v>22353</v>
+      </c>
+      <c r="BY15" s="46">
+        <v>22541</v>
+      </c>
+      <c r="BZ15" s="46">
+        <v>22619</v>
+      </c>
+      <c r="CA15" s="46">
+        <v>22943</v>
+      </c>
+      <c r="CB15" s="46">
+        <v>23242</v>
+      </c>
+      <c r="CC15" s="46">
+        <v>23115</v>
+      </c>
+      <c r="CD15" s="46">
+        <v>22465</v>
+      </c>
+      <c r="CE15" s="46">
+        <v>21214</v>
+      </c>
+      <c r="CF15" s="46">
+        <v>20535</v>
+      </c>
+      <c r="CG15" s="46">
+        <v>20076</v>
+      </c>
+      <c r="CH15" s="46">
+        <v>20308</v>
+      </c>
+      <c r="CI15" s="46">
+        <v>31164</v>
+      </c>
+      <c r="CJ15" s="46">
+        <v>31521</v>
+      </c>
+      <c r="CK15" s="46">
+        <v>31776</v>
+      </c>
+      <c r="CL15" s="46">
+        <v>31751</v>
+      </c>
+      <c r="CM15" s="46">
+        <v>31960</v>
+      </c>
+      <c r="CN15" s="46">
+        <v>23853</v>
+      </c>
+      <c r="CO15" s="46">
+        <v>24373</v>
+      </c>
+      <c r="CP15" s="46">
+        <v>24629</v>
+      </c>
+      <c r="CQ15" s="46">
+        <v>24725</v>
+      </c>
+      <c r="CR15" s="46">
+        <v>24835</v>
+      </c>
+      <c r="CS15" s="46">
+        <v>25104</v>
+      </c>
+      <c r="CT15" s="46">
+        <v>25396</v>
+      </c>
+      <c r="CU15" s="46">
+        <v>25280</v>
+      </c>
+      <c r="CV15" s="46">
+        <v>24547</v>
+      </c>
+      <c r="CW15" s="46">
+        <v>23019</v>
+      </c>
+      <c r="CX15" s="46">
+        <v>22255</v>
+      </c>
+      <c r="CY15" s="46">
+        <v>21862</v>
+      </c>
+      <c r="CZ15" s="46">
+        <v>22006</v>
+      </c>
+      <c r="DA15" s="46">
+        <v>33208</v>
+      </c>
+      <c r="DB15" s="46">
+        <v>33519</v>
+      </c>
+      <c r="DC15" s="46">
+        <v>33853</v>
+      </c>
+      <c r="DD15" s="46">
+        <v>33839</v>
+      </c>
+      <c r="DE15" s="46">
+        <v>33970</v>
+      </c>
+      <c r="DF15" s="46">
+        <v>116187</v>
+      </c>
+      <c r="DG15" s="46">
+        <v>119179</v>
+      </c>
+      <c r="DH15" s="46">
+        <v>122071</v>
+      </c>
+      <c r="DI15" s="46">
+        <v>125440</v>
+      </c>
+      <c r="DJ15" s="46">
+        <v>128501</v>
+      </c>
+      <c r="DK15" s="46">
+        <v>132141</v>
+      </c>
+      <c r="DL15" s="46">
+        <v>135395</v>
+      </c>
+      <c r="DM15" s="46">
+        <v>138268</v>
+      </c>
+      <c r="DN15" s="46">
+        <v>140757</v>
+      </c>
+      <c r="DO15" s="46">
+        <v>147817</v>
+      </c>
+      <c r="DP15" s="46">
+        <v>153884</v>
+      </c>
+      <c r="DQ15" s="46">
+        <v>162083</v>
+      </c>
+      <c r="DR15" s="46">
+        <v>167112</v>
+      </c>
+      <c r="DS15" s="46">
+        <v>167515</v>
+      </c>
+      <c r="DT15" s="46">
+        <v>173893</v>
+      </c>
+      <c r="DU15" s="46">
+        <v>179657</v>
+      </c>
+      <c r="DV15" s="46">
+        <v>189534</v>
+      </c>
+      <c r="DW15" s="46">
+        <v>202640</v>
+      </c>
+      <c r="DX15" s="46">
+        <v>57258</v>
+      </c>
+      <c r="DY15" s="46">
+        <v>58752</v>
+      </c>
+      <c r="DZ15" s="46">
+        <v>60105</v>
+      </c>
+      <c r="EA15" s="46">
+        <v>61673</v>
+      </c>
+      <c r="EB15" s="46">
+        <v>63071</v>
+      </c>
+      <c r="EC15" s="46">
+        <v>64880</v>
+      </c>
+      <c r="ED15" s="46">
+        <v>66514</v>
+      </c>
+      <c r="EE15" s="46">
+        <v>67963</v>
+      </c>
+      <c r="EF15" s="46">
+        <v>69176</v>
+      </c>
+      <c r="EG15" s="46">
+        <v>73464</v>
+      </c>
+      <c r="EH15" s="46">
+        <v>76506</v>
+      </c>
+      <c r="EI15" s="46">
+        <v>80300</v>
+      </c>
+      <c r="EJ15" s="46">
+        <v>82752</v>
+      </c>
+      <c r="EK15" s="46">
+        <v>83050</v>
+      </c>
+      <c r="EL15" s="46">
+        <v>86253</v>
+      </c>
+      <c r="EM15" s="46">
+        <v>89103</v>
+      </c>
+      <c r="EN15" s="46">
+        <v>94208</v>
+      </c>
+      <c r="EO15" s="46">
+        <v>100779</v>
+      </c>
+      <c r="EP15" s="46">
+        <v>58929</v>
+      </c>
+      <c r="EQ15" s="46">
+        <v>60427</v>
+      </c>
+      <c r="ER15" s="46">
+        <v>61966</v>
+      </c>
+      <c r="ES15" s="46">
+        <v>63767</v>
+      </c>
+      <c r="ET15" s="46">
+        <v>65430</v>
+      </c>
+      <c r="EU15" s="46">
+        <v>67261</v>
+      </c>
+      <c r="EV15" s="46">
+        <v>68881</v>
+      </c>
+      <c r="EW15" s="46">
+        <v>70305</v>
+      </c>
+      <c r="EX15" s="46">
+        <v>71581</v>
+      </c>
+      <c r="EY15" s="46">
+        <v>74353</v>
+      </c>
+      <c r="EZ15" s="46">
+        <v>77378</v>
+      </c>
+      <c r="FA15" s="46">
+        <v>81783</v>
+      </c>
+      <c r="FB15" s="46">
+        <v>84360</v>
+      </c>
+      <c r="FC15" s="46">
+        <v>84465</v>
+      </c>
+      <c r="FD15" s="46">
+        <v>87640</v>
+      </c>
+      <c r="FE15" s="46">
+        <v>90554</v>
+      </c>
+      <c r="FF15" s="46">
+        <v>95326</v>
+      </c>
+      <c r="FG15" s="46">
+        <v>101861</v>
+      </c>
+    </row>
+    <row r="16" spans="1:163">
+      <c r="A16" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="46">
+        <v>60649</v>
+      </c>
+      <c r="C16" s="46">
+        <v>61095</v>
+      </c>
+      <c r="D16" s="46">
+        <v>61554</v>
+      </c>
+      <c r="E16" s="46">
+        <v>61708</v>
+      </c>
+      <c r="F16" s="46">
+        <v>62156</v>
+      </c>
+      <c r="G16" s="46">
+        <v>62547</v>
+      </c>
+      <c r="H16" s="46">
+        <v>63118</v>
+      </c>
+      <c r="I16" s="46">
+        <v>63213</v>
+      </c>
+      <c r="J16" s="46">
+        <v>63258</v>
+      </c>
+      <c r="K16" s="46">
+        <v>63111</v>
+      </c>
+      <c r="L16" s="46">
+        <v>63132</v>
+      </c>
+      <c r="M16" s="46">
+        <v>62580</v>
+      </c>
+      <c r="N16" s="46">
+        <v>62413</v>
+      </c>
+      <c r="O16" s="57">
+        <v>63816</v>
+      </c>
+      <c r="P16" s="57">
+        <v>63530</v>
+      </c>
+      <c r="Q16" s="57">
+        <v>62784</v>
+      </c>
+      <c r="R16" s="57">
+        <v>61499</v>
+      </c>
+      <c r="S16" s="57">
+        <v>59768</v>
+      </c>
+      <c r="T16" s="57">
+        <v>30421</v>
+      </c>
+      <c r="U16" s="57">
+        <v>30791</v>
+      </c>
+      <c r="V16" s="57">
+        <v>31139</v>
+      </c>
+      <c r="W16" s="57">
+        <v>31384</v>
+      </c>
+      <c r="X16" s="57">
+        <v>31739</v>
+      </c>
+      <c r="Y16" s="57">
+        <v>31997</v>
+      </c>
+      <c r="Z16" s="57">
+        <v>32345</v>
+      </c>
+      <c r="AA16" s="57">
+        <v>32450</v>
+      </c>
+      <c r="AB16" s="57">
+        <v>32570</v>
+      </c>
+      <c r="AC16" s="57">
+        <v>32530</v>
+      </c>
+      <c r="AD16" s="57">
+        <v>32589</v>
+      </c>
+      <c r="AE16" s="57">
+        <v>32248</v>
+      </c>
+      <c r="AF16" s="57">
+        <v>32251</v>
+      </c>
+      <c r="AG16" s="57">
+        <v>32706</v>
+      </c>
+      <c r="AH16" s="57">
+        <v>32662</v>
+      </c>
+      <c r="AI16" s="57">
+        <v>32360</v>
+      </c>
+      <c r="AJ16" s="57">
+        <v>31725</v>
+      </c>
+      <c r="AK16" s="57">
+        <v>30880</v>
+      </c>
+      <c r="AL16" s="57">
+        <v>30228</v>
+      </c>
+      <c r="AM16" s="57">
+        <v>30304</v>
+      </c>
+      <c r="AN16" s="57">
+        <v>30415</v>
+      </c>
+      <c r="AO16" s="57">
+        <v>30324</v>
+      </c>
+      <c r="AP16" s="57">
+        <v>30417</v>
+      </c>
+      <c r="AQ16" s="57">
+        <v>30550</v>
+      </c>
+      <c r="AR16" s="57">
+        <v>30773</v>
+      </c>
+      <c r="AS16" s="57">
+        <v>30763</v>
+      </c>
+      <c r="AT16" s="57">
+        <v>30688</v>
+      </c>
+      <c r="AU16" s="57">
+        <v>30581</v>
+      </c>
+      <c r="AV16" s="57">
+        <v>30543</v>
+      </c>
+      <c r="AW16" s="57">
+        <v>30332</v>
+      </c>
+      <c r="AX16" s="57">
+        <v>30162</v>
+      </c>
+      <c r="AY16" s="57">
+        <v>31110</v>
+      </c>
+      <c r="AZ16" s="57">
+        <v>30868</v>
+      </c>
+      <c r="BA16" s="57">
+        <v>30424</v>
+      </c>
+      <c r="BB16" s="57">
+        <v>29774</v>
+      </c>
+      <c r="BC16" s="57">
+        <v>28888</v>
+      </c>
+      <c r="BD16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BR16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BS16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BT16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BU16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BV16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CJ16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CK16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CL16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CM16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CN16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="DB16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="DD16" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="DE16" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="DF16" s="46">
+        <v>60649</v>
+      </c>
+      <c r="DG16" s="46">
+        <v>61095</v>
+      </c>
+      <c r="DH16" s="46">
+        <v>61554</v>
+      </c>
+      <c r="DI16" s="46">
+        <v>61708</v>
+      </c>
+      <c r="DJ16" s="46">
+        <v>62156</v>
+      </c>
+      <c r="DK16" s="46">
+        <v>62547</v>
+      </c>
+      <c r="DL16" s="46">
+        <v>63118</v>
+      </c>
+      <c r="DM16" s="46">
+        <v>63213</v>
+      </c>
+      <c r="DN16" s="46">
+        <v>63258</v>
+      </c>
+      <c r="DO16" s="46">
+        <v>63111</v>
+      </c>
+      <c r="DP16" s="46">
+        <v>63132</v>
+      </c>
+      <c r="DQ16" s="46">
+        <v>62580</v>
+      </c>
+      <c r="DR16" s="46">
+        <v>62413</v>
+      </c>
+      <c r="DS16" s="46">
+        <v>63816</v>
+      </c>
+      <c r="DT16" s="46">
+        <v>63530</v>
+      </c>
+      <c r="DU16" s="46">
+        <v>62784</v>
+      </c>
+      <c r="DV16" s="46">
+        <v>61499</v>
+      </c>
+      <c r="DW16" s="46">
+        <v>59768</v>
+      </c>
+      <c r="DX16" s="46">
+        <v>30421</v>
+      </c>
+      <c r="DY16" s="46">
+        <v>30791</v>
+      </c>
+      <c r="DZ16" s="46">
+        <v>31139</v>
+      </c>
+      <c r="EA16" s="46">
+        <v>31384</v>
+      </c>
+      <c r="EB16" s="46">
+        <v>31739</v>
+      </c>
+      <c r="EC16" s="46">
+        <v>31997</v>
+      </c>
+      <c r="ED16" s="46">
+        <v>32345</v>
+      </c>
+      <c r="EE16" s="46">
+        <v>32450</v>
+      </c>
+      <c r="EF16" s="46">
+        <v>32570</v>
+      </c>
+      <c r="EG16" s="46">
+        <v>32530</v>
+      </c>
+      <c r="EH16" s="46">
+        <v>32589</v>
+      </c>
+      <c r="EI16" s="46">
+        <v>32248</v>
+      </c>
+      <c r="EJ16" s="46">
+        <v>32251</v>
+      </c>
+      <c r="EK16" s="46">
+        <v>32706</v>
+      </c>
+      <c r="EL16" s="46">
+        <v>32662</v>
+      </c>
+      <c r="EM16" s="46">
+        <v>32360</v>
+      </c>
+      <c r="EN16" s="46">
+        <v>31725</v>
+      </c>
+      <c r="EO16" s="46">
+        <v>30880</v>
+      </c>
+      <c r="EP16" s="46">
+        <v>30228</v>
+      </c>
+      <c r="EQ16" s="46">
+        <v>30304</v>
+      </c>
+      <c r="ER16" s="46">
+        <v>30415</v>
+      </c>
+      <c r="ES16" s="46">
+        <v>30324</v>
+      </c>
+      <c r="ET16" s="46">
+        <v>30417</v>
+      </c>
+      <c r="EU16" s="46">
+        <v>30550</v>
+      </c>
+      <c r="EV16" s="46">
+        <v>30773</v>
+      </c>
+      <c r="EW16" s="46">
+        <v>30763</v>
+      </c>
+      <c r="EX16" s="46">
+        <v>30688</v>
+      </c>
+      <c r="EY16" s="46">
+        <v>30581</v>
+      </c>
+      <c r="EZ16" s="46">
+        <v>30543</v>
+      </c>
+      <c r="FA16" s="46">
+        <v>30332</v>
+      </c>
+      <c r="FB16" s="46">
+        <v>30162</v>
+      </c>
+      <c r="FC16" s="46">
+        <v>31110</v>
+      </c>
+      <c r="FD16" s="46">
+        <v>30868</v>
+      </c>
+      <c r="FE16" s="46">
+        <v>30424</v>
+      </c>
+      <c r="FF16" s="46">
+        <v>29774</v>
+      </c>
+      <c r="FG16" s="46">
+        <v>28888</v>
+      </c>
+    </row>
+    <row r="17" spans="1:163">
+      <c r="A17" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="46">
+        <v>157829</v>
+      </c>
+      <c r="C17" s="46">
+        <v>163448</v>
+      </c>
+      <c r="D17" s="46">
+        <v>168885</v>
+      </c>
+      <c r="E17" s="46">
+        <v>174914</v>
+      </c>
+      <c r="F17" s="46">
+        <v>178798</v>
+      </c>
+      <c r="G17" s="46">
+        <v>183635</v>
+      </c>
+      <c r="H17" s="46">
+        <v>186088</v>
+      </c>
+      <c r="I17" s="46">
+        <v>187625</v>
+      </c>
+      <c r="J17" s="46">
+        <v>189919</v>
+      </c>
+      <c r="K17" s="46">
+        <v>200184</v>
+      </c>
+      <c r="L17" s="46">
+        <v>206402</v>
+      </c>
+      <c r="M17" s="46">
+        <v>215103</v>
+      </c>
+      <c r="N17" s="46">
+        <v>221496</v>
+      </c>
+      <c r="O17" s="53">
+        <v>217413</v>
+      </c>
+      <c r="P17" s="53">
+        <v>223181</v>
+      </c>
+      <c r="Q17" s="53">
+        <v>228647</v>
+      </c>
+      <c r="R17" s="53">
+        <v>234762</v>
+      </c>
+      <c r="S17" s="53">
+        <v>241857</v>
+      </c>
+      <c r="T17" s="53">
+        <v>76941</v>
+      </c>
+      <c r="U17" s="53">
+        <v>79633</v>
+      </c>
+      <c r="V17" s="53">
+        <v>82230</v>
+      </c>
+      <c r="W17" s="53">
+        <v>85179</v>
+      </c>
+      <c r="X17" s="53">
+        <v>87167</v>
+      </c>
+      <c r="Y17" s="53">
+        <v>89574</v>
+      </c>
+      <c r="Z17" s="53">
+        <v>90937</v>
+      </c>
+      <c r="AA17" s="53">
+        <v>91902</v>
+      </c>
+      <c r="AB17" s="53">
+        <v>93028</v>
+      </c>
+      <c r="AC17" s="53">
+        <v>99321</v>
+      </c>
+      <c r="AD17" s="53">
+        <v>102620</v>
+      </c>
+      <c r="AE17" s="53">
+        <v>106658</v>
+      </c>
+      <c r="AF17" s="53">
+        <v>109763</v>
+      </c>
+      <c r="AG17" s="53">
+        <v>107173</v>
+      </c>
+      <c r="AH17" s="53">
+        <v>110156</v>
+      </c>
+      <c r="AI17" s="53">
+        <v>113079</v>
+      </c>
+      <c r="AJ17" s="53">
+        <v>116369</v>
+      </c>
+      <c r="AK17" s="53">
+        <v>120006</v>
+      </c>
+      <c r="AL17" s="53">
+        <v>80888</v>
+      </c>
+      <c r="AM17" s="53">
+        <v>83815</v>
+      </c>
+      <c r="AN17" s="53">
+        <v>86655</v>
+      </c>
+      <c r="AO17" s="53">
+        <v>89735</v>
+      </c>
+      <c r="AP17" s="53">
+        <v>91631</v>
+      </c>
+      <c r="AQ17" s="53">
+        <v>94061</v>
+      </c>
+      <c r="AR17" s="53">
+        <v>95151</v>
+      </c>
+      <c r="AS17" s="53">
+        <v>95723</v>
+      </c>
+      <c r="AT17" s="53">
+        <v>96891</v>
+      </c>
+      <c r="AU17" s="53">
+        <v>100863</v>
+      </c>
+      <c r="AV17" s="53">
+        <v>103782</v>
+      </c>
+      <c r="AW17" s="53">
+        <v>108445</v>
+      </c>
+      <c r="AX17" s="53">
+        <v>111733</v>
+      </c>
+      <c r="AY17" s="53">
+        <v>110240</v>
+      </c>
+      <c r="AZ17" s="53">
+        <v>113025</v>
+      </c>
+      <c r="BA17" s="53">
+        <v>115568</v>
+      </c>
+      <c r="BB17" s="53">
+        <v>118393</v>
+      </c>
+      <c r="BC17" s="53">
+        <v>121851</v>
+      </c>
+      <c r="BD17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BF17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BG17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BH17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BI17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BJ17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BK17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BL17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BM17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BN17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BO17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BP17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BQ17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BR17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BS17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BT17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BU17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BV17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BW17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BX17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BY17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="BZ17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CA17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CB17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CC17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CD17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CE17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CF17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CG17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CH17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CJ17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CK17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CL17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CM17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CN17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CO17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CP17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CQ17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CR17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CS17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CT17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CU17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CV17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CW17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CX17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CY17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="CZ17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="DA17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="DB17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="DD17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="DE17" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="DF17" s="53">
+        <v>157829</v>
+      </c>
+      <c r="DG17" s="53">
+        <v>163448</v>
+      </c>
+      <c r="DH17" s="53">
+        <v>168885</v>
+      </c>
+      <c r="DI17" s="53">
+        <v>174914</v>
+      </c>
+      <c r="DJ17" s="53">
+        <v>178798</v>
+      </c>
+      <c r="DK17" s="53">
+        <v>183635</v>
+      </c>
+      <c r="DL17" s="53">
+        <v>186088</v>
+      </c>
+      <c r="DM17" s="53">
+        <v>187625</v>
+      </c>
+      <c r="DN17" s="53">
+        <v>189919</v>
+      </c>
+      <c r="DO17" s="53">
+        <v>200184</v>
+      </c>
+      <c r="DP17" s="53">
+        <v>206402</v>
+      </c>
+      <c r="DQ17" s="53">
+        <v>215103</v>
+      </c>
+      <c r="DR17" s="53">
+        <v>221496</v>
+      </c>
+      <c r="DS17" s="53">
+        <v>217413</v>
+      </c>
+      <c r="DT17" s="53">
+        <v>223181</v>
+      </c>
+      <c r="DU17" s="53">
+        <v>228647</v>
+      </c>
+      <c r="DV17" s="53">
+        <v>234762</v>
+      </c>
+      <c r="DW17" s="53">
+        <v>241857</v>
+      </c>
+      <c r="DX17" s="53">
+        <v>76941</v>
+      </c>
+      <c r="DY17" s="53">
+        <v>79633</v>
+      </c>
+      <c r="DZ17" s="53">
+        <v>82230</v>
+      </c>
+      <c r="EA17" s="53">
+        <v>85179</v>
+      </c>
+      <c r="EB17" s="53">
+        <v>87167</v>
+      </c>
+      <c r="EC17" s="53">
+        <v>89574</v>
+      </c>
+      <c r="ED17" s="53">
+        <v>90937</v>
+      </c>
+      <c r="EE17" s="53">
+        <v>91902</v>
+      </c>
+      <c r="EF17" s="53">
+        <v>93028</v>
+      </c>
+      <c r="EG17" s="53">
+        <v>99321</v>
+      </c>
+      <c r="EH17" s="53">
+        <v>102620</v>
+      </c>
+      <c r="EI17" s="53">
+        <v>106658</v>
+      </c>
+      <c r="EJ17" s="53">
+        <v>109763</v>
+      </c>
+      <c r="EK17" s="53">
+        <v>107173</v>
+      </c>
+      <c r="EL17" s="53">
+        <v>110156</v>
+      </c>
+      <c r="EM17" s="53">
+        <v>113079</v>
+      </c>
+      <c r="EN17" s="53">
+        <v>116369</v>
+      </c>
+      <c r="EO17" s="53">
+        <v>120006</v>
+      </c>
+      <c r="EP17" s="53">
+        <v>80888</v>
+      </c>
+      <c r="EQ17" s="53">
+        <v>83815</v>
+      </c>
+      <c r="ER17" s="53">
+        <v>86655</v>
+      </c>
+      <c r="ES17" s="53">
+        <v>89735</v>
+      </c>
+      <c r="ET17" s="53">
+        <v>91631</v>
+      </c>
+      <c r="EU17" s="53">
+        <v>94061</v>
+      </c>
+      <c r="EV17" s="53">
+        <v>95151</v>
+      </c>
+      <c r="EW17" s="53">
+        <v>95723</v>
+      </c>
+      <c r="EX17" s="53">
+        <v>96891</v>
+      </c>
+      <c r="EY17" s="53">
+        <v>100863</v>
+      </c>
+      <c r="EZ17" s="53">
+        <v>103782</v>
+      </c>
+      <c r="FA17" s="53">
+        <v>108445</v>
+      </c>
+      <c r="FB17" s="53">
+        <v>111733</v>
+      </c>
+      <c r="FC17" s="53">
+        <v>110240</v>
+      </c>
+      <c r="FD17" s="53">
+        <v>113025</v>
+      </c>
+      <c r="FE17" s="53">
+        <v>115568</v>
+      </c>
+      <c r="FF17" s="53">
+        <v>118393</v>
+      </c>
+      <c r="FG17" s="53">
+        <v>121851</v>
+      </c>
+    </row>
+    <row r="18" spans="1:163" ht="24" customHeight="1">
+      <c r="A18" s="44"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="O1:DS1"/>
+    <mergeCell ref="DX4:EO4"/>
+    <mergeCell ref="EP4:FG4"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:S4"/>
+    <mergeCell ref="T3:FG3"/>
+    <mergeCell ref="T4:AK4"/>
+    <mergeCell ref="AL4:BC4"/>
+    <mergeCell ref="BD4:BU4"/>
+    <mergeCell ref="BV4:CM4"/>
+    <mergeCell ref="CN4:DE4"/>
+    <mergeCell ref="DF4:DW4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Женщины</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2000-2021</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>