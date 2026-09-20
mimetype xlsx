--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="120" windowWidth="25440" windowHeight="15600"/>
+    <workbookView xWindow="-120" yWindow="180" windowWidth="25440" windowHeight="15540"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Көрсеткіштер!$O$6:$V$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіштер!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4410" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4442" uniqueCount="326">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
@@ -861,64 +865,194 @@
     <t>Толық немесе жартылай сутектендiрiлген, қайта этерифицирленген, реэтерифицирленген немесе элаидинизирленген, тазартылмаған немесе тазартылған, бiрақ бұдан әрі өңдеуге ұшырамаған майлар және жануарлардан немесе өсiмдiктен алынатын тоң майлар және майлар</t>
   </si>
   <si>
     <t xml:space="preserve">Жылумен өңдеуге ұшыраған немесе ұшырамаған, ішінде салмасы бар (еттен немесе басқа өнімдерден) немесе салмасы жоқ немесе басқа тәсілдермен әзірленген  спагетти, макарон, кеспе, қысқа тілік кеспе, үзбендер, равиоли, каннеллони кускус сияқты макарон </t>
   </si>
   <si>
     <t>Дақылдар дәндерін немесе дақылдар өнiмдерiн, бөрту немесе қуыру жолымен алынған дайын тамақ өнiмдерi (мысалы, жүгерiнiң үлпектерi); дән түрiнде немесе үлпек түрінде немесе өзге де тәсiлмен өңделген дәндер</t>
   </si>
   <si>
     <t>Құрамында какаосы бар немесе жоқ нан, ұннан жасалған кондитерлiк өнімдер, пирожныйлар, печенье және өзге де нан-тоқаш өнiмдерi; фармацевтикалық мақсаттарда пайдалану үшiн жарамды вафильдi пластиналар, бос капсулалар,</t>
   </si>
   <si>
     <t>Жеміс-жидектер, жаңғақтар және өсімдіктердің өзге де тәсілмен әзірленген немесе консервіленген, құрамында қант қоспалары немесе басқа да тәттілендіргіш заттар немесе спирт бар немесе жоқ басқа да жеуге жарайтын бөліктері</t>
   </si>
   <si>
     <t>Шаянтектестер мен моллюскалардан басқа, тiрi, жас, тоңазытылған, мұздатылған, кептiрiлген, тұздалған немесе тұздық судағы су омыртқасыздары;  шаянтектестер мен моллюскалардан басқа, ысталған, жылумен өңделген немесе өңделмеген  су омыртқасыздары</t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve"> мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2025 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Наханов Еркебұлан</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>e.nakhanov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға  саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>Тауардың статистикалық құны АҚШ долларымен және мүше мемлекеттердің ұлттық валюталарының бірліктерімен көрсетіледі. АҚШ долларына және мүше мемлекеттің ұлттық валютасының бірліктеріне қайта есептеу мүше мемлекеттің ұлттық (орталық) банкі тауарды есепке алу күніне белгілеген бағам бойынша жүзеге асырылады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тауарлар экспорты– Еуразиялық экономикалық  одағына мүше–мемлекеттің материалдық қорларын азайтатын, Еуразиялық экономикалық  одағына мүше–мемлекеттің аумағынан тауарларды əкету. Тауарлар импорты – Еуразиялық экономикалық  одағына мүше–мемлекеттің материалдық қорларын көбейтетін, Еуразиялық экономикалық  одағына мүше–мемлекеттің аумағына тауарларды əкелу.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2015 жылдан </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/turkestan/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493</t>
+  </si>
+  <si>
+    <t>ЕАЭО елдерімен жеке тауарлар бойынша экспорт және импорт көрсеткіштері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1120,50 +1254,89 @@
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
@@ -1531,51 +1704,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="83">
+  <cellStyleXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1691,52 +1864,57 @@
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1762,106 +1940,157 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="83" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="84" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="84" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="84" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="83">
+  <cellStyles count="85">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1883,81 +2112,83 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="84" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 3" xfId="83"/>
     <cellStyle name="Обычный 3" xfId="81"/>
     <cellStyle name="Обычный 4" xfId="82"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2202,350 +2433,672 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/turkestan/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.nakhanov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="R9" sqref="R9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="33.140625" customWidth="1"/>
+    <col min="2" max="2" width="71.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="27" t="s">
+        <v>283</v>
+      </c>
+      <c r="B1" s="33" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="27" t="s">
+        <v>284</v>
+      </c>
+      <c r="B2" s="33" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="27" t="s">
+        <v>285</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="27" t="s">
+        <v>286</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="27" t="s">
+        <v>287</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="27" t="s">
+        <v>288</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>292</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>293</v>
+      </c>
+      <c r="B10" s="36"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>297</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>298</v>
+      </c>
+      <c r="B15" s="39">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
+        <v>300</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>302</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>307</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C20"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I27" sqref="I27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="93.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="28"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="30"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="28"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>308</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="32" t="s">
+        <v>309</v>
+      </c>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="32" t="s">
+        <v>310</v>
+      </c>
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="32" t="s">
+        <v>311</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
+        <v>312</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="32"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+    </row>
+    <row r="11" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="63" t="s">
+        <v>313</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="32"/>
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="32"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="28"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="28"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="28"/>
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="28"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="28"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="28"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>314</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BE143"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="AQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BE109" sqref="BE109"/>
+      <selection pane="bottomRight" activeCell="BI22" sqref="BI22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="20" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
     <col min="34" max="54" width="13" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="52" t="s">
         <v>143</v>
       </c>
-      <c r="B1" s="34"/>
-[...35 lines deleted...]
-      <c r="AL1" s="34"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
     </row>
     <row r="2" spans="1:55" x14ac:dyDescent="0.2">
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
     </row>
     <row r="3" spans="1:55" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="53" t="s">
         <v>138</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="60" t="s">
         <v>139</v>
       </c>
-      <c r="C3" s="40">
+      <c r="C3" s="58">
         <v>2015</v>
       </c>
-      <c r="D3" s="40"/>
-[...2 lines deleted...]
-      <c r="G3" s="40">
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58">
         <v>2016</v>
       </c>
-      <c r="H3" s="40"/>
-[...2 lines deleted...]
-      <c r="K3" s="40">
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58">
         <v>2017</v>
       </c>
-      <c r="L3" s="40"/>
-[...2 lines deleted...]
-      <c r="O3" s="40">
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58">
         <v>2018</v>
       </c>
-      <c r="P3" s="40"/>
-[...2 lines deleted...]
-      <c r="S3" s="40">
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58">
         <v>2019</v>
       </c>
-      <c r="T3" s="40"/>
-[...2 lines deleted...]
-      <c r="W3" s="40">
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58">
         <v>2020</v>
       </c>
-      <c r="X3" s="40"/>
-[...2 lines deleted...]
-      <c r="AA3" s="39">
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="57">
         <v>2021</v>
       </c>
-      <c r="AB3" s="40"/>
-[...2 lines deleted...]
-      <c r="AE3" s="39">
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="57">
         <v>2022</v>
       </c>
-      <c r="AF3" s="40"/>
-[...2 lines deleted...]
-      <c r="AI3" s="29">
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="47">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="30"/>
-[...2 lines deleted...]
-      <c r="AM3" s="29">
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="49"/>
+      <c r="AM3" s="47">
         <v>2024</v>
       </c>
-      <c r="AN3" s="30"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="29">
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="47">
         <v>2025</v>
       </c>
-      <c r="AR3" s="30"/>
-[...2 lines deleted...]
-      <c r="AU3" s="29" t="s">
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="47" t="s">
         <v>281</v>
       </c>
-      <c r="AV3" s="30"/>
-[...2 lines deleted...]
-      <c r="AY3" s="29" t="s">
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
+      <c r="AX3" s="49"/>
+      <c r="AY3" s="47" t="s">
         <v>282</v>
       </c>
-      <c r="AZ3" s="30"/>
-[...1 lines deleted...]
-      <c r="BB3" s="30"/>
+      <c r="AZ3" s="48"/>
+      <c r="BA3" s="48"/>
+      <c r="BB3" s="48"/>
       <c r="BC3" s="4"/>
     </row>
     <row r="4" spans="1:55" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="36"/>
-[...1 lines deleted...]
-      <c r="C4" s="39" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="39"/>
-      <c r="E4" s="39" t="s">
+      <c r="D4" s="57"/>
+      <c r="E4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="39"/>
-      <c r="G4" s="39" t="s">
+      <c r="F4" s="57"/>
+      <c r="G4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39" t="s">
+      <c r="H4" s="57"/>
+      <c r="I4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="39"/>
-      <c r="K4" s="39" t="s">
+      <c r="J4" s="57"/>
+      <c r="K4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="39"/>
-      <c r="M4" s="39" t="s">
+      <c r="L4" s="57"/>
+      <c r="M4" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="39"/>
-      <c r="O4" s="38" t="s">
+      <c r="N4" s="57"/>
+      <c r="O4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="38"/>
-      <c r="Q4" s="38" t="s">
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="38"/>
-      <c r="S4" s="38" t="s">
+      <c r="R4" s="56"/>
+      <c r="S4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="38"/>
-      <c r="U4" s="38" t="s">
+      <c r="T4" s="56"/>
+      <c r="U4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="38"/>
-      <c r="W4" s="38" t="s">
+      <c r="V4" s="56"/>
+      <c r="W4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="38"/>
-      <c r="Y4" s="38" t="s">
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="38"/>
-      <c r="AA4" s="38" t="s">
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="38"/>
-      <c r="AC4" s="38" t="s">
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="38"/>
-      <c r="AE4" s="38" t="s">
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="38"/>
-      <c r="AG4" s="38" t="s">
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="38"/>
-      <c r="AI4" s="38" t="s">
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="38"/>
-      <c r="AK4" s="38" t="s">
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="38"/>
-      <c r="AM4" s="38" t="s">
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AN4" s="38"/>
-      <c r="AO4" s="38" t="s">
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="38"/>
-      <c r="AQ4" s="32" t="s">
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AR4" s="32"/>
-      <c r="AS4" s="32" t="s">
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="32"/>
-      <c r="AU4" s="32" t="s">
+      <c r="AT4" s="50"/>
+      <c r="AU4" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AV4" s="32"/>
-      <c r="AW4" s="32" t="s">
+      <c r="AV4" s="50"/>
+      <c r="AW4" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="32"/>
-      <c r="AY4" s="32" t="s">
+      <c r="AX4" s="50"/>
+      <c r="AY4" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AZ4" s="32"/>
-      <c r="BA4" s="32" t="s">
+      <c r="AZ4" s="50"/>
+      <c r="BA4" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="BB4" s="33"/>
+      <c r="BB4" s="51"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55" s="8" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="37"/>
-      <c r="B5" s="44"/>
+      <c r="A5" s="55"/>
+      <c r="B5" s="62"/>
       <c r="C5" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>136</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>136</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2785,85 +3338,85 @@
       </c>
       <c r="AI6" s="14">
         <v>177650.39508999992</v>
       </c>
       <c r="AJ6" s="14">
         <v>19254.695330000002</v>
       </c>
       <c r="AK6" s="14">
         <v>63950.120439999999</v>
       </c>
       <c r="AL6" s="14">
         <v>19295.096849999998</v>
       </c>
       <c r="AM6" s="14">
         <v>130643.45731000003</v>
       </c>
       <c r="AN6" s="14">
         <v>20901.196179999995</v>
       </c>
       <c r="AO6" s="14">
         <v>96358.456350000008</v>
       </c>
       <c r="AP6" s="14">
         <v>32270.839969999994</v>
       </c>
-      <c r="AQ6" s="2">
+      <c r="AQ6" s="46">
         <v>419343.61112000013</v>
       </c>
-      <c r="AR6" s="2">
+      <c r="AR6" s="46">
         <v>59827.431460000007</v>
       </c>
-      <c r="AS6" s="2">
+      <c r="AS6" s="46">
         <v>80644.756639999992</v>
       </c>
-      <c r="AT6" s="2">
+      <c r="AT6" s="46">
         <v>61985.233589999996</v>
       </c>
-      <c r="AU6" s="2">
-[...21 lines deleted...]
-        <v>25087.223910000008</v>
+      <c r="AU6" s="43">
+        <v>217702.26132999995</v>
+      </c>
+      <c r="AV6" s="43">
+        <v>29078.090770000003</v>
+      </c>
+      <c r="AW6" s="43">
+        <v>43218.212380000004</v>
+      </c>
+      <c r="AX6" s="43">
+        <v>38164.791640000003</v>
+      </c>
+      <c r="AY6" s="43">
+        <v>198718.90097999998</v>
+      </c>
+      <c r="AZ6" s="43">
+        <v>42995.769669999994</v>
+      </c>
+      <c r="BA6" s="43">
+        <v>22352.417359999999</v>
+      </c>
+      <c r="BB6" s="43">
+        <v>28147.245120000003</v>
       </c>
     </row>
     <row r="7" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H7" s="11" t="s">
@@ -2955,66 +3508,66 @@
       </c>
       <c r="AK7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR7" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AS7" s="28">
+      <c r="AS7" s="26">
         <v>356.43450000000001</v>
       </c>
-      <c r="AT7" s="28">
+      <c r="AT7" s="26">
         <v>1628.6314</v>
       </c>
       <c r="AU7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV7" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW7" s="26">
+      <c r="AW7" s="44">
         <v>356.43450000000001</v>
       </c>
-      <c r="AX7" s="26">
+      <c r="AX7" s="44">
         <v>1628.6314</v>
       </c>
       <c r="AY7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA7" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB7" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>146</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>142</v>
       </c>
@@ -3119,79 +3672,79 @@
       </c>
       <c r="AK8" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL8" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM8" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN8" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO8" s="26">
         <v>155.23994999999999</v>
       </c>
       <c r="AP8" s="26">
         <v>760.00022000000001</v>
       </c>
       <c r="AQ8" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR8" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS8" s="28">
+      <c r="AS8" s="26">
         <v>159.85792000000001</v>
       </c>
-      <c r="AT8" s="28">
+      <c r="AT8" s="26">
         <v>1007.40593</v>
       </c>
       <c r="AU8" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV8" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW8" s="26">
-[...3 lines deleted...]
-        <v>469.95584000000002</v>
+      <c r="AW8" s="44">
+        <v>99.924639999999997</v>
+      </c>
+      <c r="AX8" s="44">
+        <v>598.86373000000003</v>
       </c>
       <c r="AY8" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ8" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA8" s="26">
-[...3 lines deleted...]
-        <v>334.42182000000003</v>
+      <c r="BA8" s="44">
+        <v>66.986369999999994</v>
+      </c>
+      <c r="BB8" s="44">
+        <v>495.87186000000003</v>
       </c>
     </row>
     <row r="9" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E9" s="12">
         <v>0.16392000000000001</v>
       </c>
       <c r="F9" s="12">
         <v>1.23915</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H9" s="11" t="s">
@@ -3611,78 +4164,78 @@
       </c>
       <c r="AK11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR11" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AS11" s="28">
+      <c r="AS11" s="26">
         <v>45.771999999999998</v>
       </c>
-      <c r="AT11" s="28">
+      <c r="AT11" s="26">
         <v>35.873109999999997</v>
       </c>
       <c r="AU11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV11" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW11" s="26">
-[...3 lines deleted...]
-        <v>9.1750100000000003</v>
+      <c r="AW11" s="44">
+        <v>21.364999999999998</v>
+      </c>
+      <c r="AX11" s="44">
+        <v>11.62931</v>
       </c>
       <c r="AY11" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ11" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA11" s="26">
+      <c r="BA11" s="44">
         <v>6.1079999999999997</v>
       </c>
-      <c r="BB11" s="26">
+      <c r="BB11" s="44">
         <v>4.00406</v>
       </c>
     </row>
     <row r="12" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>150</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>142</v>
       </c>
@@ -3933,85 +4486,85 @@
       </c>
       <c r="AI13" s="11">
         <v>2107.0285600000002</v>
       </c>
       <c r="AJ13" s="11">
         <v>3954.6992</v>
       </c>
       <c r="AK13" s="11">
         <v>1591.7352900000001</v>
       </c>
       <c r="AL13" s="11">
         <v>1302.3709799999999</v>
       </c>
       <c r="AM13" s="26">
         <v>2868.8024099999998</v>
       </c>
       <c r="AN13" s="26">
         <v>6012.8648300000004</v>
       </c>
       <c r="AO13" s="26">
         <v>2038.1560500000001</v>
       </c>
       <c r="AP13" s="26">
         <v>1801.75539</v>
       </c>
-      <c r="AQ13" s="28">
+      <c r="AQ13" s="26">
         <v>2741.2870899999998</v>
       </c>
-      <c r="AR13" s="28">
+      <c r="AR13" s="26">
         <v>7170.6653299999998</v>
       </c>
-      <c r="AS13" s="28">
+      <c r="AS13" s="26">
         <v>2250.6286799999998</v>
       </c>
-      <c r="AT13" s="28">
+      <c r="AT13" s="26">
         <v>2189.0868599999999</v>
       </c>
-      <c r="AU13" s="26">
-[...21 lines deleted...]
-        <v>1148.87842</v>
+      <c r="AU13" s="44">
+        <v>1880.92949</v>
+      </c>
+      <c r="AV13" s="44">
+        <v>4708.7095900000004</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>1372.5390299999999</v>
+      </c>
+      <c r="AX13" s="44">
+        <v>1269.63185</v>
+      </c>
+      <c r="AY13" s="44">
+        <v>1376.0619999999999</v>
+      </c>
+      <c r="AZ13" s="44">
+        <v>6671.3366800000003</v>
+      </c>
+      <c r="BA13" s="44">
+        <v>995.60580000000004</v>
+      </c>
+      <c r="BB13" s="44">
+        <v>1337.7281</v>
       </c>
     </row>
     <row r="14" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>152</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H14" s="11" t="s">
@@ -4589,84 +5142,84 @@
       </c>
       <c r="AI17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM17" s="26">
         <v>39.909999999999997</v>
       </c>
       <c r="AN17" s="26">
         <v>44.679000000000002</v>
       </c>
       <c r="AO17" s="26">
         <v>2</v>
       </c>
       <c r="AP17" s="26">
         <v>1.9464600000000001</v>
       </c>
-      <c r="AQ17" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS17" s="28">
+      <c r="AQ17" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR17" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS17" s="26">
         <v>168.1</v>
       </c>
-      <c r="AT17" s="28">
+      <c r="AT17" s="26">
         <v>383.89076</v>
       </c>
       <c r="AU17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV17" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW17" s="26" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="AW17" s="44">
+        <v>126.4</v>
+      </c>
+      <c r="AX17" s="44">
+        <v>284.21893999999998</v>
       </c>
       <c r="AY17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ17" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA17" s="26">
+      <c r="BA17" s="44">
         <v>99.462000000000003</v>
       </c>
-      <c r="BB17" s="26">
+      <c r="BB17" s="44">
         <v>248.98824999999999</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>260</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E18" s="12">
         <v>0.36599999999999999</v>
       </c>
       <c r="F18" s="12">
         <v>1.27193</v>
       </c>
       <c r="G18" s="11">
         <v>300</v>
       </c>
@@ -4753,73 +5306,73 @@
       </c>
       <c r="AI18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK18" s="11">
         <v>476.26499999999999</v>
       </c>
       <c r="AL18" s="11">
         <v>135.68715</v>
       </c>
       <c r="AM18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO18" s="26">
         <v>261.59983999999997</v>
       </c>
       <c r="AP18" s="26">
         <v>117.35572000000001</v>
       </c>
-      <c r="AQ18" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS18" s="28">
+      <c r="AQ18" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR18" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS18" s="26">
         <v>156.15552</v>
       </c>
-      <c r="AT18" s="28">
+      <c r="AT18" s="26">
         <v>56.09272</v>
       </c>
       <c r="AU18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV18" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW18" s="26">
-[...3 lines deleted...]
-        <v>31.29232</v>
+      <c r="AW18" s="44">
+        <v>90.014520000000005</v>
+      </c>
+      <c r="AX18" s="44">
+        <v>32.304319999999997</v>
       </c>
       <c r="AY18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB18" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>156</v>
       </c>
       <c r="C19" s="12">
         <v>400</v>
       </c>
       <c r="D19" s="12">
@@ -4917,85 +5470,85 @@
       </c>
       <c r="AI19" s="11">
         <v>277.90499999999997</v>
       </c>
       <c r="AJ19" s="11">
         <v>153.07229000000001</v>
       </c>
       <c r="AK19" s="11">
         <v>293.80900000000003</v>
       </c>
       <c r="AL19" s="11">
         <v>177.96080000000001</v>
       </c>
       <c r="AM19" s="26">
         <v>690.36300000000006</v>
       </c>
       <c r="AN19" s="26">
         <v>408.58598000000001</v>
       </c>
       <c r="AO19" s="26">
         <v>99.432000000000002</v>
       </c>
       <c r="AP19" s="26">
         <v>33.298099999999998</v>
       </c>
-      <c r="AQ19" s="28">
+      <c r="AQ19" s="26">
         <v>281.26100000000002</v>
       </c>
-      <c r="AR19" s="28">
+      <c r="AR19" s="26">
         <v>125.11014</v>
       </c>
-      <c r="AS19" s="28">
+      <c r="AS19" s="26">
         <v>275.41950000000003</v>
       </c>
-      <c r="AT19" s="28">
+      <c r="AT19" s="26">
         <v>119.13768</v>
       </c>
-      <c r="AU19" s="26">
-[...11 lines deleted...]
-      <c r="AY19" s="26">
+      <c r="AU19" s="44">
+        <v>165.261</v>
+      </c>
+      <c r="AV19" s="44">
+        <v>75.637230000000002</v>
+      </c>
+      <c r="AW19" s="44">
+        <v>178.8665</v>
+      </c>
+      <c r="AX19" s="44">
+        <v>71.739680000000007</v>
+      </c>
+      <c r="AY19" s="44">
         <v>33</v>
       </c>
-      <c r="AZ19" s="26">
+      <c r="AZ19" s="44">
         <v>31.657</v>
       </c>
-      <c r="BA19" s="26">
-[...3 lines deleted...]
-        <v>41.250700000000002</v>
+      <c r="BA19" s="44">
+        <v>116.703</v>
+      </c>
+      <c r="BB19" s="44">
+        <v>44.325699999999998</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>261</v>
       </c>
       <c r="C20" s="12">
         <v>0.95</v>
       </c>
       <c r="D20" s="12">
         <v>0.14000000000000001</v>
       </c>
       <c r="E20" s="12">
         <v>0.38200000000000001</v>
       </c>
       <c r="F20" s="12">
         <v>1.1268800000000001</v>
       </c>
       <c r="G20" s="11">
         <v>16.2</v>
       </c>
       <c r="H20" s="11">
@@ -5245,85 +5798,85 @@
       </c>
       <c r="AI21" s="11">
         <v>207.53100000000001</v>
       </c>
       <c r="AJ21" s="11">
         <v>766.98239999999998</v>
       </c>
       <c r="AK21" s="11">
         <v>19.223690000000001</v>
       </c>
       <c r="AL21" s="11">
         <v>12.092919999999999</v>
       </c>
       <c r="AM21" s="26">
         <v>125.748</v>
       </c>
       <c r="AN21" s="26">
         <v>409.47802999999999</v>
       </c>
       <c r="AO21" s="26">
         <v>0.30007</v>
       </c>
       <c r="AP21" s="26">
         <v>2.7686899999999999</v>
       </c>
-      <c r="AQ21" s="28">
+      <c r="AQ21" s="26">
         <v>126.001</v>
       </c>
-      <c r="AR21" s="28">
+      <c r="AR21" s="26">
         <v>544.98311999999999</v>
       </c>
-      <c r="AS21" s="28">
+      <c r="AS21" s="26">
         <v>0.214</v>
       </c>
-      <c r="AT21" s="28">
+      <c r="AT21" s="26">
         <v>2.0445700000000002</v>
       </c>
-      <c r="AU21" s="26">
+      <c r="AU21" s="44">
         <v>72</v>
       </c>
-      <c r="AV21" s="26">
+      <c r="AV21" s="44">
         <v>281.43878000000001</v>
       </c>
-      <c r="AW21" s="26">
-[...15 lines deleted...]
-        <v>0.63029999999999997</v>
+      <c r="AW21" s="44">
+        <v>0.14377999999999999</v>
+      </c>
+      <c r="AX21" s="44">
+        <v>1.47756</v>
+      </c>
+      <c r="AY21" s="44">
+        <v>42.8</v>
+      </c>
+      <c r="AZ21" s="44">
+        <v>242.99459999999999</v>
+      </c>
+      <c r="BA21" s="44">
+        <v>8.2669999999999993E-2</v>
+      </c>
+      <c r="BB21" s="44">
+        <v>0.94560999999999995</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>262</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E22" s="12">
         <v>0.02</v>
       </c>
       <c r="F22" s="12">
         <v>0.17852000000000001</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H22" s="11" t="s">
@@ -5579,79 +6132,79 @@
       </c>
       <c r="AK23" s="11">
         <v>5.0360000000000002E-2</v>
       </c>
       <c r="AL23" s="11">
         <v>0.55044000000000004</v>
       </c>
       <c r="AM23" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN23" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO23" s="26">
         <v>2.9870000000000001E-2</v>
       </c>
       <c r="AP23" s="26">
         <v>0.34161999999999998</v>
       </c>
       <c r="AQ23" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR23" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS23" s="28">
+      <c r="AS23" s="26">
         <v>1.6799999999999999E-2</v>
       </c>
-      <c r="AT23" s="28">
+      <c r="AT23" s="26">
         <v>0.28391</v>
       </c>
       <c r="AU23" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV23" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW23" s="26">
-[...3 lines deleted...]
-        <v>0.11869</v>
+      <c r="AW23" s="44">
+        <v>1.1339999999999999E-2</v>
+      </c>
+      <c r="AX23" s="44">
+        <v>0.19051000000000001</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA23" s="26">
-[...3 lines deleted...]
-        <v>0.22933999999999999</v>
+      <c r="BA23" s="44">
+        <v>1.874E-2</v>
+      </c>
+      <c r="BB23" s="44">
+        <v>0.31491000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>278</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H24" s="11" t="s">
@@ -5907,78 +6460,78 @@
       </c>
       <c r="AK25" s="11">
         <v>361.91300000000001</v>
       </c>
       <c r="AL25" s="11">
         <v>93.67286</v>
       </c>
       <c r="AM25" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN25" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO25" s="26">
         <v>160.65021999999999</v>
       </c>
       <c r="AP25" s="26">
         <v>42.670639999999999</v>
       </c>
       <c r="AQ25" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR25" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS25" s="28">
+      <c r="AS25" s="26">
         <v>84.584339999999997</v>
       </c>
-      <c r="AT25" s="28">
+      <c r="AT25" s="26">
         <v>58.900599999999997</v>
       </c>
       <c r="AU25" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV25" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW25" s="26">
+      <c r="AW25" s="44">
         <v>1.28034</v>
       </c>
-      <c r="AX25" s="26">
+      <c r="AX25" s="44">
         <v>0.91659999999999997</v>
       </c>
       <c r="AY25" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ25" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA25" s="26">
+      <c r="BA25" s="44">
         <v>142.03200000000001</v>
       </c>
-      <c r="BB25" s="26">
+      <c r="BB25" s="44">
         <v>196.42250999999999</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>159</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E26" s="12">
         <v>1126.2348099999999</v>
       </c>
       <c r="F26" s="12">
         <v>1174.9903999999999</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>142</v>
       </c>
@@ -6071,78 +6624,78 @@
       </c>
       <c r="AK26" s="11">
         <v>23.968</v>
       </c>
       <c r="AL26" s="11">
         <v>3.5015700000000001</v>
       </c>
       <c r="AM26" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN26" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO26" s="26">
         <v>27.30566</v>
       </c>
       <c r="AP26" s="26">
         <v>45.325859999999999</v>
       </c>
       <c r="AQ26" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR26" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS26" s="28">
+      <c r="AS26" s="26">
         <v>589.08159999999998</v>
       </c>
-      <c r="AT26" s="28">
+      <c r="AT26" s="26">
         <v>1408.29628</v>
       </c>
       <c r="AU26" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV26" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW26" s="26">
-[...3 lines deleted...]
-        <v>530.17380000000003</v>
+      <c r="AW26" s="44">
+        <v>304.572</v>
+      </c>
+      <c r="AX26" s="44">
+        <v>737.57209999999998</v>
       </c>
       <c r="AY26" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA26" s="26">
+      <c r="BA26" s="44">
         <v>5.35</v>
       </c>
-      <c r="BB26" s="26">
+      <c r="BB26" s="44">
         <v>16.202500000000001</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>264</v>
       </c>
       <c r="C27" s="12">
         <v>11.728</v>
       </c>
       <c r="D27" s="12">
         <v>8.2210999999999999</v>
       </c>
       <c r="E27" s="12">
         <v>314.99972000000002</v>
       </c>
       <c r="F27" s="12">
         <v>332.67090999999999</v>
       </c>
       <c r="G27" s="11">
         <v>0.35</v>
       </c>
@@ -6235,67 +6788,67 @@
       </c>
       <c r="AK27" s="11">
         <v>72.230599999999995</v>
       </c>
       <c r="AL27" s="11">
         <v>36.099739999999997</v>
       </c>
       <c r="AM27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO27" s="26">
         <v>1.3506199999999999</v>
       </c>
       <c r="AP27" s="26">
         <v>1.70885</v>
       </c>
       <c r="AQ27" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR27" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS27" s="28">
+      <c r="AS27" s="26">
         <v>3.4712399999999999</v>
       </c>
-      <c r="AT27" s="28">
+      <c r="AT27" s="26">
         <v>5.5182700000000002</v>
       </c>
       <c r="AU27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW27" s="26">
-[...3 lines deleted...]
-        <v>2.02197</v>
+      <c r="AW27" s="44">
+        <v>1.75579</v>
+      </c>
+      <c r="AX27" s="44">
+        <v>2.23733</v>
       </c>
       <c r="AY27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB27" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>265</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D28" s="12" t="s">
@@ -6399,79 +6952,79 @@
       </c>
       <c r="AK28" s="11">
         <v>56.28</v>
       </c>
       <c r="AL28" s="11">
         <v>5.6128200000000001</v>
       </c>
       <c r="AM28" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN28" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO28" s="26">
         <v>49.607999999999997</v>
       </c>
       <c r="AP28" s="26">
         <v>107.35101</v>
       </c>
       <c r="AQ28" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR28" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS28" s="28">
+      <c r="AS28" s="26">
         <v>1072.53323</v>
       </c>
-      <c r="AT28" s="28">
+      <c r="AT28" s="26">
         <v>3673.1354799999999</v>
       </c>
       <c r="AU28" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV28" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW28" s="26">
-[...3 lines deleted...]
-        <v>1196.99594</v>
+      <c r="AW28" s="44">
+        <v>526.43723</v>
+      </c>
+      <c r="AX28" s="44">
+        <v>1510.6015299999999</v>
       </c>
       <c r="AY28" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ28" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA28" s="26">
-[...3 lines deleted...]
-        <v>1504.0247999999999</v>
+      <c r="BA28" s="44">
+        <v>454.11599999999999</v>
+      </c>
+      <c r="BB28" s="44">
+        <v>1725.6407999999999</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>160</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E29" s="12">
         <v>5.9570800000000004</v>
       </c>
       <c r="F29" s="12">
         <v>31.90438</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H29" s="11" t="s">
@@ -6563,79 +7116,79 @@
       </c>
       <c r="AK29" s="11">
         <v>59.97636</v>
       </c>
       <c r="AL29" s="11">
         <v>422.37128000000001</v>
       </c>
       <c r="AM29" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN29" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO29" s="26">
         <v>80.321600000000004</v>
       </c>
       <c r="AP29" s="26">
         <v>517.02549999999997</v>
       </c>
       <c r="AQ29" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR29" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS29" s="28">
+      <c r="AS29" s="26">
         <v>716.6164</v>
       </c>
-      <c r="AT29" s="28">
+      <c r="AT29" s="26">
         <v>2788.0430299999998</v>
       </c>
       <c r="AU29" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV29" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW29" s="26">
-[...3 lines deleted...]
-        <v>1002.8347</v>
+      <c r="AW29" s="44">
+        <v>180.0924</v>
+      </c>
+      <c r="AX29" s="44">
+        <v>1448.8414399999999</v>
       </c>
       <c r="AY29" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ29" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA29" s="26">
-[...3 lines deleted...]
-        <v>2382.5405099999998</v>
+      <c r="BA29" s="44">
+        <v>665.63879999999995</v>
+      </c>
+      <c r="BB29" s="44">
+        <v>3241.2156599999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>161</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E30" s="12">
         <v>53.462690000000002</v>
       </c>
       <c r="F30" s="12">
         <v>249.65487999999999</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H30" s="11" t="s">
@@ -6727,78 +7280,78 @@
       </c>
       <c r="AK30" s="11">
         <v>148.65520000000001</v>
       </c>
       <c r="AL30" s="11">
         <v>97.081469999999996</v>
       </c>
       <c r="AM30" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN30" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO30" s="26">
         <v>596.54107999999997</v>
       </c>
       <c r="AP30" s="26">
         <v>825.96415999999999</v>
       </c>
       <c r="AQ30" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR30" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS30" s="28">
+      <c r="AS30" s="26">
         <v>215.85323</v>
       </c>
-      <c r="AT30" s="28">
+      <c r="AT30" s="26">
         <v>361.45769000000001</v>
       </c>
       <c r="AU30" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV30" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW30" s="26">
-[...3 lines deleted...]
-        <v>198.30828</v>
+      <c r="AW30" s="44">
+        <v>175.03199000000001</v>
+      </c>
+      <c r="AX30" s="44">
+        <v>200.47028</v>
       </c>
       <c r="AY30" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ30" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA30" s="26">
+      <c r="BA30" s="44">
         <v>0.31402999999999998</v>
       </c>
-      <c r="BB30" s="26">
+      <c r="BB30" s="44">
         <v>3.1840000000000002</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>162</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E31" s="12">
         <v>36.605200000000004</v>
       </c>
       <c r="F31" s="12">
         <v>201.83213000000001</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>142</v>
       </c>
@@ -6891,79 +7444,79 @@
       </c>
       <c r="AK31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR31" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AS31" s="28">
+      <c r="AS31" s="26">
         <v>71.668000000000006</v>
       </c>
-      <c r="AT31" s="28">
+      <c r="AT31" s="26">
         <v>421.50083000000001</v>
       </c>
       <c r="AU31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV31" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW31" s="26">
-[...3 lines deleted...]
-        <v>195.12898999999999</v>
+      <c r="AW31" s="44">
+        <v>49.515999999999998</v>
+      </c>
+      <c r="AX31" s="44">
+        <v>289.04561000000001</v>
       </c>
       <c r="AY31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ31" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA31" s="26">
-[...3 lines deleted...]
-        <v>253.70966000000001</v>
+      <c r="BA31" s="44">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="BB31" s="44">
+        <v>374.71962000000002</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>266</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H32" s="11" t="s">
@@ -7067,54 +7620,54 @@
       </c>
       <c r="AO32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AS32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AT32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AU32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV32" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AX32" s="1" t="s">
+      <c r="AW32" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AY32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA32" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB32" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>163</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>142</v>
       </c>
@@ -7231,54 +7784,54 @@
       </c>
       <c r="AO33" s="26">
         <v>37.337000000000003</v>
       </c>
       <c r="AP33" s="26">
         <v>2.2342499999999998</v>
       </c>
       <c r="AQ33" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR33" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AS33" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AT33" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AU33" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV33" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW33" s="26">
+      <c r="AW33" s="44">
         <v>44.766500000000001</v>
       </c>
-      <c r="AX33" s="26">
+      <c r="AX33" s="44">
         <v>8.5698100000000004</v>
       </c>
       <c r="AY33" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ33" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA33" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB33" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>164</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>142</v>
       </c>
@@ -7541,85 +8094,85 @@
       </c>
       <c r="AI35" s="11">
         <v>1634.6279999999999</v>
       </c>
       <c r="AJ35" s="11">
         <v>14.373530000000001</v>
       </c>
       <c r="AK35" s="11">
         <v>15432.025</v>
       </c>
       <c r="AL35" s="11">
         <v>597.17103999999995</v>
       </c>
       <c r="AM35" s="26">
         <v>2205</v>
       </c>
       <c r="AN35" s="26">
         <v>48.025910000000003</v>
       </c>
       <c r="AO35" s="26">
         <v>14725.549000000001</v>
       </c>
       <c r="AP35" s="26">
         <v>711.27533000000005</v>
       </c>
-      <c r="AQ35" s="28">
+      <c r="AQ35" s="26">
         <v>5393.549</v>
       </c>
-      <c r="AR35" s="28">
+      <c r="AR35" s="26">
         <v>221.72466</v>
       </c>
-      <c r="AS35" s="28">
+      <c r="AS35" s="26">
         <v>2066.3000000000002</v>
       </c>
-      <c r="AT35" s="28">
+      <c r="AT35" s="26">
         <v>151.57048</v>
       </c>
-      <c r="AU35" s="26">
+      <c r="AU35" s="44">
         <v>4953.549</v>
       </c>
-      <c r="AV35" s="26">
+      <c r="AV35" s="44">
         <v>213.50847999999999</v>
       </c>
-      <c r="AW35" s="26">
-[...5 lines deleted...]
-      <c r="AY35" s="26">
+      <c r="AW35" s="44">
+        <v>1553.1</v>
+      </c>
+      <c r="AX35" s="44">
+        <v>91.96978</v>
+      </c>
+      <c r="AY35" s="44">
         <v>513.67200000000003</v>
       </c>
-      <c r="AZ35" s="26">
+      <c r="AZ35" s="44">
         <v>110.85478999999999</v>
       </c>
-      <c r="BA35" s="26">
-[...3 lines deleted...]
-        <v>150.49633</v>
+      <c r="BA35" s="44">
+        <v>915.25900000000001</v>
+      </c>
+      <c r="BB35" s="44">
+        <v>154.52833000000001</v>
       </c>
     </row>
     <row r="36" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>166</v>
       </c>
       <c r="C36" s="12">
         <v>67.605000000000004</v>
       </c>
       <c r="D36" s="12">
         <v>114.0155</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="11">
         <v>195.59555</v>
       </c>
       <c r="H36" s="11">
@@ -7705,84 +8258,84 @@
       </c>
       <c r="AI36" s="11">
         <v>2257.2809999999999</v>
       </c>
       <c r="AJ36" s="11">
         <v>1745.25126</v>
       </c>
       <c r="AK36" s="11">
         <v>433.935</v>
       </c>
       <c r="AL36" s="11">
         <v>79.205699999999993</v>
       </c>
       <c r="AM36" s="26">
         <v>1247.116</v>
       </c>
       <c r="AN36" s="26">
         <v>94.003919999999994</v>
       </c>
       <c r="AO36" s="26">
         <v>664.25</v>
       </c>
       <c r="AP36" s="26">
         <v>77.454300000000003</v>
       </c>
-      <c r="AQ36" s="28">
+      <c r="AQ36" s="26">
         <v>1762.73983</v>
       </c>
-      <c r="AR36" s="28">
+      <c r="AR36" s="26">
         <v>1331.2674199999999</v>
       </c>
-      <c r="AS36" s="28">
+      <c r="AS36" s="26">
         <v>354.35</v>
       </c>
-      <c r="AT36" s="28">
+      <c r="AT36" s="26">
         <v>76.433539999999994</v>
       </c>
-      <c r="AU36" s="26">
-[...17 lines deleted...]
-      <c r="BA36" s="26">
+      <c r="AU36" s="44">
+        <v>823.72047999999995</v>
+      </c>
+      <c r="AV36" s="44">
+        <v>686.58037999999999</v>
+      </c>
+      <c r="AW36" s="44">
+        <v>319.35000000000002</v>
+      </c>
+      <c r="AX36" s="44">
+        <v>70.814790000000002</v>
+      </c>
+      <c r="AY36" s="44">
+        <v>2675.1188000000002</v>
+      </c>
+      <c r="AZ36" s="44">
+        <v>3798.73792</v>
+      </c>
+      <c r="BA36" s="44">
         <v>7.33</v>
       </c>
-      <c r="BB36" s="26">
+      <c r="BB36" s="44">
         <v>2.1337000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>167</v>
       </c>
       <c r="C37" s="12">
         <v>725.74699999999996</v>
       </c>
       <c r="D37" s="12">
         <v>336.63170000000002</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G37" s="11">
         <v>578.80325000000005</v>
       </c>
@@ -7869,84 +8422,84 @@
       </c>
       <c r="AI37" s="11">
         <v>45011.591</v>
       </c>
       <c r="AJ37" s="11">
         <v>1074.32662</v>
       </c>
       <c r="AK37" s="11">
         <v>140.82</v>
       </c>
       <c r="AL37" s="11">
         <v>29.8931</v>
       </c>
       <c r="AM37" s="26">
         <v>15630.691999999999</v>
       </c>
       <c r="AN37" s="26">
         <v>909.03116999999997</v>
       </c>
       <c r="AO37" s="26">
         <v>291.89999999999998</v>
       </c>
       <c r="AP37" s="26">
         <v>26.34526</v>
       </c>
-      <c r="AQ37" s="28">
+      <c r="AQ37" s="26">
         <v>79056.337599999999</v>
       </c>
-      <c r="AR37" s="28">
+      <c r="AR37" s="26">
         <v>2793.1370999999999</v>
       </c>
-      <c r="AS37" s="28">
+      <c r="AS37" s="26">
         <v>267.7</v>
       </c>
-      <c r="AT37" s="28">
+      <c r="AT37" s="26">
         <v>55.324199999999998</v>
       </c>
-      <c r="AU37" s="26">
-[...17 lines deleted...]
-      <c r="BA37" s="26">
+      <c r="AU37" s="44">
+        <v>51067.963600000003</v>
+      </c>
+      <c r="AV37" s="44">
+        <v>1765.2330899999999</v>
+      </c>
+      <c r="AW37" s="44">
+        <v>186.75</v>
+      </c>
+      <c r="AX37" s="44">
+        <v>37.69332</v>
+      </c>
+      <c r="AY37" s="44">
+        <v>14524.894</v>
+      </c>
+      <c r="AZ37" s="44">
+        <v>3748.393</v>
+      </c>
+      <c r="BA37" s="44">
         <v>38.299999999999997</v>
       </c>
-      <c r="BB37" s="26">
+      <c r="BB37" s="44">
         <v>8.4</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>168</v>
       </c>
       <c r="C38" s="12">
         <v>533.5</v>
       </c>
       <c r="D38" s="12">
         <v>216.86340000000001</v>
       </c>
       <c r="E38" s="12">
         <v>226.06360000000001</v>
       </c>
       <c r="F38" s="12">
         <v>24.377269999999999</v>
       </c>
       <c r="G38" s="11">
         <v>1609.2837300000001</v>
       </c>
@@ -8033,84 +8586,84 @@
       </c>
       <c r="AI38" s="11">
         <v>16963.248</v>
       </c>
       <c r="AJ38" s="11">
         <v>1237.9092000000001</v>
       </c>
       <c r="AK38" s="11">
         <v>151.41999999999999</v>
       </c>
       <c r="AL38" s="11">
         <v>32.605200000000004</v>
       </c>
       <c r="AM38" s="26">
         <v>13423.4836</v>
       </c>
       <c r="AN38" s="26">
         <v>1185.26911</v>
       </c>
       <c r="AO38" s="26">
         <v>364.23840000000001</v>
       </c>
       <c r="AP38" s="26">
         <v>32.179510000000001</v>
       </c>
-      <c r="AQ38" s="28">
+      <c r="AQ38" s="26">
         <v>18150.14284</v>
       </c>
-      <c r="AR38" s="28">
+      <c r="AR38" s="26">
         <v>4622.4141900000004</v>
       </c>
-      <c r="AS38" s="28">
+      <c r="AS38" s="26">
         <v>572.78840000000002</v>
       </c>
-      <c r="AT38" s="28">
+      <c r="AT38" s="26">
         <v>36.562579999999997</v>
       </c>
-      <c r="AU38" s="26">
-[...17 lines deleted...]
-      <c r="BA38" s="26">
+      <c r="AU38" s="44">
+        <v>16642.132839999998</v>
+      </c>
+      <c r="AV38" s="44">
+        <v>4191.2709699999996</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>545.54999999999995</v>
+      </c>
+      <c r="AX38" s="44">
+        <v>34.749079999999999</v>
+      </c>
+      <c r="AY38" s="44">
+        <v>29332.683099999998</v>
+      </c>
+      <c r="AZ38" s="44">
+        <v>5680.6633899999997</v>
+      </c>
+      <c r="BA38" s="44">
         <v>336</v>
       </c>
-      <c r="BB38" s="26">
+      <c r="BB38" s="44">
         <v>24.677879999999998</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>169</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E39" s="12">
         <v>0.96399999999999997</v>
       </c>
       <c r="F39" s="12">
         <v>0.78</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>142</v>
       </c>
@@ -8197,84 +8750,84 @@
       </c>
       <c r="AI39" s="11">
         <v>9.2319999999999993</v>
       </c>
       <c r="AJ39" s="11">
         <v>7.8920000000000004E-2</v>
       </c>
       <c r="AK39" s="11">
         <v>11</v>
       </c>
       <c r="AL39" s="11">
         <v>0.62253999999999998</v>
       </c>
       <c r="AM39" s="26">
         <v>168.351</v>
       </c>
       <c r="AN39" s="26">
         <v>118.59014999999999</v>
       </c>
       <c r="AO39" s="26">
         <v>10.75</v>
       </c>
       <c r="AP39" s="26">
         <v>0.39384000000000002</v>
       </c>
-      <c r="AQ39" s="28">
+      <c r="AQ39" s="26">
         <v>377.96660000000003</v>
       </c>
-      <c r="AR39" s="28">
+      <c r="AR39" s="26">
         <v>184.31643</v>
       </c>
-      <c r="AS39" s="28">
+      <c r="AS39" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AT39" s="28">
+      <c r="AT39" s="26">
         <v>0.3201</v>
       </c>
-      <c r="AU39" s="26">
-[...5 lines deleted...]
-      <c r="AW39" s="26">
+      <c r="AU39" s="44">
+        <v>296.37959999999998</v>
+      </c>
+      <c r="AV39" s="44">
+        <v>181.98775000000001</v>
+      </c>
+      <c r="AW39" s="44">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AX39" s="26">
+      <c r="AX39" s="44">
         <v>0.3201</v>
       </c>
-      <c r="AY39" s="26">
+      <c r="AY39" s="44">
         <v>259.79000000000002</v>
       </c>
-      <c r="AZ39" s="26">
+      <c r="AZ39" s="44">
         <v>305.8304</v>
       </c>
-      <c r="BA39" s="26">
+      <c r="BA39" s="44">
         <v>0.6</v>
       </c>
-      <c r="BB39" s="26">
+      <c r="BB39" s="44">
         <v>0.14099999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>170</v>
       </c>
       <c r="C40" s="12">
         <v>439.5</v>
       </c>
       <c r="D40" s="12">
         <v>133.06899999999999</v>
       </c>
       <c r="E40" s="12">
         <v>117</v>
       </c>
       <c r="F40" s="12">
         <v>90.24</v>
       </c>
       <c r="G40" s="11">
         <v>1485.5</v>
       </c>
@@ -8361,84 +8914,84 @@
       </c>
       <c r="AI40" s="11">
         <v>12796.870999999999</v>
       </c>
       <c r="AJ40" s="11">
         <v>235.32139000000001</v>
       </c>
       <c r="AK40" s="11">
         <v>1195.8699999999999</v>
       </c>
       <c r="AL40" s="11">
         <v>104.10428</v>
       </c>
       <c r="AM40" s="26">
         <v>10144.3634</v>
       </c>
       <c r="AN40" s="26">
         <v>288.21350000000001</v>
       </c>
       <c r="AO40" s="26">
         <v>3820.9191999999998</v>
       </c>
       <c r="AP40" s="26">
         <v>81.966840000000005</v>
       </c>
-      <c r="AQ40" s="28">
+      <c r="AQ40" s="26">
         <v>18593.054</v>
       </c>
-      <c r="AR40" s="28">
+      <c r="AR40" s="26">
         <v>639.37329999999997</v>
       </c>
-      <c r="AS40" s="28">
+      <c r="AS40" s="26">
         <v>218.61920000000001</v>
       </c>
-      <c r="AT40" s="28">
+      <c r="AT40" s="26">
         <v>22.928170000000001</v>
       </c>
-      <c r="AU40" s="26">
-[...17 lines deleted...]
-      <c r="BA40" s="26">
+      <c r="AU40" s="44">
+        <v>11163.178</v>
+      </c>
+      <c r="AV40" s="44">
+        <v>363.91325999999998</v>
+      </c>
+      <c r="AW40" s="44">
+        <v>164.4</v>
+      </c>
+      <c r="AX40" s="44">
+        <v>17.54447</v>
+      </c>
+      <c r="AY40" s="44">
+        <v>11623.1852</v>
+      </c>
+      <c r="AZ40" s="44">
+        <v>1019.99881</v>
+      </c>
+      <c r="BA40" s="44">
         <v>91.91</v>
       </c>
-      <c r="BB40" s="26">
+      <c r="BB40" s="44">
         <v>13.9406</v>
       </c>
     </row>
     <row r="41" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>171</v>
       </c>
       <c r="C41" s="12">
         <v>81.8</v>
       </c>
       <c r="D41" s="12">
         <v>79.810599999999994</v>
       </c>
       <c r="E41" s="12">
         <v>21.42</v>
       </c>
       <c r="F41" s="12">
         <v>4.5010000000000003</v>
       </c>
       <c r="G41" s="11">
         <v>665.79</v>
       </c>
@@ -8525,84 +9078,84 @@
       </c>
       <c r="AI41" s="11">
         <v>2236.8090499999998</v>
       </c>
       <c r="AJ41" s="11">
         <v>1790.28379</v>
       </c>
       <c r="AK41" s="11">
         <v>130.27000000000001</v>
       </c>
       <c r="AL41" s="11">
         <v>21.007300000000001</v>
       </c>
       <c r="AM41" s="26">
         <v>1071.88976</v>
       </c>
       <c r="AN41" s="26">
         <v>145.11885000000001</v>
       </c>
       <c r="AO41" s="26">
         <v>380.05</v>
       </c>
       <c r="AP41" s="26">
         <v>41.655859999999997</v>
       </c>
-      <c r="AQ41" s="28">
+      <c r="AQ41" s="26">
         <v>3895.3050199999998</v>
       </c>
-      <c r="AR41" s="28">
+      <c r="AR41" s="26">
         <v>1343.49119</v>
       </c>
-      <c r="AS41" s="28">
+      <c r="AS41" s="26">
         <v>810.64</v>
       </c>
-      <c r="AT41" s="28">
+      <c r="AT41" s="26">
         <v>97.336410000000001</v>
       </c>
-      <c r="AU41" s="26">
-[...11 lines deleted...]
-      <c r="AY41" s="26">
+      <c r="AU41" s="44">
+        <v>2115.7394199999999</v>
+      </c>
+      <c r="AV41" s="44">
+        <v>925.11447999999996</v>
+      </c>
+      <c r="AW41" s="44">
+        <v>476.54</v>
+      </c>
+      <c r="AX41" s="44">
+        <v>64.267210000000006</v>
+      </c>
+      <c r="AY41" s="44">
         <v>2493.0394000000001</v>
       </c>
-      <c r="AZ41" s="26">
+      <c r="AZ41" s="44">
         <v>1292.5411899999999</v>
       </c>
-      <c r="BA41" s="26">
+      <c r="BA41" s="44">
         <v>129.11000000000001</v>
       </c>
-      <c r="BB41" s="26">
+      <c r="BB41" s="44">
         <v>16.283000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>172</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>142</v>
       </c>
@@ -8689,84 +9242,84 @@
       </c>
       <c r="AI42" s="11">
         <v>32.4</v>
       </c>
       <c r="AJ42" s="11">
         <v>1.4156200000000001</v>
       </c>
       <c r="AK42" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL42" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM42" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN42" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO42" s="26">
         <v>0.1</v>
       </c>
       <c r="AP42" s="26">
         <v>7.7000000000000002E-3</v>
       </c>
-      <c r="AQ42" s="28">
+      <c r="AQ42" s="26">
         <v>2364.8150000000001</v>
       </c>
-      <c r="AR42" s="28">
+      <c r="AR42" s="26">
         <v>89.450029999999998</v>
       </c>
-      <c r="AS42" s="28" t="s">
-[...9 lines deleted...]
-        <v>142</v>
+      <c r="AS42" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT42" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU42" s="44">
+        <v>634.64700000000005</v>
+      </c>
+      <c r="AV42" s="44">
+        <v>23.548999999999999</v>
       </c>
       <c r="AW42" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX42" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AY42" s="26">
+      <c r="AY42" s="44">
         <v>1907.5260000000001</v>
       </c>
-      <c r="AZ42" s="26">
+      <c r="AZ42" s="44">
         <v>76.608999999999995</v>
       </c>
-      <c r="BA42" s="26" t="s">
-[...2 lines deleted...]
-      <c r="BB42" s="26" t="s">
+      <c r="BA42" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BB42" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>173</v>
       </c>
       <c r="C43" s="12">
         <v>699.2</v>
       </c>
       <c r="D43" s="12">
         <v>391.93</v>
       </c>
       <c r="E43" s="12">
         <v>14.096</v>
       </c>
       <c r="F43" s="12">
         <v>15.58258</v>
       </c>
       <c r="G43" s="11">
         <v>434</v>
       </c>
@@ -8853,85 +9406,85 @@
       </c>
       <c r="AI43" s="11">
         <v>3771.5666999999999</v>
       </c>
       <c r="AJ43" s="11">
         <v>282.30587000000003</v>
       </c>
       <c r="AK43" s="11">
         <v>175.65</v>
       </c>
       <c r="AL43" s="11">
         <v>48.860280000000003</v>
       </c>
       <c r="AM43" s="26">
         <v>4727.3265199999996</v>
       </c>
       <c r="AN43" s="26">
         <v>502.47795000000002</v>
       </c>
       <c r="AO43" s="26">
         <v>1317.1638</v>
       </c>
       <c r="AP43" s="26">
         <v>131.26818</v>
       </c>
-      <c r="AQ43" s="28">
+      <c r="AQ43" s="26">
         <v>16066.691999999999</v>
       </c>
-      <c r="AR43" s="28">
+      <c r="AR43" s="26">
         <v>488.30898000000002</v>
       </c>
-      <c r="AS43" s="28">
+      <c r="AS43" s="26">
         <v>1072.5432000000001</v>
       </c>
-      <c r="AT43" s="28">
+      <c r="AT43" s="26">
         <v>115.71357</v>
       </c>
-      <c r="AU43" s="26">
-[...21 lines deleted...]
-        <v>37.786700000000003</v>
+      <c r="AU43" s="44">
+        <v>13211.733</v>
+      </c>
+      <c r="AV43" s="44">
+        <v>182.99652</v>
+      </c>
+      <c r="AW43" s="44">
+        <v>949.12400000000002</v>
+      </c>
+      <c r="AX43" s="44">
+        <v>103.57315</v>
+      </c>
+      <c r="AY43" s="44">
+        <v>951.84497999999996</v>
+      </c>
+      <c r="AZ43" s="44">
+        <v>551.23481000000004</v>
+      </c>
+      <c r="BA43" s="44">
+        <v>362.84100000000001</v>
+      </c>
+      <c r="BB43" s="44">
+        <v>39.003900000000002</v>
       </c>
     </row>
     <row r="44" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>174</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E44" s="12">
         <v>1.6744000000000001</v>
       </c>
       <c r="F44" s="12">
         <v>3.0359099999999999</v>
       </c>
       <c r="G44" s="11">
         <v>20</v>
       </c>
       <c r="H44" s="11">
@@ -9017,84 +9570,84 @@
       </c>
       <c r="AI44" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ44" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK44" s="11">
         <v>26.54</v>
       </c>
       <c r="AL44" s="11">
         <v>10.32091</v>
       </c>
       <c r="AM44" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN44" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO44" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP44" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ44" s="28">
+      <c r="AQ44" s="26">
         <v>0.105</v>
       </c>
-      <c r="AR44" s="28">
+      <c r="AR44" s="26">
         <v>0.28627000000000002</v>
       </c>
-      <c r="AS44" s="28">
+      <c r="AS44" s="26">
         <v>12.5</v>
       </c>
-      <c r="AT44" s="28">
+      <c r="AT44" s="26">
         <v>1.2721199999999999</v>
       </c>
       <c r="AU44" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV44" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW44" s="26">
+      <c r="AW44" s="44">
         <v>2.5</v>
       </c>
-      <c r="AX44" s="26">
+      <c r="AX44" s="44">
         <v>0.52239999999999998</v>
       </c>
-      <c r="AY44" s="26" t="s">
-[...5 lines deleted...]
-      <c r="BA44" s="26">
+      <c r="AY44" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ44" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA44" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BB44" s="26">
+      <c r="BB44" s="44">
         <v>0.56969999999999998</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>175</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="11">
         <v>289.52640000000002</v>
       </c>
@@ -9181,84 +9734,84 @@
       </c>
       <c r="AI45" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ45" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK45" s="11">
         <v>0.04</v>
       </c>
       <c r="AL45" s="11">
         <v>0.27</v>
       </c>
       <c r="AM45" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN45" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO45" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP45" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ45" s="28">
+      <c r="AQ45" s="26">
         <v>193.4</v>
       </c>
-      <c r="AR45" s="28">
+      <c r="AR45" s="26">
         <v>115.80979000000001</v>
       </c>
-      <c r="AS45" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AU45" s="26">
+      <c r="AS45" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT45" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU45" s="44">
         <v>7.6</v>
       </c>
-      <c r="AV45" s="26">
+      <c r="AV45" s="44">
         <v>13.90189</v>
       </c>
       <c r="AW45" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX45" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AY45" s="26">
+      <c r="AY45" s="44">
         <v>22.8</v>
       </c>
-      <c r="AZ45" s="26">
+      <c r="AZ45" s="44">
         <v>21.89526</v>
       </c>
-      <c r="BA45" s="26" t="s">
-[...2 lines deleted...]
-      <c r="BB45" s="26" t="s">
+      <c r="BA45" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BB45" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="46" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>176</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G46" s="11" t="s">
         <v>142</v>
       </c>
@@ -9345,85 +9898,85 @@
       </c>
       <c r="AI46" s="11">
         <v>1435.5740000000001</v>
       </c>
       <c r="AJ46" s="11">
         <v>5.1526800000000001</v>
       </c>
       <c r="AK46" s="11">
         <v>34.171529999999997</v>
       </c>
       <c r="AL46" s="11">
         <v>2.3736700000000002</v>
       </c>
       <c r="AM46" s="26">
         <v>92.203000000000003</v>
       </c>
       <c r="AN46" s="26">
         <v>0.60224</v>
       </c>
       <c r="AO46" s="26">
         <v>4.2722800000000003</v>
       </c>
       <c r="AP46" s="26">
         <v>1.0686599999999999</v>
       </c>
-      <c r="AQ46" s="28">
+      <c r="AQ46" s="26">
         <v>3.71</v>
       </c>
-      <c r="AR46" s="28">
+      <c r="AR46" s="26">
         <v>6.4839999999999995E-2</v>
       </c>
-      <c r="AS46" s="28">
+      <c r="AS46" s="26">
         <v>2.7210000000000002E-2</v>
       </c>
-      <c r="AT46" s="28">
+      <c r="AT46" s="26">
         <v>0.26695000000000002</v>
       </c>
       <c r="AU46" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV46" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW46" s="26">
-[...5 lines deleted...]
-      <c r="AY46" s="26">
+      <c r="AW46" s="44">
+        <v>1.9990000000000001E-2</v>
+      </c>
+      <c r="AX46" s="44">
+        <v>0.20033999999999999</v>
+      </c>
+      <c r="AY46" s="44">
         <v>0.4</v>
       </c>
-      <c r="AZ46" s="26">
+      <c r="AZ46" s="44">
         <v>3.8980000000000001E-2</v>
       </c>
-      <c r="BA46" s="26">
-[...3 lines deleted...]
-        <v>0.18060000000000001</v>
+      <c r="BA46" s="44">
+        <v>1.822E-2</v>
+      </c>
+      <c r="BB46" s="44">
+        <v>0.19994000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>177</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E47" s="12">
         <v>20.29</v>
       </c>
       <c r="F47" s="12">
         <v>29.564889999999998</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H47" s="11" t="s">
@@ -9509,84 +10062,84 @@
       </c>
       <c r="AI47" s="11">
         <v>428.73399999999998</v>
       </c>
       <c r="AJ47" s="11">
         <v>11.365729999999999</v>
       </c>
       <c r="AK47" s="11">
         <v>235.9</v>
       </c>
       <c r="AL47" s="11">
         <v>37.640369999999997</v>
       </c>
       <c r="AM47" s="26">
         <v>154.989</v>
       </c>
       <c r="AN47" s="26">
         <v>1.3953</v>
       </c>
       <c r="AO47" s="26">
         <v>537.62000999999998</v>
       </c>
       <c r="AP47" s="26">
         <v>795.61569999999995</v>
       </c>
-      <c r="AQ47" s="28">
+      <c r="AQ47" s="26">
         <v>935.5</v>
       </c>
-      <c r="AR47" s="28">
+      <c r="AR47" s="26">
         <v>73.014650000000003</v>
       </c>
-      <c r="AS47" s="28">
+      <c r="AS47" s="26">
         <v>692.26</v>
       </c>
-      <c r="AT47" s="28">
+      <c r="AT47" s="26">
         <v>82.255920000000003</v>
       </c>
-      <c r="AU47" s="26">
+      <c r="AU47" s="44">
         <v>13.5</v>
       </c>
-      <c r="AV47" s="26">
+      <c r="AV47" s="44">
         <v>2.5635599999999998</v>
       </c>
       <c r="AW47" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX47" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AY47" s="26">
+      <c r="AY47" s="44">
         <v>965.72</v>
       </c>
-      <c r="AZ47" s="26">
+      <c r="AZ47" s="44">
         <v>88.355000000000004</v>
       </c>
-      <c r="BA47" s="26">
+      <c r="BA47" s="44">
         <v>561</v>
       </c>
-      <c r="BB47" s="26">
+      <c r="BB47" s="44">
         <v>113.58726</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>267</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G48" s="11" t="s">
         <v>142</v>
       </c>
@@ -9673,60 +10226,60 @@
       </c>
       <c r="AI48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP48" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ48" s="28">
+      <c r="AQ48" s="26">
         <v>0.50800000000000001</v>
       </c>
-      <c r="AR48" s="28">
+      <c r="AR48" s="26">
         <v>0.35248000000000002</v>
       </c>
-      <c r="AS48" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AT48" s="28" t="s">
+      <c r="AS48" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT48" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AU48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AW48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AY48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA48" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB48" s="11" t="s">
         <v>142</v>
@@ -9837,85 +10390,85 @@
       </c>
       <c r="AI49" s="11">
         <v>96</v>
       </c>
       <c r="AJ49" s="11">
         <v>0.82199999999999995</v>
       </c>
       <c r="AK49" s="11">
         <v>32.692</v>
       </c>
       <c r="AL49" s="11">
         <v>3.9459900000000001</v>
       </c>
       <c r="AM49" s="26">
         <v>184.934</v>
       </c>
       <c r="AN49" s="26">
         <v>8.2919999999999998</v>
       </c>
       <c r="AO49" s="26">
         <v>49.029530000000001</v>
       </c>
       <c r="AP49" s="26">
         <v>3.2031800000000001</v>
       </c>
-      <c r="AQ49" s="28">
+      <c r="AQ49" s="26">
         <v>21224.98</v>
       </c>
-      <c r="AR49" s="28">
+      <c r="AR49" s="26">
         <v>24.379719999999999</v>
       </c>
-      <c r="AS49" s="28">
+      <c r="AS49" s="26">
         <v>5.7600000000000004E-3</v>
       </c>
-      <c r="AT49" s="28">
+      <c r="AT49" s="26">
         <v>2.6839999999999999E-2</v>
       </c>
-      <c r="AU49" s="26">
-[...5 lines deleted...]
-      <c r="AW49" s="26">
+      <c r="AU49" s="44">
+        <v>21215.331999999999</v>
+      </c>
+      <c r="AV49" s="44">
+        <v>15.379060000000001</v>
+      </c>
+      <c r="AW49" s="44">
         <v>5.7600000000000004E-3</v>
       </c>
-      <c r="AX49" s="26">
+      <c r="AX49" s="44">
         <v>2.6839999999999999E-2</v>
       </c>
-      <c r="AY49" s="26" t="s">
-[...9 lines deleted...]
-        <v>2.9960000000000001E-2</v>
+      <c r="AY49" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ49" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA49" s="44">
+        <v>6.4799999999999996E-3</v>
+      </c>
+      <c r="BB49" s="44">
+        <v>3.8109999999999998E-2</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>179</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G50" s="11">
         <v>203.04900000000001</v>
       </c>
       <c r="H50" s="11">
@@ -10001,84 +10554,84 @@
       </c>
       <c r="AI50" s="11">
         <v>1660.8431</v>
       </c>
       <c r="AJ50" s="11">
         <v>58.257019999999997</v>
       </c>
       <c r="AK50" s="11">
         <v>575.95000000000005</v>
       </c>
       <c r="AL50" s="11">
         <v>135.90890999999999</v>
       </c>
       <c r="AM50" s="26">
         <v>841.28899999999999</v>
       </c>
       <c r="AN50" s="26">
         <v>87.900660000000002</v>
       </c>
       <c r="AO50" s="26">
         <v>622.23500000000001</v>
       </c>
       <c r="AP50" s="26">
         <v>40.553989999999999</v>
       </c>
-      <c r="AQ50" s="28">
+      <c r="AQ50" s="26">
         <v>8551.5066000000006</v>
       </c>
-      <c r="AR50" s="28">
+      <c r="AR50" s="26">
         <v>445.47699</v>
       </c>
-      <c r="AS50" s="28">
+      <c r="AS50" s="26">
         <v>103.1</v>
       </c>
-      <c r="AT50" s="28">
+      <c r="AT50" s="26">
         <v>6.7738300000000002</v>
       </c>
-      <c r="AU50" s="26">
-[...5 lines deleted...]
-      <c r="AW50" s="26">
+      <c r="AU50" s="44">
+        <v>769.86559999999997</v>
+      </c>
+      <c r="AV50" s="44">
+        <v>115.70732</v>
+      </c>
+      <c r="AW50" s="44">
         <v>103.1</v>
       </c>
-      <c r="AX50" s="26">
+      <c r="AX50" s="44">
         <v>6.7738300000000002</v>
       </c>
-      <c r="AY50" s="26">
+      <c r="AY50" s="44">
         <v>36626.994500000001</v>
       </c>
-      <c r="AZ50" s="26">
+      <c r="AZ50" s="44">
         <v>1513.644</v>
       </c>
-      <c r="BA50" s="26" t="s">
-[...2 lines deleted...]
-      <c r="BB50" s="26" t="s">
+      <c r="BA50" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BB50" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="12">
         <v>74.918400000000005</v>
       </c>
       <c r="F51" s="12">
         <v>52.904000000000003</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>142</v>
       </c>
@@ -10165,84 +10718,84 @@
       </c>
       <c r="AI51" s="11">
         <v>0.1</v>
       </c>
       <c r="AJ51" s="11">
         <v>7.9899999999999999E-2</v>
       </c>
       <c r="AK51" s="11">
         <v>168.23</v>
       </c>
       <c r="AL51" s="11">
         <v>6.2779999999999996</v>
       </c>
       <c r="AM51" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN51" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO51" s="26">
         <v>120.02500000000001</v>
       </c>
       <c r="AP51" s="26">
         <v>14.27896</v>
       </c>
-      <c r="AQ51" s="28">
+      <c r="AQ51" s="26">
         <v>88.302999999999997</v>
       </c>
-      <c r="AR51" s="28">
+      <c r="AR51" s="26">
         <v>67.781899999999993</v>
       </c>
-      <c r="AS51" s="28">
+      <c r="AS51" s="26">
         <v>32.1</v>
       </c>
-      <c r="AT51" s="28">
+      <c r="AT51" s="26">
         <v>5.9928699999999999</v>
       </c>
-      <c r="AU51" s="26">
+      <c r="AU51" s="44">
         <v>19.989000000000001</v>
       </c>
-      <c r="AV51" s="26">
+      <c r="AV51" s="44">
         <v>6.8949999999999996</v>
       </c>
-      <c r="AW51" s="26">
+      <c r="AW51" s="44">
         <v>32.1</v>
       </c>
-      <c r="AX51" s="26">
+      <c r="AX51" s="44">
         <v>5.9928699999999999</v>
       </c>
-      <c r="AY51" s="26" t="s">
-[...5 lines deleted...]
-      <c r="BA51" s="26">
+      <c r="AY51" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ51" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA51" s="44">
         <v>11.5</v>
       </c>
-      <c r="BB51" s="26">
+      <c r="BB51" s="44">
         <v>2.661</v>
       </c>
     </row>
     <row r="52" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>268</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G52" s="11">
         <v>174.905</v>
       </c>
@@ -10329,84 +10882,84 @@
       </c>
       <c r="AI52" s="11">
         <v>2220.8409999999999</v>
       </c>
       <c r="AJ52" s="11">
         <v>17.137589999999999</v>
       </c>
       <c r="AK52" s="11">
         <v>57.122</v>
       </c>
       <c r="AL52" s="11">
         <v>5.22112</v>
       </c>
       <c r="AM52" s="26">
         <v>1353.3119999999999</v>
       </c>
       <c r="AN52" s="26">
         <v>48.890659999999997</v>
       </c>
       <c r="AO52" s="26">
         <v>172.6</v>
       </c>
       <c r="AP52" s="26">
         <v>12.07377</v>
       </c>
-      <c r="AQ52" s="28">
+      <c r="AQ52" s="26">
         <v>2113.7393400000001</v>
       </c>
-      <c r="AR52" s="28">
+      <c r="AR52" s="26">
         <v>485.22815000000003</v>
       </c>
-      <c r="AS52" s="28">
+      <c r="AS52" s="26">
         <v>30</v>
       </c>
-      <c r="AT52" s="28">
+      <c r="AT52" s="26">
         <v>2.97845</v>
       </c>
-      <c r="AU52" s="26">
-[...5 lines deleted...]
-      <c r="AW52" s="26">
+      <c r="AU52" s="44">
+        <v>1644.62934</v>
+      </c>
+      <c r="AV52" s="44">
+        <v>433.53222</v>
+      </c>
+      <c r="AW52" s="44">
         <v>30</v>
       </c>
-      <c r="AX52" s="26">
+      <c r="AX52" s="44">
         <v>2.97845</v>
       </c>
-      <c r="AY52" s="26">
+      <c r="AY52" s="44">
         <v>401.20499999999998</v>
       </c>
-      <c r="AZ52" s="26">
+      <c r="AZ52" s="44">
         <v>67.632999999999996</v>
       </c>
-      <c r="BA52" s="26">
+      <c r="BA52" s="44">
         <v>1.4</v>
       </c>
-      <c r="BB52" s="26">
+      <c r="BB52" s="44">
         <v>0.32700000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>181</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G53" s="11" t="s">
         <v>142</v>
       </c>
@@ -10493,84 +11046,84 @@
       </c>
       <c r="AI53" s="11">
         <v>4870.2209999999995</v>
       </c>
       <c r="AJ53" s="11">
         <v>284.31909999999999</v>
       </c>
       <c r="AK53" s="11">
         <v>418.35500000000002</v>
       </c>
       <c r="AL53" s="11">
         <v>22.763310000000001</v>
       </c>
       <c r="AM53" s="26">
         <v>4786.5129999999999</v>
       </c>
       <c r="AN53" s="26">
         <v>305.66905000000003</v>
       </c>
       <c r="AO53" s="26">
         <v>240.33500000000001</v>
       </c>
       <c r="AP53" s="26">
         <v>19.078289999999999</v>
       </c>
-      <c r="AQ53" s="28">
+      <c r="AQ53" s="26">
         <v>25064.29378</v>
       </c>
-      <c r="AR53" s="28">
+      <c r="AR53" s="26">
         <v>5911.4324200000001</v>
       </c>
-      <c r="AS53" s="28">
+      <c r="AS53" s="26">
         <v>232.1</v>
       </c>
-      <c r="AT53" s="28">
+      <c r="AT53" s="26">
         <v>28.953060000000001</v>
       </c>
-      <c r="AU53" s="26">
-[...5 lines deleted...]
-      <c r="AW53" s="26">
+      <c r="AU53" s="44">
+        <v>5060.8757800000003</v>
+      </c>
+      <c r="AV53" s="44">
+        <v>921.58235999999999</v>
+      </c>
+      <c r="AW53" s="44">
         <v>226.4</v>
       </c>
-      <c r="AX53" s="26">
+      <c r="AX53" s="44">
         <v>27.61056</v>
       </c>
-      <c r="AY53" s="26">
+      <c r="AY53" s="44">
         <v>5399.2550000000001</v>
       </c>
-      <c r="AZ53" s="26">
+      <c r="AZ53" s="44">
         <v>241.62886</v>
       </c>
-      <c r="BA53" s="26">
+      <c r="BA53" s="44">
         <v>40.1</v>
       </c>
-      <c r="BB53" s="26">
+      <c r="BB53" s="44">
         <v>8.3719999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>182</v>
       </c>
       <c r="C54" s="12">
         <v>35.94</v>
       </c>
       <c r="D54" s="12">
         <v>30.344000000000001</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G54" s="11">
         <v>1772.91</v>
       </c>
@@ -10657,84 +11210,84 @@
       </c>
       <c r="AI54" s="11">
         <v>5414.0219999999999</v>
       </c>
       <c r="AJ54" s="11">
         <v>123.8849</v>
       </c>
       <c r="AK54" s="11">
         <v>216.31</v>
       </c>
       <c r="AL54" s="11">
         <v>20.374199999999998</v>
       </c>
       <c r="AM54" s="26">
         <v>19774.834999999999</v>
       </c>
       <c r="AN54" s="26">
         <v>344.66397999999998</v>
       </c>
       <c r="AO54" s="26">
         <v>73.681790000000007</v>
       </c>
       <c r="AP54" s="26">
         <v>6.7529199999999996</v>
       </c>
-      <c r="AQ54" s="28">
+      <c r="AQ54" s="26">
         <v>41884.627</v>
       </c>
-      <c r="AR54" s="28">
+      <c r="AR54" s="26">
         <v>4576.9842600000002</v>
       </c>
-      <c r="AS54" s="28">
+      <c r="AS54" s="26">
         <v>11.55</v>
       </c>
-      <c r="AT54" s="28">
+      <c r="AT54" s="26">
         <v>1.3867</v>
       </c>
-      <c r="AU54" s="26">
-[...20 lines deleted...]
-      <c r="BB54" s="26" t="s">
+      <c r="AU54" s="44">
+        <v>3869.5740000000001</v>
+      </c>
+      <c r="AV54" s="44">
+        <v>806.91656999999998</v>
+      </c>
+      <c r="AW54" s="44">
+        <v>10.85</v>
+      </c>
+      <c r="AX54" s="44">
+        <v>1.2582</v>
+      </c>
+      <c r="AY54" s="44">
+        <v>5554.83</v>
+      </c>
+      <c r="AZ54" s="44">
+        <v>432.37513999999999</v>
+      </c>
+      <c r="BA54" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BB54" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>183</v>
       </c>
       <c r="C55" s="12">
         <v>1910.3130000000001</v>
       </c>
       <c r="D55" s="12">
         <v>700.654</v>
       </c>
       <c r="E55" s="12">
         <v>111</v>
       </c>
       <c r="F55" s="12">
         <v>97.686000000000007</v>
       </c>
       <c r="G55" s="11">
         <v>2374.5509999999999</v>
       </c>
@@ -10821,84 +11374,84 @@
       </c>
       <c r="AI55" s="11">
         <v>47217.020040000003</v>
       </c>
       <c r="AJ55" s="11">
         <v>5209.9286400000001</v>
       </c>
       <c r="AK55" s="11">
         <v>1.83</v>
       </c>
       <c r="AL55" s="11">
         <v>1.5386</v>
       </c>
       <c r="AM55" s="26">
         <v>14168.31997</v>
       </c>
       <c r="AN55" s="26">
         <v>4330.7653</v>
       </c>
       <c r="AO55" s="26">
         <v>10.7</v>
       </c>
       <c r="AP55" s="26">
         <v>1.5770999999999999</v>
       </c>
-      <c r="AQ55" s="28">
+      <c r="AQ55" s="26">
         <v>66619.761240000007</v>
       </c>
-      <c r="AR55" s="28">
+      <c r="AR55" s="26">
         <v>11856.64797</v>
       </c>
-      <c r="AS55" s="28" t="s">
-[...26 lines deleted...]
-      <c r="BB55" s="26" t="s">
+      <c r="AS55" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT55" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU55" s="44">
+        <v>39393.131000000001</v>
+      </c>
+      <c r="AV55" s="44">
+        <v>7209.5339400000003</v>
+      </c>
+      <c r="AW55" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX55" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY55" s="44">
+        <v>16434.518</v>
+      </c>
+      <c r="AZ55" s="44">
+        <v>8637.0346399999999</v>
+      </c>
+      <c r="BA55" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BB55" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E56" s="12">
         <v>22660.552</v>
       </c>
       <c r="F56" s="12">
         <v>4666.8783999999996</v>
       </c>
       <c r="G56" s="11">
         <v>245.88800000000001</v>
       </c>
@@ -10985,84 +11538,84 @@
       </c>
       <c r="AI56" s="11">
         <v>1412.9290000000001</v>
       </c>
       <c r="AJ56" s="11">
         <v>93.454939999999993</v>
       </c>
       <c r="AK56" s="11">
         <v>2573.2190000000001</v>
       </c>
       <c r="AL56" s="11">
         <v>329.95303999999999</v>
       </c>
       <c r="AM56" s="26">
         <v>2574.7629999999999</v>
       </c>
       <c r="AN56" s="26">
         <v>76.112790000000004</v>
       </c>
       <c r="AO56" s="26">
         <v>3845.16</v>
       </c>
       <c r="AP56" s="26">
         <v>305.20251000000002</v>
       </c>
-      <c r="AQ56" s="28">
+      <c r="AQ56" s="26">
         <v>10879.8375</v>
       </c>
-      <c r="AR56" s="28">
+      <c r="AR56" s="26">
         <v>1175.44991</v>
       </c>
-      <c r="AS56" s="28">
+      <c r="AS56" s="26">
         <v>3871.92</v>
       </c>
-      <c r="AT56" s="28">
+      <c r="AT56" s="26">
         <v>428.18750999999997</v>
       </c>
-      <c r="AU56" s="26">
-[...11 lines deleted...]
-      <c r="AY56" s="26">
+      <c r="AU56" s="44">
+        <v>3428.451</v>
+      </c>
+      <c r="AV56" s="44">
+        <v>205.25871000000001</v>
+      </c>
+      <c r="AW56" s="44">
+        <v>1631.07</v>
+      </c>
+      <c r="AX56" s="44">
+        <v>166.93136000000001</v>
+      </c>
+      <c r="AY56" s="44">
         <v>1655.934</v>
       </c>
-      <c r="AZ56" s="26">
+      <c r="AZ56" s="44">
         <v>222.75360000000001</v>
       </c>
-      <c r="BA56" s="26">
+      <c r="BA56" s="44">
         <v>662</v>
       </c>
-      <c r="BB56" s="26">
+      <c r="BB56" s="44">
         <v>84.434799999999996</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>269</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E57" s="12">
         <v>114.914</v>
       </c>
       <c r="F57" s="12">
         <v>80.9542</v>
       </c>
       <c r="G57" s="11" t="s">
         <v>142</v>
       </c>
@@ -11149,85 +11702,85 @@
       </c>
       <c r="AI57" s="11">
         <v>3366.0410000000002</v>
       </c>
       <c r="AJ57" s="11">
         <v>73.701970000000003</v>
       </c>
       <c r="AK57" s="11">
         <v>1448.3910000000001</v>
       </c>
       <c r="AL57" s="11">
         <v>467.16595000000001</v>
       </c>
       <c r="AM57" s="26">
         <v>3863.6379999999999</v>
       </c>
       <c r="AN57" s="26">
         <v>278.27274</v>
       </c>
       <c r="AO57" s="26">
         <v>3591.346</v>
       </c>
       <c r="AP57" s="26">
         <v>403.31907999999999</v>
       </c>
-      <c r="AQ57" s="28">
+      <c r="AQ57" s="26">
         <v>31769.340499999998</v>
       </c>
-      <c r="AR57" s="28">
+      <c r="AR57" s="26">
         <v>799.94529999999997</v>
       </c>
-      <c r="AS57" s="28">
+      <c r="AS57" s="26">
         <v>1187.73</v>
       </c>
-      <c r="AT57" s="28">
+      <c r="AT57" s="26">
         <v>185.83168000000001</v>
       </c>
-      <c r="AU57" s="26">
-[...21 lines deleted...]
-        <v>142</v>
+      <c r="AU57" s="44">
+        <v>16656.565999999999</v>
+      </c>
+      <c r="AV57" s="44">
+        <v>371.24844000000002</v>
+      </c>
+      <c r="AW57" s="44">
+        <v>1061.22</v>
+      </c>
+      <c r="AX57" s="44">
+        <v>171.54909000000001</v>
+      </c>
+      <c r="AY57" s="44">
+        <v>3257.915</v>
+      </c>
+      <c r="AZ57" s="44">
+        <v>203.922</v>
+      </c>
+      <c r="BA57" s="44">
+        <v>95.635999999999996</v>
+      </c>
+      <c r="BB57" s="44">
+        <v>89.999080000000006</v>
       </c>
     </row>
     <row r="58" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>185</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F58" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G58" s="11">
         <v>33</v>
       </c>
       <c r="H58" s="11">
@@ -11313,85 +11866,85 @@
       </c>
       <c r="AI58" s="11">
         <v>4203.6480000000001</v>
       </c>
       <c r="AJ58" s="11">
         <v>37.291690000000003</v>
       </c>
       <c r="AK58" s="11">
         <v>1572.635</v>
       </c>
       <c r="AL58" s="11">
         <v>505.97372999999999</v>
       </c>
       <c r="AM58" s="26">
         <v>7784.9780000000001</v>
       </c>
       <c r="AN58" s="26">
         <v>107.91092</v>
       </c>
       <c r="AO58" s="26">
         <v>2518.6990000000001</v>
       </c>
       <c r="AP58" s="26">
         <v>613.21077000000002</v>
       </c>
-      <c r="AQ58" s="28">
+      <c r="AQ58" s="26">
         <v>4336.4637000000002</v>
       </c>
-      <c r="AR58" s="28">
+      <c r="AR58" s="26">
         <v>1543.2382500000001</v>
       </c>
-      <c r="AS58" s="28">
+      <c r="AS58" s="26">
         <v>2283.4299999999998</v>
       </c>
-      <c r="AT58" s="28">
+      <c r="AT58" s="26">
         <v>596.45857999999998</v>
       </c>
-      <c r="AU58" s="26">
-[...11 lines deleted...]
-      <c r="AY58" s="26">
+      <c r="AU58" s="44">
+        <v>1174.3412000000001</v>
+      </c>
+      <c r="AV58" s="44">
+        <v>258.32607000000002</v>
+      </c>
+      <c r="AW58" s="44">
+        <v>915.37</v>
+      </c>
+      <c r="AX58" s="44">
+        <v>259.92822999999999</v>
+      </c>
+      <c r="AY58" s="44">
         <v>2157.1790000000001</v>
       </c>
-      <c r="AZ58" s="26">
+      <c r="AZ58" s="44">
         <v>252.47642999999999</v>
       </c>
-      <c r="BA58" s="26">
-[...3 lines deleted...]
-        <v>55.984200000000001</v>
+      <c r="BA58" s="44">
+        <v>92.704999999999998</v>
+      </c>
+      <c r="BB58" s="44">
+        <v>64.260199999999998</v>
       </c>
     </row>
     <row r="59" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="22" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E59" s="12">
         <v>1.6224000000000001</v>
       </c>
       <c r="F59" s="12">
         <v>4.0028899999999998</v>
       </c>
       <c r="G59" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H59" s="11" t="s">
@@ -11477,84 +12030,84 @@
       </c>
       <c r="AI59" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ59" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK59" s="11">
         <v>36.020000000000003</v>
       </c>
       <c r="AL59" s="11">
         <v>18.979970000000002</v>
       </c>
       <c r="AM59" s="26">
         <v>6.02</v>
       </c>
       <c r="AN59" s="26">
         <v>1.3946000000000001</v>
       </c>
       <c r="AO59" s="26">
         <v>229.22800000000001</v>
       </c>
       <c r="AP59" s="26">
         <v>75.427989999999994</v>
       </c>
-      <c r="AQ59" s="28">
+      <c r="AQ59" s="26">
         <v>1.08</v>
       </c>
-      <c r="AR59" s="28">
+      <c r="AR59" s="26">
         <v>1.09155</v>
       </c>
-      <c r="AS59" s="28">
+      <c r="AS59" s="26">
         <v>344.75</v>
       </c>
-      <c r="AT59" s="28">
+      <c r="AT59" s="26">
         <v>60.335270000000001</v>
       </c>
-      <c r="AU59" s="26" t="s">
-[...9 lines deleted...]
-        <v>14.50024</v>
+      <c r="AU59" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV59" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW59" s="44">
+        <v>134.16999999999999</v>
+      </c>
+      <c r="AX59" s="44">
+        <v>25.962430000000001</v>
       </c>
       <c r="AY59" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ59" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA59" s="26">
+      <c r="BA59" s="44">
         <v>36.22</v>
       </c>
-      <c r="BB59" s="26">
+      <c r="BB59" s="44">
         <v>25.05724</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E60" s="12">
         <v>0.36792000000000002</v>
       </c>
       <c r="F60" s="12">
         <v>0.79115000000000002</v>
       </c>
       <c r="G60" s="11" t="s">
         <v>142</v>
       </c>
@@ -11641,72 +12194,72 @@
       </c>
       <c r="AI60" s="11">
         <v>0.1</v>
       </c>
       <c r="AJ60" s="11">
         <v>8.2100000000000006E-2</v>
       </c>
       <c r="AK60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP60" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ60" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS60" s="28">
+      <c r="AQ60" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR60" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS60" s="26">
         <v>2.8</v>
       </c>
-      <c r="AT60" s="28">
+      <c r="AT60" s="26">
         <v>0.44719999999999999</v>
       </c>
-      <c r="AU60" s="26" t="s">
-[...5 lines deleted...]
-      <c r="AW60" s="26">
+      <c r="AU60" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV60" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW60" s="44">
         <v>2.8</v>
       </c>
-      <c r="AX60" s="26">
+      <c r="AX60" s="44">
         <v>0.44719999999999999</v>
       </c>
       <c r="AY60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA60" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB60" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="61" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>188</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>142</v>
       </c>
@@ -11805,78 +12358,78 @@
       </c>
       <c r="AI61" s="11">
         <v>7760.1903000000002</v>
       </c>
       <c r="AJ61" s="11">
         <v>421.45571999999999</v>
       </c>
       <c r="AK61" s="11">
         <v>407.4325</v>
       </c>
       <c r="AL61" s="11">
         <v>42.479219999999998</v>
       </c>
       <c r="AM61" s="26">
         <v>10373.864</v>
       </c>
       <c r="AN61" s="26">
         <v>934.22439999999995</v>
       </c>
       <c r="AO61" s="26">
         <v>380.96775000000002</v>
       </c>
       <c r="AP61" s="26">
         <v>28.217289999999998</v>
       </c>
-      <c r="AQ61" s="28">
+      <c r="AQ61" s="26">
         <v>13943.705</v>
       </c>
-      <c r="AR61" s="28">
+      <c r="AR61" s="26">
         <v>1348.99854</v>
       </c>
-      <c r="AS61" s="28">
+      <c r="AS61" s="26">
         <v>126.836</v>
       </c>
-      <c r="AT61" s="28">
+      <c r="AT61" s="26">
         <v>4.3717600000000001</v>
       </c>
-      <c r="AU61" s="26">
+      <c r="AU61" s="44">
         <v>7531.4070000000002</v>
       </c>
-      <c r="AV61" s="26">
+      <c r="AV61" s="44">
         <v>1003.13238</v>
       </c>
-      <c r="AW61" s="26">
-[...5 lines deleted...]
-      <c r="AY61" s="26">
+      <c r="AW61" s="44">
+        <v>86.986000000000004</v>
+      </c>
+      <c r="AX61" s="44">
+        <v>2.6833999999999998</v>
+      </c>
+      <c r="AY61" s="44">
         <v>8079.6930000000002</v>
       </c>
-      <c r="AZ61" s="26">
+      <c r="AZ61" s="44">
         <v>336.03800000000001</v>
       </c>
       <c r="BA61" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB61" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>270</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>142</v>
       </c>
@@ -12297,85 +12850,85 @@
       </c>
       <c r="AI64" s="11">
         <v>34.04</v>
       </c>
       <c r="AJ64" s="11">
         <v>1.01814</v>
       </c>
       <c r="AK64" s="11">
         <v>26.962689999999998</v>
       </c>
       <c r="AL64" s="11">
         <v>13.000260000000001</v>
       </c>
       <c r="AM64" s="26">
         <v>83.647999999999996</v>
       </c>
       <c r="AN64" s="26">
         <v>15.405720000000001</v>
       </c>
       <c r="AO64" s="26">
         <v>3.9156599999999999</v>
       </c>
       <c r="AP64" s="26">
         <v>10.349</v>
       </c>
-      <c r="AQ64" s="28">
+      <c r="AQ64" s="26">
         <v>10.734</v>
       </c>
-      <c r="AR64" s="28">
+      <c r="AR64" s="26">
         <v>5.47</v>
       </c>
-      <c r="AS64" s="28">
+      <c r="AS64" s="26">
         <v>1.55969</v>
       </c>
-      <c r="AT64" s="28">
+      <c r="AT64" s="26">
         <v>16.181049999999999</v>
       </c>
-      <c r="AU64" s="26">
-[...9 lines deleted...]
-        <v>2.5406</v>
+      <c r="AU64" s="44">
+        <v>7.0759999999999996</v>
+      </c>
+      <c r="AV64" s="44">
+        <v>4.7072900000000004</v>
+      </c>
+      <c r="AW64" s="44">
+        <v>0.87017999999999995</v>
+      </c>
+      <c r="AX64" s="44">
+        <v>6.84293</v>
       </c>
       <c r="AY64" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ64" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA64" s="26">
-[...3 lines deleted...]
-        <v>1.71759</v>
+      <c r="BA64" s="44">
+        <v>0.2364</v>
+      </c>
+      <c r="BB64" s="44">
+        <v>1.95021</v>
       </c>
     </row>
     <row r="65" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E65" s="12">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F65" s="12">
         <v>0.24110999999999999</v>
       </c>
       <c r="G65" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H65" s="11" t="s">
@@ -12625,85 +13178,85 @@
       </c>
       <c r="AI66" s="11">
         <v>347.74</v>
       </c>
       <c r="AJ66" s="11">
         <v>14.46391</v>
       </c>
       <c r="AK66" s="11">
         <v>0.70957999999999999</v>
       </c>
       <c r="AL66" s="11">
         <v>4.1928000000000001</v>
       </c>
       <c r="AM66" s="26">
         <v>250.529</v>
       </c>
       <c r="AN66" s="26">
         <v>1.0470600000000001</v>
       </c>
       <c r="AO66" s="26">
         <v>0.56657000000000002</v>
       </c>
       <c r="AP66" s="26">
         <v>2.79284</v>
       </c>
-      <c r="AQ66" s="28">
+      <c r="AQ66" s="26">
         <v>168.63399999999999</v>
       </c>
-      <c r="AR66" s="28">
+      <c r="AR66" s="26">
         <v>41.915649999999999</v>
       </c>
-      <c r="AS66" s="28">
+      <c r="AS66" s="26">
         <v>8.3699999999999997E-2</v>
       </c>
-      <c r="AT66" s="28">
+      <c r="AT66" s="26">
         <v>0.56884000000000001</v>
       </c>
-      <c r="AU66" s="26">
-[...11 lines deleted...]
-      <c r="AY66" s="26">
+      <c r="AU66" s="44">
+        <v>112.209</v>
+      </c>
+      <c r="AV66" s="44">
+        <v>41.369619999999998</v>
+      </c>
+      <c r="AW66" s="44">
+        <v>5.6619999999999997E-2</v>
+      </c>
+      <c r="AX66" s="44">
+        <v>0.39298</v>
+      </c>
+      <c r="AY66" s="44">
         <v>20.54</v>
       </c>
-      <c r="AZ66" s="26">
+      <c r="AZ66" s="44">
         <v>0.48326999999999998</v>
       </c>
-      <c r="BA66" s="26">
-[...3 lines deleted...]
-        <v>0.34826000000000001</v>
+      <c r="BA66" s="44">
+        <v>4.6719999999999998E-2</v>
+      </c>
+      <c r="BB66" s="44">
+        <v>0.36298000000000002</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>193</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G67" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H67" s="11" t="s">
@@ -12959,79 +13512,79 @@
       </c>
       <c r="AK68" s="11">
         <v>2.6100000000000002E-2</v>
       </c>
       <c r="AL68" s="11">
         <v>0.23183000000000001</v>
       </c>
       <c r="AM68" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN68" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO68" s="26">
         <v>1.8700000000000001E-2</v>
       </c>
       <c r="AP68" s="26">
         <v>0.17630000000000001</v>
       </c>
       <c r="AQ68" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR68" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS68" s="28">
+      <c r="AS68" s="26">
         <v>5.5999999999999999E-3</v>
       </c>
-      <c r="AT68" s="28">
+      <c r="AT68" s="26">
         <v>3.6830000000000002E-2</v>
       </c>
       <c r="AU68" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV68" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW68" s="26">
+      <c r="AW68" s="44">
         <v>3.2000000000000002E-3</v>
       </c>
-      <c r="AX68" s="26">
+      <c r="AX68" s="44">
         <v>2.197E-2</v>
       </c>
       <c r="AY68" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ68" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA68" s="26">
-[...3 lines deleted...]
-        <v>1.2019999999999999E-2</v>
+      <c r="BA68" s="44">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="BB68" s="44">
+        <v>1.7819999999999999E-2</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>195</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G69" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H69" s="11" t="s">
@@ -13123,79 +13676,79 @@
       </c>
       <c r="AK69" s="11">
         <v>4.1799999999999997E-2</v>
       </c>
       <c r="AL69" s="11">
         <v>0.78949999999999998</v>
       </c>
       <c r="AM69" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN69" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO69" s="26">
         <v>3.057E-2</v>
       </c>
       <c r="AP69" s="26">
         <v>0.62890000000000001</v>
       </c>
       <c r="AQ69" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR69" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS69" s="28">
+      <c r="AS69" s="26">
         <v>2.128E-2</v>
       </c>
-      <c r="AT69" s="28">
+      <c r="AT69" s="26">
         <v>0.38766</v>
       </c>
       <c r="AU69" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV69" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW69" s="26">
-[...3 lines deleted...]
-        <v>0.19106999999999999</v>
+      <c r="AW69" s="44">
+        <v>1.2319999999999999E-2</v>
+      </c>
+      <c r="AX69" s="44">
+        <v>0.23294999999999999</v>
       </c>
       <c r="AY69" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ69" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA69" s="26">
-[...3 lines deleted...]
-        <v>0.19069</v>
+      <c r="BA69" s="44">
+        <v>1.3440000000000001E-2</v>
+      </c>
+      <c r="BB69" s="44">
+        <v>0.28069</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>196</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H70" s="11" t="s">
@@ -13445,84 +13998,84 @@
       </c>
       <c r="AI71" s="11">
         <v>3.9870000000000001</v>
       </c>
       <c r="AJ71" s="11">
         <v>0.95747000000000004</v>
       </c>
       <c r="AK71" s="11">
         <v>0.10086000000000001</v>
       </c>
       <c r="AL71" s="11">
         <v>0.56628000000000001</v>
       </c>
       <c r="AM71" s="26">
         <v>12.513999999999999</v>
       </c>
       <c r="AN71" s="26">
         <v>3.4858699999999998</v>
       </c>
       <c r="AO71" s="26">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="AP71" s="26">
         <v>0.54017000000000004</v>
       </c>
-      <c r="AQ71" s="28">
+      <c r="AQ71" s="26">
         <v>0.999</v>
       </c>
-      <c r="AR71" s="28">
+      <c r="AR71" s="26">
         <v>0.62902999999999998</v>
       </c>
-      <c r="AS71" s="28">
+      <c r="AS71" s="26">
         <v>0.20277999999999999</v>
       </c>
-      <c r="AT71" s="28">
+      <c r="AT71" s="26">
         <v>1.04071</v>
       </c>
-      <c r="AU71" s="26">
+      <c r="AU71" s="44">
         <v>0.39900000000000002</v>
       </c>
-      <c r="AV71" s="26">
+      <c r="AV71" s="44">
         <v>0.25253999999999999</v>
       </c>
-      <c r="AW71" s="26">
-[...11 lines deleted...]
-      <c r="BA71" s="26">
+      <c r="AW71" s="44">
+        <v>0.20125999999999999</v>
+      </c>
+      <c r="AX71" s="44">
+        <v>1.03349</v>
+      </c>
+      <c r="AY71" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ71" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA71" s="44">
         <v>4.64E-3</v>
       </c>
-      <c r="BB71" s="26">
+      <c r="BB71" s="44">
         <v>2.775E-2</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E72" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F72" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G72" s="11" t="s">
         <v>142</v>
       </c>
@@ -13609,85 +14162,85 @@
       </c>
       <c r="AI72" s="11">
         <v>85.572000000000003</v>
       </c>
       <c r="AJ72" s="11">
         <v>1.3607199999999999</v>
       </c>
       <c r="AK72" s="11">
         <v>0.49767</v>
       </c>
       <c r="AL72" s="11">
         <v>1.1488499999999999</v>
       </c>
       <c r="AM72" s="26">
         <v>10.132999999999999</v>
       </c>
       <c r="AN72" s="26">
         <v>2.4513799999999999</v>
       </c>
       <c r="AO72" s="26">
         <v>1.4492499999999999</v>
       </c>
       <c r="AP72" s="26">
         <v>0.89761000000000002</v>
       </c>
-      <c r="AQ72" s="28">
+      <c r="AQ72" s="26">
         <v>125.621</v>
       </c>
-      <c r="AR72" s="28">
+      <c r="AR72" s="26">
         <v>95.201549999999997</v>
       </c>
-      <c r="AS72" s="28">
+      <c r="AS72" s="26">
         <v>6.8286600000000002</v>
       </c>
-      <c r="AT72" s="28">
+      <c r="AT72" s="26">
         <v>0.88029000000000002</v>
       </c>
-      <c r="AU72" s="26">
+      <c r="AU72" s="44">
         <v>21.312000000000001</v>
       </c>
-      <c r="AV72" s="26">
+      <c r="AV72" s="44">
         <v>5.2142799999999996</v>
       </c>
-      <c r="AW72" s="26">
-[...5 lines deleted...]
-      <c r="AY72" s="26">
+      <c r="AW72" s="44">
+        <v>6.8186</v>
+      </c>
+      <c r="AX72" s="44">
+        <v>0.81720000000000004</v>
+      </c>
+      <c r="AY72" s="44">
         <v>117.4</v>
       </c>
-      <c r="AZ72" s="26">
+      <c r="AZ72" s="44">
         <v>4.6959999999999997</v>
       </c>
-      <c r="BA72" s="26">
-[...3 lines deleted...]
-        <v>0.13635</v>
+      <c r="BA72" s="44">
+        <v>2.0580000000000001E-2</v>
+      </c>
+      <c r="BB72" s="44">
+        <v>0.17494999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>199</v>
       </c>
       <c r="C73" s="12">
         <v>4516</v>
       </c>
       <c r="D73" s="12">
         <v>1050.452</v>
       </c>
       <c r="E73" s="12">
         <v>679.00800000000004</v>
       </c>
       <c r="F73" s="12">
         <v>191.48954000000001</v>
       </c>
       <c r="G73" s="11">
         <v>3087.0540000000001</v>
       </c>
       <c r="H73" s="11">
@@ -13773,85 +14326,85 @@
       </c>
       <c r="AI73" s="11">
         <v>4080</v>
       </c>
       <c r="AJ73" s="11">
         <v>1210.02</v>
       </c>
       <c r="AK73" s="11">
         <v>5019.0519999999997</v>
       </c>
       <c r="AL73" s="11">
         <v>927.61887999999999</v>
       </c>
       <c r="AM73" s="26">
         <v>282.01</v>
       </c>
       <c r="AN73" s="26">
         <v>100.30295</v>
       </c>
       <c r="AO73" s="26">
         <v>11991.593999999999</v>
       </c>
       <c r="AP73" s="26">
         <v>2192.8897200000001</v>
       </c>
-      <c r="AQ73" s="28">
+      <c r="AQ73" s="26">
         <v>23464.417000000001</v>
       </c>
-      <c r="AR73" s="28">
+      <c r="AR73" s="26">
         <v>6585.6758799999998</v>
       </c>
-      <c r="AS73" s="28">
+      <c r="AS73" s="26">
         <v>458.18400000000003</v>
       </c>
-      <c r="AT73" s="28">
+      <c r="AT73" s="26">
         <v>95.281440000000003</v>
       </c>
-      <c r="AU73" s="26">
-[...21 lines deleted...]
-        <v>66.845550000000003</v>
+      <c r="AU73" s="44">
+        <v>8753.9169999999995</v>
+      </c>
+      <c r="AV73" s="44">
+        <v>2424.2525999999998</v>
+      </c>
+      <c r="AW73" s="44">
+        <v>416.70800000000003</v>
+      </c>
+      <c r="AX73" s="44">
+        <v>81.231620000000007</v>
+      </c>
+      <c r="AY73" s="44">
+        <v>12646.5</v>
+      </c>
+      <c r="AZ73" s="44">
+        <v>3745.85</v>
+      </c>
+      <c r="BA73" s="44">
+        <v>229.614</v>
+      </c>
+      <c r="BB73" s="44">
+        <v>67.79674</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>200</v>
       </c>
       <c r="C74" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E74" s="12">
         <v>8.8216999999999999</v>
       </c>
       <c r="F74" s="12">
         <v>2.5731999999999999</v>
       </c>
       <c r="G74" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H74" s="11" t="s">
@@ -13961,60 +14514,60 @@
       </c>
       <c r="AQ74" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR74" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AS74" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AT74" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AU74" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV74" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AW74" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX74" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AY74" s="26" t="s">
-[...5 lines deleted...]
-      <c r="BA74" s="26">
+      <c r="AY74" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ74" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA74" s="44">
         <v>10</v>
       </c>
-      <c r="BB74" s="26">
+      <c r="BB74" s="44">
         <v>3.903</v>
       </c>
     </row>
     <row r="75" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>201</v>
       </c>
       <c r="C75" s="12">
         <v>333</v>
       </c>
       <c r="D75" s="12">
         <v>62.192999999999998</v>
       </c>
       <c r="E75" s="12">
         <v>104.1656</v>
       </c>
       <c r="F75" s="12">
         <v>53.80498</v>
       </c>
       <c r="G75" s="11">
         <v>3056</v>
       </c>
@@ -14101,85 +14654,85 @@
       </c>
       <c r="AI75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK75" s="11">
         <v>403.63200000000001</v>
       </c>
       <c r="AL75" s="11">
         <v>181.00399999999999</v>
       </c>
       <c r="AM75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO75" s="26">
         <v>342.2</v>
       </c>
       <c r="AP75" s="26">
         <v>84.820449999999994</v>
       </c>
-      <c r="AQ75" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS75" s="28">
+      <c r="AQ75" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR75" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS75" s="26">
         <v>820.8</v>
       </c>
-      <c r="AT75" s="28">
+      <c r="AT75" s="26">
         <v>265.61049000000003</v>
       </c>
       <c r="AU75" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV75" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW75" s="26">
-[...15 lines deleted...]
-        <v>64.079599999999999</v>
+      <c r="AW75" s="44">
+        <v>266.5</v>
+      </c>
+      <c r="AX75" s="44">
+        <v>91.251040000000003</v>
+      </c>
+      <c r="AY75" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ75" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA75" s="44">
+        <v>189.54</v>
+      </c>
+      <c r="BB75" s="44">
+        <v>71.458569999999995</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>271</v>
       </c>
       <c r="C76" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D76" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E76" s="12">
         <v>467.62810000000002</v>
       </c>
       <c r="F76" s="12">
         <v>320.33249000000001</v>
       </c>
       <c r="G76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H76" s="11" t="s">
@@ -14265,73 +14818,73 @@
       </c>
       <c r="AI76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK76" s="11">
         <v>1911.8</v>
       </c>
       <c r="AL76" s="11">
         <v>88.731120000000004</v>
       </c>
       <c r="AM76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO76" s="26">
         <v>3081</v>
       </c>
       <c r="AP76" s="26">
         <v>328.30506000000003</v>
       </c>
-      <c r="AQ76" s="28">
+      <c r="AQ76" s="26">
         <v>27</v>
       </c>
-      <c r="AR76" s="28">
+      <c r="AR76" s="26">
         <v>25.382000000000001</v>
       </c>
-      <c r="AS76" s="28">
+      <c r="AS76" s="26">
         <v>1713.19</v>
       </c>
-      <c r="AT76" s="28">
+      <c r="AT76" s="26">
         <v>391.98685</v>
       </c>
-      <c r="AU76" s="26">
+      <c r="AU76" s="44">
         <v>27</v>
       </c>
-      <c r="AV76" s="26">
+      <c r="AV76" s="44">
         <v>25.382000000000001</v>
       </c>
-      <c r="AW76" s="11" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="AW76" s="44">
+        <v>124</v>
+      </c>
+      <c r="AX76" s="44">
+        <v>9.9825199999999992</v>
       </c>
       <c r="AY76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA76" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB76" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>272</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="12" t="s">
@@ -14921,78 +15474,78 @@
       </c>
       <c r="AI80" s="11">
         <v>672.84900000000005</v>
       </c>
       <c r="AJ80" s="11">
         <v>13.60838</v>
       </c>
       <c r="AK80" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL80" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM80" s="26">
         <v>228.214</v>
       </c>
       <c r="AN80" s="26">
         <v>94.222409999999996</v>
       </c>
       <c r="AO80" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP80" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ80" s="28">
+      <c r="AQ80" s="26">
         <v>27.556999999999999</v>
       </c>
-      <c r="AR80" s="28">
+      <c r="AR80" s="26">
         <v>8.7368600000000001</v>
       </c>
       <c r="AS80" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AT80" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AU80" s="26">
+      <c r="AU80" s="44">
         <v>13.496</v>
       </c>
-      <c r="AV80" s="26">
+      <c r="AV80" s="44">
         <v>4.3168800000000003</v>
       </c>
       <c r="AW80" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX80" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AY80" s="26">
+      <c r="AY80" s="44">
         <v>4870.3760000000002</v>
       </c>
-      <c r="AZ80" s="26">
+      <c r="AZ80" s="44">
         <v>215.251</v>
       </c>
       <c r="BA80" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB80" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>205</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E81" s="12">
         <v>0.63600000000000001</v>
       </c>
@@ -15419,78 +15972,78 @@
       </c>
       <c r="AK83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM83" s="26">
         <v>220</v>
       </c>
       <c r="AN83" s="26">
         <v>53.292000000000002</v>
       </c>
       <c r="AO83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR83" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AS83" s="28">
+      <c r="AS83" s="26">
         <v>0.19500000000000001</v>
       </c>
-      <c r="AT83" s="28">
+      <c r="AT83" s="26">
         <v>0.312</v>
       </c>
       <c r="AU83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AW83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AY83" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ83" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA83" s="26">
+      <c r="BA83" s="44">
         <v>10.5069</v>
       </c>
-      <c r="BB83" s="26">
+      <c r="BB83" s="44">
         <v>23.017679999999999</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>208</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E84" s="12">
         <v>2.2202700000000002</v>
       </c>
       <c r="F84" s="12">
         <v>24.50338</v>
       </c>
       <c r="G84" s="11" t="s">
         <v>142</v>
       </c>
@@ -16561,84 +17114,84 @@
       </c>
       <c r="AI90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK90" s="11">
         <v>558.29999999999995</v>
       </c>
       <c r="AL90" s="11">
         <v>509.28755000000001</v>
       </c>
       <c r="AM90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO90" s="26">
         <v>749.96600000000001</v>
       </c>
       <c r="AP90" s="26">
         <v>979.57425000000001</v>
       </c>
-      <c r="AQ90" s="28">
+      <c r="AQ90" s="26">
         <v>225.6</v>
       </c>
-      <c r="AR90" s="28">
+      <c r="AR90" s="26">
         <v>363.21600000000001</v>
       </c>
-      <c r="AS90" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AT90" s="28" t="s">
+      <c r="AS90" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT90" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AU90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AW90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AY90" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ90" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA90" s="26">
+      <c r="BA90" s="44">
         <v>241.9</v>
       </c>
-      <c r="BB90" s="26">
+      <c r="BB90" s="44">
         <v>308.60167000000001</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>86</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>215</v>
       </c>
       <c r="C91" s="12">
         <v>2276.72624</v>
       </c>
       <c r="D91" s="12">
         <v>2391.7088399999998</v>
       </c>
       <c r="E91" s="12">
         <v>4595.3091999999997</v>
       </c>
       <c r="F91" s="12">
         <v>4261.6795000000002</v>
       </c>
       <c r="G91" s="11">
         <v>791.72</v>
       </c>
@@ -16725,84 +17278,84 @@
       </c>
       <c r="AI91" s="11">
         <v>5.52</v>
       </c>
       <c r="AJ91" s="11">
         <v>5.8818400000000004</v>
       </c>
       <c r="AK91" s="11">
         <v>4475.2604000000001</v>
       </c>
       <c r="AL91" s="11">
         <v>1278.7693999999999</v>
       </c>
       <c r="AM91" s="26">
         <v>455.464</v>
       </c>
       <c r="AN91" s="26">
         <v>365.40395000000001</v>
       </c>
       <c r="AO91" s="26">
         <v>7701.9778699999997</v>
       </c>
       <c r="AP91" s="26">
         <v>4415.5910100000001</v>
       </c>
-      <c r="AQ91" s="28">
+      <c r="AQ91" s="26">
         <v>342.4</v>
       </c>
-      <c r="AR91" s="28">
+      <c r="AR91" s="26">
         <v>597.99899000000005</v>
       </c>
-      <c r="AS91" s="28">
+      <c r="AS91" s="26">
         <v>18509.039410000001</v>
       </c>
-      <c r="AT91" s="28">
+      <c r="AT91" s="26">
         <v>22597.876690000001</v>
       </c>
-      <c r="AU91" s="26">
+      <c r="AU91" s="44">
         <v>53</v>
       </c>
-      <c r="AV91" s="26">
+      <c r="AV91" s="44">
         <v>57.005000000000003</v>
       </c>
-      <c r="AW91" s="26">
-[...5 lines deleted...]
-      <c r="AY91" s="26">
+      <c r="AW91" s="44">
+        <v>15133.144609999999</v>
+      </c>
+      <c r="AX91" s="44">
+        <v>18146.761460000002</v>
+      </c>
+      <c r="AY91" s="44">
         <v>41.4</v>
       </c>
-      <c r="AZ91" s="26">
+      <c r="AZ91" s="44">
         <v>66.955150000000003</v>
       </c>
-      <c r="BA91" s="26">
+      <c r="BA91" s="44">
         <v>8797.4905799999997</v>
       </c>
-      <c r="BB91" s="26">
+      <c r="BB91" s="44">
         <v>11382.63063</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F92" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G92" s="11" t="s">
         <v>142</v>
       </c>
@@ -17059,54 +17612,54 @@
       </c>
       <c r="AK93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR93" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AS93" s="28">
+      <c r="AS93" s="26">
         <v>20</v>
       </c>
-      <c r="AT93" s="28">
+      <c r="AT93" s="26">
         <v>2.59456</v>
       </c>
       <c r="AU93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AW93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AX93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AY93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB93" s="11" t="s">
         <v>142</v>
@@ -17715,78 +18268,78 @@
       </c>
       <c r="AK97" s="11">
         <v>41.506169999999997</v>
       </c>
       <c r="AL97" s="11">
         <v>154.58197000000001</v>
       </c>
       <c r="AM97" s="26">
         <v>4.5540500000000002</v>
       </c>
       <c r="AN97" s="26">
         <v>35.050780000000003</v>
       </c>
       <c r="AO97" s="26">
         <v>69.995670000000004</v>
       </c>
       <c r="AP97" s="26">
         <v>281.97658000000001</v>
       </c>
       <c r="AQ97" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR97" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS97" s="28">
+      <c r="AS97" s="26">
         <v>64.30592</v>
       </c>
-      <c r="AT97" s="28">
+      <c r="AT97" s="26">
         <v>320.68889999999999</v>
       </c>
       <c r="AU97" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV97" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW97" s="26">
-[...5 lines deleted...]
-      <c r="AY97" s="26">
+      <c r="AW97" s="44">
+        <v>40.779879999999999</v>
+      </c>
+      <c r="AX97" s="44">
+        <v>191.4999</v>
+      </c>
+      <c r="AY97" s="44">
         <v>2</v>
       </c>
-      <c r="AZ97" s="26">
+      <c r="AZ97" s="44">
         <v>9.1195799999999991</v>
       </c>
-      <c r="BA97" s="26">
+      <c r="BA97" s="44">
         <v>5.6705699999999997</v>
       </c>
-      <c r="BB97" s="26">
+      <c r="BB97" s="44">
         <v>33.731000000000002</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E98" s="12">
         <v>224.13129000000001</v>
       </c>
       <c r="F98" s="12">
         <v>265.99113999999997</v>
       </c>
       <c r="G98" s="11" t="s">
         <v>142</v>
       </c>
@@ -17879,79 +18432,79 @@
       </c>
       <c r="AK98" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL98" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM98" s="26">
         <v>22.326280000000001</v>
       </c>
       <c r="AN98" s="26">
         <v>8.1956000000000007</v>
       </c>
       <c r="AO98" s="26">
         <v>66.087010000000006</v>
       </c>
       <c r="AP98" s="26">
         <v>84.051050000000004</v>
       </c>
       <c r="AQ98" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR98" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS98" s="28">
+      <c r="AS98" s="26">
         <v>221.39444</v>
       </c>
-      <c r="AT98" s="28">
+      <c r="AT98" s="26">
         <v>548.19163000000003</v>
       </c>
       <c r="AU98" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV98" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW98" s="26">
-[...3 lines deleted...]
-        <v>128.97042999999999</v>
+      <c r="AW98" s="44">
+        <v>65.1096</v>
+      </c>
+      <c r="AX98" s="44">
+        <v>196.76920000000001</v>
       </c>
       <c r="AY98" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ98" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA98" s="26">
-[...3 lines deleted...]
-        <v>591.21537000000001</v>
+      <c r="BA98" s="44">
+        <v>433.20657999999997</v>
+      </c>
+      <c r="BB98" s="44">
+        <v>689.83059000000003</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="17" t="s">
         <v>94</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>222</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F99" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G99" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H99" s="11" t="s">
@@ -18207,79 +18760,79 @@
       </c>
       <c r="AK100" s="11">
         <v>0.52622000000000002</v>
       </c>
       <c r="AL100" s="11">
         <v>0.32922000000000001</v>
       </c>
       <c r="AM100" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN100" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO100" s="26">
         <v>9.9989999999999996E-2</v>
       </c>
       <c r="AP100" s="26">
         <v>0.72526000000000002</v>
       </c>
       <c r="AQ100" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR100" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS100" s="28">
+      <c r="AS100" s="26">
         <v>0.12798999999999999</v>
       </c>
-      <c r="AT100" s="28">
+      <c r="AT100" s="26">
         <v>1.72695</v>
       </c>
       <c r="AU100" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV100" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW100" s="26">
-[...3 lines deleted...]
-        <v>1.53399</v>
+      <c r="AW100" s="44">
+        <v>9.8909999999999998E-2</v>
+      </c>
+      <c r="AX100" s="44">
+        <v>1.5527299999999999</v>
       </c>
       <c r="AY100" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ100" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA100" s="26">
-[...3 lines deleted...]
-        <v>9.085E-2</v>
+      <c r="BA100" s="44">
+        <v>9.6399999999999993E-3</v>
+      </c>
+      <c r="BB100" s="44">
+        <v>0.11541999999999999</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>96</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>224</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E101" s="12">
         <v>0.73040000000000005</v>
       </c>
       <c r="F101" s="12">
         <v>4.0114599999999996</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H101" s="11" t="s">
@@ -18535,79 +19088,79 @@
       </c>
       <c r="AK102" s="11">
         <v>3378.6095099999998</v>
       </c>
       <c r="AL102" s="11">
         <v>2090.0557699999999</v>
       </c>
       <c r="AM102" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN102" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO102" s="26">
         <v>8172.1556499999997</v>
       </c>
       <c r="AP102" s="26">
         <v>4533.8831799999998</v>
       </c>
       <c r="AQ102" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR102" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS102" s="28">
+      <c r="AS102" s="26">
         <v>13979.1</v>
       </c>
-      <c r="AT102" s="28">
+      <c r="AT102" s="26">
         <v>9073.6815999999999</v>
       </c>
       <c r="AU102" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV102" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW102" s="26">
-[...3 lines deleted...]
-        <v>2761.1847899999998</v>
+      <c r="AW102" s="44">
+        <v>4323.7</v>
+      </c>
+      <c r="AX102" s="44">
+        <v>3086.6247899999998</v>
       </c>
       <c r="AY102" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ102" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA102" s="26">
-[...3 lines deleted...]
-        <v>892.33699999999999</v>
+      <c r="BA102" s="44">
+        <v>1553.15</v>
+      </c>
+      <c r="BB102" s="44">
+        <v>1165.2719999999999</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="17" t="s">
         <v>98</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>226</v>
       </c>
       <c r="C103" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D103" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E103" s="12">
         <v>3.3186499999999999</v>
       </c>
       <c r="F103" s="12">
         <v>5.8180800000000001</v>
       </c>
       <c r="G103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H103" s="11" t="s">
@@ -18699,79 +19252,79 @@
       </c>
       <c r="AK103" s="11">
         <v>1</v>
       </c>
       <c r="AL103" s="11">
         <v>9.0300000000000005E-2</v>
       </c>
       <c r="AM103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AQ103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AR103" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AS103" s="28">
+      <c r="AS103" s="26">
         <v>243.5694</v>
       </c>
-      <c r="AT103" s="28">
+      <c r="AT103" s="26">
         <v>141.68450000000001</v>
       </c>
       <c r="AU103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV103" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW103" s="26">
-[...3 lines deleted...]
-        <v>82.035319999999999</v>
+      <c r="AW103" s="44">
+        <v>182.0694</v>
+      </c>
+      <c r="AX103" s="44">
+        <v>110.71756000000001</v>
       </c>
       <c r="AY103" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ103" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA103" s="26">
-[...3 lines deleted...]
-        <v>104.848</v>
+      <c r="BA103" s="44">
+        <v>220</v>
+      </c>
+      <c r="BB103" s="44">
+        <v>143.91399999999999</v>
       </c>
     </row>
     <row r="104" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="17" t="s">
         <v>99</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>227</v>
       </c>
       <c r="C104" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E104" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F104" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G104" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H104" s="11" t="s">
@@ -19021,85 +19574,85 @@
       </c>
       <c r="AI105" s="11">
         <v>89.141999999999996</v>
       </c>
       <c r="AJ105" s="11">
         <v>51.111730000000001</v>
       </c>
       <c r="AK105" s="11">
         <v>329.22514000000001</v>
       </c>
       <c r="AL105" s="11">
         <v>489.47568000000001</v>
       </c>
       <c r="AM105" s="26">
         <v>108.038</v>
       </c>
       <c r="AN105" s="26">
         <v>56.70093</v>
       </c>
       <c r="AO105" s="26">
         <v>915.96807999999999</v>
       </c>
       <c r="AP105" s="26">
         <v>456.40962999999999</v>
       </c>
-      <c r="AQ105" s="28">
+      <c r="AQ105" s="26">
         <v>168.12899999999999</v>
       </c>
-      <c r="AR105" s="28">
+      <c r="AR105" s="26">
         <v>272.99457999999998</v>
       </c>
-      <c r="AS105" s="28">
+      <c r="AS105" s="26">
         <v>605.33991000000003</v>
       </c>
-      <c r="AT105" s="28">
+      <c r="AT105" s="26">
         <v>498.32423</v>
       </c>
-      <c r="AU105" s="26">
-[...21 lines deleted...]
-        <v>215.99825000000001</v>
+      <c r="AU105" s="44">
+        <v>105.464</v>
+      </c>
+      <c r="AV105" s="44">
+        <v>144.20922999999999</v>
+      </c>
+      <c r="AW105" s="44">
+        <v>509.62808000000001</v>
+      </c>
+      <c r="AX105" s="44">
+        <v>283.35284000000001</v>
+      </c>
+      <c r="AY105" s="44">
+        <v>81.009</v>
+      </c>
+      <c r="AZ105" s="44">
+        <v>111.86042999999999</v>
+      </c>
+      <c r="BA105" s="44">
+        <v>91.164559999999994</v>
+      </c>
+      <c r="BB105" s="44">
+        <v>253.35905</v>
       </c>
     </row>
     <row r="106" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>101</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>229</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E106" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G106" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H106" s="11" t="s">
@@ -19519,79 +20072,79 @@
       </c>
       <c r="AK108" s="11">
         <v>0.1258</v>
       </c>
       <c r="AL108" s="11">
         <v>0.61787000000000003</v>
       </c>
       <c r="AM108" s="26">
         <v>0.05</v>
       </c>
       <c r="AN108" s="26">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="AO108" s="26">
         <v>9.6930000000000002E-2</v>
       </c>
       <c r="AP108" s="26">
         <v>0.51193999999999995</v>
       </c>
       <c r="AQ108" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR108" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS108" s="28">
+      <c r="AS108" s="26">
         <v>6.5600000000000006E-2</v>
       </c>
-      <c r="AT108" s="28">
+      <c r="AT108" s="26">
         <v>0.31997999999999999</v>
       </c>
-      <c r="AU108" s="26" t="s">
-[...5 lines deleted...]
-      <c r="AW108" s="26">
+      <c r="AU108" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV108" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW108" s="44">
         <v>4.9599999999999998E-2</v>
       </c>
-      <c r="AX108" s="26">
+      <c r="AX108" s="44">
         <v>0.24762999999999999</v>
       </c>
       <c r="AY108" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ108" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA108" s="26">
-[...3 lines deleted...]
-        <v>0.36531000000000002</v>
+      <c r="BA108" s="44">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="BB108" s="44">
+        <v>0.39641999999999999</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="17" t="s">
         <v>104</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>232</v>
       </c>
       <c r="C109" s="12">
         <v>24.24</v>
       </c>
       <c r="D109" s="12">
         <v>38.731250000000003</v>
       </c>
       <c r="E109" s="12">
         <v>2814.3365199999998</v>
       </c>
       <c r="F109" s="12">
         <v>7234.9536099999996</v>
       </c>
       <c r="G109" s="11">
         <v>47.423999999999999</v>
       </c>
       <c r="H109" s="11">
@@ -19677,85 +20230,85 @@
       </c>
       <c r="AI109" s="11">
         <v>47.341999999999999</v>
       </c>
       <c r="AJ109" s="11">
         <v>98.75403</v>
       </c>
       <c r="AK109" s="11">
         <v>590.09666000000004</v>
       </c>
       <c r="AL109" s="11">
         <v>1688.20496</v>
       </c>
       <c r="AM109" s="26">
         <v>7.1109999999999998</v>
       </c>
       <c r="AN109" s="26">
         <v>4.5609500000000001</v>
       </c>
       <c r="AO109" s="26">
         <v>637.24806999999998</v>
       </c>
       <c r="AP109" s="26">
         <v>2099.8016600000001</v>
       </c>
-      <c r="AQ109" s="28">
+      <c r="AQ109" s="26">
         <v>1494.7565999999999</v>
       </c>
-      <c r="AR109" s="28">
+      <c r="AR109" s="26">
         <v>328.61813999999998</v>
       </c>
-      <c r="AS109" s="28">
+      <c r="AS109" s="26">
         <v>551.03659000000005</v>
       </c>
-      <c r="AT109" s="28">
+      <c r="AT109" s="26">
         <v>2106.90922</v>
       </c>
-      <c r="AU109" s="26">
-[...21 lines deleted...]
-        <v>915.92098999999996</v>
+      <c r="AU109" s="44">
+        <v>58.601999999999997</v>
+      </c>
+      <c r="AV109" s="44">
+        <v>187.23084</v>
+      </c>
+      <c r="AW109" s="44">
+        <v>298.05178000000001</v>
+      </c>
+      <c r="AX109" s="44">
+        <v>1061.8142</v>
+      </c>
+      <c r="AY109" s="44">
+        <v>951.745</v>
+      </c>
+      <c r="AZ109" s="44">
+        <v>63.360259999999997</v>
+      </c>
+      <c r="BA109" s="44">
+        <v>239.54031000000001</v>
+      </c>
+      <c r="BB109" s="44">
+        <v>989.92751999999996</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>105</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>274</v>
       </c>
       <c r="C110" s="12">
         <v>100</v>
       </c>
       <c r="D110" s="12">
         <v>46.477139999999999</v>
       </c>
       <c r="E110" s="12">
         <v>1544.4086</v>
       </c>
       <c r="F110" s="12">
         <v>2804.37086</v>
       </c>
       <c r="G110" s="11">
         <v>636.77200000000005</v>
       </c>
       <c r="H110" s="11">
@@ -19841,85 +20394,85 @@
       </c>
       <c r="AI110" s="11">
         <v>20.7376</v>
       </c>
       <c r="AJ110" s="11">
         <v>53.057220000000001</v>
       </c>
       <c r="AK110" s="11">
         <v>83.123500000000007</v>
       </c>
       <c r="AL110" s="11">
         <v>25.57422</v>
       </c>
       <c r="AM110" s="26">
         <v>7.4084000000000003</v>
       </c>
       <c r="AN110" s="26">
         <v>19.39283</v>
       </c>
       <c r="AO110" s="26">
         <v>181.44049999999999</v>
       </c>
       <c r="AP110" s="26">
         <v>52.419089999999997</v>
       </c>
-      <c r="AQ110" s="28">
+      <c r="AQ110" s="26">
         <v>9.9779999999999998</v>
       </c>
-      <c r="AR110" s="28">
+      <c r="AR110" s="26">
         <v>18.614000000000001</v>
       </c>
-      <c r="AS110" s="28">
+      <c r="AS110" s="26">
         <v>340.23149999999998</v>
       </c>
-      <c r="AT110" s="28">
+      <c r="AT110" s="26">
         <v>149.48944</v>
       </c>
-      <c r="AU110" s="26">
+      <c r="AU110" s="44">
         <v>9.9779999999999998</v>
       </c>
-      <c r="AV110" s="26">
+      <c r="AV110" s="44">
         <v>18.614000000000001</v>
       </c>
-      <c r="AW110" s="26">
-[...5 lines deleted...]
-      <c r="AY110" s="26">
+      <c r="AW110" s="44">
+        <v>14.474500000000001</v>
+      </c>
+      <c r="AX110" s="44">
+        <v>9.7761300000000002</v>
+      </c>
+      <c r="AY110" s="44">
         <v>9.9779999999999998</v>
       </c>
-      <c r="AZ110" s="26">
+      <c r="AZ110" s="44">
         <v>18.962</v>
       </c>
-      <c r="BA110" s="26">
-[...3 lines deleted...]
-        <v>5.5368300000000001</v>
+      <c r="BA110" s="44">
+        <v>13.5395</v>
+      </c>
+      <c r="BB110" s="44">
+        <v>8.5532299999999992</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>106</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>233</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D111" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E111" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F111" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G111" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H111" s="11" t="s">
@@ -20175,79 +20728,79 @@
       </c>
       <c r="AK112" s="11">
         <v>2.9837899999999999</v>
       </c>
       <c r="AL112" s="11">
         <v>8.2805400000000002</v>
       </c>
       <c r="AM112" s="26">
         <v>0.16930000000000001</v>
       </c>
       <c r="AN112" s="26">
         <v>0.50266</v>
       </c>
       <c r="AO112" s="26">
         <v>5.8551000000000002</v>
       </c>
       <c r="AP112" s="26">
         <v>86.486909999999995</v>
       </c>
       <c r="AQ112" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR112" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AS112" s="28">
+      <c r="AS112" s="26">
         <v>13.167820000000001</v>
       </c>
-      <c r="AT112" s="28">
+      <c r="AT112" s="26">
         <v>32.768940000000001</v>
       </c>
-      <c r="AU112" s="26" t="s">
-[...21 lines deleted...]
-        <v>3.87913</v>
+      <c r="AU112" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV112" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW112" s="44">
+        <v>11.7171</v>
+      </c>
+      <c r="AX112" s="44">
+        <v>29.590119999999999</v>
+      </c>
+      <c r="AY112" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ112" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA112" s="44">
+        <v>1.26614</v>
+      </c>
+      <c r="BB112" s="44">
+        <v>4.5641400000000001</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="17" t="s">
         <v>108</v>
       </c>
       <c r="B113" s="22" t="s">
         <v>276</v>
       </c>
       <c r="C113" s="12">
         <v>142.7193</v>
       </c>
       <c r="D113" s="12">
         <v>146.73133000000001</v>
       </c>
       <c r="E113" s="12">
         <v>5149.1721900000002</v>
       </c>
       <c r="F113" s="12">
         <v>9667.1898000000001</v>
       </c>
       <c r="G113" s="11">
         <v>436.39474000000001</v>
       </c>
       <c r="H113" s="11">
@@ -20333,85 +20886,85 @@
       </c>
       <c r="AI113" s="11">
         <v>42.45</v>
       </c>
       <c r="AJ113" s="11">
         <v>1.86565</v>
       </c>
       <c r="AK113" s="11">
         <v>2080.7921799999999</v>
       </c>
       <c r="AL113" s="11">
         <v>4648.4922800000004</v>
       </c>
       <c r="AM113" s="26">
         <v>4.4800000000000004</v>
       </c>
       <c r="AN113" s="26">
         <v>2.2233200000000002</v>
       </c>
       <c r="AO113" s="26">
         <v>2314.67805</v>
       </c>
       <c r="AP113" s="26">
         <v>5291.5433199999998</v>
       </c>
-      <c r="AQ113" s="28">
+      <c r="AQ113" s="26">
         <v>27.155000000000001</v>
       </c>
-      <c r="AR113" s="28">
+      <c r="AR113" s="26">
         <v>84.843760000000003</v>
       </c>
-      <c r="AS113" s="28">
+      <c r="AS113" s="26">
         <v>1928.2425599999999</v>
       </c>
-      <c r="AT113" s="28">
+      <c r="AT113" s="26">
         <v>5230.9494999999997</v>
       </c>
-      <c r="AU113" s="26" t="s">
-[...11 lines deleted...]
-      <c r="AY113" s="26">
+      <c r="AU113" s="44">
+        <v>0.155</v>
+      </c>
+      <c r="AV113" s="44">
+        <v>3.7760000000000002E-2</v>
+      </c>
+      <c r="AW113" s="44">
+        <v>1052.62294</v>
+      </c>
+      <c r="AX113" s="44">
+        <v>2822.3820599999999</v>
+      </c>
+      <c r="AY113" s="44">
         <v>72.664000000000001</v>
       </c>
-      <c r="AZ113" s="26">
+      <c r="AZ113" s="44">
         <v>3.093</v>
       </c>
-      <c r="BA113" s="26">
-[...3 lines deleted...]
-        <v>2378.8980099999999</v>
+      <c r="BA113" s="44">
+        <v>939.54348000000005</v>
+      </c>
+      <c r="BB113" s="44">
+        <v>2901.6891099999998</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="17" t="s">
         <v>109</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>234</v>
       </c>
       <c r="C114" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D114" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E114" s="12">
         <v>54.038789999999999</v>
       </c>
       <c r="F114" s="12">
         <v>52.155630000000002</v>
       </c>
       <c r="G114" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H114" s="11" t="s">
@@ -20497,84 +21050,84 @@
       </c>
       <c r="AI114" s="11">
         <v>0.38</v>
       </c>
       <c r="AJ114" s="11">
         <v>1.67E-2</v>
       </c>
       <c r="AK114" s="11">
         <v>33.601320000000001</v>
       </c>
       <c r="AL114" s="11">
         <v>8.3135399999999997</v>
       </c>
       <c r="AM114" s="26">
         <v>94.402000000000001</v>
       </c>
       <c r="AN114" s="26">
         <v>2.2527900000000001</v>
       </c>
       <c r="AO114" s="26">
         <v>9.0722400000000007</v>
       </c>
       <c r="AP114" s="26">
         <v>5.4763500000000001</v>
       </c>
-      <c r="AQ114" s="28">
+      <c r="AQ114" s="26">
         <v>396.21390000000002</v>
       </c>
-      <c r="AR114" s="28">
+      <c r="AR114" s="26">
         <v>321.57988999999998</v>
       </c>
-      <c r="AS114" s="28">
+      <c r="AS114" s="26">
         <v>7.6072800000000003</v>
       </c>
-      <c r="AT114" s="28">
+      <c r="AT114" s="26">
         <v>1.4593100000000001</v>
       </c>
-      <c r="AU114" s="26">
-[...5 lines deleted...]
-      <c r="AW114" s="26">
+      <c r="AU114" s="44">
+        <v>79.532200000000003</v>
+      </c>
+      <c r="AV114" s="44">
+        <v>72.606719999999996</v>
+      </c>
+      <c r="AW114" s="44">
         <v>3.3768799999999999</v>
       </c>
-      <c r="AX114" s="26">
+      <c r="AX114" s="44">
         <v>0.64290999999999998</v>
       </c>
-      <c r="AY114" s="26">
-[...5 lines deleted...]
-      <c r="BA114" s="26">
+      <c r="AY114" s="44">
+        <v>1446.3510000000001</v>
+      </c>
+      <c r="AZ114" s="44">
+        <v>289.42444999999998</v>
+      </c>
+      <c r="BA114" s="44">
         <v>5</v>
       </c>
-      <c r="BB114" s="26">
+      <c r="BB114" s="44">
         <v>0.70850000000000002</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="17" t="s">
         <v>110</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>235</v>
       </c>
       <c r="C115" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D115" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E115" s="12">
         <v>124.76166000000001</v>
       </c>
       <c r="F115" s="12">
         <v>110.23175999999999</v>
       </c>
       <c r="G115" s="11" t="s">
         <v>142</v>
       </c>
@@ -20661,72 +21214,72 @@
       </c>
       <c r="AI115" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ115" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK115" s="11">
         <v>18.606000000000002</v>
       </c>
       <c r="AL115" s="11">
         <v>19.769629999999999</v>
       </c>
       <c r="AM115" s="26">
         <v>101.15900000000001</v>
       </c>
       <c r="AN115" s="26">
         <v>7.5148000000000001</v>
       </c>
       <c r="AO115" s="26">
         <v>7.2750000000000004</v>
       </c>
       <c r="AP115" s="26">
         <v>3.0989200000000001</v>
       </c>
-      <c r="AQ115" s="28">
+      <c r="AQ115" s="26">
         <v>13.292400000000001</v>
       </c>
-      <c r="AR115" s="28">
+      <c r="AR115" s="26">
         <v>3.5045000000000002</v>
       </c>
-      <c r="AS115" s="28">
+      <c r="AS115" s="26">
         <v>9.1874000000000002</v>
       </c>
-      <c r="AT115" s="28">
+      <c r="AT115" s="26">
         <v>5.8776999999999999</v>
       </c>
-      <c r="AU115" s="26">
+      <c r="AU115" s="44">
         <v>11.288399999999999</v>
       </c>
-      <c r="AV115" s="26">
+      <c r="AV115" s="44">
         <v>1.5923099999999999</v>
       </c>
-      <c r="AW115" s="26">
+      <c r="AW115" s="44">
         <v>5.7720000000000002</v>
       </c>
-      <c r="AX115" s="26">
+      <c r="AX115" s="44">
         <v>2.4396</v>
       </c>
       <c r="AY115" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ115" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA115" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB115" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="17" t="s">
         <v>111</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>236</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>142</v>
       </c>
@@ -20989,72 +21542,72 @@
       </c>
       <c r="AI117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK117" s="11">
         <v>333.97500000000002</v>
       </c>
       <c r="AL117" s="11">
         <v>25.291899999999998</v>
       </c>
       <c r="AM117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO117" s="26">
         <v>900</v>
       </c>
       <c r="AP117" s="26">
         <v>9.9440000000000008</v>
       </c>
-      <c r="AQ117" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS117" s="28">
+      <c r="AQ117" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR117" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS117" s="26">
         <v>0.5</v>
       </c>
-      <c r="AT117" s="28">
+      <c r="AT117" s="26">
         <v>5.8009999999999999E-2</v>
       </c>
       <c r="AU117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV117" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW117" s="26">
+      <c r="AW117" s="44">
         <v>0.5</v>
       </c>
-      <c r="AX117" s="26">
+      <c r="AX117" s="44">
         <v>5.8009999999999999E-2</v>
       </c>
       <c r="AY117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA117" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB117" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>238</v>
       </c>
       <c r="C118" s="12">
         <v>49.04</v>
       </c>
@@ -21153,85 +21706,85 @@
       </c>
       <c r="AI118" s="11">
         <v>23.876999999999999</v>
       </c>
       <c r="AJ118" s="11">
         <v>3.0988699999999998</v>
       </c>
       <c r="AK118" s="11">
         <v>201.76719</v>
       </c>
       <c r="AL118" s="11">
         <v>573.00945000000002</v>
       </c>
       <c r="AM118" s="26">
         <v>23.57038</v>
       </c>
       <c r="AN118" s="26">
         <v>3.01905</v>
       </c>
       <c r="AO118" s="26">
         <v>248.95168000000001</v>
       </c>
       <c r="AP118" s="26">
         <v>676.49590000000001</v>
       </c>
-      <c r="AQ118" s="28">
+      <c r="AQ118" s="26">
         <v>66.968199999999996</v>
       </c>
-      <c r="AR118" s="28">
+      <c r="AR118" s="26">
         <v>29.09076</v>
       </c>
-      <c r="AS118" s="28">
+      <c r="AS118" s="26">
         <v>428.85025999999999</v>
       </c>
-      <c r="AT118" s="28">
+      <c r="AT118" s="26">
         <v>769.47654999999997</v>
       </c>
-      <c r="AU118" s="26">
+      <c r="AU118" s="44">
         <v>53.714199999999998</v>
       </c>
-      <c r="AV118" s="26">
+      <c r="AV118" s="44">
         <v>17.52421</v>
       </c>
-      <c r="AW118" s="26">
-[...3 lines deleted...]
-        <v>391.82191999999998</v>
+      <c r="AW118" s="44">
+        <v>298.30306000000002</v>
+      </c>
+      <c r="AX118" s="44">
+        <v>452.40492</v>
       </c>
       <c r="AY118" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ118" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA118" s="26">
-[...3 lines deleted...]
-        <v>398.41851000000003</v>
+      <c r="BA118" s="44">
+        <v>109.92789999999999</v>
+      </c>
+      <c r="BB118" s="44">
+        <v>495.22624999999999</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E119" s="12">
         <v>94.81944</v>
       </c>
       <c r="F119" s="12">
         <v>93.207269999999994</v>
       </c>
       <c r="G119" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H119" s="11" t="s">
@@ -21481,85 +22034,85 @@
       </c>
       <c r="AI120" s="11">
         <v>28.021999999999998</v>
       </c>
       <c r="AJ120" s="11">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="AK120" s="11">
         <v>19.7715</v>
       </c>
       <c r="AL120" s="11">
         <v>2.41215</v>
       </c>
       <c r="AM120" s="26">
         <v>1.2549999999999999</v>
       </c>
       <c r="AN120" s="26">
         <v>0.40177000000000002</v>
       </c>
       <c r="AO120" s="26">
         <v>9.9962</v>
       </c>
       <c r="AP120" s="26">
         <v>1.32551</v>
       </c>
-      <c r="AQ120" s="28">
+      <c r="AQ120" s="26">
         <v>6.93</v>
       </c>
-      <c r="AR120" s="28">
+      <c r="AR120" s="26">
         <v>1.6700299999999999</v>
       </c>
-      <c r="AS120" s="28">
+      <c r="AS120" s="26">
         <v>46.95</v>
       </c>
-      <c r="AT120" s="28">
+      <c r="AT120" s="26">
         <v>5.7442000000000002</v>
       </c>
-      <c r="AU120" s="26">
+      <c r="AU120" s="44">
         <v>6.93</v>
       </c>
-      <c r="AV120" s="26">
+      <c r="AV120" s="44">
         <v>1.6700299999999999</v>
       </c>
-      <c r="AW120" s="26">
+      <c r="AW120" s="44">
         <v>10.55</v>
       </c>
-      <c r="AX120" s="26">
+      <c r="AX120" s="44">
         <v>1.2441</v>
       </c>
-      <c r="AY120" s="26">
+      <c r="AY120" s="44">
         <v>23.09</v>
       </c>
-      <c r="AZ120" s="26">
+      <c r="AZ120" s="44">
         <v>0.92100000000000004</v>
       </c>
-      <c r="BA120" s="26">
-[...3 lines deleted...]
-        <v>2.9696099999999999</v>
+      <c r="BA120" s="44">
+        <v>1.13184</v>
+      </c>
+      <c r="BB120" s="44">
+        <v>4.4639600000000002</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>277</v>
       </c>
       <c r="C121" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E121" s="12">
         <v>286.11410000000001</v>
       </c>
       <c r="F121" s="12">
         <v>792.78119000000004</v>
       </c>
       <c r="G121" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H121" s="11" t="s">
@@ -21645,85 +22198,85 @@
       </c>
       <c r="AI121" s="11">
         <v>2091.915</v>
       </c>
       <c r="AJ121" s="11">
         <v>11.413320000000001</v>
       </c>
       <c r="AK121" s="11">
         <v>235.12857</v>
       </c>
       <c r="AL121" s="11">
         <v>332.72818000000001</v>
       </c>
       <c r="AM121" s="26">
         <v>244.41887</v>
       </c>
       <c r="AN121" s="26">
         <v>12.43275</v>
       </c>
       <c r="AO121" s="26">
         <v>324.24137000000002</v>
       </c>
       <c r="AP121" s="26">
         <v>454.67986999999999</v>
       </c>
-      <c r="AQ121" s="28">
+      <c r="AQ121" s="26">
         <v>271.00099999999998</v>
       </c>
-      <c r="AR121" s="28">
+      <c r="AR121" s="26">
         <v>80.878889999999998</v>
       </c>
-      <c r="AS121" s="28">
+      <c r="AS121" s="26">
         <v>304.05802999999997</v>
       </c>
-      <c r="AT121" s="28">
+      <c r="AT121" s="26">
         <v>523.18188999999995</v>
       </c>
-      <c r="AU121" s="26">
+      <c r="AU121" s="44">
         <v>142.70099999999999</v>
       </c>
-      <c r="AV121" s="26">
+      <c r="AV121" s="44">
         <v>33.2742</v>
       </c>
-      <c r="AW121" s="26">
-[...5 lines deleted...]
-      <c r="AY121" s="26">
+      <c r="AW121" s="44">
+        <v>187.77170000000001</v>
+      </c>
+      <c r="AX121" s="44">
+        <v>296.58440999999999</v>
+      </c>
+      <c r="AY121" s="44">
         <v>384.75599999999997</v>
       </c>
-      <c r="AZ121" s="26">
+      <c r="AZ121" s="44">
         <v>15.250999999999999</v>
       </c>
-      <c r="BA121" s="26">
-[...3 lines deleted...]
-        <v>293.30268999999998</v>
+      <c r="BA121" s="44">
+        <v>166.14639</v>
+      </c>
+      <c r="BB121" s="44">
+        <v>334.64621</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>241</v>
       </c>
       <c r="C122" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D122" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E122" s="12">
         <v>1251.55303</v>
       </c>
       <c r="F122" s="12">
         <v>545.51205000000004</v>
       </c>
       <c r="G122" s="11">
         <v>16.239999999999998</v>
       </c>
       <c r="H122" s="11">
@@ -21809,85 +22362,85 @@
       </c>
       <c r="AI122" s="11">
         <v>30.82</v>
       </c>
       <c r="AJ122" s="11">
         <v>28.771000000000001</v>
       </c>
       <c r="AK122" s="11">
         <v>13.246</v>
       </c>
       <c r="AL122" s="11">
         <v>3.3338999999999999</v>
       </c>
       <c r="AM122" s="26">
         <v>36.894829999999999</v>
       </c>
       <c r="AN122" s="26">
         <v>10.57621</v>
       </c>
       <c r="AO122" s="26">
         <v>7.0129099999999998</v>
       </c>
       <c r="AP122" s="26">
         <v>4.9499899999999997</v>
       </c>
-      <c r="AQ122" s="28">
+      <c r="AQ122" s="26">
         <v>9.0630000000000006</v>
       </c>
-      <c r="AR122" s="28">
+      <c r="AR122" s="26">
         <v>6.6820000000000004</v>
       </c>
-      <c r="AS122" s="28">
+      <c r="AS122" s="26">
         <v>67.954430000000002</v>
       </c>
-      <c r="AT122" s="28">
+      <c r="AT122" s="26">
         <v>76.966369999999998</v>
       </c>
-      <c r="AU122" s="11" t="s">
-[...21 lines deleted...]
-        <v>14.28655</v>
+      <c r="AU122" s="44">
+        <v>9.0630000000000006</v>
+      </c>
+      <c r="AV122" s="44">
+        <v>6.6820000000000004</v>
+      </c>
+      <c r="AW122" s="44">
+        <v>56.707630000000002</v>
+      </c>
+      <c r="AX122" s="44">
+        <v>35.817399999999999</v>
+      </c>
+      <c r="AY122" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ122" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA122" s="44">
+        <v>6.68912</v>
+      </c>
+      <c r="BB122" s="44">
+        <v>15.34234</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>242</v>
       </c>
       <c r="C123" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D123" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E123" s="12">
         <v>0.75822000000000001</v>
       </c>
       <c r="F123" s="12">
         <v>10.336360000000001</v>
       </c>
       <c r="G123" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H123" s="11" t="s">
@@ -21973,85 +22526,85 @@
       </c>
       <c r="AI123" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ123" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK123" s="11">
         <v>1.1047899999999999</v>
       </c>
       <c r="AL123" s="11">
         <v>6.1255199999999999</v>
       </c>
       <c r="AM123" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN123" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO123" s="26">
         <v>3.0812499999999998</v>
       </c>
       <c r="AP123" s="26">
         <v>11.58497</v>
       </c>
-      <c r="AQ123" s="28">
+      <c r="AQ123" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AR123" s="28">
+      <c r="AR123" s="26">
         <v>0.21557000000000001</v>
       </c>
-      <c r="AS123" s="28">
+      <c r="AS123" s="26">
         <v>0.92337999999999998</v>
       </c>
-      <c r="AT123" s="28">
+      <c r="AT123" s="26">
         <v>4.7533799999999999</v>
       </c>
-      <c r="AU123" s="26">
+      <c r="AU123" s="44">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AV123" s="26">
+      <c r="AV123" s="44">
         <v>0.21557000000000001</v>
       </c>
-      <c r="AW123" s="26">
-[...3 lines deleted...]
-        <v>2.5780500000000002</v>
+      <c r="AW123" s="44">
+        <v>0.47538000000000002</v>
+      </c>
+      <c r="AX123" s="44">
+        <v>2.8222299999999998</v>
       </c>
       <c r="AY123" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ123" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA123" s="26">
-[...3 lines deleted...]
-        <v>1.49621</v>
+      <c r="BA123" s="44">
+        <v>0.36608000000000002</v>
+      </c>
+      <c r="BB123" s="44">
+        <v>1.7804599999999999</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>243</v>
       </c>
       <c r="C124" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E124" s="12">
         <v>0.25464999999999999</v>
       </c>
       <c r="F124" s="12">
         <v>6.1909200000000002</v>
       </c>
       <c r="G124" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H124" s="11" t="s">
@@ -22137,85 +22690,85 @@
       </c>
       <c r="AI124" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ124" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK124" s="11">
         <v>3.8323100000000001</v>
       </c>
       <c r="AL124" s="11">
         <v>4.3402200000000004</v>
       </c>
       <c r="AM124" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN124" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO124" s="26">
         <v>3.1490399999999998</v>
       </c>
       <c r="AP124" s="26">
         <v>1.19557</v>
       </c>
-      <c r="AQ124" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS124" s="28">
+      <c r="AQ124" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR124" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS124" s="26">
         <v>1.4176</v>
       </c>
-      <c r="AT124" s="28">
+      <c r="AT124" s="26">
         <v>0.38301000000000002</v>
       </c>
-      <c r="AU124" s="26" t="s">
-[...9 lines deleted...]
-        <v>0.17610999999999999</v>
+      <c r="AU124" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV124" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW124" s="44">
+        <v>0.61199999999999999</v>
+      </c>
+      <c r="AX124" s="44">
+        <v>0.17993000000000001</v>
       </c>
       <c r="AY124" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ124" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA124" s="26">
-[...3 lines deleted...]
-        <v>5.2650000000000002E-2</v>
+      <c r="BA124" s="44">
+        <v>1.12E-2</v>
+      </c>
+      <c r="BB124" s="44">
+        <v>5.6480000000000002E-2</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>244</v>
       </c>
       <c r="C125" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D125" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E125" s="12">
         <v>145.53371999999999</v>
       </c>
       <c r="F125" s="12">
         <v>192.87137000000001</v>
       </c>
       <c r="G125" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H125" s="11" t="s">
@@ -22301,85 +22854,85 @@
       </c>
       <c r="AI125" s="11">
         <v>1.61</v>
       </c>
       <c r="AJ125" s="11">
         <v>0.71986000000000006</v>
       </c>
       <c r="AK125" s="11">
         <v>218.08239</v>
       </c>
       <c r="AL125" s="11">
         <v>105.38554999999999</v>
       </c>
       <c r="AM125" s="26">
         <v>8.5805000000000007</v>
       </c>
       <c r="AN125" s="26">
         <v>1.3852199999999999</v>
       </c>
       <c r="AO125" s="26">
         <v>265.02584999999999</v>
       </c>
       <c r="AP125" s="26">
         <v>165.17411999999999</v>
       </c>
-      <c r="AQ125" s="28">
+      <c r="AQ125" s="26">
         <v>7.9000000000000001E-2</v>
       </c>
-      <c r="AR125" s="28">
+      <c r="AR125" s="26">
         <v>4.6829999999999997E-2</v>
       </c>
-      <c r="AS125" s="28">
+      <c r="AS125" s="26">
         <v>208.86243999999999</v>
       </c>
-      <c r="AT125" s="28">
+      <c r="AT125" s="26">
         <v>134.60872000000001</v>
       </c>
-      <c r="AU125" s="26">
+      <c r="AU125" s="44">
         <v>7.9000000000000001E-2</v>
       </c>
-      <c r="AV125" s="26">
+      <c r="AV125" s="44">
         <v>4.6829999999999997E-2</v>
       </c>
-      <c r="AW125" s="26">
-[...3 lines deleted...]
-        <v>54.365819999999999</v>
+      <c r="AW125" s="44">
+        <v>130.36784</v>
+      </c>
+      <c r="AX125" s="44">
+        <v>57.700110000000002</v>
       </c>
       <c r="AY125" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ125" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA125" s="26">
-[...3 lines deleted...]
-        <v>60.487810000000003</v>
+      <c r="BA125" s="44">
+        <v>94.864509999999996</v>
+      </c>
+      <c r="BB125" s="44">
+        <v>103.66837</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E126" s="12">
         <v>266.04525000000001</v>
       </c>
       <c r="F126" s="12">
         <v>638.93911000000003</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H126" s="11" t="s">
@@ -22465,72 +23018,72 @@
       </c>
       <c r="AI126" s="11">
         <v>4.8</v>
       </c>
       <c r="AJ126" s="11">
         <v>0.21096000000000001</v>
       </c>
       <c r="AK126" s="11">
         <v>0.35365999999999997</v>
       </c>
       <c r="AL126" s="11">
         <v>0.94669999999999999</v>
       </c>
       <c r="AM126" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN126" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO126" s="26">
         <v>0.45539000000000002</v>
       </c>
       <c r="AP126" s="26">
         <v>1.40699</v>
       </c>
-      <c r="AQ126" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS126" s="28">
+      <c r="AQ126" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR126" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS126" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="AT126" s="28">
+      <c r="AT126" s="26">
         <v>2.9049999999999999E-2</v>
       </c>
-      <c r="AU126" s="26" t="s">
-[...5 lines deleted...]
-      <c r="AW126" s="26">
+      <c r="AU126" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV126" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW126" s="44">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="AX126" s="26">
+      <c r="AX126" s="44">
         <v>2.9049999999999999E-2</v>
       </c>
       <c r="AY126" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ126" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA126" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB126" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>246</v>
       </c>
       <c r="C127" s="12" t="s">
         <v>142</v>
       </c>
@@ -22629,72 +23182,72 @@
       </c>
       <c r="AI127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP127" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ127" s="28">
+      <c r="AQ127" s="26">
         <v>4</v>
       </c>
-      <c r="AR127" s="28">
+      <c r="AR127" s="26">
         <v>29.840019999999999</v>
       </c>
-      <c r="AS127" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AU127" s="26">
+      <c r="AS127" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT127" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU127" s="44">
         <v>4</v>
       </c>
-      <c r="AV127" s="26">
+      <c r="AV127" s="44">
         <v>29.840019999999999</v>
       </c>
-      <c r="AW127" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AX127" s="26" t="s">
+      <c r="AW127" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AY127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA127" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB127" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="128" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>247</v>
       </c>
       <c r="C128" s="12">
         <v>0.32100000000000001</v>
       </c>
@@ -22793,85 +23346,85 @@
       </c>
       <c r="AI128" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ128" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK128" s="11">
         <v>4.1776799999999996</v>
       </c>
       <c r="AL128" s="11">
         <v>16.988939999999999</v>
       </c>
       <c r="AM128" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN128" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO128" s="26">
         <v>59.156370000000003</v>
       </c>
       <c r="AP128" s="26">
         <v>202.12289999999999</v>
       </c>
-      <c r="AQ128" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS128" s="28">
+      <c r="AQ128" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR128" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS128" s="26">
         <v>24.32816</v>
       </c>
-      <c r="AT128" s="28">
+      <c r="AT128" s="26">
         <v>109.49422</v>
       </c>
-      <c r="AU128" s="26" t="s">
-[...11 lines deleted...]
-      <c r="AY128" s="26">
+      <c r="AU128" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV128" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW128" s="44">
+        <v>3.5649899999999999</v>
+      </c>
+      <c r="AX128" s="44">
+        <v>16.0793</v>
+      </c>
+      <c r="AY128" s="44">
         <v>1E-3</v>
       </c>
-      <c r="AZ128" s="26">
+      <c r="AZ128" s="44">
         <v>0.13449</v>
       </c>
-      <c r="BA128" s="26">
-[...3 lines deleted...]
-        <v>84.255020000000002</v>
+      <c r="BA128" s="44">
+        <v>9.1741200000000003</v>
+      </c>
+      <c r="BB128" s="44">
+        <v>84.637510000000006</v>
       </c>
     </row>
     <row r="129" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="12">
         <v>24.003</v>
       </c>
       <c r="D129" s="12">
         <v>3.1542300000000001</v>
       </c>
       <c r="E129" s="12">
         <v>132.40481</v>
       </c>
       <c r="F129" s="12">
         <v>52.458060000000003</v>
       </c>
       <c r="G129" s="11">
         <v>135.05699999999999</v>
       </c>
       <c r="H129" s="11">
@@ -22957,84 +23510,84 @@
       </c>
       <c r="AI129" s="11">
         <v>3.33</v>
       </c>
       <c r="AJ129" s="11">
         <v>0.21026</v>
       </c>
       <c r="AK129" s="11">
         <v>20</v>
       </c>
       <c r="AL129" s="11">
         <v>20.934000000000001</v>
       </c>
       <c r="AM129" s="26">
         <v>60.7</v>
       </c>
       <c r="AN129" s="26">
         <v>8.9679000000000002</v>
       </c>
       <c r="AO129" s="26">
         <v>5.7530000000000001</v>
       </c>
       <c r="AP129" s="26">
         <v>2.40733</v>
       </c>
-      <c r="AQ129" s="28">
+      <c r="AQ129" s="26">
         <v>40.049999999999997</v>
       </c>
-      <c r="AR129" s="28">
+      <c r="AR129" s="26">
         <v>6.0571599999999997</v>
       </c>
-      <c r="AS129" s="28">
+      <c r="AS129" s="26">
         <v>911.11800000000005</v>
       </c>
-      <c r="AT129" s="28">
+      <c r="AT129" s="26">
         <v>1185.3387</v>
       </c>
-      <c r="AU129" s="26">
+      <c r="AU129" s="44">
         <v>40.049999999999997</v>
       </c>
-      <c r="AV129" s="26">
+      <c r="AV129" s="44">
         <v>6.0571599999999997</v>
       </c>
-      <c r="AW129" s="26">
+      <c r="AW129" s="44">
         <v>911.11800000000005</v>
       </c>
-      <c r="AX129" s="26">
+      <c r="AX129" s="44">
         <v>1185.3387</v>
       </c>
-      <c r="AY129" s="26" t="s">
-[...5 lines deleted...]
-      <c r="BA129" s="26">
+      <c r="AY129" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ129" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA129" s="44">
         <v>3</v>
       </c>
-      <c r="BB129" s="26">
+      <c r="BB129" s="44">
         <v>0.3503</v>
       </c>
     </row>
     <row r="130" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="12">
         <v>3.36</v>
       </c>
       <c r="D130" s="12">
         <v>2.2932999999999999</v>
       </c>
       <c r="E130" s="12">
         <v>1145.7821200000001</v>
       </c>
       <c r="F130" s="12">
         <v>650.95316000000003</v>
       </c>
       <c r="G130" s="11">
         <v>145.95516000000001</v>
       </c>
@@ -23121,85 +23674,85 @@
       </c>
       <c r="AI130" s="11">
         <v>1489.37274</v>
       </c>
       <c r="AJ130" s="11">
         <v>112.6057</v>
       </c>
       <c r="AK130" s="11">
         <v>203.24799999999999</v>
       </c>
       <c r="AL130" s="11">
         <v>164.21565000000001</v>
       </c>
       <c r="AM130" s="26">
         <v>9672.8770399999994</v>
       </c>
       <c r="AN130" s="26">
         <v>3217.69569</v>
       </c>
       <c r="AO130" s="26">
         <v>1037.72063</v>
       </c>
       <c r="AP130" s="26">
         <v>1099.1024199999999</v>
       </c>
-      <c r="AQ130" s="28">
+      <c r="AQ130" s="26">
         <v>15803.392379999999</v>
       </c>
-      <c r="AR130" s="28">
+      <c r="AR130" s="26">
         <v>2920.3780099999999</v>
       </c>
-      <c r="AS130" s="28">
+      <c r="AS130" s="26">
         <v>130.75228000000001</v>
       </c>
-      <c r="AT130" s="28">
+      <c r="AT130" s="26">
         <v>113.61924999999999</v>
       </c>
-      <c r="AU130" s="26">
-[...21 lines deleted...]
-        <v>182.66641000000001</v>
+      <c r="AU130" s="44">
+        <v>4183.4581799999996</v>
+      </c>
+      <c r="AV130" s="44">
+        <v>1016.76897</v>
+      </c>
+      <c r="AW130" s="44">
+        <v>122.54621</v>
+      </c>
+      <c r="AX130" s="44">
+        <v>111.37546</v>
+      </c>
+      <c r="AY130" s="44">
+        <v>31758.151999999998</v>
+      </c>
+      <c r="AZ130" s="44">
+        <v>2896.4565400000001</v>
+      </c>
+      <c r="BA130" s="44">
+        <v>89.957089999999994</v>
+      </c>
+      <c r="BB130" s="44">
+        <v>203.58695</v>
       </c>
     </row>
     <row r="131" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>250</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F131" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G131" s="11">
         <v>42.811999999999998</v>
       </c>
       <c r="H131" s="11">
@@ -23285,72 +23838,72 @@
       </c>
       <c r="AI131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO131" s="26">
         <v>71.186000000000007</v>
       </c>
       <c r="AP131" s="26">
         <v>59.890999999999998</v>
       </c>
-      <c r="AQ131" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AS131" s="28">
+      <c r="AQ131" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AR131" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS131" s="26">
         <v>73.580799999999996</v>
       </c>
-      <c r="AT131" s="28">
+      <c r="AT131" s="26">
         <v>37.546599999999998</v>
       </c>
-      <c r="AU131" s="26" t="s">
-[...5 lines deleted...]
-      <c r="AW131" s="26">
+      <c r="AU131" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV131" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW131" s="44">
         <v>73.580799999999996</v>
       </c>
-      <c r="AX131" s="26">
+      <c r="AX131" s="44">
         <v>37.546599999999998</v>
       </c>
       <c r="AY131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA131" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB131" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="132" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>251</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>142</v>
       </c>
@@ -23449,78 +24002,78 @@
       </c>
       <c r="AI132" s="11">
         <v>0.82899999999999996</v>
       </c>
       <c r="AJ132" s="11">
         <v>6.9561900000000003</v>
       </c>
       <c r="AK132" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AL132" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AM132" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN132" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO132" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AP132" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AQ132" s="28">
+      <c r="AQ132" s="26">
         <v>3.8490000000000002</v>
       </c>
-      <c r="AR132" s="28">
+      <c r="AR132" s="26">
         <v>12.672330000000001</v>
       </c>
-      <c r="AS132" s="28" t="s">
-[...5 lines deleted...]
-      <c r="AU132" s="26">
+      <c r="AS132" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT132" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU132" s="44">
         <v>2.5619999999999998</v>
       </c>
-      <c r="AV132" s="26">
+      <c r="AV132" s="44">
         <v>10.839790000000001</v>
       </c>
-      <c r="AW132" s="26" t="s">
-[...5 lines deleted...]
-      <c r="AY132" s="26">
+      <c r="AW132" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX132" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY132" s="44">
         <v>2.88</v>
       </c>
-      <c r="AZ132" s="26">
+      <c r="AZ132" s="44">
         <v>5.3049999999999997</v>
       </c>
       <c r="BA132" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB132" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="133" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B133" s="22" t="s">
         <v>252</v>
       </c>
       <c r="C133" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E133" s="12" t="s">
         <v>142</v>
       </c>
@@ -23959,54 +24512,54 @@
       </c>
       <c r="AO135" s="26">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AP135" s="26">
         <v>2.6280000000000001E-2</v>
       </c>
       <c r="AQ135" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AR135" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AS135" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AT135" s="26" t="s">
         <v>142</v>
       </c>
       <c r="AU135" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AV135" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="AW135" s="26">
+      <c r="AW135" s="44">
         <v>0.15</v>
       </c>
-      <c r="AX135" s="26">
+      <c r="AX135" s="44">
         <v>5.7099999999999998E-2</v>
       </c>
       <c r="AY135" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ135" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BA135" s="11" t="s">
         <v>142</v>
       </c>
       <c r="BB135" s="11" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="136" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>255</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>142</v>
       </c>
@@ -24269,85 +24822,85 @@
       </c>
       <c r="AI137" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AJ137" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AK137" s="11">
         <v>14840.668900000001</v>
       </c>
       <c r="AL137" s="11">
         <v>819.15060000000005</v>
       </c>
       <c r="AM137" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AN137" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AO137" s="26">
         <v>19481.37</v>
       </c>
       <c r="AP137" s="26">
         <v>939.23449000000005</v>
       </c>
-      <c r="AQ137" s="28">
+      <c r="AQ137" s="26">
         <v>193.5</v>
       </c>
-      <c r="AR137" s="28">
+      <c r="AR137" s="26">
         <v>4.46387</v>
       </c>
-      <c r="AS137" s="28">
+      <c r="AS137" s="26">
         <v>18280.574000000001</v>
       </c>
-      <c r="AT137" s="28">
+      <c r="AT137" s="26">
         <v>1394.2379699999999</v>
       </c>
-      <c r="AU137" s="26">
+      <c r="AU137" s="44">
         <v>193.5</v>
       </c>
-      <c r="AV137" s="26">
+      <c r="AV137" s="44">
         <v>4.46387</v>
       </c>
-      <c r="AW137" s="26">
-[...3 lines deleted...]
-        <v>402.57634999999999</v>
+      <c r="AW137" s="44">
+        <v>6870.4480000000003</v>
+      </c>
+      <c r="AX137" s="44">
+        <v>614.50579000000005</v>
       </c>
       <c r="AY137" s="11" t="s">
         <v>142</v>
       </c>
       <c r="AZ137" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="BA137" s="26">
-[...3 lines deleted...]
-        <v>373.48638</v>
+      <c r="BA137" s="44">
+        <v>2811.8315600000001</v>
+      </c>
+      <c r="BB137" s="44">
+        <v>496.74945000000002</v>
       </c>
     </row>
     <row r="138" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>257</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>142</v>
       </c>
       <c r="F138" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G138" s="11" t="s">
         <v>142</v>
       </c>
       <c r="H138" s="11" t="s">
@@ -24761,98 +25314,98 @@
       </c>
       <c r="AI140" s="10">
         <v>1030.5</v>
       </c>
       <c r="AJ140" s="10">
         <v>43.239069999999998</v>
       </c>
       <c r="AK140" s="10">
         <v>67.905000000000001</v>
       </c>
       <c r="AL140" s="10">
         <v>11.933999999999999</v>
       </c>
       <c r="AM140" s="25">
         <v>320</v>
       </c>
       <c r="AN140" s="25">
         <v>3.7958599999999998</v>
       </c>
       <c r="AO140" s="25">
         <v>153.19999999999999</v>
       </c>
       <c r="AP140" s="25">
         <v>25.037199999999999</v>
       </c>
-      <c r="AQ140" s="27">
+      <c r="AQ140" s="25">
         <v>22</v>
       </c>
-      <c r="AR140" s="27">
+      <c r="AR140" s="25">
         <v>0.63027999999999995</v>
       </c>
-      <c r="AS140" s="27">
+      <c r="AS140" s="25">
         <v>209.83500000000001</v>
       </c>
-      <c r="AT140" s="27">
+      <c r="AT140" s="25">
         <v>43.939450000000001</v>
       </c>
       <c r="AU140" s="10" t="s">
         <v>142</v>
       </c>
       <c r="AV140" s="10" t="s">
         <v>142</v>
       </c>
-      <c r="AW140" s="25">
-[...3 lines deleted...]
-        <v>14.7438</v>
+      <c r="AW140" s="45">
+        <v>134.08500000000001</v>
+      </c>
+      <c r="AX140" s="45">
+        <v>26.331600000000002</v>
       </c>
       <c r="AY140" s="10" t="s">
         <v>142</v>
       </c>
       <c r="AZ140" s="10" t="s">
         <v>142</v>
       </c>
-      <c r="BA140" s="25">
-[...3 lines deleted...]
-        <v>0.8619</v>
+      <c r="BA140" s="45">
+        <v>69.95</v>
+      </c>
+      <c r="BB140" s="45">
+        <v>16.274850000000001</v>
       </c>
       <c r="BE140" s="9"/>
     </row>
     <row r="142" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A142" s="19" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="143" spans="1:57" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="41" t="s">
+      <c r="A143" s="59" t="s">
         <v>141</v>
       </c>
-      <c r="B143" s="41"/>
+      <c r="B143" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A143:B143"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
@@ -24875,58 +25428,60 @@
     <mergeCell ref="AY3:BB3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AY4:AZ4"/>
     <mergeCell ref="BA4:BB4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'2015-2026'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>