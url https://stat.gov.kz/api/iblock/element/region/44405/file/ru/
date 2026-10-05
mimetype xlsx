--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="107">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
@@ -412,52 +412,53 @@
     </r>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>+7 (7252) 39 01 68</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t xml:space="preserve">Қуандық Бексұлтан </t>
   </si>
   <si>
     <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -755,50 +756,51 @@
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Rob"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -2866,51 +2868,51 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -3044,101 +3046,110 @@
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1719">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
@@ -5463,60 +5474,60 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="69" t="s">
         <v>106</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>37</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="25">
-        <v>46272</v>
+        <v>46300</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="25">
-        <v>46300</v>
+        <v>46332</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="61" t="s">
         <v>101</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="62" t="s">
         <v>104</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>23</v>
       </c>
@@ -5964,163 +5975,164 @@
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="12"/>
       <c r="D12" s="18"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="18"/>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="71"/>
-[...2 lines deleted...]
-      <c r="D19" s="71"/>
+      <c r="A19" s="75"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AH243"/>
+  <dimension ref="A2:AI243"/>
   <sheetViews>
-    <sheetView topLeftCell="G82" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AI29" sqref="AI29"/>
+    <sheetView topLeftCell="C106" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AI127" activeCellId="1" sqref="AI109 AI127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" style="30" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="30"/>
     <col min="11" max="11" width="10.7109375" style="30" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="30"/>
     <col min="23" max="23" width="11.28515625" style="30" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:34" ht="34.5" customHeight="1">
+    <row r="2" spans="1:35" ht="34.5" customHeight="1">
       <c r="A2" s="29"/>
-      <c r="B2" s="72" t="s">
+      <c r="B2" s="85" t="s">
         <v>100</v>
       </c>
-      <c r="C2" s="72"/>
-[...20 lines deleted...]
-      <c r="X2" s="72"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
     </row>
-    <row r="3" spans="1:34">
-      <c r="AH3" s="66" t="s">
+    <row r="3" spans="1:35">
+      <c r="AI3" s="66" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="4" spans="1:34" ht="21" customHeight="1">
-      <c r="A4" s="84" t="s">
+    <row r="4" spans="1:35" ht="21" customHeight="1">
+      <c r="A4" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="82">
+      <c r="B4" s="77"/>
+      <c r="C4" s="79">
         <v>2024</v>
       </c>
-      <c r="D4" s="83"/>
-[...10 lines deleted...]
-      <c r="O4" s="77">
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="83">
         <v>2025</v>
       </c>
-      <c r="P4" s="78"/>
-[...10 lines deleted...]
-      <c r="AA4" s="77">
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="84"/>
+      <c r="AA4" s="83">
         <v>2026</v>
       </c>
-      <c r="AB4" s="78"/>
-[...5 lines deleted...]
-      <c r="AH4" s="78"/>
+      <c r="AB4" s="84"/>
+      <c r="AC4" s="84"/>
+      <c r="AD4" s="84"/>
+      <c r="AE4" s="84"/>
+      <c r="AF4" s="84"/>
+      <c r="AG4" s="84"/>
+      <c r="AH4" s="84"/>
+      <c r="AI4" s="84"/>
     </row>
-    <row r="5" spans="1:34" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="81"/>
+    <row r="5" spans="1:35" ht="18.75" customHeight="1">
+      <c r="A5" s="82"/>
+      <c r="B5" s="78"/>
       <c r="C5" s="40" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="51" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="50" t="s">
         <v>50</v>
       </c>
       <c r="K5" s="50" t="s">
@@ -6173,84 +6185,87 @@
       </c>
       <c r="AA5" s="40" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="40" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="48" t="s">
         <v>46</v>
       </c>
       <c r="AD5" s="48" t="s">
         <v>56</v>
       </c>
       <c r="AE5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="AF5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="AG5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="AH5" s="40" t="s">
         <v>50</v>
       </c>
+      <c r="AI5" s="71" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="6" spans="1:34">
-      <c r="B6" s="76" t="s">
+    <row r="6" spans="1:35">
+      <c r="B6" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="76"/>
-[...25 lines deleted...]
-      <c r="AC6" s="76"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
+      <c r="K6" s="89"/>
+      <c r="L6" s="89"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="89"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
+      <c r="R6" s="89"/>
+      <c r="S6" s="89"/>
+      <c r="T6" s="89"/>
+      <c r="U6" s="89"/>
+      <c r="V6" s="89"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="89"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="89"/>
+      <c r="AA6" s="89"/>
+      <c r="AB6" s="89"/>
+      <c r="AC6" s="89"/>
     </row>
-    <row r="7" spans="1:34" ht="25.5">
+    <row r="7" spans="1:35" ht="25.5">
       <c r="A7" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="39">
         <v>2142005</v>
       </c>
       <c r="D7" s="39">
         <v>2142058</v>
       </c>
       <c r="E7" s="39">
         <v>2143554</v>
       </c>
       <c r="F7" s="39">
         <v>2145213</v>
       </c>
       <c r="G7" s="39">
         <v>2147234</v>
       </c>
       <c r="H7" s="41">
         <v>2149210</v>
       </c>
       <c r="I7" s="39">
@@ -6306,55 +6321,58 @@
       </c>
       <c r="Z7" s="55">
         <v>2148168</v>
       </c>
       <c r="AA7" s="39">
         <v>2148658</v>
       </c>
       <c r="AB7" s="39">
         <v>2146420</v>
       </c>
       <c r="AC7" s="55">
         <v>2146739</v>
       </c>
       <c r="AD7" s="55">
         <v>2146665</v>
       </c>
       <c r="AE7" s="55">
         <v>2146817</v>
       </c>
       <c r="AF7" s="55">
         <v>2146670</v>
       </c>
       <c r="AG7" s="55">
         <v>2145680</v>
       </c>
-      <c r="AH7" s="88">
+      <c r="AH7" s="74">
         <v>2144993</v>
       </c>
+      <c r="AI7" s="74">
+        <v>2142709</v>
+      </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="55">
         <v>228003</v>
       </c>
       <c r="D8" s="55">
         <v>228890</v>
       </c>
       <c r="E8" s="55">
         <v>229627</v>
       </c>
       <c r="F8" s="55">
         <v>230227</v>
       </c>
       <c r="G8" s="55">
         <v>231019</v>
       </c>
       <c r="H8" s="55">
         <v>231776</v>
       </c>
       <c r="I8" s="55">
@@ -6410,55 +6428,58 @@
       </c>
       <c r="Z8" s="55">
         <v>244946</v>
       </c>
       <c r="AA8" s="39">
         <v>245522</v>
       </c>
       <c r="AB8" s="33">
         <v>245978</v>
       </c>
       <c r="AC8" s="55">
         <v>246365</v>
       </c>
       <c r="AD8" s="55">
         <v>246724</v>
       </c>
       <c r="AE8" s="55">
         <v>247193</v>
       </c>
       <c r="AF8" s="55">
         <v>247536</v>
       </c>
       <c r="AG8" s="55">
         <v>248160</v>
       </c>
-      <c r="AH8" s="86">
+      <c r="AH8" s="72">
         <v>248882</v>
       </c>
+      <c r="AI8" s="90">
+        <v>249525</v>
+      </c>
     </row>
-    <row r="9" spans="1:34">
+    <row r="9" spans="1:35">
       <c r="A9" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="55">
         <v>79285</v>
       </c>
       <c r="D9" s="55">
         <v>79127</v>
       </c>
       <c r="E9" s="55">
         <v>79024</v>
       </c>
       <c r="F9" s="55">
         <v>79046</v>
       </c>
       <c r="G9" s="55">
         <v>79058</v>
       </c>
       <c r="H9" s="55">
         <v>79032</v>
       </c>
       <c r="I9" s="55">
@@ -6514,55 +6535,58 @@
       </c>
       <c r="Z9" s="55">
         <v>77126</v>
       </c>
       <c r="AA9" s="39">
         <v>77104</v>
       </c>
       <c r="AB9" s="33">
         <v>76804</v>
       </c>
       <c r="AC9" s="55">
         <v>76699</v>
       </c>
       <c r="AD9" s="55">
         <v>76477</v>
       </c>
       <c r="AE9" s="55">
         <v>76433</v>
       </c>
       <c r="AF9" s="55">
         <v>76372</v>
       </c>
       <c r="AG9" s="55">
         <v>76218</v>
       </c>
-      <c r="AH9" s="86">
+      <c r="AH9" s="72">
         <v>76094</v>
       </c>
+      <c r="AI9" s="90">
+        <v>75870</v>
+      </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="55">
         <v>99774</v>
       </c>
       <c r="D10" s="55">
         <v>99792</v>
       </c>
       <c r="E10" s="55">
         <v>99781</v>
       </c>
       <c r="F10" s="55">
         <v>99769</v>
       </c>
       <c r="G10" s="55">
         <v>99803</v>
       </c>
       <c r="H10" s="55">
         <v>99902</v>
       </c>
       <c r="I10" s="55">
@@ -6618,55 +6642,58 @@
       </c>
       <c r="Z10" s="55">
         <v>99221</v>
       </c>
       <c r="AA10" s="39">
         <v>99044</v>
       </c>
       <c r="AB10" s="33">
         <v>98956</v>
       </c>
       <c r="AC10" s="55">
         <v>99009</v>
       </c>
       <c r="AD10" s="55">
         <v>99045</v>
       </c>
       <c r="AE10" s="55">
         <v>99127</v>
       </c>
       <c r="AF10" s="55">
         <v>99146</v>
       </c>
       <c r="AG10" s="55">
         <v>98953</v>
       </c>
-      <c r="AH10" s="86">
+      <c r="AH10" s="72">
         <v>98872</v>
       </c>
+      <c r="AI10" s="90">
+        <v>98675</v>
+      </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="55">
         <v>48701</v>
       </c>
       <c r="D11" s="55">
         <v>48642</v>
       </c>
       <c r="E11" s="55">
         <v>48643</v>
       </c>
       <c r="F11" s="55">
         <v>48591</v>
       </c>
       <c r="G11" s="55">
         <v>48572</v>
       </c>
       <c r="H11" s="55">
         <v>48580</v>
       </c>
       <c r="I11" s="55">
@@ -6722,55 +6749,58 @@
       </c>
       <c r="Z11" s="55">
         <v>47645</v>
       </c>
       <c r="AA11" s="39">
         <v>47581</v>
       </c>
       <c r="AB11" s="33">
         <v>47421</v>
       </c>
       <c r="AC11" s="55">
         <v>47444</v>
       </c>
       <c r="AD11" s="55">
         <v>47414</v>
       </c>
       <c r="AE11" s="55">
         <v>47320</v>
       </c>
       <c r="AF11" s="55">
         <v>47287</v>
       </c>
       <c r="AG11" s="55">
         <v>47252</v>
       </c>
-      <c r="AH11" s="86">
+      <c r="AH11" s="72">
         <v>47103</v>
       </c>
+      <c r="AI11" s="90">
+        <v>46958</v>
+      </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="55">
         <v>187531</v>
       </c>
       <c r="D12" s="55">
         <v>187244</v>
       </c>
       <c r="E12" s="55">
         <v>187128</v>
       </c>
       <c r="F12" s="55">
         <v>187099</v>
       </c>
       <c r="G12" s="55">
         <v>187106</v>
       </c>
       <c r="H12" s="55">
         <v>186927</v>
       </c>
       <c r="I12" s="55">
@@ -6826,55 +6856,58 @@
       </c>
       <c r="Z12" s="55">
         <v>183017</v>
       </c>
       <c r="AA12" s="39">
         <v>182817</v>
       </c>
       <c r="AB12" s="33">
         <v>182299</v>
       </c>
       <c r="AC12" s="55">
         <v>182174</v>
       </c>
       <c r="AD12" s="55">
         <v>181863</v>
       </c>
       <c r="AE12" s="55">
         <v>181600</v>
       </c>
       <c r="AF12" s="55">
         <v>181341</v>
       </c>
       <c r="AG12" s="55">
         <v>180930</v>
       </c>
-      <c r="AH12" s="86">
+      <c r="AH12" s="72">
         <v>180720</v>
       </c>
+      <c r="AI12" s="90">
+        <v>180446</v>
+      </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="55">
         <v>134072</v>
       </c>
       <c r="D13" s="55">
         <v>133806</v>
       </c>
       <c r="E13" s="55">
         <v>133774</v>
       </c>
       <c r="F13" s="55">
         <v>133756</v>
       </c>
       <c r="G13" s="55">
         <v>133726</v>
       </c>
       <c r="H13" s="55">
         <v>133754</v>
       </c>
       <c r="I13" s="55">
@@ -6930,55 +6963,58 @@
       </c>
       <c r="Z13" s="55">
         <v>131147</v>
       </c>
       <c r="AA13" s="39">
         <v>131093</v>
       </c>
       <c r="AB13" s="33">
         <v>130955</v>
       </c>
       <c r="AC13" s="55">
         <v>130845</v>
       </c>
       <c r="AD13" s="55">
         <v>130758</v>
       </c>
       <c r="AE13" s="55">
         <v>130541</v>
       </c>
       <c r="AF13" s="55">
         <v>130414</v>
       </c>
       <c r="AG13" s="55">
         <v>130003</v>
       </c>
-      <c r="AH13" s="86">
+      <c r="AH13" s="72">
         <v>129725</v>
       </c>
+      <c r="AI13" s="90">
+        <v>129448</v>
+      </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="55">
         <v>117544</v>
       </c>
       <c r="D14" s="55">
         <v>117543</v>
       </c>
       <c r="E14" s="55">
         <v>117700</v>
       </c>
       <c r="F14" s="55">
         <v>117845</v>
       </c>
       <c r="G14" s="55">
         <v>117943</v>
       </c>
       <c r="H14" s="55">
         <v>118118</v>
       </c>
       <c r="I14" s="55">
@@ -7034,55 +7070,58 @@
       </c>
       <c r="Z14" s="55">
         <v>117319</v>
       </c>
       <c r="AA14" s="39">
         <v>117235</v>
       </c>
       <c r="AB14" s="33">
         <v>117223</v>
       </c>
       <c r="AC14" s="55">
         <v>117194</v>
       </c>
       <c r="AD14" s="55">
         <v>117113</v>
       </c>
       <c r="AE14" s="55">
         <v>116984</v>
       </c>
       <c r="AF14" s="55">
         <v>116944</v>
       </c>
       <c r="AG14" s="55">
         <v>116848</v>
       </c>
-      <c r="AH14" s="86">
+      <c r="AH14" s="72">
         <v>116788</v>
       </c>
+      <c r="AI14" s="90">
+        <v>116600</v>
+      </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="55">
         <v>129726</v>
       </c>
       <c r="D15" s="55">
         <v>129558</v>
       </c>
       <c r="E15" s="55">
         <v>129471</v>
       </c>
       <c r="F15" s="55">
         <v>129554</v>
       </c>
       <c r="G15" s="55">
         <v>129643</v>
       </c>
       <c r="H15" s="55">
         <v>129702</v>
       </c>
       <c r="I15" s="55">
@@ -7138,55 +7177,58 @@
       </c>
       <c r="Z15" s="55">
         <v>127412</v>
       </c>
       <c r="AA15" s="39">
         <v>127359</v>
       </c>
       <c r="AB15" s="33">
         <v>127241</v>
       </c>
       <c r="AC15" s="55">
         <v>127152</v>
       </c>
       <c r="AD15" s="55">
         <v>127021</v>
       </c>
       <c r="AE15" s="55">
         <v>127107</v>
       </c>
       <c r="AF15" s="55">
         <v>126965</v>
       </c>
       <c r="AG15" s="55">
         <v>126846</v>
       </c>
-      <c r="AH15" s="86">
+      <c r="AH15" s="72">
         <v>126682</v>
       </c>
+      <c r="AI15" s="90">
+        <v>126181</v>
+      </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="55">
         <v>129177</v>
       </c>
       <c r="D16" s="55">
         <v>129151</v>
       </c>
       <c r="E16" s="55">
         <v>129171</v>
       </c>
       <c r="F16" s="55">
         <v>129235</v>
       </c>
       <c r="G16" s="55">
         <v>129302</v>
       </c>
       <c r="H16" s="55">
         <v>129381</v>
       </c>
       <c r="I16" s="55">
@@ -7242,55 +7284,58 @@
       </c>
       <c r="Z16" s="55">
         <v>130198</v>
       </c>
       <c r="AA16" s="39">
         <v>130212</v>
       </c>
       <c r="AB16" s="33">
         <v>130147</v>
       </c>
       <c r="AC16" s="55">
         <v>130227</v>
       </c>
       <c r="AD16" s="55">
         <v>130291</v>
       </c>
       <c r="AE16" s="55">
         <v>130400</v>
       </c>
       <c r="AF16" s="55">
         <v>130398</v>
       </c>
       <c r="AG16" s="55">
         <v>130518</v>
       </c>
-      <c r="AH16" s="86">
+      <c r="AH16" s="72">
         <v>130590</v>
       </c>
+      <c r="AI16" s="90">
+        <v>130395</v>
+      </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="55">
         <v>51593</v>
       </c>
       <c r="D17" s="55">
         <v>51473</v>
       </c>
       <c r="E17" s="55">
         <v>51485</v>
       </c>
       <c r="F17" s="55">
         <v>51525</v>
       </c>
       <c r="G17" s="55">
         <v>51496</v>
       </c>
       <c r="H17" s="55">
         <v>51476</v>
       </c>
       <c r="I17" s="55">
@@ -7346,55 +7391,58 @@
       </c>
       <c r="Z17" s="55">
         <v>49946</v>
       </c>
       <c r="AA17" s="39">
         <v>49927</v>
       </c>
       <c r="AB17" s="33">
         <v>49822</v>
       </c>
       <c r="AC17" s="55">
         <v>49778</v>
       </c>
       <c r="AD17" s="55">
         <v>49823</v>
       </c>
       <c r="AE17" s="55">
         <v>49766</v>
       </c>
       <c r="AF17" s="55">
         <v>49680</v>
       </c>
       <c r="AG17" s="55">
         <v>49556</v>
       </c>
-      <c r="AH17" s="86">
+      <c r="AH17" s="72">
         <v>49473</v>
       </c>
+      <c r="AI17" s="90">
+        <v>49430</v>
+      </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" s="19" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="55">
         <v>236823</v>
       </c>
       <c r="D18" s="55">
         <v>236999</v>
       </c>
       <c r="E18" s="55">
         <v>237210</v>
       </c>
       <c r="F18" s="55">
         <v>237606</v>
       </c>
       <c r="G18" s="55">
         <v>238016</v>
       </c>
       <c r="H18" s="55">
         <v>238337</v>
       </c>
       <c r="I18" s="55">
@@ -7450,55 +7498,58 @@
       </c>
       <c r="Z18" s="55">
         <v>243100</v>
       </c>
       <c r="AA18" s="39">
         <v>243394</v>
       </c>
       <c r="AB18" s="33">
         <v>242957</v>
       </c>
       <c r="AC18" s="55">
         <v>243162</v>
       </c>
       <c r="AD18" s="55">
         <v>243521</v>
       </c>
       <c r="AE18" s="55">
         <v>243710</v>
       </c>
       <c r="AF18" s="55">
         <v>243877</v>
       </c>
       <c r="AG18" s="55">
         <v>244205</v>
       </c>
-      <c r="AH18" s="86">
+      <c r="AH18" s="72">
         <v>244382</v>
       </c>
+      <c r="AI18" s="90">
+        <v>244504</v>
+      </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="55">
         <v>221681</v>
       </c>
       <c r="D19" s="55">
         <v>221877</v>
       </c>
       <c r="E19" s="55">
         <v>222213</v>
       </c>
       <c r="F19" s="55">
         <v>222490</v>
       </c>
       <c r="G19" s="55">
         <v>222803</v>
       </c>
       <c r="H19" s="55">
         <v>223142</v>
       </c>
       <c r="I19" s="55">
@@ -7554,55 +7605,58 @@
       </c>
       <c r="Z19" s="55">
         <v>222925</v>
       </c>
       <c r="AA19" s="39">
         <v>222953</v>
       </c>
       <c r="AB19" s="33">
         <v>222665</v>
       </c>
       <c r="AC19" s="55">
         <v>222729</v>
       </c>
       <c r="AD19" s="55">
         <v>222753</v>
       </c>
       <c r="AE19" s="55">
         <v>222786</v>
       </c>
       <c r="AF19" s="55">
         <v>222754</v>
       </c>
       <c r="AG19" s="55">
         <v>222523</v>
       </c>
-      <c r="AH19" s="86">
+      <c r="AH19" s="72">
         <v>222367</v>
       </c>
+      <c r="AI19" s="90">
+        <v>221875</v>
+      </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35">
       <c r="A20" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="55">
         <v>101981</v>
       </c>
       <c r="D20" s="55">
         <v>102069</v>
       </c>
       <c r="E20" s="55">
         <v>102247</v>
       </c>
       <c r="F20" s="55">
         <v>102430</v>
       </c>
       <c r="G20" s="55">
         <v>102566</v>
       </c>
       <c r="H20" s="55">
         <v>102672</v>
       </c>
       <c r="I20" s="55">
@@ -7658,55 +7712,58 @@
       </c>
       <c r="Z20" s="55">
         <v>104244</v>
       </c>
       <c r="AA20" s="39">
         <v>104500</v>
       </c>
       <c r="AB20" s="33">
         <v>104668</v>
       </c>
       <c r="AC20" s="55">
         <v>104799</v>
       </c>
       <c r="AD20" s="55">
         <v>104874</v>
       </c>
       <c r="AE20" s="55">
         <v>105059</v>
       </c>
       <c r="AF20" s="55">
         <v>105237</v>
       </c>
       <c r="AG20" s="55">
         <v>105363</v>
       </c>
-      <c r="AH20" s="86">
+      <c r="AH20" s="72">
         <v>105389</v>
       </c>
+      <c r="AI20" s="90">
+        <v>105494</v>
+      </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35">
       <c r="A21" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="55">
         <v>63187</v>
       </c>
       <c r="D21" s="55">
         <v>63141</v>
       </c>
       <c r="E21" s="55">
         <v>63162</v>
       </c>
       <c r="F21" s="55">
         <v>63158</v>
       </c>
       <c r="G21" s="55">
         <v>63205</v>
       </c>
       <c r="H21" s="55">
         <v>63235</v>
       </c>
       <c r="I21" s="55">
@@ -7762,55 +7819,58 @@
       </c>
       <c r="Z21" s="55">
         <v>62063</v>
       </c>
       <c r="AA21" s="39">
         <v>62093</v>
       </c>
       <c r="AB21" s="33">
         <v>61924</v>
       </c>
       <c r="AC21" s="55">
         <v>61804</v>
       </c>
       <c r="AD21" s="55">
         <v>61730</v>
       </c>
       <c r="AE21" s="55">
         <v>61689</v>
       </c>
       <c r="AF21" s="55">
         <v>61687</v>
       </c>
       <c r="AG21" s="55">
         <v>61659</v>
       </c>
-      <c r="AH21" s="86">
+      <c r="AH21" s="72">
         <v>61602</v>
       </c>
+      <c r="AI21" s="90">
+        <v>61459</v>
+      </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="55">
         <v>121899</v>
       </c>
       <c r="D22" s="55">
         <v>121871</v>
       </c>
       <c r="E22" s="55">
         <v>121971</v>
       </c>
       <c r="F22" s="55">
         <v>122038</v>
       </c>
       <c r="G22" s="55">
         <v>122193</v>
       </c>
       <c r="H22" s="55">
         <v>122320</v>
       </c>
       <c r="I22" s="55">
@@ -7866,55 +7926,58 @@
       </c>
       <c r="Z22" s="55">
         <v>121851</v>
       </c>
       <c r="AA22" s="39">
         <v>121861</v>
       </c>
       <c r="AB22" s="33">
         <v>121771</v>
       </c>
       <c r="AC22" s="55">
         <v>121867</v>
       </c>
       <c r="AD22" s="55">
         <v>121891</v>
       </c>
       <c r="AE22" s="55">
         <v>121815</v>
       </c>
       <c r="AF22" s="55">
         <v>121845</v>
       </c>
       <c r="AG22" s="55">
         <v>121805</v>
       </c>
-      <c r="AH22" s="86">
+      <c r="AH22" s="72">
         <v>121917</v>
       </c>
+      <c r="AI22" s="90">
+        <v>121858</v>
+      </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="55">
         <v>106339</v>
       </c>
       <c r="D23" s="55">
         <v>106261</v>
       </c>
       <c r="E23" s="55">
         <v>106294</v>
       </c>
       <c r="F23" s="55">
         <v>106229</v>
       </c>
       <c r="G23" s="55">
         <v>106211</v>
       </c>
       <c r="H23" s="55">
         <v>106269</v>
       </c>
       <c r="I23" s="55">
@@ -7970,55 +8033,58 @@
       </c>
       <c r="Z23" s="55">
         <v>103769</v>
       </c>
       <c r="AA23" s="39">
         <v>103769</v>
       </c>
       <c r="AB23" s="33">
         <v>103577</v>
       </c>
       <c r="AC23" s="55">
         <v>103591</v>
       </c>
       <c r="AD23" s="55">
         <v>103561</v>
       </c>
       <c r="AE23" s="55">
         <v>103552</v>
       </c>
       <c r="AF23" s="55">
         <v>103586</v>
       </c>
       <c r="AG23" s="55">
         <v>103423</v>
       </c>
-      <c r="AH23" s="86">
+      <c r="AH23" s="72">
         <v>103346</v>
       </c>
+      <c r="AI23" s="90">
+        <v>103245</v>
+      </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="55">
         <v>84689</v>
       </c>
       <c r="D24" s="55">
         <v>84614</v>
       </c>
       <c r="E24" s="55">
         <v>84653</v>
       </c>
       <c r="F24" s="55">
         <v>84615</v>
       </c>
       <c r="G24" s="55">
         <v>84572</v>
       </c>
       <c r="H24" s="55">
         <v>84587</v>
       </c>
       <c r="I24" s="55">
@@ -8074,89 +8140,92 @@
       </c>
       <c r="Z24" s="55">
         <v>82239</v>
       </c>
       <c r="AA24" s="39">
         <v>82194</v>
       </c>
       <c r="AB24" s="33">
         <v>82012</v>
       </c>
       <c r="AC24" s="55">
         <v>81900</v>
       </c>
       <c r="AD24" s="55">
         <v>81806</v>
       </c>
       <c r="AE24" s="55">
         <v>81735</v>
       </c>
       <c r="AF24" s="55">
         <v>81601</v>
       </c>
       <c r="AG24" s="55">
         <v>81418</v>
       </c>
-      <c r="AH24" s="86">
+      <c r="AH24" s="72">
         <v>81061</v>
       </c>
+      <c r="AI24" s="90">
+        <v>80746</v>
+      </c>
     </row>
-    <row r="25" spans="1:34" ht="15" customHeight="1">
-      <c r="B25" s="74" t="s">
+    <row r="25" spans="1:35" ht="15" customHeight="1">
+      <c r="B25" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="74"/>
-[...25 lines deleted...]
-      <c r="AC25" s="74"/>
+      <c r="C25" s="87"/>
+      <c r="D25" s="87"/>
+      <c r="E25" s="87"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="87"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="87"/>
+      <c r="M25" s="87"/>
+      <c r="N25" s="87"/>
+      <c r="O25" s="87"/>
+      <c r="P25" s="87"/>
+      <c r="Q25" s="87"/>
+      <c r="R25" s="87"/>
+      <c r="S25" s="87"/>
+      <c r="T25" s="87"/>
+      <c r="U25" s="87"/>
+      <c r="V25" s="87"/>
+      <c r="W25" s="87"/>
+      <c r="X25" s="87"/>
+      <c r="Y25" s="87"/>
+      <c r="Z25" s="87"/>
+      <c r="AA25" s="87"/>
+      <c r="AB25" s="87"/>
+      <c r="AC25" s="87"/>
       <c r="AG25" s="55"/>
-      <c r="AH25" s="87"/>
+      <c r="AH25" s="73"/>
     </row>
-    <row r="26" spans="1:34" ht="25.5">
+    <row r="26" spans="1:35" ht="25.5">
       <c r="A26" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="42">
         <v>1091960</v>
       </c>
       <c r="D26" s="55">
         <v>1092192</v>
       </c>
       <c r="E26" s="42">
         <v>1092965</v>
       </c>
       <c r="F26" s="42">
         <v>1093928</v>
       </c>
       <c r="G26" s="42">
         <v>1094974</v>
       </c>
       <c r="H26" s="42">
         <v>1095963</v>
       </c>
       <c r="I26" s="55">
@@ -8215,52 +8284,55 @@
       </c>
       <c r="AA26" s="35">
         <v>1097783</v>
       </c>
       <c r="AB26" s="55">
         <v>1096244</v>
       </c>
       <c r="AC26" s="55">
         <v>1096476</v>
       </c>
       <c r="AD26" s="55">
         <v>1096574</v>
       </c>
       <c r="AE26" s="55">
         <v>1096711</v>
       </c>
       <c r="AF26" s="55">
         <v>1096805</v>
       </c>
       <c r="AG26" s="55">
         <v>1096567</v>
       </c>
       <c r="AH26" s="55">
         <v>1096520</v>
       </c>
+      <c r="AI26" s="55">
+        <v>1095887</v>
+      </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="55">
         <v>114061</v>
       </c>
       <c r="D27" s="55">
         <v>114522</v>
       </c>
       <c r="E27" s="55">
         <v>114879</v>
       </c>
       <c r="F27" s="55">
         <v>115196</v>
       </c>
       <c r="G27" s="55">
         <v>115591</v>
       </c>
       <c r="H27" s="55">
         <v>115986</v>
       </c>
       <c r="I27" s="55">
@@ -8319,52 +8391,55 @@
       </c>
       <c r="AA27" s="35">
         <v>122416</v>
       </c>
       <c r="AB27" s="55">
         <v>122571</v>
       </c>
       <c r="AC27" s="55">
         <v>122788</v>
       </c>
       <c r="AD27" s="55">
         <v>122991</v>
       </c>
       <c r="AE27" s="55">
         <v>123204</v>
       </c>
       <c r="AF27" s="55">
         <v>123358</v>
       </c>
       <c r="AG27" s="55">
         <v>123666</v>
       </c>
       <c r="AH27" s="55">
         <v>124011</v>
       </c>
+      <c r="AI27" s="90">
+        <v>124383</v>
+      </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="55">
         <v>40839</v>
       </c>
       <c r="D28" s="55">
         <v>40766</v>
       </c>
       <c r="E28" s="55">
         <v>40707</v>
       </c>
       <c r="F28" s="55">
         <v>40722</v>
       </c>
       <c r="G28" s="55">
         <v>40724</v>
       </c>
       <c r="H28" s="55">
         <v>40710</v>
       </c>
       <c r="I28" s="55">
@@ -8423,52 +8498,55 @@
       </c>
       <c r="AA28" s="35">
         <v>39876</v>
       </c>
       <c r="AB28" s="55">
         <v>39706</v>
       </c>
       <c r="AC28" s="55">
         <v>39637</v>
       </c>
       <c r="AD28" s="55">
         <v>39517</v>
       </c>
       <c r="AE28" s="55">
         <v>39526</v>
       </c>
       <c r="AF28" s="55">
         <v>39506</v>
       </c>
       <c r="AG28" s="55">
         <v>39448</v>
       </c>
       <c r="AH28" s="55">
         <v>39398</v>
       </c>
+      <c r="AI28" s="90">
+        <v>39295</v>
+      </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="55">
         <v>49611</v>
       </c>
       <c r="D29" s="55">
         <v>49638</v>
       </c>
       <c r="E29" s="55">
         <v>49634</v>
       </c>
       <c r="F29" s="55">
         <v>49635</v>
       </c>
       <c r="G29" s="55">
         <v>49643</v>
       </c>
       <c r="H29" s="55">
         <v>49709</v>
       </c>
       <c r="I29" s="55">
@@ -8527,52 +8605,55 @@
       </c>
       <c r="AA29" s="35">
         <v>49334</v>
       </c>
       <c r="AB29" s="55">
         <v>49267</v>
       </c>
       <c r="AC29" s="55">
         <v>49309</v>
       </c>
       <c r="AD29" s="55">
         <v>49320</v>
       </c>
       <c r="AE29" s="55">
         <v>49367</v>
       </c>
       <c r="AF29" s="55">
         <v>49376</v>
       </c>
       <c r="AG29" s="55">
         <v>49322</v>
       </c>
       <c r="AH29" s="55">
         <v>49286</v>
       </c>
+      <c r="AI29" s="90">
+        <v>49186</v>
+      </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="55">
         <v>25215</v>
       </c>
       <c r="D30" s="55">
         <v>25191</v>
       </c>
       <c r="E30" s="55">
         <v>25196</v>
       </c>
       <c r="F30" s="55">
         <v>25183</v>
       </c>
       <c r="G30" s="55">
         <v>25184</v>
       </c>
       <c r="H30" s="55">
         <v>25183</v>
       </c>
       <c r="I30" s="55">
@@ -8631,52 +8712,55 @@
       </c>
       <c r="AA30" s="35">
         <v>24819</v>
       </c>
       <c r="AB30" s="55">
         <v>24739</v>
       </c>
       <c r="AC30" s="55">
         <v>24772</v>
       </c>
       <c r="AD30" s="55">
         <v>24770</v>
       </c>
       <c r="AE30" s="55">
         <v>24725</v>
       </c>
       <c r="AF30" s="55">
         <v>24712</v>
       </c>
       <c r="AG30" s="55">
         <v>24714</v>
       </c>
       <c r="AH30" s="55">
         <v>24647</v>
       </c>
+      <c r="AI30" s="90">
+        <v>24617</v>
+      </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="55">
         <v>96305</v>
       </c>
       <c r="D31" s="55">
         <v>96158</v>
       </c>
       <c r="E31" s="55">
         <v>96090</v>
       </c>
       <c r="F31" s="55">
         <v>96099</v>
       </c>
       <c r="G31" s="55">
         <v>96099</v>
       </c>
       <c r="H31" s="55">
         <v>96029</v>
       </c>
       <c r="I31" s="55">
@@ -8735,52 +8819,55 @@
       </c>
       <c r="AA31" s="35">
         <v>94208</v>
       </c>
       <c r="AB31" s="55">
         <v>93956</v>
       </c>
       <c r="AC31" s="55">
         <v>93924</v>
       </c>
       <c r="AD31" s="55">
         <v>93769</v>
       </c>
       <c r="AE31" s="55">
         <v>93662</v>
       </c>
       <c r="AF31" s="55">
         <v>93579</v>
       </c>
       <c r="AG31" s="55">
         <v>93447</v>
       </c>
       <c r="AH31" s="55">
         <v>93386</v>
       </c>
+      <c r="AI31" s="90">
+        <v>93312</v>
+      </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B32" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="55">
         <v>69086</v>
       </c>
       <c r="D32" s="55">
         <v>68975</v>
       </c>
       <c r="E32" s="55">
         <v>68964</v>
       </c>
       <c r="F32" s="55">
         <v>68933</v>
       </c>
       <c r="G32" s="55">
         <v>68906</v>
       </c>
       <c r="H32" s="55">
         <v>68914</v>
       </c>
       <c r="I32" s="55">
@@ -8839,52 +8926,55 @@
       </c>
       <c r="AA32" s="35">
         <v>67870</v>
       </c>
       <c r="AB32" s="55">
         <v>67748</v>
       </c>
       <c r="AC32" s="55">
         <v>67654</v>
       </c>
       <c r="AD32" s="55">
         <v>67665</v>
       </c>
       <c r="AE32" s="55">
         <v>67564</v>
       </c>
       <c r="AF32" s="55">
         <v>67477</v>
       </c>
       <c r="AG32" s="55">
         <v>67302</v>
       </c>
       <c r="AH32" s="55">
         <v>67204</v>
       </c>
+      <c r="AI32" s="90">
+        <v>67110</v>
+      </c>
     </row>
-    <row r="33" spans="1:34">
+    <row r="33" spans="1:35">
       <c r="A33" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="55">
         <v>60749</v>
       </c>
       <c r="D33" s="55">
         <v>60748</v>
       </c>
       <c r="E33" s="55">
         <v>60793</v>
       </c>
       <c r="F33" s="55">
         <v>60887</v>
       </c>
       <c r="G33" s="55">
         <v>60940</v>
       </c>
       <c r="H33" s="55">
         <v>61020</v>
       </c>
       <c r="I33" s="55">
@@ -8943,52 +9033,55 @@
       </c>
       <c r="AA33" s="35">
         <v>60732</v>
       </c>
       <c r="AB33" s="55">
         <v>60712</v>
       </c>
       <c r="AC33" s="55">
         <v>60710</v>
       </c>
       <c r="AD33" s="55">
         <v>60697</v>
       </c>
       <c r="AE33" s="55">
         <v>60652</v>
       </c>
       <c r="AF33" s="55">
         <v>60662</v>
       </c>
       <c r="AG33" s="55">
         <v>60633</v>
       </c>
       <c r="AH33" s="55">
         <v>60642</v>
       </c>
+      <c r="AI33" s="90">
+        <v>60609</v>
+      </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="55">
         <v>66054</v>
       </c>
       <c r="D34" s="55">
         <v>65987</v>
       </c>
       <c r="E34" s="55">
         <v>65954</v>
       </c>
       <c r="F34" s="55">
         <v>65987</v>
       </c>
       <c r="G34" s="55">
         <v>66026</v>
       </c>
       <c r="H34" s="55">
         <v>66068</v>
       </c>
       <c r="I34" s="55">
@@ -9047,52 +9140,55 @@
       </c>
       <c r="AA34" s="35">
         <v>64991</v>
       </c>
       <c r="AB34" s="55">
         <v>64897</v>
       </c>
       <c r="AC34" s="55">
         <v>64830</v>
       </c>
       <c r="AD34" s="55">
         <v>64777</v>
       </c>
       <c r="AE34" s="55">
         <v>64806</v>
       </c>
       <c r="AF34" s="55">
         <v>64745</v>
       </c>
       <c r="AG34" s="55">
         <v>64675</v>
       </c>
       <c r="AH34" s="55">
         <v>64598</v>
       </c>
+      <c r="AI34" s="90">
+        <v>64396</v>
+      </c>
     </row>
-    <row r="35" spans="1:34">
+    <row r="35" spans="1:35">
       <c r="A35" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B35" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="55">
         <v>66743</v>
       </c>
       <c r="D35" s="55">
         <v>66752</v>
       </c>
       <c r="E35" s="55">
         <v>66819</v>
       </c>
       <c r="F35" s="55">
         <v>66859</v>
       </c>
       <c r="G35" s="55">
         <v>66900</v>
       </c>
       <c r="H35" s="55">
         <v>66932</v>
       </c>
       <c r="I35" s="55">
@@ -9151,52 +9247,55 @@
       </c>
       <c r="AA35" s="35">
         <v>67331</v>
       </c>
       <c r="AB35" s="55">
         <v>67313</v>
       </c>
       <c r="AC35" s="55">
         <v>67369</v>
       </c>
       <c r="AD35" s="55">
         <v>67417</v>
       </c>
       <c r="AE35" s="55">
         <v>67466</v>
       </c>
       <c r="AF35" s="55">
         <v>67460</v>
       </c>
       <c r="AG35" s="55">
         <v>67509</v>
       </c>
       <c r="AH35" s="55">
         <v>67580</v>
       </c>
+      <c r="AI35" s="90">
+        <v>67521</v>
+      </c>
     </row>
-    <row r="36" spans="1:34">
+    <row r="36" spans="1:35">
       <c r="A36" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B36" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="55">
         <v>26781</v>
       </c>
       <c r="D36" s="55">
         <v>26730</v>
       </c>
       <c r="E36" s="55">
         <v>26723</v>
       </c>
       <c r="F36" s="55">
         <v>26749</v>
       </c>
       <c r="G36" s="55">
         <v>26734</v>
       </c>
       <c r="H36" s="55">
         <v>26733</v>
       </c>
       <c r="I36" s="55">
@@ -9255,52 +9354,55 @@
       </c>
       <c r="AA36" s="35">
         <v>26078</v>
       </c>
       <c r="AB36" s="55">
         <v>26008</v>
       </c>
       <c r="AC36" s="55">
         <v>25981</v>
       </c>
       <c r="AD36" s="55">
         <v>26008</v>
       </c>
       <c r="AE36" s="55">
         <v>25971</v>
       </c>
       <c r="AF36" s="55">
         <v>25932</v>
       </c>
       <c r="AG36" s="55">
         <v>25894</v>
       </c>
       <c r="AH36" s="55">
         <v>25874</v>
       </c>
+      <c r="AI36" s="90">
+        <v>25852</v>
+      </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" s="19" t="s">
         <v>93</v>
       </c>
       <c r="B37" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C37" s="55">
         <v>119616</v>
       </c>
       <c r="D37" s="55">
         <v>119711</v>
       </c>
       <c r="E37" s="55">
         <v>119817</v>
       </c>
       <c r="F37" s="55">
         <v>120005</v>
       </c>
       <c r="G37" s="55">
         <v>120244</v>
       </c>
       <c r="H37" s="55">
         <v>120394</v>
       </c>
       <c r="I37" s="55">
@@ -9359,52 +9461,55 @@
       </c>
       <c r="AA37" s="35">
         <v>123117</v>
       </c>
       <c r="AB37" s="55">
         <v>122768</v>
       </c>
       <c r="AC37" s="55">
         <v>122916</v>
       </c>
       <c r="AD37" s="55">
         <v>123057</v>
       </c>
       <c r="AE37" s="55">
         <v>123179</v>
       </c>
       <c r="AF37" s="55">
         <v>123248</v>
       </c>
       <c r="AG37" s="55">
         <v>123402</v>
       </c>
       <c r="AH37" s="55">
         <v>123486</v>
       </c>
+      <c r="AI37" s="90">
+        <v>123547</v>
+      </c>
     </row>
-    <row r="38" spans="1:34">
+    <row r="38" spans="1:35">
       <c r="A38" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B38" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="55">
         <v>112277</v>
       </c>
       <c r="D38" s="55">
         <v>112391</v>
       </c>
       <c r="E38" s="55">
         <v>112571</v>
       </c>
       <c r="F38" s="55">
         <v>112732</v>
       </c>
       <c r="G38" s="55">
         <v>112887</v>
       </c>
       <c r="H38" s="55">
         <v>113008</v>
       </c>
       <c r="I38" s="55">
@@ -9463,52 +9568,55 @@
       </c>
       <c r="AA38" s="35">
         <v>113202</v>
       </c>
       <c r="AB38" s="55">
         <v>113030</v>
       </c>
       <c r="AC38" s="55">
         <v>113065</v>
       </c>
       <c r="AD38" s="55">
         <v>113075</v>
       </c>
       <c r="AE38" s="55">
         <v>113093</v>
       </c>
       <c r="AF38" s="55">
         <v>113089</v>
       </c>
       <c r="AG38" s="55">
         <v>113020</v>
       </c>
       <c r="AH38" s="55">
         <v>112978</v>
       </c>
+      <c r="AI38" s="90">
+        <v>112815</v>
+      </c>
     </row>
-    <row r="39" spans="1:34">
+    <row r="39" spans="1:35">
       <c r="A39" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="55">
         <v>51812</v>
       </c>
       <c r="D39" s="55">
         <v>51881</v>
       </c>
       <c r="E39" s="55">
         <v>52011</v>
       </c>
       <c r="F39" s="55">
         <v>52132</v>
       </c>
       <c r="G39" s="55">
         <v>52224</v>
       </c>
       <c r="H39" s="55">
         <v>52281</v>
       </c>
       <c r="I39" s="55">
@@ -9567,52 +9675,55 @@
       </c>
       <c r="AA39" s="35">
         <v>53436</v>
       </c>
       <c r="AB39" s="55">
         <v>53543</v>
       </c>
       <c r="AC39" s="55">
         <v>53601</v>
       </c>
       <c r="AD39" s="55">
         <v>53667</v>
       </c>
       <c r="AE39" s="55">
         <v>53759</v>
       </c>
       <c r="AF39" s="55">
         <v>53856</v>
       </c>
       <c r="AG39" s="55">
         <v>53926</v>
       </c>
       <c r="AH39" s="55">
         <v>53943</v>
       </c>
+      <c r="AI39" s="90">
+        <v>53981</v>
+      </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B40" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="55">
         <v>32388</v>
       </c>
       <c r="D40" s="55">
         <v>32354</v>
       </c>
       <c r="E40" s="55">
         <v>32343</v>
       </c>
       <c r="F40" s="55">
         <v>32328</v>
       </c>
       <c r="G40" s="55">
         <v>32351</v>
       </c>
       <c r="H40" s="55">
         <v>32378</v>
       </c>
       <c r="I40" s="55">
@@ -9671,52 +9782,55 @@
       </c>
       <c r="AA40" s="35">
         <v>31898</v>
       </c>
       <c r="AB40" s="55">
         <v>31809</v>
       </c>
       <c r="AC40" s="55">
         <v>31752</v>
       </c>
       <c r="AD40" s="55">
         <v>31700</v>
       </c>
       <c r="AE40" s="55">
         <v>31673</v>
       </c>
       <c r="AF40" s="55">
         <v>31692</v>
       </c>
       <c r="AG40" s="55">
         <v>31698</v>
       </c>
       <c r="AH40" s="55">
         <v>31697</v>
       </c>
+      <c r="AI40" s="90">
+        <v>31654</v>
+      </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B41" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="55">
         <v>62018</v>
       </c>
       <c r="D41" s="55">
         <v>62046</v>
       </c>
       <c r="E41" s="55">
         <v>62087</v>
       </c>
       <c r="F41" s="55">
         <v>62126</v>
       </c>
       <c r="G41" s="55">
         <v>62199</v>
       </c>
       <c r="H41" s="55">
         <v>62262</v>
       </c>
       <c r="I41" s="55">
@@ -9775,52 +9889,55 @@
       </c>
       <c r="AA41" s="35">
         <v>62165</v>
       </c>
       <c r="AB41" s="55">
         <v>62091</v>
       </c>
       <c r="AC41" s="55">
         <v>62134</v>
       </c>
       <c r="AD41" s="55">
         <v>62162</v>
       </c>
       <c r="AE41" s="55">
         <v>62120</v>
       </c>
       <c r="AF41" s="55">
         <v>62179</v>
       </c>
       <c r="AG41" s="55">
         <v>62166</v>
       </c>
       <c r="AH41" s="55">
         <v>62236</v>
       </c>
+      <c r="AI41" s="90">
+        <v>62222</v>
+      </c>
     </row>
-    <row r="42" spans="1:34">
+    <row r="42" spans="1:35">
       <c r="A42" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B42" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="55">
         <v>54162</v>
       </c>
       <c r="D42" s="55">
         <v>54124</v>
       </c>
       <c r="E42" s="55">
         <v>54154</v>
       </c>
       <c r="F42" s="55">
         <v>54130</v>
       </c>
       <c r="G42" s="55">
         <v>54120</v>
       </c>
       <c r="H42" s="55">
         <v>54150</v>
       </c>
       <c r="I42" s="55">
@@ -9879,52 +9996,55 @@
       </c>
       <c r="AA42" s="35">
         <v>53106</v>
       </c>
       <c r="AB42" s="55">
         <v>52997</v>
       </c>
       <c r="AC42" s="55">
         <v>52984</v>
       </c>
       <c r="AD42" s="55">
         <v>52987</v>
       </c>
       <c r="AE42" s="55">
         <v>52977</v>
       </c>
       <c r="AF42" s="55">
         <v>53033</v>
       </c>
       <c r="AG42" s="55">
         <v>52939</v>
       </c>
       <c r="AH42" s="55">
         <v>52908</v>
       </c>
+      <c r="AI42" s="90">
+        <v>52856</v>
+      </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:35">
       <c r="A43" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B43" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="55">
         <v>44243</v>
       </c>
       <c r="D43" s="55">
         <v>44218</v>
       </c>
       <c r="E43" s="55">
         <v>44223</v>
       </c>
       <c r="F43" s="55">
         <v>44225</v>
       </c>
       <c r="G43" s="55">
         <v>44202</v>
       </c>
       <c r="H43" s="55">
         <v>44206</v>
       </c>
       <c r="I43" s="55">
@@ -9983,86 +10103,89 @@
       </c>
       <c r="AA43" s="35">
         <v>43204</v>
       </c>
       <c r="AB43" s="55">
         <v>43089</v>
       </c>
       <c r="AC43" s="55">
         <v>43050</v>
       </c>
       <c r="AD43" s="55">
         <v>42995</v>
       </c>
       <c r="AE43" s="55">
         <v>42967</v>
       </c>
       <c r="AF43" s="55">
         <v>42901</v>
       </c>
       <c r="AG43" s="55">
         <v>42806</v>
       </c>
       <c r="AH43" s="55">
         <v>42646</v>
       </c>
+      <c r="AI43" s="90">
+        <v>42531</v>
+      </c>
     </row>
-    <row r="44" spans="1:34" ht="15" customHeight="1">
-      <c r="B44" s="74" t="s">
+    <row r="44" spans="1:35" ht="15" customHeight="1">
+      <c r="B44" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="74"/>
-[...25 lines deleted...]
-      <c r="AC44" s="74"/>
+      <c r="C44" s="87"/>
+      <c r="D44" s="87"/>
+      <c r="E44" s="87"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="87"/>
+      <c r="H44" s="87"/>
+      <c r="I44" s="87"/>
+      <c r="J44" s="87"/>
+      <c r="K44" s="87"/>
+      <c r="L44" s="87"/>
+      <c r="M44" s="87"/>
+      <c r="N44" s="87"/>
+      <c r="O44" s="87"/>
+      <c r="P44" s="87"/>
+      <c r="Q44" s="87"/>
+      <c r="R44" s="87"/>
+      <c r="S44" s="87"/>
+      <c r="T44" s="87"/>
+      <c r="U44" s="87"/>
+      <c r="V44" s="87"/>
+      <c r="W44" s="87"/>
+      <c r="X44" s="87"/>
+      <c r="Y44" s="87"/>
+      <c r="Z44" s="87"/>
+      <c r="AA44" s="87"/>
+      <c r="AB44" s="87"/>
+      <c r="AC44" s="87"/>
       <c r="AG44" s="55"/>
       <c r="AH44" s="55"/>
     </row>
-    <row r="45" spans="1:34" ht="25.5">
+    <row r="45" spans="1:35" ht="25.5">
       <c r="A45" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="42">
         <v>1050045</v>
       </c>
       <c r="D45" s="42">
         <v>1049866</v>
       </c>
       <c r="E45" s="42">
         <v>1050589</v>
       </c>
       <c r="F45" s="35">
         <v>1051285</v>
       </c>
       <c r="G45" s="35">
         <v>1052260</v>
       </c>
       <c r="H45" s="35">
         <v>1053247</v>
       </c>
       <c r="I45" s="55">
@@ -10121,52 +10244,55 @@
       </c>
       <c r="AA45" s="35">
         <v>1050875</v>
       </c>
       <c r="AB45" s="55">
         <v>1050176</v>
       </c>
       <c r="AC45" s="55">
         <v>1050263</v>
       </c>
       <c r="AD45" s="55">
         <v>1050091</v>
       </c>
       <c r="AE45" s="55">
         <v>1050106</v>
       </c>
       <c r="AF45" s="55">
         <v>1049865</v>
       </c>
       <c r="AG45" s="55">
         <v>1049113</v>
       </c>
       <c r="AH45" s="55">
         <v>1048473</v>
       </c>
+      <c r="AI45" s="55">
+        <v>1046822</v>
+      </c>
     </row>
-    <row r="46" spans="1:34">
+    <row r="46" spans="1:35">
       <c r="A46" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="55">
         <v>113942</v>
       </c>
       <c r="D46" s="55">
         <v>114368</v>
       </c>
       <c r="E46" s="55">
         <v>114748</v>
       </c>
       <c r="F46" s="55">
         <v>115031</v>
       </c>
       <c r="G46" s="55">
         <v>115428</v>
       </c>
       <c r="H46" s="55">
         <v>115790</v>
       </c>
       <c r="I46" s="55">
@@ -10225,52 +10351,55 @@
       </c>
       <c r="AA46" s="35">
         <v>123106</v>
       </c>
       <c r="AB46" s="55">
         <v>123407</v>
       </c>
       <c r="AC46" s="55">
         <v>123577</v>
       </c>
       <c r="AD46" s="55">
         <v>123733</v>
       </c>
       <c r="AE46" s="55">
         <v>123989</v>
       </c>
       <c r="AF46" s="55">
         <v>124178</v>
       </c>
       <c r="AG46" s="55">
         <v>124494</v>
       </c>
       <c r="AH46" s="55">
         <v>124871</v>
       </c>
+      <c r="AI46" s="90">
+        <v>125142</v>
+      </c>
     </row>
-    <row r="47" spans="1:34">
+    <row r="47" spans="1:35">
       <c r="A47" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C47" s="55">
         <v>38446</v>
       </c>
       <c r="D47" s="55">
         <v>38361</v>
       </c>
       <c r="E47" s="55">
         <v>38317</v>
       </c>
       <c r="F47" s="55">
         <v>38324</v>
       </c>
       <c r="G47" s="55">
         <v>38334</v>
       </c>
       <c r="H47" s="55">
         <v>38322</v>
       </c>
       <c r="I47" s="55">
@@ -10329,52 +10458,55 @@
       </c>
       <c r="AA47" s="35">
         <v>37228</v>
       </c>
       <c r="AB47" s="55">
         <v>37098</v>
       </c>
       <c r="AC47" s="55">
         <v>37062</v>
       </c>
       <c r="AD47" s="55">
         <v>36960</v>
       </c>
       <c r="AE47" s="55">
         <v>36907</v>
       </c>
       <c r="AF47" s="55">
         <v>36866</v>
       </c>
       <c r="AG47" s="55">
         <v>36770</v>
       </c>
       <c r="AH47" s="55">
         <v>36696</v>
       </c>
+      <c r="AI47" s="90">
+        <v>36575</v>
+      </c>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35">
       <c r="A48" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C48" s="55">
         <v>50163</v>
       </c>
       <c r="D48" s="55">
         <v>50154</v>
       </c>
       <c r="E48" s="55">
         <v>50147</v>
       </c>
       <c r="F48" s="55">
         <v>50134</v>
       </c>
       <c r="G48" s="55">
         <v>50160</v>
       </c>
       <c r="H48" s="55">
         <v>50193</v>
       </c>
       <c r="I48" s="55">
@@ -10433,52 +10565,55 @@
       </c>
       <c r="AA48" s="35">
         <v>49710</v>
       </c>
       <c r="AB48" s="55">
         <v>49689</v>
       </c>
       <c r="AC48" s="55">
         <v>49700</v>
       </c>
       <c r="AD48" s="55">
         <v>49725</v>
       </c>
       <c r="AE48" s="55">
         <v>49760</v>
       </c>
       <c r="AF48" s="55">
         <v>49770</v>
       </c>
       <c r="AG48" s="55">
         <v>49631</v>
       </c>
       <c r="AH48" s="55">
         <v>49586</v>
       </c>
+      <c r="AI48" s="90">
+        <v>49489</v>
+      </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C49" s="55">
         <v>23486</v>
       </c>
       <c r="D49" s="55">
         <v>23451</v>
       </c>
       <c r="E49" s="55">
         <v>23447</v>
       </c>
       <c r="F49" s="55">
         <v>23408</v>
       </c>
       <c r="G49" s="55">
         <v>23388</v>
       </c>
       <c r="H49" s="55">
         <v>23397</v>
       </c>
       <c r="I49" s="55">
@@ -10537,52 +10672,55 @@
       </c>
       <c r="AA49" s="35">
         <v>22762</v>
       </c>
       <c r="AB49" s="55">
         <v>22682</v>
       </c>
       <c r="AC49" s="55">
         <v>22672</v>
       </c>
       <c r="AD49" s="55">
         <v>22644</v>
       </c>
       <c r="AE49" s="55">
         <v>22595</v>
       </c>
       <c r="AF49" s="55">
         <v>22575</v>
       </c>
       <c r="AG49" s="55">
         <v>22538</v>
       </c>
       <c r="AH49" s="55">
         <v>22456</v>
       </c>
+      <c r="AI49" s="90">
+        <v>22341</v>
+      </c>
     </row>
-    <row r="50" spans="1:34">
+    <row r="50" spans="1:35">
       <c r="A50" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C50" s="55">
         <v>91226</v>
       </c>
       <c r="D50" s="55">
         <v>91086</v>
       </c>
       <c r="E50" s="55">
         <v>91038</v>
       </c>
       <c r="F50" s="55">
         <v>91000</v>
       </c>
       <c r="G50" s="55">
         <v>91007</v>
       </c>
       <c r="H50" s="55">
         <v>90898</v>
       </c>
       <c r="I50" s="55">
@@ -10641,52 +10779,55 @@
       </c>
       <c r="AA50" s="35">
         <v>88609</v>
       </c>
       <c r="AB50" s="55">
         <v>88343</v>
       </c>
       <c r="AC50" s="55">
         <v>88250</v>
       </c>
       <c r="AD50" s="55">
         <v>88094</v>
       </c>
       <c r="AE50" s="55">
         <v>87938</v>
       </c>
       <c r="AF50" s="55">
         <v>87762</v>
       </c>
       <c r="AG50" s="55">
         <v>87483</v>
       </c>
       <c r="AH50" s="55">
         <v>87334</v>
       </c>
+      <c r="AI50" s="90">
+        <v>87134</v>
+      </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C51" s="55">
         <v>64986</v>
       </c>
       <c r="D51" s="55">
         <v>64831</v>
       </c>
       <c r="E51" s="55">
         <v>64810</v>
       </c>
       <c r="F51" s="55">
         <v>64823</v>
       </c>
       <c r="G51" s="55">
         <v>64820</v>
       </c>
       <c r="H51" s="55">
         <v>64840</v>
       </c>
       <c r="I51" s="55">
@@ -10745,52 +10886,55 @@
       </c>
       <c r="AA51" s="35">
         <v>63223</v>
       </c>
       <c r="AB51" s="55">
         <v>63207</v>
       </c>
       <c r="AC51" s="55">
         <v>63191</v>
       </c>
       <c r="AD51" s="55">
         <v>63093</v>
       </c>
       <c r="AE51" s="55">
         <v>62977</v>
       </c>
       <c r="AF51" s="55">
         <v>62937</v>
       </c>
       <c r="AG51" s="55">
         <v>62701</v>
       </c>
       <c r="AH51" s="55">
         <v>62521</v>
       </c>
+      <c r="AI51" s="90">
+        <v>62338</v>
+      </c>
     </row>
-    <row r="52" spans="1:34">
+    <row r="52" spans="1:35">
       <c r="A52" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="55">
         <v>56795</v>
       </c>
       <c r="D52" s="55">
         <v>56795</v>
       </c>
       <c r="E52" s="55">
         <v>56907</v>
       </c>
       <c r="F52" s="55">
         <v>56958</v>
       </c>
       <c r="G52" s="55">
         <v>57003</v>
       </c>
       <c r="H52" s="55">
         <v>57098</v>
       </c>
       <c r="I52" s="55">
@@ -10849,52 +10993,55 @@
       </c>
       <c r="AA52" s="35">
         <v>56503</v>
       </c>
       <c r="AB52" s="55">
         <v>56511</v>
       </c>
       <c r="AC52" s="55">
         <v>56484</v>
       </c>
       <c r="AD52" s="55">
         <v>56416</v>
       </c>
       <c r="AE52" s="55">
         <v>56332</v>
       </c>
       <c r="AF52" s="55">
         <v>56282</v>
       </c>
       <c r="AG52" s="55">
         <v>56215</v>
       </c>
       <c r="AH52" s="55">
         <v>56146</v>
       </c>
+      <c r="AI52" s="90">
+        <v>55991</v>
+      </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B53" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C53" s="55">
         <v>63672</v>
       </c>
       <c r="D53" s="55">
         <v>63571</v>
       </c>
       <c r="E53" s="55">
         <v>63517</v>
       </c>
       <c r="F53" s="55">
         <v>63567</v>
       </c>
       <c r="G53" s="55">
         <v>63617</v>
       </c>
       <c r="H53" s="55">
         <v>63634</v>
       </c>
       <c r="I53" s="55">
@@ -10953,52 +11100,55 @@
       </c>
       <c r="AA53" s="35">
         <v>62368</v>
       </c>
       <c r="AB53" s="55">
         <v>62344</v>
       </c>
       <c r="AC53" s="55">
         <v>62322</v>
       </c>
       <c r="AD53" s="55">
         <v>62244</v>
       </c>
       <c r="AE53" s="55">
         <v>62301</v>
       </c>
       <c r="AF53" s="55">
         <v>62220</v>
       </c>
       <c r="AG53" s="55">
         <v>62171</v>
       </c>
       <c r="AH53" s="55">
         <v>62084</v>
       </c>
+      <c r="AI53" s="90">
+        <v>61785</v>
+      </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B54" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C54" s="55">
         <v>62434</v>
       </c>
       <c r="D54" s="55">
         <v>62399</v>
       </c>
       <c r="E54" s="55">
         <v>62352</v>
       </c>
       <c r="F54" s="55">
         <v>62376</v>
       </c>
       <c r="G54" s="55">
         <v>62402</v>
       </c>
       <c r="H54" s="55">
         <v>62449</v>
       </c>
       <c r="I54" s="55">
@@ -11057,52 +11207,55 @@
       </c>
       <c r="AA54" s="35">
         <v>62881</v>
       </c>
       <c r="AB54" s="55">
         <v>62834</v>
       </c>
       <c r="AC54" s="55">
         <v>62858</v>
       </c>
       <c r="AD54" s="55">
         <v>62874</v>
       </c>
       <c r="AE54" s="55">
         <v>62934</v>
       </c>
       <c r="AF54" s="55">
         <v>62938</v>
       </c>
       <c r="AG54" s="55">
         <v>63009</v>
       </c>
       <c r="AH54" s="55">
         <v>63010</v>
       </c>
+      <c r="AI54" s="90">
+        <v>62874</v>
+      </c>
     </row>
-    <row r="55" spans="1:34">
+    <row r="55" spans="1:35">
       <c r="A55" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C55" s="55">
         <v>24812</v>
       </c>
       <c r="D55" s="55">
         <v>24743</v>
       </c>
       <c r="E55" s="55">
         <v>24762</v>
       </c>
       <c r="F55" s="55">
         <v>24776</v>
       </c>
       <c r="G55" s="55">
         <v>24762</v>
       </c>
       <c r="H55" s="55">
         <v>24743</v>
       </c>
       <c r="I55" s="55">
@@ -11161,52 +11314,55 @@
       </c>
       <c r="AA55" s="35">
         <v>23849</v>
       </c>
       <c r="AB55" s="55">
         <v>23814</v>
       </c>
       <c r="AC55" s="55">
         <v>23797</v>
       </c>
       <c r="AD55" s="55">
         <v>23815</v>
       </c>
       <c r="AE55" s="55">
         <v>23795</v>
       </c>
       <c r="AF55" s="55">
         <v>23748</v>
       </c>
       <c r="AG55" s="55">
         <v>23662</v>
       </c>
       <c r="AH55" s="55">
         <v>23599</v>
       </c>
+      <c r="AI55" s="90">
+        <v>23578</v>
+      </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" s="19" t="s">
         <v>93</v>
       </c>
       <c r="B56" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C56" s="55">
         <v>117207</v>
       </c>
       <c r="D56" s="55">
         <v>117288</v>
       </c>
       <c r="E56" s="55">
         <v>117393</v>
       </c>
       <c r="F56" s="55">
         <v>117601</v>
       </c>
       <c r="G56" s="55">
         <v>117772</v>
       </c>
       <c r="H56" s="55">
         <v>117943</v>
       </c>
       <c r="I56" s="55">
@@ -11265,52 +11421,55 @@
       </c>
       <c r="AA56" s="35">
         <v>120277</v>
       </c>
       <c r="AB56" s="55">
         <v>120189</v>
       </c>
       <c r="AC56" s="55">
         <v>120246</v>
       </c>
       <c r="AD56" s="55">
         <v>120464</v>
       </c>
       <c r="AE56" s="55">
         <v>120531</v>
       </c>
       <c r="AF56" s="55">
         <v>120629</v>
       </c>
       <c r="AG56" s="55">
         <v>120803</v>
       </c>
       <c r="AH56" s="55">
         <v>120896</v>
       </c>
+      <c r="AI56" s="90">
+        <v>120957</v>
+      </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B57" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C57" s="55">
         <v>109404</v>
       </c>
       <c r="D57" s="55">
         <v>109486</v>
       </c>
       <c r="E57" s="55">
         <v>109642</v>
       </c>
       <c r="F57" s="55">
         <v>109758</v>
       </c>
       <c r="G57" s="55">
         <v>109916</v>
       </c>
       <c r="H57" s="55">
         <v>110134</v>
       </c>
       <c r="I57" s="55">
@@ -11369,52 +11528,55 @@
       </c>
       <c r="AA57" s="35">
         <v>109751</v>
       </c>
       <c r="AB57" s="55">
         <v>109635</v>
       </c>
       <c r="AC57" s="55">
         <v>109664</v>
       </c>
       <c r="AD57" s="55">
         <v>109678</v>
       </c>
       <c r="AE57" s="55">
         <v>109693</v>
       </c>
       <c r="AF57" s="55">
         <v>109665</v>
       </c>
       <c r="AG57" s="55">
         <v>109503</v>
       </c>
       <c r="AH57" s="55">
         <v>109389</v>
       </c>
+      <c r="AI57" s="90">
+        <v>109060</v>
+      </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B58" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C58" s="55">
         <v>50169</v>
       </c>
       <c r="D58" s="55">
         <v>50188</v>
       </c>
       <c r="E58" s="55">
         <v>50236</v>
       </c>
       <c r="F58" s="55">
         <v>50298</v>
       </c>
       <c r="G58" s="55">
         <v>50342</v>
       </c>
       <c r="H58" s="55">
         <v>50391</v>
       </c>
       <c r="I58" s="55">
@@ -11473,52 +11635,55 @@
       </c>
       <c r="AA58" s="35">
         <v>51064</v>
       </c>
       <c r="AB58" s="55">
         <v>51125</v>
       </c>
       <c r="AC58" s="55">
         <v>51198</v>
       </c>
       <c r="AD58" s="55">
         <v>51207</v>
       </c>
       <c r="AE58" s="55">
         <v>51300</v>
       </c>
       <c r="AF58" s="55">
         <v>51381</v>
       </c>
       <c r="AG58" s="55">
         <v>51437</v>
       </c>
       <c r="AH58" s="55">
         <v>51446</v>
       </c>
+      <c r="AI58" s="90">
+        <v>51513</v>
+      </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B59" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C59" s="55">
         <v>30799</v>
       </c>
       <c r="D59" s="55">
         <v>30787</v>
       </c>
       <c r="E59" s="55">
         <v>30819</v>
       </c>
       <c r="F59" s="55">
         <v>30830</v>
       </c>
       <c r="G59" s="55">
         <v>30854</v>
       </c>
       <c r="H59" s="55">
         <v>30857</v>
       </c>
       <c r="I59" s="55">
@@ -11577,52 +11742,55 @@
       </c>
       <c r="AA59" s="35">
         <v>30195</v>
       </c>
       <c r="AB59" s="55">
         <v>30115</v>
       </c>
       <c r="AC59" s="55">
         <v>30052</v>
       </c>
       <c r="AD59" s="55">
         <v>30030</v>
       </c>
       <c r="AE59" s="55">
         <v>30016</v>
       </c>
       <c r="AF59" s="55">
         <v>29995</v>
       </c>
       <c r="AG59" s="55">
         <v>29961</v>
       </c>
       <c r="AH59" s="55">
         <v>29905</v>
       </c>
+      <c r="AI59" s="90">
+        <v>29805</v>
+      </c>
     </row>
-    <row r="60" spans="1:34">
+    <row r="60" spans="1:35">
       <c r="A60" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B60" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C60" s="55">
         <v>59881</v>
       </c>
       <c r="D60" s="55">
         <v>59825</v>
       </c>
       <c r="E60" s="55">
         <v>59884</v>
       </c>
       <c r="F60" s="55">
         <v>59912</v>
       </c>
       <c r="G60" s="55">
         <v>59994</v>
       </c>
       <c r="H60" s="55">
         <v>60058</v>
       </c>
       <c r="I60" s="55">
@@ -11681,52 +11849,55 @@
       </c>
       <c r="AA60" s="35">
         <v>59696</v>
       </c>
       <c r="AB60" s="55">
         <v>59680</v>
       </c>
       <c r="AC60" s="55">
         <v>59733</v>
       </c>
       <c r="AD60" s="55">
         <v>59729</v>
       </c>
       <c r="AE60" s="55">
         <v>59695</v>
       </c>
       <c r="AF60" s="55">
         <v>59666</v>
       </c>
       <c r="AG60" s="55">
         <v>59639</v>
       </c>
       <c r="AH60" s="55">
         <v>59681</v>
       </c>
+      <c r="AI60" s="90">
+        <v>59636</v>
+      </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B61" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C61" s="55">
         <v>52177</v>
       </c>
       <c r="D61" s="55">
         <v>52137</v>
       </c>
       <c r="E61" s="55">
         <v>52140</v>
       </c>
       <c r="F61" s="55">
         <v>52099</v>
       </c>
       <c r="G61" s="55">
         <v>52091</v>
       </c>
       <c r="H61" s="55">
         <v>52119</v>
       </c>
       <c r="I61" s="55">
@@ -11785,52 +11956,55 @@
       </c>
       <c r="AA61" s="35">
         <v>50663</v>
       </c>
       <c r="AB61" s="55">
         <v>50580</v>
       </c>
       <c r="AC61" s="55">
         <v>50607</v>
       </c>
       <c r="AD61" s="55">
         <v>50574</v>
       </c>
       <c r="AE61" s="55">
         <v>50575</v>
       </c>
       <c r="AF61" s="55">
         <v>50553</v>
       </c>
       <c r="AG61" s="55">
         <v>50484</v>
       </c>
       <c r="AH61" s="55">
         <v>50438</v>
       </c>
+      <c r="AI61" s="90">
+        <v>50389</v>
+      </c>
     </row>
-    <row r="62" spans="1:34">
+    <row r="62" spans="1:35">
       <c r="A62" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B62" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C62" s="55">
         <v>40446</v>
       </c>
       <c r="D62" s="55">
         <v>40396</v>
       </c>
       <c r="E62" s="55">
         <v>40430</v>
       </c>
       <c r="F62" s="55">
         <v>40390</v>
       </c>
       <c r="G62" s="55">
         <v>40370</v>
       </c>
       <c r="H62" s="55">
         <v>40381</v>
       </c>
       <c r="I62" s="55">
@@ -11889,86 +12063,89 @@
       </c>
       <c r="AA62" s="35">
         <v>38990</v>
       </c>
       <c r="AB62" s="55">
         <v>38923</v>
       </c>
       <c r="AC62" s="55">
         <v>38850</v>
       </c>
       <c r="AD62" s="55">
         <v>38811</v>
       </c>
       <c r="AE62" s="55">
         <v>38768</v>
       </c>
       <c r="AF62" s="55">
         <v>38700</v>
       </c>
       <c r="AG62" s="55">
         <v>38612</v>
       </c>
       <c r="AH62" s="55">
         <v>38415</v>
       </c>
+      <c r="AI62" s="90">
+        <v>38215</v>
+      </c>
     </row>
-    <row r="63" spans="1:34">
-      <c r="B63" s="75" t="s">
+    <row r="63" spans="1:35">
+      <c r="B63" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="C63" s="75"/>
-[...25 lines deleted...]
-      <c r="AC63" s="75"/>
+      <c r="C63" s="88"/>
+      <c r="D63" s="88"/>
+      <c r="E63" s="88"/>
+      <c r="F63" s="88"/>
+      <c r="G63" s="88"/>
+      <c r="H63" s="88"/>
+      <c r="I63" s="88"/>
+      <c r="J63" s="88"/>
+      <c r="K63" s="88"/>
+      <c r="L63" s="88"/>
+      <c r="M63" s="88"/>
+      <c r="N63" s="88"/>
+      <c r="O63" s="88"/>
+      <c r="P63" s="88"/>
+      <c r="Q63" s="88"/>
+      <c r="R63" s="88"/>
+      <c r="S63" s="88"/>
+      <c r="T63" s="88"/>
+      <c r="U63" s="88"/>
+      <c r="V63" s="88"/>
+      <c r="W63" s="88"/>
+      <c r="X63" s="88"/>
+      <c r="Y63" s="88"/>
+      <c r="Z63" s="88"/>
+      <c r="AA63" s="88"/>
+      <c r="AB63" s="88"/>
+      <c r="AC63" s="88"/>
       <c r="AG63" s="55"/>
-      <c r="AH63" s="87"/>
+      <c r="AH63" s="73"/>
     </row>
-    <row r="64" spans="1:34" ht="25.5">
+    <row r="64" spans="1:35" ht="25.5">
       <c r="A64" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="39">
         <v>528055</v>
       </c>
       <c r="D64" s="39">
         <v>528742</v>
       </c>
       <c r="E64" s="39">
         <v>529622</v>
       </c>
       <c r="F64" s="39">
         <v>530292</v>
       </c>
       <c r="G64" s="39">
         <v>531292</v>
       </c>
       <c r="H64" s="41">
         <v>532231</v>
       </c>
       <c r="I64" s="58">
@@ -12027,52 +12204,55 @@
       </c>
       <c r="AA64" s="39">
         <v>545287</v>
       </c>
       <c r="AB64" s="39">
         <v>544983</v>
       </c>
       <c r="AC64" s="55">
         <v>545140</v>
       </c>
       <c r="AD64" s="55">
         <v>545086</v>
       </c>
       <c r="AE64" s="55">
         <v>545354</v>
       </c>
       <c r="AF64" s="55">
         <v>545548</v>
       </c>
       <c r="AG64" s="55">
         <v>545455</v>
       </c>
       <c r="AH64" s="55">
         <v>545788</v>
       </c>
+      <c r="AI64" s="55">
+        <v>545463</v>
+      </c>
     </row>
-    <row r="65" spans="1:34">
+    <row r="65" spans="1:35">
       <c r="A65" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="55">
         <v>228003</v>
       </c>
       <c r="D65" s="55">
         <v>228890</v>
       </c>
       <c r="E65" s="55">
         <v>229627</v>
       </c>
       <c r="F65" s="55">
         <v>230227</v>
       </c>
       <c r="G65" s="55">
         <v>231019</v>
       </c>
       <c r="H65" s="55">
         <v>231776</v>
       </c>
       <c r="I65" s="58">
@@ -12131,52 +12311,55 @@
       </c>
       <c r="AA65" s="39">
         <v>245522</v>
       </c>
       <c r="AB65" s="33">
         <v>245978</v>
       </c>
       <c r="AC65" s="55">
         <v>246365</v>
       </c>
       <c r="AD65" s="55">
         <v>246724</v>
       </c>
       <c r="AE65" s="55">
         <v>247193</v>
       </c>
       <c r="AF65" s="55">
         <v>247536</v>
       </c>
       <c r="AG65" s="55">
         <v>248160</v>
       </c>
       <c r="AH65" s="55">
         <v>248882</v>
       </c>
+      <c r="AI65" s="90">
+        <v>249525</v>
+      </c>
     </row>
-    <row r="66" spans="1:34">
+    <row r="66" spans="1:35">
       <c r="A66" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C66" s="55">
         <v>52121</v>
       </c>
       <c r="D66" s="55">
         <v>52019</v>
       </c>
       <c r="E66" s="55">
         <v>51960</v>
       </c>
       <c r="F66" s="55">
         <v>51966</v>
       </c>
       <c r="G66" s="55">
         <v>52007</v>
       </c>
       <c r="H66" s="55">
         <v>52015</v>
       </c>
       <c r="I66" s="58">
@@ -12235,52 +12418,55 @@
       </c>
       <c r="AA66" s="39">
         <v>55086</v>
       </c>
       <c r="AB66" s="33">
         <v>54923</v>
       </c>
       <c r="AC66" s="55">
         <v>54883</v>
       </c>
       <c r="AD66" s="55">
         <v>54741</v>
       </c>
       <c r="AE66" s="55">
         <v>54689</v>
       </c>
       <c r="AF66" s="55">
         <v>54649</v>
       </c>
       <c r="AG66" s="55">
         <v>54515</v>
       </c>
       <c r="AH66" s="55">
         <v>54472</v>
       </c>
+      <c r="AI66" s="90">
+        <v>54314</v>
+      </c>
     </row>
-    <row r="67" spans="1:34">
+    <row r="67" spans="1:35">
       <c r="A67" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="55">
         <v>74659</v>
       </c>
       <c r="D67" s="55">
         <v>74662</v>
       </c>
       <c r="E67" s="55">
         <v>74683</v>
       </c>
       <c r="F67" s="55">
         <v>74685</v>
       </c>
       <c r="G67" s="55">
         <v>74707</v>
       </c>
       <c r="H67" s="55">
         <v>74781</v>
       </c>
       <c r="I67" s="58">
@@ -12339,52 +12525,55 @@
       </c>
       <c r="AA67" s="39">
         <v>73854</v>
       </c>
       <c r="AB67" s="33">
         <v>73783</v>
       </c>
       <c r="AC67" s="55">
         <v>73823</v>
       </c>
       <c r="AD67" s="55">
         <v>73834</v>
       </c>
       <c r="AE67" s="55">
         <v>73903</v>
       </c>
       <c r="AF67" s="55">
         <v>73942</v>
       </c>
       <c r="AG67" s="55">
         <v>73764</v>
       </c>
       <c r="AH67" s="55">
         <v>73701</v>
       </c>
+      <c r="AI67" s="90">
+        <v>73546</v>
+      </c>
     </row>
-    <row r="68" spans="1:34">
+    <row r="68" spans="1:35">
       <c r="A68" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B68" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="55">
         <v>44805</v>
       </c>
       <c r="D68" s="55">
         <v>44670</v>
       </c>
       <c r="E68" s="55">
         <v>44676</v>
       </c>
       <c r="F68" s="55">
         <v>44689</v>
       </c>
       <c r="G68" s="55">
         <v>44651</v>
       </c>
       <c r="H68" s="55">
         <v>44605</v>
       </c>
       <c r="I68" s="58">
@@ -12443,52 +12632,55 @@
       </c>
       <c r="AA68" s="39">
         <v>42857</v>
       </c>
       <c r="AB68" s="33">
         <v>42629</v>
       </c>
       <c r="AC68" s="55">
         <v>42590</v>
       </c>
       <c r="AD68" s="55">
         <v>42398</v>
       </c>
       <c r="AE68" s="55">
         <v>42268</v>
       </c>
       <c r="AF68" s="55">
         <v>42207</v>
       </c>
       <c r="AG68" s="55">
         <v>42052</v>
       </c>
       <c r="AH68" s="55">
         <v>41860</v>
       </c>
+      <c r="AI68" s="90">
+        <v>41751</v>
+      </c>
     </row>
-    <row r="69" spans="1:34">
+    <row r="69" spans="1:35">
       <c r="A69" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B69" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="55">
         <v>62215</v>
       </c>
       <c r="D69" s="55">
         <v>62257</v>
       </c>
       <c r="E69" s="55">
         <v>62356</v>
       </c>
       <c r="F69" s="55">
         <v>62451</v>
       </c>
       <c r="G69" s="55">
         <v>62586</v>
       </c>
       <c r="H69" s="55">
         <v>62699</v>
       </c>
       <c r="I69" s="58">
@@ -12547,52 +12739,55 @@
       </c>
       <c r="AA69" s="39">
         <v>62765</v>
       </c>
       <c r="AB69" s="33">
         <v>62575</v>
       </c>
       <c r="AC69" s="55">
         <v>62490</v>
       </c>
       <c r="AD69" s="55">
         <v>62499</v>
       </c>
       <c r="AE69" s="55">
         <v>62465</v>
       </c>
       <c r="AF69" s="55">
         <v>62442</v>
       </c>
       <c r="AG69" s="55">
         <v>62286</v>
       </c>
       <c r="AH69" s="55">
         <v>62316</v>
       </c>
+      <c r="AI69" s="90">
+        <v>61910</v>
+      </c>
     </row>
-    <row r="70" spans="1:34">
+    <row r="70" spans="1:35">
       <c r="A70" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B70" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C70" s="55">
         <v>34145</v>
       </c>
       <c r="D70" s="55">
         <v>34179</v>
       </c>
       <c r="E70" s="55">
         <v>34214</v>
       </c>
       <c r="F70" s="55">
         <v>34210</v>
       </c>
       <c r="G70" s="55">
         <v>34260</v>
       </c>
       <c r="H70" s="55">
         <v>34277</v>
       </c>
       <c r="I70" s="58">
@@ -12651,52 +12846,55 @@
       </c>
       <c r="AA70" s="39">
         <v>33955</v>
       </c>
       <c r="AB70" s="33">
         <v>33935</v>
       </c>
       <c r="AC70" s="55">
         <v>33919</v>
       </c>
       <c r="AD70" s="55">
         <v>33851</v>
       </c>
       <c r="AE70" s="55">
         <v>33800</v>
       </c>
       <c r="AF70" s="55">
         <v>33838</v>
       </c>
       <c r="AG70" s="55">
         <v>33848</v>
       </c>
       <c r="AH70" s="55">
         <v>33928</v>
       </c>
+      <c r="AI70" s="90">
+        <v>33984</v>
+      </c>
     </row>
-    <row r="71" spans="1:34">
+    <row r="71" spans="1:35">
       <c r="A71" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B71" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="55">
         <v>32107</v>
       </c>
       <c r="D71" s="55">
         <v>32065</v>
       </c>
       <c r="E71" s="55">
         <v>32106</v>
       </c>
       <c r="F71" s="55">
         <v>32064</v>
       </c>
       <c r="G71" s="55">
         <v>32062</v>
       </c>
       <c r="H71" s="55">
         <v>32078</v>
       </c>
       <c r="I71" s="58">
@@ -12755,86 +12953,89 @@
       </c>
       <c r="AA71" s="39">
         <v>31248</v>
       </c>
       <c r="AB71" s="33">
         <v>31160</v>
       </c>
       <c r="AC71" s="55">
         <v>31070</v>
       </c>
       <c r="AD71" s="55">
         <v>31039</v>
       </c>
       <c r="AE71" s="55">
         <v>31036</v>
       </c>
       <c r="AF71" s="55">
         <v>30934</v>
       </c>
       <c r="AG71" s="55">
         <v>30830</v>
       </c>
       <c r="AH71" s="55">
         <v>30629</v>
       </c>
+      <c r="AI71" s="90">
+        <v>30433</v>
+      </c>
     </row>
-    <row r="72" spans="1:34">
-      <c r="B72" s="75" t="s">
+    <row r="72" spans="1:35">
+      <c r="B72" s="88" t="s">
         <v>39</v>
       </c>
-      <c r="C72" s="75"/>
-[...25 lines deleted...]
-      <c r="AC72" s="75"/>
+      <c r="C72" s="88"/>
+      <c r="D72" s="88"/>
+      <c r="E72" s="88"/>
+      <c r="F72" s="88"/>
+      <c r="G72" s="88"/>
+      <c r="H72" s="88"/>
+      <c r="I72" s="88"/>
+      <c r="J72" s="88"/>
+      <c r="K72" s="88"/>
+      <c r="L72" s="88"/>
+      <c r="M72" s="88"/>
+      <c r="N72" s="88"/>
+      <c r="O72" s="88"/>
+      <c r="P72" s="88"/>
+      <c r="Q72" s="88"/>
+      <c r="R72" s="88"/>
+      <c r="S72" s="88"/>
+      <c r="T72" s="88"/>
+      <c r="U72" s="88"/>
+      <c r="V72" s="88"/>
+      <c r="W72" s="88"/>
+      <c r="X72" s="88"/>
+      <c r="Y72" s="88"/>
+      <c r="Z72" s="88"/>
+      <c r="AA72" s="88"/>
+      <c r="AB72" s="88"/>
+      <c r="AC72" s="88"/>
       <c r="AG72" s="55"/>
       <c r="AH72" s="55"/>
     </row>
-    <row r="73" spans="1:34" ht="25.5">
+    <row r="73" spans="1:35" ht="25.5">
       <c r="A73" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B73" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C73" s="35">
         <v>264764</v>
       </c>
       <c r="D73" s="35">
         <v>265189</v>
       </c>
       <c r="E73" s="35">
         <v>265576</v>
       </c>
       <c r="F73" s="35">
         <v>265980</v>
       </c>
       <c r="G73" s="35">
         <v>266444</v>
       </c>
       <c r="H73" s="35">
         <v>266949</v>
       </c>
       <c r="I73" s="58">
@@ -12893,52 +13094,55 @@
       </c>
       <c r="AA73" s="35">
         <v>273438</v>
       </c>
       <c r="AB73" s="55">
         <v>273145</v>
       </c>
       <c r="AC73" s="55">
         <v>273276</v>
       </c>
       <c r="AD73" s="55">
         <v>273278</v>
       </c>
       <c r="AE73" s="55">
         <v>273411</v>
       </c>
       <c r="AF73" s="55">
         <v>273544</v>
       </c>
       <c r="AG73" s="55">
         <v>273607</v>
       </c>
       <c r="AH73" s="55">
         <v>273777</v>
       </c>
+      <c r="AI73" s="55">
+        <v>273723</v>
+      </c>
     </row>
-    <row r="74" spans="1:34">
+    <row r="74" spans="1:35">
       <c r="A74" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B74" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C74" s="55">
         <v>114061</v>
       </c>
       <c r="D74" s="55">
         <v>114522</v>
       </c>
       <c r="E74" s="55">
         <v>114879</v>
       </c>
       <c r="F74" s="55">
         <v>115196</v>
       </c>
       <c r="G74" s="55">
         <v>115591</v>
       </c>
       <c r="H74" s="55">
         <v>115986</v>
       </c>
       <c r="I74" s="58">
@@ -12997,52 +13201,55 @@
       </c>
       <c r="AA74" s="35">
         <v>122416</v>
       </c>
       <c r="AB74" s="55">
         <v>122571</v>
       </c>
       <c r="AC74" s="55">
         <v>122788</v>
       </c>
       <c r="AD74" s="55">
         <v>122991</v>
       </c>
       <c r="AE74" s="55">
         <v>123204</v>
       </c>
       <c r="AF74" s="55">
         <v>123358</v>
       </c>
       <c r="AG74" s="55">
         <v>123666</v>
       </c>
       <c r="AH74" s="55">
         <v>124011</v>
       </c>
+      <c r="AI74" s="90">
+        <v>124383</v>
+      </c>
     </row>
-    <row r="75" spans="1:34">
+    <row r="75" spans="1:35">
       <c r="A75" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B75" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C75" s="55">
         <v>26720</v>
       </c>
       <c r="D75" s="55">
         <v>26660</v>
       </c>
       <c r="E75" s="55">
         <v>26621</v>
       </c>
       <c r="F75" s="55">
         <v>26640</v>
       </c>
       <c r="G75" s="55">
         <v>26665</v>
       </c>
       <c r="H75" s="55">
         <v>26673</v>
       </c>
       <c r="I75" s="58">
@@ -13101,52 +13308,55 @@
       </c>
       <c r="AA75" s="35">
         <v>28414</v>
       </c>
       <c r="AB75" s="55">
         <v>28327</v>
       </c>
       <c r="AC75" s="55">
         <v>28300</v>
       </c>
       <c r="AD75" s="55">
         <v>28221</v>
       </c>
       <c r="AE75" s="55">
         <v>28218</v>
       </c>
       <c r="AF75" s="55">
         <v>28203</v>
       </c>
       <c r="AG75" s="55">
         <v>28175</v>
       </c>
       <c r="AH75" s="55">
         <v>28159</v>
       </c>
+      <c r="AI75" s="90">
+        <v>28087</v>
+      </c>
     </row>
-    <row r="76" spans="1:34">
+    <row r="76" spans="1:35">
       <c r="A76" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B76" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C76" s="55">
         <v>36828</v>
       </c>
       <c r="D76" s="55">
         <v>36863</v>
       </c>
       <c r="E76" s="55">
         <v>36864</v>
       </c>
       <c r="F76" s="55">
         <v>36865</v>
       </c>
       <c r="G76" s="55">
         <v>36865</v>
       </c>
       <c r="H76" s="55">
         <v>36916</v>
       </c>
       <c r="I76" s="58">
@@ -13205,52 +13415,55 @@
       </c>
       <c r="AA76" s="35">
         <v>36476</v>
       </c>
       <c r="AB76" s="55">
         <v>36423</v>
       </c>
       <c r="AC76" s="55">
         <v>36466</v>
       </c>
       <c r="AD76" s="55">
         <v>36455</v>
       </c>
       <c r="AE76" s="55">
         <v>36493</v>
       </c>
       <c r="AF76" s="55">
         <v>36514</v>
       </c>
       <c r="AG76" s="55">
         <v>36456</v>
       </c>
       <c r="AH76" s="55">
         <v>36423</v>
       </c>
+      <c r="AI76" s="90">
+        <v>36328</v>
+      </c>
     </row>
-    <row r="77" spans="1:34">
+    <row r="77" spans="1:35">
       <c r="A77" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B77" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C77" s="55">
         <v>22752</v>
       </c>
       <c r="D77" s="55">
         <v>22701</v>
       </c>
       <c r="E77" s="55">
         <v>22705</v>
       </c>
       <c r="F77" s="55">
         <v>22712</v>
       </c>
       <c r="G77" s="55">
         <v>22680</v>
       </c>
       <c r="H77" s="55">
         <v>22666</v>
       </c>
       <c r="I77" s="58">
@@ -13309,52 +13522,55 @@
       </c>
       <c r="AA77" s="35">
         <v>21841</v>
       </c>
       <c r="AB77" s="55">
         <v>21710</v>
       </c>
       <c r="AC77" s="55">
         <v>21706</v>
       </c>
       <c r="AD77" s="55">
         <v>21606</v>
       </c>
       <c r="AE77" s="55">
         <v>21557</v>
       </c>
       <c r="AF77" s="55">
         <v>21537</v>
       </c>
       <c r="AG77" s="55">
         <v>21476</v>
       </c>
       <c r="AH77" s="55">
         <v>21410</v>
       </c>
+      <c r="AI77" s="90">
+        <v>21371</v>
+      </c>
     </row>
-    <row r="78" spans="1:34">
+    <row r="78" spans="1:35">
       <c r="A78" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B78" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C78" s="55">
         <v>31033</v>
       </c>
       <c r="D78" s="55">
         <v>31050</v>
       </c>
       <c r="E78" s="55">
         <v>31096</v>
       </c>
       <c r="F78" s="55">
         <v>31156</v>
       </c>
       <c r="G78" s="55">
         <v>31210</v>
       </c>
       <c r="H78" s="55">
         <v>31240</v>
       </c>
       <c r="I78" s="58">
@@ -13413,52 +13629,55 @@
       </c>
       <c r="AA78" s="35">
         <v>31266</v>
       </c>
       <c r="AB78" s="55">
         <v>31167</v>
       </c>
       <c r="AC78" s="55">
         <v>31130</v>
       </c>
       <c r="AD78" s="55">
         <v>31144</v>
       </c>
       <c r="AE78" s="55">
         <v>31126</v>
       </c>
       <c r="AF78" s="55">
         <v>31135</v>
       </c>
       <c r="AG78" s="55">
         <v>31074</v>
       </c>
       <c r="AH78" s="55">
         <v>31069</v>
       </c>
+      <c r="AI78" s="90">
+        <v>30913</v>
+      </c>
     </row>
-    <row r="79" spans="1:34">
+    <row r="79" spans="1:35">
       <c r="A79" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B79" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C79" s="55">
         <v>16710</v>
       </c>
       <c r="D79" s="55">
         <v>16735</v>
       </c>
       <c r="E79" s="55">
         <v>16740</v>
       </c>
       <c r="F79" s="55">
         <v>16737</v>
       </c>
       <c r="G79" s="55">
         <v>16760</v>
       </c>
       <c r="H79" s="55">
         <v>16780</v>
       </c>
       <c r="I79" s="58">
@@ -13517,52 +13736,55 @@
       </c>
       <c r="AA79" s="35">
         <v>16665</v>
       </c>
       <c r="AB79" s="55">
         <v>16644</v>
       </c>
       <c r="AC79" s="55">
         <v>16618</v>
       </c>
       <c r="AD79" s="55">
         <v>16600</v>
       </c>
       <c r="AE79" s="55">
         <v>16566</v>
       </c>
       <c r="AF79" s="55">
         <v>16602</v>
       </c>
       <c r="AG79" s="55">
         <v>16618</v>
       </c>
       <c r="AH79" s="55">
         <v>16659</v>
       </c>
+      <c r="AI79" s="90">
+        <v>16668</v>
+      </c>
     </row>
-    <row r="80" spans="1:34">
+    <row r="80" spans="1:35">
       <c r="A80" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B80" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C80" s="55">
         <v>16660</v>
       </c>
       <c r="D80" s="55">
         <v>16658</v>
       </c>
       <c r="E80" s="55">
         <v>16671</v>
       </c>
       <c r="F80" s="55">
         <v>16674</v>
       </c>
       <c r="G80" s="55">
         <v>16673</v>
       </c>
       <c r="H80" s="55">
         <v>16688</v>
       </c>
       <c r="I80" s="58">
@@ -13621,86 +13843,89 @@
       </c>
       <c r="AA80" s="35">
         <v>16360</v>
       </c>
       <c r="AB80" s="55">
         <v>16303</v>
       </c>
       <c r="AC80" s="55">
         <v>16268</v>
       </c>
       <c r="AD80" s="55">
         <v>16261</v>
       </c>
       <c r="AE80" s="55">
         <v>16247</v>
       </c>
       <c r="AF80" s="55">
         <v>16195</v>
       </c>
       <c r="AG80" s="55">
         <v>16142</v>
       </c>
       <c r="AH80" s="55">
         <v>16046</v>
       </c>
+      <c r="AI80" s="90">
+        <v>15973</v>
+      </c>
     </row>
-    <row r="81" spans="1:34">
-      <c r="B81" s="75" t="s">
+    <row r="81" spans="1:35">
+      <c r="B81" s="88" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="75"/>
-[...25 lines deleted...]
-      <c r="AC81" s="75"/>
+      <c r="C81" s="88"/>
+      <c r="D81" s="88"/>
+      <c r="E81" s="88"/>
+      <c r="F81" s="88"/>
+      <c r="G81" s="88"/>
+      <c r="H81" s="88"/>
+      <c r="I81" s="88"/>
+      <c r="J81" s="88"/>
+      <c r="K81" s="88"/>
+      <c r="L81" s="88"/>
+      <c r="M81" s="88"/>
+      <c r="N81" s="88"/>
+      <c r="O81" s="88"/>
+      <c r="P81" s="88"/>
+      <c r="Q81" s="88"/>
+      <c r="R81" s="88"/>
+      <c r="S81" s="88"/>
+      <c r="T81" s="88"/>
+      <c r="U81" s="88"/>
+      <c r="V81" s="88"/>
+      <c r="W81" s="88"/>
+      <c r="X81" s="88"/>
+      <c r="Y81" s="88"/>
+      <c r="Z81" s="88"/>
+      <c r="AA81" s="88"/>
+      <c r="AB81" s="88"/>
+      <c r="AC81" s="88"/>
       <c r="AG81" s="55"/>
       <c r="AH81" s="55"/>
     </row>
-    <row r="82" spans="1:34" ht="25.5">
+    <row r="82" spans="1:35" ht="25.5">
       <c r="A82" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B82" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C82" s="35">
         <v>263291</v>
       </c>
       <c r="D82" s="35">
         <v>263553</v>
       </c>
       <c r="E82" s="35">
         <v>264046</v>
       </c>
       <c r="F82" s="35">
         <v>264312</v>
       </c>
       <c r="G82" s="35">
         <v>264848</v>
       </c>
       <c r="H82" s="35">
         <v>266949</v>
       </c>
       <c r="I82" s="58">
@@ -13759,52 +13984,55 @@
       </c>
       <c r="AA82" s="35">
         <v>271849</v>
       </c>
       <c r="AB82" s="55">
         <v>271838</v>
       </c>
       <c r="AC82" s="55">
         <v>271864</v>
       </c>
       <c r="AD82" s="55">
         <v>271808</v>
       </c>
       <c r="AE82" s="55">
         <v>271943</v>
       </c>
       <c r="AF82" s="55">
         <v>272004</v>
       </c>
       <c r="AG82" s="55">
         <v>271848</v>
       </c>
       <c r="AH82" s="55">
         <v>272011</v>
       </c>
+      <c r="AI82" s="55">
+        <v>271740</v>
+      </c>
     </row>
-    <row r="83" spans="1:34">
+    <row r="83" spans="1:35">
       <c r="A83" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C83" s="55">
         <v>113942</v>
       </c>
       <c r="D83" s="55">
         <v>114368</v>
       </c>
       <c r="E83" s="55">
         <v>114748</v>
       </c>
       <c r="F83" s="55">
         <v>115031</v>
       </c>
       <c r="G83" s="55">
         <v>115428</v>
       </c>
       <c r="H83" s="55">
         <v>115790</v>
       </c>
       <c r="I83" s="58">
@@ -13863,52 +14091,55 @@
       </c>
       <c r="AA83" s="35">
         <v>123106</v>
       </c>
       <c r="AB83" s="55">
         <v>123407</v>
       </c>
       <c r="AC83" s="55">
         <v>123577</v>
       </c>
       <c r="AD83" s="55">
         <v>123733</v>
       </c>
       <c r="AE83" s="55">
         <v>123989</v>
       </c>
       <c r="AF83" s="55">
         <v>124178</v>
       </c>
       <c r="AG83" s="55">
         <v>124494</v>
       </c>
       <c r="AH83" s="55">
         <v>124871</v>
       </c>
+      <c r="AI83" s="90">
+        <v>125142</v>
+      </c>
     </row>
-    <row r="84" spans="1:34">
+    <row r="84" spans="1:35">
       <c r="A84" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C84" s="55">
         <v>25401</v>
       </c>
       <c r="D84" s="55">
         <v>25359</v>
       </c>
       <c r="E84" s="55">
         <v>25339</v>
       </c>
       <c r="F84" s="55">
         <v>25326</v>
       </c>
       <c r="G84" s="55">
         <v>25342</v>
       </c>
       <c r="H84" s="55">
         <v>25342</v>
       </c>
       <c r="I84" s="58">
@@ -13967,52 +14198,55 @@
       </c>
       <c r="AA84" s="35">
         <v>26672</v>
       </c>
       <c r="AB84" s="55">
         <v>26596</v>
       </c>
       <c r="AC84" s="55">
         <v>26583</v>
       </c>
       <c r="AD84" s="55">
         <v>26520</v>
       </c>
       <c r="AE84" s="55">
         <v>26471</v>
       </c>
       <c r="AF84" s="55">
         <v>26446</v>
       </c>
       <c r="AG84" s="55">
         <v>26340</v>
       </c>
       <c r="AH84" s="55">
         <v>26313</v>
       </c>
+      <c r="AI84" s="90">
+        <v>26227</v>
+      </c>
     </row>
-    <row r="85" spans="1:34">
+    <row r="85" spans="1:35">
       <c r="A85" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C85" s="55">
         <v>37831</v>
       </c>
       <c r="D85" s="55">
         <v>37799</v>
       </c>
       <c r="E85" s="55">
         <v>37819</v>
       </c>
       <c r="F85" s="55">
         <v>37820</v>
       </c>
       <c r="G85" s="55">
         <v>37842</v>
       </c>
       <c r="H85" s="55">
         <v>37865</v>
       </c>
       <c r="I85" s="58">
@@ -14071,52 +14305,55 @@
       </c>
       <c r="AA85" s="35">
         <v>37378</v>
       </c>
       <c r="AB85" s="55">
         <v>37360</v>
       </c>
       <c r="AC85" s="55">
         <v>37357</v>
       </c>
       <c r="AD85" s="55">
         <v>37379</v>
       </c>
       <c r="AE85" s="55">
         <v>37410</v>
       </c>
       <c r="AF85" s="55">
         <v>37428</v>
       </c>
       <c r="AG85" s="55">
         <v>37308</v>
       </c>
       <c r="AH85" s="55">
         <v>37278</v>
       </c>
+      <c r="AI85" s="90">
+        <v>37218</v>
+      </c>
     </row>
-    <row r="86" spans="1:34">
+    <row r="86" spans="1:35">
       <c r="A86" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B86" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C86" s="55">
         <v>22053</v>
       </c>
       <c r="D86" s="55">
         <v>21969</v>
       </c>
       <c r="E86" s="55">
         <v>21971</v>
       </c>
       <c r="F86" s="55">
         <v>21977</v>
       </c>
       <c r="G86" s="55">
         <v>21971</v>
       </c>
       <c r="H86" s="55">
         <v>21939</v>
       </c>
       <c r="I86" s="58">
@@ -14175,52 +14412,55 @@
       </c>
       <c r="AA86" s="35">
         <v>21016</v>
       </c>
       <c r="AB86" s="55">
         <v>20919</v>
       </c>
       <c r="AC86" s="55">
         <v>20884</v>
       </c>
       <c r="AD86" s="55">
         <v>20792</v>
       </c>
       <c r="AE86" s="55">
         <v>20711</v>
       </c>
       <c r="AF86" s="55">
         <v>20670</v>
       </c>
       <c r="AG86" s="55">
         <v>20576</v>
       </c>
       <c r="AH86" s="55">
         <v>20450</v>
       </c>
+      <c r="AI86" s="90">
+        <v>20380</v>
+      </c>
     </row>
-    <row r="87" spans="1:34">
+    <row r="87" spans="1:35">
       <c r="A87" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C87" s="55">
         <v>31182</v>
       </c>
       <c r="D87" s="55">
         <v>31207</v>
       </c>
       <c r="E87" s="55">
         <v>31260</v>
       </c>
       <c r="F87" s="55">
         <v>31295</v>
       </c>
       <c r="G87" s="55">
         <v>31376</v>
       </c>
       <c r="H87" s="55">
         <v>31459</v>
       </c>
       <c r="I87" s="58">
@@ -14279,52 +14519,55 @@
       </c>
       <c r="AA87" s="35">
         <v>31499</v>
       </c>
       <c r="AB87" s="55">
         <v>31408</v>
       </c>
       <c r="AC87" s="55">
         <v>31360</v>
       </c>
       <c r="AD87" s="55">
         <v>31355</v>
       </c>
       <c r="AE87" s="55">
         <v>31339</v>
       </c>
       <c r="AF87" s="55">
         <v>31307</v>
       </c>
       <c r="AG87" s="55">
         <v>31212</v>
       </c>
       <c r="AH87" s="55">
         <v>31247</v>
       </c>
+      <c r="AI87" s="90">
+        <v>30997</v>
+      </c>
     </row>
-    <row r="88" spans="1:34">
+    <row r="88" spans="1:35">
       <c r="A88" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B88" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C88" s="55">
         <v>17435</v>
       </c>
       <c r="D88" s="55">
         <v>17444</v>
       </c>
       <c r="E88" s="55">
         <v>17474</v>
       </c>
       <c r="F88" s="55">
         <v>17473</v>
       </c>
       <c r="G88" s="55">
         <v>17500</v>
       </c>
       <c r="H88" s="55">
         <v>17497</v>
       </c>
       <c r="I88" s="58">
@@ -14383,52 +14626,55 @@
       </c>
       <c r="AA88" s="35">
         <v>17290</v>
       </c>
       <c r="AB88" s="55">
         <v>17291</v>
       </c>
       <c r="AC88" s="55">
         <v>17301</v>
       </c>
       <c r="AD88" s="55">
         <v>17251</v>
       </c>
       <c r="AE88" s="55">
         <v>17234</v>
       </c>
       <c r="AF88" s="55">
         <v>17236</v>
       </c>
       <c r="AG88" s="55">
         <v>17230</v>
       </c>
       <c r="AH88" s="55">
         <v>17269</v>
       </c>
+      <c r="AI88" s="90">
+        <v>17316</v>
+      </c>
     </row>
-    <row r="89" spans="1:34">
+    <row r="89" spans="1:35">
       <c r="A89" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B89" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C89" s="55">
         <v>15447</v>
       </c>
       <c r="D89" s="55">
         <v>15407</v>
       </c>
       <c r="E89" s="55">
         <v>15435</v>
       </c>
       <c r="F89" s="55">
         <v>15390</v>
       </c>
       <c r="G89" s="55">
         <v>15389</v>
       </c>
       <c r="H89" s="55">
         <v>15390</v>
       </c>
       <c r="I89" s="58">
@@ -14487,86 +14733,89 @@
       </c>
       <c r="AA89" s="35">
         <v>14888</v>
       </c>
       <c r="AB89" s="55">
         <v>14857</v>
       </c>
       <c r="AC89" s="55">
         <v>14802</v>
       </c>
       <c r="AD89" s="55">
         <v>14778</v>
       </c>
       <c r="AE89" s="55">
         <v>14789</v>
       </c>
       <c r="AF89" s="55">
         <v>14739</v>
       </c>
       <c r="AG89" s="55">
         <v>14688</v>
       </c>
       <c r="AH89" s="55">
         <v>14583</v>
       </c>
+      <c r="AI89" s="90">
+        <v>14460</v>
+      </c>
     </row>
-    <row r="90" spans="1:34">
-      <c r="B90" s="74" t="s">
+    <row r="90" spans="1:35">
+      <c r="B90" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="C90" s="74"/>
-[...25 lines deleted...]
-      <c r="AC90" s="74"/>
+      <c r="C90" s="87"/>
+      <c r="D90" s="87"/>
+      <c r="E90" s="87"/>
+      <c r="F90" s="87"/>
+      <c r="G90" s="87"/>
+      <c r="H90" s="87"/>
+      <c r="I90" s="87"/>
+      <c r="J90" s="87"/>
+      <c r="K90" s="87"/>
+      <c r="L90" s="87"/>
+      <c r="M90" s="87"/>
+      <c r="N90" s="87"/>
+      <c r="O90" s="87"/>
+      <c r="P90" s="87"/>
+      <c r="Q90" s="87"/>
+      <c r="R90" s="87"/>
+      <c r="S90" s="87"/>
+      <c r="T90" s="87"/>
+      <c r="U90" s="87"/>
+      <c r="V90" s="87"/>
+      <c r="W90" s="87"/>
+      <c r="X90" s="87"/>
+      <c r="Y90" s="87"/>
+      <c r="Z90" s="87"/>
+      <c r="AA90" s="87"/>
+      <c r="AB90" s="87"/>
+      <c r="AC90" s="87"/>
       <c r="AG90" s="55"/>
-      <c r="AH90" s="87"/>
+      <c r="AH90" s="73"/>
     </row>
-    <row r="91" spans="1:34" ht="25.5">
+    <row r="91" spans="1:35" ht="25.5">
       <c r="A91" s="59" t="s">
         <v>31</v>
       </c>
       <c r="B91" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C91" s="39">
         <v>1613950</v>
       </c>
       <c r="D91" s="39">
         <v>1613316</v>
       </c>
       <c r="E91" s="39">
         <v>1613932</v>
       </c>
       <c r="F91" s="39">
         <v>1614921</v>
       </c>
       <c r="G91" s="39">
         <v>1615942</v>
       </c>
       <c r="H91" s="41">
         <v>1616979</v>
       </c>
       <c r="I91" s="58">
@@ -14625,52 +14874,55 @@
       </c>
       <c r="AA91" s="35">
         <v>1603371</v>
       </c>
       <c r="AB91" s="39">
         <v>1601437</v>
       </c>
       <c r="AC91" s="55">
         <v>1601599</v>
       </c>
       <c r="AD91" s="55">
         <v>1601579</v>
       </c>
       <c r="AE91" s="55">
         <v>1601463</v>
       </c>
       <c r="AF91" s="67">
         <v>1601122</v>
       </c>
       <c r="AG91" s="55">
         <v>1600225</v>
       </c>
       <c r="AH91" s="55">
         <v>1599205</v>
       </c>
+      <c r="AI91" s="55">
+        <v>1597246</v>
+      </c>
     </row>
-    <row r="92" spans="1:34">
+    <row r="92" spans="1:35">
       <c r="A92" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B92" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C92" s="55">
         <v>27164</v>
       </c>
       <c r="D92" s="55">
         <v>27108</v>
       </c>
       <c r="E92" s="55">
         <v>27064</v>
       </c>
       <c r="F92" s="55">
         <v>27080</v>
       </c>
       <c r="G92" s="55">
         <v>27051</v>
       </c>
       <c r="H92" s="55">
         <v>27017</v>
       </c>
       <c r="I92" s="58">
@@ -14729,52 +14981,55 @@
       </c>
       <c r="AA92" s="35">
         <v>22018</v>
       </c>
       <c r="AB92" s="33">
         <v>21881</v>
       </c>
       <c r="AC92" s="55">
         <v>21816</v>
       </c>
       <c r="AD92" s="55">
         <v>21736</v>
       </c>
       <c r="AE92" s="55">
         <v>21744</v>
       </c>
       <c r="AF92" s="67">
         <v>21723</v>
       </c>
       <c r="AG92" s="55">
         <v>21703</v>
       </c>
       <c r="AH92" s="55">
         <v>21622</v>
       </c>
+      <c r="AI92" s="90">
+        <v>21556</v>
+      </c>
     </row>
-    <row r="93" spans="1:34">
+    <row r="93" spans="1:35">
       <c r="A93" s="59" t="s">
         <v>85</v>
       </c>
       <c r="B93" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C93" s="55">
         <v>25115</v>
       </c>
       <c r="D93" s="55">
         <v>25130</v>
       </c>
       <c r="E93" s="55">
         <v>25098</v>
       </c>
       <c r="F93" s="55">
         <v>25084</v>
       </c>
       <c r="G93" s="55">
         <v>25096</v>
       </c>
       <c r="H93" s="55">
         <v>25121</v>
       </c>
       <c r="I93" s="58">
@@ -14833,52 +15088,55 @@
       </c>
       <c r="AA93" s="35">
         <v>25190</v>
       </c>
       <c r="AB93" s="33">
         <v>25173</v>
       </c>
       <c r="AC93" s="55">
         <v>25186</v>
       </c>
       <c r="AD93" s="55">
         <v>25211</v>
       </c>
       <c r="AE93" s="55">
         <v>25224</v>
       </c>
       <c r="AF93" s="67">
         <v>25204</v>
       </c>
       <c r="AG93" s="55">
         <v>25189</v>
       </c>
       <c r="AH93" s="55">
         <v>25171</v>
       </c>
+      <c r="AI93" s="90">
+        <v>25129</v>
+      </c>
     </row>
-    <row r="94" spans="1:34">
+    <row r="94" spans="1:35">
       <c r="A94" s="59" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="53" t="s">
         <v>79</v>
       </c>
       <c r="C94" s="55">
         <v>48701</v>
       </c>
       <c r="D94" s="55">
         <v>48642</v>
       </c>
       <c r="E94" s="55">
         <v>48643</v>
       </c>
       <c r="F94" s="55">
         <v>48591</v>
       </c>
       <c r="G94" s="55">
         <v>48572</v>
       </c>
       <c r="H94" s="55">
         <v>48580</v>
       </c>
       <c r="I94" s="58">
@@ -14937,52 +15195,55 @@
       </c>
       <c r="AA94" s="35">
         <v>47581</v>
       </c>
       <c r="AB94" s="33">
         <v>47421</v>
       </c>
       <c r="AC94" s="55">
         <v>47444</v>
       </c>
       <c r="AD94" s="55">
         <v>47414</v>
       </c>
       <c r="AE94" s="55">
         <v>47320</v>
       </c>
       <c r="AF94" s="67">
         <v>47287</v>
       </c>
       <c r="AG94" s="55">
         <v>47252</v>
       </c>
       <c r="AH94" s="55">
         <v>47103</v>
       </c>
+      <c r="AI94" s="90">
+        <v>46958</v>
+      </c>
     </row>
-    <row r="95" spans="1:34">
+    <row r="95" spans="1:35">
       <c r="A95" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B95" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C95" s="55">
         <v>142726</v>
       </c>
       <c r="D95" s="55">
         <v>142574</v>
       </c>
       <c r="E95" s="55">
         <v>142452</v>
       </c>
       <c r="F95" s="55">
         <v>142410</v>
       </c>
       <c r="G95" s="55">
         <v>142455</v>
       </c>
       <c r="H95" s="55">
         <v>142322</v>
       </c>
       <c r="I95" s="58">
@@ -15041,52 +15302,55 @@
       </c>
       <c r="AA95" s="35">
         <v>139960</v>
       </c>
       <c r="AB95" s="33">
         <v>139670</v>
       </c>
       <c r="AC95" s="55">
         <v>139584</v>
       </c>
       <c r="AD95" s="55">
         <v>139465</v>
       </c>
       <c r="AE95" s="55">
         <v>139332</v>
       </c>
       <c r="AF95" s="67">
         <v>139134</v>
       </c>
       <c r="AG95" s="55">
         <v>138878</v>
       </c>
       <c r="AH95" s="55">
         <v>138860</v>
       </c>
+      <c r="AI95" s="90">
+        <v>138695</v>
+      </c>
     </row>
-    <row r="96" spans="1:34">
+    <row r="96" spans="1:35">
       <c r="A96" s="59" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C96" s="55">
         <v>134072</v>
       </c>
       <c r="D96" s="55">
         <v>133806</v>
       </c>
       <c r="E96" s="55">
         <v>133774</v>
       </c>
       <c r="F96" s="55">
         <v>133756</v>
       </c>
       <c r="G96" s="55">
         <v>133726</v>
       </c>
       <c r="H96" s="55">
         <v>133754</v>
       </c>
       <c r="I96" s="58">
@@ -15145,52 +15409,55 @@
       </c>
       <c r="AA96" s="35">
         <v>131093</v>
       </c>
       <c r="AB96" s="33">
         <v>130955</v>
       </c>
       <c r="AC96" s="55">
         <v>130845</v>
       </c>
       <c r="AD96" s="55">
         <v>130758</v>
       </c>
       <c r="AE96" s="55">
         <v>130541</v>
       </c>
       <c r="AF96" s="67">
         <v>130414</v>
       </c>
       <c r="AG96" s="55">
         <v>130003</v>
       </c>
       <c r="AH96" s="55">
         <v>129725</v>
       </c>
+      <c r="AI96" s="90">
+        <v>129448</v>
+      </c>
     </row>
-    <row r="97" spans="1:34">
+    <row r="97" spans="1:35">
       <c r="A97" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B97" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C97" s="55">
         <v>117544</v>
       </c>
       <c r="D97" s="55">
         <v>117543</v>
       </c>
       <c r="E97" s="55">
         <v>117700</v>
       </c>
       <c r="F97" s="55">
         <v>117845</v>
       </c>
       <c r="G97" s="55">
         <v>117943</v>
       </c>
       <c r="H97" s="55">
         <v>118118</v>
       </c>
       <c r="I97" s="58">
@@ -15249,52 +15516,55 @@
       </c>
       <c r="AA97" s="35">
         <v>117235</v>
       </c>
       <c r="AB97" s="33">
         <v>117223</v>
       </c>
       <c r="AC97" s="55">
         <v>117194</v>
       </c>
       <c r="AD97" s="55">
         <v>117113</v>
       </c>
       <c r="AE97" s="55">
         <v>116984</v>
       </c>
       <c r="AF97" s="67">
         <v>116944</v>
       </c>
       <c r="AG97" s="55">
         <v>116848</v>
       </c>
       <c r="AH97" s="55">
         <v>116788</v>
       </c>
+      <c r="AI97" s="90">
+        <v>116600</v>
+      </c>
     </row>
-    <row r="98" spans="1:34">
+    <row r="98" spans="1:35">
       <c r="A98" s="59" t="s">
         <v>90</v>
       </c>
       <c r="B98" s="53" t="s">
         <v>80</v>
       </c>
       <c r="C98" s="55">
         <v>129726</v>
       </c>
       <c r="D98" s="55">
         <v>129558</v>
       </c>
       <c r="E98" s="55">
         <v>129471</v>
       </c>
       <c r="F98" s="55">
         <v>129554</v>
       </c>
       <c r="G98" s="55">
         <v>129643</v>
       </c>
       <c r="H98" s="55">
         <v>129702</v>
       </c>
       <c r="I98" s="58">
@@ -15353,52 +15623,55 @@
       </c>
       <c r="AA98" s="35">
         <v>127359</v>
       </c>
       <c r="AB98" s="33">
         <v>127241</v>
       </c>
       <c r="AC98" s="55">
         <v>127152</v>
       </c>
       <c r="AD98" s="55">
         <v>127021</v>
       </c>
       <c r="AE98" s="55">
         <v>127107</v>
       </c>
       <c r="AF98" s="67">
         <v>126965</v>
       </c>
       <c r="AG98" s="55">
         <v>126846</v>
       </c>
       <c r="AH98" s="55">
         <v>126682</v>
       </c>
+      <c r="AI98" s="90">
+        <v>126181</v>
+      </c>
     </row>
-    <row r="99" spans="1:34">
+    <row r="99" spans="1:35">
       <c r="A99" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B99" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C99" s="55">
         <v>129177</v>
       </c>
       <c r="D99" s="55">
         <v>129151</v>
       </c>
       <c r="E99" s="55">
         <v>129171</v>
       </c>
       <c r="F99" s="55">
         <v>129235</v>
       </c>
       <c r="G99" s="55">
         <v>129302</v>
       </c>
       <c r="H99" s="55">
         <v>129381</v>
       </c>
       <c r="I99" s="58">
@@ -15457,52 +15730,55 @@
       </c>
       <c r="AA99" s="35">
         <v>130212</v>
       </c>
       <c r="AB99" s="33">
         <v>130147</v>
       </c>
       <c r="AC99" s="55">
         <v>130227</v>
       </c>
       <c r="AD99" s="55">
         <v>130291</v>
       </c>
       <c r="AE99" s="55">
         <v>130400</v>
       </c>
       <c r="AF99" s="67">
         <v>130398</v>
       </c>
       <c r="AG99" s="55">
         <v>130518</v>
       </c>
       <c r="AH99" s="55">
         <v>130590</v>
       </c>
+      <c r="AI99" s="90">
+        <v>130395</v>
+      </c>
     </row>
-    <row r="100" spans="1:34">
+    <row r="100" spans="1:35">
       <c r="A100" s="59" t="s">
         <v>92</v>
       </c>
       <c r="B100" s="53" t="s">
         <v>81</v>
       </c>
       <c r="C100" s="55">
         <v>51593</v>
       </c>
       <c r="D100" s="55">
         <v>51473</v>
       </c>
       <c r="E100" s="55">
         <v>51485</v>
       </c>
       <c r="F100" s="55">
         <v>51525</v>
       </c>
       <c r="G100" s="55">
         <v>51496</v>
       </c>
       <c r="H100" s="55">
         <v>51476</v>
       </c>
       <c r="I100" s="58">
@@ -15561,52 +15837,55 @@
       </c>
       <c r="AA100" s="35">
         <v>49927</v>
       </c>
       <c r="AB100" s="33">
         <v>49822</v>
       </c>
       <c r="AC100" s="55">
         <v>49778</v>
       </c>
       <c r="AD100" s="55">
         <v>49823</v>
       </c>
       <c r="AE100" s="55">
         <v>49766</v>
       </c>
       <c r="AF100" s="67">
         <v>49680</v>
       </c>
       <c r="AG100" s="55">
         <v>49556</v>
       </c>
       <c r="AH100" s="55">
         <v>49473</v>
       </c>
+      <c r="AI100" s="90">
+        <v>49430</v>
+      </c>
     </row>
-    <row r="101" spans="1:34">
+    <row r="101" spans="1:35">
       <c r="A101" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B101" s="53" t="s">
         <v>82</v>
       </c>
       <c r="C101" s="55">
         <v>236823</v>
       </c>
       <c r="D101" s="55">
         <v>236999</v>
       </c>
       <c r="E101" s="55">
         <v>237210</v>
       </c>
       <c r="F101" s="55">
         <v>237606</v>
       </c>
       <c r="G101" s="55">
         <v>238016</v>
       </c>
       <c r="H101" s="55">
         <v>238337</v>
       </c>
       <c r="I101" s="58">
@@ -15665,52 +15944,55 @@
       </c>
       <c r="AA101" s="35">
         <v>243394</v>
       </c>
       <c r="AB101" s="33">
         <v>242957</v>
       </c>
       <c r="AC101" s="55">
         <v>243162</v>
       </c>
       <c r="AD101" s="55">
         <v>243521</v>
       </c>
       <c r="AE101" s="55">
         <v>243710</v>
       </c>
       <c r="AF101" s="67">
         <v>243877</v>
       </c>
       <c r="AG101" s="55">
         <v>244205</v>
       </c>
       <c r="AH101" s="55">
         <v>244382</v>
       </c>
+      <c r="AI101" s="90">
+        <v>244504</v>
+      </c>
     </row>
-    <row r="102" spans="1:34">
+    <row r="102" spans="1:35">
       <c r="A102" s="59" t="s">
         <v>94</v>
       </c>
       <c r="B102" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C102" s="55">
         <v>159466</v>
       </c>
       <c r="D102" s="55">
         <v>159620</v>
       </c>
       <c r="E102" s="55">
         <v>159857</v>
       </c>
       <c r="F102" s="55">
         <v>160039</v>
       </c>
       <c r="G102" s="55">
         <v>160217</v>
       </c>
       <c r="H102" s="55">
         <v>160443</v>
       </c>
       <c r="I102" s="58">
@@ -15769,52 +16051,55 @@
       </c>
       <c r="AA102" s="35">
         <v>160188</v>
       </c>
       <c r="AB102" s="33">
         <v>160090</v>
       </c>
       <c r="AC102" s="55">
         <v>160239</v>
       </c>
       <c r="AD102" s="55">
         <v>160254</v>
       </c>
       <c r="AE102" s="55">
         <v>160321</v>
       </c>
       <c r="AF102" s="67">
         <v>160312</v>
       </c>
       <c r="AG102" s="55">
         <v>160237</v>
       </c>
       <c r="AH102" s="55">
         <v>160051</v>
       </c>
+      <c r="AI102" s="90">
+        <v>159965</v>
+      </c>
     </row>
-    <row r="103" spans="1:34">
+    <row r="103" spans="1:35">
       <c r="A103" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B103" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C103" s="55">
         <v>101981</v>
       </c>
       <c r="D103" s="55">
         <v>102069</v>
       </c>
       <c r="E103" s="55">
         <v>102247</v>
       </c>
       <c r="F103" s="55">
         <v>102430</v>
       </c>
       <c r="G103" s="55">
         <v>102566</v>
       </c>
       <c r="H103" s="55">
         <v>102672</v>
       </c>
       <c r="I103" s="58">
@@ -15873,52 +16158,55 @@
       </c>
       <c r="AA103" s="35">
         <v>104500</v>
       </c>
       <c r="AB103" s="33">
         <v>104668</v>
       </c>
       <c r="AC103" s="55">
         <v>104799</v>
       </c>
       <c r="AD103" s="55">
         <v>104874</v>
       </c>
       <c r="AE103" s="55">
         <v>105059</v>
       </c>
       <c r="AF103" s="67">
         <v>105237</v>
       </c>
       <c r="AG103" s="55">
         <v>105363</v>
       </c>
       <c r="AH103" s="55">
         <v>105389</v>
       </c>
+      <c r="AI103" s="90">
+        <v>105494</v>
+      </c>
     </row>
-    <row r="104" spans="1:34" ht="16.5" customHeight="1">
+    <row r="104" spans="1:35" ht="16.5" customHeight="1">
       <c r="A104" s="59" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C104" s="55">
         <v>63187</v>
       </c>
       <c r="D104" s="55">
         <v>63141</v>
       </c>
       <c r="E104" s="55">
         <v>63162</v>
       </c>
       <c r="F104" s="55">
         <v>63158</v>
       </c>
       <c r="G104" s="55">
         <v>63205</v>
       </c>
       <c r="H104" s="55">
         <v>63235</v>
       </c>
       <c r="I104" s="58">
@@ -15977,52 +16265,55 @@
       </c>
       <c r="AA104" s="35">
         <v>62093</v>
       </c>
       <c r="AB104" s="33">
         <v>61924</v>
       </c>
       <c r="AC104" s="55">
         <v>61804</v>
       </c>
       <c r="AD104" s="55">
         <v>61730</v>
       </c>
       <c r="AE104" s="55">
         <v>61689</v>
       </c>
       <c r="AF104" s="67">
         <v>61687</v>
       </c>
       <c r="AG104" s="55">
         <v>61659</v>
       </c>
       <c r="AH104" s="55">
         <v>61602</v>
       </c>
+      <c r="AI104" s="90">
+        <v>61459</v>
+      </c>
     </row>
-    <row r="105" spans="1:34">
+    <row r="105" spans="1:35">
       <c r="A105" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B105" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C105" s="55">
         <v>87754</v>
       </c>
       <c r="D105" s="55">
         <v>87692</v>
       </c>
       <c r="E105" s="55">
         <v>87757</v>
       </c>
       <c r="F105" s="55">
         <v>87828</v>
       </c>
       <c r="G105" s="55">
         <v>87933</v>
       </c>
       <c r="H105" s="55">
         <v>88043</v>
       </c>
       <c r="I105" s="58">
@@ -16081,52 +16372,55 @@
       </c>
       <c r="AA105" s="35">
         <v>87906</v>
       </c>
       <c r="AB105" s="33">
         <v>87836</v>
       </c>
       <c r="AC105" s="55">
         <v>87948</v>
       </c>
       <c r="AD105" s="55">
         <v>88040</v>
       </c>
       <c r="AE105" s="55">
         <v>88015</v>
       </c>
       <c r="AF105" s="67">
         <v>88007</v>
       </c>
       <c r="AG105" s="55">
         <v>87957</v>
       </c>
       <c r="AH105" s="55">
         <v>87989</v>
       </c>
+      <c r="AI105" s="90">
+        <v>87874</v>
+      </c>
     </row>
-    <row r="106" spans="1:34">
+    <row r="106" spans="1:35">
       <c r="A106" s="59" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C106" s="55">
         <v>106339</v>
       </c>
       <c r="D106" s="55">
         <v>106261</v>
       </c>
       <c r="E106" s="55">
         <v>106294</v>
       </c>
       <c r="F106" s="55">
         <v>106229</v>
       </c>
       <c r="G106" s="55">
         <v>106211</v>
       </c>
       <c r="H106" s="55">
         <v>106269</v>
       </c>
       <c r="I106" s="58">
@@ -16185,52 +16479,55 @@
       </c>
       <c r="AA106" s="35">
         <v>103769</v>
       </c>
       <c r="AB106" s="33">
         <v>103577</v>
       </c>
       <c r="AC106" s="55">
         <v>103591</v>
       </c>
       <c r="AD106" s="55">
         <v>103561</v>
       </c>
       <c r="AE106" s="55">
         <v>103552</v>
       </c>
       <c r="AF106" s="67">
         <v>103586</v>
       </c>
       <c r="AG106" s="55">
         <v>103423</v>
       </c>
       <c r="AH106" s="55">
         <v>103346</v>
       </c>
+      <c r="AI106" s="90">
+        <v>103245</v>
+      </c>
     </row>
-    <row r="107" spans="1:34">
+    <row r="107" spans="1:35">
       <c r="A107" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C107" s="55">
         <v>52582</v>
       </c>
       <c r="D107" s="55">
         <v>52549</v>
       </c>
       <c r="E107" s="55">
         <v>52547</v>
       </c>
       <c r="F107" s="55">
         <v>52551</v>
       </c>
       <c r="G107" s="55">
         <v>52510</v>
       </c>
       <c r="H107" s="55">
         <v>52509</v>
       </c>
       <c r="I107" s="58">
@@ -16289,87 +16586,90 @@
       </c>
       <c r="AA107" s="35">
         <v>50946</v>
       </c>
       <c r="AB107" s="65">
         <v>50852</v>
       </c>
       <c r="AC107" s="55">
         <v>50830</v>
       </c>
       <c r="AD107" s="55">
         <v>50767</v>
       </c>
       <c r="AE107" s="55">
         <v>50699</v>
       </c>
       <c r="AF107" s="67">
         <v>50667</v>
       </c>
       <c r="AG107" s="55">
         <v>50588</v>
       </c>
       <c r="AH107" s="55">
         <v>50432</v>
       </c>
+      <c r="AI107" s="90">
+        <v>50313</v>
+      </c>
     </row>
-    <row r="108" spans="1:34">
+    <row r="108" spans="1:35">
       <c r="A108" s="19"/>
-      <c r="B108" s="75" t="s">
+      <c r="B108" s="88" t="s">
         <v>39</v>
       </c>
-      <c r="C108" s="75"/>
-[...25 lines deleted...]
-      <c r="AC108" s="75"/>
+      <c r="C108" s="88"/>
+      <c r="D108" s="88"/>
+      <c r="E108" s="88"/>
+      <c r="F108" s="88"/>
+      <c r="G108" s="88"/>
+      <c r="H108" s="88"/>
+      <c r="I108" s="88"/>
+      <c r="J108" s="88"/>
+      <c r="K108" s="88"/>
+      <c r="L108" s="88"/>
+      <c r="M108" s="88"/>
+      <c r="N108" s="88"/>
+      <c r="O108" s="88"/>
+      <c r="P108" s="88"/>
+      <c r="Q108" s="88"/>
+      <c r="R108" s="88"/>
+      <c r="S108" s="88"/>
+      <c r="T108" s="88"/>
+      <c r="U108" s="88"/>
+      <c r="V108" s="88"/>
+      <c r="W108" s="88"/>
+      <c r="X108" s="88"/>
+      <c r="Y108" s="88"/>
+      <c r="Z108" s="88"/>
+      <c r="AA108" s="88"/>
+      <c r="AB108" s="88"/>
+      <c r="AC108" s="88"/>
       <c r="AG108" s="55"/>
       <c r="AH108" s="55"/>
     </row>
-    <row r="109" spans="1:34" ht="26.25" customHeight="1">
+    <row r="109" spans="1:35" ht="26.25" customHeight="1">
       <c r="A109" s="59" t="s">
         <v>31</v>
       </c>
       <c r="B109" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C109" s="42">
         <v>827196</v>
       </c>
       <c r="D109" s="42">
         <v>827003</v>
       </c>
       <c r="E109" s="42">
         <v>827389</v>
       </c>
       <c r="F109" s="35">
         <v>827948</v>
       </c>
       <c r="G109" s="35">
         <v>828530</v>
       </c>
       <c r="H109" s="35">
         <v>829014</v>
       </c>
       <c r="I109" s="58">
@@ -16428,52 +16728,55 @@
       </c>
       <c r="AA109" s="35">
         <v>824345</v>
       </c>
       <c r="AB109" s="55">
         <v>823099</v>
       </c>
       <c r="AC109" s="55">
         <v>823200</v>
       </c>
       <c r="AD109" s="55">
         <v>823296</v>
       </c>
       <c r="AE109" s="55">
         <v>823300</v>
       </c>
       <c r="AF109" s="55">
         <v>823261</v>
       </c>
       <c r="AG109" s="55">
         <v>822960</v>
       </c>
       <c r="AH109" s="55">
         <v>822743</v>
       </c>
+      <c r="AI109" s="55">
+        <v>822164</v>
+      </c>
     </row>
-    <row r="110" spans="1:34">
+    <row r="110" spans="1:35">
       <c r="A110" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B110" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C110" s="55">
         <v>14119</v>
       </c>
       <c r="D110" s="55">
         <v>14106</v>
       </c>
       <c r="E110" s="55">
         <v>14086</v>
       </c>
       <c r="F110" s="55">
         <v>14082</v>
       </c>
       <c r="G110" s="55">
         <v>14059</v>
       </c>
       <c r="H110" s="55">
         <v>14037</v>
       </c>
       <c r="I110" s="58">
@@ -16532,52 +16835,55 @@
       </c>
       <c r="AA110" s="35">
         <v>11462</v>
       </c>
       <c r="AB110" s="55">
         <v>11379</v>
       </c>
       <c r="AC110" s="55">
         <v>11337</v>
       </c>
       <c r="AD110" s="55">
         <v>11296</v>
       </c>
       <c r="AE110" s="55">
         <v>11308</v>
       </c>
       <c r="AF110" s="55">
         <v>11303</v>
       </c>
       <c r="AG110" s="55">
         <v>11273</v>
       </c>
       <c r="AH110" s="55">
         <v>11239</v>
       </c>
+      <c r="AI110" s="90">
+        <v>11208</v>
+      </c>
     </row>
-    <row r="111" spans="1:34">
+    <row r="111" spans="1:35">
       <c r="A111" s="59" t="s">
         <v>85</v>
       </c>
       <c r="B111" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C111" s="55">
         <v>12783</v>
       </c>
       <c r="D111" s="55">
         <v>12775</v>
       </c>
       <c r="E111" s="55">
         <v>12770</v>
       </c>
       <c r="F111" s="55">
         <v>12770</v>
       </c>
       <c r="G111" s="55">
         <v>12778</v>
       </c>
       <c r="H111" s="55">
         <v>12793</v>
       </c>
       <c r="I111" s="58">
@@ -16636,52 +16942,55 @@
       </c>
       <c r="AA111" s="35">
         <v>12858</v>
       </c>
       <c r="AB111" s="55">
         <v>12844</v>
       </c>
       <c r="AC111" s="55">
         <v>12843</v>
       </c>
       <c r="AD111" s="55">
         <v>12865</v>
       </c>
       <c r="AE111" s="55">
         <v>12874</v>
       </c>
       <c r="AF111" s="55">
         <v>12862</v>
       </c>
       <c r="AG111" s="55">
         <v>12866</v>
       </c>
       <c r="AH111" s="55">
         <v>12863</v>
       </c>
+      <c r="AI111" s="90">
+        <v>12858</v>
+      </c>
     </row>
-    <row r="112" spans="1:34">
+    <row r="112" spans="1:35">
       <c r="A112" s="59" t="s">
         <v>86</v>
       </c>
       <c r="B112" s="53" t="s">
         <v>79</v>
       </c>
       <c r="C112" s="55">
         <v>25215</v>
       </c>
       <c r="D112" s="55">
         <v>25191</v>
       </c>
       <c r="E112" s="55">
         <v>25196</v>
       </c>
       <c r="F112" s="55">
         <v>25183</v>
       </c>
       <c r="G112" s="55">
         <v>25184</v>
       </c>
       <c r="H112" s="55">
         <v>25183</v>
       </c>
       <c r="I112" s="58">
@@ -16740,52 +17049,55 @@
       </c>
       <c r="AA112" s="35">
         <v>24819</v>
       </c>
       <c r="AB112" s="55">
         <v>24739</v>
       </c>
       <c r="AC112" s="55">
         <v>24772</v>
       </c>
       <c r="AD112" s="55">
         <v>24770</v>
       </c>
       <c r="AE112" s="55">
         <v>24725</v>
       </c>
       <c r="AF112" s="55">
         <v>24712</v>
       </c>
       <c r="AG112" s="55">
         <v>24714</v>
       </c>
       <c r="AH112" s="55">
         <v>24647</v>
       </c>
+      <c r="AI112" s="90">
+        <v>24617</v>
+      </c>
     </row>
-    <row r="113" spans="1:34">
+    <row r="113" spans="1:35">
       <c r="A113" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B113" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C113" s="55">
         <v>73553</v>
       </c>
       <c r="D113" s="55">
         <v>73457</v>
       </c>
       <c r="E113" s="55">
         <v>73385</v>
       </c>
       <c r="F113" s="55">
         <v>73387</v>
       </c>
       <c r="G113" s="55">
         <v>73419</v>
       </c>
       <c r="H113" s="55">
         <v>73363</v>
       </c>
       <c r="I113" s="58">
@@ -16844,52 +17156,55 @@
       </c>
       <c r="AA113" s="35">
         <v>72367</v>
       </c>
       <c r="AB113" s="55">
         <v>72246</v>
       </c>
       <c r="AC113" s="55">
         <v>72218</v>
       </c>
       <c r="AD113" s="55">
         <v>72163</v>
       </c>
       <c r="AE113" s="55">
         <v>72105</v>
       </c>
       <c r="AF113" s="55">
         <v>72042</v>
       </c>
       <c r="AG113" s="55">
         <v>71971</v>
       </c>
       <c r="AH113" s="55">
         <v>71976</v>
       </c>
+      <c r="AI113" s="90">
+        <v>71941</v>
+      </c>
     </row>
-    <row r="114" spans="1:34">
+    <row r="114" spans="1:35">
       <c r="A114" s="59" t="s">
         <v>88</v>
       </c>
       <c r="B114" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C114" s="55">
         <v>69086</v>
       </c>
       <c r="D114" s="55">
         <v>68975</v>
       </c>
       <c r="E114" s="55">
         <v>68964</v>
       </c>
       <c r="F114" s="55">
         <v>68933</v>
       </c>
       <c r="G114" s="55">
         <v>68906</v>
       </c>
       <c r="H114" s="55">
         <v>68914</v>
       </c>
       <c r="I114" s="58">
@@ -16948,52 +17263,55 @@
       </c>
       <c r="AA114" s="35">
         <v>67870</v>
       </c>
       <c r="AB114" s="55">
         <v>67748</v>
       </c>
       <c r="AC114" s="55">
         <v>67654</v>
       </c>
       <c r="AD114" s="55">
         <v>67665</v>
       </c>
       <c r="AE114" s="55">
         <v>67564</v>
       </c>
       <c r="AF114" s="55">
         <v>67477</v>
       </c>
       <c r="AG114" s="55">
         <v>67302</v>
       </c>
       <c r="AH114" s="55">
         <v>67204</v>
       </c>
+      <c r="AI114" s="90">
+        <v>67110</v>
+      </c>
     </row>
-    <row r="115" spans="1:34">
+    <row r="115" spans="1:35">
       <c r="A115" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B115" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C115" s="55">
         <v>60749</v>
       </c>
       <c r="D115" s="55">
         <v>60748</v>
       </c>
       <c r="E115" s="55">
         <v>60793</v>
       </c>
       <c r="F115" s="55">
         <v>60887</v>
       </c>
       <c r="G115" s="55">
         <v>60940</v>
       </c>
       <c r="H115" s="55">
         <v>61020</v>
       </c>
       <c r="I115" s="58">
@@ -17052,52 +17370,55 @@
       </c>
       <c r="AA115" s="35">
         <v>60732</v>
       </c>
       <c r="AB115" s="55">
         <v>60712</v>
       </c>
       <c r="AC115" s="55">
         <v>60710</v>
       </c>
       <c r="AD115" s="55">
         <v>60697</v>
       </c>
       <c r="AE115" s="55">
         <v>60652</v>
       </c>
       <c r="AF115" s="55">
         <v>60662</v>
       </c>
       <c r="AG115" s="55">
         <v>60633</v>
       </c>
       <c r="AH115" s="55">
         <v>60642</v>
       </c>
+      <c r="AI115" s="90">
+        <v>60609</v>
+      </c>
     </row>
-    <row r="116" spans="1:34">
+    <row r="116" spans="1:35">
       <c r="A116" s="59" t="s">
         <v>90</v>
       </c>
       <c r="B116" s="53" t="s">
         <v>80</v>
       </c>
       <c r="C116" s="55">
         <v>66054</v>
       </c>
       <c r="D116" s="55">
         <v>65987</v>
       </c>
       <c r="E116" s="55">
         <v>65954</v>
       </c>
       <c r="F116" s="55">
         <v>65987</v>
       </c>
       <c r="G116" s="55">
         <v>66026</v>
       </c>
       <c r="H116" s="55">
         <v>66068</v>
       </c>
       <c r="I116" s="58">
@@ -17156,52 +17477,55 @@
       </c>
       <c r="AA116" s="35">
         <v>64991</v>
       </c>
       <c r="AB116" s="55">
         <v>64897</v>
       </c>
       <c r="AC116" s="55">
         <v>64830</v>
       </c>
       <c r="AD116" s="55">
         <v>64777</v>
       </c>
       <c r="AE116" s="55">
         <v>64806</v>
       </c>
       <c r="AF116" s="55">
         <v>64745</v>
       </c>
       <c r="AG116" s="55">
         <v>64675</v>
       </c>
       <c r="AH116" s="55">
         <v>64598</v>
       </c>
+      <c r="AI116" s="90">
+        <v>64396</v>
+      </c>
     </row>
-    <row r="117" spans="1:34">
+    <row r="117" spans="1:35">
       <c r="A117" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B117" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C117" s="55">
         <v>66743</v>
       </c>
       <c r="D117" s="55">
         <v>66752</v>
       </c>
       <c r="E117" s="55">
         <v>66819</v>
       </c>
       <c r="F117" s="55">
         <v>66859</v>
       </c>
       <c r="G117" s="55">
         <v>66900</v>
       </c>
       <c r="H117" s="55">
         <v>66932</v>
       </c>
       <c r="I117" s="58">
@@ -17260,52 +17584,55 @@
       </c>
       <c r="AA117" s="35">
         <v>67331</v>
       </c>
       <c r="AB117" s="55">
         <v>67313</v>
       </c>
       <c r="AC117" s="55">
         <v>67369</v>
       </c>
       <c r="AD117" s="55">
         <v>67417</v>
       </c>
       <c r="AE117" s="55">
         <v>67466</v>
       </c>
       <c r="AF117" s="55">
         <v>67460</v>
       </c>
       <c r="AG117" s="55">
         <v>67509</v>
       </c>
       <c r="AH117" s="55">
         <v>67580</v>
       </c>
+      <c r="AI117" s="90">
+        <v>67521</v>
+      </c>
     </row>
-    <row r="118" spans="1:34">
+    <row r="118" spans="1:35">
       <c r="A118" s="59" t="s">
         <v>92</v>
       </c>
       <c r="B118" s="53" t="s">
         <v>81</v>
       </c>
       <c r="C118" s="55">
         <v>26781</v>
       </c>
       <c r="D118" s="55">
         <v>26730</v>
       </c>
       <c r="E118" s="55">
         <v>26723</v>
       </c>
       <c r="F118" s="55">
         <v>26749</v>
       </c>
       <c r="G118" s="55">
         <v>26734</v>
       </c>
       <c r="H118" s="55">
         <v>26733</v>
       </c>
       <c r="I118" s="58">
@@ -17364,52 +17691,55 @@
       </c>
       <c r="AA118" s="35">
         <v>26078</v>
       </c>
       <c r="AB118" s="55">
         <v>26008</v>
       </c>
       <c r="AC118" s="55">
         <v>25981</v>
       </c>
       <c r="AD118" s="55">
         <v>26008</v>
       </c>
       <c r="AE118" s="55">
         <v>25971</v>
       </c>
       <c r="AF118" s="55">
         <v>25932</v>
       </c>
       <c r="AG118" s="55">
         <v>25894</v>
       </c>
       <c r="AH118" s="55">
         <v>25874</v>
       </c>
+      <c r="AI118" s="90">
+        <v>25852</v>
+      </c>
     </row>
-    <row r="119" spans="1:34">
+    <row r="119" spans="1:35">
       <c r="A119" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B119" s="53" t="s">
         <v>82</v>
       </c>
       <c r="C119" s="55">
         <v>119616</v>
       </c>
       <c r="D119" s="55">
         <v>119711</v>
       </c>
       <c r="E119" s="55">
         <v>119817</v>
       </c>
       <c r="F119" s="55">
         <v>120005</v>
       </c>
       <c r="G119" s="55">
         <v>120244</v>
       </c>
       <c r="H119" s="55">
         <v>120394</v>
       </c>
       <c r="I119" s="58">
@@ -17468,52 +17798,55 @@
       </c>
       <c r="AA119" s="35">
         <v>123117</v>
       </c>
       <c r="AB119" s="55">
         <v>122768</v>
       </c>
       <c r="AC119" s="55">
         <v>122916</v>
       </c>
       <c r="AD119" s="55">
         <v>123057</v>
       </c>
       <c r="AE119" s="55">
         <v>123179</v>
       </c>
       <c r="AF119" s="55">
         <v>123248</v>
       </c>
       <c r="AG119" s="55">
         <v>123402</v>
       </c>
       <c r="AH119" s="55">
         <v>123486</v>
       </c>
+      <c r="AI119" s="90">
+        <v>123547</v>
+      </c>
     </row>
-    <row r="120" spans="1:34">
+    <row r="120" spans="1:35">
       <c r="A120" s="59" t="s">
         <v>94</v>
       </c>
       <c r="B120" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C120" s="55">
         <v>81244</v>
       </c>
       <c r="D120" s="55">
         <v>81341</v>
       </c>
       <c r="E120" s="55">
         <v>81475</v>
       </c>
       <c r="F120" s="55">
         <v>81576</v>
       </c>
       <c r="G120" s="55">
         <v>81677</v>
       </c>
       <c r="H120" s="55">
         <v>81768</v>
       </c>
       <c r="I120" s="58">
@@ -17572,52 +17905,55 @@
       </c>
       <c r="AA120" s="35">
         <v>81936</v>
       </c>
       <c r="AB120" s="55">
         <v>81863</v>
       </c>
       <c r="AC120" s="55">
         <v>81935</v>
       </c>
       <c r="AD120" s="55">
         <v>81931</v>
       </c>
       <c r="AE120" s="55">
         <v>81967</v>
       </c>
       <c r="AF120" s="55">
         <v>81954</v>
       </c>
       <c r="AG120" s="55">
         <v>81946</v>
       </c>
       <c r="AH120" s="55">
         <v>81909</v>
       </c>
+      <c r="AI120" s="90">
+        <v>81902</v>
+      </c>
     </row>
-    <row r="121" spans="1:34">
+    <row r="121" spans="1:35">
       <c r="A121" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B121" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C121" s="55">
         <v>51812</v>
       </c>
       <c r="D121" s="55">
         <v>51881</v>
       </c>
       <c r="E121" s="55">
         <v>52011</v>
       </c>
       <c r="F121" s="55">
         <v>52132</v>
       </c>
       <c r="G121" s="55">
         <v>52224</v>
       </c>
       <c r="H121" s="55">
         <v>52281</v>
       </c>
       <c r="I121" s="58">
@@ -17676,52 +18012,55 @@
       </c>
       <c r="AA121" s="35">
         <v>53436</v>
       </c>
       <c r="AB121" s="55">
         <v>53543</v>
       </c>
       <c r="AC121" s="55">
         <v>53601</v>
       </c>
       <c r="AD121" s="55">
         <v>53667</v>
       </c>
       <c r="AE121" s="55">
         <v>53759</v>
       </c>
       <c r="AF121" s="55">
         <v>53856</v>
       </c>
       <c r="AG121" s="55">
         <v>53926</v>
       </c>
       <c r="AH121" s="55">
         <v>53943</v>
       </c>
+      <c r="AI121" s="90">
+        <v>53981</v>
+      </c>
     </row>
-    <row r="122" spans="1:34">
+    <row r="122" spans="1:35">
       <c r="A122" s="59" t="s">
         <v>96</v>
       </c>
       <c r="B122" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C122" s="55">
         <v>32388</v>
       </c>
       <c r="D122" s="55">
         <v>32354</v>
       </c>
       <c r="E122" s="55">
         <v>32343</v>
       </c>
       <c r="F122" s="55">
         <v>32328</v>
       </c>
       <c r="G122" s="55">
         <v>32351</v>
       </c>
       <c r="H122" s="55">
         <v>32378</v>
       </c>
       <c r="I122" s="58">
@@ -17780,52 +18119,55 @@
       </c>
       <c r="AA122" s="35">
         <v>31898</v>
       </c>
       <c r="AB122" s="55">
         <v>31809</v>
       </c>
       <c r="AC122" s="55">
         <v>31752</v>
       </c>
       <c r="AD122" s="55">
         <v>31700</v>
       </c>
       <c r="AE122" s="55">
         <v>31673</v>
       </c>
       <c r="AF122" s="55">
         <v>31692</v>
       </c>
       <c r="AG122" s="55">
         <v>31698</v>
       </c>
       <c r="AH122" s="55">
         <v>31697</v>
       </c>
+      <c r="AI122" s="90">
+        <v>31654</v>
+      </c>
     </row>
-    <row r="123" spans="1:34">
+    <row r="123" spans="1:35">
       <c r="A123" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B123" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C123" s="55">
         <v>45308</v>
       </c>
       <c r="D123" s="55">
         <v>45311</v>
       </c>
       <c r="E123" s="55">
         <v>45347</v>
       </c>
       <c r="F123" s="55">
         <v>45389</v>
       </c>
       <c r="G123" s="55">
         <v>45439</v>
       </c>
       <c r="H123" s="55">
         <v>45482</v>
       </c>
       <c r="I123" s="58">
@@ -17884,52 +18226,55 @@
       </c>
       <c r="AA123" s="35">
         <v>45500</v>
       </c>
       <c r="AB123" s="55">
         <v>45447</v>
       </c>
       <c r="AC123" s="55">
         <v>45516</v>
       </c>
       <c r="AD123" s="55">
         <v>45562</v>
       </c>
       <c r="AE123" s="55">
         <v>45554</v>
       </c>
       <c r="AF123" s="55">
         <v>45577</v>
       </c>
       <c r="AG123" s="55">
         <v>45548</v>
       </c>
       <c r="AH123" s="55">
         <v>45577</v>
       </c>
+      <c r="AI123" s="90">
+        <v>45554</v>
+      </c>
     </row>
-    <row r="124" spans="1:34">
+    <row r="124" spans="1:35">
       <c r="A124" s="59" t="s">
         <v>98</v>
       </c>
       <c r="B124" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C124" s="55">
         <v>54162</v>
       </c>
       <c r="D124" s="55">
         <v>54124</v>
       </c>
       <c r="E124" s="55">
         <v>54154</v>
       </c>
       <c r="F124" s="55">
         <v>54130</v>
       </c>
       <c r="G124" s="55">
         <v>54120</v>
       </c>
       <c r="H124" s="55">
         <v>54150</v>
       </c>
       <c r="I124" s="58">
@@ -17988,52 +18333,55 @@
       </c>
       <c r="AA124" s="35">
         <v>53106</v>
       </c>
       <c r="AB124" s="55">
         <v>52997</v>
       </c>
       <c r="AC124" s="55">
         <v>52984</v>
       </c>
       <c r="AD124" s="55">
         <v>52987</v>
       </c>
       <c r="AE124" s="55">
         <v>52977</v>
       </c>
       <c r="AF124" s="55">
         <v>53033</v>
       </c>
       <c r="AG124" s="55">
         <v>52939</v>
       </c>
       <c r="AH124" s="55">
         <v>52908</v>
       </c>
+      <c r="AI124" s="90">
+        <v>52856</v>
+      </c>
     </row>
-    <row r="125" spans="1:34">
+    <row r="125" spans="1:35">
       <c r="A125" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B125" s="53" t="s">
         <v>78</v>
       </c>
       <c r="C125" s="55">
         <v>27583</v>
       </c>
       <c r="D125" s="55">
         <v>27560</v>
       </c>
       <c r="E125" s="55">
         <v>27552</v>
       </c>
       <c r="F125" s="55">
         <v>27551</v>
       </c>
       <c r="G125" s="55">
         <v>27529</v>
       </c>
       <c r="H125" s="55">
         <v>27518</v>
       </c>
       <c r="I125" s="58">
@@ -18092,86 +18440,89 @@
       </c>
       <c r="AA125" s="35">
         <v>26844</v>
       </c>
       <c r="AB125" s="55">
         <v>26786</v>
       </c>
       <c r="AC125" s="55">
         <v>26782</v>
       </c>
       <c r="AD125" s="55">
         <v>26734</v>
       </c>
       <c r="AE125" s="55">
         <v>26720</v>
       </c>
       <c r="AF125" s="55">
         <v>26706</v>
       </c>
       <c r="AG125" s="55">
         <v>26664</v>
       </c>
       <c r="AH125" s="55">
         <v>26600</v>
       </c>
+      <c r="AI125" s="90">
+        <v>26558</v>
+      </c>
     </row>
-    <row r="126" spans="1:34">
-      <c r="B126" s="75" t="s">
+    <row r="126" spans="1:35">
+      <c r="B126" s="88" t="s">
         <v>40</v>
       </c>
-      <c r="C126" s="75"/>
-[...25 lines deleted...]
-      <c r="AC126" s="75"/>
+      <c r="C126" s="88"/>
+      <c r="D126" s="88"/>
+      <c r="E126" s="88"/>
+      <c r="F126" s="88"/>
+      <c r="G126" s="88"/>
+      <c r="H126" s="88"/>
+      <c r="I126" s="88"/>
+      <c r="J126" s="88"/>
+      <c r="K126" s="88"/>
+      <c r="L126" s="88"/>
+      <c r="M126" s="88"/>
+      <c r="N126" s="88"/>
+      <c r="O126" s="88"/>
+      <c r="P126" s="88"/>
+      <c r="Q126" s="88"/>
+      <c r="R126" s="88"/>
+      <c r="S126" s="88"/>
+      <c r="T126" s="88"/>
+      <c r="U126" s="88"/>
+      <c r="V126" s="88"/>
+      <c r="W126" s="88"/>
+      <c r="X126" s="88"/>
+      <c r="Y126" s="88"/>
+      <c r="Z126" s="88"/>
+      <c r="AA126" s="88"/>
+      <c r="AB126" s="88"/>
+      <c r="AC126" s="88"/>
       <c r="AG126" s="55"/>
       <c r="AH126" s="55"/>
     </row>
-    <row r="127" spans="1:34" ht="25.5">
+    <row r="127" spans="1:35" ht="25.5">
       <c r="A127" s="59" t="s">
         <v>31</v>
       </c>
       <c r="B127" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C127" s="35">
         <v>786754</v>
       </c>
       <c r="D127" s="35">
         <v>786313</v>
       </c>
       <c r="E127" s="35">
         <v>786543</v>
       </c>
       <c r="F127" s="35">
         <v>786973</v>
       </c>
       <c r="G127" s="35">
         <v>787412</v>
       </c>
       <c r="H127" s="35">
         <v>787965</v>
       </c>
       <c r="I127" s="58">
@@ -18230,52 +18581,55 @@
       </c>
       <c r="AA127" s="42">
         <v>779026</v>
       </c>
       <c r="AB127" s="55">
         <v>778338</v>
       </c>
       <c r="AC127" s="55">
         <v>778399</v>
       </c>
       <c r="AD127" s="56">
         <v>778283</v>
       </c>
       <c r="AE127" s="55">
         <v>778163</v>
       </c>
       <c r="AF127" s="56">
         <v>777861</v>
       </c>
       <c r="AG127" s="55">
         <v>777265</v>
       </c>
       <c r="AH127" s="55">
         <v>776462</v>
       </c>
+      <c r="AI127" s="55">
+        <v>775082</v>
+      </c>
     </row>
-    <row r="128" spans="1:34">
+    <row r="128" spans="1:35">
       <c r="A128" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B128" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C128" s="55">
         <v>13045</v>
       </c>
       <c r="D128" s="55">
         <v>13002</v>
       </c>
       <c r="E128" s="55">
         <v>12978</v>
       </c>
       <c r="F128" s="55">
         <v>12998</v>
       </c>
       <c r="G128" s="55">
         <v>12992</v>
       </c>
       <c r="H128" s="55">
         <v>12980</v>
       </c>
       <c r="I128" s="58">
@@ -18334,52 +18688,55 @@
       </c>
       <c r="AA128" s="42">
         <v>10556</v>
       </c>
       <c r="AB128" s="56">
         <v>10502</v>
       </c>
       <c r="AC128" s="55">
         <v>10479</v>
       </c>
       <c r="AD128" s="56">
         <v>10440</v>
       </c>
       <c r="AE128" s="55">
         <v>10436</v>
       </c>
       <c r="AF128" s="56">
         <v>10420</v>
       </c>
       <c r="AG128" s="55">
         <v>10430</v>
       </c>
       <c r="AH128" s="55">
         <v>10383</v>
       </c>
+      <c r="AI128" s="90">
+        <v>10348</v>
+      </c>
     </row>
-    <row r="129" spans="1:34">
+    <row r="129" spans="1:35">
       <c r="A129" s="59" t="s">
         <v>85</v>
       </c>
       <c r="B129" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C129" s="55">
         <v>12332</v>
       </c>
       <c r="D129" s="55">
         <v>12355</v>
       </c>
       <c r="E129" s="55">
         <v>12328</v>
       </c>
       <c r="F129" s="55">
         <v>12314</v>
       </c>
       <c r="G129" s="55">
         <v>12318</v>
       </c>
       <c r="H129" s="55">
         <v>12328</v>
       </c>
       <c r="I129" s="58">
@@ -18438,52 +18795,55 @@
       </c>
       <c r="AA129" s="42">
         <v>12332</v>
       </c>
       <c r="AB129" s="56">
         <v>12329</v>
       </c>
       <c r="AC129" s="55">
         <v>12343</v>
       </c>
       <c r="AD129" s="56">
         <v>12346</v>
       </c>
       <c r="AE129" s="55">
         <v>12350</v>
       </c>
       <c r="AF129" s="56">
         <v>12342</v>
       </c>
       <c r="AG129" s="55">
         <v>12323</v>
       </c>
       <c r="AH129" s="55">
         <v>12308</v>
       </c>
+      <c r="AI129" s="90">
+        <v>12271</v>
+      </c>
     </row>
-    <row r="130" spans="1:34" ht="20.25" customHeight="1">
+    <row r="130" spans="1:35" ht="20.25" customHeight="1">
       <c r="A130" s="59" t="s">
         <v>86</v>
       </c>
       <c r="B130" s="53" t="s">
         <v>79</v>
       </c>
       <c r="C130" s="55">
         <v>23486</v>
       </c>
       <c r="D130" s="55">
         <v>23451</v>
       </c>
       <c r="E130" s="55">
         <v>23447</v>
       </c>
       <c r="F130" s="55">
         <v>23408</v>
       </c>
       <c r="G130" s="55">
         <v>23388</v>
       </c>
       <c r="H130" s="55">
         <v>23397</v>
       </c>
       <c r="I130" s="58">
@@ -18542,52 +18902,55 @@
       </c>
       <c r="AA130" s="42">
         <v>22762</v>
       </c>
       <c r="AB130" s="56">
         <v>22682</v>
       </c>
       <c r="AC130" s="55">
         <v>22672</v>
       </c>
       <c r="AD130" s="56">
         <v>22644</v>
       </c>
       <c r="AE130" s="55">
         <v>22595</v>
       </c>
       <c r="AF130" s="56">
         <v>22575</v>
       </c>
       <c r="AG130" s="55">
         <v>22538</v>
       </c>
       <c r="AH130" s="55">
         <v>22456</v>
       </c>
+      <c r="AI130" s="90">
+        <v>22341</v>
+      </c>
     </row>
-    <row r="131" spans="1:34">
+    <row r="131" spans="1:35">
       <c r="A131" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B131" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C131" s="55">
         <v>69173</v>
       </c>
       <c r="D131" s="55">
         <v>69117</v>
       </c>
       <c r="E131" s="55">
         <v>69067</v>
       </c>
       <c r="F131" s="55">
         <v>69023</v>
       </c>
       <c r="G131" s="55">
         <v>69036</v>
       </c>
       <c r="H131" s="55">
         <v>68959</v>
       </c>
       <c r="I131" s="58">
@@ -18646,52 +19009,55 @@
       </c>
       <c r="AA131" s="42">
         <v>67593</v>
       </c>
       <c r="AB131" s="56">
         <v>67424</v>
       </c>
       <c r="AC131" s="55">
         <v>67366</v>
       </c>
       <c r="AD131" s="56">
         <v>67302</v>
       </c>
       <c r="AE131" s="55">
         <v>67227</v>
       </c>
       <c r="AF131" s="56">
         <v>67092</v>
       </c>
       <c r="AG131" s="55">
         <v>66907</v>
       </c>
       <c r="AH131" s="55">
         <v>66884</v>
       </c>
+      <c r="AI131" s="90">
+        <v>66754</v>
+      </c>
     </row>
-    <row r="132" spans="1:34">
+    <row r="132" spans="1:35">
       <c r="A132" s="59" t="s">
         <v>88</v>
       </c>
       <c r="B132" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C132" s="55">
         <v>64986</v>
       </c>
       <c r="D132" s="55">
         <v>64831</v>
       </c>
       <c r="E132" s="55">
         <v>64810</v>
       </c>
       <c r="F132" s="55">
         <v>64823</v>
       </c>
       <c r="G132" s="55">
         <v>64820</v>
       </c>
       <c r="H132" s="55">
         <v>64840</v>
       </c>
       <c r="I132" s="58">
@@ -18750,52 +19116,55 @@
       </c>
       <c r="AA132" s="42">
         <v>63223</v>
       </c>
       <c r="AB132" s="56">
         <v>63207</v>
       </c>
       <c r="AC132" s="55">
         <v>63191</v>
       </c>
       <c r="AD132" s="56">
         <v>63093</v>
       </c>
       <c r="AE132" s="55">
         <v>62977</v>
       </c>
       <c r="AF132" s="56">
         <v>62937</v>
       </c>
       <c r="AG132" s="55">
         <v>62701</v>
       </c>
       <c r="AH132" s="55">
         <v>62521</v>
       </c>
+      <c r="AI132" s="90">
+        <v>62338</v>
+      </c>
     </row>
-    <row r="133" spans="1:34">
+    <row r="133" spans="1:35">
       <c r="A133" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B133" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C133" s="55">
         <v>56795</v>
       </c>
       <c r="D133" s="55">
         <v>56795</v>
       </c>
       <c r="E133" s="55">
         <v>56907</v>
       </c>
       <c r="F133" s="55">
         <v>56958</v>
       </c>
       <c r="G133" s="55">
         <v>57003</v>
       </c>
       <c r="H133" s="55">
         <v>57098</v>
       </c>
       <c r="I133" s="58">
@@ -18854,52 +19223,55 @@
       </c>
       <c r="AA133" s="42">
         <v>56503</v>
       </c>
       <c r="AB133" s="56">
         <v>56511</v>
       </c>
       <c r="AC133" s="55">
         <v>56484</v>
       </c>
       <c r="AD133" s="56">
         <v>56416</v>
       </c>
       <c r="AE133" s="55">
         <v>56332</v>
       </c>
       <c r="AF133" s="56">
         <v>56282</v>
       </c>
       <c r="AG133" s="55">
         <v>56215</v>
       </c>
       <c r="AH133" s="55">
         <v>56146</v>
       </c>
+      <c r="AI133" s="90">
+        <v>55991</v>
+      </c>
     </row>
-    <row r="134" spans="1:34">
+    <row r="134" spans="1:35">
       <c r="A134" s="59" t="s">
         <v>90</v>
       </c>
       <c r="B134" s="53" t="s">
         <v>80</v>
       </c>
       <c r="C134" s="55">
         <v>63672</v>
       </c>
       <c r="D134" s="55">
         <v>63571</v>
       </c>
       <c r="E134" s="55">
         <v>63517</v>
       </c>
       <c r="F134" s="55">
         <v>63567</v>
       </c>
       <c r="G134" s="55">
         <v>63617</v>
       </c>
       <c r="H134" s="55">
         <v>63634</v>
       </c>
       <c r="I134" s="58">
@@ -18958,52 +19330,55 @@
       </c>
       <c r="AA134" s="42">
         <v>62368</v>
       </c>
       <c r="AB134" s="56">
         <v>62344</v>
       </c>
       <c r="AC134" s="55">
         <v>62322</v>
       </c>
       <c r="AD134" s="56">
         <v>62244</v>
       </c>
       <c r="AE134" s="55">
         <v>62301</v>
       </c>
       <c r="AF134" s="56">
         <v>62220</v>
       </c>
       <c r="AG134" s="55">
         <v>62171</v>
       </c>
       <c r="AH134" s="55">
         <v>62084</v>
       </c>
+      <c r="AI134" s="90">
+        <v>61785</v>
+      </c>
     </row>
-    <row r="135" spans="1:34">
+    <row r="135" spans="1:35">
       <c r="A135" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B135" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C135" s="55">
         <v>62434</v>
       </c>
       <c r="D135" s="55">
         <v>62399</v>
       </c>
       <c r="E135" s="55">
         <v>62352</v>
       </c>
       <c r="F135" s="55">
         <v>62376</v>
       </c>
       <c r="G135" s="55">
         <v>62402</v>
       </c>
       <c r="H135" s="55">
         <v>62449</v>
       </c>
       <c r="I135" s="58">
@@ -19062,52 +19437,55 @@
       </c>
       <c r="AA135" s="42">
         <v>62881</v>
       </c>
       <c r="AB135" s="56">
         <v>62834</v>
       </c>
       <c r="AC135" s="55">
         <v>62858</v>
       </c>
       <c r="AD135" s="56">
         <v>62874</v>
       </c>
       <c r="AE135" s="55">
         <v>62934</v>
       </c>
       <c r="AF135" s="56">
         <v>62938</v>
       </c>
       <c r="AG135" s="55">
         <v>63009</v>
       </c>
       <c r="AH135" s="55">
         <v>63010</v>
       </c>
+      <c r="AI135" s="90">
+        <v>62874</v>
+      </c>
     </row>
-    <row r="136" spans="1:34">
+    <row r="136" spans="1:35">
       <c r="A136" s="59" t="s">
         <v>92</v>
       </c>
       <c r="B136" s="53" t="s">
         <v>81</v>
       </c>
       <c r="C136" s="55">
         <v>24812</v>
       </c>
       <c r="D136" s="55">
         <v>24743</v>
       </c>
       <c r="E136" s="55">
         <v>24762</v>
       </c>
       <c r="F136" s="55">
         <v>24776</v>
       </c>
       <c r="G136" s="55">
         <v>24762</v>
       </c>
       <c r="H136" s="55">
         <v>24743</v>
       </c>
       <c r="I136" s="58">
@@ -19166,52 +19544,55 @@
       </c>
       <c r="AA136" s="42">
         <v>23849</v>
       </c>
       <c r="AB136" s="56">
         <v>23814</v>
       </c>
       <c r="AC136" s="55">
         <v>23797</v>
       </c>
       <c r="AD136" s="56">
         <v>23815</v>
       </c>
       <c r="AE136" s="55">
         <v>23795</v>
       </c>
       <c r="AF136" s="56">
         <v>23748</v>
       </c>
       <c r="AG136" s="55">
         <v>23662</v>
       </c>
       <c r="AH136" s="55">
         <v>23599</v>
       </c>
+      <c r="AI136" s="90">
+        <v>23578</v>
+      </c>
     </row>
-    <row r="137" spans="1:34">
+    <row r="137" spans="1:35">
       <c r="A137" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B137" s="53" t="s">
         <v>82</v>
       </c>
       <c r="C137" s="55">
         <v>117207</v>
       </c>
       <c r="D137" s="55">
         <v>117288</v>
       </c>
       <c r="E137" s="55">
         <v>117393</v>
       </c>
       <c r="F137" s="55">
         <v>117601</v>
       </c>
       <c r="G137" s="55">
         <v>117772</v>
       </c>
       <c r="H137" s="55">
         <v>117943</v>
       </c>
       <c r="I137" s="58">
@@ -19270,52 +19651,55 @@
       </c>
       <c r="AA137" s="42">
         <v>120277</v>
       </c>
       <c r="AB137" s="56">
         <v>120189</v>
       </c>
       <c r="AC137" s="55">
         <v>120246</v>
       </c>
       <c r="AD137" s="56">
         <v>120464</v>
       </c>
       <c r="AE137" s="55">
         <v>120531</v>
       </c>
       <c r="AF137" s="56">
         <v>120629</v>
       </c>
       <c r="AG137" s="55">
         <v>120803</v>
       </c>
       <c r="AH137" s="55">
         <v>120896</v>
       </c>
+      <c r="AI137" s="90">
+        <v>120957</v>
+      </c>
     </row>
-    <row r="138" spans="1:34">
+    <row r="138" spans="1:35">
       <c r="A138" s="59" t="s">
         <v>94</v>
       </c>
       <c r="B138" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C138" s="55">
         <v>78222</v>
       </c>
       <c r="D138" s="55">
         <v>78279</v>
       </c>
       <c r="E138" s="55">
         <v>78382</v>
       </c>
       <c r="F138" s="55">
         <v>78463</v>
       </c>
       <c r="G138" s="55">
         <v>78540</v>
       </c>
       <c r="H138" s="55">
         <v>78675</v>
       </c>
       <c r="I138" s="58">
@@ -19374,52 +19758,55 @@
       </c>
       <c r="AA138" s="42">
         <v>78252</v>
       </c>
       <c r="AB138" s="56">
         <v>78227</v>
       </c>
       <c r="AC138" s="55">
         <v>78304</v>
       </c>
       <c r="AD138" s="56">
         <v>78323</v>
       </c>
       <c r="AE138" s="55">
         <v>78354</v>
       </c>
       <c r="AF138" s="56">
         <v>78358</v>
       </c>
       <c r="AG138" s="55">
         <v>78291</v>
       </c>
       <c r="AH138" s="55">
         <v>78142</v>
       </c>
+      <c r="AI138" s="90">
+        <v>78063</v>
+      </c>
     </row>
-    <row r="139" spans="1:34">
+    <row r="139" spans="1:35">
       <c r="A139" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B139" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C139" s="55">
         <v>50169</v>
       </c>
       <c r="D139" s="55">
         <v>50188</v>
       </c>
       <c r="E139" s="55">
         <v>50236</v>
       </c>
       <c r="F139" s="55">
         <v>50298</v>
       </c>
       <c r="G139" s="55">
         <v>50342</v>
       </c>
       <c r="H139" s="55">
         <v>50391</v>
       </c>
       <c r="I139" s="58">
@@ -19478,52 +19865,55 @@
       </c>
       <c r="AA139" s="42">
         <v>51064</v>
       </c>
       <c r="AB139" s="56">
         <v>51125</v>
       </c>
       <c r="AC139" s="55">
         <v>51198</v>
       </c>
       <c r="AD139" s="56">
         <v>51207</v>
       </c>
       <c r="AE139" s="55">
         <v>51300</v>
       </c>
       <c r="AF139" s="56">
         <v>51381</v>
       </c>
       <c r="AG139" s="55">
         <v>51437</v>
       </c>
       <c r="AH139" s="55">
         <v>51446</v>
       </c>
+      <c r="AI139" s="90">
+        <v>51513</v>
+      </c>
     </row>
-    <row r="140" spans="1:34">
+    <row r="140" spans="1:35">
       <c r="A140" s="59" t="s">
         <v>96</v>
       </c>
       <c r="B140" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C140" s="55">
         <v>30799</v>
       </c>
       <c r="D140" s="55">
         <v>30787</v>
       </c>
       <c r="E140" s="55">
         <v>30819</v>
       </c>
       <c r="F140" s="55">
         <v>30830</v>
       </c>
       <c r="G140" s="55">
         <v>30854</v>
       </c>
       <c r="H140" s="55">
         <v>30857</v>
       </c>
       <c r="I140" s="58">
@@ -19582,52 +19972,55 @@
       </c>
       <c r="AA140" s="42">
         <v>30195</v>
       </c>
       <c r="AB140" s="56">
         <v>30115</v>
       </c>
       <c r="AC140" s="55">
         <v>30052</v>
       </c>
       <c r="AD140" s="56">
         <v>30030</v>
       </c>
       <c r="AE140" s="55">
         <v>30016</v>
       </c>
       <c r="AF140" s="56">
         <v>29995</v>
       </c>
       <c r="AG140" s="55">
         <v>29961</v>
       </c>
       <c r="AH140" s="55">
         <v>29905</v>
       </c>
+      <c r="AI140" s="90">
+        <v>29805</v>
+      </c>
     </row>
-    <row r="141" spans="1:34">
+    <row r="141" spans="1:35">
       <c r="A141" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B141" s="53" t="s">
         <v>76</v>
       </c>
       <c r="C141" s="55">
         <v>42446</v>
       </c>
       <c r="D141" s="55">
         <v>42381</v>
       </c>
       <c r="E141" s="55">
         <v>42410</v>
       </c>
       <c r="F141" s="55">
         <v>42439</v>
       </c>
       <c r="G141" s="55">
         <v>42494</v>
       </c>
       <c r="H141" s="55">
         <v>42561</v>
       </c>
       <c r="I141" s="58">
@@ -19686,52 +20079,55 @@
       </c>
       <c r="AA141" s="42">
         <v>42406</v>
       </c>
       <c r="AB141" s="56">
         <v>42389</v>
       </c>
       <c r="AC141" s="55">
         <v>42432</v>
       </c>
       <c r="AD141" s="56">
         <v>42478</v>
       </c>
       <c r="AE141" s="55">
         <v>42461</v>
       </c>
       <c r="AF141" s="56">
         <v>42430</v>
       </c>
       <c r="AG141" s="55">
         <v>42409</v>
       </c>
       <c r="AH141" s="55">
         <v>42412</v>
       </c>
+      <c r="AI141" s="90">
+        <v>42320</v>
+      </c>
     </row>
-    <row r="142" spans="1:34">
+    <row r="142" spans="1:35">
       <c r="A142" s="59" t="s">
         <v>98</v>
       </c>
       <c r="B142" s="53" t="s">
         <v>77</v>
       </c>
       <c r="C142" s="55">
         <v>52177</v>
       </c>
       <c r="D142" s="55">
         <v>52137</v>
       </c>
       <c r="E142" s="55">
         <v>52140</v>
       </c>
       <c r="F142" s="55">
         <v>52099</v>
       </c>
       <c r="G142" s="55">
         <v>52091</v>
       </c>
       <c r="H142" s="55">
         <v>52119</v>
       </c>
       <c r="I142" s="58">
@@ -19790,52 +20186,55 @@
       </c>
       <c r="AA142" s="42">
         <v>50663</v>
       </c>
       <c r="AB142" s="56">
         <v>50580</v>
       </c>
       <c r="AC142" s="55">
         <v>50607</v>
       </c>
       <c r="AD142" s="56">
         <v>50574</v>
       </c>
       <c r="AE142" s="56">
         <v>50575</v>
       </c>
       <c r="AF142" s="56">
         <v>50553</v>
       </c>
       <c r="AG142" s="55">
         <v>50484</v>
       </c>
       <c r="AH142" s="55">
         <v>50438</v>
       </c>
+      <c r="AI142" s="90">
+        <v>50389</v>
+      </c>
     </row>
-    <row r="143" spans="1:34">
+    <row r="143" spans="1:35">
       <c r="A143" s="60" t="s">
         <v>99</v>
       </c>
       <c r="B143" s="54" t="s">
         <v>78</v>
       </c>
       <c r="C143" s="55">
         <v>24999</v>
       </c>
       <c r="D143" s="55">
         <v>24989</v>
       </c>
       <c r="E143" s="55">
         <v>24995</v>
       </c>
       <c r="F143" s="55">
         <v>25000</v>
       </c>
       <c r="G143" s="55">
         <v>24981</v>
       </c>
       <c r="H143" s="55">
         <v>24991</v>
       </c>
       <c r="I143" s="58">
@@ -19894,110 +20293,113 @@
       </c>
       <c r="AA143" s="64">
         <v>24102</v>
       </c>
       <c r="AB143" s="57">
         <v>24066</v>
       </c>
       <c r="AC143" s="57">
         <v>24048</v>
       </c>
       <c r="AD143" s="57">
         <v>24033</v>
       </c>
       <c r="AE143" s="57">
         <v>23979</v>
       </c>
       <c r="AF143" s="57">
         <v>23961</v>
       </c>
       <c r="AG143" s="57">
         <v>23924</v>
       </c>
       <c r="AH143" s="57">
         <v>23832</v>
       </c>
+      <c r="AI143" s="91">
+        <v>23755</v>
+      </c>
     </row>
-    <row r="144" spans="1:34" ht="12.75" customHeight="1">
-      <c r="A144" s="73" t="s">
+    <row r="144" spans="1:35" ht="12.75" customHeight="1">
+      <c r="A144" s="86" t="s">
         <v>58</v>
       </c>
-      <c r="B144" s="73"/>
-[...5 lines deleted...]
-      <c r="H144" s="73"/>
+      <c r="B144" s="86"/>
+      <c r="C144" s="86"/>
+      <c r="D144" s="86"/>
+      <c r="E144" s="86"/>
+      <c r="F144" s="86"/>
+      <c r="G144" s="86"/>
+      <c r="H144" s="86"/>
       <c r="I144" s="49"/>
     </row>
     <row r="145" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A145" s="79" t="s">
+      <c r="A145" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="B145" s="79"/>
-[...5 lines deleted...]
-      <c r="H145" s="79"/>
+      <c r="B145" s="76"/>
+      <c r="C145" s="76"/>
+      <c r="D145" s="76"/>
+      <c r="E145" s="76"/>
+      <c r="F145" s="76"/>
+      <c r="G145" s="76"/>
+      <c r="H145" s="76"/>
     </row>
     <row r="146" spans="1:8">
       <c r="C146" s="45"/>
       <c r="D146" s="44"/>
       <c r="E146" s="44"/>
       <c r="F146" s="44"/>
     </row>
     <row r="151" spans="1:8" ht="20.25" customHeight="1"/>
     <row r="173" ht="20.25" customHeight="1"/>
     <row r="191" s="31" customFormat="1"/>
     <row r="192" ht="20.25" customHeight="1"/>
     <row r="210" s="31" customFormat="1"/>
     <row r="211" ht="20.25" customHeight="1"/>
     <row r="230" ht="18" customHeight="1"/>
     <row r="242" ht="18" customHeight="1"/>
     <row r="243" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A145:H145"/>
-[...3 lines deleted...]
-    <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A144:H144"/>
     <mergeCell ref="B25:AC25"/>
     <mergeCell ref="B44:AC44"/>
     <mergeCell ref="B63:AC63"/>
     <mergeCell ref="B72:AC72"/>
     <mergeCell ref="B81:AC81"/>
     <mergeCell ref="B90:AC90"/>
     <mergeCell ref="B108:AC108"/>
     <mergeCell ref="B126:AC126"/>
     <mergeCell ref="B6:AC6"/>
-    <mergeCell ref="AA4:AH4"/>
+    <mergeCell ref="AA4:AI4"/>
+    <mergeCell ref="A145:H145"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>