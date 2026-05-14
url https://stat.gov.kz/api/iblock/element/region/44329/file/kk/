--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -31,51 +31,51 @@
   <sheets>
     <sheet name="Туғандар саны" sheetId="1" r:id="rId1"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B9" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="44">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -610,97 +610,97 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -977,149 +977,152 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA22"/>
+  <dimension ref="A1:AB22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="A24" sqref="A24"/>
+      <selection pane="bottomLeft" activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="79" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="74"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="1"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="64"/>
       <c r="U2" s="64"/>
       <c r="V2" s="64"/>
       <c r="W2" s="64"/>
       <c r="X2" s="64"/>
       <c r="Y2" s="64"/>
       <c r="Z2" s="64"/>
       <c r="AA2" s="64"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="71">
+      <c r="AB2" s="64"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="75"/>
+      <c r="B3" s="72">
         <v>2021</v>
       </c>
-      <c r="C3" s="72"/>
-[...10 lines deleted...]
-      <c r="N3" s="71">
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="72">
         <v>2025</v>
       </c>
-      <c r="O3" s="72"/>
-[...10 lines deleted...]
-      <c r="Z3" s="84">
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="77">
         <v>2026</v>
       </c>
-      <c r="AA3" s="85"/>
-[...2 lines deleted...]
-      <c r="A4" s="78"/>
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="76"/>
       <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1154,83 +1157,87 @@
       </c>
       <c r="T4" s="54" t="s">
         <v>6</v>
       </c>
       <c r="U4" s="69" t="s">
         <v>7</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="70" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="19" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="75" t="s">
+      <c r="AB4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="75"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="31" customFormat="1">
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="80"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80"/>
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+    </row>
+    <row r="6" spans="1:28" s="31" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>4281</v>
       </c>
       <c r="C6" s="11">
         <v>3829</v>
       </c>
       <c r="D6" s="12">
         <v>4175</v>
       </c>
       <c r="E6" s="12">
         <v>4854</v>
       </c>
       <c r="F6" s="12">
         <v>4776</v>
       </c>
       <c r="G6" s="15">
         <v>5278</v>
       </c>
       <c r="H6" s="15">
         <v>4973</v>
       </c>
       <c r="I6" s="12">
@@ -1268,52 +1275,55 @@
       </c>
       <c r="T6" s="40">
         <v>2693</v>
       </c>
       <c r="U6" s="40">
         <v>2374</v>
       </c>
       <c r="V6" s="40">
         <v>2475</v>
       </c>
       <c r="W6" s="40">
         <v>2391</v>
       </c>
       <c r="X6" s="40">
         <v>2029</v>
       </c>
       <c r="Y6" s="40">
         <v>2401</v>
       </c>
       <c r="Z6" s="40">
         <v>2136</v>
       </c>
       <c r="AA6" s="40">
         <v>1813</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="31" customFormat="1">
+      <c r="AB6" s="40">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="31" customFormat="1">
       <c r="A7" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="15"/>
       <c r="I7" s="12"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="1">
         <v>76</v>
       </c>
       <c r="O7" s="1">
         <v>86</v>
       </c>
       <c r="P7" s="30">
         <v>71</v>
       </c>
       <c r="Q7" s="30">
@@ -1327,52 +1337,55 @@
       </c>
       <c r="T7" s="30">
         <v>88</v>
       </c>
       <c r="U7" s="30">
         <v>82</v>
       </c>
       <c r="V7" s="30">
         <v>92</v>
       </c>
       <c r="W7" s="30">
         <v>71</v>
       </c>
       <c r="X7" s="30">
         <v>71</v>
       </c>
       <c r="Y7" s="30">
         <v>78</v>
       </c>
       <c r="Z7" s="30">
         <v>99</v>
       </c>
       <c r="AA7" s="30">
         <v>59</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="32" customFormat="1">
+      <c r="AB7" s="30">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1">
       <c r="A8" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="15"/>
       <c r="I8" s="12"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="1">
         <v>83</v>
       </c>
       <c r="O8" s="1">
         <v>60</v>
       </c>
       <c r="P8" s="30">
         <v>75</v>
       </c>
       <c r="Q8" s="30">
@@ -1386,52 +1399,55 @@
       </c>
       <c r="T8" s="30">
         <v>103</v>
       </c>
       <c r="U8" s="30">
         <v>88</v>
       </c>
       <c r="V8" s="30">
         <v>93</v>
       </c>
       <c r="W8" s="30">
         <v>66</v>
       </c>
       <c r="X8" s="30">
         <v>66</v>
       </c>
       <c r="Y8" s="30">
         <v>84</v>
       </c>
       <c r="Z8" s="30">
         <v>66</v>
       </c>
       <c r="AA8" s="30">
         <v>64</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="31" customFormat="1">
+      <c r="AB8" s="30">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="31" customFormat="1">
       <c r="A9" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="37"/>
       <c r="I9" s="36"/>
       <c r="J9" s="37"/>
       <c r="K9" s="37"/>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="N9" s="1">
         <v>43</v>
       </c>
       <c r="O9" s="1">
         <v>36</v>
       </c>
       <c r="P9" s="30">
         <v>25</v>
       </c>
       <c r="Q9" s="30">
@@ -1445,52 +1461,55 @@
       </c>
       <c r="T9" s="30">
         <v>48</v>
       </c>
       <c r="U9" s="30">
         <v>48</v>
       </c>
       <c r="V9" s="30">
         <v>47</v>
       </c>
       <c r="W9" s="30">
         <v>37</v>
       </c>
       <c r="X9" s="30">
         <v>34</v>
       </c>
       <c r="Y9" s="30">
         <v>34</v>
       </c>
       <c r="Z9" s="30">
         <v>30</v>
       </c>
       <c r="AA9" s="30">
         <v>30</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="30">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="38"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="38"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="1">
         <v>386</v>
       </c>
       <c r="O10" s="1">
         <v>407</v>
       </c>
       <c r="P10" s="30">
         <v>378</v>
       </c>
       <c r="Q10" s="30">
@@ -1504,412 +1523,437 @@
       </c>
       <c r="T10" s="30">
         <v>461</v>
       </c>
       <c r="U10" s="30">
         <v>449</v>
       </c>
       <c r="V10" s="30">
         <v>393</v>
       </c>
       <c r="W10" s="30">
         <v>451</v>
       </c>
       <c r="X10" s="30">
         <v>394</v>
       </c>
       <c r="Y10" s="30">
         <v>368</v>
       </c>
       <c r="Z10" s="30">
         <v>348</v>
       </c>
       <c r="AA10" s="30">
         <v>313</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="30">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="41" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="1">
         <v>276</v>
       </c>
       <c r="O11" s="1">
         <v>267</v>
       </c>
       <c r="P11" s="30">
         <v>250</v>
       </c>
       <c r="Q11" s="30">
         <v>315</v>
       </c>
       <c r="R11" s="30">
         <v>264</v>
       </c>
       <c r="S11" s="30">
         <v>260</v>
       </c>
       <c r="T11" s="30">
         <v>352</v>
       </c>
       <c r="U11" s="30">
         <v>249</v>
       </c>
       <c r="V11" s="30">
         <v>292</v>
       </c>
       <c r="W11" s="30">
         <v>273</v>
       </c>
       <c r="X11" s="30">
         <v>252</v>
       </c>
       <c r="Y11" s="30">
         <v>270</v>
       </c>
       <c r="Z11" s="30">
         <v>243</v>
       </c>
       <c r="AA11" s="30">
         <v>230</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="30">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="41" t="s">
         <v>37</v>
       </c>
       <c r="N12" s="1">
         <v>27</v>
       </c>
       <c r="O12" s="1">
         <v>28</v>
       </c>
       <c r="P12" s="30">
         <v>22</v>
       </c>
       <c r="Q12" s="30">
         <v>21</v>
       </c>
       <c r="R12" s="30">
         <v>37</v>
       </c>
       <c r="S12" s="30">
         <v>42</v>
       </c>
       <c r="T12" s="30">
         <v>32</v>
       </c>
       <c r="U12" s="30">
         <v>31</v>
       </c>
       <c r="V12" s="30">
         <v>39</v>
       </c>
       <c r="W12" s="30">
         <v>32</v>
       </c>
       <c r="X12" s="30">
         <v>22</v>
       </c>
       <c r="Y12" s="30">
         <v>30</v>
       </c>
       <c r="Z12" s="30">
         <v>27</v>
       </c>
       <c r="AA12" s="30">
         <v>20</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="30">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N13" s="1">
         <v>489</v>
       </c>
       <c r="O13" s="1">
         <v>557</v>
       </c>
       <c r="P13" s="30">
         <v>561</v>
       </c>
       <c r="Q13" s="30">
         <v>638</v>
       </c>
       <c r="R13" s="30">
         <v>597</v>
       </c>
       <c r="S13" s="30">
         <v>603</v>
       </c>
       <c r="T13" s="30">
         <v>656</v>
       </c>
       <c r="U13" s="30">
         <v>582</v>
       </c>
       <c r="V13" s="30">
         <v>599</v>
       </c>
       <c r="W13" s="30">
         <v>584</v>
       </c>
       <c r="X13" s="30">
         <v>482</v>
       </c>
       <c r="Y13" s="30">
         <v>639</v>
       </c>
       <c r="Z13" s="30">
         <v>572</v>
       </c>
       <c r="AA13" s="30">
         <v>471</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="30">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="1">
         <v>34</v>
       </c>
       <c r="O14" s="1">
         <v>45</v>
       </c>
       <c r="P14" s="30">
         <v>35</v>
       </c>
       <c r="Q14" s="30">
         <v>51</v>
       </c>
       <c r="R14" s="30">
         <v>25</v>
       </c>
       <c r="S14" s="30">
         <v>29</v>
       </c>
       <c r="T14" s="30">
         <v>42</v>
       </c>
       <c r="U14" s="30">
         <v>42</v>
       </c>
       <c r="V14" s="30">
         <v>56</v>
       </c>
       <c r="W14" s="30">
         <v>46</v>
       </c>
       <c r="X14" s="30">
         <v>31</v>
       </c>
       <c r="Y14" s="30">
         <v>38</v>
       </c>
       <c r="Z14" s="30">
         <v>35</v>
       </c>
       <c r="AA14" s="30">
         <v>33</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="30">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N15" s="1">
         <v>346</v>
       </c>
       <c r="O15" s="1">
         <v>351</v>
       </c>
       <c r="P15" s="30">
         <v>354</v>
       </c>
       <c r="Q15" s="30">
         <v>372</v>
       </c>
       <c r="R15" s="30">
         <v>340</v>
       </c>
       <c r="S15" s="30">
         <v>409</v>
       </c>
       <c r="T15" s="30">
         <v>444</v>
       </c>
       <c r="U15" s="30">
         <v>355</v>
       </c>
       <c r="V15" s="30">
         <v>400</v>
       </c>
       <c r="W15" s="30">
         <v>388</v>
       </c>
       <c r="X15" s="30">
         <v>303</v>
       </c>
       <c r="Y15" s="30">
         <v>397</v>
       </c>
       <c r="Z15" s="30">
         <v>299</v>
       </c>
       <c r="AA15" s="30">
         <v>286</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="30">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="1">
         <v>82</v>
       </c>
       <c r="O16" s="1">
         <v>58</v>
       </c>
       <c r="P16" s="30">
         <v>68</v>
       </c>
       <c r="Q16" s="30">
         <v>74</v>
       </c>
       <c r="R16" s="30">
         <v>75</v>
       </c>
       <c r="S16" s="30">
         <v>71</v>
       </c>
       <c r="T16" s="30">
         <v>89</v>
       </c>
       <c r="U16" s="30">
         <v>92</v>
       </c>
       <c r="V16" s="30">
         <v>81</v>
       </c>
       <c r="W16" s="30">
         <v>80</v>
       </c>
       <c r="X16" s="30">
         <v>74</v>
       </c>
       <c r="Y16" s="30">
         <v>93</v>
       </c>
       <c r="Z16" s="30">
         <v>87</v>
       </c>
       <c r="AA16" s="30">
         <v>50</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="30">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="1">
         <v>301</v>
       </c>
       <c r="O17" s="1">
         <v>361</v>
       </c>
       <c r="P17" s="30">
         <v>358</v>
       </c>
       <c r="Q17" s="30">
         <v>365</v>
       </c>
       <c r="R17" s="30">
         <v>370</v>
       </c>
       <c r="S17" s="30">
         <v>408</v>
       </c>
       <c r="T17" s="30">
         <v>378</v>
       </c>
       <c r="U17" s="30">
         <v>356</v>
       </c>
       <c r="V17" s="30">
         <v>383</v>
       </c>
       <c r="W17" s="30">
         <v>363</v>
       </c>
       <c r="X17" s="30">
         <v>300</v>
       </c>
       <c r="Y17" s="30">
         <v>370</v>
       </c>
       <c r="Z17" s="30">
         <v>330</v>
       </c>
       <c r="AA17" s="30">
         <v>257</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="AB17" s="30">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="76"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="B18" s="81"/>
+      <c r="C18" s="81"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="81"/>
+      <c r="F18" s="81"/>
+      <c r="G18" s="81"/>
+      <c r="H18" s="81"/>
+      <c r="I18" s="81"/>
+      <c r="J18" s="81"/>
+      <c r="K18" s="81"/>
+      <c r="L18" s="81"/>
+      <c r="M18" s="81"/>
+      <c r="N18" s="81"/>
+      <c r="O18" s="81"/>
+      <c r="P18" s="81"/>
+      <c r="Q18" s="81"/>
+      <c r="R18" s="81"/>
+      <c r="S18" s="81"/>
+      <c r="T18" s="81"/>
+      <c r="U18" s="81"/>
+      <c r="V18" s="81"/>
+      <c r="W18" s="81"/>
+      <c r="X18" s="81"/>
+      <c r="Y18" s="81"/>
+      <c r="Z18" s="81"/>
+      <c r="AA18" s="81"/>
+      <c r="AB18" s="81"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="11">
         <v>1052</v>
       </c>
       <c r="C19" s="11">
         <v>885</v>
       </c>
       <c r="D19" s="12">
         <v>1022</v>
       </c>
       <c r="E19" s="12">
         <v>1163</v>
       </c>
       <c r="F19" s="12">
         <v>1075</v>
       </c>
       <c r="G19" s="12">
         <v>1257</v>
       </c>
       <c r="H19" s="15">
         <v>1162</v>
       </c>
       <c r="I19" s="12">
@@ -1947,83 +1991,87 @@
       </c>
       <c r="T19" s="53">
         <v>453</v>
       </c>
       <c r="U19" s="53">
         <v>437</v>
       </c>
       <c r="V19" s="53">
         <v>440</v>
       </c>
       <c r="W19" s="53">
         <v>397</v>
       </c>
       <c r="X19" s="53">
         <v>332</v>
       </c>
       <c r="Y19" s="53">
         <v>373</v>
       </c>
       <c r="Z19" s="53">
         <v>354</v>
       </c>
       <c r="AA19" s="40">
         <v>315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="75" t="s">
+      <c r="AB19" s="40">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="75"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="80"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="80"/>
+      <c r="E20" s="80"/>
+      <c r="F20" s="80"/>
+      <c r="G20" s="80"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="80"/>
+      <c r="J20" s="80"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="80"/>
+      <c r="M20" s="80"/>
+      <c r="N20" s="80"/>
+      <c r="O20" s="80"/>
+      <c r="P20" s="80"/>
+      <c r="Q20" s="80"/>
+      <c r="R20" s="80"/>
+      <c r="S20" s="80"/>
+      <c r="T20" s="80"/>
+      <c r="U20" s="80"/>
+      <c r="V20" s="80"/>
+      <c r="W20" s="80"/>
+      <c r="X20" s="80"/>
+      <c r="Y20" s="80"/>
+      <c r="Z20" s="80"/>
+      <c r="AA20" s="80"/>
+      <c r="AB20" s="80"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>3229</v>
       </c>
       <c r="C21" s="13">
         <v>2944</v>
       </c>
       <c r="D21" s="14">
         <v>3153</v>
       </c>
       <c r="E21" s="14">
         <v>3691</v>
       </c>
       <c r="F21" s="14">
         <v>3701</v>
       </c>
       <c r="G21" s="14">
         <v>4021</v>
       </c>
       <c r="H21" s="16">
         <v>3811</v>
       </c>
       <c r="I21" s="14">
@@ -2061,199 +2109,203 @@
       </c>
       <c r="T21" s="43">
         <v>2240</v>
       </c>
       <c r="U21" s="43">
         <v>1937</v>
       </c>
       <c r="V21" s="43">
         <v>2035</v>
       </c>
       <c r="W21" s="43">
         <v>1994</v>
       </c>
       <c r="X21" s="43">
         <v>1697</v>
       </c>
       <c r="Y21" s="43">
         <v>2028</v>
       </c>
       <c r="Z21" s="43">
         <v>1782</v>
       </c>
       <c r="AA21" s="43">
         <v>1498</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="43">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A20:AB20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AN23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="Z27" sqref="Z27"/>
+      <selection pane="bottomLeft" activeCell="AC25" sqref="AC25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:40">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="74"/>
-[...24 lines deleted...]
-      <c r="AA2" s="74"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
     </row>
     <row r="3" spans="1:40">
       <c r="A3" s="1"/>
       <c r="N3" s="64"/>
       <c r="O3" s="64"/>
       <c r="P3" s="64"/>
       <c r="Q3" s="64"/>
       <c r="R3" s="64"/>
       <c r="S3" s="64"/>
       <c r="T3" s="64"/>
       <c r="U3" s="64"/>
       <c r="V3" s="64"/>
       <c r="W3" s="64"/>
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="Z3" s="64"/>
       <c r="AA3" s="64"/>
-      <c r="AB3" s="38"/>
+      <c r="AB3" s="64"/>
     </row>
     <row r="4" spans="1:40">
-      <c r="A4" s="77"/>
-      <c r="B4" s="79">
+      <c r="A4" s="75"/>
+      <c r="B4" s="82">
         <v>2021</v>
       </c>
-      <c r="C4" s="80"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="84">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="77">
         <v>2026</v>
       </c>
-      <c r="AA4" s="85"/>
-      <c r="AB4" s="38"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
       <c r="AC4" s="38"/>
       <c r="AD4" s="38"/>
       <c r="AE4" s="38"/>
       <c r="AF4" s="38"/>
       <c r="AG4" s="38"/>
       <c r="AH4" s="38"/>
       <c r="AI4" s="38"/>
       <c r="AJ4" s="38"/>
       <c r="AK4" s="38"/>
       <c r="AL4" s="38"/>
       <c r="AM4" s="38"/>
       <c r="AN4" s="38"/>
     </row>
     <row r="5" spans="1:40" s="59" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A5" s="78"/>
+      <c r="A5" s="76"/>
       <c r="B5" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="58" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="58" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="58" t="s">
@@ -2288,95 +2340,97 @@
       </c>
       <c r="T5" s="61" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="60" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>22</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="63" t="s">
         <v>9</v>
       </c>
       <c r="AA5" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="AB5" s="38"/>
+      <c r="AB5" s="60" t="s">
+        <v>19</v>
+      </c>
       <c r="AC5" s="38"/>
       <c r="AD5" s="38"/>
       <c r="AE5" s="38"/>
       <c r="AF5" s="38"/>
       <c r="AG5" s="38"/>
       <c r="AH5" s="38"/>
       <c r="AI5" s="38"/>
       <c r="AJ5" s="38"/>
       <c r="AK5" s="38"/>
       <c r="AL5" s="38"/>
       <c r="AM5" s="38"/>
       <c r="AN5" s="38"/>
     </row>
     <row r="6" spans="1:40">
-      <c r="A6" s="75" t="s">
+      <c r="A6" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="75"/>
-[...25 lines deleted...]
-      <c r="AB6" s="38"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
       <c r="AC6" s="38"/>
       <c r="AD6" s="38"/>
       <c r="AE6" s="38"/>
       <c r="AF6" s="38"/>
       <c r="AG6" s="38"/>
       <c r="AH6" s="38"/>
       <c r="AI6" s="38"/>
       <c r="AJ6" s="38"/>
       <c r="AK6" s="38"/>
       <c r="AL6" s="38"/>
       <c r="AM6" s="38"/>
       <c r="AN6" s="38"/>
     </row>
     <row r="7" spans="1:40" s="31" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="7">
         <v>24.14</v>
       </c>
       <c r="C7" s="7">
         <v>24.02</v>
       </c>
       <c r="D7" s="8">
         <v>23.84</v>
@@ -2428,51 +2482,53 @@
       </c>
       <c r="T7" s="47">
         <v>18.05</v>
       </c>
       <c r="U7" s="47">
         <v>18.010000000000002</v>
       </c>
       <c r="V7" s="47">
         <v>18.13</v>
       </c>
       <c r="W7" s="47">
         <v>18.100000000000001</v>
       </c>
       <c r="X7" s="47">
         <v>17.88</v>
       </c>
       <c r="Y7" s="47">
         <v>17.88</v>
       </c>
       <c r="Z7" s="47">
         <v>15.51</v>
       </c>
       <c r="AA7" s="47">
         <v>15.1</v>
       </c>
-      <c r="AB7" s="38"/>
+      <c r="AB7" s="47">
+        <v>15.67</v>
+      </c>
       <c r="AC7" s="38"/>
       <c r="AD7" s="38"/>
       <c r="AE7" s="38"/>
       <c r="AF7" s="38"/>
       <c r="AG7" s="38"/>
       <c r="AH7" s="38"/>
       <c r="AI7" s="38"/>
       <c r="AJ7" s="38"/>
       <c r="AK7" s="38"/>
       <c r="AL7" s="38"/>
       <c r="AM7" s="38"/>
       <c r="AN7" s="38"/>
     </row>
     <row r="8" spans="1:40" s="31" customFormat="1">
       <c r="A8" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="17"/>
       <c r="I8" s="8"/>
@@ -2500,50 +2556,53 @@
       </c>
       <c r="T8" s="20">
         <v>15.69</v>
       </c>
       <c r="U8" s="20">
         <v>15.56</v>
       </c>
       <c r="V8" s="20">
         <v>15.71</v>
       </c>
       <c r="W8" s="20">
         <v>15.4</v>
       </c>
       <c r="X8" s="20">
         <v>15.19</v>
       </c>
       <c r="Y8" s="20">
         <v>15.09</v>
       </c>
       <c r="Z8" s="20">
         <v>17.53</v>
       </c>
       <c r="AA8" s="20">
         <v>14.74</v>
       </c>
+      <c r="AB8" s="20">
+        <v>14.76</v>
+      </c>
     </row>
     <row r="9" spans="1:40" s="32" customFormat="1">
       <c r="A9" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="17"/>
       <c r="I9" s="8"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20">
         <v>18.329999999999998</v>
       </c>
       <c r="O9" s="20">
         <v>16.43</v>
       </c>
       <c r="P9" s="68">
         <v>16.5</v>
@@ -2559,50 +2618,53 @@
       </c>
       <c r="T9" s="20">
         <v>17.260000000000002</v>
       </c>
       <c r="U9" s="20">
         <v>17.52</v>
       </c>
       <c r="V9" s="20">
         <v>17.920000000000002</v>
       </c>
       <c r="W9" s="20">
         <v>17.579999999999998</v>
       </c>
       <c r="X9" s="20">
         <v>17.350000000000001</v>
       </c>
       <c r="Y9" s="20">
         <v>17.440000000000001</v>
       </c>
       <c r="Z9" s="20">
         <v>13.62</v>
       </c>
       <c r="AA9" s="20">
         <v>14.02</v>
       </c>
+      <c r="AB9" s="20">
+        <v>14.72</v>
+      </c>
     </row>
     <row r="10" spans="1:40" s="31" customFormat="1">
       <c r="A10" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="45"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
       <c r="M10" s="46"/>
       <c r="N10" s="1">
         <v>18.55</v>
       </c>
       <c r="O10" s="1">
         <v>17.899999999999999</v>
       </c>
       <c r="P10" s="68">
         <v>15.43</v>
@@ -2618,50 +2680,53 @@
       </c>
       <c r="T10" s="20">
         <v>18.18</v>
       </c>
       <c r="U10" s="20">
         <v>18.46</v>
       </c>
       <c r="V10" s="20">
         <v>18.690000000000001</v>
       </c>
       <c r="W10" s="20">
         <v>18.39</v>
       </c>
       <c r="X10" s="20">
         <v>18.07</v>
       </c>
       <c r="Y10" s="20">
         <v>17.77</v>
       </c>
       <c r="Z10" s="20">
         <v>13.19</v>
       </c>
       <c r="AA10" s="20">
         <v>13.92</v>
       </c>
+      <c r="AB10" s="20">
+        <v>15.92</v>
+      </c>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" s="56" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="38"/>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="38"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="20">
         <v>16.05</v>
       </c>
       <c r="O11" s="20">
         <v>17.309999999999999</v>
       </c>
       <c r="P11" s="68">
         <v>16.739999999999998</v>
@@ -2677,412 +2742,437 @@
       </c>
       <c r="T11" s="20">
         <v>17.52</v>
       </c>
       <c r="U11" s="20">
         <v>17.66</v>
       </c>
       <c r="V11" s="20">
         <v>17.57</v>
       </c>
       <c r="W11" s="20">
         <v>17.68</v>
       </c>
       <c r="X11" s="20">
         <v>17.61</v>
       </c>
       <c r="Y11" s="20">
         <v>17.41</v>
       </c>
       <c r="Z11" s="20">
         <v>14.57</v>
       </c>
       <c r="AA11" s="20">
         <v>14.54</v>
       </c>
+      <c r="AB11" s="20">
+        <v>14.65</v>
+      </c>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="41" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="O12" s="20">
         <v>19.72</v>
       </c>
       <c r="P12" s="68">
         <v>18.86</v>
       </c>
       <c r="Q12" s="68">
         <v>19.75</v>
       </c>
       <c r="R12" s="20">
         <v>19.47</v>
       </c>
       <c r="S12" s="20">
         <v>19.32</v>
       </c>
       <c r="T12" s="20">
         <v>20.04</v>
       </c>
       <c r="U12" s="20">
         <v>19.68</v>
       </c>
       <c r="V12" s="20">
         <v>19.809999999999999</v>
       </c>
       <c r="W12" s="20">
         <v>19.72</v>
       </c>
       <c r="X12" s="20">
         <v>19.559999999999999</v>
       </c>
       <c r="Y12" s="20">
         <v>19.48</v>
       </c>
       <c r="Z12" s="20">
         <v>16.600000000000001</v>
       </c>
       <c r="AA12" s="20">
         <v>17.05</v>
       </c>
+      <c r="AB12" s="20">
+        <v>17.27</v>
+      </c>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="41" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="20">
         <v>12.55</v>
       </c>
       <c r="O13" s="20">
         <v>13.38</v>
       </c>
       <c r="P13" s="68">
         <v>12.22</v>
       </c>
       <c r="Q13" s="68">
         <v>11.65</v>
       </c>
       <c r="R13" s="20">
         <v>12.74</v>
       </c>
       <c r="S13" s="20">
         <v>13.9</v>
       </c>
       <c r="T13" s="20">
         <v>14.01</v>
       </c>
       <c r="U13" s="20">
         <v>14.02</v>
       </c>
       <c r="V13" s="20">
         <v>14.5</v>
       </c>
       <c r="W13" s="20">
         <v>14.5</v>
       </c>
       <c r="X13" s="20">
         <v>14.13</v>
       </c>
       <c r="Y13" s="20">
         <v>14.08</v>
       </c>
       <c r="Z13" s="20">
         <v>13.08</v>
       </c>
       <c r="AA13" s="20">
         <v>11.96</v>
       </c>
+      <c r="AB13" s="20">
+        <v>13.5</v>
+      </c>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="20">
         <v>15.91</v>
       </c>
       <c r="O14" s="20">
         <v>17.73</v>
       </c>
       <c r="P14" s="68">
         <v>17.899999999999999</v>
       </c>
       <c r="Q14" s="68">
         <v>18.73</v>
       </c>
       <c r="R14" s="20">
         <v>18.86</v>
       </c>
       <c r="S14" s="20">
         <v>19.100000000000001</v>
       </c>
       <c r="T14" s="20">
         <v>19.420000000000002</v>
       </c>
       <c r="U14" s="20">
         <v>19.350000000000001</v>
       </c>
       <c r="V14" s="20">
         <v>19.43</v>
       </c>
       <c r="W14" s="20">
         <v>19.37</v>
       </c>
       <c r="X14" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="Y14" s="20">
         <v>19.22</v>
       </c>
       <c r="Z14" s="20">
         <v>17.46</v>
       </c>
       <c r="AA14" s="20">
         <v>16.79</v>
       </c>
+      <c r="AB14" s="20">
+        <v>17.34</v>
+      </c>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="20">
         <v>15.11</v>
       </c>
       <c r="O15" s="20">
         <v>18.45</v>
       </c>
       <c r="P15" s="68">
         <v>17.440000000000001</v>
       </c>
       <c r="Q15" s="68">
         <v>18.91</v>
       </c>
       <c r="R15" s="20">
         <v>17.34</v>
       </c>
       <c r="S15" s="20">
         <v>16.670000000000002</v>
       </c>
       <c r="T15" s="20">
         <v>16.95</v>
       </c>
       <c r="U15" s="20">
         <v>17.149999999999999</v>
       </c>
       <c r="V15" s="20">
         <v>18.05</v>
       </c>
       <c r="W15" s="20">
         <v>18.29</v>
       </c>
       <c r="X15" s="20">
         <v>17.920000000000002</v>
       </c>
       <c r="Y15" s="20">
         <v>17.809999999999999</v>
       </c>
       <c r="Z15" s="20">
         <v>16.72</v>
       </c>
       <c r="AA15" s="20">
         <v>17.079999999999998</v>
       </c>
+      <c r="AB15" s="20">
+        <v>15.99</v>
+      </c>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="20">
         <v>15.64</v>
       </c>
       <c r="O16" s="20">
         <v>16.440000000000001</v>
       </c>
       <c r="P16" s="68">
         <v>16.29</v>
       </c>
       <c r="Q16" s="68">
         <v>16.53</v>
       </c>
       <c r="R16" s="20">
         <v>16.27</v>
       </c>
       <c r="S16" s="20">
         <v>16.72</v>
       </c>
       <c r="T16" s="20">
         <v>17.21</v>
       </c>
       <c r="U16" s="20">
         <v>17.059999999999999</v>
       </c>
       <c r="V16" s="20">
         <v>17.22</v>
       </c>
       <c r="W16" s="20">
         <v>17.239999999999998</v>
       </c>
       <c r="X16" s="20">
         <v>16.96</v>
       </c>
       <c r="Y16" s="20">
         <v>17.03</v>
       </c>
       <c r="Z16" s="20">
         <v>12.7</v>
       </c>
       <c r="AA16" s="20">
         <v>13.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="20">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="20">
         <v>15.98</v>
       </c>
       <c r="O17" s="20">
         <v>14.31</v>
       </c>
       <c r="P17" s="68">
         <v>13.94</v>
       </c>
       <c r="Q17" s="68">
         <v>14.18</v>
       </c>
       <c r="R17" s="20">
         <v>14.26</v>
       </c>
       <c r="S17" s="20">
         <v>14.24</v>
       </c>
       <c r="T17" s="20">
         <v>14.69</v>
       </c>
       <c r="U17" s="20">
         <v>15.1</v>
       </c>
       <c r="V17" s="20">
         <v>15.24</v>
       </c>
       <c r="W17" s="20">
         <v>15.26</v>
       </c>
       <c r="X17" s="20">
         <v>15.23</v>
       </c>
       <c r="Y17" s="20">
         <v>15.46</v>
       </c>
       <c r="Z17" s="20">
         <v>17.13</v>
       </c>
       <c r="AA17" s="20">
         <v>14.26</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="20">
+        <v>14.63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="N18" s="20">
         <v>14.89</v>
       </c>
       <c r="O18" s="20">
         <v>17.170000000000002</v>
       </c>
       <c r="P18" s="68">
         <v>17.37</v>
       </c>
       <c r="Q18" s="68">
         <v>17.64</v>
       </c>
       <c r="R18" s="20">
         <v>17.77</v>
       </c>
       <c r="S18" s="20">
         <v>18.28</v>
       </c>
       <c r="T18" s="20">
         <v>18.34</v>
       </c>
       <c r="U18" s="20">
         <v>18.260000000000002</v>
       </c>
       <c r="V18" s="20">
         <v>18.399999999999999</v>
       </c>
       <c r="W18" s="20">
         <v>18.350000000000001</v>
       </c>
       <c r="X18" s="20">
         <v>18.079999999999998</v>
       </c>
       <c r="Y18" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="Z18" s="20">
         <v>15.78</v>
       </c>
       <c r="AA18" s="20">
         <v>14.78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="76" t="s">
+      <c r="AB18" s="20">
+        <v>15.62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="32" customFormat="1">
+      <c r="A19" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="76"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27" s="32" customFormat="1">
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="81"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="81"/>
+      <c r="H19" s="81"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="81"/>
+      <c r="K19" s="81"/>
+      <c r="L19" s="81"/>
+      <c r="M19" s="81"/>
+      <c r="N19" s="81"/>
+      <c r="O19" s="81"/>
+      <c r="P19" s="81"/>
+      <c r="Q19" s="81"/>
+      <c r="R19" s="81"/>
+      <c r="S19" s="81"/>
+      <c r="T19" s="81"/>
+      <c r="U19" s="81"/>
+      <c r="V19" s="81"/>
+      <c r="W19" s="81"/>
+      <c r="X19" s="81"/>
+      <c r="Y19" s="81"/>
+      <c r="Z19" s="81"/>
+      <c r="AA19" s="81"/>
+      <c r="AB19" s="81"/>
+    </row>
+    <row r="20" spans="1:28" s="32" customFormat="1">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="7">
         <v>27.12</v>
       </c>
       <c r="C20" s="7">
         <v>26.24</v>
       </c>
       <c r="D20" s="8">
         <v>26.26</v>
       </c>
       <c r="E20" s="8">
         <v>27.43</v>
       </c>
       <c r="F20" s="8">
         <v>27.48</v>
       </c>
       <c r="G20" s="8">
         <v>28.45</v>
       </c>
       <c r="H20" s="17">
         <v>28.66</v>
       </c>
       <c r="I20" s="8">
@@ -3120,83 +3210,87 @@
       </c>
       <c r="T20" s="51">
         <v>15.98</v>
       </c>
       <c r="U20" s="51">
         <v>16.079999999999998</v>
       </c>
       <c r="V20" s="51">
         <v>16.23</v>
       </c>
       <c r="W20" s="51">
         <v>16.14</v>
       </c>
       <c r="X20" s="51">
         <v>15.87</v>
       </c>
       <c r="Y20" s="51">
         <v>15.74</v>
       </c>
       <c r="Z20" s="51">
         <v>13.36</v>
       </c>
       <c r="AA20" s="47">
         <v>13.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="75" t="s">
+      <c r="AB20" s="47">
+        <v>13.78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="32" customFormat="1">
+      <c r="A21" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="75"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27" s="32" customFormat="1">
+      <c r="B21" s="80"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="80"/>
+      <c r="F21" s="80"/>
+      <c r="G21" s="80"/>
+      <c r="H21" s="80"/>
+      <c r="I21" s="80"/>
+      <c r="J21" s="80"/>
+      <c r="K21" s="80"/>
+      <c r="L21" s="80"/>
+      <c r="M21" s="80"/>
+      <c r="N21" s="80"/>
+      <c r="O21" s="80"/>
+      <c r="P21" s="80"/>
+      <c r="Q21" s="80"/>
+      <c r="R21" s="80"/>
+      <c r="S21" s="80"/>
+      <c r="T21" s="80"/>
+      <c r="U21" s="80"/>
+      <c r="V21" s="80"/>
+      <c r="W21" s="80"/>
+      <c r="X21" s="80"/>
+      <c r="Y21" s="80"/>
+      <c r="Z21" s="80"/>
+      <c r="AA21" s="80"/>
+      <c r="AB21" s="80"/>
+    </row>
+    <row r="22" spans="1:28" s="32" customFormat="1">
       <c r="A22" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="9">
         <v>23.31</v>
       </c>
       <c r="C22" s="9">
         <v>23.4</v>
       </c>
       <c r="D22" s="10">
         <v>23.17</v>
       </c>
       <c r="E22" s="10">
         <v>24.24</v>
       </c>
       <c r="F22" s="10">
         <v>24.73</v>
       </c>
       <c r="G22" s="10">
         <v>25.58</v>
       </c>
       <c r="H22" s="18">
         <v>25.85</v>
       </c>
       <c r="I22" s="10">
@@ -3231,174 +3325,180 @@
       </c>
       <c r="S22" s="42">
         <v>18.18</v>
       </c>
       <c r="T22" s="42">
         <v>18.55</v>
       </c>
       <c r="U22" s="42">
         <v>18.48</v>
       </c>
       <c r="V22" s="42">
         <v>18.579999999999998</v>
       </c>
       <c r="W22" s="42">
         <v>18.57</v>
       </c>
       <c r="X22" s="42">
         <v>18.36</v>
       </c>
       <c r="Y22" s="42">
         <v>18.39</v>
       </c>
       <c r="Z22" s="42">
         <v>16.02</v>
       </c>
-      <c r="AA22" s="86">
+      <c r="AA22" s="71">
         <v>15.54</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="32" customFormat="1">
+      <c r="AB22" s="71">
+        <v>16.12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="32" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A21:AB21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A21:AA21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA12"/>
+  <dimension ref="A2:AB12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Z15" sqref="Z15"/>
+      <selection activeCell="AA15" sqref="AA15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="74" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="74"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="23" customFormat="1">
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+    </row>
+    <row r="3" spans="1:28" s="23" customFormat="1">
       <c r="A3" s="22"/>
       <c r="N3" s="65"/>
       <c r="O3" s="65"/>
       <c r="P3" s="65"/>
       <c r="Q3" s="65"/>
       <c r="R3" s="65"/>
       <c r="S3" s="65"/>
       <c r="T3" s="65"/>
       <c r="U3" s="65"/>
       <c r="V3" s="65"/>
       <c r="W3" s="65"/>
       <c r="X3" s="65"/>
       <c r="Y3" s="65"/>
       <c r="Z3" s="65"/>
       <c r="AA3" s="65"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="81">
+      <c r="AB3" s="65"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="75"/>
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="82"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="84">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="77">
         <v>2026</v>
       </c>
-      <c r="AA4" s="85"/>
-[...2 lines deleted...]
-      <c r="A5" s="78"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="76"/>
       <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -3433,83 +3533,87 @@
       </c>
       <c r="T5" s="49" t="s">
         <v>6</v>
       </c>
       <c r="U5" s="69" t="s">
         <v>7</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="Y5" s="19" t="s">
         <v>25</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="83" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="83"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27" s="31" customFormat="1">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+    </row>
+    <row r="7" spans="1:28" s="31" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="11">
         <v>4281</v>
       </c>
       <c r="C7" s="11">
         <v>3829</v>
       </c>
       <c r="D7" s="12">
         <v>4175</v>
       </c>
       <c r="E7" s="12">
         <v>4854</v>
       </c>
       <c r="F7" s="12">
         <v>4776</v>
       </c>
       <c r="G7" s="15">
         <v>5278</v>
       </c>
       <c r="H7" s="15">
         <v>4973</v>
       </c>
       <c r="I7" s="12">
@@ -3547,83 +3651,87 @@
       </c>
       <c r="T7" s="48">
         <v>2693</v>
       </c>
       <c r="U7" s="48">
         <v>2374</v>
       </c>
       <c r="V7" s="48">
         <v>2475</v>
       </c>
       <c r="W7" s="48">
         <v>2391</v>
       </c>
       <c r="X7" s="48">
         <v>2029</v>
       </c>
       <c r="Y7" s="48">
         <v>2401</v>
       </c>
       <c r="Z7" s="48">
         <v>2136</v>
       </c>
       <c r="AA7" s="48">
         <v>1813</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="AB7" s="48">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="76"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:27" s="31" customFormat="1">
+      <c r="B8" s="81"/>
+      <c r="C8" s="81"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="81"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="81"/>
+      <c r="N8" s="81"/>
+      <c r="O8" s="81"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="81"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="81"/>
+      <c r="T8" s="81"/>
+      <c r="U8" s="81"/>
+      <c r="V8" s="81"/>
+      <c r="W8" s="81"/>
+      <c r="X8" s="81"/>
+      <c r="Y8" s="81"/>
+      <c r="Z8" s="81"/>
+      <c r="AA8" s="81"/>
+      <c r="AB8" s="81"/>
+    </row>
+    <row r="9" spans="1:28" s="31" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="24">
         <f>VLOOKUP(A9,$A$4:$D$177,3,0)</f>
         <v>3829</v>
       </c>
       <c r="C9" s="27">
         <v>1984</v>
       </c>
       <c r="D9" s="25">
         <v>2150</v>
       </c>
       <c r="E9" s="25">
         <v>2514</v>
       </c>
       <c r="F9" s="25">
         <v>2461</v>
       </c>
       <c r="G9" s="25">
         <v>2687</v>
       </c>
       <c r="H9" s="26">
         <v>2572</v>
       </c>
@@ -3662,83 +3770,87 @@
       </c>
       <c r="T9" s="48">
         <v>1370</v>
       </c>
       <c r="U9" s="48">
         <v>1209</v>
       </c>
       <c r="V9" s="48">
         <v>1262</v>
       </c>
       <c r="W9" s="48">
         <v>1229</v>
       </c>
       <c r="X9" s="48">
         <v>1046</v>
       </c>
       <c r="Y9" s="48">
         <v>1215</v>
       </c>
       <c r="Z9" s="48">
         <v>1086</v>
       </c>
       <c r="AA9" s="48">
         <v>927</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="75" t="s">
+      <c r="AB9" s="48">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="75"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27" s="31" customFormat="1">
+      <c r="B10" s="80"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="80"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="80"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="80"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="80"/>
+      <c r="Q10" s="80"/>
+      <c r="R10" s="80"/>
+      <c r="S10" s="80"/>
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="V10" s="80"/>
+      <c r="W10" s="80"/>
+      <c r="X10" s="80"/>
+      <c r="Y10" s="80"/>
+      <c r="Z10" s="80"/>
+      <c r="AA10" s="80"/>
+      <c r="AB10" s="80"/>
+    </row>
+    <row r="11" spans="1:28" s="31" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="35">
         <v>2076</v>
       </c>
       <c r="C11" s="28">
         <v>1845</v>
       </c>
       <c r="D11" s="28">
         <v>2025</v>
       </c>
       <c r="E11" s="28">
         <v>2340</v>
       </c>
       <c r="F11" s="28">
         <v>2315</v>
       </c>
       <c r="G11" s="28">
         <v>2591</v>
       </c>
       <c r="H11" s="29">
         <v>2401</v>
       </c>
       <c r="I11" s="28">
@@ -3776,66 +3888,69 @@
       </c>
       <c r="T11" s="66">
         <v>1323</v>
       </c>
       <c r="U11" s="66">
         <v>1165</v>
       </c>
       <c r="V11" s="66">
         <v>1213</v>
       </c>
       <c r="W11" s="66">
         <v>1162</v>
       </c>
       <c r="X11" s="66">
         <v>983</v>
       </c>
       <c r="Y11" s="66">
         <v>1186</v>
       </c>
       <c r="Z11" s="66">
         <v>1050</v>
       </c>
       <c r="AA11" s="66">
         <v>886</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="18.75" customHeight="1">
+      <c r="AB11" s="66">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="18.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A8:AB8"/>
+    <mergeCell ref="A10:AB10"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A8:AA8"/>
-    <mergeCell ref="A10:AA10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Туғандар саны</vt:lpstr>
       <vt:lpstr>Туудың жалпы коэффициенті</vt:lpstr>