--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -31,51 +31,51 @@
   <sheets>
     <sheet name="Туғандар саны" sheetId="1" r:id="rId1"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша туғандар" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B9" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="44">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -614,93 +614,93 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -977,152 +977,155 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB22"/>
+  <dimension ref="A1:AC22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="A37" sqref="A37"/>
+      <selection pane="bottomLeft" activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="79" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="79"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="1"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="64"/>
       <c r="U2" s="64"/>
       <c r="V2" s="64"/>
       <c r="W2" s="64"/>
       <c r="X2" s="64"/>
       <c r="Y2" s="64"/>
       <c r="Z2" s="64"/>
       <c r="AA2" s="64"/>
       <c r="AB2" s="64"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="72">
+      <c r="AC2" s="64"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="80"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="73"/>
-[...10 lines deleted...]
-      <c r="N3" s="72">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="77">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="72">
         <v>2026</v>
       </c>
-      <c r="AA3" s="78"/>
-[...3 lines deleted...]
-      <c r="A4" s="76"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="81"/>
       <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1160,84 +1163,88 @@
       </c>
       <c r="U4" s="69" t="s">
         <v>7</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="70" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="19" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AB4" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="80" t="s">
+      <c r="AC4" s="49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="80"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28" s="31" customFormat="1">
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="31" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>4281</v>
       </c>
       <c r="C6" s="11">
         <v>3829</v>
       </c>
       <c r="D6" s="12">
         <v>4175</v>
       </c>
       <c r="E6" s="12">
         <v>4854</v>
       </c>
       <c r="F6" s="12">
         <v>4776</v>
       </c>
       <c r="G6" s="15">
         <v>5278</v>
       </c>
       <c r="H6" s="15">
         <v>4973</v>
       </c>
       <c r="I6" s="12">
@@ -1278,52 +1285,55 @@
       </c>
       <c r="U6" s="40">
         <v>2374</v>
       </c>
       <c r="V6" s="40">
         <v>2475</v>
       </c>
       <c r="W6" s="40">
         <v>2391</v>
       </c>
       <c r="X6" s="40">
         <v>2029</v>
       </c>
       <c r="Y6" s="40">
         <v>2401</v>
       </c>
       <c r="Z6" s="40">
         <v>2136</v>
       </c>
       <c r="AA6" s="40">
         <v>1813</v>
       </c>
       <c r="AB6" s="40">
         <v>2295</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="31" customFormat="1">
+      <c r="AC6" s="40">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="31" customFormat="1">
       <c r="A7" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="15"/>
       <c r="I7" s="12"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="1">
         <v>76</v>
       </c>
       <c r="O7" s="1">
         <v>86</v>
       </c>
       <c r="P7" s="30">
         <v>71</v>
       </c>
       <c r="Q7" s="30">
@@ -1340,52 +1350,55 @@
       </c>
       <c r="U7" s="30">
         <v>82</v>
       </c>
       <c r="V7" s="30">
         <v>92</v>
       </c>
       <c r="W7" s="30">
         <v>71</v>
       </c>
       <c r="X7" s="30">
         <v>71</v>
       </c>
       <c r="Y7" s="30">
         <v>78</v>
       </c>
       <c r="Z7" s="30">
         <v>99</v>
       </c>
       <c r="AA7" s="30">
         <v>59</v>
       </c>
       <c r="AB7" s="30">
         <v>84</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="32" customFormat="1">
+      <c r="AC7" s="30">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="32" customFormat="1">
       <c r="A8" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="15"/>
       <c r="I8" s="12"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="1">
         <v>83</v>
       </c>
       <c r="O8" s="1">
         <v>60</v>
       </c>
       <c r="P8" s="30">
         <v>75</v>
       </c>
       <c r="Q8" s="30">
@@ -1402,52 +1415,55 @@
       </c>
       <c r="U8" s="30">
         <v>88</v>
       </c>
       <c r="V8" s="30">
         <v>93</v>
       </c>
       <c r="W8" s="30">
         <v>66</v>
       </c>
       <c r="X8" s="30">
         <v>66</v>
       </c>
       <c r="Y8" s="30">
         <v>84</v>
       </c>
       <c r="Z8" s="30">
         <v>66</v>
       </c>
       <c r="AA8" s="30">
         <v>64</v>
       </c>
       <c r="AB8" s="30">
         <v>79</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="31" customFormat="1">
+      <c r="AC8" s="30">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="31" customFormat="1">
       <c r="A9" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="37"/>
       <c r="I9" s="36"/>
       <c r="J9" s="37"/>
       <c r="K9" s="37"/>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="N9" s="1">
         <v>43</v>
       </c>
       <c r="O9" s="1">
         <v>36</v>
       </c>
       <c r="P9" s="30">
         <v>25</v>
       </c>
       <c r="Q9" s="30">
@@ -1464,52 +1480,55 @@
       </c>
       <c r="U9" s="30">
         <v>48</v>
       </c>
       <c r="V9" s="30">
         <v>47</v>
       </c>
       <c r="W9" s="30">
         <v>37</v>
       </c>
       <c r="X9" s="30">
         <v>34</v>
       </c>
       <c r="Y9" s="30">
         <v>34</v>
       </c>
       <c r="Z9" s="30">
         <v>30</v>
       </c>
       <c r="AA9" s="30">
         <v>30</v>
       </c>
       <c r="AB9" s="30">
         <v>45</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="30">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="38"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="38"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="1">
         <v>386</v>
       </c>
       <c r="O10" s="1">
         <v>407</v>
       </c>
       <c r="P10" s="30">
         <v>378</v>
       </c>
       <c r="Q10" s="30">
@@ -1526,434 +1545,459 @@
       </c>
       <c r="U10" s="30">
         <v>449</v>
       </c>
       <c r="V10" s="30">
         <v>393</v>
       </c>
       <c r="W10" s="30">
         <v>451</v>
       </c>
       <c r="X10" s="30">
         <v>394</v>
       </c>
       <c r="Y10" s="30">
         <v>368</v>
       </c>
       <c r="Z10" s="30">
         <v>348</v>
       </c>
       <c r="AA10" s="30">
         <v>313</v>
       </c>
       <c r="AB10" s="30">
         <v>354</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="30">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="41" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="1">
         <v>276</v>
       </c>
       <c r="O11" s="1">
         <v>267</v>
       </c>
       <c r="P11" s="30">
         <v>250</v>
       </c>
       <c r="Q11" s="30">
         <v>315</v>
       </c>
       <c r="R11" s="30">
         <v>264</v>
       </c>
       <c r="S11" s="30">
         <v>260</v>
       </c>
       <c r="T11" s="30">
         <v>352</v>
       </c>
       <c r="U11" s="30">
         <v>249</v>
       </c>
       <c r="V11" s="30">
         <v>292</v>
       </c>
       <c r="W11" s="30">
         <v>273</v>
       </c>
       <c r="X11" s="30">
         <v>252</v>
       </c>
       <c r="Y11" s="30">
         <v>270</v>
       </c>
       <c r="Z11" s="30">
         <v>243</v>
       </c>
       <c r="AA11" s="30">
         <v>230</v>
       </c>
       <c r="AB11" s="30">
         <v>257</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="30">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="41" t="s">
         <v>37</v>
       </c>
       <c r="N12" s="1">
         <v>27</v>
       </c>
       <c r="O12" s="1">
         <v>28</v>
       </c>
       <c r="P12" s="30">
         <v>22</v>
       </c>
       <c r="Q12" s="30">
         <v>21</v>
       </c>
       <c r="R12" s="30">
         <v>37</v>
       </c>
       <c r="S12" s="30">
         <v>42</v>
       </c>
       <c r="T12" s="30">
         <v>32</v>
       </c>
       <c r="U12" s="30">
         <v>31</v>
       </c>
       <c r="V12" s="30">
         <v>39</v>
       </c>
       <c r="W12" s="30">
         <v>32</v>
       </c>
       <c r="X12" s="30">
         <v>22</v>
       </c>
       <c r="Y12" s="30">
         <v>30</v>
       </c>
       <c r="Z12" s="30">
         <v>27</v>
       </c>
       <c r="AA12" s="30">
         <v>20</v>
       </c>
       <c r="AB12" s="30">
         <v>34</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="30">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N13" s="1">
         <v>489</v>
       </c>
       <c r="O13" s="1">
         <v>557</v>
       </c>
       <c r="P13" s="30">
         <v>561</v>
       </c>
       <c r="Q13" s="30">
         <v>638</v>
       </c>
       <c r="R13" s="30">
         <v>597</v>
       </c>
       <c r="S13" s="30">
         <v>603</v>
       </c>
       <c r="T13" s="30">
         <v>656</v>
       </c>
       <c r="U13" s="30">
         <v>582</v>
       </c>
       <c r="V13" s="30">
         <v>599</v>
       </c>
       <c r="W13" s="30">
         <v>584</v>
       </c>
       <c r="X13" s="30">
         <v>482</v>
       </c>
       <c r="Y13" s="30">
         <v>639</v>
       </c>
       <c r="Z13" s="30">
         <v>572</v>
       </c>
       <c r="AA13" s="30">
         <v>471</v>
       </c>
       <c r="AB13" s="30">
         <v>595</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="30">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="1">
         <v>34</v>
       </c>
       <c r="O14" s="1">
         <v>45</v>
       </c>
       <c r="P14" s="30">
         <v>35</v>
       </c>
       <c r="Q14" s="30">
         <v>51</v>
       </c>
       <c r="R14" s="30">
         <v>25</v>
       </c>
       <c r="S14" s="30">
         <v>29</v>
       </c>
       <c r="T14" s="30">
         <v>42</v>
       </c>
       <c r="U14" s="30">
         <v>42</v>
       </c>
       <c r="V14" s="30">
         <v>56</v>
       </c>
       <c r="W14" s="30">
         <v>46</v>
       </c>
       <c r="X14" s="30">
         <v>31</v>
       </c>
       <c r="Y14" s="30">
         <v>38</v>
       </c>
       <c r="Z14" s="30">
         <v>35</v>
       </c>
       <c r="AA14" s="30">
         <v>33</v>
       </c>
       <c r="AB14" s="30">
         <v>29</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="30">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N15" s="1">
         <v>346</v>
       </c>
       <c r="O15" s="1">
         <v>351</v>
       </c>
       <c r="P15" s="30">
         <v>354</v>
       </c>
       <c r="Q15" s="30">
         <v>372</v>
       </c>
       <c r="R15" s="30">
         <v>340</v>
       </c>
       <c r="S15" s="30">
         <v>409</v>
       </c>
       <c r="T15" s="30">
         <v>444</v>
       </c>
       <c r="U15" s="30">
         <v>355</v>
       </c>
       <c r="V15" s="30">
         <v>400</v>
       </c>
       <c r="W15" s="30">
         <v>388</v>
       </c>
       <c r="X15" s="30">
         <v>303</v>
       </c>
       <c r="Y15" s="30">
         <v>397</v>
       </c>
       <c r="Z15" s="30">
         <v>299</v>
       </c>
       <c r="AA15" s="30">
         <v>286</v>
       </c>
       <c r="AB15" s="30">
         <v>383</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="30">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="1">
         <v>82</v>
       </c>
       <c r="O16" s="1">
         <v>58</v>
       </c>
       <c r="P16" s="30">
         <v>68</v>
       </c>
       <c r="Q16" s="30">
         <v>74</v>
       </c>
       <c r="R16" s="30">
         <v>75</v>
       </c>
       <c r="S16" s="30">
         <v>71</v>
       </c>
       <c r="T16" s="30">
         <v>89</v>
       </c>
       <c r="U16" s="30">
         <v>92</v>
       </c>
       <c r="V16" s="30">
         <v>81</v>
       </c>
       <c r="W16" s="30">
         <v>80</v>
       </c>
       <c r="X16" s="30">
         <v>74</v>
       </c>
       <c r="Y16" s="30">
         <v>93</v>
       </c>
       <c r="Z16" s="30">
         <v>87</v>
       </c>
       <c r="AA16" s="30">
         <v>50</v>
       </c>
       <c r="AB16" s="30">
         <v>77</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="30">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="1">
         <v>301</v>
       </c>
       <c r="O17" s="1">
         <v>361</v>
       </c>
       <c r="P17" s="30">
         <v>358</v>
       </c>
       <c r="Q17" s="30">
         <v>365</v>
       </c>
       <c r="R17" s="30">
         <v>370</v>
       </c>
       <c r="S17" s="30">
         <v>408</v>
       </c>
       <c r="T17" s="30">
         <v>378</v>
       </c>
       <c r="U17" s="30">
         <v>356</v>
       </c>
       <c r="V17" s="30">
         <v>383</v>
       </c>
       <c r="W17" s="30">
         <v>363</v>
       </c>
       <c r="X17" s="30">
         <v>300</v>
       </c>
       <c r="Y17" s="30">
         <v>370</v>
       </c>
       <c r="Z17" s="30">
         <v>330</v>
       </c>
       <c r="AA17" s="30">
         <v>257</v>
       </c>
       <c r="AB17" s="30">
         <v>358</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="81" t="s">
+      <c r="AC17" s="30">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="81"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
+      <c r="S18" s="76"/>
+      <c r="T18" s="76"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="11">
         <v>1052</v>
       </c>
       <c r="C19" s="11">
         <v>885</v>
       </c>
       <c r="D19" s="12">
         <v>1022</v>
       </c>
       <c r="E19" s="12">
         <v>1163</v>
       </c>
       <c r="F19" s="12">
         <v>1075</v>
       </c>
       <c r="G19" s="12">
         <v>1257</v>
       </c>
       <c r="H19" s="15">
         <v>1162</v>
       </c>
       <c r="I19" s="12">
@@ -1994,84 +2038,88 @@
       </c>
       <c r="U19" s="53">
         <v>437</v>
       </c>
       <c r="V19" s="53">
         <v>440</v>
       </c>
       <c r="W19" s="53">
         <v>397</v>
       </c>
       <c r="X19" s="53">
         <v>332</v>
       </c>
       <c r="Y19" s="53">
         <v>373</v>
       </c>
       <c r="Z19" s="53">
         <v>354</v>
       </c>
       <c r="AA19" s="40">
         <v>315</v>
       </c>
       <c r="AB19" s="40">
         <v>392</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="80" t="s">
+      <c r="AC19" s="53">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="80"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="75"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="75"/>
+      <c r="H20" s="75"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="75"/>
+      <c r="K20" s="75"/>
+      <c r="L20" s="75"/>
+      <c r="M20" s="75"/>
+      <c r="N20" s="75"/>
+      <c r="O20" s="75"/>
+      <c r="P20" s="75"/>
+      <c r="Q20" s="75"/>
+      <c r="R20" s="75"/>
+      <c r="S20" s="75"/>
+      <c r="T20" s="75"/>
+      <c r="U20" s="75"/>
+      <c r="V20" s="75"/>
+      <c r="W20" s="75"/>
+      <c r="X20" s="75"/>
+      <c r="Y20" s="75"/>
+      <c r="Z20" s="75"/>
+      <c r="AA20" s="75"/>
+      <c r="AB20" s="75"/>
+      <c r="AC20" s="75"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>3229</v>
       </c>
       <c r="C21" s="13">
         <v>2944</v>
       </c>
       <c r="D21" s="14">
         <v>3153</v>
       </c>
       <c r="E21" s="14">
         <v>3691</v>
       </c>
       <c r="F21" s="14">
         <v>3701</v>
       </c>
       <c r="G21" s="14">
         <v>4021</v>
       </c>
       <c r="H21" s="16">
         <v>3811</v>
       </c>
       <c r="I21" s="14">
@@ -2112,200 +2160,205 @@
       </c>
       <c r="U21" s="43">
         <v>1937</v>
       </c>
       <c r="V21" s="43">
         <v>2035</v>
       </c>
       <c r="W21" s="43">
         <v>1994</v>
       </c>
       <c r="X21" s="43">
         <v>1697</v>
       </c>
       <c r="Y21" s="43">
         <v>2028</v>
       </c>
       <c r="Z21" s="43">
         <v>1782</v>
       </c>
       <c r="AA21" s="43">
         <v>1498</v>
       </c>
       <c r="AB21" s="43">
         <v>1903</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="43">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A5:AB5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AB3"/>
-    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AN23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AB55"/>
-      <selection pane="bottomLeft" activeCell="AC25" sqref="AC25"/>
+      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:40">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="79"/>
-[...25 lines deleted...]
-      <c r="AB2" s="79"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="74"/>
+      <c r="AC2" s="74"/>
     </row>
     <row r="3" spans="1:40">
       <c r="A3" s="1"/>
       <c r="N3" s="64"/>
       <c r="O3" s="64"/>
       <c r="P3" s="64"/>
       <c r="Q3" s="64"/>
       <c r="R3" s="64"/>
       <c r="S3" s="64"/>
       <c r="T3" s="64"/>
       <c r="U3" s="64"/>
       <c r="V3" s="64"/>
       <c r="W3" s="64"/>
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="Z3" s="64"/>
       <c r="AA3" s="64"/>
       <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
     </row>
     <row r="4" spans="1:40">
-      <c r="A4" s="75"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="82">
         <v>2021</v>
       </c>
       <c r="C4" s="83"/>
       <c r="D4" s="83"/>
       <c r="E4" s="83"/>
       <c r="F4" s="83"/>
       <c r="G4" s="83"/>
       <c r="H4" s="83"/>
       <c r="I4" s="83"/>
       <c r="J4" s="83"/>
       <c r="K4" s="83"/>
       <c r="L4" s="83"/>
       <c r="M4" s="83"/>
-      <c r="N4" s="72">
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="77">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="79"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="78"/>
-[...1 lines deleted...]
-      <c r="AC4" s="38"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
       <c r="AD4" s="38"/>
       <c r="AE4" s="38"/>
       <c r="AF4" s="38"/>
       <c r="AG4" s="38"/>
       <c r="AH4" s="38"/>
       <c r="AI4" s="38"/>
       <c r="AJ4" s="38"/>
       <c r="AK4" s="38"/>
       <c r="AL4" s="38"/>
       <c r="AM4" s="38"/>
       <c r="AN4" s="38"/>
     </row>
     <row r="5" spans="1:40" s="59" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A5" s="76"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="58" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="58" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="58" t="s">
@@ -2343,95 +2396,97 @@
       </c>
       <c r="U5" s="60" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="60" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="60" t="s">
         <v>22</v>
       </c>
       <c r="Y5" s="60" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="63" t="s">
         <v>9</v>
       </c>
       <c r="AA5" s="60" t="s">
         <v>18</v>
       </c>
       <c r="AB5" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AC5" s="38"/>
+      <c r="AC5" s="61" t="s">
+        <v>20</v>
+      </c>
       <c r="AD5" s="38"/>
       <c r="AE5" s="38"/>
       <c r="AF5" s="38"/>
       <c r="AG5" s="38"/>
       <c r="AH5" s="38"/>
       <c r="AI5" s="38"/>
       <c r="AJ5" s="38"/>
       <c r="AK5" s="38"/>
       <c r="AL5" s="38"/>
       <c r="AM5" s="38"/>
       <c r="AN5" s="38"/>
     </row>
     <row r="6" spans="1:40">
-      <c r="A6" s="80" t="s">
+      <c r="A6" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="80"/>
-[...26 lines deleted...]
-      <c r="AC6" s="38"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
       <c r="AD6" s="38"/>
       <c r="AE6" s="38"/>
       <c r="AF6" s="38"/>
       <c r="AG6" s="38"/>
       <c r="AH6" s="38"/>
       <c r="AI6" s="38"/>
       <c r="AJ6" s="38"/>
       <c r="AK6" s="38"/>
       <c r="AL6" s="38"/>
       <c r="AM6" s="38"/>
       <c r="AN6" s="38"/>
     </row>
     <row r="7" spans="1:40" s="31" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="7">
         <v>24.14</v>
       </c>
       <c r="C7" s="7">
         <v>24.02</v>
       </c>
       <c r="D7" s="8">
         <v>23.84</v>
       </c>
@@ -2485,51 +2540,53 @@
       </c>
       <c r="U7" s="47">
         <v>18.010000000000002</v>
       </c>
       <c r="V7" s="47">
         <v>18.13</v>
       </c>
       <c r="W7" s="47">
         <v>18.100000000000001</v>
       </c>
       <c r="X7" s="47">
         <v>17.88</v>
       </c>
       <c r="Y7" s="47">
         <v>17.88</v>
       </c>
       <c r="Z7" s="47">
         <v>15.51</v>
       </c>
       <c r="AA7" s="47">
         <v>15.1</v>
       </c>
       <c r="AB7" s="47">
         <v>15.67</v>
       </c>
-      <c r="AC7" s="38"/>
+      <c r="AC7" s="47">
+        <v>15.95</v>
+      </c>
       <c r="AD7" s="38"/>
       <c r="AE7" s="38"/>
       <c r="AF7" s="38"/>
       <c r="AG7" s="38"/>
       <c r="AH7" s="38"/>
       <c r="AI7" s="38"/>
       <c r="AJ7" s="38"/>
       <c r="AK7" s="38"/>
       <c r="AL7" s="38"/>
       <c r="AM7" s="38"/>
       <c r="AN7" s="38"/>
     </row>
     <row r="8" spans="1:40" s="31" customFormat="1">
       <c r="A8" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="17"/>
       <c r="I8" s="8"/>
       <c r="J8" s="17"/>
@@ -2559,50 +2616,53 @@
       </c>
       <c r="U8" s="20">
         <v>15.56</v>
       </c>
       <c r="V8" s="20">
         <v>15.71</v>
       </c>
       <c r="W8" s="20">
         <v>15.4</v>
       </c>
       <c r="X8" s="20">
         <v>15.19</v>
       </c>
       <c r="Y8" s="20">
         <v>15.09</v>
       </c>
       <c r="Z8" s="20">
         <v>17.53</v>
       </c>
       <c r="AA8" s="20">
         <v>14.74</v>
       </c>
       <c r="AB8" s="20">
         <v>14.76</v>
       </c>
+      <c r="AC8" s="20">
+        <v>15.05</v>
+      </c>
     </row>
     <row r="9" spans="1:40" s="32" customFormat="1">
       <c r="A9" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="17"/>
       <c r="I9" s="8"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20">
         <v>18.329999999999998</v>
       </c>
       <c r="O9" s="20">
         <v>16.43</v>
       </c>
       <c r="P9" s="68">
         <v>16.5</v>
@@ -2621,50 +2681,53 @@
       </c>
       <c r="U9" s="20">
         <v>17.52</v>
       </c>
       <c r="V9" s="20">
         <v>17.920000000000002</v>
       </c>
       <c r="W9" s="20">
         <v>17.579999999999998</v>
       </c>
       <c r="X9" s="20">
         <v>17.350000000000001</v>
       </c>
       <c r="Y9" s="20">
         <v>17.440000000000001</v>
       </c>
       <c r="Z9" s="20">
         <v>13.62</v>
       </c>
       <c r="AA9" s="20">
         <v>14.02</v>
       </c>
       <c r="AB9" s="20">
         <v>14.72</v>
       </c>
+      <c r="AC9" s="20">
+        <v>15.56</v>
+      </c>
     </row>
     <row r="10" spans="1:40" s="31" customFormat="1">
       <c r="A10" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="45"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
       <c r="M10" s="46"/>
       <c r="N10" s="1">
         <v>18.55</v>
       </c>
       <c r="O10" s="1">
         <v>17.899999999999999</v>
       </c>
       <c r="P10" s="68">
         <v>15.43</v>
@@ -2683,50 +2746,53 @@
       </c>
       <c r="U10" s="20">
         <v>18.46</v>
       </c>
       <c r="V10" s="20">
         <v>18.690000000000001</v>
       </c>
       <c r="W10" s="20">
         <v>18.39</v>
       </c>
       <c r="X10" s="20">
         <v>18.07</v>
       </c>
       <c r="Y10" s="20">
         <v>17.77</v>
       </c>
       <c r="Z10" s="20">
         <v>13.19</v>
       </c>
       <c r="AA10" s="20">
         <v>13.92</v>
       </c>
       <c r="AB10" s="20">
         <v>15.92</v>
       </c>
+      <c r="AC10" s="20">
+        <v>16.350000000000001</v>
+      </c>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" s="56" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="38"/>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="38"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="20">
         <v>16.05</v>
       </c>
       <c r="O11" s="20">
         <v>17.309999999999999</v>
       </c>
       <c r="P11" s="68">
         <v>16.739999999999998</v>
@@ -2745,434 +2811,459 @@
       </c>
       <c r="U11" s="20">
         <v>17.66</v>
       </c>
       <c r="V11" s="20">
         <v>17.57</v>
       </c>
       <c r="W11" s="20">
         <v>17.68</v>
       </c>
       <c r="X11" s="20">
         <v>17.61</v>
       </c>
       <c r="Y11" s="20">
         <v>17.41</v>
       </c>
       <c r="Z11" s="20">
         <v>14.57</v>
       </c>
       <c r="AA11" s="20">
         <v>14.54</v>
       </c>
       <c r="AB11" s="20">
         <v>14.65</v>
       </c>
+      <c r="AC11" s="20">
+        <v>15.06</v>
+      </c>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="41" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="O12" s="20">
         <v>19.72</v>
       </c>
       <c r="P12" s="68">
         <v>18.86</v>
       </c>
       <c r="Q12" s="68">
         <v>19.75</v>
       </c>
       <c r="R12" s="20">
         <v>19.47</v>
       </c>
       <c r="S12" s="20">
         <v>19.32</v>
       </c>
       <c r="T12" s="20">
         <v>20.04</v>
       </c>
       <c r="U12" s="20">
         <v>19.68</v>
       </c>
       <c r="V12" s="20">
         <v>19.809999999999999</v>
       </c>
       <c r="W12" s="20">
         <v>19.72</v>
       </c>
       <c r="X12" s="20">
         <v>19.559999999999999</v>
       </c>
       <c r="Y12" s="20">
         <v>19.48</v>
       </c>
       <c r="Z12" s="20">
         <v>16.600000000000001</v>
       </c>
       <c r="AA12" s="20">
         <v>17.05</v>
       </c>
       <c r="AB12" s="20">
         <v>17.27</v>
       </c>
+      <c r="AC12" s="20">
+        <v>17.25</v>
+      </c>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="41" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="20">
         <v>12.55</v>
       </c>
       <c r="O13" s="20">
         <v>13.38</v>
       </c>
       <c r="P13" s="68">
         <v>12.22</v>
       </c>
       <c r="Q13" s="68">
         <v>11.65</v>
       </c>
       <c r="R13" s="20">
         <v>12.74</v>
       </c>
       <c r="S13" s="20">
         <v>13.9</v>
       </c>
       <c r="T13" s="20">
         <v>14.01</v>
       </c>
       <c r="U13" s="20">
         <v>14.02</v>
       </c>
       <c r="V13" s="20">
         <v>14.5</v>
       </c>
       <c r="W13" s="20">
         <v>14.5</v>
       </c>
       <c r="X13" s="20">
         <v>14.13</v>
       </c>
       <c r="Y13" s="20">
         <v>14.08</v>
       </c>
       <c r="Z13" s="20">
         <v>13.08</v>
       </c>
       <c r="AA13" s="20">
         <v>11.96</v>
       </c>
       <c r="AB13" s="20">
         <v>13.5</v>
       </c>
+      <c r="AC13" s="20">
+        <v>13.88</v>
+      </c>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="20">
         <v>15.91</v>
       </c>
       <c r="O14" s="20">
         <v>17.73</v>
       </c>
       <c r="P14" s="68">
         <v>17.899999999999999</v>
       </c>
       <c r="Q14" s="68">
         <v>18.73</v>
       </c>
       <c r="R14" s="20">
         <v>18.86</v>
       </c>
       <c r="S14" s="20">
         <v>19.100000000000001</v>
       </c>
       <c r="T14" s="20">
         <v>19.420000000000002</v>
       </c>
       <c r="U14" s="20">
         <v>19.350000000000001</v>
       </c>
       <c r="V14" s="20">
         <v>19.43</v>
       </c>
       <c r="W14" s="20">
         <v>19.37</v>
       </c>
       <c r="X14" s="20">
         <v>19.079999999999998</v>
       </c>
       <c r="Y14" s="20">
         <v>19.22</v>
       </c>
       <c r="Z14" s="20">
         <v>17.46</v>
       </c>
       <c r="AA14" s="20">
         <v>16.79</v>
       </c>
       <c r="AB14" s="20">
         <v>17.34</v>
       </c>
+      <c r="AC14" s="20">
+        <v>17.87</v>
+      </c>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="20">
         <v>15.11</v>
       </c>
       <c r="O15" s="20">
         <v>18.45</v>
       </c>
       <c r="P15" s="68">
         <v>17.440000000000001</v>
       </c>
       <c r="Q15" s="68">
         <v>18.91</v>
       </c>
       <c r="R15" s="20">
         <v>17.34</v>
       </c>
       <c r="S15" s="20">
         <v>16.670000000000002</v>
       </c>
       <c r="T15" s="20">
         <v>16.95</v>
       </c>
       <c r="U15" s="20">
         <v>17.149999999999999</v>
       </c>
       <c r="V15" s="20">
         <v>18.05</v>
       </c>
       <c r="W15" s="20">
         <v>18.29</v>
       </c>
       <c r="X15" s="20">
         <v>17.920000000000002</v>
       </c>
       <c r="Y15" s="20">
         <v>17.809999999999999</v>
       </c>
       <c r="Z15" s="20">
         <v>16.72</v>
       </c>
       <c r="AA15" s="20">
         <v>17.079999999999998</v>
       </c>
       <c r="AB15" s="20">
         <v>15.99</v>
       </c>
+      <c r="AC15" s="20">
+        <v>17.38</v>
+      </c>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="20">
         <v>15.64</v>
       </c>
       <c r="O16" s="20">
         <v>16.440000000000001</v>
       </c>
       <c r="P16" s="68">
         <v>16.29</v>
       </c>
       <c r="Q16" s="68">
         <v>16.53</v>
       </c>
       <c r="R16" s="20">
         <v>16.27</v>
       </c>
       <c r="S16" s="20">
         <v>16.72</v>
       </c>
       <c r="T16" s="20">
         <v>17.21</v>
       </c>
       <c r="U16" s="20">
         <v>17.059999999999999</v>
       </c>
       <c r="V16" s="20">
         <v>17.22</v>
       </c>
       <c r="W16" s="20">
         <v>17.239999999999998</v>
       </c>
       <c r="X16" s="20">
         <v>16.96</v>
       </c>
       <c r="Y16" s="20">
         <v>17.03</v>
       </c>
       <c r="Z16" s="20">
         <v>12.7</v>
       </c>
       <c r="AA16" s="20">
         <v>13.1</v>
       </c>
       <c r="AB16" s="20">
         <v>14.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="20">
+        <v>14.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="20">
         <v>15.98</v>
       </c>
       <c r="O17" s="20">
         <v>14.31</v>
       </c>
       <c r="P17" s="68">
         <v>13.94</v>
       </c>
       <c r="Q17" s="68">
         <v>14.18</v>
       </c>
       <c r="R17" s="20">
         <v>14.26</v>
       </c>
       <c r="S17" s="20">
         <v>14.24</v>
       </c>
       <c r="T17" s="20">
         <v>14.69</v>
       </c>
       <c r="U17" s="20">
         <v>15.1</v>
       </c>
       <c r="V17" s="20">
         <v>15.24</v>
       </c>
       <c r="W17" s="20">
         <v>15.26</v>
       </c>
       <c r="X17" s="20">
         <v>15.23</v>
       </c>
       <c r="Y17" s="20">
         <v>15.46</v>
       </c>
       <c r="Z17" s="20">
         <v>17.13</v>
       </c>
       <c r="AA17" s="20">
         <v>14.26</v>
       </c>
       <c r="AB17" s="20">
         <v>14.63</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="20">
+        <v>14.69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="N18" s="20">
         <v>14.89</v>
       </c>
       <c r="O18" s="20">
         <v>17.170000000000002</v>
       </c>
       <c r="P18" s="68">
         <v>17.37</v>
       </c>
       <c r="Q18" s="68">
         <v>17.64</v>
       </c>
       <c r="R18" s="20">
         <v>17.77</v>
       </c>
       <c r="S18" s="20">
         <v>18.28</v>
       </c>
       <c r="T18" s="20">
         <v>18.34</v>
       </c>
       <c r="U18" s="20">
         <v>18.260000000000002</v>
       </c>
       <c r="V18" s="20">
         <v>18.399999999999999</v>
       </c>
       <c r="W18" s="20">
         <v>18.350000000000001</v>
       </c>
       <c r="X18" s="20">
         <v>18.079999999999998</v>
       </c>
       <c r="Y18" s="20">
         <v>18.100000000000001</v>
       </c>
       <c r="Z18" s="20">
         <v>15.78</v>
       </c>
       <c r="AA18" s="20">
         <v>14.78</v>
       </c>
       <c r="AB18" s="20">
         <v>15.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="81" t="s">
+      <c r="AC18" s="20">
+        <v>15.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="32" customFormat="1">
+      <c r="A19" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="81"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28" s="32" customFormat="1">
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
+      <c r="N19" s="76"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="76"/>
+      <c r="R19" s="76"/>
+      <c r="S19" s="76"/>
+      <c r="T19" s="76"/>
+      <c r="U19" s="76"/>
+      <c r="V19" s="76"/>
+      <c r="W19" s="76"/>
+      <c r="X19" s="76"/>
+      <c r="Y19" s="76"/>
+      <c r="Z19" s="76"/>
+      <c r="AA19" s="76"/>
+      <c r="AB19" s="76"/>
+      <c r="AC19" s="76"/>
+    </row>
+    <row r="20" spans="1:29" s="32" customFormat="1">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="7">
         <v>27.12</v>
       </c>
       <c r="C20" s="7">
         <v>26.24</v>
       </c>
       <c r="D20" s="8">
         <v>26.26</v>
       </c>
       <c r="E20" s="8">
         <v>27.43</v>
       </c>
       <c r="F20" s="8">
         <v>27.48</v>
       </c>
       <c r="G20" s="8">
         <v>28.45</v>
       </c>
       <c r="H20" s="17">
         <v>28.66</v>
       </c>
       <c r="I20" s="8">
@@ -3213,84 +3304,88 @@
       </c>
       <c r="U20" s="51">
         <v>16.079999999999998</v>
       </c>
       <c r="V20" s="51">
         <v>16.23</v>
       </c>
       <c r="W20" s="51">
         <v>16.14</v>
       </c>
       <c r="X20" s="51">
         <v>15.87</v>
       </c>
       <c r="Y20" s="51">
         <v>15.74</v>
       </c>
       <c r="Z20" s="51">
         <v>13.36</v>
       </c>
       <c r="AA20" s="47">
         <v>13.27</v>
       </c>
       <c r="AB20" s="47">
         <v>13.78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="80" t="s">
+      <c r="AC20" s="51">
+        <v>14.22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="32" customFormat="1">
+      <c r="A21" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="80"/>
-[...27 lines deleted...]
-    <row r="22" spans="1:28" s="32" customFormat="1">
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="75"/>
+      <c r="I21" s="75"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="75"/>
+      <c r="L21" s="75"/>
+      <c r="M21" s="75"/>
+      <c r="N21" s="75"/>
+      <c r="O21" s="75"/>
+      <c r="P21" s="75"/>
+      <c r="Q21" s="75"/>
+      <c r="R21" s="75"/>
+      <c r="S21" s="75"/>
+      <c r="T21" s="75"/>
+      <c r="U21" s="75"/>
+      <c r="V21" s="75"/>
+      <c r="W21" s="75"/>
+      <c r="X21" s="75"/>
+      <c r="Y21" s="75"/>
+      <c r="Z21" s="75"/>
+      <c r="AA21" s="75"/>
+      <c r="AB21" s="75"/>
+      <c r="AC21" s="75"/>
+    </row>
+    <row r="22" spans="1:29" s="32" customFormat="1">
       <c r="A22" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="9">
         <v>23.31</v>
       </c>
       <c r="C22" s="9">
         <v>23.4</v>
       </c>
       <c r="D22" s="10">
         <v>23.17</v>
       </c>
       <c r="E22" s="10">
         <v>24.24</v>
       </c>
       <c r="F22" s="10">
         <v>24.73</v>
       </c>
       <c r="G22" s="10">
         <v>25.58</v>
       </c>
       <c r="H22" s="18">
         <v>25.85</v>
       </c>
       <c r="I22" s="10">
@@ -3331,174 +3426,180 @@
       </c>
       <c r="U22" s="42">
         <v>18.48</v>
       </c>
       <c r="V22" s="42">
         <v>18.579999999999998</v>
       </c>
       <c r="W22" s="42">
         <v>18.57</v>
       </c>
       <c r="X22" s="42">
         <v>18.36</v>
       </c>
       <c r="Y22" s="42">
         <v>18.39</v>
       </c>
       <c r="Z22" s="42">
         <v>16.02</v>
       </c>
       <c r="AA22" s="71">
         <v>15.54</v>
       </c>
       <c r="AB22" s="71">
         <v>16.12</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="32" customFormat="1">
+      <c r="AC22" s="71">
+        <v>16.37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="32" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AB21"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A21:AC21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB12"/>
+  <dimension ref="A2:AC12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA15" sqref="AA15"/>
+      <selection activeCell="AD15" sqref="AD15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="79" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="79"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="23" customFormat="1">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="74"/>
+      <c r="AC2" s="74"/>
+    </row>
+    <row r="3" spans="1:29" s="23" customFormat="1">
       <c r="A3" s="22"/>
       <c r="N3" s="65"/>
       <c r="O3" s="65"/>
       <c r="P3" s="65"/>
       <c r="Q3" s="65"/>
       <c r="R3" s="65"/>
       <c r="S3" s="65"/>
       <c r="T3" s="65"/>
       <c r="U3" s="65"/>
       <c r="V3" s="65"/>
       <c r="W3" s="65"/>
       <c r="X3" s="65"/>
       <c r="Y3" s="65"/>
       <c r="Z3" s="65"/>
       <c r="AA3" s="65"/>
       <c r="AB3" s="65"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="85">
+      <c r="AC3" s="65"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="80"/>
+      <c r="B4" s="84">
         <v>2021</v>
       </c>
-      <c r="C4" s="86"/>
-[...10 lines deleted...]
-      <c r="N4" s="72">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="77">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="79"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="78"/>
-[...3 lines deleted...]
-      <c r="A5" s="76"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="81"/>
       <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -3536,84 +3637,88 @@
       </c>
       <c r="U5" s="69" t="s">
         <v>7</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="19" t="s">
         <v>24</v>
       </c>
       <c r="Y5" s="19" t="s">
         <v>25</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="84" t="s">
+      <c r="AC5" s="49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="84"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28" s="31" customFormat="1">
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="86"/>
+      <c r="L6" s="86"/>
+      <c r="M6" s="86"/>
+      <c r="N6" s="86"/>
+      <c r="O6" s="86"/>
+      <c r="P6" s="86"/>
+      <c r="Q6" s="86"/>
+      <c r="R6" s="86"/>
+      <c r="S6" s="86"/>
+      <c r="T6" s="86"/>
+      <c r="U6" s="86"/>
+      <c r="V6" s="86"/>
+      <c r="W6" s="86"/>
+      <c r="X6" s="86"/>
+      <c r="Y6" s="86"/>
+      <c r="Z6" s="86"/>
+      <c r="AA6" s="86"/>
+      <c r="AB6" s="86"/>
+      <c r="AC6" s="86"/>
+    </row>
+    <row r="7" spans="1:29" s="31" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="11">
         <v>4281</v>
       </c>
       <c r="C7" s="11">
         <v>3829</v>
       </c>
       <c r="D7" s="12">
         <v>4175</v>
       </c>
       <c r="E7" s="12">
         <v>4854</v>
       </c>
       <c r="F7" s="12">
         <v>4776</v>
       </c>
       <c r="G7" s="15">
         <v>5278</v>
       </c>
       <c r="H7" s="15">
         <v>4973</v>
       </c>
       <c r="I7" s="12">
@@ -3654,84 +3759,88 @@
       </c>
       <c r="U7" s="48">
         <v>2374</v>
       </c>
       <c r="V7" s="48">
         <v>2475</v>
       </c>
       <c r="W7" s="48">
         <v>2391</v>
       </c>
       <c r="X7" s="48">
         <v>2029</v>
       </c>
       <c r="Y7" s="48">
         <v>2401</v>
       </c>
       <c r="Z7" s="48">
         <v>2136</v>
       </c>
       <c r="AA7" s="48">
         <v>1813</v>
       </c>
       <c r="AB7" s="48">
         <v>2295</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="81" t="s">
+      <c r="AC7" s="48">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="76" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="81"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:28" s="31" customFormat="1">
+      <c r="B8" s="76"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="76"/>
+      <c r="N8" s="76"/>
+      <c r="O8" s="76"/>
+      <c r="P8" s="76"/>
+      <c r="Q8" s="76"/>
+      <c r="R8" s="76"/>
+      <c r="S8" s="76"/>
+      <c r="T8" s="76"/>
+      <c r="U8" s="76"/>
+      <c r="V8" s="76"/>
+      <c r="W8" s="76"/>
+      <c r="X8" s="76"/>
+      <c r="Y8" s="76"/>
+      <c r="Z8" s="76"/>
+      <c r="AA8" s="76"/>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="76"/>
+    </row>
+    <row r="9" spans="1:29" s="31" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="24">
         <f>VLOOKUP(A9,$A$4:$D$177,3,0)</f>
         <v>3829</v>
       </c>
       <c r="C9" s="27">
         <v>1984</v>
       </c>
       <c r="D9" s="25">
         <v>2150</v>
       </c>
       <c r="E9" s="25">
         <v>2514</v>
       </c>
       <c r="F9" s="25">
         <v>2461</v>
       </c>
       <c r="G9" s="25">
         <v>2687</v>
       </c>
       <c r="H9" s="26">
         <v>2572</v>
       </c>
@@ -3773,84 +3882,88 @@
       </c>
       <c r="U9" s="48">
         <v>1209</v>
       </c>
       <c r="V9" s="48">
         <v>1262</v>
       </c>
       <c r="W9" s="48">
         <v>1229</v>
       </c>
       <c r="X9" s="48">
         <v>1046</v>
       </c>
       <c r="Y9" s="48">
         <v>1215</v>
       </c>
       <c r="Z9" s="48">
         <v>1086</v>
       </c>
       <c r="AA9" s="48">
         <v>927</v>
       </c>
       <c r="AB9" s="48">
         <v>1140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="80" t="s">
+      <c r="AC9" s="48">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="80"/>
-[...27 lines deleted...]
-    <row r="11" spans="1:28" s="31" customFormat="1">
+      <c r="B10" s="75"/>
+      <c r="C10" s="75"/>
+      <c r="D10" s="75"/>
+      <c r="E10" s="75"/>
+      <c r="F10" s="75"/>
+      <c r="G10" s="75"/>
+      <c r="H10" s="75"/>
+      <c r="I10" s="75"/>
+      <c r="J10" s="75"/>
+      <c r="K10" s="75"/>
+      <c r="L10" s="75"/>
+      <c r="M10" s="75"/>
+      <c r="N10" s="75"/>
+      <c r="O10" s="75"/>
+      <c r="P10" s="75"/>
+      <c r="Q10" s="75"/>
+      <c r="R10" s="75"/>
+      <c r="S10" s="75"/>
+      <c r="T10" s="75"/>
+      <c r="U10" s="75"/>
+      <c r="V10" s="75"/>
+      <c r="W10" s="75"/>
+      <c r="X10" s="75"/>
+      <c r="Y10" s="75"/>
+      <c r="Z10" s="75"/>
+      <c r="AA10" s="75"/>
+      <c r="AB10" s="75"/>
+      <c r="AC10" s="75"/>
+    </row>
+    <row r="11" spans="1:29" s="31" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="35">
         <v>2076</v>
       </c>
       <c r="C11" s="28">
         <v>1845</v>
       </c>
       <c r="D11" s="28">
         <v>2025</v>
       </c>
       <c r="E11" s="28">
         <v>2340</v>
       </c>
       <c r="F11" s="28">
         <v>2315</v>
       </c>
       <c r="G11" s="28">
         <v>2591</v>
       </c>
       <c r="H11" s="29">
         <v>2401</v>
       </c>
       <c r="I11" s="28">
@@ -3891,66 +4004,69 @@
       </c>
       <c r="U11" s="66">
         <v>1165</v>
       </c>
       <c r="V11" s="66">
         <v>1213</v>
       </c>
       <c r="W11" s="66">
         <v>1162</v>
       </c>
       <c r="X11" s="66">
         <v>983</v>
       </c>
       <c r="Y11" s="66">
         <v>1186</v>
       </c>
       <c r="Z11" s="66">
         <v>1050</v>
       </c>
       <c r="AA11" s="66">
         <v>886</v>
       </c>
       <c r="AB11" s="66">
         <v>1155</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="18.75" customHeight="1">
+      <c r="AC11" s="66">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="18.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A10:AB10"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A8:AC8"/>
+    <mergeCell ref="A10:AC10"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Туғандар саны</vt:lpstr>
       <vt:lpstr>Туудың жалпы коэффициенті</vt:lpstr>