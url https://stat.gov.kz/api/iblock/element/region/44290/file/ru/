--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Всего педагогов" sheetId="4" r:id="rId1"/>
     <sheet name="Женщины" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="33">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
@@ -82,311 +82,254 @@
     <t>2011/12</t>
   </si>
   <si>
     <t>2012/13</t>
   </si>
   <si>
     <t>2013/14</t>
   </si>
   <si>
     <t>2016/17</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>Численность педагогов общеобразовательных школ</t>
   </si>
   <si>
     <t>2020/21</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <r>
+      <t>2008/09</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014/15</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2015/16</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>2025/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>До 2008 года данные представлены без вечерних общеобразовательных школ</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистическое наблюдение ОШ-1, ОШ-5 исключено из Плана статистических работ, данные собираются МОН РК</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>Численность педагогов дневных государственных общеобразовательных школ</t>
     </r>
-  </si>
-[...67 lines deleted...]
-    <t>2020/22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...103 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -416,117 +359,113 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -798,1216 +737,1234 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:AA11"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="J31" sqref="J31"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" style="2" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16363" max="16384" width="8.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
+    <col min="2" max="23" width="9.140625" style="1" customWidth="1"/>
+    <col min="24" max="234" width="9.140625" style="1"/>
+    <col min="235" max="235" width="17.85546875" style="1" customWidth="1"/>
+    <col min="236" max="263" width="9" style="1" customWidth="1"/>
+    <col min="264" max="269" width="8.85546875" style="1" customWidth="1"/>
+    <col min="270" max="490" width="9.140625" style="1"/>
+    <col min="491" max="491" width="17.85546875" style="1" customWidth="1"/>
+    <col min="492" max="519" width="9" style="1" customWidth="1"/>
+    <col min="520" max="525" width="8.85546875" style="1" customWidth="1"/>
+    <col min="526" max="746" width="9.140625" style="1"/>
+    <col min="747" max="747" width="17.85546875" style="1" customWidth="1"/>
+    <col min="748" max="775" width="9" style="1" customWidth="1"/>
+    <col min="776" max="781" width="8.85546875" style="1" customWidth="1"/>
+    <col min="782" max="1002" width="9.140625" style="1"/>
+    <col min="1003" max="1003" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1004" max="1031" width="9" style="1" customWidth="1"/>
+    <col min="1032" max="1037" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1038" max="1258" width="9.140625" style="1"/>
+    <col min="1259" max="1259" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1260" max="1287" width="9" style="1" customWidth="1"/>
+    <col min="1288" max="1293" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1294" max="1514" width="9.140625" style="1"/>
+    <col min="1515" max="1515" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1516" max="1543" width="9" style="1" customWidth="1"/>
+    <col min="1544" max="1549" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1550" max="1770" width="9.140625" style="1"/>
+    <col min="1771" max="1771" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1772" max="1799" width="9" style="1" customWidth="1"/>
+    <col min="1800" max="1805" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1806" max="2026" width="9.140625" style="1"/>
+    <col min="2027" max="2027" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2028" max="2055" width="9" style="1" customWidth="1"/>
+    <col min="2056" max="2061" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2062" max="2282" width="9.140625" style="1"/>
+    <col min="2283" max="2283" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2284" max="2311" width="9" style="1" customWidth="1"/>
+    <col min="2312" max="2317" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2318" max="2538" width="9.140625" style="1"/>
+    <col min="2539" max="2539" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2540" max="2567" width="9" style="1" customWidth="1"/>
+    <col min="2568" max="2573" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2574" max="2794" width="9.140625" style="1"/>
+    <col min="2795" max="2795" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2796" max="2823" width="9" style="1" customWidth="1"/>
+    <col min="2824" max="2829" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2830" max="3050" width="9.140625" style="1"/>
+    <col min="3051" max="3051" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3052" max="3079" width="9" style="1" customWidth="1"/>
+    <col min="3080" max="3085" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3086" max="3306" width="9.140625" style="1"/>
+    <col min="3307" max="3307" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3308" max="3335" width="9" style="1" customWidth="1"/>
+    <col min="3336" max="3341" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3342" max="3562" width="9.140625" style="1"/>
+    <col min="3563" max="3563" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3564" max="3591" width="9" style="1" customWidth="1"/>
+    <col min="3592" max="3597" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3598" max="3818" width="9.140625" style="1"/>
+    <col min="3819" max="3819" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3820" max="3847" width="9" style="1" customWidth="1"/>
+    <col min="3848" max="3853" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3854" max="4074" width="9.140625" style="1"/>
+    <col min="4075" max="4075" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4076" max="4103" width="9" style="1" customWidth="1"/>
+    <col min="4104" max="4109" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4110" max="4330" width="9.140625" style="1"/>
+    <col min="4331" max="4331" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4332" max="4359" width="9" style="1" customWidth="1"/>
+    <col min="4360" max="4365" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4366" max="4586" width="9.140625" style="1"/>
+    <col min="4587" max="4587" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4588" max="4615" width="9" style="1" customWidth="1"/>
+    <col min="4616" max="4621" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4622" max="4842" width="9.140625" style="1"/>
+    <col min="4843" max="4843" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4844" max="4871" width="9" style="1" customWidth="1"/>
+    <col min="4872" max="4877" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4878" max="5098" width="9.140625" style="1"/>
+    <col min="5099" max="5099" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5100" max="5127" width="9" style="1" customWidth="1"/>
+    <col min="5128" max="5133" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5134" max="5354" width="9.140625" style="1"/>
+    <col min="5355" max="5355" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5356" max="5383" width="9" style="1" customWidth="1"/>
+    <col min="5384" max="5389" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5390" max="5610" width="9.140625" style="1"/>
+    <col min="5611" max="5611" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5612" max="5639" width="9" style="1" customWidth="1"/>
+    <col min="5640" max="5645" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5646" max="5866" width="9.140625" style="1"/>
+    <col min="5867" max="5867" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5868" max="5895" width="9" style="1" customWidth="1"/>
+    <col min="5896" max="5901" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5902" max="6122" width="9.140625" style="1"/>
+    <col min="6123" max="6123" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6124" max="6151" width="9" style="1" customWidth="1"/>
+    <col min="6152" max="6157" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6158" max="6378" width="9.140625" style="1"/>
+    <col min="6379" max="6379" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6380" max="6407" width="9" style="1" customWidth="1"/>
+    <col min="6408" max="6413" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6414" max="6634" width="9.140625" style="1"/>
+    <col min="6635" max="6635" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6636" max="6663" width="9" style="1" customWidth="1"/>
+    <col min="6664" max="6669" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6670" max="6890" width="9.140625" style="1"/>
+    <col min="6891" max="6891" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6892" max="6919" width="9" style="1" customWidth="1"/>
+    <col min="6920" max="6925" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6926" max="7146" width="9.140625" style="1"/>
+    <col min="7147" max="7147" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7148" max="7175" width="9" style="1" customWidth="1"/>
+    <col min="7176" max="7181" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7182" max="7402" width="9.140625" style="1"/>
+    <col min="7403" max="7403" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7404" max="7431" width="9" style="1" customWidth="1"/>
+    <col min="7432" max="7437" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7438" max="7658" width="9.140625" style="1"/>
+    <col min="7659" max="7659" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7660" max="7687" width="9" style="1" customWidth="1"/>
+    <col min="7688" max="7693" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7694" max="7914" width="9.140625" style="1"/>
+    <col min="7915" max="7915" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7916" max="7943" width="9" style="1" customWidth="1"/>
+    <col min="7944" max="7949" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7950" max="8170" width="9.140625" style="1"/>
+    <col min="8171" max="8171" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8172" max="8199" width="9" style="1" customWidth="1"/>
+    <col min="8200" max="8205" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8206" max="8426" width="9.140625" style="1"/>
+    <col min="8427" max="8427" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8428" max="8455" width="9" style="1" customWidth="1"/>
+    <col min="8456" max="8461" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8462" max="8682" width="9.140625" style="1"/>
+    <col min="8683" max="8683" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8684" max="8711" width="9" style="1" customWidth="1"/>
+    <col min="8712" max="8717" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8718" max="8938" width="9.140625" style="1"/>
+    <col min="8939" max="8939" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8940" max="8967" width="9" style="1" customWidth="1"/>
+    <col min="8968" max="8973" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8974" max="9194" width="9.140625" style="1"/>
+    <col min="9195" max="9195" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9196" max="9223" width="9" style="1" customWidth="1"/>
+    <col min="9224" max="9229" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9230" max="9450" width="9.140625" style="1"/>
+    <col min="9451" max="9451" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9452" max="9479" width="9" style="1" customWidth="1"/>
+    <col min="9480" max="9485" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9486" max="9706" width="9.140625" style="1"/>
+    <col min="9707" max="9707" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9708" max="9735" width="9" style="1" customWidth="1"/>
+    <col min="9736" max="9741" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9742" max="9962" width="9.140625" style="1"/>
+    <col min="9963" max="9963" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9964" max="9991" width="9" style="1" customWidth="1"/>
+    <col min="9992" max="9997" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9998" max="10218" width="9.140625" style="1"/>
+    <col min="10219" max="10219" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10220" max="10247" width="9" style="1" customWidth="1"/>
+    <col min="10248" max="10253" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10254" max="10474" width="9.140625" style="1"/>
+    <col min="10475" max="10475" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10476" max="10503" width="9" style="1" customWidth="1"/>
+    <col min="10504" max="10509" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10510" max="10730" width="9.140625" style="1"/>
+    <col min="10731" max="10731" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10732" max="10759" width="9" style="1" customWidth="1"/>
+    <col min="10760" max="10765" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10766" max="10986" width="9.140625" style="1"/>
+    <col min="10987" max="10987" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10988" max="11015" width="9" style="1" customWidth="1"/>
+    <col min="11016" max="11021" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11022" max="11242" width="9.140625" style="1"/>
+    <col min="11243" max="11243" width="17.85546875" style="1" customWidth="1"/>
+    <col min="11244" max="11271" width="9" style="1" customWidth="1"/>
+    <col min="11272" max="11277" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11278" max="11498" width="9.140625" style="1"/>
+    <col min="11499" max="11499" width="17.85546875" style="1" customWidth="1"/>
+    <col min="11500" max="11527" width="9" style="1" customWidth="1"/>
+    <col min="11528" max="11533" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11534" max="11754" width="9.140625" style="1"/>
+    <col min="11755" max="11755" width="17.85546875" style="1" customWidth="1"/>
+    <col min="11756" max="11783" width="9" style="1" customWidth="1"/>
+    <col min="11784" max="11789" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11790" max="12010" width="9.140625" style="1"/>
+    <col min="12011" max="12011" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12012" max="12039" width="9" style="1" customWidth="1"/>
+    <col min="12040" max="12045" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12046" max="12266" width="9.140625" style="1"/>
+    <col min="12267" max="12267" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12268" max="12295" width="9" style="1" customWidth="1"/>
+    <col min="12296" max="12301" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12302" max="12522" width="9.140625" style="1"/>
+    <col min="12523" max="12523" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12524" max="12551" width="9" style="1" customWidth="1"/>
+    <col min="12552" max="12557" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12558" max="12778" width="9.140625" style="1"/>
+    <col min="12779" max="12779" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12780" max="12807" width="9" style="1" customWidth="1"/>
+    <col min="12808" max="12813" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12814" max="13034" width="9.140625" style="1"/>
+    <col min="13035" max="13035" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13036" max="13063" width="9" style="1" customWidth="1"/>
+    <col min="13064" max="13069" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13070" max="13290" width="9.140625" style="1"/>
+    <col min="13291" max="13291" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13292" max="13319" width="9" style="1" customWidth="1"/>
+    <col min="13320" max="13325" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13326" max="13546" width="9.140625" style="1"/>
+    <col min="13547" max="13547" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13548" max="13575" width="9" style="1" customWidth="1"/>
+    <col min="13576" max="13581" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13582" max="13802" width="9.140625" style="1"/>
+    <col min="13803" max="13803" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13804" max="13831" width="9" style="1" customWidth="1"/>
+    <col min="13832" max="13837" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13838" max="14058" width="9.140625" style="1"/>
+    <col min="14059" max="14059" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14060" max="14087" width="9" style="1" customWidth="1"/>
+    <col min="14088" max="14093" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14094" max="14314" width="9.140625" style="1"/>
+    <col min="14315" max="14315" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14316" max="14343" width="9" style="1" customWidth="1"/>
+    <col min="14344" max="14349" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14350" max="14570" width="9.140625" style="1"/>
+    <col min="14571" max="14571" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14572" max="14599" width="9" style="1" customWidth="1"/>
+    <col min="14600" max="14605" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14606" max="14826" width="9.140625" style="1"/>
+    <col min="14827" max="14827" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14828" max="14855" width="9" style="1" customWidth="1"/>
+    <col min="14856" max="14861" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14862" max="15082" width="9.140625" style="1"/>
+    <col min="15083" max="15083" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15084" max="15111" width="9" style="1" customWidth="1"/>
+    <col min="15112" max="15117" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15118" max="15338" width="9.140625" style="1"/>
+    <col min="15339" max="15339" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15340" max="15367" width="9" style="1" customWidth="1"/>
+    <col min="15368" max="15373" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15374" max="15594" width="9.140625" style="1"/>
+    <col min="15595" max="15595" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15596" max="15623" width="9" style="1" customWidth="1"/>
+    <col min="15624" max="15629" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15630" max="15850" width="9.140625" style="1"/>
+    <col min="15851" max="15851" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15852" max="15879" width="9" style="1" customWidth="1"/>
+    <col min="15880" max="15885" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15886" max="16106" width="9.140625" style="1"/>
+    <col min="16107" max="16107" width="17.85546875" style="1" customWidth="1"/>
+    <col min="16108" max="16135" width="9" style="1" customWidth="1"/>
+    <col min="16136" max="16141" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16142" max="16362" width="9.140625" style="1"/>
+    <col min="16363" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="16.5" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="A4" s="34" t="s">
+    <row r="1" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:27" ht="15.75" customHeight="1"/>
+    <row r="4" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="34"/>
-[...20 lines deleted...]
-      <c r="W4" s="34"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
     </row>
-    <row r="5" spans="1:26" ht="15.75" customHeight="1">
-[...21 lines deleted...]
-      <c r="Z5" s="27" t="s">
+    <row r="5" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="V5" s="8"/>
+      <c r="AA5" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="4" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="9"/>
+      <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="E6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="I6" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="V6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="W6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="X6" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="K6" s="25" t="s">
-[...14 lines deleted...]
-      <c r="P6" s="26" t="s">
+      <c r="Y6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="26" t="s">
+      <c r="Z6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="R6" s="26" t="s">
-[...17 lines deleted...]
-      <c r="X6" s="26" t="s">
+      <c r="AA6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="Y6" s="26" t="s">
+    </row>
+    <row r="7" spans="1:27" s="12" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="30">
+        <v>30612</v>
+      </c>
+      <c r="C7" s="30">
+        <v>30620</v>
+      </c>
+      <c r="D7" s="30">
+        <v>30913</v>
+      </c>
+      <c r="E7" s="30">
+        <v>31838</v>
+      </c>
+      <c r="F7" s="30">
+        <v>32483</v>
+      </c>
+      <c r="G7" s="30">
+        <v>32296</v>
+      </c>
+      <c r="H7" s="30">
+        <v>31736</v>
+      </c>
+      <c r="I7" s="30">
+        <v>31380</v>
+      </c>
+      <c r="J7" s="30">
+        <v>31310</v>
+      </c>
+      <c r="K7" s="30">
+        <v>32460</v>
+      </c>
+      <c r="L7" s="30">
+        <v>33250</v>
+      </c>
+      <c r="M7" s="30">
+        <v>34696</v>
+      </c>
+      <c r="N7" s="30">
+        <v>35381</v>
+      </c>
+      <c r="O7" s="30">
+        <v>36001</v>
+      </c>
+      <c r="P7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>39424</v>
+      </c>
+      <c r="R7" s="30">
+        <v>36503</v>
+      </c>
+      <c r="S7" s="30">
+        <v>38524</v>
+      </c>
+      <c r="T7" s="30">
+        <v>39325</v>
+      </c>
+      <c r="U7" s="30">
+        <v>41735</v>
+      </c>
+      <c r="V7" s="30">
+        <v>44280</v>
+      </c>
+      <c r="W7" s="31">
+        <v>47281</v>
+      </c>
+      <c r="X7" s="32">
+        <v>31874</v>
+      </c>
+      <c r="Y7" s="32">
+        <v>32856</v>
+      </c>
+      <c r="Z7" s="32">
+        <v>33875</v>
+      </c>
+      <c r="AA7" s="31">
+        <v>34873</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="18" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A8" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="Z6" s="29" t="s">
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+    </row>
+    <row r="9" spans="1:27" s="13" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
         <v>31</v>
       </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="15.75" customHeight="1">
-[...77 lines deleted...]
-      </c>
+    <row r="10" spans="1:27" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="21"/>
+      <c r="O10" s="21"/>
+      <c r="P10" s="21"/>
+      <c r="Q10" s="21"/>
+      <c r="R10" s="21"/>
+      <c r="S10" s="21"/>
+      <c r="T10" s="21"/>
     </row>
-    <row r="8" spans="1:26" s="6" customFormat="1" ht="14.45" customHeight="1">
-[...77 lines deleted...]
-      <c r="F11" s="1"/>
+    <row r="11" spans="1:27" ht="15" customHeight="1">
+      <c r="A11" s="23"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:W4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y13"/>
+  <dimension ref="A2:AA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="Y5" sqref="Y5"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="2" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16361" max="16384" width="8.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
+    <col min="2" max="22" width="9" style="1" customWidth="1"/>
+    <col min="23" max="232" width="8.85546875" style="1"/>
+    <col min="233" max="233" width="17.85546875" style="1" customWidth="1"/>
+    <col min="234" max="261" width="9" style="1" customWidth="1"/>
+    <col min="262" max="267" width="8.85546875" style="1" customWidth="1"/>
+    <col min="268" max="488" width="8.85546875" style="1"/>
+    <col min="489" max="489" width="17.85546875" style="1" customWidth="1"/>
+    <col min="490" max="517" width="9" style="1" customWidth="1"/>
+    <col min="518" max="523" width="8.85546875" style="1" customWidth="1"/>
+    <col min="524" max="744" width="8.85546875" style="1"/>
+    <col min="745" max="745" width="17.85546875" style="1" customWidth="1"/>
+    <col min="746" max="773" width="9" style="1" customWidth="1"/>
+    <col min="774" max="779" width="8.85546875" style="1" customWidth="1"/>
+    <col min="780" max="1000" width="8.85546875" style="1"/>
+    <col min="1001" max="1001" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1002" max="1029" width="9" style="1" customWidth="1"/>
+    <col min="1030" max="1035" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1036" max="1256" width="8.85546875" style="1"/>
+    <col min="1257" max="1257" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1258" max="1285" width="9" style="1" customWidth="1"/>
+    <col min="1286" max="1291" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1292" max="1512" width="8.85546875" style="1"/>
+    <col min="1513" max="1513" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1514" max="1541" width="9" style="1" customWidth="1"/>
+    <col min="1542" max="1547" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1548" max="1768" width="8.85546875" style="1"/>
+    <col min="1769" max="1769" width="17.85546875" style="1" customWidth="1"/>
+    <col min="1770" max="1797" width="9" style="1" customWidth="1"/>
+    <col min="1798" max="1803" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1804" max="2024" width="8.85546875" style="1"/>
+    <col min="2025" max="2025" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2026" max="2053" width="9" style="1" customWidth="1"/>
+    <col min="2054" max="2059" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2060" max="2280" width="8.85546875" style="1"/>
+    <col min="2281" max="2281" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2282" max="2309" width="9" style="1" customWidth="1"/>
+    <col min="2310" max="2315" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2316" max="2536" width="8.85546875" style="1"/>
+    <col min="2537" max="2537" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2538" max="2565" width="9" style="1" customWidth="1"/>
+    <col min="2566" max="2571" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2572" max="2792" width="8.85546875" style="1"/>
+    <col min="2793" max="2793" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2794" max="2821" width="9" style="1" customWidth="1"/>
+    <col min="2822" max="2827" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2828" max="3048" width="8.85546875" style="1"/>
+    <col min="3049" max="3049" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3050" max="3077" width="9" style="1" customWidth="1"/>
+    <col min="3078" max="3083" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3084" max="3304" width="8.85546875" style="1"/>
+    <col min="3305" max="3305" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3306" max="3333" width="9" style="1" customWidth="1"/>
+    <col min="3334" max="3339" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3340" max="3560" width="8.85546875" style="1"/>
+    <col min="3561" max="3561" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3562" max="3589" width="9" style="1" customWidth="1"/>
+    <col min="3590" max="3595" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3596" max="3816" width="8.85546875" style="1"/>
+    <col min="3817" max="3817" width="17.85546875" style="1" customWidth="1"/>
+    <col min="3818" max="3845" width="9" style="1" customWidth="1"/>
+    <col min="3846" max="3851" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3852" max="4072" width="8.85546875" style="1"/>
+    <col min="4073" max="4073" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4074" max="4101" width="9" style="1" customWidth="1"/>
+    <col min="4102" max="4107" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4108" max="4328" width="8.85546875" style="1"/>
+    <col min="4329" max="4329" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4330" max="4357" width="9" style="1" customWidth="1"/>
+    <col min="4358" max="4363" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4364" max="4584" width="8.85546875" style="1"/>
+    <col min="4585" max="4585" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4586" max="4613" width="9" style="1" customWidth="1"/>
+    <col min="4614" max="4619" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4620" max="4840" width="8.85546875" style="1"/>
+    <col min="4841" max="4841" width="17.85546875" style="1" customWidth="1"/>
+    <col min="4842" max="4869" width="9" style="1" customWidth="1"/>
+    <col min="4870" max="4875" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4876" max="5096" width="8.85546875" style="1"/>
+    <col min="5097" max="5097" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5098" max="5125" width="9" style="1" customWidth="1"/>
+    <col min="5126" max="5131" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5132" max="5352" width="8.85546875" style="1"/>
+    <col min="5353" max="5353" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5354" max="5381" width="9" style="1" customWidth="1"/>
+    <col min="5382" max="5387" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5388" max="5608" width="8.85546875" style="1"/>
+    <col min="5609" max="5609" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5610" max="5637" width="9" style="1" customWidth="1"/>
+    <col min="5638" max="5643" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5644" max="5864" width="8.85546875" style="1"/>
+    <col min="5865" max="5865" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5866" max="5893" width="9" style="1" customWidth="1"/>
+    <col min="5894" max="5899" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5900" max="6120" width="8.85546875" style="1"/>
+    <col min="6121" max="6121" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6122" max="6149" width="9" style="1" customWidth="1"/>
+    <col min="6150" max="6155" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6156" max="6376" width="8.85546875" style="1"/>
+    <col min="6377" max="6377" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6378" max="6405" width="9" style="1" customWidth="1"/>
+    <col min="6406" max="6411" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6412" max="6632" width="8.85546875" style="1"/>
+    <col min="6633" max="6633" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6634" max="6661" width="9" style="1" customWidth="1"/>
+    <col min="6662" max="6667" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6668" max="6888" width="8.85546875" style="1"/>
+    <col min="6889" max="6889" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6890" max="6917" width="9" style="1" customWidth="1"/>
+    <col min="6918" max="6923" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6924" max="7144" width="8.85546875" style="1"/>
+    <col min="7145" max="7145" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7146" max="7173" width="9" style="1" customWidth="1"/>
+    <col min="7174" max="7179" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7180" max="7400" width="8.85546875" style="1"/>
+    <col min="7401" max="7401" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7402" max="7429" width="9" style="1" customWidth="1"/>
+    <col min="7430" max="7435" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7436" max="7656" width="8.85546875" style="1"/>
+    <col min="7657" max="7657" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7658" max="7685" width="9" style="1" customWidth="1"/>
+    <col min="7686" max="7691" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7692" max="7912" width="8.85546875" style="1"/>
+    <col min="7913" max="7913" width="17.85546875" style="1" customWidth="1"/>
+    <col min="7914" max="7941" width="9" style="1" customWidth="1"/>
+    <col min="7942" max="7947" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7948" max="8168" width="8.85546875" style="1"/>
+    <col min="8169" max="8169" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8170" max="8197" width="9" style="1" customWidth="1"/>
+    <col min="8198" max="8203" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8204" max="8424" width="8.85546875" style="1"/>
+    <col min="8425" max="8425" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8426" max="8453" width="9" style="1" customWidth="1"/>
+    <col min="8454" max="8459" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8460" max="8680" width="8.85546875" style="1"/>
+    <col min="8681" max="8681" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8682" max="8709" width="9" style="1" customWidth="1"/>
+    <col min="8710" max="8715" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8716" max="8936" width="8.85546875" style="1"/>
+    <col min="8937" max="8937" width="17.85546875" style="1" customWidth="1"/>
+    <col min="8938" max="8965" width="9" style="1" customWidth="1"/>
+    <col min="8966" max="8971" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8972" max="9192" width="8.85546875" style="1"/>
+    <col min="9193" max="9193" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9194" max="9221" width="9" style="1" customWidth="1"/>
+    <col min="9222" max="9227" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9228" max="9448" width="8.85546875" style="1"/>
+    <col min="9449" max="9449" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9450" max="9477" width="9" style="1" customWidth="1"/>
+    <col min="9478" max="9483" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9484" max="9704" width="8.85546875" style="1"/>
+    <col min="9705" max="9705" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9706" max="9733" width="9" style="1" customWidth="1"/>
+    <col min="9734" max="9739" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9740" max="9960" width="8.85546875" style="1"/>
+    <col min="9961" max="9961" width="17.85546875" style="1" customWidth="1"/>
+    <col min="9962" max="9989" width="9" style="1" customWidth="1"/>
+    <col min="9990" max="9995" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9996" max="10216" width="8.85546875" style="1"/>
+    <col min="10217" max="10217" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10218" max="10245" width="9" style="1" customWidth="1"/>
+    <col min="10246" max="10251" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10252" max="10472" width="8.85546875" style="1"/>
+    <col min="10473" max="10473" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10474" max="10501" width="9" style="1" customWidth="1"/>
+    <col min="10502" max="10507" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10508" max="10728" width="8.85546875" style="1"/>
+    <col min="10729" max="10729" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10730" max="10757" width="9" style="1" customWidth="1"/>
+    <col min="10758" max="10763" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10764" max="10984" width="8.85546875" style="1"/>
+    <col min="10985" max="10985" width="17.85546875" style="1" customWidth="1"/>
+    <col min="10986" max="11013" width="9" style="1" customWidth="1"/>
+    <col min="11014" max="11019" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11020" max="11240" width="8.85546875" style="1"/>
+    <col min="11241" max="11241" width="17.85546875" style="1" customWidth="1"/>
+    <col min="11242" max="11269" width="9" style="1" customWidth="1"/>
+    <col min="11270" max="11275" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11276" max="11496" width="8.85546875" style="1"/>
+    <col min="11497" max="11497" width="17.85546875" style="1" customWidth="1"/>
+    <col min="11498" max="11525" width="9" style="1" customWidth="1"/>
+    <col min="11526" max="11531" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11532" max="11752" width="8.85546875" style="1"/>
+    <col min="11753" max="11753" width="17.85546875" style="1" customWidth="1"/>
+    <col min="11754" max="11781" width="9" style="1" customWidth="1"/>
+    <col min="11782" max="11787" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11788" max="12008" width="8.85546875" style="1"/>
+    <col min="12009" max="12009" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12010" max="12037" width="9" style="1" customWidth="1"/>
+    <col min="12038" max="12043" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12044" max="12264" width="8.85546875" style="1"/>
+    <col min="12265" max="12265" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12266" max="12293" width="9" style="1" customWidth="1"/>
+    <col min="12294" max="12299" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12300" max="12520" width="8.85546875" style="1"/>
+    <col min="12521" max="12521" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12522" max="12549" width="9" style="1" customWidth="1"/>
+    <col min="12550" max="12555" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12556" max="12776" width="8.85546875" style="1"/>
+    <col min="12777" max="12777" width="17.85546875" style="1" customWidth="1"/>
+    <col min="12778" max="12805" width="9" style="1" customWidth="1"/>
+    <col min="12806" max="12811" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12812" max="13032" width="8.85546875" style="1"/>
+    <col min="13033" max="13033" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13034" max="13061" width="9" style="1" customWidth="1"/>
+    <col min="13062" max="13067" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13068" max="13288" width="8.85546875" style="1"/>
+    <col min="13289" max="13289" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13290" max="13317" width="9" style="1" customWidth="1"/>
+    <col min="13318" max="13323" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13324" max="13544" width="8.85546875" style="1"/>
+    <col min="13545" max="13545" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13546" max="13573" width="9" style="1" customWidth="1"/>
+    <col min="13574" max="13579" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13580" max="13800" width="8.85546875" style="1"/>
+    <col min="13801" max="13801" width="17.85546875" style="1" customWidth="1"/>
+    <col min="13802" max="13829" width="9" style="1" customWidth="1"/>
+    <col min="13830" max="13835" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13836" max="14056" width="8.85546875" style="1"/>
+    <col min="14057" max="14057" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14058" max="14085" width="9" style="1" customWidth="1"/>
+    <col min="14086" max="14091" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14092" max="14312" width="8.85546875" style="1"/>
+    <col min="14313" max="14313" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14314" max="14341" width="9" style="1" customWidth="1"/>
+    <col min="14342" max="14347" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14348" max="14568" width="8.85546875" style="1"/>
+    <col min="14569" max="14569" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14570" max="14597" width="9" style="1" customWidth="1"/>
+    <col min="14598" max="14603" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14604" max="14824" width="8.85546875" style="1"/>
+    <col min="14825" max="14825" width="17.85546875" style="1" customWidth="1"/>
+    <col min="14826" max="14853" width="9" style="1" customWidth="1"/>
+    <col min="14854" max="14859" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14860" max="15080" width="8.85546875" style="1"/>
+    <col min="15081" max="15081" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15082" max="15109" width="9" style="1" customWidth="1"/>
+    <col min="15110" max="15115" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15116" max="15336" width="8.85546875" style="1"/>
+    <col min="15337" max="15337" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15338" max="15365" width="9" style="1" customWidth="1"/>
+    <col min="15366" max="15371" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15372" max="15592" width="8.85546875" style="1"/>
+    <col min="15593" max="15593" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15594" max="15621" width="9" style="1" customWidth="1"/>
+    <col min="15622" max="15627" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15628" max="15848" width="8.85546875" style="1"/>
+    <col min="15849" max="15849" width="17.85546875" style="1" customWidth="1"/>
+    <col min="15850" max="15877" width="9" style="1" customWidth="1"/>
+    <col min="15878" max="15883" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15884" max="16104" width="8.85546875" style="1"/>
+    <col min="16105" max="16105" width="17.85546875" style="1" customWidth="1"/>
+    <col min="16106" max="16133" width="9" style="1" customWidth="1"/>
+    <col min="16134" max="16139" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16140" max="16360" width="8.85546875" style="1"/>
+    <col min="16361" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="14.25" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A4" s="34" t="s">
+    <row r="2" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:27" ht="18.75" customHeight="1"/>
+    <row r="4" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="34"/>
-[...19 lines deleted...]
-      <c r="V4" s="34"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
     </row>
-    <row r="5" spans="1:25" ht="18.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="Y5" s="28" t="s">
+    <row r="5" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="AA5" s="24" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="4" customFormat="1" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="25"/>
+      <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="E6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="I6" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="W6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="X6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="K6" s="25" t="s">
-[...14 lines deleted...]
-      <c r="P6" s="26" t="s">
+      <c r="Y6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="26" t="s">
+      <c r="Z6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="R6" s="26" t="s">
-[...21 lines deleted...]
-        <v>31</v>
+      <c r="AA6" s="4" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="7" spans="1:27" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="B7" s="31">
         <v>24371</v>
       </c>
       <c r="C7" s="31">
         <v>24554</v>
       </c>
       <c r="D7" s="31">
         <v>24927</v>
       </c>
       <c r="E7" s="31">
         <v>25525</v>
       </c>
       <c r="F7" s="31">
         <v>26110</v>
       </c>
       <c r="G7" s="31">
         <v>25910</v>
       </c>
       <c r="H7" s="31">
         <v>25618</v>
       </c>
-      <c r="I7" s="32">
+      <c r="I7" s="30">
         <v>25725</v>
       </c>
-      <c r="J7" s="32">
+      <c r="J7" s="30">
         <v>25527</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="32">
         <v>26629</v>
       </c>
-      <c r="L7" s="32">
+      <c r="L7" s="30">
         <v>27075</v>
       </c>
-      <c r="M7" s="32">
+      <c r="M7" s="30">
         <v>28430</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N7" s="30">
         <v>29089</v>
       </c>
-      <c r="O7" s="32">
+      <c r="O7" s="30">
         <v>29835</v>
       </c>
-      <c r="P7" s="35" t="s">
-[...2 lines deleted...]
-      <c r="Q7" s="32">
+      <c r="P7" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q7" s="30">
         <v>32777</v>
       </c>
-      <c r="R7" s="32">
+      <c r="R7" s="30">
         <v>29875</v>
       </c>
-      <c r="S7" s="32">
+      <c r="S7" s="30">
         <v>31412</v>
       </c>
-      <c r="T7" s="32">
+      <c r="T7" s="30">
         <v>32055</v>
       </c>
-      <c r="U7" s="32">
+      <c r="U7" s="30">
         <v>34092</v>
       </c>
-      <c r="V7" s="32">
+      <c r="V7" s="30">
         <v>36072</v>
       </c>
-      <c r="W7" s="32">
+      <c r="W7" s="33">
+        <v>38254</v>
+      </c>
+      <c r="X7" s="30">
         <v>26276</v>
       </c>
-      <c r="X7" s="32">
+      <c r="Y7" s="30">
         <v>27218</v>
       </c>
-      <c r="Y7" s="32">
+      <c r="Z7" s="30">
         <v>28178</v>
       </c>
+      <c r="AA7" s="31">
+        <v>29164</v>
+      </c>
     </row>
-    <row r="8" spans="1:25" ht="15" customHeight="1">
-[...21 lines deleted...]
-      <c r="V8" s="19"/>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+      <c r="T8" s="28"/>
+      <c r="U8" s="28"/>
+      <c r="V8" s="28"/>
     </row>
-    <row r="9" spans="1:25" s="6" customFormat="1" ht="16.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="T9" s="15"/>
+    <row r="9" spans="1:27" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
     </row>
-    <row r="10" spans="1:25" s="5" customFormat="1" ht="16.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="T10" s="11"/>
+    <row r="10" spans="1:27" s="13" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="14"/>
+      <c r="N10" s="14"/>
+      <c r="O10" s="14"/>
+      <c r="P10" s="14"/>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="14"/>
+      <c r="S10" s="14"/>
+      <c r="T10" s="14"/>
     </row>
-    <row r="11" spans="1:25" s="7" customFormat="1" ht="16.5" customHeight="1">
-[...21 lines deleted...]
-      <c r="T11" s="17"/>
+    <row r="11" spans="1:27" s="22" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="21"/>
     </row>
-    <row r="12" spans="1:25" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T12" s="8"/>
+    <row r="12" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A12" s="27"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
     </row>
-    <row r="13" spans="1:25" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F13" s="1"/>
+    <row r="13" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A13" s="23"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>