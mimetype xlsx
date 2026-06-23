--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -2,348 +2,305 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Числен по типу местности" sheetId="4" r:id="rId1"/>
     <sheet name="Девочки" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="27">
   <si>
     <t>2015/2016</t>
   </si>
   <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2013/2014</t>
   </si>
   <si>
     <t>2012/2013</t>
   </si>
   <si>
     <t>2011/2012</t>
   </si>
   <si>
     <t>2010/2011</t>
   </si>
   <si>
     <t>2009/2010</t>
   </si>
   <si>
     <t>2008/2009</t>
   </si>
   <si>
     <t>Численность выпускников, окончивших основную среднюю школу (9 класс)</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2020/2021</t>
   </si>
   <si>
     <t>Все население</t>
+  </si>
+  <si>
+    <t>Девочки</t>
+  </si>
+  <si>
+    <t>Городское население</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
+  <si>
+    <t>2021/2022</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
+    <t>2022/2023</t>
+  </si>
+  <si>
+    <t>2023/2024</t>
+  </si>
+  <si>
+    <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
   <si>
     <r>
       <t>2014/2015</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>*)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Девочки</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>*)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистические наблюдения ОШ-1, ОШ-5 исключены из Плана статистических работ на 2014 год, данные собираются МОН РК</t>
     </r>
-  </si>
-[...19 lines deleted...]
-    <t>2024/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="21">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...13 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
-      <charset val="204"/>
-[...129 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -356,135 +313,136 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="3"/>
     <cellStyle name="Обычный 12" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -760,759 +718,783 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1"/>
-  <dimension ref="A2:R15"/>
+  <dimension ref="A2:S15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="8.85546875" style="5"/>
+    <col min="1" max="1" width="26" style="11" customWidth="1"/>
+    <col min="2" max="15" width="10.28515625" style="11" customWidth="1"/>
+    <col min="16" max="18" width="8.85546875" style="11"/>
+    <col min="19" max="19" width="12" style="11" customWidth="1"/>
+    <col min="20" max="16384" width="8.85546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18" ht="15.75" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="A5" s="35" t="s">
+    <row r="2" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="3" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="4" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="35"/>
-[...29 lines deleted...]
-      <c r="R6" s="23" t="s">
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+    </row>
+    <row r="6" spans="1:19" s="16" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="15"/>
+      <c r="S6" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:18" s="15" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="12" t="s">
+    <row r="7" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="12" t="s">
+      <c r="D7" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="13" t="s">
+      <c r="H7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="K7" s="13" t="s">
+      <c r="K7" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="L7" s="14" t="s">
+      <c r="L7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="M7" s="14" t="s">
+      <c r="M7" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="N7" s="14" t="s">
+      <c r="N7" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="O7" s="14" t="s">
+      <c r="O7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="P7" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="P7" s="14" t="s">
+      <c r="Q7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="Q7" s="14" t="s">
+      <c r="S7" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="R7" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="32" t="s">
+    </row>
+    <row r="8" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="32"/>
-[...18 lines deleted...]
-      <c r="B9" s="17">
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="1"/>
+    </row>
+    <row r="9" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="1">
         <v>32578</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="1">
         <v>32759</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="1">
         <v>32867</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="1">
         <v>28796</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="1">
         <v>26800</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="1">
         <v>27513</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="1">
         <v>25169</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="1">
         <v>26214</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="1">
         <v>29568</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="1">
         <v>27385</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="1">
         <v>27529</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="1">
         <v>30008</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="2">
         <v>32222</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="1">
         <v>34824</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="1">
         <v>27053</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="1">
         <v>30141</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="1">
         <v>31823</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="B11" s="17">
+      <c r="S9" s="3">
+        <v>35093</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="35"/>
+      <c r="O10" s="21"/>
+    </row>
+    <row r="11" spans="1:19" s="22" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A11" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="1">
         <v>10652</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="1">
         <v>8134</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="1">
         <v>8220</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="1">
         <v>7150</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="1">
         <v>6535</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="1">
         <v>7017</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="1">
         <v>6205</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="1">
         <v>4667</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="1">
         <v>7305</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="1">
         <v>6777</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="1">
         <v>6892</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="1">
         <v>7446</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="2">
         <v>7811</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="3">
         <v>8396</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="1">
         <v>3996</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="1">
         <v>4678</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="1">
         <v>4696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="S11" s="4">
+        <v>6760</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="22" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="23"/>
+    </row>
+    <row r="13" spans="1:19" s="22" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A13" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="34"/>
-[...18 lines deleted...]
-      <c r="B13" s="20">
+      <c r="B13" s="5">
         <v>21926</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="5">
         <v>24625</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="5">
         <v>24647</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="5">
         <v>21646</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="5">
         <v>20265</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="5">
         <v>20496</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="5">
         <v>18964</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="5">
         <v>21547</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="5">
         <v>22263</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="5">
         <v>20608</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="5">
         <v>20637</v>
       </c>
-      <c r="M13" s="20">
+      <c r="M13" s="5">
         <v>22562</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="6">
         <v>24411</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O13" s="5">
         <v>26428</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="5">
         <v>23057</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="5">
         <v>25463</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="5">
         <v>27127</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="A15" s="22"/>
+      <c r="S13" s="7">
+        <v>28333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="27" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A10:N10"/>
     <mergeCell ref="A12:N12"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A2:AT11"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="O40" sqref="K40:O49"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="55" max="16384" width="8.85546875" style="5"/>
+    <col min="1" max="1" width="26" style="11" customWidth="1"/>
+    <col min="2" max="14" width="10.28515625" style="11" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" style="11" customWidth="1"/>
+    <col min="16" max="16" width="11.28515625" style="11" customWidth="1"/>
+    <col min="17" max="17" width="11.5703125" style="11" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" style="11" customWidth="1"/>
+    <col min="19" max="19" width="11.7109375" style="11" customWidth="1"/>
+    <col min="20" max="54" width="8.7109375" style="11" customWidth="1"/>
+    <col min="55" max="16384" width="8.85546875" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A2" s="9"/>
-[...44 lines deleted...]
-      <c r="AT2" s="9"/>
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
     </row>
     <row r="3" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A3" s="9"/>
-[...44 lines deleted...]
-      <c r="AT3" s="9"/>
+      <c r="A3" s="29"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
     </row>
     <row r="4" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A4" s="9"/>
-[...47 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="29"/>
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="29"/>
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="29"/>
+      <c r="AP4" s="29"/>
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="29"/>
+      <c r="AT4" s="29"/>
+    </row>
+    <row r="5" spans="1:46" s="4" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="35"/>
-[...29 lines deleted...]
-      <c r="R6" s="23" t="s">
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+    </row>
+    <row r="6" spans="1:46" s="16" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="15"/>
+      <c r="S6" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:46" s="15" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="27" t="s">
+    <row r="7" spans="1:46" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="17"/>
+      <c r="B7" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="27" t="s">
+      <c r="C7" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="27" t="s">
+      <c r="D7" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="27" t="s">
+      <c r="E7" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="27" t="s">
+      <c r="F7" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G7" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="28" t="s">
+      <c r="H7" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="N7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="O7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="P7" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="28" t="s">
-[...53 lines deleted...]
-      <c r="B9" s="20">
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="32"/>
+    </row>
+    <row r="9" spans="1:46" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="5">
         <v>15914</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="5">
         <v>15999</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="5">
         <v>16009</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="5">
         <v>13879</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="5">
         <v>12973</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="5">
         <v>13347</v>
       </c>
-      <c r="H9" s="20" t="s">
+      <c r="H9" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="5">
         <v>15671</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="5">
         <v>14541</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="5">
         <v>13341</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="5">
         <v>13434</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="5">
         <v>14606</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="6">
         <v>15571</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="6">
         <v>16997</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="10">
         <v>13199</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="10">
         <v>14812</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="10">
         <v>15519</v>
       </c>
+      <c r="S9" s="10">
+        <v>16802</v>
+      </c>
     </row>
     <row r="10" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A10" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="31"/>
+      <c r="A10" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
     </row>
     <row r="11" spans="1:46">
-      <c r="A11" s="22"/>
+      <c r="A11" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>