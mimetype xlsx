--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Числен выпусников по типу местн" sheetId="4" r:id="rId1"/>
     <sheet name="Девочки" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="29">
   <si>
     <t>2015/2016</t>
   </si>
   <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2008/2009</t>
   </si>
   <si>
     <t>2009/2010</t>
   </si>
   <si>
     <t>2010/2011</t>
   </si>
   <si>
     <t>2011/2012</t>
   </si>
   <si>
@@ -156,56 +156,59 @@
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистические наблюдения ОШ-1, ОШ-5 исключены из Плана статистических работ на 2014 год, данные собираются МОН РК</t>
     </r>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2021/2023</t>
   </si>
   <si>
     <t>…</t>
   </si>
+  <si>
+    <t>2025/2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="20">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
@@ -277,99 +280,121 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -395,107 +420,119 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="3"/>
     <cellStyle name="Обычный 12" xfId="2"/>
@@ -789,741 +826,771 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BC17"/>
+  <dimension ref="A2:BC33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="T26" sqref="T26"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="15" width="10.85546875" style="2" customWidth="1"/>
-    <col min="16" max="25" width="8.7109375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="2" customWidth="1"/>
+    <col min="17" max="18" width="10.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="12.5703125" style="2" customWidth="1"/>
+    <col min="20" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="42" width="8.7109375" style="1" customWidth="1"/>
     <col min="43" max="43" width="9.7109375" style="1" customWidth="1"/>
     <col min="44" max="48" width="8.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.85546875" style="1" customWidth="1"/>
     <col min="50" max="54" width="8.7109375" style="1" customWidth="1"/>
     <col min="55" max="55" width="9.5703125" style="1" customWidth="1"/>
     <col min="56" max="60" width="8.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="9.85546875" style="1" customWidth="1"/>
     <col min="62" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18" customHeight="1"/>
     <row r="3" spans="1:55" ht="16.5" customHeight="1"/>
     <row r="4" spans="1:55" ht="16.5" customHeight="1"/>
     <row r="5" spans="1:55" ht="16.5" customHeight="1">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="31"/>
-[...18 lines deleted...]
-      <c r="U5" s="18"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="14"/>
+      <c r="S5" s="14"/>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
       <c r="AT5" s="4"/>
       <c r="AU5" s="4"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55" ht="16.5" customHeight="1">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
-      <c r="N6" s="22"/>
+      <c r="N6" s="18"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
-      <c r="R6" s="22" t="s">
+      <c r="S6" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
       <c r="AR6" s="4"/>
       <c r="AS6" s="4"/>
       <c r="AT6" s="4"/>
       <c r="AU6" s="4"/>
       <c r="AV6" s="4"/>
       <c r="AW6" s="4"/>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A7" s="6"/>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="C7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="15" t="s">
+      <c r="D7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="15" t="s">
+      <c r="E7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="15" t="s">
+      <c r="F7" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="15" t="s">
+      <c r="G7" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="15" t="s">
+      <c r="H7" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="15" t="s">
+      <c r="I7" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="J7" s="15" t="s">
+      <c r="J7" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="K7" s="15" t="s">
+      <c r="K7" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="L7" s="16" t="s">
+      <c r="L7" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="M7" s="16" t="s">
+      <c r="M7" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="N7" s="16" t="s">
+      <c r="N7" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O7" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P7" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="19" t="s">
         <v>25</v>
       </c>
+      <c r="S7" s="30" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="8" spans="1:55" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="28"/>
-[...11 lines deleted...]
-      <c r="N8" s="28"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
     </row>
     <row r="9" spans="1:55" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="23">
         <v>16233</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="23">
         <v>15217</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="23">
         <v>17020</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="23">
         <v>19165</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="23">
         <v>19500</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="23">
         <v>16225</v>
       </c>
-      <c r="H9" s="9">
+      <c r="H9" s="23">
         <v>14204</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="23">
         <v>14342</v>
       </c>
-      <c r="J9" s="9">
+      <c r="J9" s="23">
         <v>13471</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="23">
         <v>14227</v>
       </c>
-      <c r="L9" s="9">
+      <c r="L9" s="23">
         <v>16653</v>
       </c>
-      <c r="M9" s="9">
+      <c r="M9" s="23">
         <v>13296</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="24">
         <v>15218</v>
       </c>
-      <c r="O9" s="9">
+      <c r="O9" s="23">
         <v>18280</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="24">
         <v>12456</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="24">
         <v>13239</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="24">
         <v>14777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="S9" s="25">
+        <v>18335</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55" s="9" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="29"/>
-[...13 lines deleted...]
-    <row r="11" spans="1:55" s="12" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B10" s="37"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+      <c r="J10" s="37"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="37"/>
+      <c r="N10" s="37"/>
+    </row>
+    <row r="11" spans="1:55" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="23">
         <v>4850</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="23">
         <v>3458</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="23">
         <v>3920</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="23">
         <v>4227</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="23">
         <v>4261</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="23">
         <v>3741</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11" s="23">
         <v>3271</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="23">
         <v>2981</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="23">
         <v>3317</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="23">
         <v>3606</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="23">
         <v>4046</v>
       </c>
-      <c r="M11" s="9">
+      <c r="M11" s="23">
         <v>3580</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="24">
         <v>3997</v>
       </c>
-      <c r="O11" s="7">
+      <c r="O11" s="25">
         <v>4646</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="24">
         <v>1832</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="26">
         <v>1950</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="26">
         <v>2069</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="S11" s="26">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A12" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="30"/>
-[...14 lines deleted...]
-      <c r="A13" s="26" t="s">
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+    </row>
+    <row r="13" spans="1:55" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="27">
         <v>11383</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="27">
         <v>11759</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="27">
         <v>13100</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="27">
         <v>14938</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="27">
         <v>15239</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="27">
         <v>12484</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="27">
         <v>10933</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="27">
         <v>11361</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="27">
         <v>10154</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="27">
         <v>10621</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="27">
         <v>12607</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="27">
         <v>9716</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="28">
         <v>11221</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="28">
         <v>13634</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="28">
         <v>10624</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="28">
         <v>11289</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="28">
         <v>12708</v>
       </c>
+      <c r="S13" s="29">
+        <v>14784</v>
+      </c>
     </row>
     <row r="14" spans="1:55" ht="17.25" customHeight="1">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="27"/>
-[...15 lines deleted...]
-      <c r="R14" s="27"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="35"/>
+      <c r="G14" s="35"/>
+      <c r="H14" s="35"/>
+      <c r="I14" s="35"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="35"/>
+      <c r="N14" s="35"/>
+      <c r="O14" s="35"/>
+      <c r="P14" s="35"/>
+      <c r="Q14" s="35"/>
+      <c r="R14" s="35"/>
     </row>
     <row r="15" spans="1:55" ht="17.25" customHeight="1">
-      <c r="A15" s="24"/>
-[...16 lines deleted...]
-      <c r="R15" s="12"/>
+      <c r="A15" s="20"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
     </row>
     <row r="16" spans="1:55" ht="17.25" customHeight="1"/>
     <row r="17" ht="17.25" customHeight="1"/>
+    <row r="33" spans="20:20">
+      <c r="T33" s="33"/>
+    </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A10:N10"/>
     <mergeCell ref="A12:N12"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:R11"/>
+  <dimension ref="A5:T33"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="N34" sqref="N34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="15" width="10.85546875" customWidth="1"/>
+    <col min="16" max="16" width="10.42578125" customWidth="1"/>
+    <col min="17" max="17" width="10.85546875" customWidth="1"/>
+    <col min="18" max="18" width="11.5703125" customWidth="1"/>
+    <col min="19" max="19" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:18">
-      <c r="A5" s="31" t="s">
+    <row r="5" spans="1:19">
+      <c r="A5" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="31"/>
-[...26 lines deleted...]
-      <c r="L6" s="20"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="16"/>
+      <c r="L6" s="16"/>
       <c r="M6" s="3"/>
-      <c r="N6" s="21"/>
-      <c r="R6" s="21" t="s">
+      <c r="N6" s="17"/>
+      <c r="S6" s="17" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:18" ht="15.75" customHeight="1">
+    <row r="7" spans="1:19" ht="15.75" customHeight="1">
       <c r="A7" s="6"/>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="C7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="15" t="s">
+      <c r="D7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="15" t="s">
+      <c r="E7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="15" t="s">
+      <c r="F7" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="15" t="s">
+      <c r="G7" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="15" t="s">
+      <c r="H7" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="I7" s="15" t="s">
+      <c r="I7" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="J7" s="15" t="s">
+      <c r="J7" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="K7" s="15" t="s">
+      <c r="K7" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="L7" s="16" t="s">
+      <c r="L7" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="M7" s="16" t="s">
+      <c r="M7" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="N7" s="16" t="s">
+      <c r="N7" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O7" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P7" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="19" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="S7" s="32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="32"/>
-[...15 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="21"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="27">
         <v>8388</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="27">
         <v>8071</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="27">
         <v>8817</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="27">
         <v>10011</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="27">
         <v>10172</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="27">
         <v>8290</v>
       </c>
-      <c r="H9" s="13" t="s">
+      <c r="H9" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="27">
         <v>8064</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="27">
         <v>7154</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="27">
         <v>7583</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="27">
         <v>8762</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="27">
         <v>7053</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="28">
         <v>8143</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="28">
         <v>9638</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="28">
         <v>6515</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="28">
         <v>7057</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="28">
         <v>7858</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="S9" s="31">
+        <v>9634</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="33"/>
-[...3 lines deleted...]
-      <c r="F10" s="33"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
     </row>
-    <row r="11" spans="1:18">
-      <c r="A11" s="17"/>
+    <row r="11" spans="1:19">
+      <c r="A11" s="13"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
+    </row>
+    <row r="33" spans="20:20">
+      <c r="T33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>