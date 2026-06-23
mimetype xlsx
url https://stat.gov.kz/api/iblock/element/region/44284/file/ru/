--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -41,51 +41,51 @@
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Всего!$A$3:$T$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Девочки!$A$2:$T$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W11" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="38">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -113,284 +113,251 @@
     <t>2016/17</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>Дневные общеобразовательные школы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Вечерние общеобразовательные школы</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>Все население</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Городское население</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Сельское население</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>2025/26</t>
+  </si>
+  <si>
+    <r>
+      <t>Численность учащихся-девочек в общеобразовательных школах</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Численность учащихся-девочек в общеобразовательных школах по типу местности</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Численность учащихся в общеобразовательных школах по типу местности</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Численность учащихся в общеобразовательных школах</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
-  </si>
-[...79 lines deleted...]
-    <t>2024/25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...22 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...15 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -427,178 +394,181 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...54 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1086;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1081;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1081;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;\&#1046;&#1072;&#1085;&#1072;&#1088;\&#1040;&#1076;&#1084;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;%20&#1052;&#1054;&#1053;\2021-2022\&#1054;&#1057;&#1054;\&#1055;&#1072;&#1089;&#1087;&#1086;&#1088;&#1090;&#1072;\&#1055;-1%20&#1054;&#1073;&#1097;&#1077;&#1077;%20&#1095;&#1080;&#1089;&#1083;&#1086;%20&#1096;&#1082;&#1086;&#1083;%20&#1080;%20&#1095;&#1080;&#1089;&#1083;&#1077;&#1085;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1091;&#1095;&#1072;&#1097;&#1080;&#1093;&#1089;&#1103;.xlsx" TargetMode="External"/></Relationships>
@@ -933,1974 +903,2016 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z11"/>
+  <dimension ref="A2:AA11"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="J1" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="Y28" sqref="Y28"/>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="26" style="21" customWidth="1"/>
+    <col min="2" max="21" width="8.85546875" style="21" customWidth="1"/>
+    <col min="22" max="23" width="8.85546875" style="22" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="54" t="s">
+    <row r="2" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="23"/>
+      <c r="S3" s="23"/>
+      <c r="T3" s="23"/>
+      <c r="U3" s="23"/>
+      <c r="V3" s="23"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:27" s="28" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="58"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="59"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+    </row>
+    <row r="6" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="V6" s="27"/>
+      <c r="AA6" s="27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="29"/>
+      <c r="B7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="S7" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="T7" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="V7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="W7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA7" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="32"/>
+      <c r="U8" s="32"/>
+      <c r="V8" s="32"/>
+    </row>
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="1">
+        <v>353401</v>
+      </c>
+      <c r="C9" s="1">
+        <v>346419</v>
+      </c>
+      <c r="D9" s="1">
+        <v>347427</v>
+      </c>
+      <c r="E9" s="1">
+        <v>342067</v>
+      </c>
+      <c r="F9" s="1">
+        <v>332462</v>
+      </c>
+      <c r="G9" s="1">
+        <v>318170</v>
+      </c>
+      <c r="H9" s="1">
+        <v>305738</v>
+      </c>
+      <c r="I9" s="1">
+        <v>299853</v>
+      </c>
+      <c r="J9" s="1">
+        <v>294342</v>
+      </c>
+      <c r="K9" s="1">
+        <v>291831</v>
+      </c>
+      <c r="L9" s="1">
+        <v>294664</v>
+      </c>
+      <c r="M9" s="1">
+        <v>296258</v>
+      </c>
+      <c r="N9" s="1">
+        <v>301507</v>
+      </c>
+      <c r="O9" s="1">
+        <v>311422</v>
+      </c>
+      <c r="P9" s="2">
+        <v>317464</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>334964</v>
+      </c>
+      <c r="R9" s="2">
+        <v>356990</v>
+      </c>
+      <c r="S9" s="2">
+        <v>376637</v>
+      </c>
+      <c r="T9" s="2">
+        <v>393902</v>
+      </c>
+      <c r="U9" s="2">
+        <v>413740</v>
+      </c>
+      <c r="V9" s="1">
+        <v>434809</v>
+      </c>
+      <c r="W9" s="2">
+        <v>452231</v>
+      </c>
+      <c r="X9" s="3">
+        <v>337525</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>354294</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>367885</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>378321</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="54"/>
-[...286 lines deleted...]
-      <c r="B11" s="46">
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="35"/>
+      <c r="O10" s="35"/>
+      <c r="P10" s="35"/>
+      <c r="Q10" s="35"/>
+      <c r="R10" s="35"/>
+      <c r="S10" s="35"/>
+      <c r="T10" s="35"/>
+      <c r="U10" s="35"/>
+      <c r="V10" s="35"/>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="8">
         <v>467</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="8">
         <v>131</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="9">
         <v>80</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="9">
         <v>497</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F11" s="9">
         <v>532</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="9">
         <v>798</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H11" s="9">
         <v>836</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="9">
         <v>821</v>
       </c>
-      <c r="J11" s="47">
+      <c r="J11" s="9">
         <v>820</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="9">
         <v>882</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="9">
         <v>772</v>
       </c>
-      <c r="M11" s="47">
+      <c r="M11" s="9">
         <v>728</v>
       </c>
-      <c r="N11" s="47">
+      <c r="N11" s="9">
         <v>643</v>
       </c>
-      <c r="O11" s="47">
+      <c r="O11" s="9">
         <v>631</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="11">
         <v>611</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="11">
         <v>581</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="11">
         <v>605</v>
       </c>
-      <c r="S11" s="49">
+      <c r="S11" s="11">
         <v>533</v>
       </c>
-      <c r="T11" s="49">
+      <c r="T11" s="11">
         <v>625</v>
       </c>
-      <c r="U11" s="49">
+      <c r="U11" s="11">
         <v>820</v>
       </c>
-      <c r="V11" s="51">
+      <c r="V11" s="19">
         <v>855</v>
       </c>
-      <c r="W11" s="52">
+      <c r="W11" s="20">
         <v>968</v>
       </c>
-      <c r="X11" s="49">
+      <c r="X11" s="11">
         <v>1121</v>
       </c>
-      <c r="Y11" s="49">
+      <c r="Y11" s="11">
         <v>858</v>
       </c>
-      <c r="Z11" s="44">
+      <c r="Z11" s="13">
         <v>803</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>547</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:V8"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A10:V10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:AA10"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="Y27" sqref="Y27"/>
+    <sheetView zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="24" style="21" customWidth="1"/>
+    <col min="2" max="21" width="9.28515625" style="21" customWidth="1"/>
+    <col min="22" max="23" width="9.28515625" style="22" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1"/>
-[...75 lines deleted...]
-      <c r="Z5" s="19" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1"/>
+    <row r="2" spans="1:27" s="25" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="24"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1">
+      <c r="A3" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="23"/>
+      <c r="S3" s="23"/>
+      <c r="T3" s="23"/>
+      <c r="U3" s="23"/>
+      <c r="V3" s="23"/>
+    </row>
+    <row r="4" spans="1:27" ht="15" customHeight="1"/>
+    <row r="5" spans="1:27" s="28" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="21"/>
+      <c r="V5" s="27"/>
+      <c r="AA5" s="27" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="13" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="10" t="s">
+    <row r="6" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="29"/>
+      <c r="B6" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="E6" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="F6" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="G6" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="H6" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="I6" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="J6" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="10" t="s">
+      <c r="K6" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="10" t="s">
+      <c r="L6" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="10" t="s">
+      <c r="M6" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="N6" s="10" t="s">
+      <c r="N6" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="O6" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P6" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="Q6" s="10" t="s">
+      <c r="Q6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="10" t="s">
+      <c r="R6" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="10" t="s">
+      <c r="S6" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="10" t="s">
+      <c r="T6" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="10" t="s">
+      <c r="U6" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="V6" s="12" t="s">
+      <c r="V6" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="W6" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="W6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA6" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="53"/>
-[...26 lines deleted...]
-      <c r="B8" s="15">
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="32"/>
+      <c r="U7" s="32"/>
+      <c r="V7" s="32"/>
+      <c r="W7" s="33"/>
+    </row>
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="1">
         <v>174167</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="1">
         <v>170737</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="1">
         <v>170864</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="1">
         <v>168048</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="1">
         <v>163602</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="1">
         <v>156574</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="1">
         <v>150429</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="1">
         <v>147699</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="1">
         <v>145409</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="1">
         <v>143876</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="1">
         <v>145222</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="1">
         <v>145730</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="1">
         <v>147925</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="1">
         <v>153182</v>
       </c>
-      <c r="P8" s="16" t="s">
+      <c r="P8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="2">
         <v>164251</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="2">
         <v>175675</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="2">
         <v>185244</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="1">
         <v>194007</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="1">
         <v>202757</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="1">
         <v>212890</v>
       </c>
-      <c r="W8" s="21">
+      <c r="W8" s="7">
         <v>221746</v>
       </c>
-      <c r="X8" s="21">
+      <c r="X8" s="7">
         <v>165957</v>
       </c>
-      <c r="Y8" s="13">
+      <c r="Y8" s="4">
         <v>173823</v>
       </c>
-      <c r="Z8" s="13">
+      <c r="Z8" s="4">
         <v>180543</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B10" s="46" t="s">
+      <c r="AA8" s="4">
+        <v>185916</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="35"/>
+      <c r="P9" s="35"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="35"/>
+      <c r="S9" s="35"/>
+      <c r="T9" s="35"/>
+      <c r="U9" s="35"/>
+      <c r="V9" s="35"/>
+      <c r="W9" s="5"/>
+    </row>
+    <row r="10" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="46" t="s">
+      <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="46" t="s">
+      <c r="D10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="46" t="s">
+      <c r="E10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="46" t="s">
+      <c r="F10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G10" s="46" t="s">
+      <c r="G10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="H10" s="46" t="s">
+      <c r="H10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="46" t="s">
+      <c r="I10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="J10" s="47">
+      <c r="J10" s="9">
         <v>331</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="9">
         <v>315</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="9">
         <v>312</v>
       </c>
-      <c r="M10" s="47">
+      <c r="M10" s="9">
         <v>274</v>
       </c>
-      <c r="N10" s="47">
+      <c r="N10" s="9">
         <v>258</v>
       </c>
-      <c r="O10" s="47">
+      <c r="O10" s="9">
         <v>194</v>
       </c>
-      <c r="P10" s="48" t="s">
+      <c r="P10" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="47">
+      <c r="Q10" s="9">
         <v>184</v>
       </c>
-      <c r="R10" s="47">
+      <c r="R10" s="9">
         <v>222</v>
       </c>
-      <c r="S10" s="47">
+      <c r="S10" s="9">
         <v>210</v>
       </c>
-      <c r="T10" s="49">
+      <c r="T10" s="11">
         <v>184</v>
       </c>
-      <c r="U10" s="49">
+      <c r="U10" s="11">
         <v>301</v>
       </c>
-      <c r="V10" s="50">
+      <c r="V10" s="12">
         <v>318</v>
       </c>
-      <c r="W10" s="49">
+      <c r="W10" s="11">
         <v>375</v>
       </c>
-      <c r="X10" s="49">
+      <c r="X10" s="11">
         <v>386</v>
       </c>
-      <c r="Y10" s="49">
+      <c r="Y10" s="11">
         <v>271</v>
       </c>
-      <c r="Z10" s="49">
+      <c r="Z10" s="11">
         <v>270</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A9:V9"/>
     <mergeCell ref="A7:V7"/>
     <mergeCell ref="A3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:Z54"/>
+  <dimension ref="A4:AA54"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="Y35" sqref="Y35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="30.5703125" style="23" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="23"/>
+    <col min="1" max="1" width="30.5703125" style="37" customWidth="1"/>
+    <col min="2" max="21" width="9" style="37" customWidth="1"/>
+    <col min="22" max="23" width="9" style="38" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="37"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" s="22" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...49 lines deleted...]
-      <c r="Z6" s="26" t="s">
+    <row r="4" spans="1:27" s="40" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A4" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+    </row>
+    <row r="5" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="6" spans="1:27" ht="10.9" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="V6" s="56"/>
+      <c r="AA6" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="31" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="28" t="s">
+    <row r="7" spans="1:27" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="57"/>
+      <c r="B7" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="28" t="s">
+      <c r="C7" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="D7" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="28" t="s">
+      <c r="E7" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="28" t="s">
+      <c r="F7" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="28" t="s">
+      <c r="G7" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="28" t="s">
+      <c r="H7" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="28" t="s">
+      <c r="I7" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="28" t="s">
+      <c r="J7" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="28" t="s">
+      <c r="K7" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="28" t="s">
+      <c r="L7" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="28" t="s">
+      <c r="M7" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="28" t="s">
+      <c r="N7" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="O7" s="28" t="s">
+      <c r="O7" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="P7" s="28" t="s">
+      <c r="P7" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="Q7" s="29" t="s">
+      <c r="Q7" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="R7" s="29" t="s">
+      <c r="R7" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="S7" s="29" t="s">
+      <c r="S7" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="T7" s="29" t="s">
+      <c r="T7" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="U7" s="29" t="s">
+      <c r="U7" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="V7" s="30" t="s">
+      <c r="V7" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="W7" s="30" t="s">
+      <c r="W7" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="X7" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y7" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z7" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA7" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="49"/>
+    </row>
+    <row r="9" spans="1:27" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="3">
+        <v>353868</v>
+      </c>
+      <c r="C9" s="3">
+        <v>346550</v>
+      </c>
+      <c r="D9" s="3">
+        <v>347507</v>
+      </c>
+      <c r="E9" s="3">
+        <v>342564</v>
+      </c>
+      <c r="F9" s="3">
+        <v>332994</v>
+      </c>
+      <c r="G9" s="3">
+        <v>318968</v>
+      </c>
+      <c r="H9" s="3">
+        <v>306574</v>
+      </c>
+      <c r="I9" s="3">
+        <v>300674</v>
+      </c>
+      <c r="J9" s="3">
+        <v>295162</v>
+      </c>
+      <c r="K9" s="3">
+        <v>292713</v>
+      </c>
+      <c r="L9" s="3">
+        <v>295436</v>
+      </c>
+      <c r="M9" s="3">
+        <v>296986</v>
+      </c>
+      <c r="N9" s="3">
+        <v>302150</v>
+      </c>
+      <c r="O9" s="3">
+        <v>312053</v>
+      </c>
+      <c r="P9" s="3">
+        <v>318075</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>335545</v>
+      </c>
+      <c r="R9" s="3">
+        <v>357595</v>
+      </c>
+      <c r="S9" s="3">
+        <v>377170</v>
+      </c>
+      <c r="T9" s="3">
+        <v>394527</v>
+      </c>
+      <c r="U9" s="3">
+        <v>414560</v>
+      </c>
+      <c r="V9" s="3">
+        <v>435664</v>
+      </c>
+      <c r="W9" s="3">
+        <v>453199</v>
+      </c>
+      <c r="X9" s="3">
+        <v>338646</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>355152</v>
+      </c>
+      <c r="Z9" s="3">
+        <v>368688</v>
+      </c>
+      <c r="AA9" s="3">
+        <v>378868</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="53" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="X7" s="30" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="57" t="s">
+      <c r="B10" s="52"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="52"/>
+      <c r="N10" s="52"/>
+      <c r="O10" s="52"/>
+      <c r="P10" s="52"/>
+      <c r="Q10" s="52"/>
+      <c r="R10" s="52"/>
+      <c r="S10" s="52"/>
+      <c r="T10" s="52"/>
+      <c r="U10" s="52"/>
+      <c r="V10" s="52"/>
+      <c r="W10" s="52"/>
+    </row>
+    <row r="11" spans="1:27" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="57"/>
-[...133 lines deleted...]
-      <c r="B11" s="33">
+      <c r="B11" s="3">
         <v>105471</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="3">
         <v>107700</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="3">
         <v>109219</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="3">
         <v>107872</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="3">
         <v>105188</v>
       </c>
-      <c r="G11" s="33">
+      <c r="G11" s="3">
         <v>100952</v>
       </c>
-      <c r="H11" s="33">
+      <c r="H11" s="3">
         <v>97157</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="3">
         <v>95352</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="3">
         <v>93364</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="3">
         <v>70605</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="3">
         <v>71240</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="3">
         <v>71465</v>
       </c>
-      <c r="N11" s="33">
+      <c r="N11" s="3">
         <v>72740</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="3">
         <v>75226</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P11" s="3">
         <v>79371</v>
       </c>
-      <c r="Q11" s="33">
+      <c r="Q11" s="3">
         <v>82003</v>
       </c>
-      <c r="R11" s="33">
+      <c r="R11" s="3">
         <v>86561</v>
       </c>
-      <c r="S11" s="33">
+      <c r="S11" s="3">
         <v>89071</v>
       </c>
-      <c r="T11" s="33">
+      <c r="T11" s="3">
         <v>92842</v>
       </c>
-      <c r="U11" s="33">
+      <c r="U11" s="3">
         <v>97640</v>
       </c>
-      <c r="V11" s="33">
+      <c r="V11" s="3">
         <v>102770</v>
       </c>
-      <c r="W11" s="33">
+      <c r="W11" s="3">
         <f>[1]Алматинская!$G$33</f>
         <v>106929</v>
       </c>
-      <c r="X11" s="33">
+      <c r="X11" s="3">
         <v>49585</v>
       </c>
-      <c r="Y11" s="33">
+      <c r="Y11" s="3">
         <v>53038</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z11" s="3">
         <v>54286</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B13" s="44">
+      <c r="AA11" s="3">
+        <v>69389</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="53" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="52"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="52"/>
+      <c r="F12" s="52"/>
+      <c r="G12" s="52"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="52"/>
+      <c r="M12" s="52"/>
+      <c r="N12" s="52"/>
+      <c r="O12" s="52"/>
+      <c r="P12" s="52"/>
+      <c r="Q12" s="52"/>
+      <c r="R12" s="52"/>
+      <c r="S12" s="52"/>
+      <c r="T12" s="52"/>
+      <c r="U12" s="52"/>
+      <c r="V12" s="52"/>
+      <c r="W12" s="52"/>
+    </row>
+    <row r="13" spans="1:27" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="13">
         <v>247930</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="13">
         <v>238719</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="13">
         <v>238208</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="13">
         <v>234195</v>
       </c>
-      <c r="F13" s="44">
+      <c r="F13" s="13">
         <v>227274</v>
       </c>
-      <c r="G13" s="44">
+      <c r="G13" s="13">
         <v>217218</v>
       </c>
-      <c r="H13" s="44">
+      <c r="H13" s="13">
         <v>208581</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="13">
         <v>204501</v>
       </c>
-      <c r="J13" s="44">
+      <c r="J13" s="13">
         <v>201798</v>
       </c>
-      <c r="K13" s="44">
+      <c r="K13" s="13">
         <v>222108</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="13">
         <v>224196</v>
       </c>
-      <c r="M13" s="44">
+      <c r="M13" s="13">
         <v>225521</v>
       </c>
-      <c r="N13" s="44">
+      <c r="N13" s="13">
         <v>229410</v>
       </c>
-      <c r="O13" s="44">
+      <c r="O13" s="13">
         <v>236827</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="13">
         <v>238704</v>
       </c>
-      <c r="Q13" s="44">
+      <c r="Q13" s="13">
         <v>253542</v>
       </c>
-      <c r="R13" s="44">
+      <c r="R13" s="13">
         <v>271034</v>
       </c>
-      <c r="S13" s="44">
+      <c r="S13" s="13">
         <v>288099</v>
       </c>
-      <c r="T13" s="44">
+      <c r="T13" s="13">
         <v>301685</v>
       </c>
-      <c r="U13" s="44">
+      <c r="U13" s="13">
         <v>316920</v>
       </c>
-      <c r="V13" s="44">
+      <c r="V13" s="13">
         <v>332894</v>
       </c>
-      <c r="W13" s="44">
+      <c r="W13" s="13">
         <v>346270</v>
       </c>
-      <c r="X13" s="44">
+      <c r="X13" s="13">
         <v>289061</v>
       </c>
-      <c r="Y13" s="44">
+      <c r="Y13" s="13">
         <v>302114</v>
       </c>
-      <c r="Z13" s="44">
+      <c r="Z13" s="13">
         <v>314402</v>
       </c>
-    </row>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" ht="10.9" customHeight="1"/>
+      <c r="AA13" s="13">
+        <v>309479</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="15" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="16" spans="1:27" ht="10.9" customHeight="1"/>
     <row r="17" ht="10.9" customHeight="1"/>
     <row r="18" ht="10.9" customHeight="1"/>
     <row r="19" ht="10.9" customHeight="1"/>
     <row r="20" ht="10.9" customHeight="1"/>
     <row r="21" ht="10.9" customHeight="1"/>
     <row r="22" ht="10.9" customHeight="1"/>
     <row r="23" ht="10.9" customHeight="1"/>
     <row r="24" ht="10.9" customHeight="1"/>
     <row r="25" ht="10.9" customHeight="1"/>
     <row r="26" ht="10.9" customHeight="1"/>
     <row r="27" ht="10.9" customHeight="1"/>
     <row r="28" ht="10.9" customHeight="1"/>
     <row r="29" ht="10.9" customHeight="1"/>
     <row r="30" ht="10.9" customHeight="1"/>
     <row r="31" ht="25.9" customHeight="1"/>
     <row r="32" ht="10.9" customHeight="1"/>
     <row r="33" ht="10.9" customHeight="1"/>
     <row r="34" ht="10.9" customHeight="1"/>
     <row r="35" ht="10.9" customHeight="1"/>
     <row r="36" ht="10.9" customHeight="1"/>
     <row r="37" ht="10.9" customHeight="1"/>
     <row r="38" ht="10.9" customHeight="1"/>
     <row r="39" ht="10.9" customHeight="1"/>
     <row r="40" ht="10.9" customHeight="1"/>
     <row r="41" ht="10.9" customHeight="1"/>
     <row r="42" ht="10.9" customHeight="1"/>
     <row r="43" ht="10.9" customHeight="1"/>
     <row r="44" ht="10.9" customHeight="1"/>
     <row r="45" ht="10.9" customHeight="1"/>
     <row r="46" ht="10.9" customHeight="1"/>
     <row r="47" ht="10.9" customHeight="1"/>
     <row r="48" ht="10.9" customHeight="1"/>
     <row r="49" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="50" spans="1:23" ht="10.9" customHeight="1"/>
-    <row r="51" spans="1:23" s="37" customFormat="1" ht="14.45" customHeight="1">
-[...47 lines deleted...]
-      <c r="W52" s="24"/>
+    <row r="51" spans="1:23" s="54" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A51" s="37"/>
+      <c r="B51" s="37"/>
+      <c r="C51" s="37"/>
+      <c r="D51" s="37"/>
+      <c r="E51" s="37"/>
+      <c r="F51" s="37"/>
+      <c r="G51" s="37"/>
+      <c r="H51" s="37"/>
+      <c r="I51" s="37"/>
+      <c r="J51" s="37"/>
+      <c r="K51" s="37"/>
+      <c r="L51" s="37"/>
+      <c r="M51" s="37"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="37"/>
+      <c r="P51" s="37"/>
+      <c r="Q51" s="37"/>
+      <c r="R51" s="37"/>
+      <c r="S51" s="37"/>
+      <c r="T51" s="37"/>
+      <c r="U51" s="37"/>
+      <c r="V51" s="38"/>
+      <c r="W51" s="38"/>
+    </row>
+    <row r="52" spans="1:23" s="55" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A52" s="37"/>
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="37"/>
+      <c r="G52" s="37"/>
+      <c r="H52" s="37"/>
+      <c r="I52" s="37"/>
+      <c r="J52" s="37"/>
+      <c r="K52" s="37"/>
+      <c r="L52" s="37"/>
+      <c r="M52" s="37"/>
+      <c r="N52" s="37"/>
+      <c r="O52" s="37"/>
+      <c r="P52" s="37"/>
+      <c r="Q52" s="37"/>
+      <c r="R52" s="37"/>
+      <c r="S52" s="37"/>
+      <c r="T52" s="37"/>
+      <c r="U52" s="37"/>
+      <c r="V52" s="38"/>
+      <c r="W52" s="38"/>
     </row>
     <row r="53" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="54" spans="1:23" ht="10.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A8:W8"/>
     <mergeCell ref="A10:W10"/>
     <mergeCell ref="A12:W12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z57"/>
+  <dimension ref="A1:AA57"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="23" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="23"/>
+    <col min="1" max="1" width="26" style="37" customWidth="1"/>
+    <col min="2" max="21" width="9.28515625" style="37" customWidth="1"/>
+    <col min="22" max="23" width="9.28515625" style="38" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A3" s="56" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1"/>
+    <row r="3" spans="1:27" s="40" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+    </row>
+    <row r="4" spans="1:27" ht="15" customHeight="1"/>
+    <row r="5" spans="1:27" ht="15" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="V5" s="42"/>
+      <c r="AA5" s="43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="48" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="44"/>
+      <c r="B6" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="O6" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="R6" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S6" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="T6" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="U6" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="V6" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="W6" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="X6" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y6" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z6" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="56"/>
-[...113 lines deleted...]
-      <c r="W6" s="30" t="s">
+      <c r="AA6" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+      <c r="Q7" s="49"/>
+      <c r="R7" s="49"/>
+      <c r="S7" s="49"/>
+      <c r="T7" s="49"/>
+      <c r="U7" s="49"/>
+      <c r="V7" s="49"/>
+      <c r="W7" s="49"/>
+    </row>
+    <row r="8" spans="1:27" s="51" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="3">
+        <v>174167</v>
+      </c>
+      <c r="C8" s="3">
+        <v>170737</v>
+      </c>
+      <c r="D8" s="3">
+        <v>170864</v>
+      </c>
+      <c r="E8" s="3">
+        <v>168048</v>
+      </c>
+      <c r="F8" s="3">
+        <v>163602</v>
+      </c>
+      <c r="G8" s="3">
+        <v>156574</v>
+      </c>
+      <c r="H8" s="3">
+        <v>150429</v>
+      </c>
+      <c r="I8" s="3">
+        <v>147699</v>
+      </c>
+      <c r="J8" s="3">
+        <v>145740</v>
+      </c>
+      <c r="K8" s="3">
+        <v>144191</v>
+      </c>
+      <c r="L8" s="3">
+        <v>145534</v>
+      </c>
+      <c r="M8" s="3">
+        <v>146004</v>
+      </c>
+      <c r="N8" s="3">
+        <v>148183</v>
+      </c>
+      <c r="O8" s="3">
+        <v>153376</v>
+      </c>
+      <c r="P8" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>164435</v>
+      </c>
+      <c r="R8" s="3">
+        <v>175897</v>
+      </c>
+      <c r="S8" s="3">
+        <v>185454</v>
+      </c>
+      <c r="T8" s="3">
+        <v>194191</v>
+      </c>
+      <c r="U8" s="3">
+        <v>203058</v>
+      </c>
+      <c r="V8" s="3">
+        <v>213208</v>
+      </c>
+      <c r="W8" s="3">
+        <v>222121</v>
+      </c>
+      <c r="X8" s="3">
+        <v>166343</v>
+      </c>
+      <c r="Y8" s="3">
+        <v>174094</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>180813</v>
+      </c>
+      <c r="AA8" s="3">
+        <v>186075</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="X6" s="30" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="57" t="s">
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="52"/>
+      <c r="O9" s="52"/>
+      <c r="P9" s="52"/>
+      <c r="Q9" s="52"/>
+      <c r="R9" s="52"/>
+      <c r="S9" s="52"/>
+      <c r="T9" s="52"/>
+      <c r="U9" s="52"/>
+      <c r="V9" s="52"/>
+      <c r="W9" s="52"/>
+      <c r="Y9" s="51"/>
+    </row>
+    <row r="10" spans="1:27" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="57"/>
-[...68 lines deleted...]
-      <c r="P8" s="35" t="s">
+      <c r="B10" s="3">
+        <v>51991</v>
+      </c>
+      <c r="C10" s="3">
+        <v>53364</v>
+      </c>
+      <c r="D10" s="3">
+        <v>53880</v>
+      </c>
+      <c r="E10" s="3">
+        <v>53175</v>
+      </c>
+      <c r="F10" s="3">
+        <v>52081</v>
+      </c>
+      <c r="G10" s="3">
+        <v>49849</v>
+      </c>
+      <c r="H10" s="3">
+        <v>47980</v>
+      </c>
+      <c r="I10" s="3">
+        <v>47053</v>
+      </c>
+      <c r="J10" s="3">
+        <v>46030</v>
+      </c>
+      <c r="K10" s="3">
+        <v>34667</v>
+      </c>
+      <c r="L10" s="3">
+        <v>34877</v>
+      </c>
+      <c r="M10" s="3">
+        <v>35057</v>
+      </c>
+      <c r="N10" s="3">
+        <v>35536</v>
+      </c>
+      <c r="O10" s="3">
+        <v>36847</v>
+      </c>
+      <c r="P10" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="33">
-[...104 lines deleted...]
-      <c r="P10" s="35" t="s">
+      <c r="Q10" s="3">
+        <v>39740</v>
+      </c>
+      <c r="R10" s="3">
+        <v>42483</v>
+      </c>
+      <c r="S10" s="3">
+        <v>43643</v>
+      </c>
+      <c r="T10" s="3">
+        <v>45528</v>
+      </c>
+      <c r="U10" s="3">
+        <v>47703</v>
+      </c>
+      <c r="V10" s="3">
+        <v>50093</v>
+      </c>
+      <c r="W10" s="3">
+        <v>52119</v>
+      </c>
+      <c r="X10" s="3">
+        <v>24178</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>25805</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>26510</v>
+      </c>
+      <c r="AA10" s="3">
+        <v>33847</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="52"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="52"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="52"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="52"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="52"/>
+      <c r="M11" s="52"/>
+      <c r="N11" s="52"/>
+      <c r="O11" s="52"/>
+      <c r="P11" s="52"/>
+      <c r="Q11" s="52"/>
+      <c r="R11" s="52"/>
+      <c r="S11" s="52"/>
+      <c r="T11" s="52"/>
+      <c r="U11" s="52"/>
+      <c r="V11" s="52"/>
+      <c r="W11" s="52"/>
+    </row>
+    <row r="12" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="13">
+        <v>122176</v>
+      </c>
+      <c r="C12" s="13">
+        <v>117373</v>
+      </c>
+      <c r="D12" s="13">
+        <v>116984</v>
+      </c>
+      <c r="E12" s="13">
+        <v>114873</v>
+      </c>
+      <c r="F12" s="13">
+        <v>111521</v>
+      </c>
+      <c r="G12" s="13">
+        <v>106725</v>
+      </c>
+      <c r="H12" s="13">
+        <v>102449</v>
+      </c>
+      <c r="I12" s="13">
+        <v>100646</v>
+      </c>
+      <c r="J12" s="13">
+        <v>99710</v>
+      </c>
+      <c r="K12" s="13">
+        <v>109524</v>
+      </c>
+      <c r="L12" s="13">
+        <v>110657</v>
+      </c>
+      <c r="M12" s="13">
+        <v>110947</v>
+      </c>
+      <c r="N12" s="13">
+        <v>112647</v>
+      </c>
+      <c r="O12" s="13">
+        <v>116529</v>
+      </c>
+      <c r="P12" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="33">
-[...106 lines deleted...]
-      <c r="Q12" s="44">
+      <c r="Q12" s="13">
         <v>124695</v>
       </c>
-      <c r="R12" s="44">
+      <c r="R12" s="13">
         <v>133414</v>
       </c>
-      <c r="S12" s="44">
+      <c r="S12" s="13">
         <v>141811</v>
       </c>
-      <c r="T12" s="44">
+      <c r="T12" s="13">
         <v>148663</v>
       </c>
-      <c r="U12" s="44">
+      <c r="U12" s="13">
         <v>155355</v>
       </c>
-      <c r="V12" s="44">
+      <c r="V12" s="13">
         <v>163115</v>
       </c>
-      <c r="W12" s="44">
+      <c r="W12" s="13">
         <v>170002</v>
       </c>
-      <c r="X12" s="44">
+      <c r="X12" s="13">
         <v>142165</v>
       </c>
-      <c r="Y12" s="44">
+      <c r="Y12" s="13">
         <v>148289</v>
       </c>
-      <c r="Z12" s="44">
+      <c r="Z12" s="13">
         <v>154303</v>
       </c>
-    </row>
-[...3 lines deleted...]
-    <row r="16" spans="1:26" ht="10.9" customHeight="1"/>
+      <c r="AA12" s="18">
+        <v>152228</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="14" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="15" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="16" spans="1:27" ht="10.9" customHeight="1"/>
     <row r="17" ht="10.9" customHeight="1"/>
     <row r="18" ht="10.9" customHeight="1"/>
     <row r="19" ht="10.9" customHeight="1"/>
     <row r="20" ht="10.9" customHeight="1"/>
     <row r="21" ht="10.9" customHeight="1"/>
     <row r="22" ht="10.9" customHeight="1"/>
     <row r="23" ht="10.9" customHeight="1"/>
     <row r="24" ht="10.9" customHeight="1"/>
     <row r="25" ht="10.9" customHeight="1"/>
     <row r="26" ht="10.9" customHeight="1"/>
     <row r="27" ht="10.9" customHeight="1"/>
     <row r="28" ht="10.9" customHeight="1"/>
     <row r="29" ht="10.9" customHeight="1"/>
     <row r="30" ht="10.9" customHeight="1"/>
     <row r="31" ht="10.9" customHeight="1"/>
     <row r="32" ht="10.9" customHeight="1"/>
     <row r="33" ht="10.9" customHeight="1"/>
     <row r="34" ht="25.9" customHeight="1"/>
     <row r="35" ht="10.9" customHeight="1"/>
     <row r="36" ht="10.9" customHeight="1"/>
     <row r="37" ht="10.9" customHeight="1"/>
     <row r="38" ht="10.9" customHeight="1"/>
     <row r="39" ht="10.9" customHeight="1"/>
     <row r="40" ht="10.9" customHeight="1"/>
     <row r="41" ht="10.9" customHeight="1"/>
     <row r="42" ht="10.9" customHeight="1"/>
     <row r="43" ht="10.9" customHeight="1"/>
     <row r="44" ht="10.9" customHeight="1"/>
     <row r="45" ht="10.9" customHeight="1"/>
     <row r="46" ht="10.9" customHeight="1"/>
     <row r="47" ht="10.9" customHeight="1"/>
     <row r="48" ht="10.9" customHeight="1"/>
     <row r="49" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="50" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="51" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="52" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="53" spans="1:23" ht="10.9" customHeight="1"/>
-    <row r="54" spans="1:23" s="37" customFormat="1" ht="14.45" customHeight="1">
-[...47 lines deleted...]
-      <c r="W55" s="24"/>
+    <row r="54" spans="1:23" s="54" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A54" s="37"/>
+      <c r="B54" s="37"/>
+      <c r="C54" s="37"/>
+      <c r="D54" s="37"/>
+      <c r="E54" s="37"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="37"/>
+      <c r="H54" s="37"/>
+      <c r="I54" s="37"/>
+      <c r="J54" s="37"/>
+      <c r="K54" s="37"/>
+      <c r="L54" s="37"/>
+      <c r="M54" s="37"/>
+      <c r="N54" s="37"/>
+      <c r="O54" s="37"/>
+      <c r="P54" s="37"/>
+      <c r="Q54" s="37"/>
+      <c r="R54" s="37"/>
+      <c r="S54" s="37"/>
+      <c r="T54" s="37"/>
+      <c r="U54" s="37"/>
+      <c r="V54" s="38"/>
+      <c r="W54" s="38"/>
+    </row>
+    <row r="55" spans="1:23" s="55" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A55" s="37"/>
+      <c r="B55" s="37"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="37"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="37"/>
+      <c r="H55" s="37"/>
+      <c r="I55" s="37"/>
+      <c r="J55" s="37"/>
+      <c r="K55" s="37"/>
+      <c r="L55" s="37"/>
+      <c r="M55" s="37"/>
+      <c r="N55" s="37"/>
+      <c r="O55" s="37"/>
+      <c r="P55" s="37"/>
+      <c r="Q55" s="37"/>
+      <c r="R55" s="37"/>
+      <c r="S55" s="37"/>
+      <c r="T55" s="37"/>
+      <c r="U55" s="37"/>
+      <c r="V55" s="38"/>
+      <c r="W55" s="38"/>
     </row>
     <row r="56" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="57" spans="1:23" ht="10.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A7:W7"/>
     <mergeCell ref="A9:W9"/>
     <mergeCell ref="A11:W11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>