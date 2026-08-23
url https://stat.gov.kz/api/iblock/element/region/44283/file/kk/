--- v0 (2026-04-16)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="105" yWindow="7125" windowWidth="24240" windowHeight="11040"/>
+    <workbookView xWindow="110" yWindow="7130" windowWidth="24240" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="37">
   <si>
     <t>Ірі қара мал саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -117,60 +122,69 @@
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Май </t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
   </si>
   <si>
     <t>aйдын соныңа</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
+  <si>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -180,50 +194,56 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
@@ -281,59 +301,60 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -344,93 +365,100 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный_7-7.1" xfId="4"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -439,116 +467,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -684,281 +714,364 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BJ21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BJ6" sqref="BJ6"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="12" width="10.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.26953125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.453125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" style="1"/>
+    <col min="7" max="7" width="8.7265625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.26953125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.54296875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.453125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="10.1796875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
-    <col min="14" max="23" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="23" width="9.1796875" style="1"/>
+    <col min="24" max="24" width="9.26953125" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62" s="40" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:97" s="33" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...46 lines deleted...]
-      <c r="AW1" s="32"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
     </row>
-    <row r="2" spans="1:62" s="3" customFormat="1" ht="18.75" customHeight="1">
-[...9 lines deleted...]
-      <c r="J2" s="38" t="s">
+    <row r="2" spans="1:97" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="K2" s="38"/>
-[...10 lines deleted...]
-      <c r="V2" s="38" t="s">
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="W2" s="38"/>
-[...10 lines deleted...]
-      <c r="AH2" s="38" t="s">
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="AI2" s="38"/>
-[...10 lines deleted...]
-      <c r="AT2" s="38" t="s">
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="AU2" s="38"/>
-[...10 lines deleted...]
-      <c r="BF2" s="38" t="s">
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="31"/>
+      <c r="BE2" s="31"/>
+      <c r="BF2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="BG2" s="38"/>
-[...1 lines deleted...]
-      <c r="BI2" s="38"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
+      <c r="BI2" s="35"/>
+      <c r="BJ2" s="31"/>
+      <c r="BK2" s="31"/>
+      <c r="BL2" s="31"/>
+      <c r="BM2" s="31"/>
+      <c r="BN2" s="31"/>
+      <c r="BO2" s="31"/>
+      <c r="BP2" s="31"/>
+      <c r="BQ2" s="31"/>
+      <c r="BR2" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="BS2" s="35"/>
+      <c r="BT2" s="35"/>
+      <c r="BU2" s="35"/>
+      <c r="BV2" s="31"/>
+      <c r="BW2" s="31"/>
+      <c r="BX2" s="31"/>
+      <c r="BY2" s="31"/>
+      <c r="BZ2" s="31"/>
+      <c r="CA2" s="31"/>
+      <c r="CB2" s="31"/>
+      <c r="CC2" s="31"/>
+      <c r="CD2" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="CE2" s="35"/>
+      <c r="CF2" s="35"/>
+      <c r="CG2" s="35"/>
+      <c r="CH2" s="31"/>
+      <c r="CI2" s="31"/>
+      <c r="CJ2" s="31"/>
+      <c r="CK2" s="31"/>
+      <c r="CL2" s="31"/>
+      <c r="CM2" s="31"/>
+      <c r="CN2" s="31"/>
+      <c r="CO2" s="31"/>
+      <c r="CP2" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="35"/>
     </row>
-    <row r="3" spans="1:62" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="33" t="s">
+    <row r="3" spans="1:97" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="N3" s="34" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="35"/>
-[...10 lines deleted...]
-      <c r="Z3" s="34" t="s">
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="35"/>
-[...10 lines deleted...]
-      <c r="AL3" s="34" t="s">
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="35"/>
-[...10 lines deleted...]
-      <c r="AX3" s="34" t="s">
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
+      <c r="AO3" s="37"/>
+      <c r="AP3" s="37"/>
+      <c r="AQ3" s="37"/>
+      <c r="AR3" s="37"/>
+      <c r="AS3" s="37"/>
+      <c r="AT3" s="37"/>
+      <c r="AU3" s="37"/>
+      <c r="AV3" s="37"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="AY3" s="35"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="6"/>
+      <c r="AY3" s="37"/>
+      <c r="AZ3" s="37"/>
+      <c r="BA3" s="37"/>
+      <c r="BB3" s="37"/>
+      <c r="BC3" s="37"/>
+      <c r="BD3" s="37"/>
+      <c r="BE3" s="37"/>
+      <c r="BF3" s="37"/>
+      <c r="BG3" s="37"/>
+      <c r="BH3" s="37"/>
+      <c r="BI3" s="37"/>
+      <c r="BJ3" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK3" s="37"/>
+      <c r="BL3" s="37"/>
+      <c r="BM3" s="37"/>
+      <c r="BN3" s="37"/>
+      <c r="BO3" s="37"/>
+      <c r="BP3" s="37"/>
+      <c r="BQ3" s="37"/>
+      <c r="BR3" s="37"/>
+      <c r="BS3" s="37"/>
+      <c r="BT3" s="37"/>
+      <c r="BU3" s="37"/>
+      <c r="BV3" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW3" s="37"/>
+      <c r="BX3" s="37"/>
+      <c r="BY3" s="37"/>
+      <c r="BZ3" s="37"/>
+      <c r="CA3" s="37"/>
+      <c r="CB3" s="37"/>
+      <c r="CC3" s="37"/>
+      <c r="CD3" s="37"/>
+      <c r="CE3" s="37"/>
+      <c r="CF3" s="37"/>
+      <c r="CG3" s="37"/>
+      <c r="CH3" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI3" s="37"/>
+      <c r="CJ3" s="37"/>
+      <c r="CK3" s="37"/>
+      <c r="CL3" s="37"/>
+      <c r="CM3" s="37"/>
+      <c r="CN3" s="37"/>
+      <c r="CO3" s="37"/>
+      <c r="CP3" s="37"/>
+      <c r="CQ3" s="37"/>
+      <c r="CR3" s="37"/>
+      <c r="CS3" s="37"/>
     </row>
-    <row r="4" spans="1:62" s="9" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="30"/>
+    <row r="4" spans="1:97" s="9" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="39"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1092,56 +1205,163 @@
       </c>
       <c r="BA4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="BB4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="BC4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="BD4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BE4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="BF4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="BG4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="BH4" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="BI4" s="31" t="s">
+      <c r="BI4" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="BJ4" s="10"/>
+      <c r="BJ4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="BL4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="BM4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BN4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="BO4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="BP4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="BR4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="BS4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="BT4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU4" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="BX4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="BY4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="BZ4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="CC4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="CD4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="CE4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="CG4" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="CJ4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="CK4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="CL4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="CM4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="CN4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="CO4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="CP4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="CQ4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="CR4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="CS4" s="30" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="5" spans="1:62" s="10" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:97" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="27">
         <v>423.428</v>
       </c>
       <c r="C5" s="27">
         <v>447.36500000000001</v>
       </c>
       <c r="D5" s="27">
         <v>484.959</v>
       </c>
       <c r="E5" s="27">
         <v>514.41499999999996</v>
       </c>
       <c r="F5" s="27">
         <v>524.27300000000002</v>
       </c>
       <c r="G5" s="29">
         <v>523.09699999999998</v>
       </c>
       <c r="H5" s="27">
         <v>481.34</v>
       </c>
       <c r="I5" s="26">
@@ -1257,60 +1477,174 @@
       </c>
       <c r="AT5" s="26">
         <v>542.51900000000001</v>
       </c>
       <c r="AU5" s="26">
         <v>527.89099999999996</v>
       </c>
       <c r="AV5" s="26">
         <v>507.40499999999997</v>
       </c>
       <c r="AW5" s="26">
         <v>512.69899999999996</v>
       </c>
       <c r="AX5" s="27">
         <v>527.23</v>
       </c>
       <c r="AY5" s="27">
         <v>554.72699999999998</v>
       </c>
       <c r="AZ5" s="26">
         <v>597.02499999999998</v>
       </c>
       <c r="BA5" s="26">
         <v>635.47199999999998</v>
       </c>
-      <c r="BB5" s="26"/>
-[...6 lines deleted...]
-      <c r="BI5" s="26"/>
+      <c r="BB5" s="26">
+        <v>650.4</v>
+      </c>
+      <c r="BC5" s="26">
+        <v>643.70000000000005</v>
+      </c>
+      <c r="BD5" s="26">
+        <v>570.20000000000005</v>
+      </c>
+      <c r="BE5" s="26">
+        <v>559.6</v>
+      </c>
+      <c r="BF5" s="26">
+        <v>544.9</v>
+      </c>
+      <c r="BG5" s="26">
+        <v>527.79999999999995</v>
+      </c>
+      <c r="BH5" s="26">
+        <v>506.7</v>
+      </c>
+      <c r="BI5" s="26">
+        <v>480.1</v>
+      </c>
+      <c r="BJ5" s="27">
+        <v>367.1</v>
+      </c>
+      <c r="BK5" s="27">
+        <v>385.4</v>
+      </c>
+      <c r="BL5" s="26">
+        <v>428.5</v>
+      </c>
+      <c r="BM5" s="26">
+        <v>449.3</v>
+      </c>
+      <c r="BN5" s="26">
+        <v>456.9</v>
+      </c>
+      <c r="BO5" s="26">
+        <v>480.8</v>
+      </c>
+      <c r="BP5" s="26">
+        <v>499.8</v>
+      </c>
+      <c r="BQ5" s="26">
+        <v>489</v>
+      </c>
+      <c r="BR5" s="26">
+        <v>478.3</v>
+      </c>
+      <c r="BS5" s="26">
+        <v>467.2</v>
+      </c>
+      <c r="BT5" s="26">
+        <v>451.3</v>
+      </c>
+      <c r="BU5" s="26">
+        <v>430.5</v>
+      </c>
+      <c r="BV5" s="27">
+        <v>483.7</v>
+      </c>
+      <c r="BW5" s="27">
+        <v>511.9</v>
+      </c>
+      <c r="BX5" s="26">
+        <v>561.5</v>
+      </c>
+      <c r="BY5" s="26">
+        <v>594.5</v>
+      </c>
+      <c r="BZ5" s="26">
+        <v>609.20000000000005</v>
+      </c>
+      <c r="CA5" s="26">
+        <v>509.4</v>
+      </c>
+      <c r="CB5" s="26">
+        <v>499.8</v>
+      </c>
+      <c r="CC5" s="26">
+        <v>492.2</v>
+      </c>
+      <c r="CD5" s="26">
+        <v>484.5</v>
+      </c>
+      <c r="CE5" s="26">
+        <v>471.67899999999997</v>
+      </c>
+      <c r="CF5" s="26">
+        <v>456.29899999999998</v>
+      </c>
+      <c r="CG5" s="26">
+        <v>475.00200000000001</v>
+      </c>
+      <c r="CH5" s="27">
+        <v>489.55200000000002</v>
+      </c>
+      <c r="CI5" s="27">
+        <v>519.79399999999998</v>
+      </c>
+      <c r="CJ5" s="26">
+        <v>573.08199999999999</v>
+      </c>
+      <c r="CK5" s="26">
+        <v>603.85199999999998</v>
+      </c>
+      <c r="CL5" s="26">
+        <v>617.83399999999995</v>
+      </c>
+      <c r="CM5" s="26">
+        <v>524.09699999999998</v>
+      </c>
+      <c r="CN5" s="26">
+        <v>512.63900000000001</v>
+      </c>
+      <c r="CO5" s="28"/>
+      <c r="CP5" s="26"/>
+      <c r="CQ5" s="26"/>
+      <c r="CR5" s="26"/>
+      <c r="CS5" s="26"/>
     </row>
-    <row r="6" spans="1:62" s="6" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="11">
         <v>6.2220000000000004</v>
       </c>
       <c r="C6" s="11">
         <v>6.46</v>
       </c>
       <c r="D6" s="11">
         <v>6.78</v>
       </c>
       <c r="E6" s="12">
         <v>6.9269999999999996</v>
       </c>
       <c r="F6" s="12">
         <v>7.109</v>
       </c>
       <c r="G6" s="12">
         <v>7.2709999999999999</v>
       </c>
       <c r="H6" s="13">
         <v>6.3319999999999999</v>
       </c>
       <c r="I6" s="13">
@@ -1426,60 +1760,174 @@
       </c>
       <c r="AT6" s="15">
         <v>6.032</v>
       </c>
       <c r="AU6" s="15">
         <v>5.8890000000000002</v>
       </c>
       <c r="AV6" s="15">
         <v>5.7960000000000003</v>
       </c>
       <c r="AW6" s="15">
         <v>6.4640000000000004</v>
       </c>
       <c r="AX6" s="15">
         <v>6.9569999999999999</v>
       </c>
       <c r="AY6" s="15">
         <v>7.3390000000000004</v>
       </c>
       <c r="AZ6" s="15">
         <v>7.8220000000000001</v>
       </c>
       <c r="BA6" s="15">
         <v>8.2850000000000001</v>
       </c>
-      <c r="BB6" s="15"/>
-[...6 lines deleted...]
-      <c r="BI6" s="15"/>
+      <c r="BB6" s="15">
+        <v>8.6</v>
+      </c>
+      <c r="BC6" s="15">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BD6" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="BE6" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="BF6" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="BG6" s="15">
+        <v>5.7</v>
+      </c>
+      <c r="BH6" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="BI6" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="BJ6" s="15">
+        <v>5.9</v>
+      </c>
+      <c r="BK6" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="BL6" s="15">
+        <v>6.8</v>
+      </c>
+      <c r="BM6" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="BN6" s="15">
+        <v>7.4</v>
+      </c>
+      <c r="BO6" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="BP6" s="15">
+        <v>5</v>
+      </c>
+      <c r="BQ6" s="15">
+        <v>4.7</v>
+      </c>
+      <c r="BR6" s="15">
+        <v>4.5</v>
+      </c>
+      <c r="BS6" s="15">
+        <v>4</v>
+      </c>
+      <c r="BT6" s="15">
+        <v>4</v>
+      </c>
+      <c r="BU6" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="BV6" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="BW6" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="BX6" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="BY6" s="15">
+        <v>6.2</v>
+      </c>
+      <c r="BZ6" s="15">
+        <v>6.4</v>
+      </c>
+      <c r="CA6" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="CB6" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CC6" s="15">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="CD6" s="15">
+        <v>4.5</v>
+      </c>
+      <c r="CE6" s="15">
+        <v>3.9470000000000001</v>
+      </c>
+      <c r="CF6" s="34">
+        <v>3.8959999999999999</v>
+      </c>
+      <c r="CG6" s="15">
+        <v>5.0789999999999997</v>
+      </c>
+      <c r="CH6" s="15">
+        <v>5.5270000000000001</v>
+      </c>
+      <c r="CI6" s="15">
+        <v>5.7080000000000002</v>
+      </c>
+      <c r="CJ6" s="15">
+        <v>5.9269999999999996</v>
+      </c>
+      <c r="CK6" s="15">
+        <v>6.2629999999999999</v>
+      </c>
+      <c r="CL6" s="15">
+        <v>6.49</v>
+      </c>
+      <c r="CM6" s="15">
+        <v>4.6989999999999998</v>
+      </c>
+      <c r="CN6" s="15">
+        <v>4.532</v>
+      </c>
+      <c r="CO6" s="15"/>
+      <c r="CP6" s="15"/>
+      <c r="CQ6" s="15"/>
+      <c r="CR6" s="15"/>
+      <c r="CS6" s="15"/>
     </row>
-    <row r="7" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="17">
         <v>30.882999999999999</v>
       </c>
       <c r="C7" s="17">
         <v>32.744999999999997</v>
       </c>
       <c r="D7" s="17">
         <v>35.494999999999997</v>
       </c>
       <c r="E7" s="18">
         <v>37.493000000000002</v>
       </c>
       <c r="F7" s="18">
         <v>37.256999999999998</v>
       </c>
       <c r="G7" s="18">
         <v>36.773000000000003</v>
       </c>
       <c r="H7" s="13">
         <v>34.386000000000003</v>
       </c>
       <c r="I7" s="13">
@@ -1595,60 +2043,174 @@
       </c>
       <c r="AT7" s="19">
         <v>36.698</v>
       </c>
       <c r="AU7" s="19">
         <v>35.411999999999999</v>
       </c>
       <c r="AV7" s="19">
         <v>34.109000000000002</v>
       </c>
       <c r="AW7" s="19">
         <v>36.488</v>
       </c>
       <c r="AX7" s="15">
         <v>37.134</v>
       </c>
       <c r="AY7" s="15">
         <v>39.247999999999998</v>
       </c>
       <c r="AZ7" s="15">
         <v>42.4</v>
       </c>
       <c r="BA7" s="15">
         <v>44.399000000000001</v>
       </c>
-      <c r="BB7" s="19"/>
-[...6 lines deleted...]
-      <c r="BI7" s="19"/>
+      <c r="BB7" s="15">
+        <v>44.1</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>43.6</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>38.9</v>
+      </c>
+      <c r="BE7" s="15">
+        <v>38.1</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="BG7" s="15">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="BH7" s="15">
+        <v>34.5</v>
+      </c>
+      <c r="BI7" s="15">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="BJ7" s="15">
+        <v>25.3</v>
+      </c>
+      <c r="BK7" s="15">
+        <v>26.3</v>
+      </c>
+      <c r="BL7" s="15">
+        <v>34.9</v>
+      </c>
+      <c r="BM7" s="15">
+        <v>31.6</v>
+      </c>
+      <c r="BN7" s="15">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="BO7" s="15">
+        <v>37</v>
+      </c>
+      <c r="BP7" s="15">
+        <v>42.9</v>
+      </c>
+      <c r="BQ7" s="15">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="BR7" s="15">
+        <v>40.1</v>
+      </c>
+      <c r="BS7" s="15">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="BT7" s="15">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="BU7" s="15">
+        <v>36.9</v>
+      </c>
+      <c r="BV7" s="15">
+        <v>45</v>
+      </c>
+      <c r="BW7" s="15">
+        <v>47.4</v>
+      </c>
+      <c r="BX7" s="15">
+        <v>51.5</v>
+      </c>
+      <c r="BY7" s="15">
+        <v>54.8</v>
+      </c>
+      <c r="BZ7" s="15">
+        <v>55.2</v>
+      </c>
+      <c r="CA7" s="15">
+        <v>44.7</v>
+      </c>
+      <c r="CB7" s="15">
+        <v>43.2</v>
+      </c>
+      <c r="CC7" s="15">
+        <v>42.6</v>
+      </c>
+      <c r="CD7" s="15">
+        <v>42.3</v>
+      </c>
+      <c r="CE7" s="15">
+        <v>41.706000000000003</v>
+      </c>
+      <c r="CF7" s="34">
+        <v>40.838000000000001</v>
+      </c>
+      <c r="CG7" s="15">
+        <v>44.564999999999998</v>
+      </c>
+      <c r="CH7" s="15">
+        <v>45.999000000000002</v>
+      </c>
+      <c r="CI7" s="15">
+        <v>48.661000000000001</v>
+      </c>
+      <c r="CJ7" s="15">
+        <v>53.296999999999997</v>
+      </c>
+      <c r="CK7" s="15">
+        <v>56.767000000000003</v>
+      </c>
+      <c r="CL7" s="15">
+        <v>56.933999999999997</v>
+      </c>
+      <c r="CM7" s="15">
+        <v>45.576000000000001</v>
+      </c>
+      <c r="CN7" s="19">
+        <v>45.08</v>
+      </c>
+      <c r="CO7" s="19"/>
+      <c r="CP7" s="19"/>
+      <c r="CQ7" s="19"/>
+      <c r="CR7" s="19"/>
+      <c r="CS7" s="19"/>
     </row>
-    <row r="8" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="17">
         <v>37.284999999999997</v>
       </c>
       <c r="C8" s="17">
         <v>40</v>
       </c>
       <c r="D8" s="17">
         <v>44.142000000000003</v>
       </c>
       <c r="E8" s="18">
         <v>47.203000000000003</v>
       </c>
       <c r="F8" s="18">
         <v>49.372999999999998</v>
       </c>
       <c r="G8" s="18">
         <v>49.566000000000003</v>
       </c>
       <c r="H8" s="13">
         <v>43.829000000000001</v>
       </c>
       <c r="I8" s="13">
@@ -1764,60 +2326,174 @@
       </c>
       <c r="AT8" s="19">
         <v>52.070999999999998</v>
       </c>
       <c r="AU8" s="19">
         <v>50.451000000000001</v>
       </c>
       <c r="AV8" s="19">
         <v>48.811999999999998</v>
       </c>
       <c r="AW8" s="19">
         <v>45.576000000000001</v>
       </c>
       <c r="AX8" s="15">
         <v>46.411999999999999</v>
       </c>
       <c r="AY8" s="15">
         <v>49.548000000000002</v>
       </c>
       <c r="AZ8" s="15">
         <v>53.792999999999999</v>
       </c>
       <c r="BA8" s="15">
         <v>57.122999999999998</v>
       </c>
-      <c r="BB8" s="19"/>
-[...6 lines deleted...]
-      <c r="BI8" s="19"/>
+      <c r="BB8" s="19">
+        <v>59.7</v>
+      </c>
+      <c r="BC8" s="19">
+        <v>60.1</v>
+      </c>
+      <c r="BD8" s="19">
+        <v>55.2</v>
+      </c>
+      <c r="BE8" s="19">
+        <v>54.7</v>
+      </c>
+      <c r="BF8" s="19">
+        <v>54.5</v>
+      </c>
+      <c r="BG8" s="19">
+        <v>52.7</v>
+      </c>
+      <c r="BH8" s="19">
+        <v>51.3</v>
+      </c>
+      <c r="BI8" s="19">
+        <v>49.4</v>
+      </c>
+      <c r="BJ8" s="15">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="BK8" s="15">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="BL8" s="15">
+        <v>49.6</v>
+      </c>
+      <c r="BM8" s="15">
+        <v>53.9</v>
+      </c>
+      <c r="BN8" s="19">
+        <v>53.9</v>
+      </c>
+      <c r="BO8" s="19">
+        <v>48.8</v>
+      </c>
+      <c r="BP8" s="19">
+        <v>56.5</v>
+      </c>
+      <c r="BQ8" s="19">
+        <v>56.2</v>
+      </c>
+      <c r="BR8" s="19">
+        <v>56</v>
+      </c>
+      <c r="BS8" s="19">
+        <v>54.8</v>
+      </c>
+      <c r="BT8" s="19">
+        <v>53.5</v>
+      </c>
+      <c r="BU8" s="19">
+        <v>52.1</v>
+      </c>
+      <c r="BV8" s="15">
+        <v>50</v>
+      </c>
+      <c r="BW8" s="15">
+        <v>55.1</v>
+      </c>
+      <c r="BX8" s="15">
+        <v>62.1</v>
+      </c>
+      <c r="BY8" s="15">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="BZ8" s="19">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="CA8" s="19">
+        <v>58.3</v>
+      </c>
+      <c r="CB8" s="19">
+        <v>56</v>
+      </c>
+      <c r="CC8" s="19">
+        <v>55.6</v>
+      </c>
+      <c r="CD8" s="19">
+        <v>55.4</v>
+      </c>
+      <c r="CE8" s="19">
+        <v>54.042000000000002</v>
+      </c>
+      <c r="CF8" s="34">
+        <v>52.898000000000003</v>
+      </c>
+      <c r="CG8" s="19">
+        <v>52.826999999999998</v>
+      </c>
+      <c r="CH8" s="15">
+        <v>54.029000000000003</v>
+      </c>
+      <c r="CI8" s="15">
+        <v>59.848999999999997</v>
+      </c>
+      <c r="CJ8" s="15">
+        <v>67.56</v>
+      </c>
+      <c r="CK8" s="15">
+        <v>73.474999999999994</v>
+      </c>
+      <c r="CL8" s="19">
+        <v>77.524000000000001</v>
+      </c>
+      <c r="CM8" s="19">
+        <v>62.658000000000001</v>
+      </c>
+      <c r="CN8" s="19">
+        <v>60.401000000000003</v>
+      </c>
+      <c r="CO8" s="19"/>
+      <c r="CP8" s="19"/>
+      <c r="CQ8" s="19"/>
+      <c r="CR8" s="19"/>
+      <c r="CS8" s="19"/>
     </row>
-    <row r="9" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>30.533999999999999</v>
       </c>
       <c r="C9" s="17">
         <v>34.055</v>
       </c>
       <c r="D9" s="17">
         <v>37.26</v>
       </c>
       <c r="E9" s="18">
         <v>38.502000000000002</v>
       </c>
       <c r="F9" s="18">
         <v>40.08</v>
       </c>
       <c r="G9" s="18">
         <v>39.101999999999997</v>
       </c>
       <c r="H9" s="13">
         <v>38.46</v>
       </c>
       <c r="I9" s="13">
@@ -1933,60 +2609,174 @@
       </c>
       <c r="AT9" s="19">
         <v>38.792000000000002</v>
       </c>
       <c r="AU9" s="19">
         <v>37.884</v>
       </c>
       <c r="AV9" s="19">
         <v>36.54</v>
       </c>
       <c r="AW9" s="19">
         <v>35.970999999999997</v>
       </c>
       <c r="AX9" s="15">
         <v>38.411000000000001</v>
       </c>
       <c r="AY9" s="15">
         <v>42.540999999999997</v>
       </c>
       <c r="AZ9" s="15">
         <v>45.841999999999999</v>
       </c>
       <c r="BA9" s="15">
         <v>47.401000000000003</v>
       </c>
-      <c r="BB9" s="19"/>
-[...6 lines deleted...]
-      <c r="BI9" s="19"/>
+      <c r="BB9" s="19">
+        <v>48.6</v>
+      </c>
+      <c r="BC9" s="19">
+        <v>47.4</v>
+      </c>
+      <c r="BD9" s="19">
+        <v>43.5</v>
+      </c>
+      <c r="BE9" s="19">
+        <v>43</v>
+      </c>
+      <c r="BF9" s="19">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="BG9" s="19">
+        <v>39.1</v>
+      </c>
+      <c r="BH9" s="19">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="BI9" s="19">
+        <v>36.6</v>
+      </c>
+      <c r="BJ9" s="15">
+        <v>25.2</v>
+      </c>
+      <c r="BK9" s="15">
+        <v>28.1</v>
+      </c>
+      <c r="BL9" s="15">
+        <v>29.2</v>
+      </c>
+      <c r="BM9" s="15">
+        <v>30.4</v>
+      </c>
+      <c r="BN9" s="19">
+        <v>30.9</v>
+      </c>
+      <c r="BO9" s="19">
+        <v>31</v>
+      </c>
+      <c r="BP9" s="19">
+        <v>41.4</v>
+      </c>
+      <c r="BQ9" s="19">
+        <v>41.1</v>
+      </c>
+      <c r="BR9" s="19">
+        <v>39.9</v>
+      </c>
+      <c r="BS9" s="19">
+        <v>38.6</v>
+      </c>
+      <c r="BT9" s="19">
+        <v>37.6</v>
+      </c>
+      <c r="BU9" s="19">
+        <v>37</v>
+      </c>
+      <c r="BV9" s="15">
+        <v>40</v>
+      </c>
+      <c r="BW9" s="15">
+        <v>42.5</v>
+      </c>
+      <c r="BX9" s="15">
+        <v>46</v>
+      </c>
+      <c r="BY9" s="15">
+        <v>47.7</v>
+      </c>
+      <c r="BZ9" s="19">
+        <v>49.4</v>
+      </c>
+      <c r="CA9" s="19">
+        <v>43.9</v>
+      </c>
+      <c r="CB9" s="19">
+        <v>43.7</v>
+      </c>
+      <c r="CC9" s="19">
+        <v>43.4</v>
+      </c>
+      <c r="CD9" s="19">
+        <v>42.1</v>
+      </c>
+      <c r="CE9" s="19">
+        <v>40.569000000000003</v>
+      </c>
+      <c r="CF9" s="34">
+        <v>39.598999999999997</v>
+      </c>
+      <c r="CG9" s="19">
+        <v>38.863</v>
+      </c>
+      <c r="CH9" s="15">
+        <v>41.704000000000001</v>
+      </c>
+      <c r="CI9" s="15">
+        <v>44.206000000000003</v>
+      </c>
+      <c r="CJ9" s="15">
+        <v>0</v>
+      </c>
+      <c r="CK9" s="15">
+        <v>49.86</v>
+      </c>
+      <c r="CL9" s="19">
+        <v>51.567999999999998</v>
+      </c>
+      <c r="CM9" s="19">
+        <v>45.81</v>
+      </c>
+      <c r="CN9" s="19">
+        <v>45.575000000000003</v>
+      </c>
+      <c r="CO9" s="19"/>
+      <c r="CP9" s="19"/>
+      <c r="CQ9" s="19"/>
+      <c r="CR9" s="19"/>
+      <c r="CS9" s="19"/>
     </row>
-    <row r="10" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="17">
         <v>65.593999999999994</v>
       </c>
       <c r="C10" s="17">
         <v>66.397000000000006</v>
       </c>
       <c r="D10" s="17">
         <v>71.924999999999997</v>
       </c>
       <c r="E10" s="18">
         <v>80.956999999999994</v>
       </c>
       <c r="F10" s="18">
         <v>83.03</v>
       </c>
       <c r="G10" s="18">
         <v>82.97</v>
       </c>
       <c r="H10" s="13">
         <v>79.311000000000007</v>
       </c>
       <c r="I10" s="13">
@@ -2102,60 +2892,174 @@
       </c>
       <c r="AT10" s="19">
         <v>96.248999999999995</v>
       </c>
       <c r="AU10" s="19">
         <v>94.771000000000001</v>
       </c>
       <c r="AV10" s="19">
         <v>87.352000000000004</v>
       </c>
       <c r="AW10" s="19">
         <v>87.284999999999997</v>
       </c>
       <c r="AX10" s="15">
         <v>86.843000000000004</v>
       </c>
       <c r="AY10" s="15">
         <v>88.441000000000003</v>
       </c>
       <c r="AZ10" s="15">
         <v>96.793000000000006</v>
       </c>
       <c r="BA10" s="15">
         <v>109.88</v>
       </c>
-      <c r="BB10" s="19"/>
-[...6 lines deleted...]
-      <c r="BI10" s="19"/>
+      <c r="BB10" s="19">
+        <v>112.6</v>
+      </c>
+      <c r="BC10" s="19">
+        <v>112.6</v>
+      </c>
+      <c r="BD10" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="BE10" s="19">
+        <v>100.1</v>
+      </c>
+      <c r="BF10" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="BG10" s="19">
+        <v>96.9</v>
+      </c>
+      <c r="BH10" s="19">
+        <v>89.4</v>
+      </c>
+      <c r="BI10" s="19">
+        <v>82.7</v>
+      </c>
+      <c r="BJ10" s="15">
+        <v>58.9</v>
+      </c>
+      <c r="BK10" s="15">
+        <v>58.6</v>
+      </c>
+      <c r="BL10" s="15">
+        <v>69.8</v>
+      </c>
+      <c r="BM10" s="15">
+        <v>77.8</v>
+      </c>
+      <c r="BN10" s="19">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="BO10" s="19">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="BP10" s="19">
+        <v>98.6</v>
+      </c>
+      <c r="BQ10" s="19">
+        <v>97.1</v>
+      </c>
+      <c r="BR10" s="19">
+        <v>96</v>
+      </c>
+      <c r="BS10" s="19">
+        <v>94.4</v>
+      </c>
+      <c r="BT10" s="19">
+        <v>86.7</v>
+      </c>
+      <c r="BU10" s="19">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="BV10" s="15">
+        <v>93.3</v>
+      </c>
+      <c r="BW10" s="15">
+        <v>96.2</v>
+      </c>
+      <c r="BX10" s="15">
+        <v>105.9</v>
+      </c>
+      <c r="BY10" s="15">
+        <v>114.7</v>
+      </c>
+      <c r="BZ10" s="19">
+        <v>118.2</v>
+      </c>
+      <c r="CA10" s="19">
+        <v>102.3</v>
+      </c>
+      <c r="CB10" s="19">
+        <v>101</v>
+      </c>
+      <c r="CC10" s="19">
+        <v>99.3</v>
+      </c>
+      <c r="CD10" s="19">
+        <v>97.8</v>
+      </c>
+      <c r="CE10" s="19">
+        <v>96.019000000000005</v>
+      </c>
+      <c r="CF10" s="34">
+        <v>88.388000000000005</v>
+      </c>
+      <c r="CG10" s="19">
+        <v>92.097999999999999</v>
+      </c>
+      <c r="CH10" s="15">
+        <v>91.146000000000001</v>
+      </c>
+      <c r="CI10" s="15">
+        <v>95.025999999999996</v>
+      </c>
+      <c r="CJ10" s="15">
+        <v>48.000999999999998</v>
+      </c>
+      <c r="CK10" s="15">
+        <v>113.04300000000001</v>
+      </c>
+      <c r="CL10" s="19">
+        <v>116.107</v>
+      </c>
+      <c r="CM10" s="19">
+        <v>102.34099999999999</v>
+      </c>
+      <c r="CN10" s="19">
+        <v>100.431</v>
+      </c>
+      <c r="CO10" s="19"/>
+      <c r="CP10" s="19"/>
+      <c r="CQ10" s="19"/>
+      <c r="CR10" s="19"/>
+      <c r="CS10" s="19"/>
     </row>
-    <row r="11" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="17">
         <v>24.975000000000001</v>
       </c>
       <c r="C11" s="17">
         <v>27.456</v>
       </c>
       <c r="D11" s="17">
         <v>29.283999999999999</v>
       </c>
       <c r="E11" s="18">
         <v>29.777000000000001</v>
       </c>
       <c r="F11" s="18">
         <v>31.654</v>
       </c>
       <c r="G11" s="18">
         <v>30.518999999999998</v>
       </c>
       <c r="H11" s="13">
         <v>28.338000000000001</v>
       </c>
       <c r="I11" s="13">
@@ -2271,60 +3175,174 @@
       </c>
       <c r="AT11" s="19">
         <v>31.914999999999999</v>
       </c>
       <c r="AU11" s="19">
         <v>30.431999999999999</v>
       </c>
       <c r="AV11" s="19">
         <v>29.260999999999999</v>
       </c>
       <c r="AW11" s="19">
         <v>25.548999999999999</v>
       </c>
       <c r="AX11" s="15">
         <v>26.38</v>
       </c>
       <c r="AY11" s="15">
         <v>28.041</v>
       </c>
       <c r="AZ11" s="15">
         <v>29.608000000000001</v>
       </c>
       <c r="BA11" s="15">
         <v>30.318000000000001</v>
       </c>
-      <c r="BB11" s="19"/>
-[...6 lines deleted...]
-      <c r="BI11" s="19"/>
+      <c r="BB11" s="19">
+        <v>31.6</v>
+      </c>
+      <c r="BC11" s="19">
+        <v>30.2</v>
+      </c>
+      <c r="BD11" s="19">
+        <v>29.1</v>
+      </c>
+      <c r="BE11" s="19">
+        <v>27.9</v>
+      </c>
+      <c r="BF11" s="19">
+        <v>25.5</v>
+      </c>
+      <c r="BG11" s="19">
+        <v>24.1</v>
+      </c>
+      <c r="BH11" s="19">
+        <v>23</v>
+      </c>
+      <c r="BI11" s="19">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="BJ11" s="15">
+        <v>17.5</v>
+      </c>
+      <c r="BK11" s="15">
+        <v>18.5</v>
+      </c>
+      <c r="BL11" s="15">
+        <v>15.7</v>
+      </c>
+      <c r="BM11" s="15">
+        <v>15.6</v>
+      </c>
+      <c r="BN11" s="19">
+        <v>15.4</v>
+      </c>
+      <c r="BO11" s="19">
+        <v>21.1</v>
+      </c>
+      <c r="BP11" s="19">
+        <v>16.2</v>
+      </c>
+      <c r="BQ11" s="19">
+        <v>15.3</v>
+      </c>
+      <c r="BR11" s="19">
+        <v>14.8</v>
+      </c>
+      <c r="BS11" s="19">
+        <v>13.5</v>
+      </c>
+      <c r="BT11" s="19">
+        <v>13.1</v>
+      </c>
+      <c r="BU11" s="19">
+        <v>11.5</v>
+      </c>
+      <c r="BV11" s="15">
+        <v>14.2</v>
+      </c>
+      <c r="BW11" s="15">
+        <v>14.7</v>
+      </c>
+      <c r="BX11" s="15">
+        <v>15.1</v>
+      </c>
+      <c r="BY11" s="15">
+        <v>14.8</v>
+      </c>
+      <c r="BZ11" s="19">
+        <v>14.8</v>
+      </c>
+      <c r="CA11" s="19">
+        <v>14.7</v>
+      </c>
+      <c r="CB11" s="19">
+        <v>14.6</v>
+      </c>
+      <c r="CC11" s="19">
+        <v>14.6</v>
+      </c>
+      <c r="CD11" s="19">
+        <v>14.2</v>
+      </c>
+      <c r="CE11" s="19">
+        <v>13.202999999999999</v>
+      </c>
+      <c r="CF11" s="34">
+        <v>12.86</v>
+      </c>
+      <c r="CG11" s="19">
+        <v>13.744999999999999</v>
+      </c>
+      <c r="CH11" s="15">
+        <v>13.955</v>
+      </c>
+      <c r="CI11" s="15">
+        <v>14.818</v>
+      </c>
+      <c r="CJ11" s="15">
+        <v>104.619</v>
+      </c>
+      <c r="CK11" s="15">
+        <v>15.244</v>
+      </c>
+      <c r="CL11" s="19">
+        <v>15.262</v>
+      </c>
+      <c r="CM11" s="19">
+        <v>15.676</v>
+      </c>
+      <c r="CN11" s="19">
+        <v>15.355</v>
+      </c>
+      <c r="CO11" s="19"/>
+      <c r="CP11" s="19"/>
+      <c r="CQ11" s="19"/>
+      <c r="CR11" s="19"/>
+      <c r="CS11" s="19"/>
     </row>
-    <row r="12" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="17">
         <v>26.710999999999999</v>
       </c>
       <c r="C12" s="17">
         <v>29.210999999999999</v>
       </c>
       <c r="D12" s="17">
         <v>33.238999999999997</v>
       </c>
       <c r="E12" s="18">
         <v>32.997999999999998</v>
       </c>
       <c r="F12" s="18">
         <v>32.375</v>
       </c>
       <c r="G12" s="18">
         <v>31.858000000000001</v>
       </c>
       <c r="H12" s="13">
         <v>29.547999999999998</v>
       </c>
       <c r="I12" s="13">
@@ -2440,60 +3458,174 @@
       </c>
       <c r="AT12" s="19">
         <v>33.353000000000002</v>
       </c>
       <c r="AU12" s="19">
         <v>31.663</v>
       </c>
       <c r="AV12" s="19">
         <v>30.475000000000001</v>
       </c>
       <c r="AW12" s="19">
         <v>32.834000000000003</v>
       </c>
       <c r="AX12" s="15">
         <v>33.701999999999998</v>
       </c>
       <c r="AY12" s="15">
         <v>35.432000000000002</v>
       </c>
       <c r="AZ12" s="15">
         <v>39.56</v>
       </c>
       <c r="BA12" s="15">
         <v>39.39</v>
       </c>
-      <c r="BB12" s="19"/>
-[...6 lines deleted...]
-      <c r="BI12" s="19"/>
+      <c r="BB12" s="19">
+        <v>39.5</v>
+      </c>
+      <c r="BC12" s="19">
+        <v>39.1</v>
+      </c>
+      <c r="BD12" s="19">
+        <v>35</v>
+      </c>
+      <c r="BE12" s="19">
+        <v>34.4</v>
+      </c>
+      <c r="BF12" s="19">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="BG12" s="19">
+        <v>31.6</v>
+      </c>
+      <c r="BH12" s="19">
+        <v>30.3</v>
+      </c>
+      <c r="BI12" s="19">
+        <v>30.6</v>
+      </c>
+      <c r="BJ12" s="15">
+        <v>23</v>
+      </c>
+      <c r="BK12" s="15">
+        <v>24</v>
+      </c>
+      <c r="BL12" s="15">
+        <v>26</v>
+      </c>
+      <c r="BM12" s="15">
+        <v>26.5</v>
+      </c>
+      <c r="BN12" s="19">
+        <v>26.6</v>
+      </c>
+      <c r="BO12" s="19">
+        <v>28.9</v>
+      </c>
+      <c r="BP12" s="19">
+        <v>30.7</v>
+      </c>
+      <c r="BQ12" s="19">
+        <v>30.2</v>
+      </c>
+      <c r="BR12" s="19">
+        <v>29.4</v>
+      </c>
+      <c r="BS12" s="19">
+        <v>28.5</v>
+      </c>
+      <c r="BT12" s="19">
+        <v>27.6</v>
+      </c>
+      <c r="BU12" s="19">
+        <v>27.2</v>
+      </c>
+      <c r="BV12" s="15">
+        <v>30.7</v>
+      </c>
+      <c r="BW12" s="15">
+        <v>32.4</v>
+      </c>
+      <c r="BX12" s="15">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="BY12" s="15">
+        <v>36.6</v>
+      </c>
+      <c r="BZ12" s="19">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="CA12" s="19">
+        <v>30.5</v>
+      </c>
+      <c r="CB12" s="19">
+        <v>29.5</v>
+      </c>
+      <c r="CC12" s="19">
+        <v>29</v>
+      </c>
+      <c r="CD12" s="19">
+        <v>28.3</v>
+      </c>
+      <c r="CE12" s="19">
+        <v>27.326000000000001</v>
+      </c>
+      <c r="CF12" s="34">
+        <v>26.451000000000001</v>
+      </c>
+      <c r="CG12" s="19">
+        <v>28.888000000000002</v>
+      </c>
+      <c r="CH12" s="15">
+        <v>30.02</v>
+      </c>
+      <c r="CI12" s="15">
+        <v>31.66</v>
+      </c>
+      <c r="CJ12" s="15">
+        <v>15.327999999999999</v>
+      </c>
+      <c r="CK12" s="15">
+        <v>35.805999999999997</v>
+      </c>
+      <c r="CL12" s="19">
+        <v>35.914999999999999</v>
+      </c>
+      <c r="CM12" s="19">
+        <v>31.132000000000001</v>
+      </c>
+      <c r="CN12" s="19">
+        <v>30.114999999999998</v>
+      </c>
+      <c r="CO12" s="19"/>
+      <c r="CP12" s="19"/>
+      <c r="CQ12" s="19"/>
+      <c r="CR12" s="19"/>
+      <c r="CS12" s="19"/>
     </row>
-    <row r="13" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="17">
         <v>38.277000000000001</v>
       </c>
       <c r="C13" s="17">
         <v>39.401000000000003</v>
       </c>
       <c r="D13" s="17">
         <v>40.694000000000003</v>
       </c>
       <c r="E13" s="18">
         <v>44.581000000000003</v>
       </c>
       <c r="F13" s="18">
         <v>45.098999999999997</v>
       </c>
       <c r="G13" s="18">
         <v>47.969000000000001</v>
       </c>
       <c r="H13" s="13">
         <v>46.673999999999999</v>
       </c>
       <c r="I13" s="13">
@@ -2609,60 +3741,174 @@
       </c>
       <c r="AT13" s="19">
         <v>47.103999999999999</v>
       </c>
       <c r="AU13" s="19">
         <v>46.801000000000002</v>
       </c>
       <c r="AV13" s="19">
         <v>45.755000000000003</v>
       </c>
       <c r="AW13" s="19">
         <v>41.189</v>
       </c>
       <c r="AX13" s="15">
         <v>42.045000000000002</v>
       </c>
       <c r="AY13" s="15">
         <v>43.377000000000002</v>
       </c>
       <c r="AZ13" s="15">
         <v>44.043999999999997</v>
       </c>
       <c r="BA13" s="15">
         <v>47.798999999999999</v>
       </c>
-      <c r="BB13" s="19"/>
-[...6 lines deleted...]
-      <c r="BI13" s="19"/>
+      <c r="BB13" s="19">
+        <v>47.9</v>
+      </c>
+      <c r="BC13" s="19">
+        <v>47.9</v>
+      </c>
+      <c r="BD13" s="19">
+        <v>48.1</v>
+      </c>
+      <c r="BE13" s="19">
+        <v>46.9</v>
+      </c>
+      <c r="BF13" s="19">
+        <v>44.9</v>
+      </c>
+      <c r="BG13" s="19">
+        <v>44.5</v>
+      </c>
+      <c r="BH13" s="19">
+        <v>42.9</v>
+      </c>
+      <c r="BI13" s="19">
+        <v>39.9</v>
+      </c>
+      <c r="BJ13" s="15">
+        <v>22.7</v>
+      </c>
+      <c r="BK13" s="15">
+        <v>23.4</v>
+      </c>
+      <c r="BL13" s="15">
+        <v>22.5</v>
+      </c>
+      <c r="BM13" s="15">
+        <v>24.2</v>
+      </c>
+      <c r="BN13" s="19">
+        <v>24</v>
+      </c>
+      <c r="BO13" s="19">
+        <v>24.1</v>
+      </c>
+      <c r="BP13" s="19">
+        <v>26.5</v>
+      </c>
+      <c r="BQ13" s="19">
+        <v>25.8</v>
+      </c>
+      <c r="BR13" s="19">
+        <v>25.4</v>
+      </c>
+      <c r="BS13" s="19">
+        <v>25.1</v>
+      </c>
+      <c r="BT13" s="19">
+        <v>25.2</v>
+      </c>
+      <c r="BU13" s="19">
+        <v>24.6</v>
+      </c>
+      <c r="BV13" s="15">
+        <v>24</v>
+      </c>
+      <c r="BW13" s="15">
+        <v>24.9</v>
+      </c>
+      <c r="BX13" s="15">
+        <v>26.3</v>
+      </c>
+      <c r="BY13" s="15">
+        <v>28.4</v>
+      </c>
+      <c r="BZ13" s="19">
+        <v>28.6</v>
+      </c>
+      <c r="CA13" s="19">
+        <v>25.1</v>
+      </c>
+      <c r="CB13" s="19">
+        <v>24.9</v>
+      </c>
+      <c r="CC13" s="19">
+        <v>24.2</v>
+      </c>
+      <c r="CD13" s="19">
+        <v>23.7</v>
+      </c>
+      <c r="CE13" s="19">
+        <v>23.686</v>
+      </c>
+      <c r="CF13" s="34">
+        <v>23.056999999999999</v>
+      </c>
+      <c r="CG13" s="19">
+        <v>22.425999999999998</v>
+      </c>
+      <c r="CH13" s="15">
+        <v>22.971</v>
+      </c>
+      <c r="CI13" s="15">
+        <v>23.933</v>
+      </c>
+      <c r="CJ13" s="15">
+        <v>35.387999999999998</v>
+      </c>
+      <c r="CK13" s="15">
+        <v>27.231999999999999</v>
+      </c>
+      <c r="CL13" s="19">
+        <v>27.585000000000001</v>
+      </c>
+      <c r="CM13" s="19">
+        <v>23.488</v>
+      </c>
+      <c r="CN13" s="19">
+        <v>23.379000000000001</v>
+      </c>
+      <c r="CO13" s="19"/>
+      <c r="CP13" s="19"/>
+      <c r="CQ13" s="19"/>
+      <c r="CR13" s="19"/>
+      <c r="CS13" s="19"/>
     </row>
-    <row r="14" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="17">
         <v>33.776000000000003</v>
       </c>
       <c r="C14" s="17">
         <v>36.962000000000003</v>
       </c>
       <c r="D14" s="17">
         <v>42.045999999999999</v>
       </c>
       <c r="E14" s="18">
         <v>44.061</v>
       </c>
       <c r="F14" s="18">
         <v>43.764000000000003</v>
       </c>
       <c r="G14" s="18">
         <v>42.192999999999998</v>
       </c>
       <c r="H14" s="13">
         <v>38.268999999999998</v>
       </c>
       <c r="I14" s="13">
@@ -2778,60 +4024,174 @@
       </c>
       <c r="AT14" s="19">
         <v>47.030999999999999</v>
       </c>
       <c r="AU14" s="19">
         <v>45.491999999999997</v>
       </c>
       <c r="AV14" s="19">
         <v>44.423000000000002</v>
       </c>
       <c r="AW14" s="19">
         <v>44.454999999999998</v>
       </c>
       <c r="AX14" s="15">
         <v>45.881999999999998</v>
       </c>
       <c r="AY14" s="15">
         <v>52.152000000000001</v>
       </c>
       <c r="AZ14" s="15">
         <v>57.860999999999997</v>
       </c>
       <c r="BA14" s="15">
         <v>62.45</v>
       </c>
-      <c r="BB14" s="19"/>
-[...6 lines deleted...]
-      <c r="BI14" s="19"/>
+      <c r="BB14" s="19">
+        <v>64.5</v>
+      </c>
+      <c r="BC14" s="19">
+        <v>63.1</v>
+      </c>
+      <c r="BD14" s="19">
+        <v>51</v>
+      </c>
+      <c r="BE14" s="19">
+        <v>50.5</v>
+      </c>
+      <c r="BF14" s="19">
+        <v>49.4</v>
+      </c>
+      <c r="BG14" s="19">
+        <v>47.9</v>
+      </c>
+      <c r="BH14" s="19">
+        <v>46.6</v>
+      </c>
+      <c r="BI14" s="19">
+        <v>44.8</v>
+      </c>
+      <c r="BJ14" s="15">
+        <v>33.1</v>
+      </c>
+      <c r="BK14" s="15">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="BL14" s="15">
+        <v>45.3</v>
+      </c>
+      <c r="BM14" s="15">
+        <v>48.8</v>
+      </c>
+      <c r="BN14" s="19">
+        <v>50.8</v>
+      </c>
+      <c r="BO14" s="19">
+        <v>48.9</v>
+      </c>
+      <c r="BP14" s="19">
+        <v>45</v>
+      </c>
+      <c r="BQ14" s="19">
+        <v>44.5</v>
+      </c>
+      <c r="BR14" s="19">
+        <v>43.1</v>
+      </c>
+      <c r="BS14" s="19">
+        <v>42.4</v>
+      </c>
+      <c r="BT14" s="19">
+        <v>41.6</v>
+      </c>
+      <c r="BU14" s="19">
+        <v>39.9</v>
+      </c>
+      <c r="BV14" s="15">
+        <v>47.6</v>
+      </c>
+      <c r="BW14" s="15">
+        <v>53.2</v>
+      </c>
+      <c r="BX14" s="15">
+        <v>56</v>
+      </c>
+      <c r="BY14" s="15">
+        <v>60.7</v>
+      </c>
+      <c r="BZ14" s="19">
+        <v>62.7</v>
+      </c>
+      <c r="CA14" s="19">
+        <v>44.4</v>
+      </c>
+      <c r="CB14" s="19">
+        <v>42.9</v>
+      </c>
+      <c r="CC14" s="19">
+        <v>42.4</v>
+      </c>
+      <c r="CD14" s="19">
+        <v>41.6</v>
+      </c>
+      <c r="CE14" s="19">
+        <v>40.773000000000003</v>
+      </c>
+      <c r="CF14" s="34">
+        <v>40.076000000000001</v>
+      </c>
+      <c r="CG14" s="19">
+        <v>39.473999999999997</v>
+      </c>
+      <c r="CH14" s="15">
+        <v>40.884999999999998</v>
+      </c>
+      <c r="CI14" s="15">
+        <v>45.929000000000002</v>
+      </c>
+      <c r="CJ14" s="15">
+        <v>25.048999999999999</v>
+      </c>
+      <c r="CK14" s="15">
+        <v>54.353000000000002</v>
+      </c>
+      <c r="CL14" s="19">
+        <v>55.442999999999998</v>
+      </c>
+      <c r="CM14" s="19">
+        <v>44.899000000000001</v>
+      </c>
+      <c r="CN14" s="19">
+        <v>43.584000000000003</v>
+      </c>
+      <c r="CO14" s="19"/>
+      <c r="CP14" s="19"/>
+      <c r="CQ14" s="19"/>
+      <c r="CR14" s="19"/>
+      <c r="CS14" s="19"/>
     </row>
-    <row r="15" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11">
         <v>31.132000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>32.134999999999998</v>
       </c>
       <c r="D15" s="11">
         <v>35.975999999999999</v>
       </c>
       <c r="E15" s="12">
         <v>37.881</v>
       </c>
       <c r="F15" s="12">
         <v>38.656999999999996</v>
       </c>
       <c r="G15" s="12">
         <v>37.609000000000002</v>
       </c>
       <c r="H15" s="13">
         <v>36.902000000000001</v>
       </c>
       <c r="I15" s="13">
@@ -2947,60 +4307,174 @@
       </c>
       <c r="AT15" s="19">
         <v>48.512</v>
       </c>
       <c r="AU15" s="19">
         <v>46.83</v>
       </c>
       <c r="AV15" s="19">
         <v>45.442999999999998</v>
       </c>
       <c r="AW15" s="19">
         <v>47.024999999999999</v>
       </c>
       <c r="AX15" s="15">
         <v>47.753999999999998</v>
       </c>
       <c r="AY15" s="15">
         <v>48.718000000000004</v>
       </c>
       <c r="AZ15" s="15">
         <v>53.892000000000003</v>
       </c>
       <c r="BA15" s="15">
         <v>57.639000000000003</v>
       </c>
-      <c r="BB15" s="19"/>
-[...6 lines deleted...]
-      <c r="BI15" s="19"/>
+      <c r="BB15" s="19">
+        <v>58.4</v>
+      </c>
+      <c r="BC15" s="19">
+        <v>57.8</v>
+      </c>
+      <c r="BD15" s="19">
+        <v>50.9</v>
+      </c>
+      <c r="BE15" s="19">
+        <v>49.7</v>
+      </c>
+      <c r="BF15" s="19">
+        <v>50.1</v>
+      </c>
+      <c r="BG15" s="19">
+        <v>48.5</v>
+      </c>
+      <c r="BH15" s="19">
+        <v>47.1</v>
+      </c>
+      <c r="BI15" s="19">
+        <v>46.2</v>
+      </c>
+      <c r="BJ15" s="15">
+        <v>39.5</v>
+      </c>
+      <c r="BK15" s="15">
+        <v>39.6</v>
+      </c>
+      <c r="BL15" s="15">
+        <v>48.7</v>
+      </c>
+      <c r="BM15" s="15">
+        <v>49.6</v>
+      </c>
+      <c r="BN15" s="19">
+        <v>49.7</v>
+      </c>
+      <c r="BO15" s="19">
+        <v>51.9</v>
+      </c>
+      <c r="BP15" s="19">
+        <v>47.9</v>
+      </c>
+      <c r="BQ15" s="19">
+        <v>47.5</v>
+      </c>
+      <c r="BR15" s="19">
+        <v>47</v>
+      </c>
+      <c r="BS15" s="19">
+        <v>45.6</v>
+      </c>
+      <c r="BT15" s="19">
+        <v>44.1</v>
+      </c>
+      <c r="BU15" s="19">
+        <v>43.2</v>
+      </c>
+      <c r="BV15" s="15">
+        <v>44.8</v>
+      </c>
+      <c r="BW15" s="15">
+        <v>46.8</v>
+      </c>
+      <c r="BX15" s="15">
+        <v>58.8</v>
+      </c>
+      <c r="BY15" s="15">
+        <v>61</v>
+      </c>
+      <c r="BZ15" s="19">
+        <v>59.7</v>
+      </c>
+      <c r="CA15" s="19">
+        <v>50.1</v>
+      </c>
+      <c r="CB15" s="19">
+        <v>49.6</v>
+      </c>
+      <c r="CC15" s="19">
+        <v>48.8</v>
+      </c>
+      <c r="CD15" s="19">
+        <v>48.6</v>
+      </c>
+      <c r="CE15" s="19">
+        <v>47.234999999999999</v>
+      </c>
+      <c r="CF15" s="34">
+        <v>46.145000000000003</v>
+      </c>
+      <c r="CG15" s="19">
+        <v>48.951000000000001</v>
+      </c>
+      <c r="CH15" s="15">
+        <v>49.396999999999998</v>
+      </c>
+      <c r="CI15" s="15">
+        <v>51.374000000000002</v>
+      </c>
+      <c r="CJ15" s="15">
+        <v>51.046999999999997</v>
+      </c>
+      <c r="CK15" s="15">
+        <v>63.77</v>
+      </c>
+      <c r="CL15" s="19">
+        <v>63.280999999999999</v>
+      </c>
+      <c r="CM15" s="19">
+        <v>52.798999999999999</v>
+      </c>
+      <c r="CN15" s="19">
+        <v>52.667000000000002</v>
+      </c>
+      <c r="CO15" s="19"/>
+      <c r="CP15" s="19"/>
+      <c r="CQ15" s="19"/>
+      <c r="CR15" s="19"/>
+      <c r="CS15" s="19"/>
     </row>
-    <row r="16" spans="1:62" s="4" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="11">
         <v>41.395000000000003</v>
       </c>
       <c r="C16" s="11">
         <v>44.137999999999998</v>
       </c>
       <c r="D16" s="11">
         <v>46.23</v>
       </c>
       <c r="E16" s="12">
         <v>49.024000000000001</v>
       </c>
       <c r="F16" s="12">
         <v>51.192</v>
       </c>
       <c r="G16" s="12">
         <v>50.389000000000003</v>
       </c>
       <c r="H16" s="13">
         <v>42.457000000000001</v>
       </c>
       <c r="I16" s="13">
@@ -3116,60 +4590,174 @@
       </c>
       <c r="AT16" s="19">
         <v>42.646999999999998</v>
       </c>
       <c r="AU16" s="19">
         <v>41.808</v>
       </c>
       <c r="AV16" s="19">
         <v>41.497</v>
       </c>
       <c r="AW16" s="19">
         <v>46.198999999999998</v>
       </c>
       <c r="AX16" s="15">
         <v>49.901000000000003</v>
       </c>
       <c r="AY16" s="15">
         <v>53.027000000000001</v>
       </c>
       <c r="AZ16" s="15">
         <v>55.889000000000003</v>
       </c>
       <c r="BA16" s="15">
         <v>59.145000000000003</v>
       </c>
-      <c r="BB16" s="19"/>
-[...6 lines deleted...]
-      <c r="BI16" s="19"/>
+      <c r="BB16" s="19">
+        <v>62.4</v>
+      </c>
+      <c r="BC16" s="19">
+        <v>61.6</v>
+      </c>
+      <c r="BD16" s="19">
+        <v>46.6</v>
+      </c>
+      <c r="BE16" s="19">
+        <v>45.7</v>
+      </c>
+      <c r="BF16" s="19">
+        <v>45.5</v>
+      </c>
+      <c r="BG16" s="19">
+        <v>44.7</v>
+      </c>
+      <c r="BH16" s="19">
+        <v>43.8</v>
+      </c>
+      <c r="BI16" s="19">
+        <v>43.2</v>
+      </c>
+      <c r="BJ16" s="15">
+        <v>45.7</v>
+      </c>
+      <c r="BK16" s="15">
+        <v>48.2</v>
+      </c>
+      <c r="BL16" s="15">
+        <v>46.1</v>
+      </c>
+      <c r="BM16" s="15">
+        <v>49</v>
+      </c>
+      <c r="BN16" s="19">
+        <v>51.9</v>
+      </c>
+      <c r="BO16" s="19">
+        <v>56.1</v>
+      </c>
+      <c r="BP16" s="19">
+        <v>46.1</v>
+      </c>
+      <c r="BQ16" s="19">
+        <v>44.4</v>
+      </c>
+      <c r="BR16" s="19">
+        <v>43.6</v>
+      </c>
+      <c r="BS16" s="19">
+        <v>42.9</v>
+      </c>
+      <c r="BT16" s="19">
+        <v>42.1</v>
+      </c>
+      <c r="BU16" s="19">
+        <v>41.7</v>
+      </c>
+      <c r="BV16" s="15">
+        <v>47.5</v>
+      </c>
+      <c r="BW16" s="15">
+        <v>50.7</v>
+      </c>
+      <c r="BX16" s="15">
+        <v>53.4</v>
+      </c>
+      <c r="BY16" s="15">
+        <v>56.6</v>
+      </c>
+      <c r="BZ16" s="19">
+        <v>59.7</v>
+      </c>
+      <c r="CA16" s="19">
+        <v>48.2</v>
+      </c>
+      <c r="CB16" s="19">
+        <v>48.1</v>
+      </c>
+      <c r="CC16" s="19">
+        <v>46.5</v>
+      </c>
+      <c r="CD16" s="19">
+        <v>45.8</v>
+      </c>
+      <c r="CE16" s="19">
+        <v>44.798000000000002</v>
+      </c>
+      <c r="CF16" s="34">
+        <v>44.152999999999999</v>
+      </c>
+      <c r="CG16" s="19">
+        <v>47.658000000000001</v>
+      </c>
+      <c r="CH16" s="15">
+        <v>51.594999999999999</v>
+      </c>
+      <c r="CI16" s="15">
+        <v>54.805</v>
+      </c>
+      <c r="CJ16" s="15">
+        <v>63.734000000000002</v>
+      </c>
+      <c r="CK16" s="15">
+        <v>61.37</v>
+      </c>
+      <c r="CL16" s="19">
+        <v>64.403000000000006</v>
+      </c>
+      <c r="CM16" s="19">
+        <v>51.567999999999998</v>
+      </c>
+      <c r="CN16" s="19">
+        <v>48.796999999999997</v>
+      </c>
+      <c r="CO16" s="19"/>
+      <c r="CP16" s="19"/>
+      <c r="CQ16" s="19"/>
+      <c r="CR16" s="19"/>
+      <c r="CS16" s="19"/>
     </row>
-    <row r="17" spans="1:61" s="4" customFormat="1" ht="12">
+    <row r="17" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11">
         <v>23.045999999999999</v>
       </c>
       <c r="C17" s="11">
         <v>24.625</v>
       </c>
       <c r="D17" s="11">
         <v>26.295999999999999</v>
       </c>
       <c r="E17" s="12">
         <v>27.143000000000001</v>
       </c>
       <c r="F17" s="12">
         <v>27.62</v>
       </c>
       <c r="G17" s="12">
         <v>29.649000000000001</v>
       </c>
       <c r="H17" s="13">
         <v>24.483000000000001</v>
       </c>
       <c r="I17" s="13">
@@ -3285,60 +4873,174 @@
       </c>
       <c r="AT17" s="19">
         <v>23.847000000000001</v>
       </c>
       <c r="AU17" s="19">
         <v>23.151</v>
       </c>
       <c r="AV17" s="19">
         <v>22.387</v>
       </c>
       <c r="AW17" s="19">
         <v>24.123000000000001</v>
       </c>
       <c r="AX17" s="15">
         <v>24.756</v>
       </c>
       <c r="AY17" s="15">
         <v>26.206</v>
       </c>
       <c r="AZ17" s="15">
         <v>27.753</v>
       </c>
       <c r="BA17" s="15">
         <v>28.565000000000001</v>
       </c>
-      <c r="BB17" s="19"/>
-[...6 lines deleted...]
-      <c r="BI17" s="19"/>
+      <c r="BB17" s="19">
+        <v>29.8</v>
+      </c>
+      <c r="BC17" s="19">
+        <v>29.5</v>
+      </c>
+      <c r="BD17" s="19">
+        <v>24.5</v>
+      </c>
+      <c r="BE17" s="19">
+        <v>23.9</v>
+      </c>
+      <c r="BF17" s="19">
+        <v>23.4</v>
+      </c>
+      <c r="BG17" s="19">
+        <v>21.4</v>
+      </c>
+      <c r="BH17" s="19">
+        <v>21.2</v>
+      </c>
+      <c r="BI17" s="19">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="BJ17" s="15">
+        <v>12.9</v>
+      </c>
+      <c r="BK17" s="15">
+        <v>15.3</v>
+      </c>
+      <c r="BL17" s="15">
+        <v>13.9</v>
+      </c>
+      <c r="BM17" s="15">
+        <v>14.3</v>
+      </c>
+      <c r="BN17" s="19">
+        <v>14.9</v>
+      </c>
+      <c r="BO17" s="19">
+        <v>18</v>
+      </c>
+      <c r="BP17" s="19">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="BQ17" s="19">
+        <v>18.7</v>
+      </c>
+      <c r="BR17" s="19">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="BS17" s="19">
+        <v>17</v>
+      </c>
+      <c r="BT17" s="19">
+        <v>17</v>
+      </c>
+      <c r="BU17" s="19">
+        <v>16.5</v>
+      </c>
+      <c r="BV17" s="15">
+        <v>17.2</v>
+      </c>
+      <c r="BW17" s="15">
+        <v>18.2</v>
+      </c>
+      <c r="BX17" s="15">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="BY17" s="15">
+        <v>19.5</v>
+      </c>
+      <c r="BZ17" s="19">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="CA17" s="19">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="CB17" s="19">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="CC17" s="19">
+        <v>16.8</v>
+      </c>
+      <c r="CD17" s="19">
+        <v>16.5</v>
+      </c>
+      <c r="CE17" s="19">
+        <v>15.023</v>
+      </c>
+      <c r="CF17" s="34">
+        <v>15.044</v>
+      </c>
+      <c r="CG17" s="19">
+        <v>17.007000000000001</v>
+      </c>
+      <c r="CH17" s="15">
+        <v>17.314</v>
+      </c>
+      <c r="CI17" s="15">
+        <v>18.126999999999999</v>
+      </c>
+      <c r="CJ17" s="15">
+        <v>57.886000000000003</v>
+      </c>
+      <c r="CK17" s="15">
+        <v>19.254000000000001</v>
+      </c>
+      <c r="CL17" s="19">
+        <v>19.885000000000002</v>
+      </c>
+      <c r="CM17" s="19">
+        <v>17.914000000000001</v>
+      </c>
+      <c r="CN17" s="19">
+        <v>17.146999999999998</v>
+      </c>
+      <c r="CO17" s="19"/>
+      <c r="CP17" s="19"/>
+      <c r="CQ17" s="19"/>
+      <c r="CR17" s="19"/>
+      <c r="CS17" s="19"/>
     </row>
-    <row r="18" spans="1:61" s="4" customFormat="1" ht="12">
+    <row r="18" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>33.597999999999999</v>
       </c>
       <c r="C18" s="20">
         <v>33.78</v>
       </c>
       <c r="D18" s="20">
         <v>35.591999999999999</v>
       </c>
       <c r="E18" s="21">
         <v>37.868000000000002</v>
       </c>
       <c r="F18" s="21">
         <v>37.063000000000002</v>
       </c>
       <c r="G18" s="21">
         <v>37.228999999999999</v>
       </c>
       <c r="H18" s="22">
         <v>32.350999999999999</v>
       </c>
       <c r="I18" s="22">
@@ -3454,123 +5156,243 @@
       </c>
       <c r="AT18" s="24">
         <v>38.268000000000001</v>
       </c>
       <c r="AU18" s="24">
         <v>37.307000000000002</v>
       </c>
       <c r="AV18" s="24">
         <v>35.555</v>
       </c>
       <c r="AW18" s="24">
         <v>39.540999999999997</v>
       </c>
       <c r="AX18" s="24">
         <v>41.052999999999997</v>
       </c>
       <c r="AY18" s="24">
         <v>40.656999999999996</v>
       </c>
       <c r="AZ18" s="24">
         <v>41.768000000000001</v>
       </c>
       <c r="BA18" s="24">
         <v>43.078000000000003</v>
       </c>
-      <c r="BB18" s="24"/>
-[...6 lines deleted...]
-      <c r="BI18" s="24"/>
+      <c r="BB18" s="24">
+        <v>42.7</v>
+      </c>
+      <c r="BC18" s="24">
+        <v>42.6</v>
+      </c>
+      <c r="BD18" s="24">
+        <v>38.6</v>
+      </c>
+      <c r="BE18" s="24">
+        <v>38.4</v>
+      </c>
+      <c r="BF18" s="24">
+        <v>35.6</v>
+      </c>
+      <c r="BG18" s="24">
+        <v>35</v>
+      </c>
+      <c r="BH18" s="24">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="BI18" s="24">
+        <v>29.1</v>
+      </c>
+      <c r="BJ18" s="24">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="BK18" s="24">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="BL18" s="24">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="BM18" s="24">
+        <v>20.3</v>
+      </c>
+      <c r="BN18" s="24">
+        <v>19.7</v>
+      </c>
+      <c r="BO18" s="24">
+        <v>26.5</v>
+      </c>
+      <c r="BP18" s="24">
+        <v>24.2</v>
+      </c>
+      <c r="BQ18" s="24">
+        <v>22.8</v>
+      </c>
+      <c r="BR18" s="24">
+        <v>20.2</v>
+      </c>
+      <c r="BS18" s="24">
+        <v>21.2</v>
+      </c>
+      <c r="BT18" s="24">
+        <v>20.2</v>
+      </c>
+      <c r="BU18" s="24">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="BV18" s="24">
+        <v>24.2</v>
+      </c>
+      <c r="BW18" s="24">
+        <v>24.4</v>
+      </c>
+      <c r="BX18" s="24">
+        <v>25.4</v>
+      </c>
+      <c r="BY18" s="24">
+        <v>26.5</v>
+      </c>
+      <c r="BZ18" s="24">
+        <v>26.6</v>
+      </c>
+      <c r="CA18" s="24">
+        <v>24.4</v>
+      </c>
+      <c r="CB18" s="24">
+        <v>24.3</v>
+      </c>
+      <c r="CC18" s="24">
+        <v>24.2</v>
+      </c>
+      <c r="CD18" s="24">
+        <v>23.8</v>
+      </c>
+      <c r="CE18" s="24">
+        <v>23.352</v>
+      </c>
+      <c r="CF18" s="34">
+        <v>22.893999999999998</v>
+      </c>
+      <c r="CG18" s="24">
+        <v>23.420999999999999</v>
+      </c>
+      <c r="CH18" s="24">
+        <v>25.01</v>
+      </c>
+      <c r="CI18" s="24">
+        <v>25.698</v>
+      </c>
+      <c r="CJ18" s="24">
+        <v>18.818999999999999</v>
+      </c>
+      <c r="CK18" s="24">
+        <v>27.414999999999999</v>
+      </c>
+      <c r="CL18" s="24">
+        <v>27.437000000000001</v>
+      </c>
+      <c r="CM18" s="24">
+        <v>25.536999999999999</v>
+      </c>
+      <c r="CN18" s="24">
+        <v>25.576000000000001</v>
+      </c>
+      <c r="CO18" s="24"/>
+      <c r="CP18" s="24"/>
+      <c r="CQ18" s="24"/>
+      <c r="CR18" s="24"/>
+      <c r="CS18" s="24"/>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="2"/>
       <c r="AE21" s="2"/>
       <c r="AF21" s="2"/>
       <c r="AG21" s="2"/>
       <c r="AH21" s="2"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="18">
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>