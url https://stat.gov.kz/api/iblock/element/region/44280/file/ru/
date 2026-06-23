--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -4,80 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Число общеобраз. школ" sheetId="1" r:id="rId1"/>
     <sheet name="по виду" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <calcPr calcId="124519" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="39">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -107,344 +107,287 @@
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
-    <r>
-[...48 lines deleted...]
-  <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Дневные общеобразовательные школы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Вечерние общеобразовательные школы</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>* Данные за 2000-2017 гг. по Южно-Казахстанской области.</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>2025/26</t>
   </si>
   <si>
     <r>
       <t>Число общеобразовательных школ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">   Вечерние общеобразовательные школы</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистическое наблюдение 85-К  исключено из Плана статистических работ на 2014 год, данные собираются МОН РК</t>
     </r>
   </si>
   <si>
-    <t>2021/22</t>
-[...11 lines deleted...]
-    <t>2024/25</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С 2014 года статистические наблюдения ОШ-1, ОШ-5 исключены из Плана статистических работ, данные собираются МОН РК</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>До 2008 года данные по типу местности представлены без вечерних общеобразовательных школ</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="21">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...13 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="9"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...11 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...28 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -492,162 +435,158 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1086;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1081;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1081;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;\&#1046;&#1072;&#1085;&#1072;&#1088;\&#1040;&#1076;&#1084;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;%20&#1052;&#1054;&#1053;\2021-2022\&#1054;&#1057;&#1054;\&#1055;&#1072;&#1089;&#1087;&#1086;&#1088;&#1090;&#1072;\&#1055;-1%20&#1054;&#1073;&#1097;&#1077;&#1077;%20&#1095;&#1080;&#1089;&#1083;&#1086;%20&#1096;&#1082;&#1086;&#1083;%20&#1080;%20&#1095;&#1080;&#1089;&#1083;&#1077;&#1085;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1091;&#1095;&#1072;&#1097;&#1080;&#1093;&#1089;&#1103;.xlsx" TargetMode="External"/></Relationships>
@@ -655,104 +594,74 @@
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="СВОД РК"/>
       <sheetName val="Акмолинская"/>
       <sheetName val="Актюбинская"/>
       <sheetName val="Алматинская"/>
       <sheetName val="Атырауская"/>
       <sheetName val="Западно-Казахстанская"/>
       <sheetName val="Жамбылская"/>
       <sheetName val="Карагандинская"/>
       <sheetName val="Костанайская"/>
       <sheetName val="Кызылординская"/>
       <sheetName val="Мангистауская"/>
       <sheetName val="Павлодарская"/>
       <sheetName val="Северо-Казахстанская"/>
       <sheetName val="Туркестанская"/>
       <sheetName val="Восточно-Казахстанская"/>
       <sheetName val="г.Нур-Султан"/>
       <sheetName val="г.Алматы"/>
       <sheetName val="г. Шымкент"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0">
-[...20 lines deleted...]
-      <sheetData sheetId="3">
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1">
         <row r="32">
           <cell r="G32">
             <v>113</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="4">
-[...24 lines deleted...]
-      <sheetData sheetId="17"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1009,1161 +918,1180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA80"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="26" style="15" customWidth="1"/>
+    <col min="2" max="20" width="8.42578125" style="15" customWidth="1"/>
+    <col min="21" max="23" width="8.85546875" style="15" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="14"/>
+      <c r="W1" s="14"/>
+    </row>
+    <row r="2" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="V2" s="18"/>
+      <c r="AA2" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="O3" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="P3" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q3" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="R3" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="S3" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="T3" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U3" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="V3" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="W3" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="38"/>
-[...112 lines deleted...]
-      <c r="W3" s="20" t="s">
+      <c r="X3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="X3" s="34" t="s">
-[...39 lines deleted...]
-      <c r="A5" s="22" t="s">
+      <c r="AA3" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23"/>
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+    </row>
+    <row r="5" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="21">
+      <c r="B5" s="1">
         <v>729</v>
       </c>
-      <c r="C5" s="21">
+      <c r="C5" s="1">
         <v>748</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="1">
         <v>755</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E5" s="1">
         <v>757</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F5" s="1">
         <v>757</v>
       </c>
-      <c r="G5" s="21">
+      <c r="G5" s="1">
         <v>760</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="1">
         <v>760</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="1">
         <v>758</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="1">
         <v>764</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K5" s="1">
         <v>761</v>
       </c>
-      <c r="L5" s="21">
+      <c r="L5" s="1">
         <v>762</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="1">
         <v>760</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="1">
         <v>762</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O5" s="1">
         <v>766</v>
       </c>
-      <c r="P5" s="21">
+      <c r="P5" s="1">
         <v>756</v>
       </c>
-      <c r="Q5" s="21">
+      <c r="Q5" s="1">
         <v>759</v>
       </c>
-      <c r="R5" s="21">
+      <c r="R5" s="1">
         <v>762</v>
       </c>
-      <c r="S5" s="21">
+      <c r="S5" s="1">
         <v>778</v>
       </c>
-      <c r="T5" s="21">
+      <c r="T5" s="1">
         <v>783</v>
       </c>
-      <c r="U5" s="21">
+      <c r="U5" s="1">
         <v>791</v>
       </c>
-      <c r="V5" s="21">
+      <c r="V5" s="1">
         <v>793</v>
       </c>
-      <c r="W5" s="21">
+      <c r="W5" s="1">
         <v>800</v>
       </c>
-      <c r="X5" s="21">
+      <c r="X5" s="1">
         <v>464</v>
       </c>
-      <c r="Y5" s="21">
+      <c r="Y5" s="1">
         <v>477</v>
       </c>
-      <c r="Z5" s="21">
+      <c r="Z5" s="1">
         <v>485</v>
       </c>
-      <c r="AA5" s="21"/>
+      <c r="AA5" s="1">
+        <v>509</v>
+      </c>
     </row>
     <row r="6" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A6" s="40" t="s">
-[...28 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="A6" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="1"/>
+    </row>
+    <row r="7" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="1">
         <v>144</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="1">
         <v>146</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="1">
         <v>145</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="1">
         <v>143</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="1">
         <v>143</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="1">
         <v>138</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="1">
         <v>137</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="1">
         <v>137</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="1">
         <v>142</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="1">
         <v>105</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="1">
         <v>106</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="1">
         <v>106</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="1">
         <v>107</v>
       </c>
-      <c r="O7" s="21">
+      <c r="O7" s="1">
         <v>108</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="1">
         <v>107</v>
       </c>
-      <c r="Q7" s="21">
+      <c r="Q7" s="1">
         <v>107</v>
       </c>
-      <c r="R7" s="21">
+      <c r="R7" s="1">
         <v>106</v>
       </c>
-      <c r="S7" s="21">
+      <c r="S7" s="1">
         <v>106</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T7" s="1">
         <v>108</v>
       </c>
-      <c r="U7" s="21">
+      <c r="U7" s="1">
         <v>111</v>
       </c>
-      <c r="V7" s="21">
+      <c r="V7" s="1">
         <v>112</v>
       </c>
-      <c r="W7" s="21">
+      <c r="W7" s="1">
         <f>[1]Алматинская!$G$32</f>
         <v>113</v>
       </c>
-      <c r="X7" s="21">
+      <c r="X7" s="1">
         <v>51</v>
       </c>
-      <c r="Y7" s="21">
+      <c r="Y7" s="1">
         <v>56</v>
       </c>
-      <c r="Z7" s="21">
+      <c r="Z7" s="1">
         <v>59</v>
       </c>
+      <c r="AA7" s="2">
+        <v>80</v>
+      </c>
     </row>
     <row r="8" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A8" s="41" t="s">
-[...27 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="A8" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="Z8" s="1"/>
+    </row>
+    <row r="9" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="3">
         <v>585</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="3">
         <v>602</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="3">
         <v>610</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="3">
         <v>611</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="3">
         <v>611</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="3">
         <v>617</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="3">
         <v>618</v>
       </c>
-      <c r="I9" s="30">
+      <c r="I9" s="3">
         <v>616</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="3">
         <v>622</v>
       </c>
-      <c r="K9" s="30">
+      <c r="K9" s="3">
         <v>656</v>
       </c>
-      <c r="L9" s="30">
+      <c r="L9" s="3">
         <v>656</v>
       </c>
-      <c r="M9" s="30">
+      <c r="M9" s="3">
         <v>654</v>
       </c>
-      <c r="N9" s="30">
+      <c r="N9" s="3">
         <v>655</v>
       </c>
-      <c r="O9" s="30">
+      <c r="O9" s="3">
         <v>658</v>
       </c>
-      <c r="P9" s="30">
+      <c r="P9" s="3">
         <v>649</v>
       </c>
-      <c r="Q9" s="30">
+      <c r="Q9" s="3">
         <v>652</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="4">
         <v>656</v>
       </c>
-      <c r="S9" s="30">
+      <c r="S9" s="3">
         <v>672</v>
       </c>
-      <c r="T9" s="30">
+      <c r="T9" s="3">
         <v>675</v>
       </c>
-      <c r="U9" s="30">
+      <c r="U9" s="3">
         <v>680</v>
       </c>
-      <c r="V9" s="30">
+      <c r="V9" s="3">
         <v>681</v>
       </c>
-      <c r="W9" s="30">
+      <c r="W9" s="3">
         <v>687</v>
       </c>
-      <c r="X9" s="30">
+      <c r="X9" s="3">
         <v>413</v>
       </c>
-      <c r="Y9" s="30">
+      <c r="Y9" s="3">
         <v>421</v>
       </c>
-      <c r="Z9" s="30">
+      <c r="Z9" s="3">
         <v>426</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="Z10" s="21"/>
+      <c r="AA9" s="5">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="2" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A10" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="29"/>
+      <c r="Q10" s="29"/>
+      <c r="R10" s="29"/>
+      <c r="Z10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A11" s="29" t="s">
-[...43 lines deleted...]
-    <row r="30" s="1" customFormat="1" ht="12.75" customHeight="1"/>
+      <c r="A11" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="Z11" s="1"/>
+    </row>
+    <row r="12" spans="1:27" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z12" s="1"/>
+    </row>
+    <row r="13" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z13" s="1"/>
+    </row>
+    <row r="14" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="15" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="16" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="17" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="18" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="19" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="20" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="21" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="22" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="23" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="24" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="25" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="26" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="27" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="28" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="29" s="2" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="30" s="2" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="31" ht="12.75" customHeight="1"/>
     <row r="32" ht="12.75" customHeight="1"/>
-    <row r="33" s="3" customFormat="1" ht="12.75" customHeight="1"/>
-[...90 lines deleted...]
-      <c r="T54" s="11"/>
+    <row r="33" s="31" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="34" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="35" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="36" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="37" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="38" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="39" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="40" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="41" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="42" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="43" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="44" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="45" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="46" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="47" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="48" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="49" spans="1:24" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="50" spans="1:24" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="51" spans="1:24" s="32" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="52" spans="1:24" s="32" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A52" s="33"/>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="34"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="34"/>
+      <c r="T52" s="34"/>
+      <c r="U52" s="34"/>
+      <c r="V52" s="34"/>
+      <c r="W52" s="34"/>
+      <c r="X52" s="34"/>
+    </row>
+    <row r="53" spans="1:24" s="37" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A53" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="36"/>
+      <c r="C53" s="36"/>
+      <c r="D53" s="36"/>
+      <c r="E53" s="36"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="36"/>
+      <c r="I53" s="36"/>
+      <c r="J53" s="36"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="36"/>
+      <c r="M53" s="36"/>
+      <c r="N53" s="36"/>
+      <c r="O53" s="36"/>
+      <c r="P53" s="35"/>
+      <c r="Q53" s="35"/>
+      <c r="R53" s="35"/>
+      <c r="S53" s="35"/>
+      <c r="T53" s="35"/>
+    </row>
+    <row r="54" spans="1:24" s="37" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A54" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" s="36"/>
+      <c r="C54" s="36"/>
+      <c r="D54" s="36"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="36"/>
+      <c r="G54" s="36"/>
+      <c r="H54" s="36"/>
+      <c r="I54" s="36"/>
+      <c r="J54" s="36"/>
+      <c r="K54" s="36"/>
+      <c r="L54" s="36"/>
+      <c r="M54" s="36"/>
+      <c r="N54" s="36"/>
+      <c r="O54" s="36"/>
+      <c r="P54" s="35"/>
+      <c r="Q54" s="35"/>
+      <c r="R54" s="35"/>
+      <c r="S54" s="35"/>
+      <c r="T54" s="35"/>
     </row>
     <row r="55" spans="1:24" ht="12.75" customHeight="1">
-      <c r="A55" s="8"/>
-[...18 lines deleted...]
-      <c r="T55" s="8"/>
+      <c r="A55" s="38"/>
+      <c r="B55" s="38"/>
+      <c r="C55" s="38"/>
+      <c r="D55" s="38"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="38"/>
+      <c r="K55" s="38"/>
+      <c r="L55" s="38"/>
+      <c r="M55" s="38"/>
+      <c r="N55" s="38"/>
+      <c r="O55" s="38"/>
+      <c r="P55" s="38"/>
+      <c r="Q55" s="38"/>
+      <c r="R55" s="38"/>
+      <c r="S55" s="38"/>
+      <c r="T55" s="38"/>
     </row>
     <row r="56" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="57" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="58" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="59" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="60" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="61" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="62" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="63" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="64" spans="1:24" ht="12.75" customHeight="1"/>
     <row r="65" ht="12.75" customHeight="1"/>
     <row r="66" ht="12.75" customHeight="1"/>
     <row r="67" ht="12.75" customHeight="1"/>
     <row r="68" ht="12.75" customHeight="1"/>
     <row r="69" ht="12.75" customHeight="1"/>
     <row r="70" ht="12.75" customHeight="1"/>
     <row r="71" ht="12.75" customHeight="1"/>
     <row r="72" ht="12.75" customHeight="1"/>
     <row r="73" ht="12.75" customHeight="1"/>
     <row r="74" ht="12.75" customHeight="1"/>
     <row r="75" ht="12.75" customHeight="1"/>
     <row r="76" ht="12.75" customHeight="1"/>
     <row r="77" ht="12.75" customHeight="1"/>
     <row r="78" ht="12.75" customHeight="1"/>
     <row r="79" ht="12.75" customHeight="1"/>
     <row r="80" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
     <mergeCell ref="A8:W8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AE9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7:Z7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="23.140625" customWidth="1"/>
-    <col min="2" max="22" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="23.140625" style="40" customWidth="1"/>
+    <col min="2" max="22" width="9.140625" style="40" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="17.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="14"/>
+      <c r="W1" s="14"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" s="16"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="15"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="AA2" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="19"/>
+      <c r="B3" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="O3" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="P3" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q3" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="R3" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="S3" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="T3" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U3" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="V3" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="W3" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="38"/>
-[...69 lines deleted...]
-      <c r="E3" s="19" t="s">
+      <c r="X3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z3" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA3" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="7">
+        <v>729</v>
+      </c>
+      <c r="C5" s="7">
+        <v>748</v>
+      </c>
+      <c r="D5" s="7">
+        <v>755</v>
+      </c>
+      <c r="E5" s="1">
+        <v>754</v>
+      </c>
+      <c r="F5" s="1">
+        <v>754</v>
+      </c>
+      <c r="G5" s="1">
+        <v>755</v>
+      </c>
+      <c r="H5" s="1">
+        <v>755</v>
+      </c>
+      <c r="I5" s="1">
+        <v>753</v>
+      </c>
+      <c r="J5" s="1">
+        <v>759</v>
+      </c>
+      <c r="K5" s="1">
+        <v>756</v>
+      </c>
+      <c r="L5" s="1">
+        <v>757</v>
+      </c>
+      <c r="M5" s="1">
+        <v>755</v>
+      </c>
+      <c r="N5" s="1">
+        <v>757</v>
+      </c>
+      <c r="O5" s="1">
+        <v>761</v>
+      </c>
+      <c r="P5" s="1">
+        <v>751</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>754</v>
+      </c>
+      <c r="R5" s="1">
+        <v>757</v>
+      </c>
+      <c r="S5" s="1">
+        <v>773</v>
+      </c>
+      <c r="T5" s="1">
+        <v>777</v>
+      </c>
+      <c r="U5" s="1">
+        <v>784</v>
+      </c>
+      <c r="V5" s="1">
+        <v>786</v>
+      </c>
+      <c r="W5" s="8">
+        <v>793</v>
+      </c>
+      <c r="X5" s="8">
+        <v>458</v>
+      </c>
+      <c r="Y5" s="8">
+        <v>471</v>
+      </c>
+      <c r="Z5" s="1">
+        <v>479</v>
+      </c>
+      <c r="AA5" s="9">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="Y6" s="8"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="10">
         <v>3</v>
       </c>
-      <c r="F3" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="19" t="s">
+      <c r="F7" s="10">
+        <v>3</v>
+      </c>
+      <c r="G7" s="10">
         <v>5</v>
       </c>
-      <c r="H3" s="19" t="s">
+      <c r="H7" s="10">
+        <v>5</v>
+      </c>
+      <c r="I7" s="10">
+        <v>5</v>
+      </c>
+      <c r="J7" s="10">
+        <v>5</v>
+      </c>
+      <c r="K7" s="10">
+        <v>5</v>
+      </c>
+      <c r="L7" s="10">
+        <v>5</v>
+      </c>
+      <c r="M7" s="10">
+        <v>5</v>
+      </c>
+      <c r="N7" s="10">
+        <v>5</v>
+      </c>
+      <c r="O7" s="10">
+        <v>5</v>
+      </c>
+      <c r="P7" s="10">
+        <v>5</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>5</v>
+      </c>
+      <c r="R7" s="10">
+        <v>5</v>
+      </c>
+      <c r="S7" s="11">
+        <v>5</v>
+      </c>
+      <c r="T7" s="11">
         <v>6</v>
       </c>
-      <c r="I3" s="19" t="s">
+      <c r="U7" s="11">
         <v>7</v>
       </c>
-      <c r="J3" s="26" t="s">
-[...44 lines deleted...]
-      <c r="Y3" s="34" t="s">
+      <c r="V7" s="11">
+        <v>7</v>
+      </c>
+      <c r="W7" s="12">
+        <v>7</v>
+      </c>
+      <c r="X7" s="12">
+        <v>6</v>
+      </c>
+      <c r="Y7" s="3">
+        <v>6</v>
+      </c>
+      <c r="Z7" s="3">
+        <v>6</v>
+      </c>
+      <c r="AA7" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="Z3" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="42" t="s">
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="42"/>
-[...256 lines deleted...]
-      <c r="R9" s="1"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>