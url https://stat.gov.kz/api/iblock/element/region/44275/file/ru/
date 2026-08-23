--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1605" yWindow="6825" windowWidth="19440" windowHeight="6975"/>
+    <workbookView xWindow="1610" yWindow="6830" windowWidth="19440" windowHeight="6980"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -126,60 +131,66 @@
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t xml:space="preserve">Павлодарская область </t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
+  <si>
+    <t>2026 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -779,51 +790,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2540">
+  <cellStyleXfs count="2539">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3111,51 +3122,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="25" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
@@ -3324,51 +3334,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="25" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="25" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3420,80 +3430,79 @@
     <xf numFmtId="164" fontId="25" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="18" xfId="501" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="18" xfId="1753" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="18" xfId="2104" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2328" applyFill="1"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2540">
+  <cellStyles count="2539">
     <cellStyle name="20% - Акцент1 10" xfId="1011"/>
     <cellStyle name="20% - Акцент1 11" xfId="1069"/>
     <cellStyle name="20% - Акцент1 12" xfId="1132"/>
     <cellStyle name="20% - Акцент1 13" xfId="1191"/>
     <cellStyle name="20% - Акцент1 14" xfId="1249"/>
     <cellStyle name="20% - Акцент1 15" xfId="1307"/>
     <cellStyle name="20% - Акцент1 16" xfId="1366"/>
     <cellStyle name="20% - Акцент1 17" xfId="1421"/>
     <cellStyle name="20% - Акцент1 18" xfId="1480"/>
     <cellStyle name="20% - Акцент1 19" xfId="1532"/>
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="758"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="827"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="879"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="954"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="1010"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="1068"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="1131"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="1190"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="1248"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="1306"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="387"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="1365"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="1420"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="1479"/>
@@ -5092,665 +5101,665 @@
     <cellStyle name="Название 2 13" xfId="902"/>
     <cellStyle name="Название 2 14" xfId="697"/>
     <cellStyle name="Название 2 15" xfId="956"/>
     <cellStyle name="Название 2 16" xfId="1079"/>
     <cellStyle name="Название 2 17" xfId="1023"/>
     <cellStyle name="Название 2 18" xfId="1133"/>
     <cellStyle name="Название 2 19" xfId="1192"/>
     <cellStyle name="Название 2 2" xfId="334"/>
     <cellStyle name="Название 2 20" xfId="1203"/>
     <cellStyle name="Название 2 21" xfId="896"/>
     <cellStyle name="Название 2 22" xfId="1320"/>
     <cellStyle name="Название 2 23" xfId="889"/>
     <cellStyle name="Название 2 24" xfId="1434"/>
     <cellStyle name="Название 2 25" xfId="1375"/>
     <cellStyle name="Название 2 26" xfId="681"/>
     <cellStyle name="Название 2 27" xfId="1700"/>
     <cellStyle name="Название 2 28" xfId="689"/>
     <cellStyle name="Название 2 29" xfId="1707"/>
     <cellStyle name="Название 2 3" xfId="360"/>
     <cellStyle name="Название 2 30" xfId="678"/>
     <cellStyle name="Название 2 31" xfId="1733"/>
     <cellStyle name="Название 2 32" xfId="1802"/>
     <cellStyle name="Название 2 33" xfId="1697"/>
     <cellStyle name="Название 2 34" xfId="2120"/>
     <cellStyle name="Название 2 35" xfId="2315"/>
-    <cellStyle name="Название 2 36" xfId="2445"/>
-[...1 lines deleted...]
-    <cellStyle name="Название 2 38" xfId="2536"/>
+    <cellStyle name="Название 2 36" xfId="2444"/>
+    <cellStyle name="Название 2 37" xfId="2502"/>
+    <cellStyle name="Название 2 38" xfId="2535"/>
     <cellStyle name="Название 2 4" xfId="340"/>
     <cellStyle name="Название 2 5" xfId="358"/>
     <cellStyle name="Название 2 6" xfId="512"/>
     <cellStyle name="Название 2 7" xfId="556"/>
     <cellStyle name="Название 2 8" xfId="519"/>
     <cellStyle name="Название 2 9" xfId="345"/>
     <cellStyle name="Название 3" xfId="80"/>
     <cellStyle name="Название 4" xfId="119"/>
     <cellStyle name="Нейтральный 2" xfId="39"/>
     <cellStyle name="Нейтральный 2 10" xfId="705"/>
     <cellStyle name="Нейтральный 2 11" xfId="776"/>
     <cellStyle name="Нейтральный 2 12" xfId="699"/>
     <cellStyle name="Нейтральный 2 13" xfId="901"/>
     <cellStyle name="Нейтральный 2 14" xfId="696"/>
     <cellStyle name="Нейтральный 2 15" xfId="900"/>
     <cellStyle name="Нейтральный 2 16" xfId="1078"/>
     <cellStyle name="Нейтральный 2 17" xfId="1070"/>
     <cellStyle name="Нейтральный 2 18" xfId="1077"/>
     <cellStyle name="Нейтральный 2 19" xfId="899"/>
     <cellStyle name="Нейтральный 2 2" xfId="333"/>
     <cellStyle name="Нейтральный 2 20" xfId="1250"/>
     <cellStyle name="Нейтральный 2 21" xfId="895"/>
     <cellStyle name="Нейтральный 2 22" xfId="1367"/>
     <cellStyle name="Нейтральный 2 23" xfId="888"/>
     <cellStyle name="Нейтральный 2 24" xfId="1481"/>
     <cellStyle name="Нейтральный 2 25" xfId="1533"/>
     <cellStyle name="Нейтральный 2 26" xfId="680"/>
     <cellStyle name="Нейтральный 2 27" xfId="1699"/>
     <cellStyle name="Нейтральный 2 28" xfId="1689"/>
     <cellStyle name="Нейтральный 2 29" xfId="1773"/>
     <cellStyle name="Нейтральный 2 3" xfId="359"/>
     <cellStyle name="Нейтральный 2 30" xfId="604"/>
     <cellStyle name="Нейтральный 2 31" xfId="1909"/>
     <cellStyle name="Нейтральный 2 32" xfId="1962"/>
     <cellStyle name="Нейтральный 2 33" xfId="1696"/>
     <cellStyle name="Нейтральный 2 34" xfId="2121"/>
     <cellStyle name="Нейтральный 2 35" xfId="2314"/>
-    <cellStyle name="Нейтральный 2 36" xfId="2444"/>
-[...1 lines deleted...]
-    <cellStyle name="Нейтральный 2 38" xfId="2535"/>
+    <cellStyle name="Нейтральный 2 36" xfId="2443"/>
+    <cellStyle name="Нейтральный 2 37" xfId="2501"/>
+    <cellStyle name="Нейтральный 2 38" xfId="2534"/>
     <cellStyle name="Нейтральный 2 4" xfId="390"/>
     <cellStyle name="Нейтральный 2 5" xfId="357"/>
     <cellStyle name="Нейтральный 2 6" xfId="511"/>
     <cellStyle name="Нейтральный 2 7" xfId="555"/>
     <cellStyle name="Нейтральный 2 8" xfId="548"/>
     <cellStyle name="Нейтральный 2 9" xfId="344"/>
     <cellStyle name="Нейтральный 3" xfId="81"/>
     <cellStyle name="Нейтральный 4" xfId="120"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="2122"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="128"/>
     <cellStyle name="Обычный 2 11" xfId="129"/>
     <cellStyle name="Обычный 2 12" xfId="130"/>
     <cellStyle name="Обычный 2 13" xfId="131"/>
     <cellStyle name="Обычный 2 14" xfId="132"/>
     <cellStyle name="Обычный 2 15" xfId="133"/>
     <cellStyle name="Обычный 2 16" xfId="134"/>
     <cellStyle name="Обычный 2 17" xfId="135"/>
     <cellStyle name="Обычный 2 17 2" xfId="136"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="137"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="2132"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="2133"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="2301"/>
-    <cellStyle name="Обычный 2 17 2 3 4" xfId="2433"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 17 2 3 6" xfId="2533"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="2432"/>
+    <cellStyle name="Обычный 2 17 2 3 5" xfId="2492"/>
+    <cellStyle name="Обычный 2 17 2 3 6" xfId="2532"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="2303"/>
-    <cellStyle name="Обычный 2 17 2 5" xfId="2434"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 17 2 7" xfId="2534"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="2433"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="2494"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="2533"/>
     <cellStyle name="Обычный 2 17 2_10" xfId="775"/>
     <cellStyle name="Обычный 2 18" xfId="138"/>
     <cellStyle name="Обычный 2 19" xfId="139"/>
     <cellStyle name="Обычный 2 19 2" xfId="140"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="141"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="142"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="143"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="144"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="145"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="2138"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="2142"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="2293"/>
-    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="2425"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2530"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="2424"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="2486"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2529"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="2297"/>
-    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="2428"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="2531"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="2427"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="2488"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="2530"/>
     <cellStyle name="Обычный 2 19 2 2 2_10" xfId="774"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="146"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="147"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="148"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="149"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="150"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="2136"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="2148"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="2286"/>
-    <cellStyle name="Обычный 2 19 2 4 4" xfId="2420"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 4 6" xfId="2529"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="2419"/>
+    <cellStyle name="Обычный 2 19 2 4 5" xfId="2481"/>
+    <cellStyle name="Обычный 2 19 2 4 6" xfId="2528"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="2298"/>
-    <cellStyle name="Обычный 2 19 2 6" xfId="2430"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 19 2 8" xfId="2532"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="2429"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="2490"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="2531"/>
     <cellStyle name="Обычный 2 19 2_10" xfId="773"/>
     <cellStyle name="Обычный 2 19 3" xfId="151"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="152"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="153"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="154"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="2149"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="2153"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="2281"/>
-    <cellStyle name="Обычный 2 19 3 3 4" xfId="2416"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 19 3 3 6" xfId="2527"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="2415"/>
+    <cellStyle name="Обычный 2 19 3 3 5" xfId="2478"/>
+    <cellStyle name="Обычный 2 19 3 3 6" xfId="2526"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="2285"/>
-    <cellStyle name="Обычный 2 19 3 5" xfId="2419"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 19 3 7" xfId="2528"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="2418"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="2480"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="2527"/>
     <cellStyle name="Обычный 2 19 3_10" xfId="772"/>
     <cellStyle name="Обычный 2 19 4" xfId="155"/>
     <cellStyle name="Обычный 2 19 5" xfId="156"/>
     <cellStyle name="Обычный 2 2" xfId="157"/>
     <cellStyle name="Обычный 2 2 2" xfId="158"/>
-    <cellStyle name="Обычный 2 2 2 10" xfId="2477"/>
-    <cellStyle name="Обычный 2 2 2 11" xfId="2526"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="2525"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="159"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="160"/>
-    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="2525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="2524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="162"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="2167"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="2265"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="2404"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2268"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2406"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="2522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="2470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="2521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_10" xfId="771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_10" xfId="770"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="2163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="2169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="2248"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="2402"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="2467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="2270"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2408"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="2523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="2522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_10" xfId="769"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="2170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="2172"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="2241"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="2399"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2517"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="2246"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="2401"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="2519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="2518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_10" xfId="768"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2_10" xfId="767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="171"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="172"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="2174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="2176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="2230"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="2395"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2515"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="2235"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="2397"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="2516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_10" xfId="343"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3_10" xfId="342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="2161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="2178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="2226"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="2393"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2514"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="2273"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2410"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="2524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="2523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_10" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="2181"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="2183"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="2204"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="2387"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="2386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="2209"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="2390"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="2513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="2389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="2512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_10" xfId="121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2_10" xfId="295"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="2179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="2185"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="2198"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="2383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="2382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="2325"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="2220"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2392"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="2513"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_10" xfId="296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="180"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="181"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="2186"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="2188"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="2191"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="2377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="2318"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="2195"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="2382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="2381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="2323"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="2451"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_10" xfId="297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_10" xfId="298"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="182"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="183"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="184"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="185"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="186"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="2192"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="2194"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="2175"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="2358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="2295"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2428"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="2180"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="2363"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="2302"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="2437"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_10" xfId="299"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2_10" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="187"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="2190"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="2196"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="2168"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="2352"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="2284"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="2184"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="2368"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="2308"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="2440"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_10" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="188"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="189"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="2197"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="2199"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="2162"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="2347"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="2278"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2413"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="2166"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="2351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="2350"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="2282"/>
-    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="2417"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_10" xfId="302"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_10" xfId="303"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="190"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="191"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="192"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="2201"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="2203"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="2154"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="2337"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="2237"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2399"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="2156"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="2341"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="2259"/>
-    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="2404"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_10" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 2 2 4_10" xfId="305"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="193"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="2159"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="2205"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="2150"/>
-    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="2333"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="2215"/>
-    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2393"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="2275"/>
-    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="2411"/>
-    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="2475"/>
     <cellStyle name="Обычный 2 2 2 2 2_10" xfId="306"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="194"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="195"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="196"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="2210"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="2211"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="2141"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="2140"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="2144"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2339"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="2143"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="2134"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="2155"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="2342"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2_10" xfId="307"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="2208"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="2212"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="2139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="2146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="2126"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="2158"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="2145"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="2129"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="2171"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="2367"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_10" xfId="308"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="199"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="2213"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="2214"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="2135"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="2152"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="2335"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="2227"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="2137"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="2151"/>
-    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="2334"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="2182"/>
     <cellStyle name="Обычный 2 2 2 2 3 2_10" xfId="309"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="200"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="201"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="2216"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="2217"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="2130"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="2164"/>
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="2348"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="2274"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="2131"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="2160"/>
-    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="2345"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="2266"/>
     <cellStyle name="Обычный 2 2 2 2 3 3_10" xfId="310"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="2206"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="2218"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="2128"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="2173"/>
-    <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="2355"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="2287"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="2147"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="2123"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="2193"/>
-    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="2390"/>
     <cellStyle name="Обычный 2 2 2 2 3_10" xfId="311"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="202"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="203"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="204"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="2221"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="2222"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="2124"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="2189"/>
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="2374"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="2311"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="2125"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="2187"/>
-    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="2371"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="2307"/>
     <cellStyle name="Обычный 2 2 2 2 4 2_10" xfId="312"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="2219"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="2223"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="2111"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="2200"/>
-    <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="2384"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="2322"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="2127"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="2177"/>
-    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="2361"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="2360"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="2291"/>
     <cellStyle name="Обычный 2 2 2 2 4_10" xfId="313"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="205"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="2224"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="2225"/>
-    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="2332"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="2207"/>
-    <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="2389"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="2388"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="2331"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="2202"/>
-    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="2386"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="2385"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="2327"/>
     <cellStyle name="Обычный 2 2 2 2_10" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="207"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="208"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="209"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="210"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="211"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="2229"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="2231"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="2340"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="2254"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="2403"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="2465"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="2338"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="2239"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="2398"/>
-    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="2463"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_10" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 4 2 2_10" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="212"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="2228"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="2233"/>
-    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="2343"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="2269"/>
-    <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="2407"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="2469"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="2336"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="2232"/>
-    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="2396"/>
-    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="2460"/>
     <cellStyle name="Обычный 2 2 2 4 2_10" xfId="317"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="213"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="214"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="2234"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="2236"/>
-    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="2346"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="2276"/>
-    <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="2412"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="2344"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="2272"/>
-    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="2409"/>
-    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="2408"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="2471"/>
     <cellStyle name="Обычный 2 2 2 4 3_10" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 4_10" xfId="319"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="2238"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="2240"/>
-    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="2351"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="2283"/>
-    <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="2417"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="2479"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="2349"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="2280"/>
-    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="2415"/>
-    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="2478"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="2477"/>
     <cellStyle name="Обычный 2 2 2 5 2_10" xfId="320"/>
     <cellStyle name="Обычный 2 2 2 5_10" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="2157"/>
     <cellStyle name="Обычный 2 2 2 7 2" xfId="2242"/>
-    <cellStyle name="Обычный 2 2 2 7 3" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="2353"/>
     <cellStyle name="Обычный 2 2 2 7 4" xfId="2288"/>
-    <cellStyle name="Обычный 2 2 2 7 5" xfId="2422"/>
-    <cellStyle name="Обычный 2 2 2 7 6" xfId="2483"/>
+    <cellStyle name="Обычный 2 2 2 7 5" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 7 6" xfId="2482"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="2277"/>
-    <cellStyle name="Обычный 2 2 2 9" xfId="2413"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2412"/>
     <cellStyle name="Обычный 2 2 2_10" xfId="322"/>
     <cellStyle name="Обычный 2 2 3" xfId="219"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="220"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="2243"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="2244"/>
-    <cellStyle name="Обычный 2 2 3 3 3" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="2356"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="2292"/>
-    <cellStyle name="Обычный 2 2 3 3 5" xfId="2424"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 3 4" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 3 3 5" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 3 3 6" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="2354"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="2289"/>
-    <cellStyle name="Обычный 2 2 3 6" xfId="2423"/>
-    <cellStyle name="Обычный 2 2 3 7" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="2483"/>
     <cellStyle name="Обычный 2 2 3_10" xfId="323"/>
     <cellStyle name="Обычный 2 2 4" xfId="221"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="222"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="223"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="224"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="225"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2249"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="2250"/>
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="2362"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="2300"/>
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="2432"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="2431"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2361"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2299"/>
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2431"/>
-    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2490"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2430"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2489"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_10" xfId="324"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2247"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="2251"/>
-    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="2365"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="2364"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="2304"/>
-    <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="2435"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="2434"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="2493"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2359"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2296"/>
-    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2427"/>
-    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2487"/>
     <cellStyle name="Обычный 2 2 4 2 2_10" xfId="325"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="226"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2252"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="2253"/>
-    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="2366"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="2306"/>
-    <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="2437"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="2496"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2365"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="2305"/>
-    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="2436"/>
-    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2496"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2495"/>
     <cellStyle name="Обычный 2 2 4 2_10" xfId="326"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="227"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="228"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2255"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="2256"/>
-    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="2370"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="2310"/>
-    <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="2440"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2370"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2369"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2309"/>
-    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2439"/>
-    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2497"/>
     <cellStyle name="Обычный 2 2 4 3_10" xfId="328"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="2245"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="2257"/>
-    <cellStyle name="Обычный 2 2 4 4 3" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="2372"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="2312"/>
-    <cellStyle name="Обычный 2 2 4 4 5" xfId="2442"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 4 5" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 4 4 5" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 4 4 6" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2357"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="2294"/>
-    <cellStyle name="Обычный 2 2 4 7" xfId="2426"/>
-    <cellStyle name="Обычный 2 2 4 8" xfId="2486"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="2425"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="2485"/>
     <cellStyle name="Обычный 2 2 4_10" xfId="329"/>
     <cellStyle name="Обычный 2 2 5" xfId="229"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="230"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="231"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2260"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="2261"/>
-    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="2377"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="2376"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="2317"/>
-    <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="2447"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2375"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2316"/>
-    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2446"/>
-    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2508"/>
     <cellStyle name="Обычный 2 2 5 2_10" xfId="330"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="2258"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="2262"/>
-    <cellStyle name="Обычный 2 2 5 3 3" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="2378"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="2319"/>
-    <cellStyle name="Обычный 2 2 5 3 5" xfId="2448"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 5 4" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 5 3 5" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 5 3 6" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2373"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="2313"/>
-    <cellStyle name="Обычный 2 2 5 6" xfId="2443"/>
-    <cellStyle name="Обычный 2 2 5 7" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="2500"/>
     <cellStyle name="Обычный 2 2 5_10" xfId="331"/>
     <cellStyle name="Обычный 2 2 6" xfId="232"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="2263"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="2264"/>
-    <cellStyle name="Обычный 2 2 6 2 3" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="2380"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="2321"/>
-    <cellStyle name="Обычный 2 2 6 2 5" xfId="2450"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2 2 6 3" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 6 2 5" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 6 2 6" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2379"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="2320"/>
-    <cellStyle name="Обычный 2 2 6 5" xfId="2449"/>
-    <cellStyle name="Обычный 2 2 6 6" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="2505"/>
     <cellStyle name="Обычный 2 2 7" xfId="233"/>
     <cellStyle name="Обычный 2 2_10" xfId="332"/>
     <cellStyle name="Обычный 2 20" xfId="234"/>
     <cellStyle name="Обычный 2 20 2" xfId="235"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="236"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="237"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="238"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="2267"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="2271"/>
-    <cellStyle name="Обычный 2 20 2 3 3" xfId="2388"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный 2 20 2 4" xfId="2384"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="2387"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="2456"/>
+    <cellStyle name="Обычный 2 20 2 3 5" xfId="2510"/>
+    <cellStyle name="Обычный 2 20 2 3 6" xfId="2537"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2383"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="2326"/>
-    <cellStyle name="Обычный 2 20 2 6" xfId="2453"/>
-    <cellStyle name="Обычный 2 20 2 7" xfId="2508"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="2452"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="2507"/>
     <cellStyle name="Обычный 2 20 2_10" xfId="464"/>
     <cellStyle name="Обычный 2 20 3" xfId="239"/>
     <cellStyle name="Обычный 2 20 4" xfId="240"/>
     <cellStyle name="Обычный 2 21" xfId="241"/>
     <cellStyle name="Обычный 2 21 2" xfId="242"/>
     <cellStyle name="Обычный 2 21 3" xfId="243"/>
     <cellStyle name="Обычный 2 22" xfId="244"/>
     <cellStyle name="Обычный 2 23" xfId="245"/>
     <cellStyle name="Обычный 2 24" xfId="246"/>
     <cellStyle name="Обычный 2 25" xfId="2279"/>
     <cellStyle name="Обычный 2 3" xfId="247"/>
     <cellStyle name="Обычный 2 3 2" xfId="248"/>
     <cellStyle name="Обычный 2 3_10" xfId="683"/>
     <cellStyle name="Обычный 2 4" xfId="249"/>
     <cellStyle name="Обычный 2 4 2" xfId="250"/>
     <cellStyle name="Обычный 2 5" xfId="251"/>
     <cellStyle name="Обычный 2 5 2" xfId="252"/>
     <cellStyle name="Обычный 2 6" xfId="253"/>
     <cellStyle name="Обычный 2 7" xfId="254"/>
     <cellStyle name="Обычный 2 8" xfId="255"/>
     <cellStyle name="Обычный 2 9" xfId="256"/>
     <cellStyle name="Обычный 2_1.1" xfId="2290"/>
     <cellStyle name="Обычный 3" xfId="294"/>
     <cellStyle name="Обычный 3 10" xfId="257"/>
     <cellStyle name="Обычный 3 11" xfId="258"/>
@@ -5770,55 +5779,54 @@
     <cellStyle name="Обычный 3 7" xfId="272"/>
     <cellStyle name="Обычный 3 8" xfId="273"/>
     <cellStyle name="Обычный 3 9" xfId="274"/>
     <cellStyle name="Обычный 4" xfId="327"/>
     <cellStyle name="Обычный 4 10" xfId="275"/>
     <cellStyle name="Обычный 4 2" xfId="276"/>
     <cellStyle name="Обычный 4 3" xfId="277"/>
     <cellStyle name="Обычный 4 4" xfId="278"/>
     <cellStyle name="Обычный 4 5" xfId="279"/>
     <cellStyle name="Обычный 4 6" xfId="280"/>
     <cellStyle name="Обычный 4 7" xfId="281"/>
     <cellStyle name="Обычный 4 8" xfId="282"/>
     <cellStyle name="Обычный 4 9" xfId="283"/>
     <cellStyle name="Обычный 4 9 2" xfId="284"/>
     <cellStyle name="Обычный 4 9 3" xfId="285"/>
     <cellStyle name="Обычный 5 2" xfId="286"/>
     <cellStyle name="Обычный 5 3" xfId="287"/>
     <cellStyle name="Обычный 5 4" xfId="288"/>
     <cellStyle name="Обычный 5 5" xfId="289"/>
     <cellStyle name="Обычный 56" xfId="2324"/>
     <cellStyle name="Обычный 6 2" xfId="290"/>
     <cellStyle name="Обычный 6 3" xfId="291"/>
     <cellStyle name="Обычный 7 2" xfId="292"/>
     <cellStyle name="Обычный_7.6" xfId="1753"/>
     <cellStyle name="Обычный_8.6" xfId="2104"/>
-    <cellStyle name="Обычный_tabsv10" xfId="2328"/>
     <cellStyle name="Обычный_tabsv14" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="501"/>
-    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="2330"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="2329"/>
     <cellStyle name="Плохой 2" xfId="40"/>
     <cellStyle name="Плохой 2 10" xfId="829"/>
     <cellStyle name="Плохой 2 11" xfId="882"/>
     <cellStyle name="Плохой 2 12" xfId="957"/>
     <cellStyle name="Плохой 2 13" xfId="1013"/>
     <cellStyle name="Плохой 2 14" xfId="1071"/>
     <cellStyle name="Плохой 2 15" xfId="1134"/>
     <cellStyle name="Плохой 2 16" xfId="1193"/>
     <cellStyle name="Плохой 2 17" xfId="1251"/>
     <cellStyle name="Плохой 2 18" xfId="1309"/>
     <cellStyle name="Плохой 2 19" xfId="1368"/>
     <cellStyle name="Плохой 2 2" xfId="426"/>
     <cellStyle name="Плохой 2 20" xfId="1423"/>
     <cellStyle name="Плохой 2 21" xfId="1482"/>
     <cellStyle name="Плохой 2 22" xfId="1534"/>
     <cellStyle name="Плохой 2 23" xfId="1592"/>
     <cellStyle name="Плохой 2 24" xfId="1648"/>
     <cellStyle name="Плохой 2 25" xfId="1690"/>
     <cellStyle name="Плохой 2 26" xfId="1774"/>
     <cellStyle name="Плохой 2 27" xfId="1851"/>
     <cellStyle name="Плохой 2 28" xfId="1910"/>
     <cellStyle name="Плохой 2 29" xfId="1963"/>
     <cellStyle name="Плохой 2 3" xfId="465"/>
     <cellStyle name="Плохой 2 30" xfId="2018"/>
     <cellStyle name="Плохой 2 31" xfId="2059"/>
@@ -5872,55 +5880,55 @@
     <cellStyle name="Примечание 2 11" xfId="884"/>
     <cellStyle name="Примечание 2 12" xfId="959"/>
     <cellStyle name="Примечание 2 13" xfId="1015"/>
     <cellStyle name="Примечание 2 14" xfId="1073"/>
     <cellStyle name="Примечание 2 15" xfId="1136"/>
     <cellStyle name="Примечание 2 16" xfId="1195"/>
     <cellStyle name="Примечание 2 17" xfId="1253"/>
     <cellStyle name="Примечание 2 18" xfId="1311"/>
     <cellStyle name="Примечание 2 19" xfId="1370"/>
     <cellStyle name="Примечание 2 2" xfId="428"/>
     <cellStyle name="Примечание 2 20" xfId="1425"/>
     <cellStyle name="Примечание 2 21" xfId="1484"/>
     <cellStyle name="Примечание 2 22" xfId="1536"/>
     <cellStyle name="Примечание 2 23" xfId="1594"/>
     <cellStyle name="Примечание 2 24" xfId="1650"/>
     <cellStyle name="Примечание 2 25" xfId="1692"/>
     <cellStyle name="Примечание 2 26" xfId="1776"/>
     <cellStyle name="Примечание 2 27" xfId="1853"/>
     <cellStyle name="Примечание 2 28" xfId="1912"/>
     <cellStyle name="Примечание 2 29" xfId="1965"/>
     <cellStyle name="Примечание 2 3" xfId="467"/>
     <cellStyle name="Примечание 2 30" xfId="2020"/>
     <cellStyle name="Примечание 2 31" xfId="2061"/>
     <cellStyle name="Примечание 2 32" xfId="2100"/>
     <cellStyle name="Примечание 2 33" xfId="2107"/>
-    <cellStyle name="Примечание 2 34" xfId="2331"/>
-[...3 lines deleted...]
-    <cellStyle name="Примечание 2 38" xfId="2539"/>
+    <cellStyle name="Примечание 2 34" xfId="2330"/>
+    <cellStyle name="Примечание 2 35" xfId="2454"/>
+    <cellStyle name="Примечание 2 36" xfId="2509"/>
+    <cellStyle name="Примечание 2 37" xfId="2536"/>
+    <cellStyle name="Примечание 2 38" xfId="2538"/>
     <cellStyle name="Примечание 2 4" xfId="507"/>
     <cellStyle name="Примечание 2 5" xfId="551"/>
     <cellStyle name="Примечание 2 6" xfId="595"/>
     <cellStyle name="Примечание 2 7" xfId="634"/>
     <cellStyle name="Примечание 2 8" xfId="674"/>
     <cellStyle name="Примечание 2 9" xfId="763"/>
     <cellStyle name="Примечание 3" xfId="85"/>
     <cellStyle name="Примечание 4" xfId="124"/>
     <cellStyle name="Связанная ячейка 2" xfId="43"/>
     <cellStyle name="Связанная ячейка 2 10" xfId="832"/>
     <cellStyle name="Связанная ячейка 2 11" xfId="885"/>
     <cellStyle name="Связанная ячейка 2 12" xfId="960"/>
     <cellStyle name="Связанная ячейка 2 13" xfId="1016"/>
     <cellStyle name="Связанная ячейка 2 14" xfId="1074"/>
     <cellStyle name="Связанная ячейка 2 15" xfId="1137"/>
     <cellStyle name="Связанная ячейка 2 16" xfId="1196"/>
     <cellStyle name="Связанная ячейка 2 17" xfId="1254"/>
     <cellStyle name="Связанная ячейка 2 18" xfId="1312"/>
     <cellStyle name="Связанная ячейка 2 19" xfId="1371"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="429"/>
     <cellStyle name="Связанная ячейка 2 20" xfId="1426"/>
     <cellStyle name="Связанная ячейка 2 21" xfId="1485"/>
     <cellStyle name="Связанная ячейка 2 22" xfId="1537"/>
     <cellStyle name="Связанная ячейка 2 23" xfId="1595"/>
     <cellStyle name="Связанная ячейка 2 24" xfId="1651"/>
@@ -5993,166 +6001,176 @@
     <cellStyle name="Хороший 2 21" xfId="1487"/>
     <cellStyle name="Хороший 2 22" xfId="1539"/>
     <cellStyle name="Хороший 2 23" xfId="1597"/>
     <cellStyle name="Хороший 2 24" xfId="1653"/>
     <cellStyle name="Хороший 2 25" xfId="1695"/>
     <cellStyle name="Хороший 2 26" xfId="1779"/>
     <cellStyle name="Хороший 2 27" xfId="1856"/>
     <cellStyle name="Хороший 2 28" xfId="1915"/>
     <cellStyle name="Хороший 2 29" xfId="1968"/>
     <cellStyle name="Хороший 2 3" xfId="470"/>
     <cellStyle name="Хороший 2 30" xfId="2023"/>
     <cellStyle name="Хороший 2 31" xfId="2064"/>
     <cellStyle name="Хороший 2 32" xfId="2103"/>
     <cellStyle name="Хороший 2 33" xfId="2110"/>
     <cellStyle name="Хороший 2 4" xfId="510"/>
     <cellStyle name="Хороший 2 5" xfId="554"/>
     <cellStyle name="Хороший 2 6" xfId="598"/>
     <cellStyle name="Хороший 2 7" xfId="637"/>
     <cellStyle name="Хороший 2 8" xfId="677"/>
     <cellStyle name="Хороший 2 9" xfId="766"/>
     <cellStyle name="Хороший 3" xfId="88"/>
     <cellStyle name="Хороший 4" xfId="127"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6288,320 +6306,340 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CG35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" sqref="A1:AW1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.26953125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.1796875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.81640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.81640625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
-    <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.7265625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="1"/>
-[...6 lines deleted...]
-    <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.1796875" style="1"/>
+    <col min="15" max="15" width="9.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.54296875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="7.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="7.7265625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.54296875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="7.81640625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.7265625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
-    <col min="23" max="23" width="8.42578125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="29" max="29" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.453125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.81640625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.7265625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="8.54296875" style="1" customWidth="1"/>
+    <col min="27" max="27" width="8.453125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="8.1796875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
-    <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="36" max="36" width="8.28515625" style="1" customWidth="1"/>
+    <col min="32" max="32" width="8.81640625" style="1" customWidth="1"/>
+    <col min="33" max="33" width="8.26953125" style="1" customWidth="1"/>
+    <col min="34" max="34" width="8.453125" style="1" customWidth="1"/>
+    <col min="35" max="35" width="8.81640625" style="1" customWidth="1"/>
+    <col min="36" max="36" width="8.26953125" style="1" customWidth="1"/>
     <col min="37" max="37" width="9" style="1" customWidth="1"/>
-    <col min="38" max="38" width="7.85546875" style="1" customWidth="1"/>
-    <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="7.81640625" style="1" customWidth="1"/>
+    <col min="39" max="39" width="8.81640625" style="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="1" customWidth="1"/>
-    <col min="41" max="41" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="43" max="43" width="8.140625" style="1" customWidth="1"/>
+    <col min="41" max="41" width="7.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="7.54296875" style="1" customWidth="1"/>
+    <col min="43" max="43" width="8.1796875" style="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="1" customWidth="1"/>
-    <col min="45" max="45" width="7.5703125" style="1" customWidth="1"/>
-    <col min="46" max="58" width="9.140625" style="1"/>
+    <col min="45" max="45" width="7.54296875" style="1" customWidth="1"/>
+    <col min="46" max="58" width="9.1796875" style="1"/>
     <col min="59" max="59" width="10" style="1" bestFit="1" customWidth="1"/>
-    <col min="60" max="16384" width="9.140625" style="1"/>
+    <col min="60" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85" s="13" customFormat="1" ht="24" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:97" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="48"/>
-[...46 lines deleted...]
-      <c r="AW1" s="48"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
+      <c r="AT1" s="47"/>
+      <c r="AU1" s="47"/>
+      <c r="AV1" s="47"/>
+      <c r="AW1" s="47"/>
     </row>
-    <row r="2" spans="1:85" s="5" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:97" s="5" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="45"/>
-[...2 lines deleted...]
-      <c r="V2" s="45" t="s">
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="V2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="45"/>
-[...2 lines deleted...]
-      <c r="AH2" s="45" t="s">
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="AH2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="45"/>
-[...2 lines deleted...]
-      <c r="AT2" s="45" t="s">
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AT2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="45"/>
-[...2 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="BF2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="45"/>
-[...2 lines deleted...]
-      <c r="BR2" s="45" t="s">
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
+      <c r="BR2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="45"/>
-[...2 lines deleted...]
-      <c r="CD2" s="45" t="s">
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="44"/>
+      <c r="CD2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CE2" s="45"/>
-[...1 lines deleted...]
-      <c r="CG2" s="45"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="44"/>
+      <c r="CP2" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="44"/>
     </row>
-    <row r="3" spans="1:85" s="6" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:97" s="6" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="47"/>
-[...10 lines deleted...]
-      <c r="N3" s="46" t="s">
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="47"/>
-[...10 lines deleted...]
-      <c r="Z3" s="46" t="s">
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="46"/>
+      <c r="X3" s="46"/>
+      <c r="Y3" s="48"/>
+      <c r="Z3" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="47"/>
-[...10 lines deleted...]
-      <c r="AL3" s="46" t="s">
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="47"/>
-[...10 lines deleted...]
-      <c r="AX3" s="46" t="s">
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="AY3" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="46" t="s">
+      <c r="AY3" s="46"/>
+      <c r="AZ3" s="46"/>
+      <c r="BA3" s="46"/>
+      <c r="BB3" s="46"/>
+      <c r="BC3" s="46"/>
+      <c r="BD3" s="46"/>
+      <c r="BE3" s="46"/>
+      <c r="BF3" s="46"/>
+      <c r="BG3" s="46"/>
+      <c r="BH3" s="46"/>
+      <c r="BI3" s="46"/>
+      <c r="BJ3" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="BK3" s="47"/>
-[...10 lines deleted...]
-      <c r="BV3" s="46" t="s">
+      <c r="BK3" s="46"/>
+      <c r="BL3" s="46"/>
+      <c r="BM3" s="46"/>
+      <c r="BN3" s="46"/>
+      <c r="BO3" s="46"/>
+      <c r="BP3" s="46"/>
+      <c r="BQ3" s="46"/>
+      <c r="BR3" s="46"/>
+      <c r="BS3" s="46"/>
+      <c r="BT3" s="46"/>
+      <c r="BU3" s="46"/>
+      <c r="BV3" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="BW3" s="47"/>
-[...9 lines deleted...]
-      <c r="CG3" s="47"/>
+      <c r="BW3" s="46"/>
+      <c r="BX3" s="46"/>
+      <c r="BY3" s="46"/>
+      <c r="BZ3" s="46"/>
+      <c r="CA3" s="46"/>
+      <c r="CB3" s="46"/>
+      <c r="CC3" s="46"/>
+      <c r="CD3" s="46"/>
+      <c r="CE3" s="46"/>
+      <c r="CF3" s="46"/>
+      <c r="CG3" s="46"/>
+      <c r="CH3" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="CI3" s="46"/>
+      <c r="CJ3" s="46"/>
+      <c r="CK3" s="46"/>
+      <c r="CL3" s="46"/>
+      <c r="CM3" s="46"/>
+      <c r="CN3" s="46"/>
+      <c r="CO3" s="46"/>
+      <c r="CP3" s="46"/>
+      <c r="CQ3" s="46"/>
+      <c r="CR3" s="46"/>
+      <c r="CS3" s="46"/>
     </row>
-    <row r="4" spans="1:85" s="6" customFormat="1" thickBot="1">
-      <c r="A4" s="52"/>
+    <row r="4" spans="1:97" s="6" customFormat="1" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="51"/>
       <c r="B4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -6735,127 +6773,163 @@
       </c>
       <c r="BA4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="BB4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="BC4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="BD4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="BE4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="BF4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="BG4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="BH4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="BI4" s="44" t="s">
+      <c r="BI4" s="43" t="s">
         <v>14</v>
       </c>
       <c r="BJ4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="BK4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BL4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="BM4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="BN4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="BO4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="BP4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="BQ4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="BR4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="BS4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="BT4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="BU4" s="44" t="s">
+      <c r="BU4" s="43" t="s">
         <v>14</v>
       </c>
       <c r="BV4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="BW4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BX4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="BY4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="BZ4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="CA4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="CB4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="CC4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="CD4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="CE4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="CF4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="CG4" s="44" t="s">
+      <c r="CG4" s="43" t="s">
         <v>14</v>
       </c>
+      <c r="CH4" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="CI4" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="CJ4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="CK4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="CL4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="CN4" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="CO4" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="CP4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="CQ4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="CR4" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="CS4" s="43" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="5" spans="1:85" s="7" customFormat="1" ht="12">
+    <row r="5" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="37">
         <v>75.289000000000001</v>
       </c>
       <c r="C5" s="37">
         <v>76.153000000000006</v>
       </c>
       <c r="D5" s="38">
         <v>82.322999999999993</v>
       </c>
       <c r="E5" s="37">
         <v>83.465999999999994</v>
       </c>
       <c r="F5" s="37">
         <v>83.828000000000003</v>
       </c>
       <c r="G5" s="39">
         <v>85.033000000000001</v>
       </c>
       <c r="H5" s="37">
         <v>74.97</v>
       </c>
       <c r="I5" s="37">
@@ -7058,55 +7132,87 @@
       </c>
       <c r="BW5" s="37">
         <v>85.3</v>
       </c>
       <c r="BX5" s="40">
         <v>88.2</v>
       </c>
       <c r="BY5" s="40">
         <v>88.6</v>
       </c>
       <c r="BZ5" s="40">
         <v>91.5</v>
       </c>
       <c r="CA5" s="40">
         <v>90.8</v>
       </c>
       <c r="CB5" s="40">
         <v>93</v>
       </c>
       <c r="CC5" s="42">
         <v>93.1</v>
       </c>
       <c r="CD5" s="40">
         <v>97.4</v>
       </c>
-      <c r="CE5" s="42"/>
-[...1 lines deleted...]
-      <c r="CG5" s="42"/>
+      <c r="CE5" s="42">
+        <v>95.703999999999994</v>
+      </c>
+      <c r="CF5" s="42">
+        <v>96.045000000000002</v>
+      </c>
+      <c r="CG5" s="42">
+        <v>97.494</v>
+      </c>
+      <c r="CH5" s="37">
+        <v>101.89100000000001</v>
+      </c>
+      <c r="CI5" s="37">
+        <v>101.629</v>
+      </c>
+      <c r="CJ5" s="40">
+        <v>106.631</v>
+      </c>
+      <c r="CK5" s="40">
+        <v>107.884</v>
+      </c>
+      <c r="CL5" s="40">
+        <v>105.217</v>
+      </c>
+      <c r="CM5" s="40">
+        <v>100.30500000000001</v>
+      </c>
+      <c r="CN5" s="40">
+        <v>103.40600000000001</v>
+      </c>
+      <c r="CO5" s="42"/>
+      <c r="CP5" s="40"/>
+      <c r="CQ5" s="42"/>
+      <c r="CR5" s="42"/>
+      <c r="CS5" s="42"/>
     </row>
-    <row r="6" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="14">
         <v>24.596</v>
       </c>
       <c r="C6" s="14">
         <v>23.643000000000001</v>
       </c>
       <c r="D6" s="14">
         <v>23.245999999999999</v>
       </c>
       <c r="E6" s="17">
         <v>23.350999999999999</v>
       </c>
       <c r="F6" s="17">
         <v>23.547999999999998</v>
       </c>
       <c r="G6" s="18">
         <v>23.236999999999998</v>
       </c>
       <c r="H6" s="18">
         <v>22.515999999999998</v>
       </c>
       <c r="I6" s="18">
@@ -7309,55 +7415,87 @@
       </c>
       <c r="BW6" s="27">
         <v>21.1</v>
       </c>
       <c r="BX6" s="27">
         <v>20.8</v>
       </c>
       <c r="BY6" s="27">
         <v>22</v>
       </c>
       <c r="BZ6" s="21">
         <v>19.7</v>
       </c>
       <c r="CA6" s="21">
         <v>18.899999999999999</v>
       </c>
       <c r="CB6" s="21">
         <v>20.6</v>
       </c>
       <c r="CC6" s="25">
         <v>21.7</v>
       </c>
       <c r="CD6" s="21">
         <v>21</v>
       </c>
-      <c r="CE6" s="21"/>
-[...1 lines deleted...]
-      <c r="CG6" s="21"/>
+      <c r="CE6" s="21">
+        <v>25.555</v>
+      </c>
+      <c r="CF6" s="21">
+        <v>25.998000000000001</v>
+      </c>
+      <c r="CG6" s="21">
+        <v>25.655999999999999</v>
+      </c>
+      <c r="CH6" s="27">
+        <v>26.349</v>
+      </c>
+      <c r="CI6" s="27">
+        <v>27.757999999999999</v>
+      </c>
+      <c r="CJ6" s="27">
+        <v>28.509</v>
+      </c>
+      <c r="CK6" s="27">
+        <v>26.158000000000001</v>
+      </c>
+      <c r="CL6" s="21">
+        <v>26.189</v>
+      </c>
+      <c r="CM6" s="21">
+        <v>26.062999999999999</v>
+      </c>
+      <c r="CN6" s="21">
+        <v>26.116</v>
+      </c>
+      <c r="CO6" s="25"/>
+      <c r="CP6" s="21"/>
+      <c r="CQ6" s="21"/>
+      <c r="CR6" s="21"/>
+      <c r="CS6" s="21"/>
     </row>
-    <row r="7" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>1.413</v>
       </c>
       <c r="C7" s="14">
         <v>1.3859999999999999</v>
       </c>
       <c r="D7" s="14">
         <v>1.5680000000000001</v>
       </c>
       <c r="E7" s="17">
         <v>1.625</v>
       </c>
       <c r="F7" s="17">
         <v>1.66</v>
       </c>
       <c r="G7" s="18">
         <v>1.764</v>
       </c>
       <c r="H7" s="18">
         <v>1.6339999999999999</v>
       </c>
       <c r="I7" s="18">
@@ -7560,55 +7698,87 @@
       </c>
       <c r="BW7" s="27">
         <v>0.6</v>
       </c>
       <c r="BX7" s="27">
         <v>0.7</v>
       </c>
       <c r="BY7" s="27">
         <v>0.7</v>
       </c>
       <c r="BZ7" s="21">
         <v>0.7</v>
       </c>
       <c r="CA7" s="21">
         <v>0.8</v>
       </c>
       <c r="CB7" s="21">
         <v>0.8</v>
       </c>
       <c r="CC7" s="25">
         <v>0.8</v>
       </c>
       <c r="CD7" s="21">
         <v>0.8</v>
       </c>
-      <c r="CE7" s="21"/>
-[...1 lines deleted...]
-      <c r="CG7" s="21"/>
+      <c r="CE7" s="21">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="CF7" s="21">
+        <v>0.873</v>
+      </c>
+      <c r="CG7" s="21">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="CH7" s="27">
+        <v>0.31</v>
+      </c>
+      <c r="CI7" s="27">
+        <v>0.246</v>
+      </c>
+      <c r="CJ7" s="27">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="CK7" s="27">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="CL7" s="21">
+        <v>0.20300000000000001</v>
+      </c>
+      <c r="CM7" s="21">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="CN7" s="21">
+        <v>0.35299999999999998</v>
+      </c>
+      <c r="CO7" s="25"/>
+      <c r="CP7" s="21"/>
+      <c r="CQ7" s="21"/>
+      <c r="CR7" s="21"/>
+      <c r="CS7" s="21"/>
     </row>
-    <row r="8" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="14">
         <v>0.33200000000000002</v>
       </c>
       <c r="C8" s="14">
         <v>0.32500000000000001</v>
       </c>
       <c r="D8" s="14">
         <v>0.44900000000000001</v>
       </c>
       <c r="E8" s="17">
         <v>0.51200000000000001</v>
       </c>
       <c r="F8" s="17">
         <v>0.432</v>
       </c>
       <c r="G8" s="18">
         <v>0.432</v>
       </c>
       <c r="H8" s="18">
         <v>0.25800000000000001</v>
       </c>
       <c r="I8" s="18">
@@ -7811,55 +7981,87 @@
       </c>
       <c r="BW8" s="27">
         <v>0.1</v>
       </c>
       <c r="BX8" s="27">
         <v>0.3</v>
       </c>
       <c r="BY8" s="27">
         <v>0.4</v>
       </c>
       <c r="BZ8" s="21">
         <v>0.4</v>
       </c>
       <c r="CA8" s="21">
         <v>0.1</v>
       </c>
       <c r="CB8" s="21">
         <v>0</v>
       </c>
       <c r="CC8" s="25">
         <v>0</v>
       </c>
       <c r="CD8" s="21">
         <v>0</v>
       </c>
-      <c r="CE8" s="21"/>
-[...1 lines deleted...]
-      <c r="CG8" s="21"/>
+      <c r="CE8" s="21">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="CF8" s="21">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="CG8" s="21">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="CH8" s="27">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="CI8" s="27">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="CJ8" s="27">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="CK8" s="27">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="CL8" s="21">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="CM8" s="21">
+        <v>3.1E-2</v>
+      </c>
+      <c r="CN8" s="21">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="CO8" s="25"/>
+      <c r="CP8" s="21"/>
+      <c r="CQ8" s="21"/>
+      <c r="CR8" s="21"/>
+      <c r="CS8" s="21"/>
     </row>
-    <row r="9" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14">
         <v>0.38500000000000001</v>
       </c>
       <c r="C9" s="14">
         <v>0.50600000000000001</v>
       </c>
       <c r="D9" s="14">
         <v>0.58599999999999997</v>
       </c>
       <c r="E9" s="17">
         <v>0.76400000000000001</v>
       </c>
       <c r="F9" s="17">
         <v>0.82899999999999996</v>
       </c>
       <c r="G9" s="18">
         <v>0.623</v>
       </c>
       <c r="H9" s="18">
         <v>0.495</v>
       </c>
       <c r="I9" s="18">
@@ -8062,55 +8264,87 @@
       </c>
       <c r="BW9" s="27">
         <v>0.3</v>
       </c>
       <c r="BX9" s="27">
         <v>0.4</v>
       </c>
       <c r="BY9" s="27">
         <v>0.4</v>
       </c>
       <c r="BZ9" s="21">
         <v>0.5</v>
       </c>
       <c r="CA9" s="21">
         <v>0.1</v>
       </c>
       <c r="CB9" s="21">
         <v>0.1</v>
       </c>
       <c r="CC9" s="27">
         <v>0.1</v>
       </c>
       <c r="CD9" s="21">
         <v>0.1</v>
       </c>
-      <c r="CE9" s="21"/>
-[...1 lines deleted...]
-      <c r="CG9" s="21"/>
+      <c r="CE9" s="21">
+        <v>0.114</v>
+      </c>
+      <c r="CF9" s="21">
+        <v>0.114</v>
+      </c>
+      <c r="CG9" s="21">
+        <v>0.114</v>
+      </c>
+      <c r="CH9" s="27">
+        <v>0.187</v>
+      </c>
+      <c r="CI9" s="27">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="CJ9" s="27">
+        <v>0.432</v>
+      </c>
+      <c r="CK9" s="27">
+        <v>0.432</v>
+      </c>
+      <c r="CL9" s="21">
+        <v>0.46800000000000003</v>
+      </c>
+      <c r="CM9" s="21">
+        <v>0.129</v>
+      </c>
+      <c r="CN9" s="21">
+        <v>0.126</v>
+      </c>
+      <c r="CO9" s="27"/>
+      <c r="CP9" s="21"/>
+      <c r="CQ9" s="21"/>
+      <c r="CR9" s="21"/>
+      <c r="CS9" s="21"/>
     </row>
-    <row r="10" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="14">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="C10" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D10" s="14">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="E10" s="17">
         <v>0.10100000000000001</v>
       </c>
       <c r="F10" s="17">
         <v>0.107</v>
       </c>
       <c r="G10" s="18">
         <v>0.107</v>
       </c>
       <c r="H10" s="18">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="I10" s="18">
@@ -8313,55 +8547,87 @@
       </c>
       <c r="BW10" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BX10" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BY10" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BZ10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="CA10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="CB10" s="21" t="s">
         <v>0</v>
       </c>
       <c r="CC10" s="27" t="s">
         <v>0</v>
       </c>
       <c r="CD10" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="CE10" s="21"/>
-[...1 lines deleted...]
-      <c r="CG10" s="21"/>
+      <c r="CE10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN10" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO10" s="27"/>
+      <c r="CP10" s="27"/>
+      <c r="CQ10" s="21"/>
+      <c r="CR10" s="21"/>
+      <c r="CS10" s="21"/>
     </row>
-    <row r="11" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="28">
         <v>3.5179999999999998</v>
       </c>
       <c r="C11" s="28">
         <v>3.8679999999999999</v>
       </c>
       <c r="D11" s="28">
         <v>4.1660000000000004</v>
       </c>
       <c r="E11" s="29">
         <v>4.3959999999999999</v>
       </c>
       <c r="F11" s="29">
         <v>4.8159999999999998</v>
       </c>
       <c r="G11" s="18">
         <v>4.6660000000000004</v>
       </c>
       <c r="H11" s="18">
         <v>4.8559999999999999</v>
       </c>
       <c r="I11" s="18">
@@ -8564,55 +8830,87 @@
       </c>
       <c r="BW11" s="27">
         <v>0.7</v>
       </c>
       <c r="BX11" s="27">
         <v>0.8</v>
       </c>
       <c r="BY11" s="27">
         <v>0.9</v>
       </c>
       <c r="BZ11" s="21">
         <v>1</v>
       </c>
       <c r="CA11" s="21">
         <v>0.6</v>
       </c>
       <c r="CB11" s="21">
         <v>0.6</v>
       </c>
       <c r="CC11" s="27">
         <v>0.7</v>
       </c>
       <c r="CD11" s="21">
         <v>0.7</v>
       </c>
-      <c r="CE11" s="21"/>
-[...1 lines deleted...]
-      <c r="CG11" s="21"/>
+      <c r="CE11" s="21">
+        <v>0.54600000000000004</v>
+      </c>
+      <c r="CF11" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="CG11" s="21">
+        <v>0.65200000000000002</v>
+      </c>
+      <c r="CH11" s="27">
+        <v>0.67600000000000005</v>
+      </c>
+      <c r="CI11" s="27">
+        <v>0.84099999999999997</v>
+      </c>
+      <c r="CJ11" s="27">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="CK11" s="27">
+        <v>1.026</v>
+      </c>
+      <c r="CL11" s="21">
+        <v>1.147</v>
+      </c>
+      <c r="CM11" s="21">
+        <v>0.67400000000000004</v>
+      </c>
+      <c r="CN11" s="21">
+        <v>0.67400000000000004</v>
+      </c>
+      <c r="CO11" s="27"/>
+      <c r="CP11" s="21"/>
+      <c r="CQ11" s="21"/>
+      <c r="CR11" s="21"/>
+      <c r="CS11" s="21"/>
     </row>
-    <row r="12" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="28">
         <v>3.67</v>
       </c>
       <c r="C12" s="28">
         <v>4.1440000000000001</v>
       </c>
       <c r="D12" s="28">
         <v>4.8019999999999996</v>
       </c>
       <c r="E12" s="29">
         <v>4.4939999999999998</v>
       </c>
       <c r="F12" s="29">
         <v>4.6909999999999998</v>
       </c>
       <c r="G12" s="18">
         <v>4.9690000000000003</v>
       </c>
       <c r="H12" s="18">
         <v>3.4670000000000001</v>
       </c>
       <c r="I12" s="18">
@@ -8815,55 +9113,87 @@
       </c>
       <c r="BW12" s="27">
         <v>1.4</v>
       </c>
       <c r="BX12" s="27">
         <v>1.8</v>
       </c>
       <c r="BY12" s="27">
         <v>1.8</v>
       </c>
       <c r="BZ12" s="21">
         <v>1.9</v>
       </c>
       <c r="CA12" s="21">
         <v>1.4</v>
       </c>
       <c r="CB12" s="21">
         <v>1.4</v>
       </c>
       <c r="CC12" s="27">
         <v>1.4</v>
       </c>
       <c r="CD12" s="21">
         <v>1.4</v>
       </c>
-      <c r="CE12" s="21"/>
-[...1 lines deleted...]
-      <c r="CG12" s="21"/>
+      <c r="CE12" s="21">
+        <v>1.27</v>
+      </c>
+      <c r="CF12" s="21">
+        <v>1.1819999999999999</v>
+      </c>
+      <c r="CG12" s="21">
+        <v>1</v>
+      </c>
+      <c r="CH12" s="27">
+        <v>1.5169999999999999</v>
+      </c>
+      <c r="CI12" s="27">
+        <v>1.528</v>
+      </c>
+      <c r="CJ12" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="CK12" s="27">
+        <v>1.9630000000000001</v>
+      </c>
+      <c r="CL12" s="21">
+        <v>2.0449999999999999</v>
+      </c>
+      <c r="CM12" s="21">
+        <v>1.2010000000000001</v>
+      </c>
+      <c r="CN12" s="21">
+        <v>1.2010000000000001</v>
+      </c>
+      <c r="CO12" s="27"/>
+      <c r="CP12" s="21"/>
+      <c r="CQ12" s="21"/>
+      <c r="CR12" s="21"/>
+      <c r="CS12" s="21"/>
     </row>
-    <row r="13" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="28">
         <v>3.72</v>
       </c>
       <c r="C13" s="28">
         <v>2.9809999999999999</v>
       </c>
       <c r="D13" s="28">
         <v>3.8780000000000001</v>
       </c>
       <c r="E13" s="29">
         <v>4.2709999999999999</v>
       </c>
       <c r="F13" s="29">
         <v>4.016</v>
       </c>
       <c r="G13" s="18">
         <v>4.4489999999999998</v>
       </c>
       <c r="H13" s="18">
         <v>4.6369999999999996</v>
       </c>
       <c r="I13" s="18">
@@ -9066,55 +9396,87 @@
       </c>
       <c r="BW13" s="27">
         <v>1.3</v>
       </c>
       <c r="BX13" s="27">
         <v>1.9</v>
       </c>
       <c r="BY13" s="27">
         <v>2.1</v>
       </c>
       <c r="BZ13" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="CA13" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CB13" s="21">
         <v>1.3</v>
       </c>
       <c r="CC13" s="27">
         <v>1</v>
       </c>
       <c r="CD13" s="21">
         <v>1.2</v>
       </c>
-      <c r="CE13" s="21"/>
-[...1 lines deleted...]
-      <c r="CG13" s="21"/>
+      <c r="CE13" s="21">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="CF13" s="21">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="CG13" s="21">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="CH13" s="27">
+        <v>1.488</v>
+      </c>
+      <c r="CI13" s="27">
+        <v>1.0840000000000001</v>
+      </c>
+      <c r="CJ13" s="27">
+        <v>1.694</v>
+      </c>
+      <c r="CK13" s="27">
+        <v>1.9530000000000001</v>
+      </c>
+      <c r="CL13" s="21">
+        <v>2.0179999999999998</v>
+      </c>
+      <c r="CM13" s="21">
+        <v>0.876</v>
+      </c>
+      <c r="CN13" s="21">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="CO13" s="27"/>
+      <c r="CP13" s="21"/>
+      <c r="CQ13" s="21"/>
+      <c r="CR13" s="21"/>
+      <c r="CS13" s="21"/>
     </row>
-    <row r="14" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="19" t="s">
@@ -9317,55 +9679,87 @@
       </c>
       <c r="BW14" s="27">
         <v>0.1</v>
       </c>
       <c r="BX14" s="27">
         <v>0.1</v>
       </c>
       <c r="BY14" s="27">
         <v>0.1</v>
       </c>
       <c r="BZ14" s="19">
         <v>0.1</v>
       </c>
       <c r="CA14" s="19">
         <v>0.1</v>
       </c>
       <c r="CB14" s="21">
         <v>0.1</v>
       </c>
       <c r="CC14" s="27">
         <v>0.1</v>
       </c>
       <c r="CD14" s="21">
         <v>0.1</v>
       </c>
-      <c r="CE14" s="21"/>
-[...1 lines deleted...]
-      <c r="CG14" s="21"/>
+      <c r="CE14" s="21">
+        <v>0.127</v>
+      </c>
+      <c r="CF14" s="21">
+        <v>0.127</v>
+      </c>
+      <c r="CG14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CH14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CI14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CJ14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CK14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CL14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CM14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CN14" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="CO14" s="27"/>
+      <c r="CP14" s="21"/>
+      <c r="CQ14" s="21"/>
+      <c r="CR14" s="21"/>
+      <c r="CS14" s="21"/>
     </row>
-    <row r="15" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="21" t="s">
@@ -9568,55 +9962,87 @@
       </c>
       <c r="BW15" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BX15" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BY15" s="27" t="s">
         <v>0</v>
       </c>
       <c r="BZ15" s="27" t="s">
         <v>0</v>
       </c>
       <c r="CA15" s="27" t="s">
         <v>0</v>
       </c>
       <c r="CB15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="CC15" s="21" t="s">
         <v>0</v>
       </c>
       <c r="CD15" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="CE15" s="21"/>
-[...1 lines deleted...]
-      <c r="CG15" s="21"/>
+      <c r="CE15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN15" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO15" s="21"/>
+      <c r="CP15" s="27"/>
+      <c r="CQ15" s="21"/>
+      <c r="CR15" s="21"/>
+      <c r="CS15" s="21"/>
     </row>
-    <row r="16" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="28">
         <v>24.623000000000001</v>
       </c>
       <c r="C16" s="28">
         <v>25.478000000000002</v>
       </c>
       <c r="D16" s="28">
         <v>25.649000000000001</v>
       </c>
       <c r="E16" s="29">
         <v>24.401</v>
       </c>
       <c r="F16" s="29">
         <v>25.207999999999998</v>
       </c>
       <c r="G16" s="18">
         <v>25.904</v>
       </c>
       <c r="H16" s="18">
         <v>25.911999999999999</v>
       </c>
       <c r="I16" s="18">
@@ -9819,55 +10245,87 @@
       </c>
       <c r="BW16" s="27">
         <v>56.1</v>
       </c>
       <c r="BX16" s="27">
         <v>55.4</v>
       </c>
       <c r="BY16" s="27">
         <v>54.1</v>
       </c>
       <c r="BZ16" s="21">
         <v>59.7</v>
       </c>
       <c r="CA16" s="21">
         <v>62.6</v>
       </c>
       <c r="CB16" s="21">
         <v>63.7</v>
       </c>
       <c r="CC16" s="27">
         <v>63.9</v>
       </c>
       <c r="CD16" s="21">
         <v>69</v>
       </c>
-      <c r="CE16" s="21"/>
-[...1 lines deleted...]
-      <c r="CG16" s="21"/>
+      <c r="CE16" s="21">
+        <v>63.738999999999997</v>
+      </c>
+      <c r="CF16" s="21">
+        <v>63.951999999999998</v>
+      </c>
+      <c r="CG16" s="21">
+        <v>64.210999999999999</v>
+      </c>
+      <c r="CH16" s="27">
+        <v>67.156000000000006</v>
+      </c>
+      <c r="CI16" s="27">
+        <v>66.054000000000002</v>
+      </c>
+      <c r="CJ16" s="27">
+        <v>67.301000000000002</v>
+      </c>
+      <c r="CK16" s="27">
+        <v>70.537000000000006</v>
+      </c>
+      <c r="CL16" s="21">
+        <v>68.203999999999994</v>
+      </c>
+      <c r="CM16" s="21">
+        <v>65.89</v>
+      </c>
+      <c r="CN16" s="21">
+        <v>69.543000000000006</v>
+      </c>
+      <c r="CO16" s="27"/>
+      <c r="CP16" s="21"/>
+      <c r="CQ16" s="21"/>
+      <c r="CR16" s="21"/>
+      <c r="CS16" s="21"/>
     </row>
-    <row r="17" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="17" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="28">
         <v>6.6470000000000002</v>
       </c>
       <c r="C17" s="28">
         <v>8.0429999999999993</v>
       </c>
       <c r="D17" s="28">
         <v>8.2940000000000005</v>
       </c>
       <c r="E17" s="29">
         <v>9.4440000000000008</v>
       </c>
       <c r="F17" s="29">
         <v>9.1039999999999992</v>
       </c>
       <c r="G17" s="18">
         <v>9.625</v>
       </c>
       <c r="H17" s="18">
         <v>4.1509999999999998</v>
       </c>
       <c r="I17" s="18">
@@ -10070,55 +10528,87 @@
       </c>
       <c r="BW17" s="27">
         <v>1.9</v>
       </c>
       <c r="BX17" s="27">
         <v>1.7</v>
       </c>
       <c r="BY17" s="27">
         <v>1.7</v>
       </c>
       <c r="BZ17" s="21">
         <v>1.8</v>
       </c>
       <c r="CA17" s="21">
         <v>2.5</v>
       </c>
       <c r="CB17" s="21">
         <v>1.8</v>
       </c>
       <c r="CC17" s="27">
         <v>1.8</v>
       </c>
       <c r="CD17" s="21">
         <v>1.8</v>
       </c>
-      <c r="CE17" s="21"/>
-[...1 lines deleted...]
-      <c r="CG17" s="21"/>
+      <c r="CE17" s="21">
+        <v>1.8260000000000001</v>
+      </c>
+      <c r="CF17" s="21">
+        <v>1.7490000000000001</v>
+      </c>
+      <c r="CG17" s="21">
+        <v>2.1389999999999998</v>
+      </c>
+      <c r="CH17" s="27">
+        <v>2.19</v>
+      </c>
+      <c r="CI17" s="27">
+        <v>2.6019999999999999</v>
+      </c>
+      <c r="CJ17" s="27">
+        <v>2.48</v>
+      </c>
+      <c r="CK17" s="27">
+        <v>2.4390000000000001</v>
+      </c>
+      <c r="CL17" s="21">
+        <v>2.4710000000000001</v>
+      </c>
+      <c r="CM17" s="21">
+        <v>2.4390000000000001</v>
+      </c>
+      <c r="CN17" s="21">
+        <v>1.798</v>
+      </c>
+      <c r="CO17" s="27"/>
+      <c r="CP17" s="21"/>
+      <c r="CQ17" s="21"/>
+      <c r="CR17" s="21"/>
+      <c r="CS17" s="21"/>
     </row>
-    <row r="18" spans="1:85" s="6" customFormat="1" ht="12">
+    <row r="18" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="30">
         <v>6.3159999999999998</v>
       </c>
       <c r="C18" s="30">
         <v>5.7089999999999996</v>
       </c>
       <c r="D18" s="30">
         <v>9.609</v>
       </c>
       <c r="E18" s="31">
         <v>10.106999999999999</v>
       </c>
       <c r="F18" s="31">
         <v>9.4169999999999998</v>
       </c>
       <c r="G18" s="32">
         <v>9.2569999999999997</v>
       </c>
       <c r="H18" s="32">
         <v>6.97</v>
       </c>
       <c r="I18" s="32">
@@ -10321,533 +10811,520 @@
       </c>
       <c r="BW18" s="36">
         <v>1.5</v>
       </c>
       <c r="BX18" s="36">
         <v>4.3</v>
       </c>
       <c r="BY18" s="36">
         <v>4.3</v>
       </c>
       <c r="BZ18" s="34">
         <v>3.7</v>
       </c>
       <c r="CA18" s="34">
         <v>2.6</v>
       </c>
       <c r="CB18" s="34">
         <v>2.5</v>
       </c>
       <c r="CC18" s="36">
         <v>1.4</v>
       </c>
       <c r="CD18" s="34">
         <v>1.2</v>
       </c>
-      <c r="CE18" s="34"/>
-[...1 lines deleted...]
-      <c r="CG18" s="34"/>
+      <c r="CE18" s="34">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="CF18" s="34">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="CG18" s="34">
+        <v>2.2290000000000001</v>
+      </c>
+      <c r="CH18" s="36">
+        <v>1.9019999999999999</v>
+      </c>
+      <c r="CI18" s="36">
+        <v>1.1020000000000001</v>
+      </c>
+      <c r="CJ18" s="36">
+        <v>2.915</v>
+      </c>
+      <c r="CK18" s="36">
+        <v>2.915</v>
+      </c>
+      <c r="CL18" s="34">
+        <v>2.206</v>
+      </c>
+      <c r="CM18" s="34">
+        <v>2.6579999999999999</v>
+      </c>
+      <c r="CN18" s="34">
+        <v>2.6520000000000001</v>
+      </c>
+      <c r="CO18" s="36"/>
+      <c r="CP18" s="34"/>
+      <c r="CQ18" s="34"/>
+      <c r="CR18" s="34"/>
+      <c r="CS18" s="34"/>
     </row>
-    <row r="19" spans="1:85" s="6" customFormat="1">
-[...43 lines deleted...]
-      <c r="AZ19" s="43"/>
+    <row r="19" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:97" x14ac:dyDescent="0.3">
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+      <c r="R23" s="2"/>
+      <c r="S23" s="2"/>
+      <c r="T23" s="2"/>
+      <c r="U23" s="2"/>
+      <c r="V23" s="2"/>
+      <c r="W23" s="2"/>
+      <c r="X23" s="2"/>
+      <c r="Y23" s="2"/>
+      <c r="Z23" s="2"/>
+      <c r="AA23" s="2"/>
+      <c r="AB23" s="2"/>
+      <c r="AC23" s="2"/>
+      <c r="AD23" s="2"/>
+      <c r="AE23" s="2"/>
+      <c r="AF23" s="2"/>
+      <c r="AG23" s="2"/>
+      <c r="AH23" s="2"/>
+      <c r="AI23" s="2"/>
+      <c r="AJ23" s="2"/>
+      <c r="AK23" s="2"/>
+      <c r="AL23" s="2"/>
+      <c r="AM23" s="2"/>
+      <c r="AN23" s="2"/>
+      <c r="AO23" s="2"/>
+      <c r="AP23" s="2"/>
+      <c r="AQ23" s="2"/>
+      <c r="AR23" s="2"/>
+      <c r="AS23" s="2"/>
+      <c r="AT23" s="2"/>
+      <c r="AU23" s="2"/>
+      <c r="AV23" s="2"/>
+      <c r="AW23" s="2"/>
+      <c r="AZ23" s="2"/>
+      <c r="CN23" s="6"/>
     </row>
-    <row r="20" spans="1:85" s="6" customFormat="1" ht="12"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:85">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.3">
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="U24" s="2"/>
+      <c r="V24" s="2"/>
+      <c r="W24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Y24" s="2"/>
+      <c r="Z24" s="2"/>
+      <c r="AA24" s="2"/>
+      <c r="AB24" s="2"/>
+      <c r="AC24" s="2"/>
+      <c r="AD24" s="2"/>
+      <c r="AE24" s="2"/>
+      <c r="AF24" s="2"/>
+      <c r="AG24" s="2"/>
+      <c r="AH24" s="2"/>
+      <c r="AI24" s="2"/>
+      <c r="AJ24" s="2"/>
+      <c r="AK24" s="2"/>
+      <c r="AL24" s="2"/>
+      <c r="AM24" s="2"/>
+      <c r="AN24" s="2"/>
+      <c r="AO24" s="2"/>
+      <c r="AP24" s="2"/>
+      <c r="AQ24" s="2"/>
+      <c r="AR24" s="2"/>
+      <c r="AS24" s="2"/>
+      <c r="AT24" s="2"/>
+      <c r="AU24" s="2"/>
+      <c r="AV24" s="2"/>
+      <c r="AW24" s="2"/>
+      <c r="AZ24" s="2"/>
+      <c r="CN24" s="6"/>
+    </row>
+    <row r="25" spans="1:97" x14ac:dyDescent="0.3">
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+      <c r="Z25" s="2"/>
+      <c r="AA25" s="2"/>
+      <c r="AB25" s="2"/>
+      <c r="AC25" s="2"/>
+      <c r="AD25" s="2"/>
+      <c r="AE25" s="2"/>
+      <c r="AF25" s="2"/>
+      <c r="AG25" s="2"/>
+      <c r="AH25" s="2"/>
+      <c r="AI25" s="2"/>
+      <c r="AJ25" s="2"/>
+      <c r="AK25" s="2"/>
+      <c r="AL25" s="2"/>
+      <c r="AM25" s="2"/>
+      <c r="AN25" s="2"/>
+      <c r="AO25" s="2"/>
+      <c r="AP25" s="2"/>
+      <c r="AQ25" s="2"/>
+      <c r="AR25" s="2"/>
+      <c r="AS25" s="2"/>
+      <c r="AT25" s="2"/>
+      <c r="AU25" s="2"/>
+      <c r="AV25" s="2"/>
+      <c r="AW25" s="2"/>
+      <c r="AZ25" s="2"/>
+    </row>
+    <row r="26" spans="1:97" x14ac:dyDescent="0.3">
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="S26" s="2"/>
+      <c r="T26" s="2"/>
+      <c r="U26" s="2"/>
+      <c r="V26" s="2"/>
+      <c r="W26" s="2"/>
+      <c r="X26" s="2"/>
+      <c r="Y26" s="2"/>
+      <c r="Z26" s="2"/>
+      <c r="AA26" s="2"/>
+      <c r="AB26" s="2"/>
+      <c r="AC26" s="2"/>
+      <c r="AD26" s="2"/>
+      <c r="AE26" s="2"/>
+      <c r="AF26" s="2"/>
+      <c r="AG26" s="2"/>
+      <c r="AH26" s="2"/>
+      <c r="AI26" s="2"/>
+      <c r="AJ26" s="2"/>
+      <c r="AK26" s="2"/>
+      <c r="AL26" s="2"/>
+      <c r="AM26" s="2"/>
+      <c r="AN26" s="2"/>
+      <c r="AO26" s="2"/>
+      <c r="AP26" s="2"/>
+      <c r="AQ26" s="2"/>
+      <c r="AR26" s="2"/>
+      <c r="AS26" s="2"/>
+      <c r="AT26" s="2"/>
+      <c r="AU26" s="2"/>
+      <c r="AV26" s="2"/>
+      <c r="AW26" s="2"/>
+    </row>
+    <row r="27" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
       <c r="AD27" s="2"/>
       <c r="AE27" s="2"/>
       <c r="AF27" s="2"/>
       <c r="AG27" s="2"/>
       <c r="AH27" s="2"/>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2"/>
       <c r="AK27" s="2"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
-      <c r="AZ27" s="2"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="2"/>
       <c r="AD28" s="2"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="2"/>
       <c r="AG28" s="2"/>
       <c r="AH28" s="2"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
-      <c r="AZ28" s="2"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="2"/>
       <c r="AI29" s="2"/>
       <c r="AJ29" s="2"/>
       <c r="AK29" s="2"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
-      <c r="AZ29" s="2"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
       <c r="AB30" s="2"/>
       <c r="AC30" s="2"/>
       <c r="AD30" s="2"/>
       <c r="AE30" s="2"/>
       <c r="AF30" s="2"/>
       <c r="AG30" s="2"/>
       <c r="AH30" s="2"/>
       <c r="AI30" s="2"/>
       <c r="AJ30" s="2"/>
       <c r="AK30" s="2"/>
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
     </row>
-    <row r="32" spans="1:85">
-[...178 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>