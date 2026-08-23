--- v0 (2026-04-16)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3105" yWindow="1290" windowWidth="19440" windowHeight="11040"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7100"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жылқы!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="37">
   <si>
     <t>Жылқы саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -117,60 +122,69 @@
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Май </t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
   </si>
   <si>
     <t>айдын соныңа</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
+  <si>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -355,89 +369,92 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный_7.7" xfId="4"/>
     <cellStyle name="Обычный_tabsv15" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -446,116 +463,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -691,275 +710,358 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BJ46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ29" sqref="AZ29"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:AW1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21" style="5" customWidth="1"/>
     <col min="2" max="6" width="9" style="5" customWidth="1"/>
-    <col min="7" max="7" width="9.5703125" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="17" max="17" width="9.7109375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="9.54296875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="9.26953125" style="5" customWidth="1"/>
+    <col min="9" max="9" width="8.26953125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="9.54296875" style="5" customWidth="1"/>
+    <col min="11" max="11" width="8.54296875" style="5" customWidth="1"/>
+    <col min="12" max="13" width="9.453125" style="5" customWidth="1"/>
+    <col min="14" max="14" width="9.26953125" style="5" customWidth="1"/>
+    <col min="15" max="15" width="9.54296875" style="5" customWidth="1"/>
+    <col min="16" max="16" width="8.81640625" style="5" customWidth="1"/>
+    <col min="17" max="17" width="9.7265625" style="5" customWidth="1"/>
     <col min="18" max="18" width="9" style="5" customWidth="1"/>
-    <col min="19" max="19" width="9.5703125" style="5" customWidth="1"/>
-    <col min="20" max="20" width="8.7109375" style="5" customWidth="1"/>
+    <col min="19" max="19" width="9.54296875" style="5" customWidth="1"/>
+    <col min="20" max="20" width="8.7265625" style="5" customWidth="1"/>
     <col min="21" max="21" width="9" style="5" customWidth="1"/>
-    <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="26" width="9.140625" style="2"/>
+    <col min="22" max="22" width="9.7265625" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.54296875" style="2" customWidth="1"/>
+    <col min="24" max="26" width="9.1796875" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
-    <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
-    <col min="29" max="38" width="9.140625" style="2"/>
+    <col min="28" max="28" width="8.1796875" style="2" customWidth="1"/>
+    <col min="29" max="38" width="9.1796875" style="2"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
-    <col min="40" max="40" width="8.28515625" style="2" customWidth="1"/>
-    <col min="41" max="16384" width="9.140625" style="2"/>
+    <col min="40" max="40" width="8.26953125" style="2" customWidth="1"/>
+    <col min="41" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...46 lines deleted...]
-      <c r="AW1" s="35"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
     </row>
-    <row r="2" spans="1:62" s="30" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:97" s="30" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
-      <c r="J2" s="36" t="s">
+      <c r="J2" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="K2" s="36"/>
-[...1 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
-      <c r="V2" s="36" t="s">
+      <c r="V2" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="W2" s="36"/>
-[...2 lines deleted...]
-      <c r="AH2" s="36" t="s">
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="AH2" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AI2" s="36"/>
-[...2 lines deleted...]
-      <c r="AT2" s="36" t="s">
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AT2" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AU2" s="36"/>
-[...10 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="36"/>
+      <c r="AY2" s="36"/>
+      <c r="AZ2" s="36"/>
+      <c r="BA2" s="36"/>
+      <c r="BB2" s="36"/>
+      <c r="BC2" s="36"/>
+      <c r="BD2" s="36"/>
+      <c r="BE2" s="36"/>
+      <c r="BF2" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="BG2" s="43"/>
-[...1 lines deleted...]
-      <c r="BI2" s="43"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="37"/>
+      <c r="BJ2" s="36"/>
+      <c r="BK2" s="36"/>
+      <c r="BL2" s="36"/>
+      <c r="BM2" s="36"/>
+      <c r="BN2" s="36"/>
+      <c r="BO2" s="36"/>
+      <c r="BP2" s="36"/>
+      <c r="BQ2" s="36"/>
+      <c r="BR2" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="37"/>
+      <c r="BV2" s="36"/>
+      <c r="BW2" s="36"/>
+      <c r="BX2" s="36"/>
+      <c r="BY2" s="36"/>
+      <c r="BZ2" s="36"/>
+      <c r="CA2" s="36"/>
+      <c r="CB2" s="36"/>
+      <c r="CC2" s="36"/>
+      <c r="CD2" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="37"/>
+      <c r="CH2" s="36"/>
+      <c r="CI2" s="36"/>
+      <c r="CJ2" s="36"/>
+      <c r="CK2" s="36"/>
+      <c r="CL2" s="36"/>
+      <c r="CM2" s="36"/>
+      <c r="CN2" s="36"/>
+      <c r="CO2" s="36"/>
+      <c r="CP2" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="37"/>
     </row>
-    <row r="3" spans="1:62" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="37" t="s">
+    <row r="3" spans="1:97" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="39"/>
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
       <c r="L3" s="39"/>
-      <c r="M3" s="40"/>
+      <c r="M3" s="43"/>
       <c r="N3" s="38" t="s">
         <v>4</v>
       </c>
       <c r="O3" s="39"/>
       <c r="P3" s="39"/>
       <c r="Q3" s="39"/>
       <c r="R3" s="39"/>
       <c r="S3" s="39"/>
       <c r="T3" s="39"/>
       <c r="U3" s="39"/>
       <c r="V3" s="39"/>
       <c r="W3" s="39"/>
       <c r="X3" s="39"/>
-      <c r="Y3" s="40"/>
+      <c r="Y3" s="43"/>
       <c r="Z3" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AA3" s="39"/>
       <c r="AB3" s="39"/>
       <c r="AC3" s="39"/>
       <c r="AD3" s="39"/>
       <c r="AE3" s="39"/>
       <c r="AF3" s="39"/>
       <c r="AG3" s="39"/>
       <c r="AH3" s="39"/>
       <c r="AI3" s="39"/>
       <c r="AJ3" s="39"/>
-      <c r="AK3" s="40"/>
+      <c r="AK3" s="43"/>
       <c r="AL3" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="39"/>
       <c r="AN3" s="39"/>
       <c r="AO3" s="39"/>
       <c r="AP3" s="39"/>
       <c r="AQ3" s="39"/>
       <c r="AR3" s="39"/>
       <c r="AS3" s="39"/>
       <c r="AT3" s="39"/>
       <c r="AU3" s="39"/>
       <c r="AV3" s="39"/>
-      <c r="AW3" s="40"/>
+      <c r="AW3" s="43"/>
       <c r="AX3" s="38" t="s">
         <v>33</v>
       </c>
       <c r="AY3" s="39"/>
       <c r="AZ3" s="39"/>
       <c r="BA3" s="39"/>
       <c r="BB3" s="39"/>
       <c r="BC3" s="39"/>
       <c r="BD3" s="39"/>
       <c r="BE3" s="39"/>
       <c r="BF3" s="39"/>
       <c r="BG3" s="39"/>
       <c r="BH3" s="39"/>
       <c r="BI3" s="39"/>
-      <c r="BJ3" s="7"/>
+      <c r="BJ3" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="39"/>
+      <c r="BV3" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="39"/>
+      <c r="CH3" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="39"/>
     </row>
-    <row r="4" spans="1:62" s="10" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="37"/>
+    <row r="4" spans="1:97" s="10" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="42"/>
       <c r="B4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -1093,56 +1195,163 @@
       </c>
       <c r="BA4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="BB4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="BC4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="BD4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="BE4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="BF4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="BG4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="BH4" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="BI4" s="41" t="s">
+      <c r="BI4" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="BJ4" s="7"/>
+      <c r="BJ4" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="BK4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="BM4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="BN4" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="BO4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="BP4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="BQ4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="BR4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="BS4" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="BT4" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="BU4" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="BV4" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="BW4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="BY4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="BZ4" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="CA4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="CB4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="CC4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="CD4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="CE4" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="CF4" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="CG4" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="CH4" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="CI4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK4" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="CL4" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="CM4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="CN4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="CO4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="CP4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="CQ4" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="CR4" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="CS4" s="35" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="5" spans="1:62" s="6" customFormat="1" ht="12">
+    <row r="5" spans="1:97" s="6" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="31">
         <v>160.33699999999999</v>
       </c>
       <c r="C5" s="31">
         <v>157.99199999999999</v>
       </c>
       <c r="D5" s="31">
         <v>160.197</v>
       </c>
       <c r="E5" s="31">
         <v>177.09100000000001</v>
       </c>
       <c r="F5" s="31">
         <v>185.614</v>
       </c>
       <c r="G5" s="32">
         <v>188.578</v>
       </c>
       <c r="H5" s="31">
         <v>185.67099999999999</v>
       </c>
       <c r="I5" s="31">
@@ -1258,60 +1467,169 @@
       </c>
       <c r="AT5" s="33">
         <v>236.86500000000001</v>
       </c>
       <c r="AU5" s="33">
         <v>231.18299999999999</v>
       </c>
       <c r="AV5" s="33">
         <v>224.87299999999999</v>
       </c>
       <c r="AW5" s="33">
         <v>252.642</v>
       </c>
       <c r="AX5" s="31">
         <v>247.25200000000001</v>
       </c>
       <c r="AY5" s="31">
         <v>243.654</v>
       </c>
       <c r="AZ5" s="33">
         <v>248.059</v>
       </c>
       <c r="BA5" s="33">
         <v>269.82600000000002</v>
       </c>
-      <c r="BB5" s="33"/>
-[...6 lines deleted...]
-      <c r="BI5" s="33"/>
+      <c r="BB5" s="33">
+        <v>283.89999999999998</v>
+      </c>
+      <c r="BC5" s="33">
+        <v>285.3</v>
+      </c>
+      <c r="BD5" s="33">
+        <v>264.60000000000002</v>
+      </c>
+      <c r="BE5" s="33">
+        <v>259</v>
+      </c>
+      <c r="BF5" s="33">
+        <v>249.6</v>
+      </c>
+      <c r="BG5" s="33">
+        <v>243.9</v>
+      </c>
+      <c r="BH5" s="33">
+        <v>238.2</v>
+      </c>
+      <c r="BI5" s="33">
+        <v>228.7</v>
+      </c>
+      <c r="BJ5" s="31">
+        <v>234.9</v>
+      </c>
+      <c r="BK5" s="31">
+        <v>242.5</v>
+      </c>
+      <c r="BL5" s="33">
+        <v>246.7</v>
+      </c>
+      <c r="BM5" s="33">
+        <v>271.39999999999998</v>
+      </c>
+      <c r="BN5" s="33">
+        <v>286.7</v>
+      </c>
+      <c r="BO5" s="33">
+        <v>298.60000000000002</v>
+      </c>
+      <c r="BP5" s="33">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="BQ5" s="33">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="BR5" s="33">
+        <v>286.8</v>
+      </c>
+      <c r="BS5" s="33">
+        <v>279.10000000000002</v>
+      </c>
+      <c r="BT5" s="33">
+        <v>273.8</v>
+      </c>
+      <c r="BU5" s="33">
+        <v>263.60000000000002</v>
+      </c>
+      <c r="BV5" s="31">
+        <v>287.7</v>
+      </c>
+      <c r="BW5" s="31">
+        <v>284.3</v>
+      </c>
+      <c r="BX5" s="33">
+        <v>291.10000000000002</v>
+      </c>
+      <c r="BY5" s="33">
+        <v>326.10000000000002</v>
+      </c>
+      <c r="BZ5" s="33">
+        <v>347.8</v>
+      </c>
+      <c r="CA5" s="33">
+        <v>310.60000000000002</v>
+      </c>
+      <c r="CB5" s="33">
+        <v>305.39999999999998</v>
+      </c>
+      <c r="CC5" s="33">
+        <v>301.2</v>
+      </c>
+      <c r="CD5" s="33">
+        <v>295.5</v>
+      </c>
+      <c r="CE5" s="33">
+        <v>286.7</v>
+      </c>
+      <c r="CF5" s="33">
+        <v>281.16199999999998</v>
+      </c>
+      <c r="CG5" s="33">
+        <v>318.37099999999998</v>
+      </c>
+      <c r="CH5" s="31">
+        <v>313.553</v>
+      </c>
+      <c r="CI5" s="31">
+        <v>311.721</v>
+      </c>
+      <c r="CJ5" s="33">
+        <v>320.88200000000001</v>
+      </c>
+      <c r="CK5" s="33">
+        <v>354.76499999999999</v>
+      </c>
+      <c r="CL5" s="33">
+        <v>378.04700000000003</v>
+      </c>
+      <c r="CM5" s="33">
+        <v>328.89</v>
+      </c>
+      <c r="CN5" s="6">
+        <v>325.71199999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="13">
         <v>2.6619999999999999</v>
       </c>
       <c r="C6" s="13">
         <v>2.6280000000000001</v>
       </c>
       <c r="D6" s="13">
         <v>2.7989999999999999</v>
       </c>
       <c r="E6" s="14">
         <v>2.9710000000000001</v>
       </c>
       <c r="F6" s="14">
         <v>3.1080000000000001</v>
       </c>
       <c r="G6" s="18">
         <v>3.294</v>
       </c>
       <c r="H6" s="18">
         <v>2.3279999999999998</v>
       </c>
       <c r="I6" s="18">
@@ -1427,60 +1745,169 @@
       </c>
       <c r="AT6" s="15">
         <v>3.5379999999999998</v>
       </c>
       <c r="AU6" s="15">
         <v>3.516</v>
       </c>
       <c r="AV6" s="15">
         <v>3.4089999999999998</v>
       </c>
       <c r="AW6" s="15">
         <v>3.7679999999999998</v>
       </c>
       <c r="AX6" s="19">
         <v>3.746</v>
       </c>
       <c r="AY6" s="19">
         <v>3.7189999999999999</v>
       </c>
       <c r="AZ6" s="19">
         <v>3.706</v>
       </c>
       <c r="BA6" s="19">
         <v>4.05</v>
       </c>
-      <c r="BB6" s="15"/>
-[...6 lines deleted...]
-      <c r="BI6" s="15"/>
+      <c r="BB6" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="BC6" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="BD6" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="BE6" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BF6" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BG6" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BH6" s="15">
+        <v>4</v>
+      </c>
+      <c r="BI6" s="15">
+        <v>3.9</v>
+      </c>
+      <c r="BJ6" s="19">
+        <v>3.3</v>
+      </c>
+      <c r="BK6" s="19">
+        <v>3.3</v>
+      </c>
+      <c r="BL6" s="19">
+        <v>3.3</v>
+      </c>
+      <c r="BM6" s="19">
+        <v>3.8</v>
+      </c>
+      <c r="BN6" s="15">
+        <v>4</v>
+      </c>
+      <c r="BO6" s="15">
+        <v>3.5</v>
+      </c>
+      <c r="BP6" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="BQ6" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BR6" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BS6" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BT6" s="15">
+        <v>4</v>
+      </c>
+      <c r="BU6" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="BV6" s="19">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BW6" s="19">
+        <v>5.2</v>
+      </c>
+      <c r="BX6" s="19">
+        <v>5.2</v>
+      </c>
+      <c r="BY6" s="19">
+        <v>5.7</v>
+      </c>
+      <c r="BZ6" s="15">
+        <v>6</v>
+      </c>
+      <c r="CA6" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="CB6" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="CC6" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="CD6" s="15">
+        <v>5</v>
+      </c>
+      <c r="CE6" s="15">
+        <v>3.964</v>
+      </c>
+      <c r="CF6" s="15">
+        <v>3.8740000000000001</v>
+      </c>
+      <c r="CG6" s="15">
+        <v>5.7889999999999997</v>
+      </c>
+      <c r="CH6" s="19">
+        <v>5.7590000000000003</v>
+      </c>
+      <c r="CI6" s="19">
+        <v>6.1150000000000002</v>
+      </c>
+      <c r="CJ6" s="19">
+        <v>6.8689999999999998</v>
+      </c>
+      <c r="CK6" s="19">
+        <v>7.5460000000000003</v>
+      </c>
+      <c r="CL6" s="15">
+        <v>7.9219999999999997</v>
+      </c>
+      <c r="CM6" s="15">
+        <v>6.0620000000000003</v>
+      </c>
+      <c r="CN6" s="7">
+        <v>6.0220000000000002</v>
+      </c>
     </row>
-    <row r="7" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>10.103</v>
       </c>
       <c r="C7" s="13">
         <v>10.032</v>
       </c>
       <c r="D7" s="13">
         <v>10.257999999999999</v>
       </c>
       <c r="E7" s="14">
         <v>10.952</v>
       </c>
       <c r="F7" s="14">
         <v>11.97</v>
       </c>
       <c r="G7" s="18">
         <v>12.426</v>
       </c>
       <c r="H7" s="18">
         <v>11.393000000000001</v>
       </c>
       <c r="I7" s="18">
@@ -1596,60 +2023,169 @@
       </c>
       <c r="AT7" s="15">
         <v>13.5</v>
       </c>
       <c r="AU7" s="15">
         <v>13.077</v>
       </c>
       <c r="AV7" s="15">
         <v>12.846</v>
       </c>
       <c r="AW7" s="15">
         <v>18.530999999999999</v>
       </c>
       <c r="AX7" s="19">
         <v>18.071999999999999</v>
       </c>
       <c r="AY7" s="19">
         <v>17.891999999999999</v>
       </c>
       <c r="AZ7" s="19">
         <v>18.198</v>
       </c>
       <c r="BA7" s="19">
         <v>17.466000000000001</v>
       </c>
-      <c r="BB7" s="15"/>
-[...6 lines deleted...]
-      <c r="BI7" s="15"/>
+      <c r="BB7" s="15">
+        <v>18.5</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>18.2</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>19.5</v>
+      </c>
+      <c r="BE7" s="15">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>17.5</v>
+      </c>
+      <c r="BG7" s="15">
+        <v>17</v>
+      </c>
+      <c r="BH7" s="15">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="BI7" s="15">
+        <v>14.1</v>
+      </c>
+      <c r="BJ7" s="19">
+        <v>22.4</v>
+      </c>
+      <c r="BK7" s="19">
+        <v>22.5</v>
+      </c>
+      <c r="BL7" s="19">
+        <v>22.9</v>
+      </c>
+      <c r="BM7" s="19">
+        <v>24</v>
+      </c>
+      <c r="BN7" s="15">
+        <v>26.3</v>
+      </c>
+      <c r="BO7" s="15">
+        <v>21.9</v>
+      </c>
+      <c r="BP7" s="15">
+        <v>23.8</v>
+      </c>
+      <c r="BQ7" s="15">
+        <v>23.7</v>
+      </c>
+      <c r="BR7" s="15">
+        <v>22.6</v>
+      </c>
+      <c r="BS7" s="15">
+        <v>22.4</v>
+      </c>
+      <c r="BT7" s="15">
+        <v>22.3</v>
+      </c>
+      <c r="BU7" s="15">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="BV7" s="19">
+        <v>20.8</v>
+      </c>
+      <c r="BW7" s="19">
+        <v>20.7</v>
+      </c>
+      <c r="BX7" s="19">
+        <v>20.6</v>
+      </c>
+      <c r="BY7" s="19">
+        <v>22.1</v>
+      </c>
+      <c r="BZ7" s="15">
+        <v>24</v>
+      </c>
+      <c r="CA7" s="15">
+        <v>20.2</v>
+      </c>
+      <c r="CB7" s="15">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="CC7" s="15">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="CD7" s="15">
+        <v>18.5</v>
+      </c>
+      <c r="CE7" s="15">
+        <v>18.289000000000001</v>
+      </c>
+      <c r="CF7" s="15">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="CG7" s="15">
+        <v>23.527999999999999</v>
+      </c>
+      <c r="CH7" s="19">
+        <v>23.466999999999999</v>
+      </c>
+      <c r="CI7" s="19">
+        <v>23.408000000000001</v>
+      </c>
+      <c r="CJ7" s="19">
+        <v>24.414000000000001</v>
+      </c>
+      <c r="CK7" s="19">
+        <v>26.588000000000001</v>
+      </c>
+      <c r="CL7" s="15">
+        <v>29.666</v>
+      </c>
+      <c r="CM7" s="15">
+        <v>23.302</v>
+      </c>
+      <c r="CN7" s="7">
+        <v>23.218</v>
+      </c>
     </row>
-    <row r="8" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>18.978999999999999</v>
       </c>
       <c r="C8" s="13">
         <v>18.626000000000001</v>
       </c>
       <c r="D8" s="13">
         <v>18.872</v>
       </c>
       <c r="E8" s="14">
         <v>20.721</v>
       </c>
       <c r="F8" s="14">
         <v>21.408000000000001</v>
       </c>
       <c r="G8" s="18">
         <v>21.513000000000002</v>
       </c>
       <c r="H8" s="18">
         <v>20.606999999999999</v>
       </c>
       <c r="I8" s="18">
@@ -1765,60 +2301,169 @@
       </c>
       <c r="AT8" s="15">
         <v>28.353999999999999</v>
       </c>
       <c r="AU8" s="15">
         <v>28.097999999999999</v>
       </c>
       <c r="AV8" s="15">
         <v>27.544</v>
       </c>
       <c r="AW8" s="15">
         <v>29.571000000000002</v>
       </c>
       <c r="AX8" s="19">
         <v>29.274000000000001</v>
       </c>
       <c r="AY8" s="19">
         <v>28.93</v>
       </c>
       <c r="AZ8" s="19">
         <v>29.469000000000001</v>
       </c>
       <c r="BA8" s="19">
         <v>32.530999999999999</v>
       </c>
-      <c r="BB8" s="15"/>
-[...6 lines deleted...]
-      <c r="BI8" s="15"/>
+      <c r="BB8" s="15">
+        <v>33.6</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>32.4</v>
+      </c>
+      <c r="BE8" s="15">
+        <v>32.1</v>
+      </c>
+      <c r="BF8" s="15">
+        <v>31.7</v>
+      </c>
+      <c r="BG8" s="15">
+        <v>31.2</v>
+      </c>
+      <c r="BH8" s="15">
+        <v>31.3</v>
+      </c>
+      <c r="BI8" s="15">
+        <v>30.7</v>
+      </c>
+      <c r="BJ8" s="19">
+        <v>31.9</v>
+      </c>
+      <c r="BK8" s="19">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="BL8" s="19">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="BM8" s="19">
+        <v>36</v>
+      </c>
+      <c r="BN8" s="15">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="BO8" s="15">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="BP8" s="15">
+        <v>38</v>
+      </c>
+      <c r="BQ8" s="15">
+        <v>39.1</v>
+      </c>
+      <c r="BR8" s="15">
+        <v>38.6</v>
+      </c>
+      <c r="BS8" s="15">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="BT8" s="15">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="BU8" s="15">
+        <v>36.9</v>
+      </c>
+      <c r="BV8" s="19">
+        <v>41.1</v>
+      </c>
+      <c r="BW8" s="19">
+        <v>40.6</v>
+      </c>
+      <c r="BX8" s="19">
+        <v>41.5</v>
+      </c>
+      <c r="BY8" s="19">
+        <v>46.1</v>
+      </c>
+      <c r="BZ8" s="15">
+        <v>48</v>
+      </c>
+      <c r="CA8" s="15">
+        <v>45.3</v>
+      </c>
+      <c r="CB8" s="15">
+        <v>44.5</v>
+      </c>
+      <c r="CC8" s="15">
+        <v>44.6</v>
+      </c>
+      <c r="CD8" s="15">
+        <v>44.6</v>
+      </c>
+      <c r="CE8" s="15">
+        <v>44.058</v>
+      </c>
+      <c r="CF8" s="15">
+        <v>43.651000000000003</v>
+      </c>
+      <c r="CG8" s="15">
+        <v>47.667000000000002</v>
+      </c>
+      <c r="CH8" s="19">
+        <v>47.395000000000003</v>
+      </c>
+      <c r="CI8" s="19">
+        <v>47.170999999999999</v>
+      </c>
+      <c r="CJ8" s="19">
+        <v>48.106999999999999</v>
+      </c>
+      <c r="CK8" s="19">
+        <v>52.918999999999997</v>
+      </c>
+      <c r="CL8" s="15">
+        <v>55.152999999999999</v>
+      </c>
+      <c r="CM8" s="15">
+        <v>48.631999999999998</v>
+      </c>
+      <c r="CN8" s="7">
+        <v>47.887999999999998</v>
+      </c>
     </row>
-    <row r="9" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="9">
         <v>11.925000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>12.198</v>
       </c>
       <c r="D9" s="9">
         <v>12.512</v>
       </c>
       <c r="E9" s="21">
         <v>13.843</v>
       </c>
       <c r="F9" s="21">
         <v>13.377000000000001</v>
       </c>
       <c r="G9" s="18">
         <v>13.497</v>
       </c>
       <c r="H9" s="18">
         <v>13.486000000000001</v>
       </c>
       <c r="I9" s="18">
@@ -1934,60 +2579,169 @@
       </c>
       <c r="AT9" s="19">
         <v>15.786</v>
       </c>
       <c r="AU9" s="19">
         <v>15.616</v>
       </c>
       <c r="AV9" s="19">
         <v>15.317</v>
       </c>
       <c r="AW9" s="19">
         <v>15.788</v>
       </c>
       <c r="AX9" s="19">
         <v>15.625</v>
       </c>
       <c r="AY9" s="19">
         <v>15.287000000000001</v>
       </c>
       <c r="AZ9" s="19">
         <v>15.894</v>
       </c>
       <c r="BA9" s="19">
         <v>17.082000000000001</v>
       </c>
-      <c r="BB9" s="19"/>
-[...6 lines deleted...]
-      <c r="BI9" s="19"/>
+      <c r="BB9" s="19">
+        <v>16.7</v>
+      </c>
+      <c r="BC9" s="19">
+        <v>16.7</v>
+      </c>
+      <c r="BD9" s="19">
+        <v>18.2</v>
+      </c>
+      <c r="BE9" s="19">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="BF9" s="19">
+        <v>16.8</v>
+      </c>
+      <c r="BG9" s="19">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="BH9" s="19">
+        <v>15.8</v>
+      </c>
+      <c r="BI9" s="19">
+        <v>15.6</v>
+      </c>
+      <c r="BJ9" s="19">
+        <v>13.8</v>
+      </c>
+      <c r="BK9" s="19">
+        <v>13.9</v>
+      </c>
+      <c r="BL9" s="19">
+        <v>14.4</v>
+      </c>
+      <c r="BM9" s="19">
+        <v>15.7</v>
+      </c>
+      <c r="BN9" s="19">
+        <v>15.1</v>
+      </c>
+      <c r="BO9" s="19">
+        <v>15</v>
+      </c>
+      <c r="BP9" s="19">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="BQ9" s="19">
+        <v>16.3</v>
+      </c>
+      <c r="BR9" s="19">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="BS9" s="19">
+        <v>15.4</v>
+      </c>
+      <c r="BT9" s="19">
+        <v>15</v>
+      </c>
+      <c r="BU9" s="19">
+        <v>14.9</v>
+      </c>
+      <c r="BV9" s="19">
+        <v>17.8</v>
+      </c>
+      <c r="BW9" s="19">
+        <v>17.5</v>
+      </c>
+      <c r="BX9" s="19">
+        <v>18.3</v>
+      </c>
+      <c r="BY9" s="19">
+        <v>19.8</v>
+      </c>
+      <c r="BZ9" s="19">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="CA9" s="19">
+        <v>18.3</v>
+      </c>
+      <c r="CB9" s="19">
+        <v>18.2</v>
+      </c>
+      <c r="CC9" s="19">
+        <v>17.8</v>
+      </c>
+      <c r="CD9" s="19">
+        <v>17.2</v>
+      </c>
+      <c r="CE9" s="19">
+        <v>16.393000000000001</v>
+      </c>
+      <c r="CF9" s="19">
+        <v>16.009</v>
+      </c>
+      <c r="CG9" s="19">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="CH9" s="19">
+        <v>18.992999999999999</v>
+      </c>
+      <c r="CI9" s="19">
+        <v>18.73</v>
+      </c>
+      <c r="CJ9" s="19">
+        <v>19.536000000000001</v>
+      </c>
+      <c r="CK9" s="19">
+        <v>21.033000000000001</v>
+      </c>
+      <c r="CL9" s="19">
+        <v>21.123000000000001</v>
+      </c>
+      <c r="CM9" s="19">
+        <v>19.271999999999998</v>
+      </c>
+      <c r="CN9" s="7">
+        <v>19.071000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="9">
         <v>33.332000000000001</v>
       </c>
       <c r="C10" s="9">
         <v>32.889000000000003</v>
       </c>
       <c r="D10" s="9">
         <v>33.07</v>
       </c>
       <c r="E10" s="21">
         <v>38.241</v>
       </c>
       <c r="F10" s="21">
         <v>38.942</v>
       </c>
       <c r="G10" s="18">
         <v>39.223999999999997</v>
       </c>
       <c r="H10" s="18">
         <v>40.771000000000001</v>
       </c>
       <c r="I10" s="18">
@@ -2103,60 +2857,169 @@
       </c>
       <c r="AT10" s="19">
         <v>54.99</v>
       </c>
       <c r="AU10" s="19">
         <v>54.573</v>
       </c>
       <c r="AV10" s="19">
         <v>53.643000000000001</v>
       </c>
       <c r="AW10" s="19">
         <v>52.481000000000002</v>
       </c>
       <c r="AX10" s="19">
         <v>51.444000000000003</v>
       </c>
       <c r="AY10" s="19">
         <v>50.969000000000001</v>
       </c>
       <c r="AZ10" s="19">
         <v>51.097999999999999</v>
       </c>
       <c r="BA10" s="19">
         <v>60.106000000000002</v>
       </c>
-      <c r="BB10" s="19"/>
-[...6 lines deleted...]
-      <c r="BI10" s="19"/>
+      <c r="BB10" s="19">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="BC10" s="19">
+        <v>65.2</v>
+      </c>
+      <c r="BD10" s="19">
+        <v>57.1</v>
+      </c>
+      <c r="BE10" s="19">
+        <v>56.6</v>
+      </c>
+      <c r="BF10" s="19">
+        <v>56.2</v>
+      </c>
+      <c r="BG10" s="19">
+        <v>55.9</v>
+      </c>
+      <c r="BH10" s="19">
+        <v>55.1</v>
+      </c>
+      <c r="BI10" s="19">
+        <v>52.3</v>
+      </c>
+      <c r="BJ10" s="19">
+        <v>46.5</v>
+      </c>
+      <c r="BK10" s="19">
+        <v>46</v>
+      </c>
+      <c r="BL10" s="19">
+        <v>46.4</v>
+      </c>
+      <c r="BM10" s="19">
+        <v>55.9</v>
+      </c>
+      <c r="BN10" s="19">
+        <v>61.5</v>
+      </c>
+      <c r="BO10" s="19">
+        <v>60.8</v>
+      </c>
+      <c r="BP10" s="19">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="BQ10" s="19">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="BR10" s="19">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="BS10" s="19">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="BT10" s="19">
+        <v>65.5</v>
+      </c>
+      <c r="BU10" s="19">
+        <v>62.7</v>
+      </c>
+      <c r="BV10" s="19">
+        <v>63.9</v>
+      </c>
+      <c r="BW10" s="19">
+        <v>63.5</v>
+      </c>
+      <c r="BX10" s="19">
+        <v>64</v>
+      </c>
+      <c r="BY10" s="19">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="BZ10" s="19">
+        <v>84.7</v>
+      </c>
+      <c r="CA10" s="19">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="CB10" s="19">
+        <v>71.3</v>
+      </c>
+      <c r="CC10" s="19">
+        <v>70.8</v>
+      </c>
+      <c r="CD10" s="19">
+        <v>70.3</v>
+      </c>
+      <c r="CE10" s="19">
+        <v>69.945999999999998</v>
+      </c>
+      <c r="CF10" s="19">
+        <v>69.353999999999999</v>
+      </c>
+      <c r="CG10" s="19">
+        <v>69.798000000000002</v>
+      </c>
+      <c r="CH10" s="19">
+        <v>68.328000000000003</v>
+      </c>
+      <c r="CI10" s="19">
+        <v>67.802000000000007</v>
+      </c>
+      <c r="CJ10" s="19">
+        <v>68.373000000000005</v>
+      </c>
+      <c r="CK10" s="19">
+        <v>81.463999999999999</v>
+      </c>
+      <c r="CL10" s="19">
+        <v>88.599000000000004</v>
+      </c>
+      <c r="CM10" s="19">
+        <v>75.417000000000002</v>
+      </c>
+      <c r="CN10" s="7">
+        <v>75.087000000000003</v>
+      </c>
     </row>
-    <row r="11" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9">
         <v>8.5079999999999991</v>
       </c>
       <c r="C11" s="9">
         <v>8.4730000000000008</v>
       </c>
       <c r="D11" s="9">
         <v>8.3789999999999996</v>
       </c>
       <c r="E11" s="21">
         <v>9.0280000000000005</v>
       </c>
       <c r="F11" s="21">
         <v>10.012</v>
       </c>
       <c r="G11" s="18">
         <v>10.198</v>
       </c>
       <c r="H11" s="18">
         <v>10.48</v>
       </c>
       <c r="I11" s="18">
@@ -2272,60 +3135,169 @@
       </c>
       <c r="AT11" s="19">
         <v>10.32</v>
       </c>
       <c r="AU11" s="19">
         <v>9.7940000000000005</v>
       </c>
       <c r="AV11" s="19">
         <v>9.1560000000000006</v>
       </c>
       <c r="AW11" s="19">
         <v>10.11</v>
       </c>
       <c r="AX11" s="19">
         <v>9.407</v>
       </c>
       <c r="AY11" s="19">
         <v>9.3450000000000006</v>
       </c>
       <c r="AZ11" s="19">
         <v>9.3379999999999992</v>
       </c>
       <c r="BA11" s="19">
         <v>9.9909999999999997</v>
       </c>
-      <c r="BB11" s="19"/>
-[...6 lines deleted...]
-      <c r="BI11" s="19"/>
+      <c r="BB11" s="19">
+        <v>11</v>
+      </c>
+      <c r="BC11" s="19">
+        <v>11.5</v>
+      </c>
+      <c r="BD11" s="19">
+        <v>11.5</v>
+      </c>
+      <c r="BE11" s="19">
+        <v>11.3</v>
+      </c>
+      <c r="BF11" s="19">
+        <v>10.9</v>
+      </c>
+      <c r="BG11" s="19">
+        <v>10.3</v>
+      </c>
+      <c r="BH11" s="19">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="BI11" s="19">
+        <v>8.4</v>
+      </c>
+      <c r="BJ11" s="19">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BK11" s="19">
+        <v>6.8</v>
+      </c>
+      <c r="BL11" s="19">
+        <v>6.7</v>
+      </c>
+      <c r="BM11" s="19">
+        <v>7.7</v>
+      </c>
+      <c r="BN11" s="19">
+        <v>8.9</v>
+      </c>
+      <c r="BO11" s="19">
+        <v>10.6</v>
+      </c>
+      <c r="BP11" s="19">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BQ11" s="19">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BR11" s="19">
+        <v>7.7</v>
+      </c>
+      <c r="BS11" s="19">
+        <v>7</v>
+      </c>
+      <c r="BT11" s="19">
+        <v>6.5</v>
+      </c>
+      <c r="BU11" s="19">
+        <v>5.2</v>
+      </c>
+      <c r="BV11" s="19">
+        <v>7.4</v>
+      </c>
+      <c r="BW11" s="19">
+        <v>7.7</v>
+      </c>
+      <c r="BX11" s="19">
+        <v>7.6</v>
+      </c>
+      <c r="BY11" s="19">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BZ11" s="19">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="CA11" s="19">
+        <v>9.1</v>
+      </c>
+      <c r="CB11" s="19">
+        <v>9</v>
+      </c>
+      <c r="CC11" s="19">
+        <v>8.9</v>
+      </c>
+      <c r="CD11" s="19">
+        <v>8.4</v>
+      </c>
+      <c r="CE11" s="19">
+        <v>7.8550000000000004</v>
+      </c>
+      <c r="CF11" s="19">
+        <v>7.2690000000000001</v>
+      </c>
+      <c r="CG11" s="19">
+        <v>8.7509999999999994</v>
+      </c>
+      <c r="CH11" s="19">
+        <v>8.3030000000000008</v>
+      </c>
+      <c r="CI11" s="19">
+        <v>8.7089999999999996</v>
+      </c>
+      <c r="CJ11" s="19">
+        <v>8.5440000000000005</v>
+      </c>
+      <c r="CK11" s="19">
+        <v>9.3650000000000002</v>
+      </c>
+      <c r="CL11" s="19">
+        <v>10.339</v>
+      </c>
+      <c r="CM11" s="19">
+        <v>8.1660000000000004</v>
+      </c>
+      <c r="CN11" s="7">
+        <v>8.0890000000000004</v>
+      </c>
     </row>
-    <row r="12" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="9">
         <v>15.464</v>
       </c>
       <c r="C12" s="9">
         <v>15.153</v>
       </c>
       <c r="D12" s="9">
         <v>14.93</v>
       </c>
       <c r="E12" s="21">
         <v>14.589</v>
       </c>
       <c r="F12" s="21">
         <v>14.972</v>
       </c>
       <c r="G12" s="18">
         <v>15.438000000000001</v>
       </c>
       <c r="H12" s="18">
         <v>16.760999999999999</v>
       </c>
       <c r="I12" s="18">
@@ -2441,60 +3413,169 @@
       </c>
       <c r="AT12" s="19">
         <v>21.466000000000001</v>
       </c>
       <c r="AU12" s="19">
         <v>20.388999999999999</v>
       </c>
       <c r="AV12" s="19">
         <v>19.577999999999999</v>
       </c>
       <c r="AW12" s="19">
         <v>26.622</v>
       </c>
       <c r="AX12" s="19">
         <v>25.611999999999998</v>
       </c>
       <c r="AY12" s="19">
         <v>24.937000000000001</v>
       </c>
       <c r="AZ12" s="19">
         <v>24.562000000000001</v>
       </c>
       <c r="BA12" s="19">
         <v>24.369</v>
       </c>
-      <c r="BB12" s="19"/>
-[...6 lines deleted...]
-      <c r="BI12" s="19"/>
+      <c r="BB12" s="19">
+        <v>24.2</v>
+      </c>
+      <c r="BC12" s="19">
+        <v>24.4</v>
+      </c>
+      <c r="BD12" s="19">
+        <v>23.5</v>
+      </c>
+      <c r="BE12" s="19">
+        <v>22.9</v>
+      </c>
+      <c r="BF12" s="19">
+        <v>17.5</v>
+      </c>
+      <c r="BG12" s="19">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="BH12" s="19">
+        <v>16.3</v>
+      </c>
+      <c r="BI12" s="19">
+        <v>16.2</v>
+      </c>
+      <c r="BJ12" s="19">
+        <v>19.5</v>
+      </c>
+      <c r="BK12" s="19">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="BL12" s="19">
+        <v>30.6</v>
+      </c>
+      <c r="BM12" s="19">
+        <v>28.4</v>
+      </c>
+      <c r="BN12" s="19">
+        <v>25.6</v>
+      </c>
+      <c r="BO12" s="19">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="BP12" s="19">
+        <v>31</v>
+      </c>
+      <c r="BQ12" s="19">
+        <v>29.9</v>
+      </c>
+      <c r="BR12" s="19">
+        <v>28.7</v>
+      </c>
+      <c r="BS12" s="19">
+        <v>26.8</v>
+      </c>
+      <c r="BT12" s="19">
+        <v>26.5</v>
+      </c>
+      <c r="BU12" s="19">
+        <v>26.3</v>
+      </c>
+      <c r="BV12" s="19">
+        <v>24</v>
+      </c>
+      <c r="BW12" s="19">
+        <v>23.1</v>
+      </c>
+      <c r="BX12" s="19">
+        <v>22.6</v>
+      </c>
+      <c r="BY12" s="19">
+        <v>21.8</v>
+      </c>
+      <c r="BZ12" s="19">
+        <v>21.3</v>
+      </c>
+      <c r="CA12" s="19">
+        <v>24.1</v>
+      </c>
+      <c r="CB12" s="19">
+        <v>23.3</v>
+      </c>
+      <c r="CC12" s="19">
+        <v>22</v>
+      </c>
+      <c r="CD12" s="19">
+        <v>21</v>
+      </c>
+      <c r="CE12" s="19">
+        <v>19.045000000000002</v>
+      </c>
+      <c r="CF12" s="19">
+        <v>18.824999999999999</v>
+      </c>
+      <c r="CG12" s="19">
+        <v>25.352</v>
+      </c>
+      <c r="CH12" s="19">
+        <v>24.71</v>
+      </c>
+      <c r="CI12" s="19">
+        <v>23.853000000000002</v>
+      </c>
+      <c r="CJ12" s="19">
+        <v>23.257999999999999</v>
+      </c>
+      <c r="CK12" s="19">
+        <v>22.486999999999998</v>
+      </c>
+      <c r="CL12" s="19">
+        <v>21.882000000000001</v>
+      </c>
+      <c r="CM12" s="19">
+        <v>25.425000000000001</v>
+      </c>
+      <c r="CN12" s="7">
+        <v>24.655999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="9">
         <v>7.6159999999999997</v>
       </c>
       <c r="C13" s="9">
         <v>7.4429999999999996</v>
       </c>
       <c r="D13" s="9">
         <v>8.0259999999999998</v>
       </c>
       <c r="E13" s="21">
         <v>8.3650000000000002</v>
       </c>
       <c r="F13" s="21">
         <v>9.3170000000000002</v>
       </c>
       <c r="G13" s="18">
         <v>9.0259999999999998</v>
       </c>
       <c r="H13" s="18">
         <v>9.1750000000000007</v>
       </c>
       <c r="I13" s="18">
@@ -2610,60 +3691,169 @@
       </c>
       <c r="AT13" s="19">
         <v>10.052</v>
       </c>
       <c r="AU13" s="19">
         <v>9.8450000000000006</v>
       </c>
       <c r="AV13" s="19">
         <v>9.1669999999999998</v>
       </c>
       <c r="AW13" s="19">
         <v>10.728999999999999</v>
       </c>
       <c r="AX13" s="19">
         <v>10.62</v>
       </c>
       <c r="AY13" s="19">
         <v>10.436999999999999</v>
       </c>
       <c r="AZ13" s="19">
         <v>10.904999999999999</v>
       </c>
       <c r="BA13" s="19">
         <v>11.233000000000001</v>
       </c>
-      <c r="BB13" s="19"/>
-[...6 lines deleted...]
-      <c r="BI13" s="19"/>
+      <c r="BB13" s="19">
+        <v>12.2</v>
+      </c>
+      <c r="BC13" s="19">
+        <v>12</v>
+      </c>
+      <c r="BD13" s="19">
+        <v>11.3</v>
+      </c>
+      <c r="BE13" s="19">
+        <v>11</v>
+      </c>
+      <c r="BF13" s="19">
+        <v>10.9</v>
+      </c>
+      <c r="BG13" s="19">
+        <v>10.7</v>
+      </c>
+      <c r="BH13" s="19">
+        <v>10</v>
+      </c>
+      <c r="BI13" s="19">
+        <v>9.9</v>
+      </c>
+      <c r="BJ13" s="19">
+        <v>10.6</v>
+      </c>
+      <c r="BK13" s="19">
+        <v>10.4</v>
+      </c>
+      <c r="BL13" s="19">
+        <v>11.3</v>
+      </c>
+      <c r="BM13" s="19">
+        <v>11.7</v>
+      </c>
+      <c r="BN13" s="19">
+        <v>13.3</v>
+      </c>
+      <c r="BO13" s="19">
+        <v>13</v>
+      </c>
+      <c r="BP13" s="19">
+        <v>11.6</v>
+      </c>
+      <c r="BQ13" s="19">
+        <v>11.5</v>
+      </c>
+      <c r="BR13" s="19">
+        <v>10.8</v>
+      </c>
+      <c r="BS13" s="19">
+        <v>10.9</v>
+      </c>
+      <c r="BT13" s="19">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BU13" s="19">
+        <v>10.1</v>
+      </c>
+      <c r="BV13" s="19">
+        <v>12.2</v>
+      </c>
+      <c r="BW13" s="19">
+        <v>12</v>
+      </c>
+      <c r="BX13" s="19">
+        <v>13</v>
+      </c>
+      <c r="BY13" s="19">
+        <v>13.6</v>
+      </c>
+      <c r="BZ13" s="19">
+        <v>15.2</v>
+      </c>
+      <c r="CA13" s="19">
+        <v>12.1</v>
+      </c>
+      <c r="CB13" s="19">
+        <v>11.9</v>
+      </c>
+      <c r="CC13" s="19">
+        <v>11.5</v>
+      </c>
+      <c r="CD13" s="19">
+        <v>11</v>
+      </c>
+      <c r="CE13" s="19">
+        <v>10.759</v>
+      </c>
+      <c r="CF13" s="19">
+        <v>10.122</v>
+      </c>
+      <c r="CG13" s="19">
+        <v>12.981</v>
+      </c>
+      <c r="CH13" s="19">
+        <v>12.875999999999999</v>
+      </c>
+      <c r="CI13" s="19">
+        <v>12.757</v>
+      </c>
+      <c r="CJ13" s="19">
+        <v>13.826000000000001</v>
+      </c>
+      <c r="CK13" s="19">
+        <v>14.48</v>
+      </c>
+      <c r="CL13" s="19">
+        <v>16.053000000000001</v>
+      </c>
+      <c r="CM13" s="19">
+        <v>12.798999999999999</v>
+      </c>
+      <c r="CN13" s="7">
+        <v>12.61</v>
+      </c>
     </row>
-    <row r="14" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9">
         <v>12.795</v>
       </c>
       <c r="C14" s="9">
         <v>12.24</v>
       </c>
       <c r="D14" s="9">
         <v>11.888999999999999</v>
       </c>
       <c r="E14" s="21">
         <v>13.182</v>
       </c>
       <c r="F14" s="21">
         <v>14.212</v>
       </c>
       <c r="G14" s="18">
         <v>14.612</v>
       </c>
       <c r="H14" s="18">
         <v>15.34</v>
       </c>
       <c r="I14" s="18">
@@ -2779,60 +3969,169 @@
       </c>
       <c r="AT14" s="19">
         <v>19.050999999999998</v>
       </c>
       <c r="AU14" s="19">
         <v>18.280999999999999</v>
       </c>
       <c r="AV14" s="19">
         <v>18.201000000000001</v>
       </c>
       <c r="AW14" s="19">
         <v>20.471</v>
       </c>
       <c r="AX14" s="19">
         <v>19.954999999999998</v>
       </c>
       <c r="AY14" s="19">
         <v>19.417000000000002</v>
       </c>
       <c r="AZ14" s="19">
         <v>19.616</v>
       </c>
       <c r="BA14" s="19">
         <v>22.4</v>
       </c>
-      <c r="BB14" s="19"/>
-[...6 lines deleted...]
-      <c r="BI14" s="19"/>
+      <c r="BB14" s="19">
+        <v>24.8</v>
+      </c>
+      <c r="BC14" s="19">
+        <v>24.7</v>
+      </c>
+      <c r="BD14" s="19">
+        <v>21.8</v>
+      </c>
+      <c r="BE14" s="19">
+        <v>20.7</v>
+      </c>
+      <c r="BF14" s="19">
+        <v>20.2</v>
+      </c>
+      <c r="BG14" s="19">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="BH14" s="19">
+        <v>19.3</v>
+      </c>
+      <c r="BI14" s="19">
+        <v>19.2</v>
+      </c>
+      <c r="BJ14" s="19">
+        <v>19.7</v>
+      </c>
+      <c r="BK14" s="19">
+        <v>18.5</v>
+      </c>
+      <c r="BL14" s="19">
+        <v>18.7</v>
+      </c>
+      <c r="BM14" s="19">
+        <v>21.7</v>
+      </c>
+      <c r="BN14" s="19">
+        <v>24.2</v>
+      </c>
+      <c r="BO14" s="19">
+        <v>25</v>
+      </c>
+      <c r="BP14" s="19">
+        <v>21.9</v>
+      </c>
+      <c r="BQ14" s="19">
+        <v>21.2</v>
+      </c>
+      <c r="BR14" s="19">
+        <v>20.6</v>
+      </c>
+      <c r="BS14" s="19">
+        <v>19.8</v>
+      </c>
+      <c r="BT14" s="19">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="BU14" s="19">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="BV14" s="19">
+        <v>20.5</v>
+      </c>
+      <c r="BW14" s="19">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="BX14" s="19">
+        <v>20.5</v>
+      </c>
+      <c r="BY14" s="19">
+        <v>25.5</v>
+      </c>
+      <c r="BZ14" s="19">
+        <v>28.2</v>
+      </c>
+      <c r="CA14" s="19">
+        <v>21.6</v>
+      </c>
+      <c r="CB14" s="19">
+        <v>21.4</v>
+      </c>
+      <c r="CC14" s="19">
+        <v>20.7</v>
+      </c>
+      <c r="CD14" s="19">
+        <v>20.2</v>
+      </c>
+      <c r="CE14" s="19">
+        <v>19.317</v>
+      </c>
+      <c r="CF14" s="19">
+        <v>19.175000000000001</v>
+      </c>
+      <c r="CG14" s="19">
+        <v>21.555</v>
+      </c>
+      <c r="CH14" s="19">
+        <v>21.055</v>
+      </c>
+      <c r="CI14" s="19">
+        <v>20.475999999999999</v>
+      </c>
+      <c r="CJ14" s="19">
+        <v>21.079000000000001</v>
+      </c>
+      <c r="CK14" s="19">
+        <v>25.024000000000001</v>
+      </c>
+      <c r="CL14" s="19">
+        <v>27.940999999999999</v>
+      </c>
+      <c r="CM14" s="19">
+        <v>22.896000000000001</v>
+      </c>
+      <c r="CN14" s="7">
+        <v>22.747</v>
+      </c>
     </row>
-    <row r="15" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="9">
         <v>16.498999999999999</v>
       </c>
       <c r="C15" s="9">
         <v>16.367000000000001</v>
       </c>
       <c r="D15" s="9">
         <v>15.637</v>
       </c>
       <c r="E15" s="21">
         <v>18.86</v>
       </c>
       <c r="F15" s="21">
         <v>19.972999999999999</v>
       </c>
       <c r="G15" s="18">
         <v>20.350999999999999</v>
       </c>
       <c r="H15" s="18">
         <v>21.788</v>
       </c>
       <c r="I15" s="18">
@@ -2948,60 +4247,169 @@
       </c>
       <c r="AT15" s="19">
         <v>26.638000000000002</v>
       </c>
       <c r="AU15" s="19">
         <v>25.611000000000001</v>
       </c>
       <c r="AV15" s="19">
         <v>25.161999999999999</v>
       </c>
       <c r="AW15" s="19">
         <v>28.931999999999999</v>
       </c>
       <c r="AX15" s="19">
         <v>28.646000000000001</v>
       </c>
       <c r="AY15" s="19">
         <v>28.512</v>
       </c>
       <c r="AZ15" s="19">
         <v>29.105</v>
       </c>
       <c r="BA15" s="19">
         <v>31.478000000000002</v>
       </c>
-      <c r="BB15" s="19"/>
-[...6 lines deleted...]
-      <c r="BI15" s="19"/>
+      <c r="BB15" s="19">
+        <v>32.9</v>
+      </c>
+      <c r="BC15" s="19">
+        <v>32.5</v>
+      </c>
+      <c r="BD15" s="19">
+        <v>29.6</v>
+      </c>
+      <c r="BE15" s="19">
+        <v>29.2</v>
+      </c>
+      <c r="BF15" s="19">
+        <v>29.3</v>
+      </c>
+      <c r="BG15" s="19">
+        <v>28.9</v>
+      </c>
+      <c r="BH15" s="19">
+        <v>28.2</v>
+      </c>
+      <c r="BI15" s="19">
+        <v>27.8</v>
+      </c>
+      <c r="BJ15" s="19">
+        <v>31.7</v>
+      </c>
+      <c r="BK15" s="19">
+        <v>30.2</v>
+      </c>
+      <c r="BL15" s="19">
+        <v>31.6</v>
+      </c>
+      <c r="BM15" s="19">
+        <v>35.6</v>
+      </c>
+      <c r="BN15" s="19">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="BO15" s="19">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="BP15" s="19">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="BQ15" s="19">
+        <v>36.9</v>
+      </c>
+      <c r="BR15" s="19">
+        <v>36.6</v>
+      </c>
+      <c r="BS15" s="19">
+        <v>35.5</v>
+      </c>
+      <c r="BT15" s="19">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="BU15" s="19">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="BV15" s="19">
+        <v>39.6</v>
+      </c>
+      <c r="BW15" s="19">
+        <v>39.6</v>
+      </c>
+      <c r="BX15" s="19">
+        <v>41.4</v>
+      </c>
+      <c r="BY15" s="19">
+        <v>44.2</v>
+      </c>
+      <c r="BZ15" s="19">
+        <v>46.5</v>
+      </c>
+      <c r="CA15" s="19">
+        <v>41.1</v>
+      </c>
+      <c r="CB15" s="19">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="CC15" s="19">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="CD15" s="19">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="CE15" s="19">
+        <v>38.524999999999999</v>
+      </c>
+      <c r="CF15" s="19">
+        <v>37.792000000000002</v>
+      </c>
+      <c r="CG15" s="19">
+        <v>42.539000000000001</v>
+      </c>
+      <c r="CH15" s="19">
+        <v>42.195999999999998</v>
+      </c>
+      <c r="CI15" s="19">
+        <v>42.84</v>
+      </c>
+      <c r="CJ15" s="19">
+        <v>44.472000000000001</v>
+      </c>
+      <c r="CK15" s="19">
+        <v>47.844000000000001</v>
+      </c>
+      <c r="CL15" s="19">
+        <v>50.314</v>
+      </c>
+      <c r="CM15" s="19">
+        <v>44.033999999999999</v>
+      </c>
+      <c r="CN15" s="7">
+        <v>44.023000000000003</v>
+      </c>
     </row>
-    <row r="16" spans="1:62" s="7" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="9">
         <v>11.72</v>
       </c>
       <c r="C16" s="9">
         <v>11.621</v>
       </c>
       <c r="D16" s="9">
         <v>12.836</v>
       </c>
       <c r="E16" s="21">
         <v>14.124000000000001</v>
       </c>
       <c r="F16" s="21">
         <v>15.24</v>
       </c>
       <c r="G16" s="18">
         <v>15.24</v>
       </c>
       <c r="H16" s="18">
         <v>11.769</v>
       </c>
       <c r="I16" s="18">
@@ -3117,60 +4525,169 @@
       </c>
       <c r="AT16" s="19">
         <v>13.571</v>
       </c>
       <c r="AU16" s="19">
         <v>12.865</v>
       </c>
       <c r="AV16" s="19">
         <v>11.853999999999999</v>
       </c>
       <c r="AW16" s="19">
         <v>15.548999999999999</v>
       </c>
       <c r="AX16" s="19">
         <v>15.161</v>
       </c>
       <c r="AY16" s="19">
         <v>15.010999999999999</v>
       </c>
       <c r="AZ16" s="19">
         <v>16.661000000000001</v>
       </c>
       <c r="BA16" s="19">
         <v>18.236999999999998</v>
       </c>
-      <c r="BB16" s="19"/>
-[...6 lines deleted...]
-      <c r="BI16" s="19"/>
+      <c r="BB16" s="19">
+        <v>19.7</v>
+      </c>
+      <c r="BC16" s="19">
+        <v>19.7</v>
+      </c>
+      <c r="BD16" s="19">
+        <v>15.6</v>
+      </c>
+      <c r="BE16" s="19">
+        <v>15.5</v>
+      </c>
+      <c r="BF16" s="19">
+        <v>15.1</v>
+      </c>
+      <c r="BG16" s="19">
+        <v>14.4</v>
+      </c>
+      <c r="BH16" s="19">
+        <v>13.4</v>
+      </c>
+      <c r="BI16" s="19">
+        <v>13.1</v>
+      </c>
+      <c r="BJ16" s="19">
+        <v>12.9</v>
+      </c>
+      <c r="BK16" s="19">
+        <v>12.2</v>
+      </c>
+      <c r="BL16" s="19">
+        <v>14.1</v>
+      </c>
+      <c r="BM16" s="19">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="BN16" s="19">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="BO16" s="19">
+        <v>19.7</v>
+      </c>
+      <c r="BP16" s="19">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="BQ16" s="19">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="BR16" s="19">
+        <v>16</v>
+      </c>
+      <c r="BS16" s="19">
+        <v>15.2</v>
+      </c>
+      <c r="BT16" s="19">
+        <v>14.2</v>
+      </c>
+      <c r="BU16" s="19">
+        <v>14</v>
+      </c>
+      <c r="BV16" s="19">
+        <v>17.2</v>
+      </c>
+      <c r="BW16" s="19">
+        <v>17.2</v>
+      </c>
+      <c r="BX16" s="19">
+        <v>19.3</v>
+      </c>
+      <c r="BY16" s="19">
+        <v>23.7</v>
+      </c>
+      <c r="BZ16" s="19">
+        <v>25.6</v>
+      </c>
+      <c r="CA16" s="19">
+        <v>21.3</v>
+      </c>
+      <c r="CB16" s="19">
+        <v>20.8</v>
+      </c>
+      <c r="CC16" s="19">
+        <v>20.7</v>
+      </c>
+      <c r="CD16" s="19">
+        <v>20.3</v>
+      </c>
+      <c r="CE16" s="19">
+        <v>19.399000000000001</v>
+      </c>
+      <c r="CF16" s="19">
+        <v>18.361000000000001</v>
+      </c>
+      <c r="CG16" s="19">
+        <v>21.315000000000001</v>
+      </c>
+      <c r="CH16" s="19">
+        <v>20.927</v>
+      </c>
+      <c r="CI16" s="19">
+        <v>20.77</v>
+      </c>
+      <c r="CJ16" s="19">
+        <v>23.222000000000001</v>
+      </c>
+      <c r="CK16" s="19">
+        <v>25.760999999999999</v>
+      </c>
+      <c r="CL16" s="19">
+        <v>28.074000000000002</v>
+      </c>
+      <c r="CM16" s="19">
+        <v>21.236999999999998</v>
+      </c>
+      <c r="CN16" s="7">
+        <v>20.791</v>
+      </c>
     </row>
-    <row r="17" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="17" spans="1:92" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="9">
         <v>5.1950000000000003</v>
       </c>
       <c r="C17" s="9">
         <v>5.0579999999999998</v>
       </c>
       <c r="D17" s="9">
         <v>5.4080000000000004</v>
       </c>
       <c r="E17" s="21">
         <v>6.1890000000000001</v>
       </c>
       <c r="F17" s="21">
         <v>7.0860000000000003</v>
       </c>
       <c r="G17" s="18">
         <v>7.67</v>
       </c>
       <c r="H17" s="18">
         <v>5.5529999999999999</v>
       </c>
       <c r="I17" s="18">
@@ -3286,60 +4803,169 @@
       </c>
       <c r="AT17" s="19">
         <v>8.5329999999999995</v>
       </c>
       <c r="AU17" s="19">
         <v>8.4600000000000009</v>
       </c>
       <c r="AV17" s="19">
         <v>8.2940000000000005</v>
       </c>
       <c r="AW17" s="19">
         <v>8.6509999999999998</v>
       </c>
       <c r="AX17" s="19">
         <v>8.5809999999999995</v>
       </c>
       <c r="AY17" s="19">
         <v>8.3610000000000007</v>
       </c>
       <c r="AZ17" s="19">
         <v>8.35</v>
       </c>
       <c r="BA17" s="19">
         <v>9.1929999999999996</v>
       </c>
-      <c r="BB17" s="19"/>
-[...6 lines deleted...]
-      <c r="BI17" s="19"/>
+      <c r="BB17" s="19">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BC17" s="19">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="BD17" s="19">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BE17" s="19">
+        <v>8.1</v>
+      </c>
+      <c r="BF17" s="19">
+        <v>8</v>
+      </c>
+      <c r="BG17" s="19">
+        <v>8</v>
+      </c>
+      <c r="BH17" s="19">
+        <v>7.9</v>
+      </c>
+      <c r="BI17" s="19">
+        <v>7</v>
+      </c>
+      <c r="BJ17" s="19">
+        <v>5.6</v>
+      </c>
+      <c r="BK17" s="19">
+        <v>5.3</v>
+      </c>
+      <c r="BL17" s="19">
+        <v>5.2</v>
+      </c>
+      <c r="BM17" s="19">
+        <v>5.8</v>
+      </c>
+      <c r="BN17" s="19">
+        <v>6.7</v>
+      </c>
+      <c r="BO17" s="19">
+        <v>7.8</v>
+      </c>
+      <c r="BP17" s="19">
+        <v>7.9</v>
+      </c>
+      <c r="BQ17" s="19">
+        <v>7.8</v>
+      </c>
+      <c r="BR17" s="19">
+        <v>7.7</v>
+      </c>
+      <c r="BS17" s="19">
+        <v>7.7</v>
+      </c>
+      <c r="BT17" s="19">
+        <v>7.5</v>
+      </c>
+      <c r="BU17" s="19">
+        <v>6.9</v>
+      </c>
+      <c r="BV17" s="19">
+        <v>7.5</v>
+      </c>
+      <c r="BW17" s="19">
+        <v>7.3</v>
+      </c>
+      <c r="BX17" s="19">
+        <v>7.2</v>
+      </c>
+      <c r="BY17" s="19">
+        <v>8</v>
+      </c>
+      <c r="BZ17" s="19">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="CA17" s="19">
+        <v>7.7</v>
+      </c>
+      <c r="CB17" s="19">
+        <v>7.4</v>
+      </c>
+      <c r="CC17" s="19">
+        <v>7.3</v>
+      </c>
+      <c r="CD17" s="19">
+        <v>7.3</v>
+      </c>
+      <c r="CE17" s="19">
+        <v>7.2309999999999999</v>
+      </c>
+      <c r="CF17" s="19">
+        <v>7.0119999999999996</v>
+      </c>
+      <c r="CG17" s="19">
+        <v>7.492</v>
+      </c>
+      <c r="CH17" s="19">
+        <v>7.399</v>
+      </c>
+      <c r="CI17" s="19">
+        <v>7.22</v>
+      </c>
+      <c r="CJ17" s="19">
+        <v>7.12</v>
+      </c>
+      <c r="CK17" s="19">
+        <v>7.984</v>
+      </c>
+      <c r="CL17" s="19">
+        <v>8.8849999999999998</v>
+      </c>
+      <c r="CM17" s="19">
+        <v>7.8079999999999998</v>
+      </c>
+      <c r="CN17" s="7">
+        <v>7.5439999999999996</v>
+      </c>
     </row>
-    <row r="18" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="18" spans="1:92" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="23">
         <v>5.5389999999999997</v>
       </c>
       <c r="C18" s="23">
         <v>5.2640000000000002</v>
       </c>
       <c r="D18" s="23">
         <v>5.5810000000000004</v>
       </c>
       <c r="E18" s="24">
         <v>6.0259999999999998</v>
       </c>
       <c r="F18" s="24">
         <v>5.9969999999999999</v>
       </c>
       <c r="G18" s="25">
         <v>6.0890000000000004</v>
       </c>
       <c r="H18" s="25">
         <v>6.22</v>
       </c>
       <c r="I18" s="25">
@@ -3455,735 +5081,850 @@
       </c>
       <c r="AT18" s="26">
         <v>11.066000000000001</v>
       </c>
       <c r="AU18" s="26">
         <v>11.058</v>
       </c>
       <c r="AV18" s="26">
         <v>10.702</v>
       </c>
       <c r="AW18" s="26">
         <v>11.439</v>
       </c>
       <c r="AX18" s="26">
         <v>11.109</v>
       </c>
       <c r="AY18" s="26">
         <v>10.837</v>
       </c>
       <c r="AZ18" s="26">
         <v>11.157</v>
       </c>
       <c r="BA18" s="26">
         <v>11.69</v>
       </c>
-      <c r="BB18" s="26"/>
-[...6 lines deleted...]
-      <c r="BI18" s="26"/>
+      <c r="BB18" s="26">
+        <v>11.7</v>
+      </c>
+      <c r="BC18" s="26">
+        <v>11.9</v>
+      </c>
+      <c r="BD18" s="26">
+        <v>11.6</v>
+      </c>
+      <c r="BE18" s="26">
+        <v>11.6</v>
+      </c>
+      <c r="BF18" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="BG18" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="BH18" s="26">
+        <v>11</v>
+      </c>
+      <c r="BI18" s="26">
+        <v>10.5</v>
+      </c>
+      <c r="BJ18" s="26">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BK18" s="26">
+        <v>8.6</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="BM18" s="26">
+        <v>9.1</v>
+      </c>
+      <c r="BN18" s="26">
+        <v>9</v>
+      </c>
+      <c r="BO18" s="26">
+        <v>10.7</v>
+      </c>
+      <c r="BP18" s="26">
+        <v>11.1</v>
+      </c>
+      <c r="BQ18" s="26">
+        <v>11.1</v>
+      </c>
+      <c r="BR18" s="26">
+        <v>11</v>
+      </c>
+      <c r="BS18" s="26">
+        <v>10.3</v>
+      </c>
+      <c r="BT18" s="26">
+        <v>10</v>
+      </c>
+      <c r="BU18" s="26">
+        <v>9.1</v>
+      </c>
+      <c r="BV18" s="26">
+        <v>10.8</v>
+      </c>
+      <c r="BW18" s="26">
+        <v>9.9</v>
+      </c>
+      <c r="BX18" s="26">
+        <v>9.9</v>
+      </c>
+      <c r="BY18" s="26">
+        <v>10.4</v>
+      </c>
+      <c r="BZ18" s="26">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="CA18" s="26">
+        <v>12.3</v>
+      </c>
+      <c r="CB18" s="26">
+        <v>12.3</v>
+      </c>
+      <c r="CC18" s="26">
+        <v>12.2</v>
+      </c>
+      <c r="CD18" s="26">
+        <v>11.9</v>
+      </c>
+      <c r="CE18" s="26">
+        <v>11.919</v>
+      </c>
+      <c r="CF18" s="26">
+        <v>11.548</v>
+      </c>
+      <c r="CG18" s="26">
+        <v>12.454000000000001</v>
+      </c>
+      <c r="CH18" s="26">
+        <v>12.145</v>
+      </c>
+      <c r="CI18" s="26">
+        <v>11.87</v>
+      </c>
+      <c r="CJ18" s="26">
+        <v>12.061999999999999</v>
+      </c>
+      <c r="CK18" s="26">
+        <v>12.27</v>
+      </c>
+      <c r="CL18" s="26">
+        <v>12.096</v>
+      </c>
+      <c r="CM18" s="26">
+        <v>13.84</v>
+      </c>
+      <c r="CN18" s="8">
+        <v>13.965999999999999</v>
+      </c>
     </row>
-    <row r="19" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="19" spans="1:92" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
     </row>
-    <row r="20" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="20" spans="1:92" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
     </row>
-    <row r="21" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="21" spans="1:92" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
     </row>
-    <row r="22" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="22" spans="1:92" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="9"/>
       <c r="W22" s="9"/>
       <c r="X22" s="9"/>
       <c r="Y22" s="9"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
       <c r="AC22" s="9"/>
       <c r="AD22" s="9"/>
       <c r="AE22" s="9"/>
       <c r="AF22" s="9"/>
       <c r="AG22" s="9"/>
       <c r="AH22" s="9"/>
       <c r="AI22" s="9"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="9"/>
       <c r="AL22" s="9"/>
       <c r="AM22" s="9"/>
       <c r="AN22" s="9"/>
       <c r="AO22" s="9"/>
       <c r="AP22" s="9"/>
       <c r="AQ22" s="9"/>
       <c r="AR22" s="9"/>
       <c r="AS22" s="9"/>
       <c r="AT22" s="9"/>
       <c r="AU22" s="9"/>
       <c r="AV22" s="9"/>
       <c r="AW22" s="9"/>
     </row>
-    <row r="23" spans="1:61" s="3" customFormat="1">
+    <row r="23" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="4"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
     </row>
-    <row r="24" spans="1:61" s="3" customFormat="1">
+    <row r="24" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
     </row>
-    <row r="25" spans="1:61" s="3" customFormat="1">
+    <row r="25" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
     </row>
-    <row r="26" spans="1:61" s="3" customFormat="1">
+    <row r="26" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
-    <row r="27" spans="1:61" s="3" customFormat="1">
+    <row r="27" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
     </row>
-    <row r="28" spans="1:61" s="3" customFormat="1">
+    <row r="28" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
     </row>
-    <row r="29" spans="1:61" s="3" customFormat="1">
+    <row r="29" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
     </row>
-    <row r="30" spans="1:61" s="3" customFormat="1">
+    <row r="30" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
     </row>
-    <row r="31" spans="1:61" s="3" customFormat="1">
+    <row r="31" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
     </row>
-    <row r="32" spans="1:61" s="3" customFormat="1">
+    <row r="32" spans="1:92" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
     </row>
-    <row r="33" spans="1:23" s="3" customFormat="1">
+    <row r="33" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
     </row>
-    <row r="34" spans="1:23" s="3" customFormat="1">
+    <row r="34" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A34" s="4"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
     </row>
-    <row r="35" spans="1:23" s="3" customFormat="1">
+    <row r="35" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A35" s="4"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
     </row>
-    <row r="36" spans="1:23" s="3" customFormat="1">
+    <row r="36" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
     </row>
-    <row r="37" spans="1:23" s="3" customFormat="1">
+    <row r="37" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
       <c r="T37" s="4"/>
       <c r="U37" s="4"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
     </row>
-    <row r="38" spans="1:23" s="3" customFormat="1">
+    <row r="38" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
     </row>
-    <row r="39" spans="1:23" s="3" customFormat="1">
+    <row r="39" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
     </row>
-    <row r="40" spans="1:23" s="3" customFormat="1">
+    <row r="40" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
     </row>
-    <row r="41" spans="1:23" s="3" customFormat="1">
+    <row r="41" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
     </row>
-    <row r="42" spans="1:23" s="3" customFormat="1">
+    <row r="42" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
     </row>
-    <row r="43" spans="1:23" s="3" customFormat="1">
+    <row r="43" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="4"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
     </row>
-    <row r="44" spans="1:23" s="3" customFormat="1">
+    <row r="44" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="4"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
     </row>
-    <row r="45" spans="1:23" s="3" customFormat="1">
+    <row r="45" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="4"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="2"/>
       <c r="W45" s="2"/>
     </row>
-    <row r="46" spans="1:23" s="3" customFormat="1">
+    <row r="46" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
       <c r="T46" s="4"/>
       <c r="U46" s="4"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="18">
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>