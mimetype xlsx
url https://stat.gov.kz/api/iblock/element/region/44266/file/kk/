--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="4" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="35">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -70,339 +70,281 @@
     <t>2011/12</t>
   </si>
   <si>
     <t>2012/13</t>
   </si>
   <si>
     <t>2013/14</t>
   </si>
   <si>
     <t>2016/17</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2020/21</t>
+  </si>
+  <si>
+    <t>2021/22</t>
+  </si>
+  <si>
+    <t>адам</t>
+  </si>
+  <si>
+    <t>Жалпы білім беретін мектеп педагогтерінің саны</t>
+  </si>
+  <si>
+    <t>Алматы</t>
+  </si>
+  <si>
+    <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>2020/22</t>
+  </si>
+  <si>
+    <t>2025/26</t>
   </si>
   <si>
     <r>
       <t>2008/09</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2014/15</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2015/16</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>3)</t>
     </r>
-  </si>
-[...13 lines deleted...]
-    <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 2008 жылға дейінгі деректер кешкі жалпы білім беретін мектептерсіз көрсетілген</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2014 жылдан бастап ОШ-1, ОШ-5 статистикалық байқаулары Статистикалық жұмыстардың жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Күндізгі мемлекеттік жалпы білім беретін мектептердегі педагогтердің саны</t>
     </r>
-  </si>
-[...10 lines deleted...]
-    <t>2020/22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...95 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
-      <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -419,118 +361,113 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -802,1288 +739,1302 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z13"/>
+  <dimension ref="A1:AA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="V49" sqref="V49"/>
+      <selection activeCell="L43" sqref="L43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" style="2" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16363" max="16384" width="8.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="26.7109375" style="3" customWidth="1"/>
+    <col min="2" max="23" width="9.140625" style="3" customWidth="1"/>
+    <col min="24" max="26" width="9.140625" style="3"/>
+    <col min="27" max="27" width="11.28515625" style="3" customWidth="1"/>
+    <col min="28" max="234" width="9.140625" style="3"/>
+    <col min="235" max="235" width="17.85546875" style="3" customWidth="1"/>
+    <col min="236" max="263" width="9" style="3" customWidth="1"/>
+    <col min="264" max="269" width="8.85546875" style="3" customWidth="1"/>
+    <col min="270" max="490" width="9.140625" style="3"/>
+    <col min="491" max="491" width="17.85546875" style="3" customWidth="1"/>
+    <col min="492" max="519" width="9" style="3" customWidth="1"/>
+    <col min="520" max="525" width="8.85546875" style="3" customWidth="1"/>
+    <col min="526" max="746" width="9.140625" style="3"/>
+    <col min="747" max="747" width="17.85546875" style="3" customWidth="1"/>
+    <col min="748" max="775" width="9" style="3" customWidth="1"/>
+    <col min="776" max="781" width="8.85546875" style="3" customWidth="1"/>
+    <col min="782" max="1002" width="9.140625" style="3"/>
+    <col min="1003" max="1003" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1004" max="1031" width="9" style="3" customWidth="1"/>
+    <col min="1032" max="1037" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1038" max="1258" width="9.140625" style="3"/>
+    <col min="1259" max="1259" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1260" max="1287" width="9" style="3" customWidth="1"/>
+    <col min="1288" max="1293" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1294" max="1514" width="9.140625" style="3"/>
+    <col min="1515" max="1515" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1516" max="1543" width="9" style="3" customWidth="1"/>
+    <col min="1544" max="1549" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1550" max="1770" width="9.140625" style="3"/>
+    <col min="1771" max="1771" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1772" max="1799" width="9" style="3" customWidth="1"/>
+    <col min="1800" max="1805" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1806" max="2026" width="9.140625" style="3"/>
+    <col min="2027" max="2027" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2028" max="2055" width="9" style="3" customWidth="1"/>
+    <col min="2056" max="2061" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2062" max="2282" width="9.140625" style="3"/>
+    <col min="2283" max="2283" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2284" max="2311" width="9" style="3" customWidth="1"/>
+    <col min="2312" max="2317" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2318" max="2538" width="9.140625" style="3"/>
+    <col min="2539" max="2539" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2540" max="2567" width="9" style="3" customWidth="1"/>
+    <col min="2568" max="2573" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2574" max="2794" width="9.140625" style="3"/>
+    <col min="2795" max="2795" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2796" max="2823" width="9" style="3" customWidth="1"/>
+    <col min="2824" max="2829" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2830" max="3050" width="9.140625" style="3"/>
+    <col min="3051" max="3051" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3052" max="3079" width="9" style="3" customWidth="1"/>
+    <col min="3080" max="3085" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3086" max="3306" width="9.140625" style="3"/>
+    <col min="3307" max="3307" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3308" max="3335" width="9" style="3" customWidth="1"/>
+    <col min="3336" max="3341" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3342" max="3562" width="9.140625" style="3"/>
+    <col min="3563" max="3563" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3564" max="3591" width="9" style="3" customWidth="1"/>
+    <col min="3592" max="3597" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3598" max="3818" width="9.140625" style="3"/>
+    <col min="3819" max="3819" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3820" max="3847" width="9" style="3" customWidth="1"/>
+    <col min="3848" max="3853" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3854" max="4074" width="9.140625" style="3"/>
+    <col min="4075" max="4075" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4076" max="4103" width="9" style="3" customWidth="1"/>
+    <col min="4104" max="4109" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4110" max="4330" width="9.140625" style="3"/>
+    <col min="4331" max="4331" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4332" max="4359" width="9" style="3" customWidth="1"/>
+    <col min="4360" max="4365" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4366" max="4586" width="9.140625" style="3"/>
+    <col min="4587" max="4587" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4588" max="4615" width="9" style="3" customWidth="1"/>
+    <col min="4616" max="4621" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4622" max="4842" width="9.140625" style="3"/>
+    <col min="4843" max="4843" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4844" max="4871" width="9" style="3" customWidth="1"/>
+    <col min="4872" max="4877" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4878" max="5098" width="9.140625" style="3"/>
+    <col min="5099" max="5099" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5100" max="5127" width="9" style="3" customWidth="1"/>
+    <col min="5128" max="5133" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5134" max="5354" width="9.140625" style="3"/>
+    <col min="5355" max="5355" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5356" max="5383" width="9" style="3" customWidth="1"/>
+    <col min="5384" max="5389" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5390" max="5610" width="9.140625" style="3"/>
+    <col min="5611" max="5611" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5612" max="5639" width="9" style="3" customWidth="1"/>
+    <col min="5640" max="5645" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5646" max="5866" width="9.140625" style="3"/>
+    <col min="5867" max="5867" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5868" max="5895" width="9" style="3" customWidth="1"/>
+    <col min="5896" max="5901" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5902" max="6122" width="9.140625" style="3"/>
+    <col min="6123" max="6123" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6124" max="6151" width="9" style="3" customWidth="1"/>
+    <col min="6152" max="6157" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6158" max="6378" width="9.140625" style="3"/>
+    <col min="6379" max="6379" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6380" max="6407" width="9" style="3" customWidth="1"/>
+    <col min="6408" max="6413" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6414" max="6634" width="9.140625" style="3"/>
+    <col min="6635" max="6635" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6636" max="6663" width="9" style="3" customWidth="1"/>
+    <col min="6664" max="6669" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6670" max="6890" width="9.140625" style="3"/>
+    <col min="6891" max="6891" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6892" max="6919" width="9" style="3" customWidth="1"/>
+    <col min="6920" max="6925" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6926" max="7146" width="9.140625" style="3"/>
+    <col min="7147" max="7147" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7148" max="7175" width="9" style="3" customWidth="1"/>
+    <col min="7176" max="7181" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7182" max="7402" width="9.140625" style="3"/>
+    <col min="7403" max="7403" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7404" max="7431" width="9" style="3" customWidth="1"/>
+    <col min="7432" max="7437" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7438" max="7658" width="9.140625" style="3"/>
+    <col min="7659" max="7659" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7660" max="7687" width="9" style="3" customWidth="1"/>
+    <col min="7688" max="7693" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7694" max="7914" width="9.140625" style="3"/>
+    <col min="7915" max="7915" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7916" max="7943" width="9" style="3" customWidth="1"/>
+    <col min="7944" max="7949" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7950" max="8170" width="9.140625" style="3"/>
+    <col min="8171" max="8171" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8172" max="8199" width="9" style="3" customWidth="1"/>
+    <col min="8200" max="8205" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8206" max="8426" width="9.140625" style="3"/>
+    <col min="8427" max="8427" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8428" max="8455" width="9" style="3" customWidth="1"/>
+    <col min="8456" max="8461" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8462" max="8682" width="9.140625" style="3"/>
+    <col min="8683" max="8683" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8684" max="8711" width="9" style="3" customWidth="1"/>
+    <col min="8712" max="8717" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8718" max="8938" width="9.140625" style="3"/>
+    <col min="8939" max="8939" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8940" max="8967" width="9" style="3" customWidth="1"/>
+    <col min="8968" max="8973" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8974" max="9194" width="9.140625" style="3"/>
+    <col min="9195" max="9195" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9196" max="9223" width="9" style="3" customWidth="1"/>
+    <col min="9224" max="9229" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9230" max="9450" width="9.140625" style="3"/>
+    <col min="9451" max="9451" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9452" max="9479" width="9" style="3" customWidth="1"/>
+    <col min="9480" max="9485" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9486" max="9706" width="9.140625" style="3"/>
+    <col min="9707" max="9707" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9708" max="9735" width="9" style="3" customWidth="1"/>
+    <col min="9736" max="9741" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9742" max="9962" width="9.140625" style="3"/>
+    <col min="9963" max="9963" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9964" max="9991" width="9" style="3" customWidth="1"/>
+    <col min="9992" max="9997" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9998" max="10218" width="9.140625" style="3"/>
+    <col min="10219" max="10219" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10220" max="10247" width="9" style="3" customWidth="1"/>
+    <col min="10248" max="10253" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10254" max="10474" width="9.140625" style="3"/>
+    <col min="10475" max="10475" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10476" max="10503" width="9" style="3" customWidth="1"/>
+    <col min="10504" max="10509" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10510" max="10730" width="9.140625" style="3"/>
+    <col min="10731" max="10731" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10732" max="10759" width="9" style="3" customWidth="1"/>
+    <col min="10760" max="10765" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10766" max="10986" width="9.140625" style="3"/>
+    <col min="10987" max="10987" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10988" max="11015" width="9" style="3" customWidth="1"/>
+    <col min="11016" max="11021" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11022" max="11242" width="9.140625" style="3"/>
+    <col min="11243" max="11243" width="17.85546875" style="3" customWidth="1"/>
+    <col min="11244" max="11271" width="9" style="3" customWidth="1"/>
+    <col min="11272" max="11277" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11278" max="11498" width="9.140625" style="3"/>
+    <col min="11499" max="11499" width="17.85546875" style="3" customWidth="1"/>
+    <col min="11500" max="11527" width="9" style="3" customWidth="1"/>
+    <col min="11528" max="11533" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11534" max="11754" width="9.140625" style="3"/>
+    <col min="11755" max="11755" width="17.85546875" style="3" customWidth="1"/>
+    <col min="11756" max="11783" width="9" style="3" customWidth="1"/>
+    <col min="11784" max="11789" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11790" max="12010" width="9.140625" style="3"/>
+    <col min="12011" max="12011" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12012" max="12039" width="9" style="3" customWidth="1"/>
+    <col min="12040" max="12045" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12046" max="12266" width="9.140625" style="3"/>
+    <col min="12267" max="12267" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12268" max="12295" width="9" style="3" customWidth="1"/>
+    <col min="12296" max="12301" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12302" max="12522" width="9.140625" style="3"/>
+    <col min="12523" max="12523" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12524" max="12551" width="9" style="3" customWidth="1"/>
+    <col min="12552" max="12557" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12558" max="12778" width="9.140625" style="3"/>
+    <col min="12779" max="12779" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12780" max="12807" width="9" style="3" customWidth="1"/>
+    <col min="12808" max="12813" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12814" max="13034" width="9.140625" style="3"/>
+    <col min="13035" max="13035" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13036" max="13063" width="9" style="3" customWidth="1"/>
+    <col min="13064" max="13069" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13070" max="13290" width="9.140625" style="3"/>
+    <col min="13291" max="13291" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13292" max="13319" width="9" style="3" customWidth="1"/>
+    <col min="13320" max="13325" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13326" max="13546" width="9.140625" style="3"/>
+    <col min="13547" max="13547" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13548" max="13575" width="9" style="3" customWidth="1"/>
+    <col min="13576" max="13581" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13582" max="13802" width="9.140625" style="3"/>
+    <col min="13803" max="13803" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13804" max="13831" width="9" style="3" customWidth="1"/>
+    <col min="13832" max="13837" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13838" max="14058" width="9.140625" style="3"/>
+    <col min="14059" max="14059" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14060" max="14087" width="9" style="3" customWidth="1"/>
+    <col min="14088" max="14093" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14094" max="14314" width="9.140625" style="3"/>
+    <col min="14315" max="14315" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14316" max="14343" width="9" style="3" customWidth="1"/>
+    <col min="14344" max="14349" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14350" max="14570" width="9.140625" style="3"/>
+    <col min="14571" max="14571" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14572" max="14599" width="9" style="3" customWidth="1"/>
+    <col min="14600" max="14605" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14606" max="14826" width="9.140625" style="3"/>
+    <col min="14827" max="14827" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14828" max="14855" width="9" style="3" customWidth="1"/>
+    <col min="14856" max="14861" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14862" max="15082" width="9.140625" style="3"/>
+    <col min="15083" max="15083" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15084" max="15111" width="9" style="3" customWidth="1"/>
+    <col min="15112" max="15117" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15118" max="15338" width="9.140625" style="3"/>
+    <col min="15339" max="15339" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15340" max="15367" width="9" style="3" customWidth="1"/>
+    <col min="15368" max="15373" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15374" max="15594" width="9.140625" style="3"/>
+    <col min="15595" max="15595" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15596" max="15623" width="9" style="3" customWidth="1"/>
+    <col min="15624" max="15629" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15630" max="15850" width="9.140625" style="3"/>
+    <col min="15851" max="15851" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15852" max="15879" width="9" style="3" customWidth="1"/>
+    <col min="15880" max="15885" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15886" max="16106" width="9.140625" style="3"/>
+    <col min="16107" max="16107" width="17.85546875" style="3" customWidth="1"/>
+    <col min="16108" max="16135" width="9" style="3" customWidth="1"/>
+    <col min="16136" max="16141" width="8.85546875" style="3" customWidth="1"/>
+    <col min="16142" max="16362" width="9.140625" style="3"/>
+    <col min="16363" max="16384" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="16.5" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="A4" s="31" t="s">
+    <row r="1" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:27" ht="15.75" customHeight="1"/>
+    <row r="4" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+    </row>
+    <row r="5" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="AA5" s="32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="33"/>
+      <c r="B6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q6" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="R6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S6" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T6" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="U6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V6" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="W6" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="X6" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="31"/>
-[...20 lines deleted...]
-      <c r="W4" s="31"/>
+      <c r="Y6" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA6" s="1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" ht="15.75" customHeight="1">
-[...22 lines deleted...]
-      <c r="Z5" s="23" t="s">
+    <row r="7" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="13">
+        <v>30612</v>
+      </c>
+      <c r="C7" s="13">
+        <v>30620</v>
+      </c>
+      <c r="D7" s="13">
+        <v>30913</v>
+      </c>
+      <c r="E7" s="13">
+        <v>31838</v>
+      </c>
+      <c r="F7" s="13">
+        <v>32483</v>
+      </c>
+      <c r="G7" s="13">
+        <v>32296</v>
+      </c>
+      <c r="H7" s="13">
+        <v>31736</v>
+      </c>
+      <c r="I7" s="13">
+        <v>31380</v>
+      </c>
+      <c r="J7" s="13">
+        <v>31310</v>
+      </c>
+      <c r="K7" s="13">
+        <v>32460</v>
+      </c>
+      <c r="L7" s="13">
+        <v>33250</v>
+      </c>
+      <c r="M7" s="13">
+        <v>34696</v>
+      </c>
+      <c r="N7" s="13">
+        <v>35381</v>
+      </c>
+      <c r="O7" s="13">
+        <v>36001</v>
+      </c>
+      <c r="P7" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>39424</v>
+      </c>
+      <c r="R7" s="13">
+        <v>36503</v>
+      </c>
+      <c r="S7" s="13">
+        <v>38524</v>
+      </c>
+      <c r="T7" s="13">
+        <v>39325</v>
+      </c>
+      <c r="U7" s="13">
+        <v>41735</v>
+      </c>
+      <c r="V7" s="13">
+        <v>44280</v>
+      </c>
+      <c r="W7" s="14">
+        <v>44494</v>
+      </c>
+      <c r="X7" s="14">
+        <v>31874</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>32856</v>
+      </c>
+      <c r="Z7" s="14">
+        <v>33875</v>
+      </c>
+      <c r="AA7" s="2">
+        <v>34873</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="24" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="23"/>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23"/>
+      <c r="P8" s="23"/>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23"/>
+      <c r="S8" s="23"/>
+      <c r="T8" s="23"/>
+    </row>
+    <row r="9" spans="1:27" s="26" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="20"/>
+      <c r="T9" s="20"/>
+    </row>
+    <row r="10" spans="1:27" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="28"/>
+      <c r="N10" s="28"/>
+      <c r="O10" s="28"/>
+      <c r="P10" s="28"/>
+      <c r="Q10" s="28"/>
+      <c r="R10" s="28"/>
+      <c r="S10" s="28"/>
+      <c r="T10" s="28"/>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1">
+      <c r="A11" s="15" t="s">
         <v>23</v>
       </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="15.75" customHeight="1">
-[...75 lines deleted...]
-      </c>
+    <row r="12" spans="1:27" ht="15" customHeight="1">
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
     </row>
-    <row r="7" spans="1:26" ht="15.75" customHeight="1">
-[...203 lines deleted...]
-      <c r="F13" s="1"/>
+    <row r="13" spans="1:27" ht="15" customHeight="1">
+      <c r="A13" s="31"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:W4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y14"/>
+  <dimension ref="A2:Z14"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="K31" sqref="K31"/>
+      <selection activeCell="K36" sqref="K36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="2" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16362" max="16384" width="8.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="3" customWidth="1"/>
+    <col min="2" max="22" width="9" style="3" customWidth="1"/>
+    <col min="23" max="233" width="8.85546875" style="3"/>
+    <col min="234" max="234" width="17.85546875" style="3" customWidth="1"/>
+    <col min="235" max="262" width="9" style="3" customWidth="1"/>
+    <col min="263" max="268" width="8.85546875" style="3" customWidth="1"/>
+    <col min="269" max="489" width="8.85546875" style="3"/>
+    <col min="490" max="490" width="17.85546875" style="3" customWidth="1"/>
+    <col min="491" max="518" width="9" style="3" customWidth="1"/>
+    <col min="519" max="524" width="8.85546875" style="3" customWidth="1"/>
+    <col min="525" max="745" width="8.85546875" style="3"/>
+    <col min="746" max="746" width="17.85546875" style="3" customWidth="1"/>
+    <col min="747" max="774" width="9" style="3" customWidth="1"/>
+    <col min="775" max="780" width="8.85546875" style="3" customWidth="1"/>
+    <col min="781" max="1001" width="8.85546875" style="3"/>
+    <col min="1002" max="1002" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1003" max="1030" width="9" style="3" customWidth="1"/>
+    <col min="1031" max="1036" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1037" max="1257" width="8.85546875" style="3"/>
+    <col min="1258" max="1258" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1259" max="1286" width="9" style="3" customWidth="1"/>
+    <col min="1287" max="1292" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1293" max="1513" width="8.85546875" style="3"/>
+    <col min="1514" max="1514" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1515" max="1542" width="9" style="3" customWidth="1"/>
+    <col min="1543" max="1548" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1549" max="1769" width="8.85546875" style="3"/>
+    <col min="1770" max="1770" width="17.85546875" style="3" customWidth="1"/>
+    <col min="1771" max="1798" width="9" style="3" customWidth="1"/>
+    <col min="1799" max="1804" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1805" max="2025" width="8.85546875" style="3"/>
+    <col min="2026" max="2026" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2027" max="2054" width="9" style="3" customWidth="1"/>
+    <col min="2055" max="2060" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2061" max="2281" width="8.85546875" style="3"/>
+    <col min="2282" max="2282" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2283" max="2310" width="9" style="3" customWidth="1"/>
+    <col min="2311" max="2316" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2317" max="2537" width="8.85546875" style="3"/>
+    <col min="2538" max="2538" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2539" max="2566" width="9" style="3" customWidth="1"/>
+    <col min="2567" max="2572" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2573" max="2793" width="8.85546875" style="3"/>
+    <col min="2794" max="2794" width="17.85546875" style="3" customWidth="1"/>
+    <col min="2795" max="2822" width="9" style="3" customWidth="1"/>
+    <col min="2823" max="2828" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2829" max="3049" width="8.85546875" style="3"/>
+    <col min="3050" max="3050" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3051" max="3078" width="9" style="3" customWidth="1"/>
+    <col min="3079" max="3084" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3085" max="3305" width="8.85546875" style="3"/>
+    <col min="3306" max="3306" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3307" max="3334" width="9" style="3" customWidth="1"/>
+    <col min="3335" max="3340" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3341" max="3561" width="8.85546875" style="3"/>
+    <col min="3562" max="3562" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3563" max="3590" width="9" style="3" customWidth="1"/>
+    <col min="3591" max="3596" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3597" max="3817" width="8.85546875" style="3"/>
+    <col min="3818" max="3818" width="17.85546875" style="3" customWidth="1"/>
+    <col min="3819" max="3846" width="9" style="3" customWidth="1"/>
+    <col min="3847" max="3852" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3853" max="4073" width="8.85546875" style="3"/>
+    <col min="4074" max="4074" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4075" max="4102" width="9" style="3" customWidth="1"/>
+    <col min="4103" max="4108" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4109" max="4329" width="8.85546875" style="3"/>
+    <col min="4330" max="4330" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4331" max="4358" width="9" style="3" customWidth="1"/>
+    <col min="4359" max="4364" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4365" max="4585" width="8.85546875" style="3"/>
+    <col min="4586" max="4586" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4587" max="4614" width="9" style="3" customWidth="1"/>
+    <col min="4615" max="4620" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4621" max="4841" width="8.85546875" style="3"/>
+    <col min="4842" max="4842" width="17.85546875" style="3" customWidth="1"/>
+    <col min="4843" max="4870" width="9" style="3" customWidth="1"/>
+    <col min="4871" max="4876" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4877" max="5097" width="8.85546875" style="3"/>
+    <col min="5098" max="5098" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5099" max="5126" width="9" style="3" customWidth="1"/>
+    <col min="5127" max="5132" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5133" max="5353" width="8.85546875" style="3"/>
+    <col min="5354" max="5354" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5355" max="5382" width="9" style="3" customWidth="1"/>
+    <col min="5383" max="5388" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5389" max="5609" width="8.85546875" style="3"/>
+    <col min="5610" max="5610" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5611" max="5638" width="9" style="3" customWidth="1"/>
+    <col min="5639" max="5644" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5645" max="5865" width="8.85546875" style="3"/>
+    <col min="5866" max="5866" width="17.85546875" style="3" customWidth="1"/>
+    <col min="5867" max="5894" width="9" style="3" customWidth="1"/>
+    <col min="5895" max="5900" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5901" max="6121" width="8.85546875" style="3"/>
+    <col min="6122" max="6122" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6123" max="6150" width="9" style="3" customWidth="1"/>
+    <col min="6151" max="6156" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6157" max="6377" width="8.85546875" style="3"/>
+    <col min="6378" max="6378" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6379" max="6406" width="9" style="3" customWidth="1"/>
+    <col min="6407" max="6412" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6413" max="6633" width="8.85546875" style="3"/>
+    <col min="6634" max="6634" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6635" max="6662" width="9" style="3" customWidth="1"/>
+    <col min="6663" max="6668" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6669" max="6889" width="8.85546875" style="3"/>
+    <col min="6890" max="6890" width="17.85546875" style="3" customWidth="1"/>
+    <col min="6891" max="6918" width="9" style="3" customWidth="1"/>
+    <col min="6919" max="6924" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6925" max="7145" width="8.85546875" style="3"/>
+    <col min="7146" max="7146" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7147" max="7174" width="9" style="3" customWidth="1"/>
+    <col min="7175" max="7180" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7181" max="7401" width="8.85546875" style="3"/>
+    <col min="7402" max="7402" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7403" max="7430" width="9" style="3" customWidth="1"/>
+    <col min="7431" max="7436" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7437" max="7657" width="8.85546875" style="3"/>
+    <col min="7658" max="7658" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7659" max="7686" width="9" style="3" customWidth="1"/>
+    <col min="7687" max="7692" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7693" max="7913" width="8.85546875" style="3"/>
+    <col min="7914" max="7914" width="17.85546875" style="3" customWidth="1"/>
+    <col min="7915" max="7942" width="9" style="3" customWidth="1"/>
+    <col min="7943" max="7948" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7949" max="8169" width="8.85546875" style="3"/>
+    <col min="8170" max="8170" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8171" max="8198" width="9" style="3" customWidth="1"/>
+    <col min="8199" max="8204" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8205" max="8425" width="8.85546875" style="3"/>
+    <col min="8426" max="8426" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8427" max="8454" width="9" style="3" customWidth="1"/>
+    <col min="8455" max="8460" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8461" max="8681" width="8.85546875" style="3"/>
+    <col min="8682" max="8682" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8683" max="8710" width="9" style="3" customWidth="1"/>
+    <col min="8711" max="8716" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8717" max="8937" width="8.85546875" style="3"/>
+    <col min="8938" max="8938" width="17.85546875" style="3" customWidth="1"/>
+    <col min="8939" max="8966" width="9" style="3" customWidth="1"/>
+    <col min="8967" max="8972" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8973" max="9193" width="8.85546875" style="3"/>
+    <col min="9194" max="9194" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9195" max="9222" width="9" style="3" customWidth="1"/>
+    <col min="9223" max="9228" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9229" max="9449" width="8.85546875" style="3"/>
+    <col min="9450" max="9450" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9451" max="9478" width="9" style="3" customWidth="1"/>
+    <col min="9479" max="9484" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9485" max="9705" width="8.85546875" style="3"/>
+    <col min="9706" max="9706" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9707" max="9734" width="9" style="3" customWidth="1"/>
+    <col min="9735" max="9740" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9741" max="9961" width="8.85546875" style="3"/>
+    <col min="9962" max="9962" width="17.85546875" style="3" customWidth="1"/>
+    <col min="9963" max="9990" width="9" style="3" customWidth="1"/>
+    <col min="9991" max="9996" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9997" max="10217" width="8.85546875" style="3"/>
+    <col min="10218" max="10218" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10219" max="10246" width="9" style="3" customWidth="1"/>
+    <col min="10247" max="10252" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10253" max="10473" width="8.85546875" style="3"/>
+    <col min="10474" max="10474" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10475" max="10502" width="9" style="3" customWidth="1"/>
+    <col min="10503" max="10508" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10509" max="10729" width="8.85546875" style="3"/>
+    <col min="10730" max="10730" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10731" max="10758" width="9" style="3" customWidth="1"/>
+    <col min="10759" max="10764" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10765" max="10985" width="8.85546875" style="3"/>
+    <col min="10986" max="10986" width="17.85546875" style="3" customWidth="1"/>
+    <col min="10987" max="11014" width="9" style="3" customWidth="1"/>
+    <col min="11015" max="11020" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11021" max="11241" width="8.85546875" style="3"/>
+    <col min="11242" max="11242" width="17.85546875" style="3" customWidth="1"/>
+    <col min="11243" max="11270" width="9" style="3" customWidth="1"/>
+    <col min="11271" max="11276" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11277" max="11497" width="8.85546875" style="3"/>
+    <col min="11498" max="11498" width="17.85546875" style="3" customWidth="1"/>
+    <col min="11499" max="11526" width="9" style="3" customWidth="1"/>
+    <col min="11527" max="11532" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11533" max="11753" width="8.85546875" style="3"/>
+    <col min="11754" max="11754" width="17.85546875" style="3" customWidth="1"/>
+    <col min="11755" max="11782" width="9" style="3" customWidth="1"/>
+    <col min="11783" max="11788" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11789" max="12009" width="8.85546875" style="3"/>
+    <col min="12010" max="12010" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12011" max="12038" width="9" style="3" customWidth="1"/>
+    <col min="12039" max="12044" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12045" max="12265" width="8.85546875" style="3"/>
+    <col min="12266" max="12266" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12267" max="12294" width="9" style="3" customWidth="1"/>
+    <col min="12295" max="12300" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12301" max="12521" width="8.85546875" style="3"/>
+    <col min="12522" max="12522" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12523" max="12550" width="9" style="3" customWidth="1"/>
+    <col min="12551" max="12556" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12557" max="12777" width="8.85546875" style="3"/>
+    <col min="12778" max="12778" width="17.85546875" style="3" customWidth="1"/>
+    <col min="12779" max="12806" width="9" style="3" customWidth="1"/>
+    <col min="12807" max="12812" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12813" max="13033" width="8.85546875" style="3"/>
+    <col min="13034" max="13034" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13035" max="13062" width="9" style="3" customWidth="1"/>
+    <col min="13063" max="13068" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13069" max="13289" width="8.85546875" style="3"/>
+    <col min="13290" max="13290" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13291" max="13318" width="9" style="3" customWidth="1"/>
+    <col min="13319" max="13324" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13325" max="13545" width="8.85546875" style="3"/>
+    <col min="13546" max="13546" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13547" max="13574" width="9" style="3" customWidth="1"/>
+    <col min="13575" max="13580" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13581" max="13801" width="8.85546875" style="3"/>
+    <col min="13802" max="13802" width="17.85546875" style="3" customWidth="1"/>
+    <col min="13803" max="13830" width="9" style="3" customWidth="1"/>
+    <col min="13831" max="13836" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13837" max="14057" width="8.85546875" style="3"/>
+    <col min="14058" max="14058" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14059" max="14086" width="9" style="3" customWidth="1"/>
+    <col min="14087" max="14092" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14093" max="14313" width="8.85546875" style="3"/>
+    <col min="14314" max="14314" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14315" max="14342" width="9" style="3" customWidth="1"/>
+    <col min="14343" max="14348" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14349" max="14569" width="8.85546875" style="3"/>
+    <col min="14570" max="14570" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14571" max="14598" width="9" style="3" customWidth="1"/>
+    <col min="14599" max="14604" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14605" max="14825" width="8.85546875" style="3"/>
+    <col min="14826" max="14826" width="17.85546875" style="3" customWidth="1"/>
+    <col min="14827" max="14854" width="9" style="3" customWidth="1"/>
+    <col min="14855" max="14860" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14861" max="15081" width="8.85546875" style="3"/>
+    <col min="15082" max="15082" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15083" max="15110" width="9" style="3" customWidth="1"/>
+    <col min="15111" max="15116" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15117" max="15337" width="8.85546875" style="3"/>
+    <col min="15338" max="15338" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15339" max="15366" width="9" style="3" customWidth="1"/>
+    <col min="15367" max="15372" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15373" max="15593" width="8.85546875" style="3"/>
+    <col min="15594" max="15594" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15595" max="15622" width="9" style="3" customWidth="1"/>
+    <col min="15623" max="15628" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15629" max="15849" width="8.85546875" style="3"/>
+    <col min="15850" max="15850" width="17.85546875" style="3" customWidth="1"/>
+    <col min="15851" max="15878" width="9" style="3" customWidth="1"/>
+    <col min="15879" max="15884" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15885" max="16105" width="8.85546875" style="3"/>
+    <col min="16106" max="16106" width="17.85546875" style="3" customWidth="1"/>
+    <col min="16107" max="16134" width="9" style="3" customWidth="1"/>
+    <col min="16135" max="16140" width="8.85546875" style="3" customWidth="1"/>
+    <col min="16141" max="16361" width="8.85546875" style="3"/>
+    <col min="16362" max="16384" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="14.25" customHeight="1"/>
-[...25 lines deleted...]
-      <c r="V4" s="31"/>
+    <row r="2" spans="1:26" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:26" ht="18.75" customHeight="1"/>
+    <row r="4" spans="1:26" ht="18.75" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
     </row>
-    <row r="5" spans="1:25" ht="18.75" customHeight="1">
-[...20 lines deleted...]
-      <c r="Y5" s="24" t="s">
+    <row r="5" spans="1:26" ht="18.75" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="W5" s="7"/>
+      <c r="Z5" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="11" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="8"/>
+      <c r="B6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q6" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="R6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S6" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="T6" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="U6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="X6" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="15" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="2">
+        <v>24371</v>
+      </c>
+      <c r="C7" s="2">
+        <v>24554</v>
+      </c>
+      <c r="D7" s="2">
+        <v>24927</v>
+      </c>
+      <c r="E7" s="2">
+        <v>25525</v>
+      </c>
+      <c r="F7" s="2">
+        <v>26110</v>
+      </c>
+      <c r="G7" s="2">
+        <v>25910</v>
+      </c>
+      <c r="H7" s="2">
+        <v>25618</v>
+      </c>
+      <c r="I7" s="13">
+        <v>25725</v>
+      </c>
+      <c r="J7" s="13">
+        <v>25527</v>
+      </c>
+      <c r="K7" s="14">
+        <v>26629</v>
+      </c>
+      <c r="L7" s="13">
+        <v>27075</v>
+      </c>
+      <c r="M7" s="13">
+        <v>28430</v>
+      </c>
+      <c r="N7" s="13">
+        <v>29089</v>
+      </c>
+      <c r="O7" s="13">
+        <v>29835</v>
+      </c>
+      <c r="P7" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>32777</v>
+      </c>
+      <c r="R7" s="13">
+        <v>29875</v>
+      </c>
+      <c r="S7" s="13">
+        <v>31412</v>
+      </c>
+      <c r="T7" s="13">
+        <v>32055</v>
+      </c>
+      <c r="U7" s="13">
+        <v>34092</v>
+      </c>
+      <c r="V7" s="13">
+        <v>36072</v>
+      </c>
+      <c r="W7" s="13">
+        <v>26276</v>
+      </c>
+      <c r="X7" s="13">
+        <v>27218</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>28178</v>
+      </c>
+      <c r="Z7" s="2">
+        <v>29164</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="15" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+    </row>
+    <row r="9" spans="1:26" s="24" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:26" s="26" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+      <c r="S10" s="20"/>
+      <c r="T10" s="20"/>
+    </row>
+    <row r="11" spans="1:26" s="29" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="15" t="s">
         <v>23</v>
       </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="28"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="28"/>
+      <c r="P11" s="28"/>
+      <c r="Q11" s="28"/>
+      <c r="R11" s="28"/>
+      <c r="S11" s="28"/>
+      <c r="T11" s="28"/>
     </row>
-    <row r="6" spans="1:25" s="3" customFormat="1" ht="18.75" customHeight="1">
-[...72 lines deleted...]
-      </c>
+    <row r="12" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A12" s="30"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
     </row>
-    <row r="7" spans="1:25" ht="15" customHeight="1">
-[...74 lines deleted...]
-      </c>
+    <row r="13" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A13" s="16"/>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
     </row>
-    <row r="8" spans="1:25" ht="15" customHeight="1">
-[...147 lines deleted...]
-      <c r="F14" s="1"/>
+    <row r="14" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A14" s="31"/>
+      <c r="B14" s="31"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:V4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>