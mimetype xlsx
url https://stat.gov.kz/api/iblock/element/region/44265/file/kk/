--- v0 (2026-04-23)
+++ v1 (2026-07-15)
@@ -1,311 +1,566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\I.Konkobayeva\Desktop\Строительство\каз\районы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\ДИНАМИКА\2025\Строительство\строительство динамика каз\районы\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="105" yWindow="6630" windowWidth="18765" windowHeight="6105"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="59">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>мың шаршы метр</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Шаршы метр</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Статистикалық ақпарат дайын құрылыс өнімі бойынша жалпы мемлекеттік статистикалық бақылаулардың айлық және жылдық мерзімділігінің негізінде қалыптастырылады, соның ішінде пайдалануға берілген нысандар туралы жеке құрылысты жүргізушілермен.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Мәліметтерді заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері есепті кезеңде объектілерді пайдалануға беру жүзеге асыратын,жұмыс істейтіндердің санына қарамастан,сондай-ақ жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>14.07.2026ж.</t>
+  </si>
+  <si>
+    <t>12.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>+7 7132544434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -550,1357 +805,1709 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:W19"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W9" sqref="W9"/>
+      <selection activeCell="H10" sqref="H10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
+    <col min="2" max="2" width="81.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="26">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="34" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="110.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="39"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+    </row>
+    <row r="2" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="39"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+    </row>
+    <row r="3" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="39"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+    </row>
+    <row r="4" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="40"/>
+    </row>
+    <row r="5" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="40"/>
+    </row>
+    <row r="6" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="40"/>
+    </row>
+    <row r="7" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="39"/>
+      <c r="B7" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" s="40"/>
+    </row>
+    <row r="8" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="39"/>
+      <c r="B8" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="40"/>
+    </row>
+    <row r="9" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="39"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="40"/>
+    </row>
+    <row r="10" spans="1:3" s="38" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="39"/>
+      <c r="B10" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="40"/>
+    </row>
+    <row r="11" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="39"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="40"/>
+    </row>
+    <row r="12" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="39"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="40"/>
+    </row>
+    <row r="13" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="39"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+    </row>
+    <row r="14" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+    </row>
+    <row r="15" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+    </row>
+    <row r="16" spans="1:3" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="37"/>
+      <c r="B16" s="37"/>
+      <c r="C16" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="6.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.85546875" style="1" customWidth="1"/>
     <col min="15" max="18" width="7.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="7" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.140625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...62 lines deleted...]
-      <c r="U4" s="24" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+    </row>
+    <row r="2" spans="1:24" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+    </row>
+    <row r="3" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="24"/>
-[...4 lines deleted...]
-      <c r="B5" s="18">
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+    </row>
+    <row r="4" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17">
         <v>2003</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C4" s="17">
         <v>2004</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D4" s="17">
         <v>2005</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E4" s="17">
         <v>2006</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F4" s="17">
         <v>2007</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G4" s="18">
         <v>2008</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H4" s="19">
         <v>2009</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I4" s="19">
         <v>2010</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J4" s="19">
         <v>2011</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K4" s="19">
         <v>2012</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L4" s="19">
         <v>2013</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M4" s="19">
         <v>2014</v>
       </c>
-      <c r="N5" s="20">
+      <c r="N4" s="19">
         <v>2015</v>
       </c>
-      <c r="O5" s="20">
+      <c r="O4" s="19">
         <v>2016</v>
       </c>
-      <c r="P5" s="20">
+      <c r="P4" s="19">
         <v>2017</v>
       </c>
-      <c r="Q5" s="20">
+      <c r="Q4" s="19">
         <v>2018</v>
       </c>
-      <c r="R5" s="22">
+      <c r="R4" s="21">
         <v>2019</v>
       </c>
-      <c r="S5" s="22">
+      <c r="S4" s="21">
         <v>2020</v>
       </c>
-      <c r="T5" s="22">
+      <c r="T4" s="21">
         <v>2021</v>
       </c>
-      <c r="U5" s="22">
+      <c r="U4" s="21">
         <v>2022</v>
       </c>
-      <c r="V5" s="21">
+      <c r="V4" s="20">
         <v>2023</v>
       </c>
-      <c r="W5" s="21">
+      <c r="W4" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="X4" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B5" s="8">
         <v>92</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C5" s="8">
         <v>102</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D5" s="8">
         <v>297</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E5" s="8">
         <v>420</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F5" s="8">
         <v>352</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G5" s="9">
         <v>370</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H5" s="10">
         <v>382</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I5" s="4">
         <v>404.23399999999998</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J5" s="10">
         <v>411</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K5" s="10">
         <v>436</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L5" s="10">
         <v>461</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M5" s="10">
         <v>476</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N5" s="11">
         <v>536</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O5" s="11">
         <v>617</v>
       </c>
-      <c r="P6" s="12">
+      <c r="P5" s="11">
         <v>792.29700000000003</v>
       </c>
+      <c r="Q5" s="4">
+        <v>909</v>
+      </c>
+      <c r="R5" s="12">
+        <v>1021</v>
+      </c>
+      <c r="S5" s="12">
+        <v>1040.077</v>
+      </c>
+      <c r="T5" s="12">
+        <v>1182</v>
+      </c>
+      <c r="U5" s="6">
+        <v>1252</v>
+      </c>
+      <c r="V5" s="3">
+        <v>1261</v>
+      </c>
+      <c r="W5" s="22">
+        <v>964.03899999999999</v>
+      </c>
+      <c r="X5" s="23">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4">
+        <v>65.3</v>
+      </c>
+      <c r="C6" s="4">
+        <v>80.5</v>
+      </c>
+      <c r="D6" s="4">
+        <v>258.89999999999998</v>
+      </c>
+      <c r="E6" s="4">
+        <v>339</v>
+      </c>
+      <c r="F6" s="4">
+        <v>294</v>
+      </c>
+      <c r="G6" s="4">
+        <v>272.10000000000002</v>
+      </c>
+      <c r="H6" s="4">
+        <v>272.2</v>
+      </c>
+      <c r="I6" s="4">
+        <v>291.2</v>
+      </c>
+      <c r="J6" s="5">
+        <v>300.39999999999998</v>
+      </c>
+      <c r="K6" s="5">
+        <v>327.10000000000002</v>
+      </c>
+      <c r="L6" s="5">
+        <v>357.89499999999998</v>
+      </c>
+      <c r="M6" s="5">
+        <v>357.93400000000003</v>
+      </c>
+      <c r="N6" s="5">
+        <v>409.88799999999998</v>
+      </c>
+      <c r="O6" s="5">
+        <v>479.3</v>
+      </c>
+      <c r="P6" s="5">
+        <v>618.29999999999995</v>
+      </c>
       <c r="Q6" s="5">
-        <v>909</v>
-[...21 lines deleted...]
-      <c r="A7" s="4" t="s">
+        <v>707.1</v>
+      </c>
+      <c r="R6" s="5">
+        <v>788.4</v>
+      </c>
+      <c r="S6" s="5">
+        <v>792.3</v>
+      </c>
+      <c r="T6" s="5">
+        <v>906.3</v>
+      </c>
+      <c r="U6" s="6">
+        <v>973</v>
+      </c>
+      <c r="V6" s="3">
+        <v>973</v>
+      </c>
+      <c r="W6" s="22">
+        <v>718.53899999999999</v>
+      </c>
+      <c r="X6" s="6">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="C7" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="D7" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="E7" s="4">
+        <v>8.9</v>
+      </c>
+      <c r="F7" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="G7" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H7" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="I7" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="J7" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="K7" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="L7" s="5">
+        <v>12.898999999999999</v>
+      </c>
+      <c r="M7" s="5">
+        <v>12.952</v>
+      </c>
+      <c r="N7" s="5">
+        <v>12.97</v>
+      </c>
+      <c r="O7" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="P7" s="5">
+        <v>21.4</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>28.2</v>
+      </c>
+      <c r="R7" s="5">
+        <v>33.5</v>
+      </c>
+      <c r="S7" s="5">
+        <v>34.1</v>
+      </c>
+      <c r="T7" s="5">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="U7" s="6">
+        <v>40</v>
+      </c>
+      <c r="V7" s="3">
+        <v>41</v>
+      </c>
+      <c r="W7" s="22">
+        <v>30</v>
+      </c>
+      <c r="X7" s="6">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="C8" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="D8" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="E8" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F8" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="5">
-[...67 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="G8" s="4">
+        <v>5</v>
+      </c>
+      <c r="H8" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="I8" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="J8" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="K8" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="L8" s="5">
+        <v>6.3380000000000001</v>
+      </c>
+      <c r="M8" s="5">
+        <v>6.4470000000000001</v>
+      </c>
+      <c r="N8" s="5">
+        <v>7.07</v>
+      </c>
+      <c r="O8" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="P8" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="R8" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="S8" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="T8" s="5">
+        <v>11.4</v>
+      </c>
+      <c r="U8" s="6">
+        <v>12</v>
+      </c>
+      <c r="V8" s="3">
+        <v>12</v>
+      </c>
+      <c r="W8" s="22">
+        <v>12.179</v>
+      </c>
+      <c r="X8" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="C9" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="D9" s="4">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E9" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="F9" s="4">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G9" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="H9" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="I9" s="4">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J9" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="K9" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="L9" s="5">
+        <v>4.6340000000000003</v>
+      </c>
+      <c r="M9" s="5">
+        <v>5.0030000000000001</v>
+      </c>
+      <c r="N9" s="5">
+        <v>5.4219999999999997</v>
+      </c>
+      <c r="O9" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="P9" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="R9" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="S9" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="T9" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="U9" s="6">
+        <v>11</v>
+      </c>
+      <c r="V9" s="3">
+        <v>11</v>
+      </c>
+      <c r="W9" s="22">
+        <v>11.715</v>
+      </c>
+      <c r="X9" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="E10" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="F10" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="G10" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="H10" s="4">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I10" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="J10" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="K10" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="L10" s="5">
+        <v>2.6120000000000001</v>
+      </c>
+      <c r="M10" s="5">
+        <v>3.556</v>
+      </c>
+      <c r="N10" s="5">
+        <v>4.1120000000000001</v>
+      </c>
+      <c r="O10" s="5">
+        <v>5</v>
+      </c>
+      <c r="P10" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="R10" s="5">
+        <v>10.9</v>
+      </c>
+      <c r="S10" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="T10" s="5">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="U10" s="6">
+        <v>19</v>
+      </c>
+      <c r="V10" s="3">
+        <v>19</v>
+      </c>
+      <c r="W10" s="22">
+        <v>19.440999999999999</v>
+      </c>
+      <c r="X10" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="C11" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="D11" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="E11" s="4">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F11" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="G11" s="4">
+        <v>3</v>
+      </c>
+      <c r="H11" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="I11" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="J11" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="K11" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="L11" s="5">
+        <v>3.5609999999999999</v>
+      </c>
+      <c r="M11" s="5">
+        <v>4.2350000000000003</v>
+      </c>
+      <c r="N11" s="5">
+        <v>4.827</v>
+      </c>
+      <c r="O11" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="P11" s="5">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="R11" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="S11" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="T11" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="U11" s="6">
+        <v>9</v>
+      </c>
+      <c r="V11" s="3">
+        <v>10</v>
+      </c>
+      <c r="W11" s="22">
+        <v>9.7420000000000009</v>
+      </c>
+      <c r="X11" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="4">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C12" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="D12" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="E12" s="4">
+        <v>10.8</v>
+      </c>
+      <c r="F12" s="4">
+        <v>7.1</v>
+      </c>
+      <c r="G12" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="H12" s="4">
+        <v>14.4</v>
+      </c>
+      <c r="I12" s="4">
+        <v>11.9</v>
+      </c>
+      <c r="J12" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="K12" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="L12" s="5">
+        <v>12.2</v>
+      </c>
+      <c r="M12" s="5">
+        <v>12.221</v>
+      </c>
+      <c r="N12" s="5">
+        <v>14.568</v>
+      </c>
+      <c r="O12" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="P12" s="5">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="R12" s="5">
+        <v>22.6</v>
+      </c>
+      <c r="S12" s="5">
+        <v>24.6</v>
+      </c>
+      <c r="T12" s="5">
+        <v>27</v>
+      </c>
+      <c r="U12" s="6">
+        <v>27</v>
+      </c>
+      <c r="V12" s="3">
+        <v>28</v>
+      </c>
+      <c r="W12" s="22">
+        <v>20.113</v>
+      </c>
+      <c r="X12" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="4">
+        <v>12.2</v>
+      </c>
+      <c r="C13" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="D13" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="E13" s="4">
+        <v>24.6</v>
+      </c>
+      <c r="F13" s="4">
+        <v>14.5</v>
+      </c>
+      <c r="G13" s="4">
+        <v>25.1</v>
+      </c>
+      <c r="H13" s="4">
+        <v>16.5</v>
+      </c>
+      <c r="I13" s="4">
+        <v>12.5</v>
+      </c>
+      <c r="J13" s="5">
+        <v>15.2</v>
+      </c>
+      <c r="K13" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="L13" s="5">
+        <v>12.555</v>
+      </c>
+      <c r="M13" s="5">
+        <v>20.277999999999999</v>
+      </c>
+      <c r="N13" s="5">
+        <v>20.797999999999998</v>
+      </c>
+      <c r="O13" s="5">
+        <v>20.8</v>
+      </c>
+      <c r="P13" s="5">
+        <v>23.2</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>23.6</v>
+      </c>
+      <c r="R13" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="S13" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="T13" s="5">
+        <v>31</v>
+      </c>
+      <c r="U13" s="6">
+        <v>31</v>
+      </c>
+      <c r="V13" s="3">
+        <v>32</v>
+      </c>
+      <c r="W13" s="22">
+        <v>32.134999999999998</v>
+      </c>
+      <c r="X13" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="C14" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="F14" s="4">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G14" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="H14" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="I14" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="J14" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="K14" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="L14" s="5">
+        <v>4.0880000000000001</v>
+      </c>
+      <c r="M14" s="5">
+        <v>4.484</v>
+      </c>
+      <c r="N14" s="5">
+        <v>4.5789999999999997</v>
+      </c>
+      <c r="O14" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="P14" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="R14" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="S14" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="T14" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="U14" s="6">
+        <v>10</v>
+      </c>
+      <c r="V14" s="3">
+        <v>10</v>
+      </c>
+      <c r="W14" s="22">
+        <v>16.582999999999998</v>
+      </c>
+      <c r="X14" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="C15" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="5">
-[...8 lines deleted...]
-      <c r="E8" s="5">
+      <c r="D15" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="E15" s="4">
+        <v>7.4</v>
+      </c>
+      <c r="F15" s="4">
+        <v>7.9</v>
+      </c>
+      <c r="G15" s="4">
+        <v>10</v>
+      </c>
+      <c r="H15" s="4">
+        <v>14.7</v>
+      </c>
+      <c r="I15" s="4">
+        <v>13.5</v>
+      </c>
+      <c r="J15" s="5">
+        <v>14.6</v>
+      </c>
+      <c r="K15" s="5">
+        <v>15.8</v>
+      </c>
+      <c r="L15" s="5">
+        <v>15.433</v>
+      </c>
+      <c r="M15" s="5">
+        <v>15.866</v>
+      </c>
+      <c r="N15" s="5">
+        <v>16.72</v>
+      </c>
+      <c r="O15" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="P15" s="5">
+        <v>17.3</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="R15" s="5">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="S15" s="5">
+        <v>23.2</v>
+      </c>
+      <c r="T15" s="5">
+        <v>24.1</v>
+      </c>
+      <c r="U15" s="6">
+        <v>25</v>
+      </c>
+      <c r="V15" s="3">
+        <v>29</v>
+      </c>
+      <c r="W15" s="22">
+        <v>21.579000000000001</v>
+      </c>
+      <c r="X15" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="C16" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="D16" s="4">
+        <v>3.9</v>
+      </c>
+      <c r="E16" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="F16" s="4">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G16" s="4">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="H16" s="4">
+        <v>12</v>
+      </c>
+      <c r="I16" s="4">
+        <v>30</v>
+      </c>
+      <c r="J16" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="K16" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="L16" s="5">
+        <v>10.063000000000001</v>
+      </c>
+      <c r="M16" s="5">
+        <v>12.840999999999999</v>
+      </c>
+      <c r="N16" s="5">
+        <v>13.738</v>
+      </c>
+      <c r="O16" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="P16" s="5">
+        <v>28.7</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>36.5</v>
+      </c>
+      <c r="R16" s="5">
+        <v>42.7</v>
+      </c>
+      <c r="S16" s="5">
+        <v>43.4</v>
+      </c>
+      <c r="T16" s="5">
+        <v>49.3</v>
+      </c>
+      <c r="U16" s="6">
+        <v>49</v>
+      </c>
+      <c r="V16" s="3">
+        <v>50</v>
+      </c>
+      <c r="W16" s="22">
+        <v>21.899000000000001</v>
+      </c>
+      <c r="X16" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="4">
+        <v>2</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="E17" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="F17" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="G17" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="H17" s="4">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="I17" s="4">
+        <v>13.1</v>
+      </c>
+      <c r="J17" s="5">
+        <v>13.1</v>
+      </c>
+      <c r="K17" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="L17" s="5">
+        <v>11.744999999999999</v>
+      </c>
+      <c r="M17" s="5">
+        <v>13.135</v>
+      </c>
+      <c r="N17" s="5">
+        <v>14.361000000000001</v>
+      </c>
+      <c r="O17" s="5">
+        <v>19.3</v>
+      </c>
+      <c r="P17" s="5">
+        <v>22.2</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>24.4</v>
+      </c>
+      <c r="R17" s="5">
+        <v>27.2</v>
+      </c>
+      <c r="S17" s="5">
+        <v>28.8</v>
+      </c>
+      <c r="T17" s="5">
+        <v>30.9</v>
+      </c>
+      <c r="U17" s="6">
+        <v>31</v>
+      </c>
+      <c r="V17" s="3">
+        <v>32</v>
+      </c>
+      <c r="W17" s="22">
+        <v>34.835000000000001</v>
+      </c>
+      <c r="X17" s="6">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="C18" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="D18" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E18" s="14">
+        <v>3.1</v>
+      </c>
+      <c r="F18" s="14">
+        <v>2.4</v>
+      </c>
+      <c r="G18" s="14">
+        <v>3.9</v>
+      </c>
+      <c r="H18" s="14">
+        <v>5.4</v>
+      </c>
+      <c r="I18" s="14">
+        <v>5.5</v>
+      </c>
+      <c r="J18" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="K18" s="15">
+        <v>6.3</v>
+      </c>
+      <c r="L18" s="15">
+        <v>7.173</v>
+      </c>
+      <c r="M18" s="15">
+        <v>7.173</v>
+      </c>
+      <c r="N18" s="15">
+        <v>7.181</v>
+      </c>
+      <c r="O18" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="P18" s="15">
+        <v>8.5</v>
+      </c>
+      <c r="Q18" s="15">
         <v>8.9</v>
       </c>
-      <c r="F8" s="5">
-[...363 lines deleted...]
-      <c r="I13" s="5">
+      <c r="R18" s="15">
+        <v>10.5</v>
+      </c>
+      <c r="S18" s="15">
         <v>11.9</v>
       </c>
-      <c r="J13" s="6">
-[...209 lines deleted...]
-      <c r="I16" s="5">
+      <c r="T18" s="15">
         <v>13.5</v>
       </c>
-      <c r="J16" s="6">
-[...114 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="U18" s="16">
         <v>14</v>
       </c>
-      <c r="B18" s="5">
-[...67 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="V18" s="13">
+        <v>14</v>
+      </c>
+      <c r="W18" s="14">
+        <v>15.279</v>
+      </c>
+      <c r="X18" s="16">
         <v>15</v>
-      </c>
-[...64 lines deleted...]
-        <v>15.279</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:T2"/>
-    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C0FD25-4D56-47D3-83B3-C922BD0A8E24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>