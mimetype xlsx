--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="2040" yWindow="3150" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лошади!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="37">
   <si>
     <t>Численность лошадей, тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -123,60 +128,63 @@
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
+  <si>
+    <t>2026 год</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -526,51 +534,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -752,50 +760,59 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2455">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3213,51 +3230,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3301,71 +3318,72 @@
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="17" xfId="1694" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2455">
     <cellStyle name="20% - Акцент1 10" xfId="1012"/>
     <cellStyle name="20% - Акцент1 11" xfId="1069"/>
     <cellStyle name="20% - Акцент1 12" xfId="1132"/>
     <cellStyle name="20% - Акцент1 13" xfId="1191"/>
     <cellStyle name="20% - Акцент1 14" xfId="1249"/>
     <cellStyle name="20% - Акцент1 15" xfId="1307"/>
     <cellStyle name="20% - Акцент1 16" xfId="1366"/>
     <cellStyle name="20% - Акцент1 17" xfId="1420"/>
     <cellStyle name="20% - Акцент1 18" xfId="1479"/>
     <cellStyle name="20% - Акцент1 19" xfId="1531"/>
     <cellStyle name="20% - Акцент1 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="740"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="809"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="861"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="957"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="1011"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="1068"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="1131"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="1190"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="1248"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="1306"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="387"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="1365"/>
@@ -5782,166 +5800,176 @@
     <cellStyle name="Хороший 2 21" xfId="1486"/>
     <cellStyle name="Хороший 2 22" xfId="1538"/>
     <cellStyle name="Хороший 2 23" xfId="1594"/>
     <cellStyle name="Хороший 2 24" xfId="1636"/>
     <cellStyle name="Хороший 2 25" xfId="1720"/>
     <cellStyle name="Хороший 2 26" xfId="1797"/>
     <cellStyle name="Хороший 2 27" xfId="1856"/>
     <cellStyle name="Хороший 2 28" xfId="1912"/>
     <cellStyle name="Хороший 2 29" xfId="1967"/>
     <cellStyle name="Хороший 2 3" xfId="470"/>
     <cellStyle name="Хороший 2 30" xfId="2022"/>
     <cellStyle name="Хороший 2 31" xfId="2061"/>
     <cellStyle name="Хороший 2 32" xfId="2103"/>
     <cellStyle name="Хороший 2 33" xfId="2109"/>
     <cellStyle name="Хороший 2 4" xfId="510"/>
     <cellStyle name="Хороший 2 5" xfId="554"/>
     <cellStyle name="Хороший 2 6" xfId="598"/>
     <cellStyle name="Хороший 2 7" xfId="636"/>
     <cellStyle name="Хороший 2 8" xfId="676"/>
     <cellStyle name="Хороший 2 9" xfId="748"/>
     <cellStyle name="Хороший 3" xfId="87"/>
     <cellStyle name="Хороший 4" xfId="126"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6077,106 +6105,106 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CG34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CD2" sqref="CD2:CG2"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.81640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="8.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7265625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="7.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="2" customWidth="1"/>
-    <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
-    <col min="9" max="9" width="8.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="8.54296875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="8.7265625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
-    <col min="11" max="11" width="9.28515625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.26953125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="8.7265625" style="2" customWidth="1"/>
+    <col min="13" max="14" width="8.81640625" style="2" customWidth="1"/>
+    <col min="15" max="16" width="8.453125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="7.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
-    <col min="20" max="20" width="9.140625" style="2"/>
+    <col min="19" max="19" width="8.453125" style="2" customWidth="1"/>
+    <col min="20" max="20" width="9.1796875" style="2"/>
     <col min="21" max="21" width="9" style="2" customWidth="1"/>
-    <col min="22" max="22" width="9.42578125" style="2" customWidth="1"/>
-    <col min="23" max="23" width="9.28515625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="9.453125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.26953125" style="2" customWidth="1"/>
     <col min="24" max="24" width="9" style="2" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" style="2"/>
-[...10 lines deleted...]
-    <col min="36" max="38" width="8.7109375" style="2" customWidth="1"/>
+    <col min="25" max="25" width="9.1796875" style="2"/>
+    <col min="26" max="26" width="8.54296875" style="2" customWidth="1"/>
+    <col min="27" max="27" width="8.26953125" style="2" customWidth="1"/>
+    <col min="28" max="28" width="8.1796875" style="2" customWidth="1"/>
+    <col min="29" max="29" width="7.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="7.81640625" style="2" customWidth="1"/>
+    <col min="31" max="31" width="8.453125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="7.26953125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="7.81640625" style="2" customWidth="1"/>
+    <col min="34" max="34" width="8.7265625" style="2" customWidth="1"/>
+    <col min="35" max="35" width="8.26953125" style="2" customWidth="1"/>
+    <col min="36" max="38" width="8.7265625" style="2" customWidth="1"/>
     <col min="39" max="39" width="9" style="2" customWidth="1"/>
-    <col min="40" max="40" width="7.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="43" max="43" width="7.42578125" style="2" customWidth="1"/>
+    <col min="40" max="40" width="7.7265625" style="2" customWidth="1"/>
+    <col min="41" max="41" width="7.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="7.26953125" style="2" customWidth="1"/>
+    <col min="43" max="43" width="7.453125" style="2" customWidth="1"/>
     <col min="44" max="44" width="8" style="2" customWidth="1"/>
-    <col min="45" max="61" width="9.140625" style="2"/>
-[...1 lines deleted...]
-    <col min="63" max="16384" width="9.140625" style="2"/>
+    <col min="45" max="61" width="9.1796875" style="2"/>
+    <col min="62" max="62" width="9.1796875" style="37"/>
+    <col min="63" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85" s="1" customFormat="1" ht="28.5" customHeight="1">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
       <c r="R1" s="44"/>
       <c r="S1" s="44"/>
       <c r="T1" s="44"/>
       <c r="U1" s="44"/>
       <c r="V1" s="44"/>
       <c r="W1" s="44"/>
@@ -6186,207 +6214,221 @@
       <c r="AA1" s="44"/>
       <c r="AB1" s="44"/>
       <c r="AC1" s="44"/>
       <c r="AD1" s="44"/>
       <c r="AE1" s="44"/>
       <c r="AF1" s="44"/>
       <c r="AG1" s="44"/>
       <c r="AH1" s="44"/>
       <c r="AI1" s="44"/>
       <c r="AJ1" s="44"/>
       <c r="AK1" s="44"/>
       <c r="AL1" s="44"/>
       <c r="AM1" s="44"/>
       <c r="AN1" s="44"/>
       <c r="AO1" s="44"/>
       <c r="AP1" s="44"/>
       <c r="AQ1" s="44"/>
       <c r="AR1" s="44"/>
       <c r="AS1" s="44"/>
       <c r="AT1" s="44"/>
       <c r="AU1" s="44"/>
       <c r="AV1" s="44"/>
       <c r="AW1" s="44"/>
       <c r="BJ1" s="39"/>
     </row>
-    <row r="2" spans="1:85" s="32" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:97" s="32" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="30"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="41"/>
-[...2 lines deleted...]
-      <c r="V2" s="41" t="s">
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="V2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="41"/>
-[...2 lines deleted...]
-      <c r="AH2" s="41" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="41"/>
-[...2 lines deleted...]
-      <c r="AT2" s="41" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="41"/>
-[...2 lines deleted...]
-      <c r="BF2" s="41" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="41"/>
-[...2 lines deleted...]
-      <c r="BR2" s="41" t="s">
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BR2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="41"/>
-[...2 lines deleted...]
-      <c r="CD2" s="41" t="s">
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
+      <c r="CD2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="41"/>
-[...1 lines deleted...]
-      <c r="CG2" s="41"/>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="43"/>
     </row>
-    <row r="3" spans="1:85" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:97" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="43"/>
-[...8 lines deleted...]
-      <c r="L3" s="43"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
       <c r="M3" s="45"/>
-      <c r="N3" s="42" t="s">
+      <c r="N3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="43"/>
-[...8 lines deleted...]
-      <c r="X3" s="43"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
       <c r="Y3" s="45"/>
-      <c r="Z3" s="42" t="s">
+      <c r="Z3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="43"/>
-[...8 lines deleted...]
-      <c r="AJ3" s="43"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
       <c r="AK3" s="45"/>
-      <c r="AL3" s="42" t="s">
+      <c r="AL3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="43"/>
-[...8 lines deleted...]
-      <c r="AV3" s="43"/>
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
       <c r="AW3" s="45"/>
-      <c r="AX3" s="42" t="s">
+      <c r="AX3" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="43"/>
-[...9 lines deleted...]
-      <c r="CG3" s="43"/>
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="42"/>
     </row>
-    <row r="4" spans="1:85" s="4" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="4" spans="1:97" s="4" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="47"/>
       <c r="B4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>12</v>
       </c>
@@ -6596,52 +6638,88 @@
       </c>
       <c r="BZ4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="CA4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="CB4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="13" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="13" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="40" t="s">
         <v>16</v>
       </c>
+      <c r="CH4" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="CJ4" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="CL4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="CM4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="CN4" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="CO4" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="CP4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="CQ4" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="CR4" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="CS4" s="40" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="5" spans="1:85" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:97" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="34">
         <v>160.33699999999999</v>
       </c>
       <c r="C5" s="34">
         <v>157.99199999999999</v>
       </c>
       <c r="D5" s="34">
         <v>160.197</v>
       </c>
       <c r="E5" s="34">
         <v>177.09100000000001</v>
       </c>
       <c r="F5" s="34">
         <v>185.614</v>
       </c>
       <c r="G5" s="35">
         <v>188.578</v>
       </c>
       <c r="H5" s="34">
         <v>185.67099999999999</v>
       </c>
       <c r="I5" s="34">
@@ -6844,55 +6922,87 @@
       </c>
       <c r="BW5" s="34">
         <v>284.3</v>
       </c>
       <c r="BX5" s="36">
         <v>291.10000000000002</v>
       </c>
       <c r="BY5" s="36">
         <v>326.10000000000002</v>
       </c>
       <c r="BZ5" s="36">
         <v>347.8</v>
       </c>
       <c r="CA5" s="36">
         <v>310.60000000000002</v>
       </c>
       <c r="CB5" s="36">
         <v>305.39999999999998</v>
       </c>
       <c r="CC5" s="36">
         <v>301.2</v>
       </c>
       <c r="CD5" s="36">
         <v>295.5</v>
       </c>
-      <c r="CE5" s="36"/>
-[...1 lines deleted...]
-      <c r="CG5" s="36"/>
+      <c r="CE5" s="36">
+        <v>286.7</v>
+      </c>
+      <c r="CF5" s="36">
+        <v>281.16199999999998</v>
+      </c>
+      <c r="CG5" s="36">
+        <v>318.37099999999998</v>
+      </c>
+      <c r="CH5" s="34">
+        <v>313.553</v>
+      </c>
+      <c r="CI5" s="34">
+        <v>311.721</v>
+      </c>
+      <c r="CJ5" s="36">
+        <v>320.88200000000001</v>
+      </c>
+      <c r="CK5" s="36">
+        <v>354.76499999999999</v>
+      </c>
+      <c r="CL5" s="36">
+        <v>378.04700000000003</v>
+      </c>
+      <c r="CM5" s="36">
+        <v>328.89</v>
+      </c>
+      <c r="CN5" s="48">
+        <v>325.71199999999999</v>
+      </c>
+      <c r="CO5" s="36"/>
+      <c r="CP5" s="36"/>
+      <c r="CQ5" s="36"/>
+      <c r="CR5" s="36"/>
+      <c r="CS5" s="36"/>
     </row>
-    <row r="6" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="11">
         <v>2.6619999999999999</v>
       </c>
       <c r="C6" s="11">
         <v>2.6280000000000001</v>
       </c>
       <c r="D6" s="11">
         <v>2.7989999999999999</v>
       </c>
       <c r="E6" s="14">
         <v>2.9710000000000001</v>
       </c>
       <c r="F6" s="14">
         <v>3.1080000000000001</v>
       </c>
       <c r="G6" s="15">
         <v>3.294</v>
       </c>
       <c r="H6" s="15">
         <v>2.3279999999999998</v>
       </c>
       <c r="I6" s="15">
@@ -7095,55 +7205,87 @@
       </c>
       <c r="BW6" s="16">
         <v>5.2</v>
       </c>
       <c r="BX6" s="16">
         <v>5.2</v>
       </c>
       <c r="BY6" s="16">
         <v>5.7</v>
       </c>
       <c r="BZ6" s="17">
         <v>6</v>
       </c>
       <c r="CA6" s="17">
         <v>5.6</v>
       </c>
       <c r="CB6" s="17">
         <v>5.5</v>
       </c>
       <c r="CC6" s="17">
         <v>5.4</v>
       </c>
       <c r="CD6" s="17">
         <v>5</v>
       </c>
-      <c r="CE6" s="17"/>
-[...1 lines deleted...]
-      <c r="CG6" s="17"/>
+      <c r="CE6" s="17">
+        <v>3.964</v>
+      </c>
+      <c r="CF6" s="17">
+        <v>3.8740000000000001</v>
+      </c>
+      <c r="CG6" s="17">
+        <v>5.7889999999999997</v>
+      </c>
+      <c r="CH6" s="16">
+        <v>5.7590000000000003</v>
+      </c>
+      <c r="CI6" s="16">
+        <v>6.1150000000000002</v>
+      </c>
+      <c r="CJ6" s="16">
+        <v>6.8689999999999998</v>
+      </c>
+      <c r="CK6" s="16">
+        <v>7.5460000000000003</v>
+      </c>
+      <c r="CL6" s="17">
+        <v>7.9219999999999997</v>
+      </c>
+      <c r="CM6" s="17">
+        <v>6.0620000000000003</v>
+      </c>
+      <c r="CN6" s="16">
+        <v>6.0220000000000002</v>
+      </c>
+      <c r="CO6" s="17"/>
+      <c r="CP6" s="17"/>
+      <c r="CQ6" s="17"/>
+      <c r="CR6" s="17"/>
+      <c r="CS6" s="17"/>
     </row>
-    <row r="7" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="11">
         <v>10.103</v>
       </c>
       <c r="C7" s="11">
         <v>10.032</v>
       </c>
       <c r="D7" s="11">
         <v>10.257999999999999</v>
       </c>
       <c r="E7" s="14">
         <v>10.952</v>
       </c>
       <c r="F7" s="14">
         <v>11.97</v>
       </c>
       <c r="G7" s="15">
         <v>12.426</v>
       </c>
       <c r="H7" s="15">
         <v>11.393000000000001</v>
       </c>
       <c r="I7" s="15">
@@ -7346,55 +7488,87 @@
       </c>
       <c r="BW7" s="16">
         <v>20.7</v>
       </c>
       <c r="BX7" s="16">
         <v>20.6</v>
       </c>
       <c r="BY7" s="16">
         <v>22.1</v>
       </c>
       <c r="BZ7" s="17">
         <v>24</v>
       </c>
       <c r="CA7" s="17">
         <v>20.2</v>
       </c>
       <c r="CB7" s="17">
         <v>19.100000000000001</v>
       </c>
       <c r="CC7" s="17">
         <v>18.899999999999999</v>
       </c>
       <c r="CD7" s="17">
         <v>18.5</v>
       </c>
-      <c r="CE7" s="17"/>
-[...1 lines deleted...]
-      <c r="CG7" s="17"/>
+      <c r="CE7" s="17">
+        <v>18.289000000000001</v>
+      </c>
+      <c r="CF7" s="17">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="CG7" s="17">
+        <v>23.527999999999999</v>
+      </c>
+      <c r="CH7" s="16">
+        <v>23.466999999999999</v>
+      </c>
+      <c r="CI7" s="16">
+        <v>23.408000000000001</v>
+      </c>
+      <c r="CJ7" s="16">
+        <v>24.414000000000001</v>
+      </c>
+      <c r="CK7" s="16">
+        <v>26.588000000000001</v>
+      </c>
+      <c r="CL7" s="17">
+        <v>29.666</v>
+      </c>
+      <c r="CM7" s="17">
+        <v>23.302</v>
+      </c>
+      <c r="CN7" s="16">
+        <v>23.218</v>
+      </c>
+      <c r="CO7" s="17"/>
+      <c r="CP7" s="17"/>
+      <c r="CQ7" s="17"/>
+      <c r="CR7" s="17"/>
+      <c r="CS7" s="17"/>
     </row>
-    <row r="8" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="11">
         <v>18.978999999999999</v>
       </c>
       <c r="C8" s="11">
         <v>18.626000000000001</v>
       </c>
       <c r="D8" s="11">
         <v>18.872</v>
       </c>
       <c r="E8" s="14">
         <v>20.721</v>
       </c>
       <c r="F8" s="14">
         <v>21.408000000000001</v>
       </c>
       <c r="G8" s="15">
         <v>21.513000000000002</v>
       </c>
       <c r="H8" s="15">
         <v>20.606999999999999</v>
       </c>
       <c r="I8" s="15">
@@ -7597,55 +7771,87 @@
       </c>
       <c r="BW8" s="16">
         <v>40.6</v>
       </c>
       <c r="BX8" s="16">
         <v>41.5</v>
       </c>
       <c r="BY8" s="16">
         <v>46.1</v>
       </c>
       <c r="BZ8" s="17">
         <v>48</v>
       </c>
       <c r="CA8" s="17">
         <v>45.3</v>
       </c>
       <c r="CB8" s="17">
         <v>44.5</v>
       </c>
       <c r="CC8" s="17">
         <v>44.6</v>
       </c>
       <c r="CD8" s="17">
         <v>44.6</v>
       </c>
-      <c r="CE8" s="17"/>
-[...1 lines deleted...]
-      <c r="CG8" s="17"/>
+      <c r="CE8" s="17">
+        <v>44.058</v>
+      </c>
+      <c r="CF8" s="17">
+        <v>43.651000000000003</v>
+      </c>
+      <c r="CG8" s="17">
+        <v>47.667000000000002</v>
+      </c>
+      <c r="CH8" s="16">
+        <v>47.395000000000003</v>
+      </c>
+      <c r="CI8" s="16">
+        <v>47.170999999999999</v>
+      </c>
+      <c r="CJ8" s="16">
+        <v>48.106999999999999</v>
+      </c>
+      <c r="CK8" s="16">
+        <v>52.918999999999997</v>
+      </c>
+      <c r="CL8" s="17">
+        <v>55.152999999999999</v>
+      </c>
+      <c r="CM8" s="17">
+        <v>48.631999999999998</v>
+      </c>
+      <c r="CN8" s="16">
+        <v>47.887999999999998</v>
+      </c>
+      <c r="CO8" s="17"/>
+      <c r="CP8" s="17"/>
+      <c r="CQ8" s="17"/>
+      <c r="CR8" s="17"/>
+      <c r="CS8" s="17"/>
     </row>
-    <row r="9" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="21">
         <v>11.925000000000001</v>
       </c>
       <c r="C9" s="21">
         <v>12.198</v>
       </c>
       <c r="D9" s="21">
         <v>12.512</v>
       </c>
       <c r="E9" s="22">
         <v>13.843</v>
       </c>
       <c r="F9" s="22">
         <v>13.377000000000001</v>
       </c>
       <c r="G9" s="15">
         <v>13.497</v>
       </c>
       <c r="H9" s="15">
         <v>13.486000000000001</v>
       </c>
       <c r="I9" s="15">
@@ -7848,55 +8054,87 @@
       </c>
       <c r="BW9" s="16">
         <v>17.5</v>
       </c>
       <c r="BX9" s="16">
         <v>18.3</v>
       </c>
       <c r="BY9" s="16">
         <v>19.8</v>
       </c>
       <c r="BZ9" s="16">
         <v>19.899999999999999</v>
       </c>
       <c r="CA9" s="16">
         <v>18.3</v>
       </c>
       <c r="CB9" s="16">
         <v>18.2</v>
       </c>
       <c r="CC9" s="16">
         <v>17.8</v>
       </c>
       <c r="CD9" s="16">
         <v>17.2</v>
       </c>
-      <c r="CE9" s="16"/>
-[...1 lines deleted...]
-      <c r="CG9" s="16"/>
+      <c r="CE9" s="16">
+        <v>16.393000000000001</v>
+      </c>
+      <c r="CF9" s="16">
+        <v>16.009</v>
+      </c>
+      <c r="CG9" s="16">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="CH9" s="16">
+        <v>18.992999999999999</v>
+      </c>
+      <c r="CI9" s="16">
+        <v>18.73</v>
+      </c>
+      <c r="CJ9" s="16">
+        <v>19.536000000000001</v>
+      </c>
+      <c r="CK9" s="16">
+        <v>21.033000000000001</v>
+      </c>
+      <c r="CL9" s="16">
+        <v>21.123000000000001</v>
+      </c>
+      <c r="CM9" s="16">
+        <v>19.271999999999998</v>
+      </c>
+      <c r="CN9" s="16">
+        <v>19.071000000000002</v>
+      </c>
+      <c r="CO9" s="16"/>
+      <c r="CP9" s="16"/>
+      <c r="CQ9" s="16"/>
+      <c r="CR9" s="16"/>
+      <c r="CS9" s="16"/>
     </row>
-    <row r="10" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="21">
         <v>33.332000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>32.889000000000003</v>
       </c>
       <c r="D10" s="21">
         <v>33.07</v>
       </c>
       <c r="E10" s="22">
         <v>38.241</v>
       </c>
       <c r="F10" s="22">
         <v>38.942</v>
       </c>
       <c r="G10" s="15">
         <v>39.223999999999997</v>
       </c>
       <c r="H10" s="15">
         <v>40.771000000000001</v>
       </c>
       <c r="I10" s="15">
@@ -8099,55 +8337,87 @@
       </c>
       <c r="BW10" s="16">
         <v>63.5</v>
       </c>
       <c r="BX10" s="16">
         <v>64</v>
       </c>
       <c r="BY10" s="16">
         <v>76.900000000000006</v>
       </c>
       <c r="BZ10" s="16">
         <v>84.7</v>
       </c>
       <c r="CA10" s="16">
         <v>71.900000000000006</v>
       </c>
       <c r="CB10" s="16">
         <v>71.3</v>
       </c>
       <c r="CC10" s="16">
         <v>70.8</v>
       </c>
       <c r="CD10" s="16">
         <v>70.3</v>
       </c>
-      <c r="CE10" s="16"/>
-[...1 lines deleted...]
-      <c r="CG10" s="16"/>
+      <c r="CE10" s="16">
+        <v>69.945999999999998</v>
+      </c>
+      <c r="CF10" s="16">
+        <v>69.353999999999999</v>
+      </c>
+      <c r="CG10" s="16">
+        <v>69.798000000000002</v>
+      </c>
+      <c r="CH10" s="16">
+        <v>68.328000000000003</v>
+      </c>
+      <c r="CI10" s="16">
+        <v>67.802000000000007</v>
+      </c>
+      <c r="CJ10" s="16">
+        <v>68.373000000000005</v>
+      </c>
+      <c r="CK10" s="16">
+        <v>81.463999999999999</v>
+      </c>
+      <c r="CL10" s="16">
+        <v>88.599000000000004</v>
+      </c>
+      <c r="CM10" s="16">
+        <v>75.417000000000002</v>
+      </c>
+      <c r="CN10" s="16">
+        <v>75.087000000000003</v>
+      </c>
+      <c r="CO10" s="16"/>
+      <c r="CP10" s="16"/>
+      <c r="CQ10" s="16"/>
+      <c r="CR10" s="16"/>
+      <c r="CS10" s="16"/>
     </row>
-    <row r="11" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="21">
         <v>8.5079999999999991</v>
       </c>
       <c r="C11" s="21">
         <v>8.4730000000000008</v>
       </c>
       <c r="D11" s="21">
         <v>8.3789999999999996</v>
       </c>
       <c r="E11" s="22">
         <v>9.0280000000000005</v>
       </c>
       <c r="F11" s="22">
         <v>10.012</v>
       </c>
       <c r="G11" s="15">
         <v>10.198</v>
       </c>
       <c r="H11" s="15">
         <v>10.48</v>
       </c>
       <c r="I11" s="15">
@@ -8350,55 +8620,87 @@
       </c>
       <c r="BW11" s="16">
         <v>7.7</v>
       </c>
       <c r="BX11" s="16">
         <v>7.6</v>
       </c>
       <c r="BY11" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BZ11" s="16">
         <v>9.3000000000000007</v>
       </c>
       <c r="CA11" s="16">
         <v>9.1</v>
       </c>
       <c r="CB11" s="16">
         <v>9</v>
       </c>
       <c r="CC11" s="16">
         <v>8.9</v>
       </c>
       <c r="CD11" s="16">
         <v>8.4</v>
       </c>
-      <c r="CE11" s="16"/>
-[...1 lines deleted...]
-      <c r="CG11" s="16"/>
+      <c r="CE11" s="16">
+        <v>7.8550000000000004</v>
+      </c>
+      <c r="CF11" s="16">
+        <v>7.2690000000000001</v>
+      </c>
+      <c r="CG11" s="16">
+        <v>8.7509999999999994</v>
+      </c>
+      <c r="CH11" s="16">
+        <v>8.3030000000000008</v>
+      </c>
+      <c r="CI11" s="16">
+        <v>8.7089999999999996</v>
+      </c>
+      <c r="CJ11" s="16">
+        <v>8.5440000000000005</v>
+      </c>
+      <c r="CK11" s="16">
+        <v>9.3650000000000002</v>
+      </c>
+      <c r="CL11" s="16">
+        <v>10.339</v>
+      </c>
+      <c r="CM11" s="16">
+        <v>8.1660000000000004</v>
+      </c>
+      <c r="CN11" s="16">
+        <v>8.0890000000000004</v>
+      </c>
+      <c r="CO11" s="16"/>
+      <c r="CP11" s="16"/>
+      <c r="CQ11" s="16"/>
+      <c r="CR11" s="16"/>
+      <c r="CS11" s="16"/>
     </row>
-    <row r="12" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="21">
         <v>15.464</v>
       </c>
       <c r="C12" s="21">
         <v>15.153</v>
       </c>
       <c r="D12" s="21">
         <v>14.93</v>
       </c>
       <c r="E12" s="22">
         <v>14.589</v>
       </c>
       <c r="F12" s="22">
         <v>14.972</v>
       </c>
       <c r="G12" s="15">
         <v>15.438000000000001</v>
       </c>
       <c r="H12" s="15">
         <v>16.760999999999999</v>
       </c>
       <c r="I12" s="15">
@@ -8601,55 +8903,87 @@
       </c>
       <c r="BW12" s="16">
         <v>23.1</v>
       </c>
       <c r="BX12" s="16">
         <v>22.6</v>
       </c>
       <c r="BY12" s="16">
         <v>21.8</v>
       </c>
       <c r="BZ12" s="16">
         <v>21.3</v>
       </c>
       <c r="CA12" s="16">
         <v>24.1</v>
       </c>
       <c r="CB12" s="16">
         <v>23.3</v>
       </c>
       <c r="CC12" s="16">
         <v>22</v>
       </c>
       <c r="CD12" s="16">
         <v>21</v>
       </c>
-      <c r="CE12" s="16"/>
-[...1 lines deleted...]
-      <c r="CG12" s="16"/>
+      <c r="CE12" s="16">
+        <v>19.045000000000002</v>
+      </c>
+      <c r="CF12" s="16">
+        <v>18.824999999999999</v>
+      </c>
+      <c r="CG12" s="16">
+        <v>25.352</v>
+      </c>
+      <c r="CH12" s="16">
+        <v>24.71</v>
+      </c>
+      <c r="CI12" s="16">
+        <v>23.853000000000002</v>
+      </c>
+      <c r="CJ12" s="16">
+        <v>23.257999999999999</v>
+      </c>
+      <c r="CK12" s="16">
+        <v>22.486999999999998</v>
+      </c>
+      <c r="CL12" s="16">
+        <v>21.882000000000001</v>
+      </c>
+      <c r="CM12" s="16">
+        <v>25.425000000000001</v>
+      </c>
+      <c r="CN12" s="16">
+        <v>24.655999999999999</v>
+      </c>
+      <c r="CO12" s="16"/>
+      <c r="CP12" s="16"/>
+      <c r="CQ12" s="16"/>
+      <c r="CR12" s="16"/>
+      <c r="CS12" s="16"/>
     </row>
-    <row r="13" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="21">
         <v>7.6159999999999997</v>
       </c>
       <c r="C13" s="21">
         <v>7.4429999999999996</v>
       </c>
       <c r="D13" s="21">
         <v>8.0259999999999998</v>
       </c>
       <c r="E13" s="22">
         <v>8.3650000000000002</v>
       </c>
       <c r="F13" s="22">
         <v>9.3170000000000002</v>
       </c>
       <c r="G13" s="15">
         <v>9.0259999999999998</v>
       </c>
       <c r="H13" s="15">
         <v>9.1750000000000007</v>
       </c>
       <c r="I13" s="15">
@@ -8852,55 +9186,87 @@
       </c>
       <c r="BW13" s="16">
         <v>12</v>
       </c>
       <c r="BX13" s="16">
         <v>13</v>
       </c>
       <c r="BY13" s="16">
         <v>13.6</v>
       </c>
       <c r="BZ13" s="16">
         <v>15.2</v>
       </c>
       <c r="CA13" s="16">
         <v>12.1</v>
       </c>
       <c r="CB13" s="16">
         <v>11.9</v>
       </c>
       <c r="CC13" s="16">
         <v>11.5</v>
       </c>
       <c r="CD13" s="16">
         <v>11</v>
       </c>
-      <c r="CE13" s="16"/>
-[...1 lines deleted...]
-      <c r="CG13" s="16"/>
+      <c r="CE13" s="16">
+        <v>10.759</v>
+      </c>
+      <c r="CF13" s="16">
+        <v>10.122</v>
+      </c>
+      <c r="CG13" s="16">
+        <v>12.981</v>
+      </c>
+      <c r="CH13" s="16">
+        <v>12.875999999999999</v>
+      </c>
+      <c r="CI13" s="16">
+        <v>12.757</v>
+      </c>
+      <c r="CJ13" s="16">
+        <v>13.826000000000001</v>
+      </c>
+      <c r="CK13" s="16">
+        <v>14.48</v>
+      </c>
+      <c r="CL13" s="16">
+        <v>16.053000000000001</v>
+      </c>
+      <c r="CM13" s="16">
+        <v>12.798999999999999</v>
+      </c>
+      <c r="CN13" s="16">
+        <v>12.61</v>
+      </c>
+      <c r="CO13" s="16"/>
+      <c r="CP13" s="16"/>
+      <c r="CQ13" s="16"/>
+      <c r="CR13" s="16"/>
+      <c r="CS13" s="16"/>
     </row>
-    <row r="14" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21">
         <v>12.795</v>
       </c>
       <c r="C14" s="21">
         <v>12.24</v>
       </c>
       <c r="D14" s="21">
         <v>11.888999999999999</v>
       </c>
       <c r="E14" s="22">
         <v>13.182</v>
       </c>
       <c r="F14" s="22">
         <v>14.212</v>
       </c>
       <c r="G14" s="15">
         <v>14.612</v>
       </c>
       <c r="H14" s="15">
         <v>15.34</v>
       </c>
       <c r="I14" s="15">
@@ -9103,55 +9469,87 @@
       </c>
       <c r="BW14" s="16">
         <v>19.899999999999999</v>
       </c>
       <c r="BX14" s="16">
         <v>20.5</v>
       </c>
       <c r="BY14" s="16">
         <v>25.5</v>
       </c>
       <c r="BZ14" s="16">
         <v>28.2</v>
       </c>
       <c r="CA14" s="16">
         <v>21.6</v>
       </c>
       <c r="CB14" s="16">
         <v>21.4</v>
       </c>
       <c r="CC14" s="16">
         <v>20.7</v>
       </c>
       <c r="CD14" s="16">
         <v>20.2</v>
       </c>
-      <c r="CE14" s="16"/>
-[...1 lines deleted...]
-      <c r="CG14" s="16"/>
+      <c r="CE14" s="16">
+        <v>19.317</v>
+      </c>
+      <c r="CF14" s="16">
+        <v>19.175000000000001</v>
+      </c>
+      <c r="CG14" s="16">
+        <v>21.555</v>
+      </c>
+      <c r="CH14" s="16">
+        <v>21.055</v>
+      </c>
+      <c r="CI14" s="16">
+        <v>20.475999999999999</v>
+      </c>
+      <c r="CJ14" s="16">
+        <v>21.079000000000001</v>
+      </c>
+      <c r="CK14" s="16">
+        <v>25.024000000000001</v>
+      </c>
+      <c r="CL14" s="16">
+        <v>27.940999999999999</v>
+      </c>
+      <c r="CM14" s="16">
+        <v>22.896000000000001</v>
+      </c>
+      <c r="CN14" s="16">
+        <v>22.747</v>
+      </c>
+      <c r="CO14" s="16"/>
+      <c r="CP14" s="16"/>
+      <c r="CQ14" s="16"/>
+      <c r="CR14" s="16"/>
+      <c r="CS14" s="16"/>
     </row>
-    <row r="15" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="21">
         <v>16.498999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>16.367000000000001</v>
       </c>
       <c r="D15" s="21">
         <v>15.637</v>
       </c>
       <c r="E15" s="22">
         <v>18.86</v>
       </c>
       <c r="F15" s="22">
         <v>19.972999999999999</v>
       </c>
       <c r="G15" s="15">
         <v>20.350999999999999</v>
       </c>
       <c r="H15" s="15">
         <v>21.788</v>
       </c>
       <c r="I15" s="15">
@@ -9354,55 +9752,87 @@
       </c>
       <c r="BW15" s="16">
         <v>39.6</v>
       </c>
       <c r="BX15" s="16">
         <v>41.4</v>
       </c>
       <c r="BY15" s="16">
         <v>44.2</v>
       </c>
       <c r="BZ15" s="16">
         <v>46.5</v>
       </c>
       <c r="CA15" s="16">
         <v>41.1</v>
       </c>
       <c r="CB15" s="16">
         <v>40.700000000000003</v>
       </c>
       <c r="CC15" s="16">
         <v>40.200000000000003</v>
       </c>
       <c r="CD15" s="16">
         <v>39.799999999999997</v>
       </c>
-      <c r="CE15" s="16"/>
-[...1 lines deleted...]
-      <c r="CG15" s="16"/>
+      <c r="CE15" s="16">
+        <v>38.524999999999999</v>
+      </c>
+      <c r="CF15" s="16">
+        <v>37.792000000000002</v>
+      </c>
+      <c r="CG15" s="16">
+        <v>42.539000000000001</v>
+      </c>
+      <c r="CH15" s="16">
+        <v>42.195999999999998</v>
+      </c>
+      <c r="CI15" s="16">
+        <v>42.84</v>
+      </c>
+      <c r="CJ15" s="16">
+        <v>44.472000000000001</v>
+      </c>
+      <c r="CK15" s="16">
+        <v>47.844000000000001</v>
+      </c>
+      <c r="CL15" s="16">
+        <v>50.314</v>
+      </c>
+      <c r="CM15" s="16">
+        <v>44.033999999999999</v>
+      </c>
+      <c r="CN15" s="16">
+        <v>44.023000000000003</v>
+      </c>
+      <c r="CO15" s="16"/>
+      <c r="CP15" s="16"/>
+      <c r="CQ15" s="16"/>
+      <c r="CR15" s="16"/>
+      <c r="CS15" s="16"/>
     </row>
-    <row r="16" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="21">
         <v>11.72</v>
       </c>
       <c r="C16" s="21">
         <v>11.621</v>
       </c>
       <c r="D16" s="21">
         <v>12.836</v>
       </c>
       <c r="E16" s="22">
         <v>14.124000000000001</v>
       </c>
       <c r="F16" s="22">
         <v>15.24</v>
       </c>
       <c r="G16" s="15">
         <v>15.24</v>
       </c>
       <c r="H16" s="15">
         <v>11.769</v>
       </c>
       <c r="I16" s="15">
@@ -9605,55 +10035,87 @@
       </c>
       <c r="BW16" s="16">
         <v>17.2</v>
       </c>
       <c r="BX16" s="16">
         <v>19.3</v>
       </c>
       <c r="BY16" s="16">
         <v>23.7</v>
       </c>
       <c r="BZ16" s="16">
         <v>25.6</v>
       </c>
       <c r="CA16" s="16">
         <v>21.3</v>
       </c>
       <c r="CB16" s="16">
         <v>20.8</v>
       </c>
       <c r="CC16" s="16">
         <v>20.7</v>
       </c>
       <c r="CD16" s="16">
         <v>20.3</v>
       </c>
-      <c r="CE16" s="16"/>
-[...1 lines deleted...]
-      <c r="CG16" s="16"/>
+      <c r="CE16" s="16">
+        <v>19.399000000000001</v>
+      </c>
+      <c r="CF16" s="16">
+        <v>18.361000000000001</v>
+      </c>
+      <c r="CG16" s="16">
+        <v>21.315000000000001</v>
+      </c>
+      <c r="CH16" s="16">
+        <v>20.927</v>
+      </c>
+      <c r="CI16" s="16">
+        <v>20.77</v>
+      </c>
+      <c r="CJ16" s="16">
+        <v>23.222000000000001</v>
+      </c>
+      <c r="CK16" s="16">
+        <v>25.760999999999999</v>
+      </c>
+      <c r="CL16" s="16">
+        <v>28.074000000000002</v>
+      </c>
+      <c r="CM16" s="16">
+        <v>21.236999999999998</v>
+      </c>
+      <c r="CN16" s="16">
+        <v>20.791</v>
+      </c>
+      <c r="CO16" s="16"/>
+      <c r="CP16" s="16"/>
+      <c r="CQ16" s="16"/>
+      <c r="CR16" s="16"/>
+      <c r="CS16" s="16"/>
     </row>
-    <row r="17" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="17" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="21">
         <v>5.1950000000000003</v>
       </c>
       <c r="C17" s="21">
         <v>5.0579999999999998</v>
       </c>
       <c r="D17" s="21">
         <v>5.4080000000000004</v>
       </c>
       <c r="E17" s="22">
         <v>6.1890000000000001</v>
       </c>
       <c r="F17" s="22">
         <v>7.0860000000000003</v>
       </c>
       <c r="G17" s="15">
         <v>7.67</v>
       </c>
       <c r="H17" s="15">
         <v>5.5529999999999999</v>
       </c>
       <c r="I17" s="15">
@@ -9856,55 +10318,87 @@
       </c>
       <c r="BW17" s="16">
         <v>7.3</v>
       </c>
       <c r="BX17" s="16">
         <v>7.2</v>
       </c>
       <c r="BY17" s="16">
         <v>8</v>
       </c>
       <c r="BZ17" s="16">
         <v>8.8000000000000007</v>
       </c>
       <c r="CA17" s="16">
         <v>7.7</v>
       </c>
       <c r="CB17" s="16">
         <v>7.4</v>
       </c>
       <c r="CC17" s="16">
         <v>7.3</v>
       </c>
       <c r="CD17" s="16">
         <v>7.3</v>
       </c>
-      <c r="CE17" s="16"/>
-[...1 lines deleted...]
-      <c r="CG17" s="16"/>
+      <c r="CE17" s="16">
+        <v>7.2309999999999999</v>
+      </c>
+      <c r="CF17" s="16">
+        <v>7.0119999999999996</v>
+      </c>
+      <c r="CG17" s="16">
+        <v>7.492</v>
+      </c>
+      <c r="CH17" s="16">
+        <v>7.399</v>
+      </c>
+      <c r="CI17" s="16">
+        <v>7.22</v>
+      </c>
+      <c r="CJ17" s="16">
+        <v>7.12</v>
+      </c>
+      <c r="CK17" s="16">
+        <v>7.984</v>
+      </c>
+      <c r="CL17" s="16">
+        <v>8.8849999999999998</v>
+      </c>
+      <c r="CM17" s="16">
+        <v>7.8079999999999998</v>
+      </c>
+      <c r="CN17" s="16">
+        <v>7.5439999999999996</v>
+      </c>
+      <c r="CO17" s="16"/>
+      <c r="CP17" s="16"/>
+      <c r="CQ17" s="16"/>
+      <c r="CR17" s="16"/>
+      <c r="CS17" s="16"/>
     </row>
-    <row r="18" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="18" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="24">
         <v>5.5389999999999997</v>
       </c>
       <c r="C18" s="24">
         <v>5.2640000000000002</v>
       </c>
       <c r="D18" s="24">
         <v>5.5810000000000004</v>
       </c>
       <c r="E18" s="25">
         <v>6.0259999999999998</v>
       </c>
       <c r="F18" s="25">
         <v>5.9969999999999999</v>
       </c>
       <c r="G18" s="26">
         <v>6.0890000000000004</v>
       </c>
       <c r="H18" s="26">
         <v>6.22</v>
       </c>
       <c r="I18" s="26">
@@ -10107,629 +10601,662 @@
       </c>
       <c r="BW18" s="27">
         <v>9.9</v>
       </c>
       <c r="BX18" s="27">
         <v>9.9</v>
       </c>
       <c r="BY18" s="27">
         <v>10.4</v>
       </c>
       <c r="BZ18" s="27">
         <v>10.199999999999999</v>
       </c>
       <c r="CA18" s="27">
         <v>12.3</v>
       </c>
       <c r="CB18" s="27">
         <v>12.3</v>
       </c>
       <c r="CC18" s="27">
         <v>12.2</v>
       </c>
       <c r="CD18" s="27">
         <v>11.9</v>
       </c>
-      <c r="CE18" s="27"/>
-[...1 lines deleted...]
-      <c r="CG18" s="27"/>
+      <c r="CE18" s="27">
+        <v>11.919</v>
+      </c>
+      <c r="CF18" s="27">
+        <v>11.548</v>
+      </c>
+      <c r="CG18" s="27">
+        <v>12.454000000000001</v>
+      </c>
+      <c r="CH18" s="27">
+        <v>12.145</v>
+      </c>
+      <c r="CI18" s="27">
+        <v>11.87</v>
+      </c>
+      <c r="CJ18" s="27">
+        <v>12.061999999999999</v>
+      </c>
+      <c r="CK18" s="27">
+        <v>12.27</v>
+      </c>
+      <c r="CL18" s="27">
+        <v>12.096</v>
+      </c>
+      <c r="CM18" s="27">
+        <v>13.84</v>
+      </c>
+      <c r="CN18" s="27">
+        <v>13.965999999999999</v>
+      </c>
+      <c r="CO18" s="27"/>
+      <c r="CP18" s="27"/>
+      <c r="CQ18" s="27"/>
+      <c r="CR18" s="27"/>
+      <c r="CS18" s="27"/>
     </row>
-    <row r="19" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="19" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
       <c r="Z19" s="11"/>
       <c r="AA19" s="11"/>
       <c r="AB19" s="11"/>
       <c r="AC19" s="11"/>
       <c r="AD19" s="11"/>
       <c r="AE19" s="11"/>
       <c r="AF19" s="11"/>
       <c r="AG19" s="11"/>
       <c r="AH19" s="11"/>
       <c r="AI19" s="11"/>
       <c r="AJ19" s="11"/>
       <c r="AK19" s="11"/>
       <c r="AL19" s="11"/>
       <c r="AM19" s="11"/>
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="11"/>
       <c r="AR19" s="11"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="11"/>
       <c r="AU19" s="11"/>
       <c r="AV19" s="11"/>
       <c r="AW19" s="11"/>
       <c r="BJ19" s="38"/>
     </row>
-    <row r="20" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="20" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="BJ20" s="38"/>
     </row>
-    <row r="21" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="21" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="BJ21" s="38"/>
     </row>
-    <row r="22" spans="1:85" s="4" customFormat="1" ht="12">
+    <row r="22" spans="1:97" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="BJ22" s="38"/>
     </row>
-    <row r="23" spans="1:85" s="4" customFormat="1">
+    <row r="23" spans="1:97" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX23" s="2"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="2"/>
       <c r="BA23" s="2"/>
       <c r="BJ23" s="38"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
       <c r="AB24" s="3"/>
       <c r="AC24" s="3"/>
       <c r="AD24" s="3"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
       <c r="AI24" s="3"/>
       <c r="AJ24" s="3"/>
       <c r="AK24" s="3"/>
       <c r="AL24" s="3"/>
       <c r="AM24" s="3"/>
       <c r="AN24" s="3"/>
       <c r="AO24" s="3"/>
       <c r="AP24" s="3"/>
       <c r="AQ24" s="3"/>
       <c r="AR24" s="3"/>
       <c r="AS24" s="3"/>
       <c r="AT24" s="3"/>
       <c r="AU24" s="3"/>
       <c r="AV24" s="3"/>
       <c r="AW24" s="3"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
       <c r="AF25" s="3"/>
       <c r="AG25" s="3"/>
       <c r="AH25" s="3"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
       <c r="AK25" s="3"/>
       <c r="AL25" s="3"/>
       <c r="AM25" s="3"/>
       <c r="AN25" s="3"/>
       <c r="AO25" s="3"/>
       <c r="AP25" s="3"/>
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
       <c r="AB26" s="3"/>
       <c r="AC26" s="3"/>
       <c r="AD26" s="3"/>
       <c r="AE26" s="3"/>
       <c r="AF26" s="3"/>
       <c r="AG26" s="3"/>
       <c r="AH26" s="3"/>
       <c r="AI26" s="3"/>
       <c r="AJ26" s="3"/>
       <c r="AK26" s="3"/>
       <c r="AL26" s="3"/>
       <c r="AM26" s="3"/>
       <c r="AN26" s="3"/>
       <c r="AO26" s="3"/>
       <c r="AP26" s="3"/>
       <c r="AQ26" s="3"/>
       <c r="AR26" s="3"/>
       <c r="AS26" s="3"/>
       <c r="AT26" s="3"/>
       <c r="AU26" s="3"/>
       <c r="AV26" s="3"/>
       <c r="AW26" s="3"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
       <c r="AD27" s="3"/>
       <c r="AE27" s="3"/>
       <c r="AF27" s="3"/>
       <c r="AG27" s="3"/>
       <c r="AH27" s="3"/>
       <c r="AI27" s="3"/>
       <c r="AJ27" s="3"/>
       <c r="AK27" s="3"/>
       <c r="AL27" s="3"/>
       <c r="AM27" s="3"/>
       <c r="AN27" s="3"/>
       <c r="AO27" s="3"/>
       <c r="AP27" s="3"/>
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
       <c r="AF28" s="3"/>
       <c r="AG28" s="3"/>
       <c r="AH28" s="3"/>
       <c r="AI28" s="3"/>
       <c r="AJ28" s="3"/>
       <c r="AK28" s="3"/>
       <c r="AL28" s="3"/>
       <c r="AM28" s="3"/>
       <c r="AN28" s="3"/>
       <c r="AO28" s="3"/>
       <c r="AP28" s="3"/>
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
       <c r="AG29" s="3"/>
       <c r="AH29" s="3"/>
       <c r="AI29" s="3"/>
       <c r="AJ29" s="3"/>
       <c r="AK29" s="3"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="3"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
       <c r="AC30" s="3"/>
       <c r="AD30" s="3"/>
       <c r="AE30" s="3"/>
       <c r="AF30" s="3"/>
       <c r="AG30" s="3"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="3"/>
       <c r="AK30" s="3"/>
       <c r="AL30" s="3"/>
       <c r="AM30" s="3"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
       <c r="AR30" s="3"/>
       <c r="AS30" s="3"/>
       <c r="AT30" s="3"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
       <c r="AD31" s="3"/>
       <c r="AE31" s="3"/>
       <c r="AF31" s="3"/>
       <c r="AG31" s="3"/>
       <c r="AH31" s="3"/>
       <c r="AI31" s="3"/>
       <c r="AJ31" s="3"/>
       <c r="AK31" s="3"/>
       <c r="AL31" s="3"/>
       <c r="AM31" s="3"/>
       <c r="AN31" s="3"/>
       <c r="AO31" s="3"/>
       <c r="AP31" s="3"/>
       <c r="AQ31" s="3"/>
       <c r="AR31" s="3"/>
       <c r="AS31" s="3"/>
       <c r="AT31" s="3"/>
       <c r="AU31" s="3"/>
       <c r="AV31" s="3"/>
       <c r="AW31" s="3"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:97" x14ac:dyDescent="0.3">
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
       <c r="AB32" s="3"/>
       <c r="AC32" s="3"/>
       <c r="AD32" s="3"/>
       <c r="AE32" s="3"/>
       <c r="AF32" s="3"/>
       <c r="AG32" s="3"/>
       <c r="AH32" s="3"/>
       <c r="AI32" s="3"/>
       <c r="AJ32" s="3"/>
       <c r="AK32" s="3"/>
       <c r="AL32" s="3"/>
       <c r="AM32" s="3"/>
       <c r="AN32" s="3"/>
       <c r="AO32" s="3"/>
       <c r="AP32" s="3"/>
       <c r="AQ32" s="3"/>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="3"/>
     </row>
-    <row r="33" spans="7:49">
+    <row r="33" spans="7:49" x14ac:dyDescent="0.3">
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
       <c r="AF33" s="3"/>
       <c r="AG33" s="3"/>
       <c r="AH33" s="3"/>
       <c r="AI33" s="3"/>
       <c r="AJ33" s="3"/>
       <c r="AK33" s="3"/>
       <c r="AL33" s="3"/>
       <c r="AM33" s="3"/>
       <c r="AN33" s="3"/>
       <c r="AO33" s="3"/>
       <c r="AP33" s="3"/>
       <c r="AQ33" s="3"/>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
     </row>
-    <row r="34" spans="7:49">
+    <row r="34" spans="7:49" x14ac:dyDescent="0.3">
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
       <c r="AF34" s="3"/>
       <c r="AG34" s="3"/>
       <c r="AH34" s="3"/>
       <c r="AI34" s="3"/>
       <c r="AJ34" s="3"/>
       <c r="AK34" s="3"/>
       <c r="AL34" s="3"/>
       <c r="AM34" s="3"/>
       <c r="AN34" s="3"/>
       <c r="AO34" s="3"/>
       <c r="AP34" s="3"/>
       <c r="AQ34" s="3"/>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="17">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.23622047244094491" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>