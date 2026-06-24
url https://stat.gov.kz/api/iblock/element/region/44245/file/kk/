--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -4,80 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="мектеп" sheetId="1" r:id="rId1"/>
     <sheet name="турлері бойынша" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="37">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -99,100 +99,50 @@
     <t>2013/14</t>
   </si>
   <si>
     <t>2015/16</t>
   </si>
   <si>
     <t>2016/17</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
-  </si>
-[...48 lines deleted...]
-    </r>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <r>
       <t>Жалпы білім беретін мектептер саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
@@ -207,56 +157,59 @@
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>1) 2014 жылдан бастап ОШ-1, ОШ-5 статистикалық байқаулары Статистикалық жұмыстардың жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды</t>
   </si>
   <si>
     <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
   </si>
   <si>
     <t>Күндізгі жалпы білім беретін мектептер</t>
   </si>
   <si>
     <t>Кешкі жалпы білім беретін мектептер</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
   </si>
+  <si>
+    <t>2025/26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="20">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -282,59 +235,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...7 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -367,50 +311,84 @@
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -459,161 +437,177 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -944,118 +938,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:Z84"/>
+  <dimension ref="A4:AA84"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="Z6" sqref="Z6"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="20" width="8.42578125" style="2" customWidth="1"/>
-    <col min="21" max="16384" width="8.85546875" style="2"/>
+    <col min="21" max="26" width="8.85546875" style="2"/>
+    <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
+    <col min="28" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" ht="15" customHeight="1"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:26" ht="12.75" customHeight="1">
+    <row r="4" spans="1:27" ht="15" customHeight="1"/>
+    <row r="5" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A5" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="42"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="42"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
+      <c r="V5" s="42"/>
+      <c r="W5" s="42"/>
+    </row>
+    <row r="6" spans="1:27" ht="12.75" customHeight="1">
       <c r="A6" s="5"/>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
       <c r="V6" s="28"/>
       <c r="W6" s="28"/>
-      <c r="Z6" s="28" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:26" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AA6" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="18"/>
       <c r="B7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>7</v>
       </c>
@@ -1077,92 +1073,96 @@
       <c r="O7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="Q7" s="19" t="s">
         <v>14</v>
       </c>
       <c r="R7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="S7" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="V7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="W7" s="20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="X7" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y7" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z7" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="Y7" s="35" t="s">
+      <c r="AA7" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="Z7" s="35" t="s">
-[...30 lines deleted...]
-    <row r="9" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
+    </row>
+    <row r="8" spans="1:27" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="39"/>
+      <c r="R8" s="39"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39"/>
+      <c r="U8" s="39"/>
+      <c r="V8" s="39"/>
+      <c r="W8" s="39"/>
+      <c r="AA8" s="46"/>
+    </row>
+    <row r="9" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="22" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B9" s="21">
         <v>729</v>
       </c>
       <c r="C9" s="21">
         <v>748</v>
       </c>
       <c r="D9" s="21">
         <v>755</v>
       </c>
       <c r="E9" s="21">
         <v>757</v>
       </c>
       <c r="F9" s="21">
         <v>757</v>
       </c>
       <c r="G9" s="21">
         <v>760</v>
       </c>
       <c r="H9" s="21">
         <v>760</v>
       </c>
       <c r="I9" s="21">
         <v>758</v>
       </c>
@@ -1195,82 +1195,86 @@
       </c>
       <c r="S9" s="21">
         <v>778</v>
       </c>
       <c r="T9" s="21">
         <v>783</v>
       </c>
       <c r="U9" s="21">
         <v>791</v>
       </c>
       <c r="V9" s="21">
         <v>793</v>
       </c>
       <c r="W9" s="21">
         <v>800</v>
       </c>
       <c r="X9" s="21">
         <v>464</v>
       </c>
       <c r="Y9" s="21">
         <v>477</v>
       </c>
       <c r="Z9" s="21">
         <v>485</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="AA9" s="47">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A10" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+      <c r="R10" s="40"/>
+      <c r="S10" s="40"/>
+      <c r="T10" s="40"/>
+      <c r="U10" s="40"/>
+      <c r="V10" s="40"/>
+      <c r="W10" s="40"/>
+      <c r="Y10" s="33"/>
+      <c r="AA10" s="48"/>
+    </row>
+    <row r="11" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="22" t="s">
         <v>28</v>
-      </c>
-[...26 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B11" s="21">
         <v>144</v>
       </c>
       <c r="C11" s="21">
         <v>146</v>
       </c>
       <c r="D11" s="21">
         <v>145</v>
       </c>
       <c r="E11" s="21">
         <v>143</v>
       </c>
       <c r="F11" s="21">
         <v>143</v>
       </c>
       <c r="G11" s="21">
         <v>138</v>
       </c>
       <c r="H11" s="21">
         <v>137</v>
       </c>
       <c r="I11" s="21">
         <v>137</v>
       </c>
@@ -1304,203 +1308,210 @@
       <c r="S11" s="21">
         <v>106</v>
       </c>
       <c r="T11" s="21">
         <v>108</v>
       </c>
       <c r="U11" s="21">
         <v>111</v>
       </c>
       <c r="V11" s="21">
         <v>112</v>
       </c>
       <c r="W11" s="21">
         <f>[1]Алматинская!$G$32</f>
         <v>113</v>
       </c>
       <c r="X11" s="21">
         <v>51</v>
       </c>
       <c r="Y11" s="21">
         <v>56</v>
       </c>
       <c r="Z11" s="21">
         <v>59</v>
       </c>
-    </row>
-[...27 lines deleted...]
-    <row r="13" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="AA11" s="49">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A12" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="AA12" s="48"/>
+    </row>
+    <row r="13" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B13" s="30">
         <v>585</v>
       </c>
       <c r="C13" s="30">
         <v>602</v>
       </c>
       <c r="D13" s="30">
         <v>610</v>
       </c>
       <c r="E13" s="30">
         <v>611</v>
       </c>
       <c r="F13" s="30">
         <v>611</v>
       </c>
       <c r="G13" s="30">
         <v>617</v>
       </c>
       <c r="H13" s="30">
         <v>618</v>
       </c>
       <c r="I13" s="30">
         <v>616</v>
       </c>
       <c r="J13" s="30">
         <v>622</v>
       </c>
       <c r="K13" s="30">
         <v>656</v>
       </c>
       <c r="L13" s="30">
         <v>656</v>
       </c>
       <c r="M13" s="30">
         <v>654</v>
       </c>
       <c r="N13" s="30">
         <v>655</v>
       </c>
       <c r="O13" s="30">
         <v>658</v>
       </c>
       <c r="P13" s="30">
         <v>649</v>
       </c>
       <c r="Q13" s="30">
         <v>652</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="36">
         <v>656</v>
       </c>
       <c r="S13" s="30">
         <v>672</v>
       </c>
       <c r="T13" s="30">
         <v>675</v>
       </c>
       <c r="U13" s="30">
         <v>680</v>
       </c>
       <c r="V13" s="30">
         <v>681</v>
       </c>
       <c r="W13" s="30">
         <v>687</v>
       </c>
       <c r="X13" s="30">
         <v>413</v>
       </c>
       <c r="Y13" s="30">
         <v>421</v>
       </c>
       <c r="Z13" s="30">
         <v>426</v>
       </c>
-    </row>
-[...22 lines deleted...]
-    <row r="15" spans="1:26" ht="12.75" customHeight="1">
+      <c r="AA13" s="50">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="1" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A14" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="38"/>
+    </row>
+    <row r="15" spans="1:27" ht="12.75" customHeight="1">
       <c r="A15" s="34" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
     </row>
-    <row r="16" spans="1:26" s="15" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="16" spans="1:27" s="15" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="17" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="18" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="19" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="20" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="21" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="22" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="23" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="24" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="25" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="26" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="27" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="28" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="29" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="30" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="31" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="32" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="33" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="34" s="1" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="35" ht="12.75" customHeight="1"/>
     <row r="36" ht="12.75" customHeight="1"/>
     <row r="37" s="3" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="38" s="4" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="39" s="4" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="40" s="4" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="41" s="4" customFormat="1" ht="12.75" customHeight="1"/>
@@ -1522,91 +1533,87 @@
       <c r="A56" s="17"/>
       <c r="B56" s="6"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
       <c r="F56" s="6"/>
       <c r="G56" s="6"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="6"/>
       <c r="P56" s="10"/>
       <c r="Q56" s="10"/>
       <c r="R56" s="10"/>
       <c r="S56" s="10"/>
       <c r="T56" s="10"/>
       <c r="U56" s="10"/>
       <c r="V56" s="10"/>
       <c r="W56" s="10"/>
     </row>
     <row r="57" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A57" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A57" s="11"/>
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12"/>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="O57" s="12"/>
       <c r="P57" s="13"/>
       <c r="Q57" s="13"/>
       <c r="R57" s="13"/>
       <c r="S57" s="13"/>
       <c r="T57" s="11"/>
     </row>
     <row r="58" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A58" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A58" s="11"/>
       <c r="B58" s="12"/>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12"/>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
       <c r="M58" s="12"/>
       <c r="N58" s="12"/>
-      <c r="O58" s="12"/>
+      <c r="O58" s="54"/>
       <c r="P58" s="13"/>
       <c r="Q58" s="13"/>
       <c r="R58" s="13"/>
       <c r="S58" s="13"/>
       <c r="T58" s="11"/>
     </row>
     <row r="59" spans="1:23" ht="12.75" customHeight="1">
       <c r="A59" s="8"/>
       <c r="B59" s="8"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="8"/>
       <c r="O59" s="8"/>
       <c r="P59" s="8"/>
       <c r="Q59" s="8"/>
       <c r="R59" s="8"/>
@@ -1631,122 +1638,122 @@
     <row r="75" ht="12.75" customHeight="1"/>
     <row r="76" ht="12.75" customHeight="1"/>
     <row r="77" ht="12.75" customHeight="1"/>
     <row r="78" ht="12.75" customHeight="1"/>
     <row r="79" ht="12.75" customHeight="1"/>
     <row r="80" ht="12.75" customHeight="1"/>
     <row r="81" ht="12.75" customHeight="1"/>
     <row r="82" ht="12.75" customHeight="1"/>
     <row r="83" ht="12.75" customHeight="1"/>
     <row r="84" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A8:W8"/>
     <mergeCell ref="A10:W10"/>
     <mergeCell ref="A12:W12"/>
     <mergeCell ref="A5:W5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AE12"/>
+  <dimension ref="A4:AE58"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S27" sqref="S27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:31" ht="17.25">
-      <c r="A4" s="40" t="s">
-[...22 lines deleted...]
-      <c r="V4" s="40"/>
+      <c r="A4" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
       <c r="W4" s="25"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="26"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" s="5"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="2"/>
       <c r="U5" s="7"/>
       <c r="V5" s="28"/>
       <c r="W5" s="28"/>
-      <c r="Z5" s="28" t="s">
-        <v>25</v>
+      <c r="AA5" s="28" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" s="18"/>
       <c r="B6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>6</v>
       </c>
@@ -1771,92 +1778,96 @@
       <c r="O6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P6" s="19" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="S6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="V6" s="20" t="s">
         <v>21</v>
       </c>
       <c r="W6" s="20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="X6" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y6" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z6" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="Y6" s="35" t="s">
+      <c r="AA6" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="Z6" s="35" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="41" t="s">
-[...23 lines deleted...]
-      <c r="W7" s="41"/>
+      <c r="A7" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="43"/>
+      <c r="U7" s="43"/>
+      <c r="V7" s="43"/>
+      <c r="W7" s="43"/>
+      <c r="AA7" s="51"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" s="22" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B8" s="23">
         <v>729</v>
       </c>
       <c r="C8" s="23">
         <v>748</v>
       </c>
       <c r="D8" s="23">
         <v>755</v>
       </c>
       <c r="E8" s="21">
         <v>754</v>
       </c>
       <c r="F8" s="21">
         <v>754</v>
       </c>
       <c r="G8" s="21">
         <v>755</v>
       </c>
       <c r="H8" s="21">
         <v>755</v>
       </c>
       <c r="I8" s="21">
         <v>753</v>
       </c>
@@ -1889,81 +1900,85 @@
       </c>
       <c r="S8" s="21">
         <v>773</v>
       </c>
       <c r="T8" s="21">
         <v>777</v>
       </c>
       <c r="U8" s="21">
         <v>784</v>
       </c>
       <c r="V8" s="21">
         <v>786</v>
       </c>
       <c r="W8" s="31">
         <v>793</v>
       </c>
       <c r="X8" s="31">
         <v>458</v>
       </c>
       <c r="Y8" s="31">
         <v>471</v>
       </c>
       <c r="Z8" s="21">
         <v>479</v>
       </c>
+      <c r="AA8" s="52">
+        <v>503</v>
+      </c>
     </row>
     <row r="9" spans="1:31">
-      <c r="A9" s="42" t="s">
-[...23 lines deleted...]
-      <c r="W9" s="42"/>
+      <c r="A9" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="44"/>
+      <c r="U9" s="44"/>
+      <c r="V9" s="44"/>
+      <c r="W9" s="44"/>
+      <c r="AA9" s="51"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="29">
         <v>3</v>
       </c>
       <c r="F10" s="29">
         <v>3</v>
       </c>
       <c r="G10" s="29">
         <v>5</v>
       </c>
       <c r="H10" s="29">
         <v>5</v>
       </c>
       <c r="I10" s="29">
         <v>5</v>
       </c>
@@ -1972,118 +1987,124 @@
       </c>
       <c r="K10" s="29">
         <v>5</v>
       </c>
       <c r="L10" s="29">
         <v>5</v>
       </c>
       <c r="M10" s="29">
         <v>5</v>
       </c>
       <c r="N10" s="29">
         <v>5</v>
       </c>
       <c r="O10" s="29">
         <v>5</v>
       </c>
       <c r="P10" s="29">
         <v>5</v>
       </c>
       <c r="Q10" s="29">
         <v>5</v>
       </c>
       <c r="R10" s="29">
         <v>5</v>
       </c>
-      <c r="S10" s="44">
+      <c r="S10" s="37">
         <v>5</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="37">
         <v>6</v>
       </c>
-      <c r="U10" s="44">
+      <c r="U10" s="37">
         <v>7</v>
       </c>
-      <c r="V10" s="44">
+      <c r="V10" s="37">
         <v>7</v>
       </c>
       <c r="W10" s="32">
         <v>7</v>
       </c>
       <c r="X10" s="32">
         <v>6</v>
       </c>
       <c r="Y10" s="30">
         <v>6</v>
       </c>
       <c r="Z10" s="30">
         <v>6</v>
       </c>
+      <c r="AA10" s="53">
+        <v>6</v>
+      </c>
     </row>
     <row r="11" spans="1:31" ht="15" customHeight="1">
-      <c r="A11" s="36" t="s">
-[...18 lines deleted...]
-      <c r="R11" s="36"/>
+      <c r="A11" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="38"/>
+      <c r="P11" s="38"/>
+      <c r="Q11" s="38"/>
+      <c r="R11" s="38"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" s="34" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
+    </row>
+    <row r="58" spans="15:15">
+      <c r="O58" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:V4"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A7:W7"/>
     <mergeCell ref="A9:W9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>