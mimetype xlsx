--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -4,132 +4,137 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="саны" sheetId="1" r:id="rId1"/>
+    <sheet name="мектеп" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
-    <t>Пайдалануға берілген білім беру мектептеріндегі оқушы орындарының саны</t>
+    <t xml:space="preserve">Пайдалануға берілген жалпы білім беретін мектептер саны
+</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>* 2000-2017 жылдар деректер Оңтүстік Қазақстан облысы бойынша.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -154,79 +159,86 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -493,86 +505,86 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:X14"/>
+  <dimension ref="A4:X8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A7" sqref="A7:W7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:24">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:24" ht="15" customHeight="1">
+      <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="8"/>
-[...19 lines deleted...]
-      <c r="V4" s="8"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
     </row>
     <row r="5" spans="1:24">
       <c r="W5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2"/>
       <c r="B6" s="3">
         <v>2000</v>
       </c>
       <c r="C6" s="3">
         <v>2001</v>
       </c>
       <c r="D6" s="3">
         <v>2002</v>
       </c>
       <c r="E6" s="3">
         <v>2003</v>
       </c>
       <c r="F6" s="3">
         <v>2004</v>
       </c>
       <c r="G6" s="3">
         <v>2005</v>
@@ -603,156 +615,169 @@
       </c>
       <c r="P6" s="3">
         <v>2014</v>
       </c>
       <c r="Q6" s="3">
         <v>2015</v>
       </c>
       <c r="R6" s="3">
         <v>2016</v>
       </c>
       <c r="S6" s="3">
         <v>2017</v>
       </c>
       <c r="T6" s="3">
         <v>2018</v>
       </c>
       <c r="U6" s="3">
         <v>2019</v>
       </c>
       <c r="V6" s="4">
         <v>2020</v>
       </c>
       <c r="W6" s="6">
         <v>2021</v>
       </c>
-      <c r="X6" s="1"/>
+      <c r="X6" s="7"/>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="9" t="s">
+      <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11">
-[...60 lines deleted...]
-        <v>4650</v>
+      <c r="C7" s="13">
+        <v>9</v>
+      </c>
+      <c r="D7" s="13">
+        <v>6</v>
+      </c>
+      <c r="E7" s="13">
+        <v>10</v>
+      </c>
+      <c r="F7" s="13">
+        <v>7</v>
+      </c>
+      <c r="G7" s="13">
+        <v>7</v>
+      </c>
+      <c r="H7" s="13">
+        <v>3</v>
+      </c>
+      <c r="I7" s="13">
+        <v>7</v>
+      </c>
+      <c r="J7" s="13">
+        <v>14</v>
+      </c>
+      <c r="K7" s="13">
+        <v>5</v>
+      </c>
+      <c r="L7" s="13">
+        <v>6</v>
+      </c>
+      <c r="M7" s="13">
+        <v>5</v>
+      </c>
+      <c r="N7" s="13">
+        <v>9</v>
+      </c>
+      <c r="O7" s="13">
+        <v>13</v>
+      </c>
+      <c r="P7" s="13">
+        <v>9</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>9</v>
+      </c>
+      <c r="R7" s="13">
+        <v>6</v>
+      </c>
+      <c r="S7" s="13">
+        <v>27</v>
+      </c>
+      <c r="T7" s="13">
+        <v>4</v>
+      </c>
+      <c r="U7" s="13">
+        <v>2</v>
+      </c>
+      <c r="V7" s="13">
+        <v>1</v>
+      </c>
+      <c r="W7" s="14">
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:24">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="J14" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:V4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>саны</vt:lpstr>
+      <vt:lpstr>мектеп</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>