--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -1,724 +1,18591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20670" windowHeight="9345"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="23250" windowHeight="12585"/>
   </bookViews>
   <sheets>
-    <sheet name="Районы рус" sheetId="2" r:id="rId1"/>
+    <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
-    <t>Рабочая сила (Экономически активное население )</t>
+    <t>Рабочая сила, человек</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Занятое население, человек</t>
   </si>
   <si>
-    <t>Занятое население</t>
+    <t>Безработное население, человек</t>
   </si>
   <si>
-    <t>Наемные работники</t>
+    <t>Уровень безработицы, в процентах</t>
   </si>
   <si>
-    <t>Самостоятельно занятые работники</t>
+    <t>Уровень долгосрочной безработицы, в процентах</t>
   </si>
   <si>
-    <t xml:space="preserve">Безработное население </t>
+    <t>Лица, не входящие в состав рабочей силы, человек</t>
   </si>
   <si>
-    <t>Уровень безработицы</t>
+    <t>Доля лиц, не входящих в состав рабочей силы в численности населения, в процентах</t>
   </si>
   <si>
-    <t xml:space="preserve">Лица, не входящие в состав рабочей силы (Экономически неактивное население) </t>
+    <t>Наемные работники, человек</t>
   </si>
   <si>
-    <t>Наименование районов</t>
-[...29 lines deleted...]
-    </r>
+    <t>Самостоятельно занятые работники, человек</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.  </t>
+      <t xml:space="preserve">Здесь и далее возраст отнесения к молодежи согласно стандартам Международной организации труда </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">2) </t>
+      <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Возраст отнесения к молодежи согласно Закону РК "О государственной молодежной политике в РК" </t>
+      <t xml:space="preserve"> Здесь и далее возраст отнесения к молодежи согласно Закону РК «О государственной молодежной политике в РК» </t>
     </r>
   </si>
   <si>
     <r>
-      <t>Основные индикаторы рынка труда по районам города Шымкент 2018-2023гг.</t>
+      <t>Уровень молодежной безработицы, в процентах (в возрасте 15-24 лет)</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">1) </t>
+      <t>1)</t>
     </r>
   </si>
   <si>
-    <t>тыс.человек</t>
+    <r>
+      <t>Уровень молодежной безработицы, в процентах (в возрасте 15-34 лет)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
-    <t>в процентах</t>
+    <t>Основные индикаторы рынка труда города Шымкент</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="31">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...45 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
-[...30 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
+      <b/>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="7"/>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      <bottom style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
-[...4 lines deleted...]
-      <right/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="23"/>
       </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="8881">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="21" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="8881">
+    <cellStyle name="20% - Акцент1 10" xfId="1"/>
+    <cellStyle name="20% - Акцент1 100" xfId="2"/>
+    <cellStyle name="20% - Акцент1 101" xfId="3"/>
+    <cellStyle name="20% - Акцент1 102" xfId="4"/>
+    <cellStyle name="20% - Акцент1 103" xfId="5"/>
+    <cellStyle name="20% - Акцент1 104" xfId="6"/>
+    <cellStyle name="20% - Акцент1 105" xfId="7"/>
+    <cellStyle name="20% - Акцент1 106" xfId="8"/>
+    <cellStyle name="20% - Акцент1 107" xfId="9"/>
+    <cellStyle name="20% - Акцент1 108" xfId="10"/>
+    <cellStyle name="20% - Акцент1 109" xfId="11"/>
+    <cellStyle name="20% - Акцент1 11" xfId="12"/>
+    <cellStyle name="20% - Акцент1 110" xfId="13"/>
+    <cellStyle name="20% - Акцент1 111" xfId="14"/>
+    <cellStyle name="20% - Акцент1 112" xfId="15"/>
+    <cellStyle name="20% - Акцент1 113" xfId="16"/>
+    <cellStyle name="20% - Акцент1 114" xfId="17"/>
+    <cellStyle name="20% - Акцент1 115" xfId="18"/>
+    <cellStyle name="20% - Акцент1 116" xfId="19"/>
+    <cellStyle name="20% - Акцент1 117" xfId="20"/>
+    <cellStyle name="20% - Акцент1 118" xfId="21"/>
+    <cellStyle name="20% - Акцент1 119" xfId="22"/>
+    <cellStyle name="20% - Акцент1 12" xfId="23"/>
+    <cellStyle name="20% - Акцент1 120" xfId="24"/>
+    <cellStyle name="20% - Акцент1 121" xfId="25"/>
+    <cellStyle name="20% - Акцент1 122" xfId="26"/>
+    <cellStyle name="20% - Акцент1 123" xfId="27"/>
+    <cellStyle name="20% - Акцент1 124" xfId="28"/>
+    <cellStyle name="20% - Акцент1 125" xfId="29"/>
+    <cellStyle name="20% - Акцент1 126" xfId="30"/>
+    <cellStyle name="20% - Акцент1 127" xfId="31"/>
+    <cellStyle name="20% - Акцент1 128" xfId="32"/>
+    <cellStyle name="20% - Акцент1 129" xfId="33"/>
+    <cellStyle name="20% - Акцент1 13" xfId="34"/>
+    <cellStyle name="20% - Акцент1 130" xfId="35"/>
+    <cellStyle name="20% - Акцент1 131" xfId="36"/>
+    <cellStyle name="20% - Акцент1 132" xfId="37"/>
+    <cellStyle name="20% - Акцент1 133" xfId="38"/>
+    <cellStyle name="20% - Акцент1 134" xfId="39"/>
+    <cellStyle name="20% - Акцент1 135" xfId="40"/>
+    <cellStyle name="20% - Акцент1 136" xfId="41"/>
+    <cellStyle name="20% - Акцент1 137" xfId="42"/>
+    <cellStyle name="20% - Акцент1 138" xfId="43"/>
+    <cellStyle name="20% - Акцент1 139" xfId="44"/>
+    <cellStyle name="20% - Акцент1 14" xfId="45"/>
+    <cellStyle name="20% - Акцент1 140" xfId="46"/>
+    <cellStyle name="20% - Акцент1 141" xfId="47"/>
+    <cellStyle name="20% - Акцент1 142" xfId="48"/>
+    <cellStyle name="20% - Акцент1 143" xfId="49"/>
+    <cellStyle name="20% - Акцент1 144" xfId="50"/>
+    <cellStyle name="20% - Акцент1 145" xfId="51"/>
+    <cellStyle name="20% - Акцент1 146" xfId="52"/>
+    <cellStyle name="20% - Акцент1 147" xfId="53"/>
+    <cellStyle name="20% - Акцент1 148" xfId="54"/>
+    <cellStyle name="20% - Акцент1 149" xfId="55"/>
+    <cellStyle name="20% - Акцент1 15" xfId="56"/>
+    <cellStyle name="20% - Акцент1 150" xfId="57"/>
+    <cellStyle name="20% - Акцент1 151" xfId="58"/>
+    <cellStyle name="20% - Акцент1 152" xfId="59"/>
+    <cellStyle name="20% - Акцент1 153" xfId="60"/>
+    <cellStyle name="20% - Акцент1 154" xfId="61"/>
+    <cellStyle name="20% - Акцент1 155" xfId="62"/>
+    <cellStyle name="20% - Акцент1 156" xfId="63"/>
+    <cellStyle name="20% - Акцент1 157" xfId="64"/>
+    <cellStyle name="20% - Акцент1 158" xfId="65"/>
+    <cellStyle name="20% - Акцент1 159" xfId="66"/>
+    <cellStyle name="20% - Акцент1 16" xfId="67"/>
+    <cellStyle name="20% - Акцент1 160" xfId="68"/>
+    <cellStyle name="20% - Акцент1 161" xfId="69"/>
+    <cellStyle name="20% - Акцент1 162" xfId="70"/>
+    <cellStyle name="20% - Акцент1 163" xfId="71"/>
+    <cellStyle name="20% - Акцент1 164" xfId="72"/>
+    <cellStyle name="20% - Акцент1 165" xfId="73"/>
+    <cellStyle name="20% - Акцент1 166" xfId="74"/>
+    <cellStyle name="20% - Акцент1 167" xfId="75"/>
+    <cellStyle name="20% - Акцент1 168" xfId="76"/>
+    <cellStyle name="20% - Акцент1 169" xfId="77"/>
+    <cellStyle name="20% - Акцент1 17" xfId="78"/>
+    <cellStyle name="20% - Акцент1 170" xfId="79"/>
+    <cellStyle name="20% - Акцент1 171" xfId="80"/>
+    <cellStyle name="20% - Акцент1 172" xfId="81"/>
+    <cellStyle name="20% - Акцент1 173" xfId="82"/>
+    <cellStyle name="20% - Акцент1 174" xfId="83"/>
+    <cellStyle name="20% - Акцент1 175" xfId="84"/>
+    <cellStyle name="20% - Акцент1 176" xfId="85"/>
+    <cellStyle name="20% - Акцент1 177" xfId="86"/>
+    <cellStyle name="20% - Акцент1 178" xfId="87"/>
+    <cellStyle name="20% - Акцент1 179" xfId="88"/>
+    <cellStyle name="20% - Акцент1 18" xfId="89"/>
+    <cellStyle name="20% - Акцент1 180" xfId="90"/>
+    <cellStyle name="20% - Акцент1 181" xfId="91"/>
+    <cellStyle name="20% - Акцент1 182" xfId="92"/>
+    <cellStyle name="20% - Акцент1 183" xfId="93"/>
+    <cellStyle name="20% - Акцент1 184" xfId="94"/>
+    <cellStyle name="20% - Акцент1 185" xfId="95"/>
+    <cellStyle name="20% - Акцент1 186" xfId="96"/>
+    <cellStyle name="20% - Акцент1 187" xfId="97"/>
+    <cellStyle name="20% - Акцент1 188" xfId="98"/>
+    <cellStyle name="20% - Акцент1 189" xfId="99"/>
+    <cellStyle name="20% - Акцент1 19" xfId="100"/>
+    <cellStyle name="20% - Акцент1 190" xfId="101"/>
+    <cellStyle name="20% - Акцент1 191" xfId="102"/>
+    <cellStyle name="20% - Акцент1 192" xfId="103"/>
+    <cellStyle name="20% - Акцент1 193" xfId="104"/>
+    <cellStyle name="20% - Акцент1 194" xfId="105"/>
+    <cellStyle name="20% - Акцент1 195" xfId="106"/>
+    <cellStyle name="20% - Акцент1 196" xfId="107"/>
+    <cellStyle name="20% - Акцент1 197" xfId="108"/>
+    <cellStyle name="20% - Акцент1 198" xfId="109"/>
+    <cellStyle name="20% - Акцент1 199" xfId="110"/>
+    <cellStyle name="20% - Акцент1 2" xfId="111"/>
+    <cellStyle name="20% - Акцент1 20" xfId="112"/>
+    <cellStyle name="20% - Акцент1 200" xfId="113"/>
+    <cellStyle name="20% - Акцент1 201" xfId="114"/>
+    <cellStyle name="20% - Акцент1 202" xfId="115"/>
+    <cellStyle name="20% - Акцент1 203" xfId="116"/>
+    <cellStyle name="20% - Акцент1 204" xfId="117"/>
+    <cellStyle name="20% - Акцент1 205" xfId="118"/>
+    <cellStyle name="20% - Акцент1 206" xfId="119"/>
+    <cellStyle name="20% - Акцент1 207" xfId="120"/>
+    <cellStyle name="20% - Акцент1 208" xfId="121"/>
+    <cellStyle name="20% - Акцент1 209" xfId="122"/>
+    <cellStyle name="20% - Акцент1 21" xfId="123"/>
+    <cellStyle name="20% - Акцент1 210" xfId="124"/>
+    <cellStyle name="20% - Акцент1 211" xfId="125"/>
+    <cellStyle name="20% - Акцент1 212" xfId="126"/>
+    <cellStyle name="20% - Акцент1 213" xfId="127"/>
+    <cellStyle name="20% - Акцент1 214" xfId="128"/>
+    <cellStyle name="20% - Акцент1 215" xfId="129"/>
+    <cellStyle name="20% - Акцент1 216" xfId="130"/>
+    <cellStyle name="20% - Акцент1 217" xfId="131"/>
+    <cellStyle name="20% - Акцент1 22" xfId="132"/>
+    <cellStyle name="20% - Акцент1 23" xfId="133"/>
+    <cellStyle name="20% - Акцент1 24" xfId="134"/>
+    <cellStyle name="20% - Акцент1 25" xfId="135"/>
+    <cellStyle name="20% - Акцент1 26" xfId="136"/>
+    <cellStyle name="20% - Акцент1 27" xfId="137"/>
+    <cellStyle name="20% - Акцент1 28" xfId="138"/>
+    <cellStyle name="20% - Акцент1 29" xfId="139"/>
+    <cellStyle name="20% - Акцент1 3" xfId="140"/>
+    <cellStyle name="20% - Акцент1 30" xfId="141"/>
+    <cellStyle name="20% - Акцент1 31" xfId="142"/>
+    <cellStyle name="20% - Акцент1 32" xfId="143"/>
+    <cellStyle name="20% - Акцент1 33" xfId="144"/>
+    <cellStyle name="20% - Акцент1 34" xfId="145"/>
+    <cellStyle name="20% - Акцент1 35" xfId="146"/>
+    <cellStyle name="20% - Акцент1 36" xfId="147"/>
+    <cellStyle name="20% - Акцент1 37" xfId="148"/>
+    <cellStyle name="20% - Акцент1 38" xfId="149"/>
+    <cellStyle name="20% - Акцент1 39" xfId="150"/>
+    <cellStyle name="20% - Акцент1 4" xfId="151"/>
+    <cellStyle name="20% - Акцент1 40" xfId="152"/>
+    <cellStyle name="20% - Акцент1 41" xfId="153"/>
+    <cellStyle name="20% - Акцент1 42" xfId="154"/>
+    <cellStyle name="20% - Акцент1 43" xfId="155"/>
+    <cellStyle name="20% - Акцент1 44" xfId="156"/>
+    <cellStyle name="20% - Акцент1 45" xfId="157"/>
+    <cellStyle name="20% - Акцент1 46" xfId="158"/>
+    <cellStyle name="20% - Акцент1 47" xfId="159"/>
+    <cellStyle name="20% - Акцент1 48" xfId="160"/>
+    <cellStyle name="20% - Акцент1 49" xfId="161"/>
+    <cellStyle name="20% - Акцент1 5" xfId="162"/>
+    <cellStyle name="20% - Акцент1 50" xfId="163"/>
+    <cellStyle name="20% - Акцент1 51" xfId="164"/>
+    <cellStyle name="20% - Акцент1 52" xfId="165"/>
+    <cellStyle name="20% - Акцент1 53" xfId="166"/>
+    <cellStyle name="20% - Акцент1 54" xfId="167"/>
+    <cellStyle name="20% - Акцент1 55" xfId="168"/>
+    <cellStyle name="20% - Акцент1 56" xfId="169"/>
+    <cellStyle name="20% - Акцент1 57" xfId="170"/>
+    <cellStyle name="20% - Акцент1 58" xfId="171"/>
+    <cellStyle name="20% - Акцент1 59" xfId="172"/>
+    <cellStyle name="20% - Акцент1 6" xfId="173"/>
+    <cellStyle name="20% - Акцент1 60" xfId="174"/>
+    <cellStyle name="20% - Акцент1 61" xfId="175"/>
+    <cellStyle name="20% - Акцент1 62" xfId="176"/>
+    <cellStyle name="20% - Акцент1 63" xfId="177"/>
+    <cellStyle name="20% - Акцент1 64" xfId="178"/>
+    <cellStyle name="20% - Акцент1 65" xfId="179"/>
+    <cellStyle name="20% - Акцент1 66" xfId="180"/>
+    <cellStyle name="20% - Акцент1 67" xfId="181"/>
+    <cellStyle name="20% - Акцент1 68" xfId="182"/>
+    <cellStyle name="20% - Акцент1 69" xfId="183"/>
+    <cellStyle name="20% - Акцент1 7" xfId="184"/>
+    <cellStyle name="20% - Акцент1 70" xfId="185"/>
+    <cellStyle name="20% - Акцент1 71" xfId="186"/>
+    <cellStyle name="20% - Акцент1 72" xfId="187"/>
+    <cellStyle name="20% - Акцент1 73" xfId="188"/>
+    <cellStyle name="20% - Акцент1 74" xfId="189"/>
+    <cellStyle name="20% - Акцент1 75" xfId="190"/>
+    <cellStyle name="20% - Акцент1 76" xfId="191"/>
+    <cellStyle name="20% - Акцент1 77" xfId="192"/>
+    <cellStyle name="20% - Акцент1 78" xfId="193"/>
+    <cellStyle name="20% - Акцент1 79" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8" xfId="195"/>
+    <cellStyle name="20% - Акцент1 80" xfId="196"/>
+    <cellStyle name="20% - Акцент1 81" xfId="197"/>
+    <cellStyle name="20% - Акцент1 82" xfId="198"/>
+    <cellStyle name="20% - Акцент1 83" xfId="199"/>
+    <cellStyle name="20% - Акцент1 84" xfId="200"/>
+    <cellStyle name="20% - Акцент1 85" xfId="201"/>
+    <cellStyle name="20% - Акцент1 86" xfId="202"/>
+    <cellStyle name="20% - Акцент1 87" xfId="203"/>
+    <cellStyle name="20% - Акцент1 88" xfId="204"/>
+    <cellStyle name="20% - Акцент1 89" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9" xfId="206"/>
+    <cellStyle name="20% - Акцент1 90" xfId="207"/>
+    <cellStyle name="20% - Акцент1 91" xfId="208"/>
+    <cellStyle name="20% - Акцент1 92" xfId="209"/>
+    <cellStyle name="20% - Акцент1 93" xfId="210"/>
+    <cellStyle name="20% - Акцент1 94" xfId="211"/>
+    <cellStyle name="20% - Акцент1 95" xfId="212"/>
+    <cellStyle name="20% - Акцент1 96" xfId="213"/>
+    <cellStyle name="20% - Акцент1 97" xfId="214"/>
+    <cellStyle name="20% - Акцент1 98" xfId="215"/>
+    <cellStyle name="20% - Акцент1 99" xfId="216"/>
+    <cellStyle name="20% - Акцент2 10" xfId="217"/>
+    <cellStyle name="20% - Акцент2 100" xfId="218"/>
+    <cellStyle name="20% - Акцент2 101" xfId="219"/>
+    <cellStyle name="20% - Акцент2 102" xfId="220"/>
+    <cellStyle name="20% - Акцент2 103" xfId="221"/>
+    <cellStyle name="20% - Акцент2 104" xfId="222"/>
+    <cellStyle name="20% - Акцент2 105" xfId="223"/>
+    <cellStyle name="20% - Акцент2 106" xfId="224"/>
+    <cellStyle name="20% - Акцент2 107" xfId="225"/>
+    <cellStyle name="20% - Акцент2 108" xfId="226"/>
+    <cellStyle name="20% - Акцент2 109" xfId="227"/>
+    <cellStyle name="20% - Акцент2 11" xfId="228"/>
+    <cellStyle name="20% - Акцент2 110" xfId="229"/>
+    <cellStyle name="20% - Акцент2 111" xfId="230"/>
+    <cellStyle name="20% - Акцент2 112" xfId="231"/>
+    <cellStyle name="20% - Акцент2 113" xfId="232"/>
+    <cellStyle name="20% - Акцент2 114" xfId="233"/>
+    <cellStyle name="20% - Акцент2 115" xfId="234"/>
+    <cellStyle name="20% - Акцент2 116" xfId="235"/>
+    <cellStyle name="20% - Акцент2 117" xfId="236"/>
+    <cellStyle name="20% - Акцент2 118" xfId="237"/>
+    <cellStyle name="20% - Акцент2 119" xfId="238"/>
+    <cellStyle name="20% - Акцент2 12" xfId="239"/>
+    <cellStyle name="20% - Акцент2 120" xfId="240"/>
+    <cellStyle name="20% - Акцент2 121" xfId="241"/>
+    <cellStyle name="20% - Акцент2 122" xfId="242"/>
+    <cellStyle name="20% - Акцент2 123" xfId="243"/>
+    <cellStyle name="20% - Акцент2 124" xfId="244"/>
+    <cellStyle name="20% - Акцент2 125" xfId="245"/>
+    <cellStyle name="20% - Акцент2 126" xfId="246"/>
+    <cellStyle name="20% - Акцент2 127" xfId="247"/>
+    <cellStyle name="20% - Акцент2 128" xfId="248"/>
+    <cellStyle name="20% - Акцент2 129" xfId="249"/>
+    <cellStyle name="20% - Акцент2 13" xfId="250"/>
+    <cellStyle name="20% - Акцент2 130" xfId="251"/>
+    <cellStyle name="20% - Акцент2 131" xfId="252"/>
+    <cellStyle name="20% - Акцент2 132" xfId="253"/>
+    <cellStyle name="20% - Акцент2 133" xfId="254"/>
+    <cellStyle name="20% - Акцент2 134" xfId="255"/>
+    <cellStyle name="20% - Акцент2 135" xfId="256"/>
+    <cellStyle name="20% - Акцент2 136" xfId="257"/>
+    <cellStyle name="20% - Акцент2 137" xfId="258"/>
+    <cellStyle name="20% - Акцент2 138" xfId="259"/>
+    <cellStyle name="20% - Акцент2 139" xfId="260"/>
+    <cellStyle name="20% - Акцент2 14" xfId="261"/>
+    <cellStyle name="20% - Акцент2 140" xfId="262"/>
+    <cellStyle name="20% - Акцент2 141" xfId="263"/>
+    <cellStyle name="20% - Акцент2 142" xfId="264"/>
+    <cellStyle name="20% - Акцент2 143" xfId="265"/>
+    <cellStyle name="20% - Акцент2 144" xfId="266"/>
+    <cellStyle name="20% - Акцент2 145" xfId="267"/>
+    <cellStyle name="20% - Акцент2 146" xfId="268"/>
+    <cellStyle name="20% - Акцент2 147" xfId="269"/>
+    <cellStyle name="20% - Акцент2 148" xfId="270"/>
+    <cellStyle name="20% - Акцент2 149" xfId="271"/>
+    <cellStyle name="20% - Акцент2 15" xfId="272"/>
+    <cellStyle name="20% - Акцент2 150" xfId="273"/>
+    <cellStyle name="20% - Акцент2 151" xfId="274"/>
+    <cellStyle name="20% - Акцент2 152" xfId="275"/>
+    <cellStyle name="20% - Акцент2 153" xfId="276"/>
+    <cellStyle name="20% - Акцент2 154" xfId="277"/>
+    <cellStyle name="20% - Акцент2 155" xfId="278"/>
+    <cellStyle name="20% - Акцент2 156" xfId="279"/>
+    <cellStyle name="20% - Акцент2 157" xfId="280"/>
+    <cellStyle name="20% - Акцент2 158" xfId="281"/>
+    <cellStyle name="20% - Акцент2 159" xfId="282"/>
+    <cellStyle name="20% - Акцент2 16" xfId="283"/>
+    <cellStyle name="20% - Акцент2 160" xfId="284"/>
+    <cellStyle name="20% - Акцент2 161" xfId="285"/>
+    <cellStyle name="20% - Акцент2 162" xfId="286"/>
+    <cellStyle name="20% - Акцент2 163" xfId="287"/>
+    <cellStyle name="20% - Акцент2 164" xfId="288"/>
+    <cellStyle name="20% - Акцент2 165" xfId="289"/>
+    <cellStyle name="20% - Акцент2 166" xfId="290"/>
+    <cellStyle name="20% - Акцент2 167" xfId="291"/>
+    <cellStyle name="20% - Акцент2 168" xfId="292"/>
+    <cellStyle name="20% - Акцент2 169" xfId="293"/>
+    <cellStyle name="20% - Акцент2 17" xfId="294"/>
+    <cellStyle name="20% - Акцент2 170" xfId="295"/>
+    <cellStyle name="20% - Акцент2 171" xfId="296"/>
+    <cellStyle name="20% - Акцент2 172" xfId="297"/>
+    <cellStyle name="20% - Акцент2 173" xfId="298"/>
+    <cellStyle name="20% - Акцент2 174" xfId="299"/>
+    <cellStyle name="20% - Акцент2 175" xfId="300"/>
+    <cellStyle name="20% - Акцент2 176" xfId="301"/>
+    <cellStyle name="20% - Акцент2 177" xfId="302"/>
+    <cellStyle name="20% - Акцент2 178" xfId="303"/>
+    <cellStyle name="20% - Акцент2 179" xfId="304"/>
+    <cellStyle name="20% - Акцент2 18" xfId="305"/>
+    <cellStyle name="20% - Акцент2 180" xfId="306"/>
+    <cellStyle name="20% - Акцент2 181" xfId="307"/>
+    <cellStyle name="20% - Акцент2 182" xfId="308"/>
+    <cellStyle name="20% - Акцент2 183" xfId="309"/>
+    <cellStyle name="20% - Акцент2 184" xfId="310"/>
+    <cellStyle name="20% - Акцент2 185" xfId="311"/>
+    <cellStyle name="20% - Акцент2 186" xfId="312"/>
+    <cellStyle name="20% - Акцент2 187" xfId="313"/>
+    <cellStyle name="20% - Акцент2 188" xfId="314"/>
+    <cellStyle name="20% - Акцент2 189" xfId="315"/>
+    <cellStyle name="20% - Акцент2 19" xfId="316"/>
+    <cellStyle name="20% - Акцент2 190" xfId="317"/>
+    <cellStyle name="20% - Акцент2 191" xfId="318"/>
+    <cellStyle name="20% - Акцент2 192" xfId="319"/>
+    <cellStyle name="20% - Акцент2 193" xfId="320"/>
+    <cellStyle name="20% - Акцент2 194" xfId="321"/>
+    <cellStyle name="20% - Акцент2 195" xfId="322"/>
+    <cellStyle name="20% - Акцент2 196" xfId="323"/>
+    <cellStyle name="20% - Акцент2 197" xfId="324"/>
+    <cellStyle name="20% - Акцент2 198" xfId="325"/>
+    <cellStyle name="20% - Акцент2 199" xfId="326"/>
+    <cellStyle name="20% - Акцент2 2" xfId="327"/>
+    <cellStyle name="20% - Акцент2 20" xfId="328"/>
+    <cellStyle name="20% - Акцент2 200" xfId="329"/>
+    <cellStyle name="20% - Акцент2 201" xfId="330"/>
+    <cellStyle name="20% - Акцент2 202" xfId="331"/>
+    <cellStyle name="20% - Акцент2 203" xfId="332"/>
+    <cellStyle name="20% - Акцент2 204" xfId="333"/>
+    <cellStyle name="20% - Акцент2 205" xfId="334"/>
+    <cellStyle name="20% - Акцент2 206" xfId="335"/>
+    <cellStyle name="20% - Акцент2 207" xfId="336"/>
+    <cellStyle name="20% - Акцент2 208" xfId="337"/>
+    <cellStyle name="20% - Акцент2 209" xfId="338"/>
+    <cellStyle name="20% - Акцент2 21" xfId="339"/>
+    <cellStyle name="20% - Акцент2 210" xfId="340"/>
+    <cellStyle name="20% - Акцент2 211" xfId="341"/>
+    <cellStyle name="20% - Акцент2 212" xfId="342"/>
+    <cellStyle name="20% - Акцент2 213" xfId="343"/>
+    <cellStyle name="20% - Акцент2 214" xfId="344"/>
+    <cellStyle name="20% - Акцент2 215" xfId="345"/>
+    <cellStyle name="20% - Акцент2 216" xfId="346"/>
+    <cellStyle name="20% - Акцент2 217" xfId="347"/>
+    <cellStyle name="20% - Акцент2 22" xfId="348"/>
+    <cellStyle name="20% - Акцент2 23" xfId="349"/>
+    <cellStyle name="20% - Акцент2 24" xfId="350"/>
+    <cellStyle name="20% - Акцент2 25" xfId="351"/>
+    <cellStyle name="20% - Акцент2 26" xfId="352"/>
+    <cellStyle name="20% - Акцент2 27" xfId="353"/>
+    <cellStyle name="20% - Акцент2 28" xfId="354"/>
+    <cellStyle name="20% - Акцент2 29" xfId="355"/>
+    <cellStyle name="20% - Акцент2 3" xfId="356"/>
+    <cellStyle name="20% - Акцент2 30" xfId="357"/>
+    <cellStyle name="20% - Акцент2 31" xfId="358"/>
+    <cellStyle name="20% - Акцент2 32" xfId="359"/>
+    <cellStyle name="20% - Акцент2 33" xfId="360"/>
+    <cellStyle name="20% - Акцент2 34" xfId="361"/>
+    <cellStyle name="20% - Акцент2 35" xfId="362"/>
+    <cellStyle name="20% - Акцент2 36" xfId="363"/>
+    <cellStyle name="20% - Акцент2 37" xfId="364"/>
+    <cellStyle name="20% - Акцент2 38" xfId="365"/>
+    <cellStyle name="20% - Акцент2 39" xfId="366"/>
+    <cellStyle name="20% - Акцент2 4" xfId="367"/>
+    <cellStyle name="20% - Акцент2 40" xfId="368"/>
+    <cellStyle name="20% - Акцент2 41" xfId="369"/>
+    <cellStyle name="20% - Акцент2 42" xfId="370"/>
+    <cellStyle name="20% - Акцент2 43" xfId="371"/>
+    <cellStyle name="20% - Акцент2 44" xfId="372"/>
+    <cellStyle name="20% - Акцент2 45" xfId="373"/>
+    <cellStyle name="20% - Акцент2 46" xfId="374"/>
+    <cellStyle name="20% - Акцент2 47" xfId="375"/>
+    <cellStyle name="20% - Акцент2 48" xfId="376"/>
+    <cellStyle name="20% - Акцент2 49" xfId="377"/>
+    <cellStyle name="20% - Акцент2 5" xfId="378"/>
+    <cellStyle name="20% - Акцент2 50" xfId="379"/>
+    <cellStyle name="20% - Акцент2 51" xfId="380"/>
+    <cellStyle name="20% - Акцент2 52" xfId="381"/>
+    <cellStyle name="20% - Акцент2 53" xfId="382"/>
+    <cellStyle name="20% - Акцент2 54" xfId="383"/>
+    <cellStyle name="20% - Акцент2 55" xfId="384"/>
+    <cellStyle name="20% - Акцент2 56" xfId="385"/>
+    <cellStyle name="20% - Акцент2 57" xfId="386"/>
+    <cellStyle name="20% - Акцент2 58" xfId="387"/>
+    <cellStyle name="20% - Акцент2 59" xfId="388"/>
+    <cellStyle name="20% - Акцент2 6" xfId="389"/>
+    <cellStyle name="20% - Акцент2 60" xfId="390"/>
+    <cellStyle name="20% - Акцент2 61" xfId="391"/>
+    <cellStyle name="20% - Акцент2 62" xfId="392"/>
+    <cellStyle name="20% - Акцент2 63" xfId="393"/>
+    <cellStyle name="20% - Акцент2 64" xfId="394"/>
+    <cellStyle name="20% - Акцент2 65" xfId="395"/>
+    <cellStyle name="20% - Акцент2 66" xfId="396"/>
+    <cellStyle name="20% - Акцент2 67" xfId="397"/>
+    <cellStyle name="20% - Акцент2 68" xfId="398"/>
+    <cellStyle name="20% - Акцент2 69" xfId="399"/>
+    <cellStyle name="20% - Акцент2 7" xfId="400"/>
+    <cellStyle name="20% - Акцент2 70" xfId="401"/>
+    <cellStyle name="20% - Акцент2 71" xfId="402"/>
+    <cellStyle name="20% - Акцент2 72" xfId="403"/>
+    <cellStyle name="20% - Акцент2 73" xfId="404"/>
+    <cellStyle name="20% - Акцент2 74" xfId="405"/>
+    <cellStyle name="20% - Акцент2 75" xfId="406"/>
+    <cellStyle name="20% - Акцент2 76" xfId="407"/>
+    <cellStyle name="20% - Акцент2 77" xfId="408"/>
+    <cellStyle name="20% - Акцент2 78" xfId="409"/>
+    <cellStyle name="20% - Акцент2 79" xfId="410"/>
+    <cellStyle name="20% - Акцент2 8" xfId="411"/>
+    <cellStyle name="20% - Акцент2 80" xfId="412"/>
+    <cellStyle name="20% - Акцент2 81" xfId="413"/>
+    <cellStyle name="20% - Акцент2 82" xfId="414"/>
+    <cellStyle name="20% - Акцент2 83" xfId="415"/>
+    <cellStyle name="20% - Акцент2 84" xfId="416"/>
+    <cellStyle name="20% - Акцент2 85" xfId="417"/>
+    <cellStyle name="20% - Акцент2 86" xfId="418"/>
+    <cellStyle name="20% - Акцент2 87" xfId="419"/>
+    <cellStyle name="20% - Акцент2 88" xfId="420"/>
+    <cellStyle name="20% - Акцент2 89" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9" xfId="422"/>
+    <cellStyle name="20% - Акцент2 90" xfId="423"/>
+    <cellStyle name="20% - Акцент2 91" xfId="424"/>
+    <cellStyle name="20% - Акцент2 92" xfId="425"/>
+    <cellStyle name="20% - Акцент2 93" xfId="426"/>
+    <cellStyle name="20% - Акцент2 94" xfId="427"/>
+    <cellStyle name="20% - Акцент2 95" xfId="428"/>
+    <cellStyle name="20% - Акцент2 96" xfId="429"/>
+    <cellStyle name="20% - Акцент2 97" xfId="430"/>
+    <cellStyle name="20% - Акцент2 98" xfId="431"/>
+    <cellStyle name="20% - Акцент2 99" xfId="432"/>
+    <cellStyle name="20% - Акцент3 10" xfId="433"/>
+    <cellStyle name="20% - Акцент3 100" xfId="434"/>
+    <cellStyle name="20% - Акцент3 101" xfId="435"/>
+    <cellStyle name="20% - Акцент3 102" xfId="436"/>
+    <cellStyle name="20% - Акцент3 103" xfId="437"/>
+    <cellStyle name="20% - Акцент3 104" xfId="438"/>
+    <cellStyle name="20% - Акцент3 105" xfId="439"/>
+    <cellStyle name="20% - Акцент3 106" xfId="440"/>
+    <cellStyle name="20% - Акцент3 107" xfId="441"/>
+    <cellStyle name="20% - Акцент3 108" xfId="442"/>
+    <cellStyle name="20% - Акцент3 109" xfId="443"/>
+    <cellStyle name="20% - Акцент3 11" xfId="444"/>
+    <cellStyle name="20% - Акцент3 110" xfId="445"/>
+    <cellStyle name="20% - Акцент3 111" xfId="446"/>
+    <cellStyle name="20% - Акцент3 112" xfId="447"/>
+    <cellStyle name="20% - Акцент3 113" xfId="448"/>
+    <cellStyle name="20% - Акцент3 114" xfId="449"/>
+    <cellStyle name="20% - Акцент3 115" xfId="450"/>
+    <cellStyle name="20% - Акцент3 116" xfId="451"/>
+    <cellStyle name="20% - Акцент3 117" xfId="452"/>
+    <cellStyle name="20% - Акцент3 118" xfId="453"/>
+    <cellStyle name="20% - Акцент3 119" xfId="454"/>
+    <cellStyle name="20% - Акцент3 12" xfId="455"/>
+    <cellStyle name="20% - Акцент3 120" xfId="456"/>
+    <cellStyle name="20% - Акцент3 121" xfId="457"/>
+    <cellStyle name="20% - Акцент3 122" xfId="458"/>
+    <cellStyle name="20% - Акцент3 123" xfId="459"/>
+    <cellStyle name="20% - Акцент3 124" xfId="460"/>
+    <cellStyle name="20% - Акцент3 125" xfId="461"/>
+    <cellStyle name="20% - Акцент3 126" xfId="462"/>
+    <cellStyle name="20% - Акцент3 127" xfId="463"/>
+    <cellStyle name="20% - Акцент3 128" xfId="464"/>
+    <cellStyle name="20% - Акцент3 129" xfId="465"/>
+    <cellStyle name="20% - Акцент3 13" xfId="466"/>
+    <cellStyle name="20% - Акцент3 130" xfId="467"/>
+    <cellStyle name="20% - Акцент3 131" xfId="468"/>
+    <cellStyle name="20% - Акцент3 132" xfId="469"/>
+    <cellStyle name="20% - Акцент3 133" xfId="470"/>
+    <cellStyle name="20% - Акцент3 134" xfId="471"/>
+    <cellStyle name="20% - Акцент3 135" xfId="472"/>
+    <cellStyle name="20% - Акцент3 136" xfId="473"/>
+    <cellStyle name="20% - Акцент3 137" xfId="474"/>
+    <cellStyle name="20% - Акцент3 138" xfId="475"/>
+    <cellStyle name="20% - Акцент3 139" xfId="476"/>
+    <cellStyle name="20% - Акцент3 14" xfId="477"/>
+    <cellStyle name="20% - Акцент3 140" xfId="478"/>
+    <cellStyle name="20% - Акцент3 141" xfId="479"/>
+    <cellStyle name="20% - Акцент3 142" xfId="480"/>
+    <cellStyle name="20% - Акцент3 143" xfId="481"/>
+    <cellStyle name="20% - Акцент3 144" xfId="482"/>
+    <cellStyle name="20% - Акцент3 145" xfId="483"/>
+    <cellStyle name="20% - Акцент3 146" xfId="484"/>
+    <cellStyle name="20% - Акцент3 147" xfId="485"/>
+    <cellStyle name="20% - Акцент3 148" xfId="486"/>
+    <cellStyle name="20% - Акцент3 149" xfId="487"/>
+    <cellStyle name="20% - Акцент3 15" xfId="488"/>
+    <cellStyle name="20% - Акцент3 150" xfId="489"/>
+    <cellStyle name="20% - Акцент3 151" xfId="490"/>
+    <cellStyle name="20% - Акцент3 152" xfId="491"/>
+    <cellStyle name="20% - Акцент3 153" xfId="492"/>
+    <cellStyle name="20% - Акцент3 154" xfId="493"/>
+    <cellStyle name="20% - Акцент3 155" xfId="494"/>
+    <cellStyle name="20% - Акцент3 156" xfId="495"/>
+    <cellStyle name="20% - Акцент3 157" xfId="496"/>
+    <cellStyle name="20% - Акцент3 158" xfId="497"/>
+    <cellStyle name="20% - Акцент3 159" xfId="498"/>
+    <cellStyle name="20% - Акцент3 16" xfId="499"/>
+    <cellStyle name="20% - Акцент3 160" xfId="500"/>
+    <cellStyle name="20% - Акцент3 161" xfId="501"/>
+    <cellStyle name="20% - Акцент3 162" xfId="502"/>
+    <cellStyle name="20% - Акцент3 163" xfId="503"/>
+    <cellStyle name="20% - Акцент3 164" xfId="504"/>
+    <cellStyle name="20% - Акцент3 165" xfId="505"/>
+    <cellStyle name="20% - Акцент3 166" xfId="506"/>
+    <cellStyle name="20% - Акцент3 167" xfId="507"/>
+    <cellStyle name="20% - Акцент3 168" xfId="508"/>
+    <cellStyle name="20% - Акцент3 169" xfId="509"/>
+    <cellStyle name="20% - Акцент3 17" xfId="510"/>
+    <cellStyle name="20% - Акцент3 170" xfId="511"/>
+    <cellStyle name="20% - Акцент3 171" xfId="512"/>
+    <cellStyle name="20% - Акцент3 172" xfId="513"/>
+    <cellStyle name="20% - Акцент3 173" xfId="514"/>
+    <cellStyle name="20% - Акцент3 174" xfId="515"/>
+    <cellStyle name="20% - Акцент3 175" xfId="516"/>
+    <cellStyle name="20% - Акцент3 176" xfId="517"/>
+    <cellStyle name="20% - Акцент3 177" xfId="518"/>
+    <cellStyle name="20% - Акцент3 178" xfId="519"/>
+    <cellStyle name="20% - Акцент3 179" xfId="520"/>
+    <cellStyle name="20% - Акцент3 18" xfId="521"/>
+    <cellStyle name="20% - Акцент3 180" xfId="522"/>
+    <cellStyle name="20% - Акцент3 181" xfId="523"/>
+    <cellStyle name="20% - Акцент3 182" xfId="524"/>
+    <cellStyle name="20% - Акцент3 183" xfId="525"/>
+    <cellStyle name="20% - Акцент3 184" xfId="526"/>
+    <cellStyle name="20% - Акцент3 185" xfId="527"/>
+    <cellStyle name="20% - Акцент3 186" xfId="528"/>
+    <cellStyle name="20% - Акцент3 187" xfId="529"/>
+    <cellStyle name="20% - Акцент3 188" xfId="530"/>
+    <cellStyle name="20% - Акцент3 189" xfId="531"/>
+    <cellStyle name="20% - Акцент3 19" xfId="532"/>
+    <cellStyle name="20% - Акцент3 190" xfId="533"/>
+    <cellStyle name="20% - Акцент3 191" xfId="534"/>
+    <cellStyle name="20% - Акцент3 192" xfId="535"/>
+    <cellStyle name="20% - Акцент3 193" xfId="536"/>
+    <cellStyle name="20% - Акцент3 194" xfId="537"/>
+    <cellStyle name="20% - Акцент3 195" xfId="538"/>
+    <cellStyle name="20% - Акцент3 196" xfId="539"/>
+    <cellStyle name="20% - Акцент3 197" xfId="540"/>
+    <cellStyle name="20% - Акцент3 198" xfId="541"/>
+    <cellStyle name="20% - Акцент3 199" xfId="542"/>
+    <cellStyle name="20% - Акцент3 2" xfId="543"/>
+    <cellStyle name="20% - Акцент3 20" xfId="544"/>
+    <cellStyle name="20% - Акцент3 200" xfId="545"/>
+    <cellStyle name="20% - Акцент3 201" xfId="546"/>
+    <cellStyle name="20% - Акцент3 202" xfId="547"/>
+    <cellStyle name="20% - Акцент3 203" xfId="548"/>
+    <cellStyle name="20% - Акцент3 204" xfId="549"/>
+    <cellStyle name="20% - Акцент3 205" xfId="550"/>
+    <cellStyle name="20% - Акцент3 206" xfId="551"/>
+    <cellStyle name="20% - Акцент3 207" xfId="552"/>
+    <cellStyle name="20% - Акцент3 208" xfId="553"/>
+    <cellStyle name="20% - Акцент3 209" xfId="554"/>
+    <cellStyle name="20% - Акцент3 21" xfId="555"/>
+    <cellStyle name="20% - Акцент3 210" xfId="556"/>
+    <cellStyle name="20% - Акцент3 211" xfId="557"/>
+    <cellStyle name="20% - Акцент3 212" xfId="558"/>
+    <cellStyle name="20% - Акцент3 213" xfId="559"/>
+    <cellStyle name="20% - Акцент3 214" xfId="560"/>
+    <cellStyle name="20% - Акцент3 215" xfId="561"/>
+    <cellStyle name="20% - Акцент3 216" xfId="562"/>
+    <cellStyle name="20% - Акцент3 217" xfId="563"/>
+    <cellStyle name="20% - Акцент3 22" xfId="564"/>
+    <cellStyle name="20% - Акцент3 23" xfId="565"/>
+    <cellStyle name="20% - Акцент3 24" xfId="566"/>
+    <cellStyle name="20% - Акцент3 25" xfId="567"/>
+    <cellStyle name="20% - Акцент3 26" xfId="568"/>
+    <cellStyle name="20% - Акцент3 27" xfId="569"/>
+    <cellStyle name="20% - Акцент3 28" xfId="570"/>
+    <cellStyle name="20% - Акцент3 29" xfId="571"/>
+    <cellStyle name="20% - Акцент3 3" xfId="572"/>
+    <cellStyle name="20% - Акцент3 30" xfId="573"/>
+    <cellStyle name="20% - Акцент3 31" xfId="574"/>
+    <cellStyle name="20% - Акцент3 32" xfId="575"/>
+    <cellStyle name="20% - Акцент3 33" xfId="576"/>
+    <cellStyle name="20% - Акцент3 34" xfId="577"/>
+    <cellStyle name="20% - Акцент3 35" xfId="578"/>
+    <cellStyle name="20% - Акцент3 36" xfId="579"/>
+    <cellStyle name="20% - Акцент3 37" xfId="580"/>
+    <cellStyle name="20% - Акцент3 38" xfId="581"/>
+    <cellStyle name="20% - Акцент3 39" xfId="582"/>
+    <cellStyle name="20% - Акцент3 4" xfId="583"/>
+    <cellStyle name="20% - Акцент3 40" xfId="584"/>
+    <cellStyle name="20% - Акцент3 41" xfId="585"/>
+    <cellStyle name="20% - Акцент3 42" xfId="586"/>
+    <cellStyle name="20% - Акцент3 43" xfId="587"/>
+    <cellStyle name="20% - Акцент3 44" xfId="588"/>
+    <cellStyle name="20% - Акцент3 45" xfId="589"/>
+    <cellStyle name="20% - Акцент3 46" xfId="590"/>
+    <cellStyle name="20% - Акцент3 47" xfId="591"/>
+    <cellStyle name="20% - Акцент3 48" xfId="592"/>
+    <cellStyle name="20% - Акцент3 49" xfId="593"/>
+    <cellStyle name="20% - Акцент3 5" xfId="594"/>
+    <cellStyle name="20% - Акцент3 50" xfId="595"/>
+    <cellStyle name="20% - Акцент3 51" xfId="596"/>
+    <cellStyle name="20% - Акцент3 52" xfId="597"/>
+    <cellStyle name="20% - Акцент3 53" xfId="598"/>
+    <cellStyle name="20% - Акцент3 54" xfId="599"/>
+    <cellStyle name="20% - Акцент3 55" xfId="600"/>
+    <cellStyle name="20% - Акцент3 56" xfId="601"/>
+    <cellStyle name="20% - Акцент3 57" xfId="602"/>
+    <cellStyle name="20% - Акцент3 58" xfId="603"/>
+    <cellStyle name="20% - Акцент3 59" xfId="604"/>
+    <cellStyle name="20% - Акцент3 6" xfId="605"/>
+    <cellStyle name="20% - Акцент3 60" xfId="606"/>
+    <cellStyle name="20% - Акцент3 61" xfId="607"/>
+    <cellStyle name="20% - Акцент3 62" xfId="608"/>
+    <cellStyle name="20% - Акцент3 63" xfId="609"/>
+    <cellStyle name="20% - Акцент3 64" xfId="610"/>
+    <cellStyle name="20% - Акцент3 65" xfId="611"/>
+    <cellStyle name="20% - Акцент3 66" xfId="612"/>
+    <cellStyle name="20% - Акцент3 67" xfId="613"/>
+    <cellStyle name="20% - Акцент3 68" xfId="614"/>
+    <cellStyle name="20% - Акцент3 69" xfId="615"/>
+    <cellStyle name="20% - Акцент3 7" xfId="616"/>
+    <cellStyle name="20% - Акцент3 70" xfId="617"/>
+    <cellStyle name="20% - Акцент3 71" xfId="618"/>
+    <cellStyle name="20% - Акцент3 72" xfId="619"/>
+    <cellStyle name="20% - Акцент3 73" xfId="620"/>
+    <cellStyle name="20% - Акцент3 74" xfId="621"/>
+    <cellStyle name="20% - Акцент3 75" xfId="622"/>
+    <cellStyle name="20% - Акцент3 76" xfId="623"/>
+    <cellStyle name="20% - Акцент3 77" xfId="624"/>
+    <cellStyle name="20% - Акцент3 78" xfId="625"/>
+    <cellStyle name="20% - Акцент3 79" xfId="626"/>
+    <cellStyle name="20% - Акцент3 8" xfId="627"/>
+    <cellStyle name="20% - Акцент3 80" xfId="628"/>
+    <cellStyle name="20% - Акцент3 81" xfId="629"/>
+    <cellStyle name="20% - Акцент3 82" xfId="630"/>
+    <cellStyle name="20% - Акцент3 83" xfId="631"/>
+    <cellStyle name="20% - Акцент3 84" xfId="632"/>
+    <cellStyle name="20% - Акцент3 85" xfId="633"/>
+    <cellStyle name="20% - Акцент3 86" xfId="634"/>
+    <cellStyle name="20% - Акцент3 87" xfId="635"/>
+    <cellStyle name="20% - Акцент3 88" xfId="636"/>
+    <cellStyle name="20% - Акцент3 89" xfId="637"/>
+    <cellStyle name="20% - Акцент3 9" xfId="638"/>
+    <cellStyle name="20% - Акцент3 90" xfId="639"/>
+    <cellStyle name="20% - Акцент3 91" xfId="640"/>
+    <cellStyle name="20% - Акцент3 92" xfId="641"/>
+    <cellStyle name="20% - Акцент3 93" xfId="642"/>
+    <cellStyle name="20% - Акцент3 94" xfId="643"/>
+    <cellStyle name="20% - Акцент3 95" xfId="644"/>
+    <cellStyle name="20% - Акцент3 96" xfId="645"/>
+    <cellStyle name="20% - Акцент3 97" xfId="646"/>
+    <cellStyle name="20% - Акцент3 98" xfId="647"/>
+    <cellStyle name="20% - Акцент3 99" xfId="648"/>
+    <cellStyle name="20% - Акцент4 10" xfId="649"/>
+    <cellStyle name="20% - Акцент4 100" xfId="650"/>
+    <cellStyle name="20% - Акцент4 101" xfId="651"/>
+    <cellStyle name="20% - Акцент4 102" xfId="652"/>
+    <cellStyle name="20% - Акцент4 103" xfId="653"/>
+    <cellStyle name="20% - Акцент4 104" xfId="654"/>
+    <cellStyle name="20% - Акцент4 105" xfId="655"/>
+    <cellStyle name="20% - Акцент4 106" xfId="656"/>
+    <cellStyle name="20% - Акцент4 107" xfId="657"/>
+    <cellStyle name="20% - Акцент4 108" xfId="658"/>
+    <cellStyle name="20% - Акцент4 109" xfId="659"/>
+    <cellStyle name="20% - Акцент4 11" xfId="660"/>
+    <cellStyle name="20% - Акцент4 110" xfId="661"/>
+    <cellStyle name="20% - Акцент4 111" xfId="662"/>
+    <cellStyle name="20% - Акцент4 112" xfId="663"/>
+    <cellStyle name="20% - Акцент4 113" xfId="664"/>
+    <cellStyle name="20% - Акцент4 114" xfId="665"/>
+    <cellStyle name="20% - Акцент4 115" xfId="666"/>
+    <cellStyle name="20% - Акцент4 116" xfId="667"/>
+    <cellStyle name="20% - Акцент4 117" xfId="668"/>
+    <cellStyle name="20% - Акцент4 118" xfId="669"/>
+    <cellStyle name="20% - Акцент4 119" xfId="670"/>
+    <cellStyle name="20% - Акцент4 12" xfId="671"/>
+    <cellStyle name="20% - Акцент4 120" xfId="672"/>
+    <cellStyle name="20% - Акцент4 121" xfId="673"/>
+    <cellStyle name="20% - Акцент4 122" xfId="674"/>
+    <cellStyle name="20% - Акцент4 123" xfId="675"/>
+    <cellStyle name="20% - Акцент4 124" xfId="676"/>
+    <cellStyle name="20% - Акцент4 125" xfId="677"/>
+    <cellStyle name="20% - Акцент4 126" xfId="678"/>
+    <cellStyle name="20% - Акцент4 127" xfId="679"/>
+    <cellStyle name="20% - Акцент4 128" xfId="680"/>
+    <cellStyle name="20% - Акцент4 129" xfId="681"/>
+    <cellStyle name="20% - Акцент4 13" xfId="682"/>
+    <cellStyle name="20% - Акцент4 130" xfId="683"/>
+    <cellStyle name="20% - Акцент4 131" xfId="684"/>
+    <cellStyle name="20% - Акцент4 132" xfId="685"/>
+    <cellStyle name="20% - Акцент4 133" xfId="686"/>
+    <cellStyle name="20% - Акцент4 134" xfId="687"/>
+    <cellStyle name="20% - Акцент4 135" xfId="688"/>
+    <cellStyle name="20% - Акцент4 136" xfId="689"/>
+    <cellStyle name="20% - Акцент4 137" xfId="690"/>
+    <cellStyle name="20% - Акцент4 138" xfId="691"/>
+    <cellStyle name="20% - Акцент4 139" xfId="692"/>
+    <cellStyle name="20% - Акцент4 14" xfId="693"/>
+    <cellStyle name="20% - Акцент4 140" xfId="694"/>
+    <cellStyle name="20% - Акцент4 141" xfId="695"/>
+    <cellStyle name="20% - Акцент4 142" xfId="696"/>
+    <cellStyle name="20% - Акцент4 143" xfId="697"/>
+    <cellStyle name="20% - Акцент4 144" xfId="698"/>
+    <cellStyle name="20% - Акцент4 145" xfId="699"/>
+    <cellStyle name="20% - Акцент4 146" xfId="700"/>
+    <cellStyle name="20% - Акцент4 147" xfId="701"/>
+    <cellStyle name="20% - Акцент4 148" xfId="702"/>
+    <cellStyle name="20% - Акцент4 149" xfId="703"/>
+    <cellStyle name="20% - Акцент4 15" xfId="704"/>
+    <cellStyle name="20% - Акцент4 150" xfId="705"/>
+    <cellStyle name="20% - Акцент4 151" xfId="706"/>
+    <cellStyle name="20% - Акцент4 152" xfId="707"/>
+    <cellStyle name="20% - Акцент4 153" xfId="708"/>
+    <cellStyle name="20% - Акцент4 154" xfId="709"/>
+    <cellStyle name="20% - Акцент4 155" xfId="710"/>
+    <cellStyle name="20% - Акцент4 156" xfId="711"/>
+    <cellStyle name="20% - Акцент4 157" xfId="712"/>
+    <cellStyle name="20% - Акцент4 158" xfId="713"/>
+    <cellStyle name="20% - Акцент4 159" xfId="714"/>
+    <cellStyle name="20% - Акцент4 16" xfId="715"/>
+    <cellStyle name="20% - Акцент4 160" xfId="716"/>
+    <cellStyle name="20% - Акцент4 161" xfId="717"/>
+    <cellStyle name="20% - Акцент4 162" xfId="718"/>
+    <cellStyle name="20% - Акцент4 163" xfId="719"/>
+    <cellStyle name="20% - Акцент4 164" xfId="720"/>
+    <cellStyle name="20% - Акцент4 165" xfId="721"/>
+    <cellStyle name="20% - Акцент4 166" xfId="722"/>
+    <cellStyle name="20% - Акцент4 167" xfId="723"/>
+    <cellStyle name="20% - Акцент4 168" xfId="724"/>
+    <cellStyle name="20% - Акцент4 169" xfId="725"/>
+    <cellStyle name="20% - Акцент4 17" xfId="726"/>
+    <cellStyle name="20% - Акцент4 170" xfId="727"/>
+    <cellStyle name="20% - Акцент4 171" xfId="728"/>
+    <cellStyle name="20% - Акцент4 172" xfId="729"/>
+    <cellStyle name="20% - Акцент4 173" xfId="730"/>
+    <cellStyle name="20% - Акцент4 174" xfId="731"/>
+    <cellStyle name="20% - Акцент4 175" xfId="732"/>
+    <cellStyle name="20% - Акцент4 176" xfId="733"/>
+    <cellStyle name="20% - Акцент4 177" xfId="734"/>
+    <cellStyle name="20% - Акцент4 178" xfId="735"/>
+    <cellStyle name="20% - Акцент4 179" xfId="736"/>
+    <cellStyle name="20% - Акцент4 18" xfId="737"/>
+    <cellStyle name="20% - Акцент4 180" xfId="738"/>
+    <cellStyle name="20% - Акцент4 181" xfId="739"/>
+    <cellStyle name="20% - Акцент4 182" xfId="740"/>
+    <cellStyle name="20% - Акцент4 183" xfId="741"/>
+    <cellStyle name="20% - Акцент4 184" xfId="742"/>
+    <cellStyle name="20% - Акцент4 185" xfId="743"/>
+    <cellStyle name="20% - Акцент4 186" xfId="744"/>
+    <cellStyle name="20% - Акцент4 187" xfId="745"/>
+    <cellStyle name="20% - Акцент4 188" xfId="746"/>
+    <cellStyle name="20% - Акцент4 189" xfId="747"/>
+    <cellStyle name="20% - Акцент4 19" xfId="748"/>
+    <cellStyle name="20% - Акцент4 190" xfId="749"/>
+    <cellStyle name="20% - Акцент4 191" xfId="750"/>
+    <cellStyle name="20% - Акцент4 192" xfId="751"/>
+    <cellStyle name="20% - Акцент4 193" xfId="752"/>
+    <cellStyle name="20% - Акцент4 194" xfId="753"/>
+    <cellStyle name="20% - Акцент4 195" xfId="754"/>
+    <cellStyle name="20% - Акцент4 196" xfId="755"/>
+    <cellStyle name="20% - Акцент4 197" xfId="756"/>
+    <cellStyle name="20% - Акцент4 198" xfId="757"/>
+    <cellStyle name="20% - Акцент4 199" xfId="758"/>
+    <cellStyle name="20% - Акцент4 2" xfId="759"/>
+    <cellStyle name="20% - Акцент4 20" xfId="760"/>
+    <cellStyle name="20% - Акцент4 200" xfId="761"/>
+    <cellStyle name="20% - Акцент4 201" xfId="762"/>
+    <cellStyle name="20% - Акцент4 202" xfId="763"/>
+    <cellStyle name="20% - Акцент4 203" xfId="764"/>
+    <cellStyle name="20% - Акцент4 204" xfId="765"/>
+    <cellStyle name="20% - Акцент4 205" xfId="766"/>
+    <cellStyle name="20% - Акцент4 206" xfId="767"/>
+    <cellStyle name="20% - Акцент4 207" xfId="768"/>
+    <cellStyle name="20% - Акцент4 208" xfId="769"/>
+    <cellStyle name="20% - Акцент4 209" xfId="770"/>
+    <cellStyle name="20% - Акцент4 21" xfId="771"/>
+    <cellStyle name="20% - Акцент4 210" xfId="772"/>
+    <cellStyle name="20% - Акцент4 211" xfId="773"/>
+    <cellStyle name="20% - Акцент4 212" xfId="774"/>
+    <cellStyle name="20% - Акцент4 213" xfId="775"/>
+    <cellStyle name="20% - Акцент4 214" xfId="776"/>
+    <cellStyle name="20% - Акцент4 215" xfId="777"/>
+    <cellStyle name="20% - Акцент4 216" xfId="778"/>
+    <cellStyle name="20% - Акцент4 217" xfId="779"/>
+    <cellStyle name="20% - Акцент4 22" xfId="780"/>
+    <cellStyle name="20% - Акцент4 23" xfId="781"/>
+    <cellStyle name="20% - Акцент4 24" xfId="782"/>
+    <cellStyle name="20% - Акцент4 25" xfId="783"/>
+    <cellStyle name="20% - Акцент4 26" xfId="784"/>
+    <cellStyle name="20% - Акцент4 27" xfId="785"/>
+    <cellStyle name="20% - Акцент4 28" xfId="786"/>
+    <cellStyle name="20% - Акцент4 29" xfId="787"/>
+    <cellStyle name="20% - Акцент4 3" xfId="788"/>
+    <cellStyle name="20% - Акцент4 30" xfId="789"/>
+    <cellStyle name="20% - Акцент4 31" xfId="790"/>
+    <cellStyle name="20% - Акцент4 32" xfId="791"/>
+    <cellStyle name="20% - Акцент4 33" xfId="792"/>
+    <cellStyle name="20% - Акцент4 34" xfId="793"/>
+    <cellStyle name="20% - Акцент4 35" xfId="794"/>
+    <cellStyle name="20% - Акцент4 36" xfId="795"/>
+    <cellStyle name="20% - Акцент4 37" xfId="796"/>
+    <cellStyle name="20% - Акцент4 38" xfId="797"/>
+    <cellStyle name="20% - Акцент4 39" xfId="798"/>
+    <cellStyle name="20% - Акцент4 4" xfId="799"/>
+    <cellStyle name="20% - Акцент4 40" xfId="800"/>
+    <cellStyle name="20% - Акцент4 41" xfId="801"/>
+    <cellStyle name="20% - Акцент4 42" xfId="802"/>
+    <cellStyle name="20% - Акцент4 43" xfId="803"/>
+    <cellStyle name="20% - Акцент4 44" xfId="804"/>
+    <cellStyle name="20% - Акцент4 45" xfId="805"/>
+    <cellStyle name="20% - Акцент4 46" xfId="806"/>
+    <cellStyle name="20% - Акцент4 47" xfId="807"/>
+    <cellStyle name="20% - Акцент4 48" xfId="808"/>
+    <cellStyle name="20% - Акцент4 49" xfId="809"/>
+    <cellStyle name="20% - Акцент4 5" xfId="810"/>
+    <cellStyle name="20% - Акцент4 50" xfId="811"/>
+    <cellStyle name="20% - Акцент4 51" xfId="812"/>
+    <cellStyle name="20% - Акцент4 52" xfId="813"/>
+    <cellStyle name="20% - Акцент4 53" xfId="814"/>
+    <cellStyle name="20% - Акцент4 54" xfId="815"/>
+    <cellStyle name="20% - Акцент4 55" xfId="816"/>
+    <cellStyle name="20% - Акцент4 56" xfId="817"/>
+    <cellStyle name="20% - Акцент4 57" xfId="818"/>
+    <cellStyle name="20% - Акцент4 58" xfId="819"/>
+    <cellStyle name="20% - Акцент4 59" xfId="820"/>
+    <cellStyle name="20% - Акцент4 6" xfId="821"/>
+    <cellStyle name="20% - Акцент4 60" xfId="822"/>
+    <cellStyle name="20% - Акцент4 61" xfId="823"/>
+    <cellStyle name="20% - Акцент4 62" xfId="824"/>
+    <cellStyle name="20% - Акцент4 63" xfId="825"/>
+    <cellStyle name="20% - Акцент4 64" xfId="826"/>
+    <cellStyle name="20% - Акцент4 65" xfId="827"/>
+    <cellStyle name="20% - Акцент4 66" xfId="828"/>
+    <cellStyle name="20% - Акцент4 67" xfId="829"/>
+    <cellStyle name="20% - Акцент4 68" xfId="830"/>
+    <cellStyle name="20% - Акцент4 69" xfId="831"/>
+    <cellStyle name="20% - Акцент4 7" xfId="832"/>
+    <cellStyle name="20% - Акцент4 70" xfId="833"/>
+    <cellStyle name="20% - Акцент4 71" xfId="834"/>
+    <cellStyle name="20% - Акцент4 72" xfId="835"/>
+    <cellStyle name="20% - Акцент4 73" xfId="836"/>
+    <cellStyle name="20% - Акцент4 74" xfId="837"/>
+    <cellStyle name="20% - Акцент4 75" xfId="838"/>
+    <cellStyle name="20% - Акцент4 76" xfId="839"/>
+    <cellStyle name="20% - Акцент4 77" xfId="840"/>
+    <cellStyle name="20% - Акцент4 78" xfId="841"/>
+    <cellStyle name="20% - Акцент4 79" xfId="842"/>
+    <cellStyle name="20% - Акцент4 8" xfId="843"/>
+    <cellStyle name="20% - Акцент4 80" xfId="844"/>
+    <cellStyle name="20% - Акцент4 81" xfId="845"/>
+    <cellStyle name="20% - Акцент4 82" xfId="846"/>
+    <cellStyle name="20% - Акцент4 83" xfId="847"/>
+    <cellStyle name="20% - Акцент4 84" xfId="848"/>
+    <cellStyle name="20% - Акцент4 85" xfId="849"/>
+    <cellStyle name="20% - Акцент4 86" xfId="850"/>
+    <cellStyle name="20% - Акцент4 87" xfId="851"/>
+    <cellStyle name="20% - Акцент4 88" xfId="852"/>
+    <cellStyle name="20% - Акцент4 89" xfId="853"/>
+    <cellStyle name="20% - Акцент4 9" xfId="854"/>
+    <cellStyle name="20% - Акцент4 90" xfId="855"/>
+    <cellStyle name="20% - Акцент4 91" xfId="856"/>
+    <cellStyle name="20% - Акцент4 92" xfId="857"/>
+    <cellStyle name="20% - Акцент4 93" xfId="858"/>
+    <cellStyle name="20% - Акцент4 94" xfId="859"/>
+    <cellStyle name="20% - Акцент4 95" xfId="860"/>
+    <cellStyle name="20% - Акцент4 96" xfId="861"/>
+    <cellStyle name="20% - Акцент4 97" xfId="862"/>
+    <cellStyle name="20% - Акцент4 98" xfId="863"/>
+    <cellStyle name="20% - Акцент4 99" xfId="864"/>
+    <cellStyle name="20% - Акцент5 10" xfId="865"/>
+    <cellStyle name="20% - Акцент5 100" xfId="866"/>
+    <cellStyle name="20% - Акцент5 101" xfId="867"/>
+    <cellStyle name="20% - Акцент5 102" xfId="868"/>
+    <cellStyle name="20% - Акцент5 103" xfId="869"/>
+    <cellStyle name="20% - Акцент5 104" xfId="870"/>
+    <cellStyle name="20% - Акцент5 105" xfId="871"/>
+    <cellStyle name="20% - Акцент5 106" xfId="872"/>
+    <cellStyle name="20% - Акцент5 107" xfId="873"/>
+    <cellStyle name="20% - Акцент5 108" xfId="874"/>
+    <cellStyle name="20% - Акцент5 109" xfId="875"/>
+    <cellStyle name="20% - Акцент5 11" xfId="876"/>
+    <cellStyle name="20% - Акцент5 110" xfId="877"/>
+    <cellStyle name="20% - Акцент5 111" xfId="878"/>
+    <cellStyle name="20% - Акцент5 112" xfId="879"/>
+    <cellStyle name="20% - Акцент5 113" xfId="880"/>
+    <cellStyle name="20% - Акцент5 114" xfId="881"/>
+    <cellStyle name="20% - Акцент5 115" xfId="882"/>
+    <cellStyle name="20% - Акцент5 116" xfId="883"/>
+    <cellStyle name="20% - Акцент5 117" xfId="884"/>
+    <cellStyle name="20% - Акцент5 118" xfId="885"/>
+    <cellStyle name="20% - Акцент5 119" xfId="886"/>
+    <cellStyle name="20% - Акцент5 12" xfId="887"/>
+    <cellStyle name="20% - Акцент5 120" xfId="888"/>
+    <cellStyle name="20% - Акцент5 121" xfId="889"/>
+    <cellStyle name="20% - Акцент5 122" xfId="890"/>
+    <cellStyle name="20% - Акцент5 123" xfId="891"/>
+    <cellStyle name="20% - Акцент5 124" xfId="892"/>
+    <cellStyle name="20% - Акцент5 125" xfId="893"/>
+    <cellStyle name="20% - Акцент5 126" xfId="894"/>
+    <cellStyle name="20% - Акцент5 127" xfId="895"/>
+    <cellStyle name="20% - Акцент5 128" xfId="896"/>
+    <cellStyle name="20% - Акцент5 129" xfId="897"/>
+    <cellStyle name="20% - Акцент5 13" xfId="898"/>
+    <cellStyle name="20% - Акцент5 130" xfId="899"/>
+    <cellStyle name="20% - Акцент5 131" xfId="900"/>
+    <cellStyle name="20% - Акцент5 132" xfId="901"/>
+    <cellStyle name="20% - Акцент5 133" xfId="902"/>
+    <cellStyle name="20% - Акцент5 134" xfId="903"/>
+    <cellStyle name="20% - Акцент5 135" xfId="904"/>
+    <cellStyle name="20% - Акцент5 136" xfId="905"/>
+    <cellStyle name="20% - Акцент5 137" xfId="906"/>
+    <cellStyle name="20% - Акцент5 138" xfId="907"/>
+    <cellStyle name="20% - Акцент5 139" xfId="908"/>
+    <cellStyle name="20% - Акцент5 14" xfId="909"/>
+    <cellStyle name="20% - Акцент5 140" xfId="910"/>
+    <cellStyle name="20% - Акцент5 141" xfId="911"/>
+    <cellStyle name="20% - Акцент5 142" xfId="912"/>
+    <cellStyle name="20% - Акцент5 143" xfId="913"/>
+    <cellStyle name="20% - Акцент5 144" xfId="914"/>
+    <cellStyle name="20% - Акцент5 145" xfId="915"/>
+    <cellStyle name="20% - Акцент5 146" xfId="916"/>
+    <cellStyle name="20% - Акцент5 147" xfId="917"/>
+    <cellStyle name="20% - Акцент5 148" xfId="918"/>
+    <cellStyle name="20% - Акцент5 149" xfId="919"/>
+    <cellStyle name="20% - Акцент5 15" xfId="920"/>
+    <cellStyle name="20% - Акцент5 150" xfId="921"/>
+    <cellStyle name="20% - Акцент5 151" xfId="922"/>
+    <cellStyle name="20% - Акцент5 152" xfId="923"/>
+    <cellStyle name="20% - Акцент5 153" xfId="924"/>
+    <cellStyle name="20% - Акцент5 154" xfId="925"/>
+    <cellStyle name="20% - Акцент5 155" xfId="926"/>
+    <cellStyle name="20% - Акцент5 156" xfId="927"/>
+    <cellStyle name="20% - Акцент5 157" xfId="928"/>
+    <cellStyle name="20% - Акцент5 158" xfId="929"/>
+    <cellStyle name="20% - Акцент5 159" xfId="930"/>
+    <cellStyle name="20% - Акцент5 16" xfId="931"/>
+    <cellStyle name="20% - Акцент5 160" xfId="932"/>
+    <cellStyle name="20% - Акцент5 161" xfId="933"/>
+    <cellStyle name="20% - Акцент5 162" xfId="934"/>
+    <cellStyle name="20% - Акцент5 163" xfId="935"/>
+    <cellStyle name="20% - Акцент5 164" xfId="936"/>
+    <cellStyle name="20% - Акцент5 165" xfId="937"/>
+    <cellStyle name="20% - Акцент5 166" xfId="938"/>
+    <cellStyle name="20% - Акцент5 167" xfId="939"/>
+    <cellStyle name="20% - Акцент5 168" xfId="940"/>
+    <cellStyle name="20% - Акцент5 169" xfId="941"/>
+    <cellStyle name="20% - Акцент5 17" xfId="942"/>
+    <cellStyle name="20% - Акцент5 170" xfId="943"/>
+    <cellStyle name="20% - Акцент5 171" xfId="944"/>
+    <cellStyle name="20% - Акцент5 172" xfId="945"/>
+    <cellStyle name="20% - Акцент5 173" xfId="946"/>
+    <cellStyle name="20% - Акцент5 174" xfId="947"/>
+    <cellStyle name="20% - Акцент5 175" xfId="948"/>
+    <cellStyle name="20% - Акцент5 176" xfId="949"/>
+    <cellStyle name="20% - Акцент5 177" xfId="950"/>
+    <cellStyle name="20% - Акцент5 178" xfId="951"/>
+    <cellStyle name="20% - Акцент5 179" xfId="952"/>
+    <cellStyle name="20% - Акцент5 18" xfId="953"/>
+    <cellStyle name="20% - Акцент5 180" xfId="954"/>
+    <cellStyle name="20% - Акцент5 181" xfId="955"/>
+    <cellStyle name="20% - Акцент5 182" xfId="956"/>
+    <cellStyle name="20% - Акцент5 183" xfId="957"/>
+    <cellStyle name="20% - Акцент5 184" xfId="958"/>
+    <cellStyle name="20% - Акцент5 185" xfId="959"/>
+    <cellStyle name="20% - Акцент5 186" xfId="960"/>
+    <cellStyle name="20% - Акцент5 187" xfId="961"/>
+    <cellStyle name="20% - Акцент5 188" xfId="962"/>
+    <cellStyle name="20% - Акцент5 189" xfId="963"/>
+    <cellStyle name="20% - Акцент5 19" xfId="964"/>
+    <cellStyle name="20% - Акцент5 190" xfId="965"/>
+    <cellStyle name="20% - Акцент5 191" xfId="966"/>
+    <cellStyle name="20% - Акцент5 192" xfId="967"/>
+    <cellStyle name="20% - Акцент5 193" xfId="968"/>
+    <cellStyle name="20% - Акцент5 194" xfId="969"/>
+    <cellStyle name="20% - Акцент5 195" xfId="970"/>
+    <cellStyle name="20% - Акцент5 196" xfId="971"/>
+    <cellStyle name="20% - Акцент5 197" xfId="972"/>
+    <cellStyle name="20% - Акцент5 198" xfId="973"/>
+    <cellStyle name="20% - Акцент5 199" xfId="974"/>
+    <cellStyle name="20% - Акцент5 2" xfId="975"/>
+    <cellStyle name="20% - Акцент5 20" xfId="976"/>
+    <cellStyle name="20% - Акцент5 200" xfId="977"/>
+    <cellStyle name="20% - Акцент5 201" xfId="978"/>
+    <cellStyle name="20% - Акцент5 202" xfId="979"/>
+    <cellStyle name="20% - Акцент5 203" xfId="980"/>
+    <cellStyle name="20% - Акцент5 204" xfId="981"/>
+    <cellStyle name="20% - Акцент5 205" xfId="982"/>
+    <cellStyle name="20% - Акцент5 206" xfId="983"/>
+    <cellStyle name="20% - Акцент5 207" xfId="984"/>
+    <cellStyle name="20% - Акцент5 208" xfId="985"/>
+    <cellStyle name="20% - Акцент5 209" xfId="986"/>
+    <cellStyle name="20% - Акцент5 21" xfId="987"/>
+    <cellStyle name="20% - Акцент5 210" xfId="988"/>
+    <cellStyle name="20% - Акцент5 211" xfId="989"/>
+    <cellStyle name="20% - Акцент5 212" xfId="990"/>
+    <cellStyle name="20% - Акцент5 213" xfId="991"/>
+    <cellStyle name="20% - Акцент5 214" xfId="992"/>
+    <cellStyle name="20% - Акцент5 215" xfId="993"/>
+    <cellStyle name="20% - Акцент5 216" xfId="994"/>
+    <cellStyle name="20% - Акцент5 217" xfId="995"/>
+    <cellStyle name="20% - Акцент5 22" xfId="996"/>
+    <cellStyle name="20% - Акцент5 23" xfId="997"/>
+    <cellStyle name="20% - Акцент5 24" xfId="998"/>
+    <cellStyle name="20% - Акцент5 25" xfId="999"/>
+    <cellStyle name="20% - Акцент5 26" xfId="1000"/>
+    <cellStyle name="20% - Акцент5 27" xfId="1001"/>
+    <cellStyle name="20% - Акцент5 28" xfId="1002"/>
+    <cellStyle name="20% - Акцент5 29" xfId="1003"/>
+    <cellStyle name="20% - Акцент5 3" xfId="1004"/>
+    <cellStyle name="20% - Акцент5 30" xfId="1005"/>
+    <cellStyle name="20% - Акцент5 31" xfId="1006"/>
+    <cellStyle name="20% - Акцент5 32" xfId="1007"/>
+    <cellStyle name="20% - Акцент5 33" xfId="1008"/>
+    <cellStyle name="20% - Акцент5 34" xfId="1009"/>
+    <cellStyle name="20% - Акцент5 35" xfId="1010"/>
+    <cellStyle name="20% - Акцент5 36" xfId="1011"/>
+    <cellStyle name="20% - Акцент5 37" xfId="1012"/>
+    <cellStyle name="20% - Акцент5 38" xfId="1013"/>
+    <cellStyle name="20% - Акцент5 39" xfId="1014"/>
+    <cellStyle name="20% - Акцент5 4" xfId="1015"/>
+    <cellStyle name="20% - Акцент5 40" xfId="1016"/>
+    <cellStyle name="20% - Акцент5 41" xfId="1017"/>
+    <cellStyle name="20% - Акцент5 42" xfId="1018"/>
+    <cellStyle name="20% - Акцент5 43" xfId="1019"/>
+    <cellStyle name="20% - Акцент5 44" xfId="1020"/>
+    <cellStyle name="20% - Акцент5 45" xfId="1021"/>
+    <cellStyle name="20% - Акцент5 46" xfId="1022"/>
+    <cellStyle name="20% - Акцент5 47" xfId="1023"/>
+    <cellStyle name="20% - Акцент5 48" xfId="1024"/>
+    <cellStyle name="20% - Акцент5 49" xfId="1025"/>
+    <cellStyle name="20% - Акцент5 5" xfId="1026"/>
+    <cellStyle name="20% - Акцент5 50" xfId="1027"/>
+    <cellStyle name="20% - Акцент5 51" xfId="1028"/>
+    <cellStyle name="20% - Акцент5 52" xfId="1029"/>
+    <cellStyle name="20% - Акцент5 53" xfId="1030"/>
+    <cellStyle name="20% - Акцент5 54" xfId="1031"/>
+    <cellStyle name="20% - Акцент5 55" xfId="1032"/>
+    <cellStyle name="20% - Акцент5 56" xfId="1033"/>
+    <cellStyle name="20% - Акцент5 57" xfId="1034"/>
+    <cellStyle name="20% - Акцент5 58" xfId="1035"/>
+    <cellStyle name="20% - Акцент5 59" xfId="1036"/>
+    <cellStyle name="20% - Акцент5 6" xfId="1037"/>
+    <cellStyle name="20% - Акцент5 60" xfId="1038"/>
+    <cellStyle name="20% - Акцент5 61" xfId="1039"/>
+    <cellStyle name="20% - Акцент5 62" xfId="1040"/>
+    <cellStyle name="20% - Акцент5 63" xfId="1041"/>
+    <cellStyle name="20% - Акцент5 64" xfId="1042"/>
+    <cellStyle name="20% - Акцент5 65" xfId="1043"/>
+    <cellStyle name="20% - Акцент5 66" xfId="1044"/>
+    <cellStyle name="20% - Акцент5 67" xfId="1045"/>
+    <cellStyle name="20% - Акцент5 68" xfId="1046"/>
+    <cellStyle name="20% - Акцент5 69" xfId="1047"/>
+    <cellStyle name="20% - Акцент5 7" xfId="1048"/>
+    <cellStyle name="20% - Акцент5 70" xfId="1049"/>
+    <cellStyle name="20% - Акцент5 71" xfId="1050"/>
+    <cellStyle name="20% - Акцент5 72" xfId="1051"/>
+    <cellStyle name="20% - Акцент5 73" xfId="1052"/>
+    <cellStyle name="20% - Акцент5 74" xfId="1053"/>
+    <cellStyle name="20% - Акцент5 75" xfId="1054"/>
+    <cellStyle name="20% - Акцент5 76" xfId="1055"/>
+    <cellStyle name="20% - Акцент5 77" xfId="1056"/>
+    <cellStyle name="20% - Акцент5 78" xfId="1057"/>
+    <cellStyle name="20% - Акцент5 79" xfId="1058"/>
+    <cellStyle name="20% - Акцент5 8" xfId="1059"/>
+    <cellStyle name="20% - Акцент5 80" xfId="1060"/>
+    <cellStyle name="20% - Акцент5 81" xfId="1061"/>
+    <cellStyle name="20% - Акцент5 82" xfId="1062"/>
+    <cellStyle name="20% - Акцент5 83" xfId="1063"/>
+    <cellStyle name="20% - Акцент5 84" xfId="1064"/>
+    <cellStyle name="20% - Акцент5 85" xfId="1065"/>
+    <cellStyle name="20% - Акцент5 86" xfId="1066"/>
+    <cellStyle name="20% - Акцент5 87" xfId="1067"/>
+    <cellStyle name="20% - Акцент5 88" xfId="1068"/>
+    <cellStyle name="20% - Акцент5 89" xfId="1069"/>
+    <cellStyle name="20% - Акцент5 9" xfId="1070"/>
+    <cellStyle name="20% - Акцент5 90" xfId="1071"/>
+    <cellStyle name="20% - Акцент5 91" xfId="1072"/>
+    <cellStyle name="20% - Акцент5 92" xfId="1073"/>
+    <cellStyle name="20% - Акцент5 93" xfId="1074"/>
+    <cellStyle name="20% - Акцент5 94" xfId="1075"/>
+    <cellStyle name="20% - Акцент5 95" xfId="1076"/>
+    <cellStyle name="20% - Акцент5 96" xfId="1077"/>
+    <cellStyle name="20% - Акцент5 97" xfId="1078"/>
+    <cellStyle name="20% - Акцент5 98" xfId="1079"/>
+    <cellStyle name="20% - Акцент5 99" xfId="1080"/>
+    <cellStyle name="20% - Акцент6 10" xfId="1081"/>
+    <cellStyle name="20% - Акцент6 100" xfId="1082"/>
+    <cellStyle name="20% - Акцент6 101" xfId="1083"/>
+    <cellStyle name="20% - Акцент6 102" xfId="1084"/>
+    <cellStyle name="20% - Акцент6 103" xfId="1085"/>
+    <cellStyle name="20% - Акцент6 104" xfId="1086"/>
+    <cellStyle name="20% - Акцент6 105" xfId="1087"/>
+    <cellStyle name="20% - Акцент6 106" xfId="1088"/>
+    <cellStyle name="20% - Акцент6 107" xfId="1089"/>
+    <cellStyle name="20% - Акцент6 108" xfId="1090"/>
+    <cellStyle name="20% - Акцент6 109" xfId="1091"/>
+    <cellStyle name="20% - Акцент6 11" xfId="1092"/>
+    <cellStyle name="20% - Акцент6 110" xfId="1093"/>
+    <cellStyle name="20% - Акцент6 111" xfId="1094"/>
+    <cellStyle name="20% - Акцент6 112" xfId="1095"/>
+    <cellStyle name="20% - Акцент6 113" xfId="1096"/>
+    <cellStyle name="20% - Акцент6 114" xfId="1097"/>
+    <cellStyle name="20% - Акцент6 115" xfId="1098"/>
+    <cellStyle name="20% - Акцент6 116" xfId="1099"/>
+    <cellStyle name="20% - Акцент6 117" xfId="1100"/>
+    <cellStyle name="20% - Акцент6 118" xfId="1101"/>
+    <cellStyle name="20% - Акцент6 119" xfId="1102"/>
+    <cellStyle name="20% - Акцент6 12" xfId="1103"/>
+    <cellStyle name="20% - Акцент6 120" xfId="1104"/>
+    <cellStyle name="20% - Акцент6 121" xfId="1105"/>
+    <cellStyle name="20% - Акцент6 122" xfId="1106"/>
+    <cellStyle name="20% - Акцент6 123" xfId="1107"/>
+    <cellStyle name="20% - Акцент6 124" xfId="1108"/>
+    <cellStyle name="20% - Акцент6 125" xfId="1109"/>
+    <cellStyle name="20% - Акцент6 126" xfId="1110"/>
+    <cellStyle name="20% - Акцент6 127" xfId="1111"/>
+    <cellStyle name="20% - Акцент6 128" xfId="1112"/>
+    <cellStyle name="20% - Акцент6 129" xfId="1113"/>
+    <cellStyle name="20% - Акцент6 13" xfId="1114"/>
+    <cellStyle name="20% - Акцент6 130" xfId="1115"/>
+    <cellStyle name="20% - Акцент6 131" xfId="1116"/>
+    <cellStyle name="20% - Акцент6 132" xfId="1117"/>
+    <cellStyle name="20% - Акцент6 133" xfId="1118"/>
+    <cellStyle name="20% - Акцент6 134" xfId="1119"/>
+    <cellStyle name="20% - Акцент6 135" xfId="1120"/>
+    <cellStyle name="20% - Акцент6 136" xfId="1121"/>
+    <cellStyle name="20% - Акцент6 137" xfId="1122"/>
+    <cellStyle name="20% - Акцент6 138" xfId="1123"/>
+    <cellStyle name="20% - Акцент6 139" xfId="1124"/>
+    <cellStyle name="20% - Акцент6 14" xfId="1125"/>
+    <cellStyle name="20% - Акцент6 140" xfId="1126"/>
+    <cellStyle name="20% - Акцент6 141" xfId="1127"/>
+    <cellStyle name="20% - Акцент6 142" xfId="1128"/>
+    <cellStyle name="20% - Акцент6 143" xfId="1129"/>
+    <cellStyle name="20% - Акцент6 144" xfId="1130"/>
+    <cellStyle name="20% - Акцент6 145" xfId="1131"/>
+    <cellStyle name="20% - Акцент6 146" xfId="1132"/>
+    <cellStyle name="20% - Акцент6 147" xfId="1133"/>
+    <cellStyle name="20% - Акцент6 148" xfId="1134"/>
+    <cellStyle name="20% - Акцент6 149" xfId="1135"/>
+    <cellStyle name="20% - Акцент6 15" xfId="1136"/>
+    <cellStyle name="20% - Акцент6 150" xfId="1137"/>
+    <cellStyle name="20% - Акцент6 151" xfId="1138"/>
+    <cellStyle name="20% - Акцент6 152" xfId="1139"/>
+    <cellStyle name="20% - Акцент6 153" xfId="1140"/>
+    <cellStyle name="20% - Акцент6 154" xfId="1141"/>
+    <cellStyle name="20% - Акцент6 155" xfId="1142"/>
+    <cellStyle name="20% - Акцент6 156" xfId="1143"/>
+    <cellStyle name="20% - Акцент6 157" xfId="1144"/>
+    <cellStyle name="20% - Акцент6 158" xfId="1145"/>
+    <cellStyle name="20% - Акцент6 159" xfId="1146"/>
+    <cellStyle name="20% - Акцент6 16" xfId="1147"/>
+    <cellStyle name="20% - Акцент6 160" xfId="1148"/>
+    <cellStyle name="20% - Акцент6 161" xfId="1149"/>
+    <cellStyle name="20% - Акцент6 162" xfId="1150"/>
+    <cellStyle name="20% - Акцент6 163" xfId="1151"/>
+    <cellStyle name="20% - Акцент6 164" xfId="1152"/>
+    <cellStyle name="20% - Акцент6 165" xfId="1153"/>
+    <cellStyle name="20% - Акцент6 166" xfId="1154"/>
+    <cellStyle name="20% - Акцент6 167" xfId="1155"/>
+    <cellStyle name="20% - Акцент6 168" xfId="1156"/>
+    <cellStyle name="20% - Акцент6 169" xfId="1157"/>
+    <cellStyle name="20% - Акцент6 17" xfId="1158"/>
+    <cellStyle name="20% - Акцент6 170" xfId="1159"/>
+    <cellStyle name="20% - Акцент6 171" xfId="1160"/>
+    <cellStyle name="20% - Акцент6 172" xfId="1161"/>
+    <cellStyle name="20% - Акцент6 173" xfId="1162"/>
+    <cellStyle name="20% - Акцент6 174" xfId="1163"/>
+    <cellStyle name="20% - Акцент6 175" xfId="1164"/>
+    <cellStyle name="20% - Акцент6 176" xfId="1165"/>
+    <cellStyle name="20% - Акцент6 177" xfId="1166"/>
+    <cellStyle name="20% - Акцент6 178" xfId="1167"/>
+    <cellStyle name="20% - Акцент6 179" xfId="1168"/>
+    <cellStyle name="20% - Акцент6 18" xfId="1169"/>
+    <cellStyle name="20% - Акцент6 180" xfId="1170"/>
+    <cellStyle name="20% - Акцент6 181" xfId="1171"/>
+    <cellStyle name="20% - Акцент6 182" xfId="1172"/>
+    <cellStyle name="20% - Акцент6 183" xfId="1173"/>
+    <cellStyle name="20% - Акцент6 184" xfId="1174"/>
+    <cellStyle name="20% - Акцент6 185" xfId="1175"/>
+    <cellStyle name="20% - Акцент6 186" xfId="1176"/>
+    <cellStyle name="20% - Акцент6 187" xfId="1177"/>
+    <cellStyle name="20% - Акцент6 188" xfId="1178"/>
+    <cellStyle name="20% - Акцент6 189" xfId="1179"/>
+    <cellStyle name="20% - Акцент6 19" xfId="1180"/>
+    <cellStyle name="20% - Акцент6 190" xfId="1181"/>
+    <cellStyle name="20% - Акцент6 191" xfId="1182"/>
+    <cellStyle name="20% - Акцент6 192" xfId="1183"/>
+    <cellStyle name="20% - Акцент6 193" xfId="1184"/>
+    <cellStyle name="20% - Акцент6 194" xfId="1185"/>
+    <cellStyle name="20% - Акцент6 195" xfId="1186"/>
+    <cellStyle name="20% - Акцент6 196" xfId="1187"/>
+    <cellStyle name="20% - Акцент6 197" xfId="1188"/>
+    <cellStyle name="20% - Акцент6 198" xfId="1189"/>
+    <cellStyle name="20% - Акцент6 199" xfId="1190"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1191"/>
+    <cellStyle name="20% - Акцент6 20" xfId="1192"/>
+    <cellStyle name="20% - Акцент6 200" xfId="1193"/>
+    <cellStyle name="20% - Акцент6 201" xfId="1194"/>
+    <cellStyle name="20% - Акцент6 202" xfId="1195"/>
+    <cellStyle name="20% - Акцент6 203" xfId="1196"/>
+    <cellStyle name="20% - Акцент6 204" xfId="1197"/>
+    <cellStyle name="20% - Акцент6 205" xfId="1198"/>
+    <cellStyle name="20% - Акцент6 206" xfId="1199"/>
+    <cellStyle name="20% - Акцент6 207" xfId="1200"/>
+    <cellStyle name="20% - Акцент6 208" xfId="1201"/>
+    <cellStyle name="20% - Акцент6 209" xfId="1202"/>
+    <cellStyle name="20% - Акцент6 21" xfId="1203"/>
+    <cellStyle name="20% - Акцент6 210" xfId="1204"/>
+    <cellStyle name="20% - Акцент6 211" xfId="1205"/>
+    <cellStyle name="20% - Акцент6 212" xfId="1206"/>
+    <cellStyle name="20% - Акцент6 213" xfId="1207"/>
+    <cellStyle name="20% - Акцент6 214" xfId="1208"/>
+    <cellStyle name="20% - Акцент6 215" xfId="1209"/>
+    <cellStyle name="20% - Акцент6 216" xfId="1210"/>
+    <cellStyle name="20% - Акцент6 217" xfId="1211"/>
+    <cellStyle name="20% - Акцент6 22" xfId="1212"/>
+    <cellStyle name="20% - Акцент6 23" xfId="1213"/>
+    <cellStyle name="20% - Акцент6 24" xfId="1214"/>
+    <cellStyle name="20% - Акцент6 25" xfId="1215"/>
+    <cellStyle name="20% - Акцент6 26" xfId="1216"/>
+    <cellStyle name="20% - Акцент6 27" xfId="1217"/>
+    <cellStyle name="20% - Акцент6 28" xfId="1218"/>
+    <cellStyle name="20% - Акцент6 29" xfId="1219"/>
+    <cellStyle name="20% - Акцент6 3" xfId="1220"/>
+    <cellStyle name="20% - Акцент6 30" xfId="1221"/>
+    <cellStyle name="20% - Акцент6 31" xfId="1222"/>
+    <cellStyle name="20% - Акцент6 32" xfId="1223"/>
+    <cellStyle name="20% - Акцент6 33" xfId="1224"/>
+    <cellStyle name="20% - Акцент6 34" xfId="1225"/>
+    <cellStyle name="20% - Акцент6 35" xfId="1226"/>
+    <cellStyle name="20% - Акцент6 36" xfId="1227"/>
+    <cellStyle name="20% - Акцент6 37" xfId="1228"/>
+    <cellStyle name="20% - Акцент6 38" xfId="1229"/>
+    <cellStyle name="20% - Акцент6 39" xfId="1230"/>
+    <cellStyle name="20% - Акцент6 4" xfId="1231"/>
+    <cellStyle name="20% - Акцент6 40" xfId="1232"/>
+    <cellStyle name="20% - Акцент6 41" xfId="1233"/>
+    <cellStyle name="20% - Акцент6 42" xfId="1234"/>
+    <cellStyle name="20% - Акцент6 43" xfId="1235"/>
+    <cellStyle name="20% - Акцент6 44" xfId="1236"/>
+    <cellStyle name="20% - Акцент6 45" xfId="1237"/>
+    <cellStyle name="20% - Акцент6 46" xfId="1238"/>
+    <cellStyle name="20% - Акцент6 47" xfId="1239"/>
+    <cellStyle name="20% - Акцент6 48" xfId="1240"/>
+    <cellStyle name="20% - Акцент6 49" xfId="1241"/>
+    <cellStyle name="20% - Акцент6 5" xfId="1242"/>
+    <cellStyle name="20% - Акцент6 50" xfId="1243"/>
+    <cellStyle name="20% - Акцент6 51" xfId="1244"/>
+    <cellStyle name="20% - Акцент6 52" xfId="1245"/>
+    <cellStyle name="20% - Акцент6 53" xfId="1246"/>
+    <cellStyle name="20% - Акцент6 54" xfId="1247"/>
+    <cellStyle name="20% - Акцент6 55" xfId="1248"/>
+    <cellStyle name="20% - Акцент6 56" xfId="1249"/>
+    <cellStyle name="20% - Акцент6 57" xfId="1250"/>
+    <cellStyle name="20% - Акцент6 58" xfId="1251"/>
+    <cellStyle name="20% - Акцент6 59" xfId="1252"/>
+    <cellStyle name="20% - Акцент6 6" xfId="1253"/>
+    <cellStyle name="20% - Акцент6 60" xfId="1254"/>
+    <cellStyle name="20% - Акцент6 61" xfId="1255"/>
+    <cellStyle name="20% - Акцент6 62" xfId="1256"/>
+    <cellStyle name="20% - Акцент6 63" xfId="1257"/>
+    <cellStyle name="20% - Акцент6 64" xfId="1258"/>
+    <cellStyle name="20% - Акцент6 65" xfId="1259"/>
+    <cellStyle name="20% - Акцент6 66" xfId="1260"/>
+    <cellStyle name="20% - Акцент6 67" xfId="1261"/>
+    <cellStyle name="20% - Акцент6 68" xfId="1262"/>
+    <cellStyle name="20% - Акцент6 69" xfId="1263"/>
+    <cellStyle name="20% - Акцент6 7" xfId="1264"/>
+    <cellStyle name="20% - Акцент6 70" xfId="1265"/>
+    <cellStyle name="20% - Акцент6 71" xfId="1266"/>
+    <cellStyle name="20% - Акцент6 72" xfId="1267"/>
+    <cellStyle name="20% - Акцент6 73" xfId="1268"/>
+    <cellStyle name="20% - Акцент6 74" xfId="1269"/>
+    <cellStyle name="20% - Акцент6 75" xfId="1270"/>
+    <cellStyle name="20% - Акцент6 76" xfId="1271"/>
+    <cellStyle name="20% - Акцент6 77" xfId="1272"/>
+    <cellStyle name="20% - Акцент6 78" xfId="1273"/>
+    <cellStyle name="20% - Акцент6 79" xfId="1274"/>
+    <cellStyle name="20% - Акцент6 8" xfId="1275"/>
+    <cellStyle name="20% - Акцент6 80" xfId="1276"/>
+    <cellStyle name="20% - Акцент6 81" xfId="1277"/>
+    <cellStyle name="20% - Акцент6 82" xfId="1278"/>
+    <cellStyle name="20% - Акцент6 83" xfId="1279"/>
+    <cellStyle name="20% - Акцент6 84" xfId="1280"/>
+    <cellStyle name="20% - Акцент6 85" xfId="1281"/>
+    <cellStyle name="20% - Акцент6 86" xfId="1282"/>
+    <cellStyle name="20% - Акцент6 87" xfId="1283"/>
+    <cellStyle name="20% - Акцент6 88" xfId="1284"/>
+    <cellStyle name="20% - Акцент6 89" xfId="1285"/>
+    <cellStyle name="20% - Акцент6 9" xfId="1286"/>
+    <cellStyle name="20% - Акцент6 90" xfId="1287"/>
+    <cellStyle name="20% - Акцент6 91" xfId="1288"/>
+    <cellStyle name="20% - Акцент6 92" xfId="1289"/>
+    <cellStyle name="20% - Акцент6 93" xfId="1290"/>
+    <cellStyle name="20% - Акцент6 94" xfId="1291"/>
+    <cellStyle name="20% - Акцент6 95" xfId="1292"/>
+    <cellStyle name="20% - Акцент6 96" xfId="1293"/>
+    <cellStyle name="20% - Акцент6 97" xfId="1294"/>
+    <cellStyle name="20% - Акцент6 98" xfId="1295"/>
+    <cellStyle name="20% - Акцент6 99" xfId="1296"/>
+    <cellStyle name="40% - Акцент1 10" xfId="1297"/>
+    <cellStyle name="40% - Акцент1 100" xfId="1298"/>
+    <cellStyle name="40% - Акцент1 101" xfId="1299"/>
+    <cellStyle name="40% - Акцент1 102" xfId="1300"/>
+    <cellStyle name="40% - Акцент1 103" xfId="1301"/>
+    <cellStyle name="40% - Акцент1 104" xfId="1302"/>
+    <cellStyle name="40% - Акцент1 105" xfId="1303"/>
+    <cellStyle name="40% - Акцент1 106" xfId="1304"/>
+    <cellStyle name="40% - Акцент1 107" xfId="1305"/>
+    <cellStyle name="40% - Акцент1 108" xfId="1306"/>
+    <cellStyle name="40% - Акцент1 109" xfId="1307"/>
+    <cellStyle name="40% - Акцент1 11" xfId="1308"/>
+    <cellStyle name="40% - Акцент1 110" xfId="1309"/>
+    <cellStyle name="40% - Акцент1 111" xfId="1310"/>
+    <cellStyle name="40% - Акцент1 112" xfId="1311"/>
+    <cellStyle name="40% - Акцент1 113" xfId="1312"/>
+    <cellStyle name="40% - Акцент1 114" xfId="1313"/>
+    <cellStyle name="40% - Акцент1 115" xfId="1314"/>
+    <cellStyle name="40% - Акцент1 116" xfId="1315"/>
+    <cellStyle name="40% - Акцент1 117" xfId="1316"/>
+    <cellStyle name="40% - Акцент1 118" xfId="1317"/>
+    <cellStyle name="40% - Акцент1 119" xfId="1318"/>
+    <cellStyle name="40% - Акцент1 12" xfId="1319"/>
+    <cellStyle name="40% - Акцент1 120" xfId="1320"/>
+    <cellStyle name="40% - Акцент1 121" xfId="1321"/>
+    <cellStyle name="40% - Акцент1 122" xfId="1322"/>
+    <cellStyle name="40% - Акцент1 123" xfId="1323"/>
+    <cellStyle name="40% - Акцент1 124" xfId="1324"/>
+    <cellStyle name="40% - Акцент1 125" xfId="1325"/>
+    <cellStyle name="40% - Акцент1 126" xfId="1326"/>
+    <cellStyle name="40% - Акцент1 127" xfId="1327"/>
+    <cellStyle name="40% - Акцент1 128" xfId="1328"/>
+    <cellStyle name="40% - Акцент1 129" xfId="1329"/>
+    <cellStyle name="40% - Акцент1 13" xfId="1330"/>
+    <cellStyle name="40% - Акцент1 130" xfId="1331"/>
+    <cellStyle name="40% - Акцент1 131" xfId="1332"/>
+    <cellStyle name="40% - Акцент1 132" xfId="1333"/>
+    <cellStyle name="40% - Акцент1 133" xfId="1334"/>
+    <cellStyle name="40% - Акцент1 134" xfId="1335"/>
+    <cellStyle name="40% - Акцент1 135" xfId="1336"/>
+    <cellStyle name="40% - Акцент1 136" xfId="1337"/>
+    <cellStyle name="40% - Акцент1 137" xfId="1338"/>
+    <cellStyle name="40% - Акцент1 138" xfId="1339"/>
+    <cellStyle name="40% - Акцент1 139" xfId="1340"/>
+    <cellStyle name="40% - Акцент1 14" xfId="1341"/>
+    <cellStyle name="40% - Акцент1 140" xfId="1342"/>
+    <cellStyle name="40% - Акцент1 141" xfId="1343"/>
+    <cellStyle name="40% - Акцент1 142" xfId="1344"/>
+    <cellStyle name="40% - Акцент1 143" xfId="1345"/>
+    <cellStyle name="40% - Акцент1 144" xfId="1346"/>
+    <cellStyle name="40% - Акцент1 145" xfId="1347"/>
+    <cellStyle name="40% - Акцент1 146" xfId="1348"/>
+    <cellStyle name="40% - Акцент1 147" xfId="1349"/>
+    <cellStyle name="40% - Акцент1 148" xfId="1350"/>
+    <cellStyle name="40% - Акцент1 149" xfId="1351"/>
+    <cellStyle name="40% - Акцент1 15" xfId="1352"/>
+    <cellStyle name="40% - Акцент1 150" xfId="1353"/>
+    <cellStyle name="40% - Акцент1 151" xfId="1354"/>
+    <cellStyle name="40% - Акцент1 152" xfId="1355"/>
+    <cellStyle name="40% - Акцент1 153" xfId="1356"/>
+    <cellStyle name="40% - Акцент1 154" xfId="1357"/>
+    <cellStyle name="40% - Акцент1 155" xfId="1358"/>
+    <cellStyle name="40% - Акцент1 156" xfId="1359"/>
+    <cellStyle name="40% - Акцент1 157" xfId="1360"/>
+    <cellStyle name="40% - Акцент1 158" xfId="1361"/>
+    <cellStyle name="40% - Акцент1 159" xfId="1362"/>
+    <cellStyle name="40% - Акцент1 16" xfId="1363"/>
+    <cellStyle name="40% - Акцент1 160" xfId="1364"/>
+    <cellStyle name="40% - Акцент1 161" xfId="1365"/>
+    <cellStyle name="40% - Акцент1 162" xfId="1366"/>
+    <cellStyle name="40% - Акцент1 163" xfId="1367"/>
+    <cellStyle name="40% - Акцент1 164" xfId="1368"/>
+    <cellStyle name="40% - Акцент1 165" xfId="1369"/>
+    <cellStyle name="40% - Акцент1 166" xfId="1370"/>
+    <cellStyle name="40% - Акцент1 167" xfId="1371"/>
+    <cellStyle name="40% - Акцент1 168" xfId="1372"/>
+    <cellStyle name="40% - Акцент1 169" xfId="1373"/>
+    <cellStyle name="40% - Акцент1 17" xfId="1374"/>
+    <cellStyle name="40% - Акцент1 170" xfId="1375"/>
+    <cellStyle name="40% - Акцент1 171" xfId="1376"/>
+    <cellStyle name="40% - Акцент1 172" xfId="1377"/>
+    <cellStyle name="40% - Акцент1 173" xfId="1378"/>
+    <cellStyle name="40% - Акцент1 174" xfId="1379"/>
+    <cellStyle name="40% - Акцент1 175" xfId="1380"/>
+    <cellStyle name="40% - Акцент1 176" xfId="1381"/>
+    <cellStyle name="40% - Акцент1 177" xfId="1382"/>
+    <cellStyle name="40% - Акцент1 178" xfId="1383"/>
+    <cellStyle name="40% - Акцент1 179" xfId="1384"/>
+    <cellStyle name="40% - Акцент1 18" xfId="1385"/>
+    <cellStyle name="40% - Акцент1 180" xfId="1386"/>
+    <cellStyle name="40% - Акцент1 181" xfId="1387"/>
+    <cellStyle name="40% - Акцент1 182" xfId="1388"/>
+    <cellStyle name="40% - Акцент1 183" xfId="1389"/>
+    <cellStyle name="40% - Акцент1 184" xfId="1390"/>
+    <cellStyle name="40% - Акцент1 185" xfId="1391"/>
+    <cellStyle name="40% - Акцент1 186" xfId="1392"/>
+    <cellStyle name="40% - Акцент1 187" xfId="1393"/>
+    <cellStyle name="40% - Акцент1 188" xfId="1394"/>
+    <cellStyle name="40% - Акцент1 189" xfId="1395"/>
+    <cellStyle name="40% - Акцент1 19" xfId="1396"/>
+    <cellStyle name="40% - Акцент1 190" xfId="1397"/>
+    <cellStyle name="40% - Акцент1 191" xfId="1398"/>
+    <cellStyle name="40% - Акцент1 192" xfId="1399"/>
+    <cellStyle name="40% - Акцент1 193" xfId="1400"/>
+    <cellStyle name="40% - Акцент1 194" xfId="1401"/>
+    <cellStyle name="40% - Акцент1 195" xfId="1402"/>
+    <cellStyle name="40% - Акцент1 196" xfId="1403"/>
+    <cellStyle name="40% - Акцент1 197" xfId="1404"/>
+    <cellStyle name="40% - Акцент1 198" xfId="1405"/>
+    <cellStyle name="40% - Акцент1 199" xfId="1406"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1407"/>
+    <cellStyle name="40% - Акцент1 20" xfId="1408"/>
+    <cellStyle name="40% - Акцент1 200" xfId="1409"/>
+    <cellStyle name="40% - Акцент1 201" xfId="1410"/>
+    <cellStyle name="40% - Акцент1 202" xfId="1411"/>
+    <cellStyle name="40% - Акцент1 203" xfId="1412"/>
+    <cellStyle name="40% - Акцент1 204" xfId="1413"/>
+    <cellStyle name="40% - Акцент1 205" xfId="1414"/>
+    <cellStyle name="40% - Акцент1 206" xfId="1415"/>
+    <cellStyle name="40% - Акцент1 207" xfId="1416"/>
+    <cellStyle name="40% - Акцент1 208" xfId="1417"/>
+    <cellStyle name="40% - Акцент1 209" xfId="1418"/>
+    <cellStyle name="40% - Акцент1 21" xfId="1419"/>
+    <cellStyle name="40% - Акцент1 210" xfId="1420"/>
+    <cellStyle name="40% - Акцент1 211" xfId="1421"/>
+    <cellStyle name="40% - Акцент1 212" xfId="1422"/>
+    <cellStyle name="40% - Акцент1 213" xfId="1423"/>
+    <cellStyle name="40% - Акцент1 214" xfId="1424"/>
+    <cellStyle name="40% - Акцент1 215" xfId="1425"/>
+    <cellStyle name="40% - Акцент1 216" xfId="1426"/>
+    <cellStyle name="40% - Акцент1 217" xfId="1427"/>
+    <cellStyle name="40% - Акцент1 22" xfId="1428"/>
+    <cellStyle name="40% - Акцент1 23" xfId="1429"/>
+    <cellStyle name="40% - Акцент1 24" xfId="1430"/>
+    <cellStyle name="40% - Акцент1 25" xfId="1431"/>
+    <cellStyle name="40% - Акцент1 26" xfId="1432"/>
+    <cellStyle name="40% - Акцент1 27" xfId="1433"/>
+    <cellStyle name="40% - Акцент1 28" xfId="1434"/>
+    <cellStyle name="40% - Акцент1 29" xfId="1435"/>
+    <cellStyle name="40% - Акцент1 3" xfId="1436"/>
+    <cellStyle name="40% - Акцент1 30" xfId="1437"/>
+    <cellStyle name="40% - Акцент1 31" xfId="1438"/>
+    <cellStyle name="40% - Акцент1 32" xfId="1439"/>
+    <cellStyle name="40% - Акцент1 33" xfId="1440"/>
+    <cellStyle name="40% - Акцент1 34" xfId="1441"/>
+    <cellStyle name="40% - Акцент1 35" xfId="1442"/>
+    <cellStyle name="40% - Акцент1 36" xfId="1443"/>
+    <cellStyle name="40% - Акцент1 37" xfId="1444"/>
+    <cellStyle name="40% - Акцент1 38" xfId="1445"/>
+    <cellStyle name="40% - Акцент1 39" xfId="1446"/>
+    <cellStyle name="40% - Акцент1 4" xfId="1447"/>
+    <cellStyle name="40% - Акцент1 40" xfId="1448"/>
+    <cellStyle name="40% - Акцент1 41" xfId="1449"/>
+    <cellStyle name="40% - Акцент1 42" xfId="1450"/>
+    <cellStyle name="40% - Акцент1 43" xfId="1451"/>
+    <cellStyle name="40% - Акцент1 44" xfId="1452"/>
+    <cellStyle name="40% - Акцент1 45" xfId="1453"/>
+    <cellStyle name="40% - Акцент1 46" xfId="1454"/>
+    <cellStyle name="40% - Акцент1 47" xfId="1455"/>
+    <cellStyle name="40% - Акцент1 48" xfId="1456"/>
+    <cellStyle name="40% - Акцент1 49" xfId="1457"/>
+    <cellStyle name="40% - Акцент1 5" xfId="1458"/>
+    <cellStyle name="40% - Акцент1 50" xfId="1459"/>
+    <cellStyle name="40% - Акцент1 51" xfId="1460"/>
+    <cellStyle name="40% - Акцент1 52" xfId="1461"/>
+    <cellStyle name="40% - Акцент1 53" xfId="1462"/>
+    <cellStyle name="40% - Акцент1 54" xfId="1463"/>
+    <cellStyle name="40% - Акцент1 55" xfId="1464"/>
+    <cellStyle name="40% - Акцент1 56" xfId="1465"/>
+    <cellStyle name="40% - Акцент1 57" xfId="1466"/>
+    <cellStyle name="40% - Акцент1 58" xfId="1467"/>
+    <cellStyle name="40% - Акцент1 59" xfId="1468"/>
+    <cellStyle name="40% - Акцент1 6" xfId="1469"/>
+    <cellStyle name="40% - Акцент1 60" xfId="1470"/>
+    <cellStyle name="40% - Акцент1 61" xfId="1471"/>
+    <cellStyle name="40% - Акцент1 62" xfId="1472"/>
+    <cellStyle name="40% - Акцент1 63" xfId="1473"/>
+    <cellStyle name="40% - Акцент1 64" xfId="1474"/>
+    <cellStyle name="40% - Акцент1 65" xfId="1475"/>
+    <cellStyle name="40% - Акцент1 66" xfId="1476"/>
+    <cellStyle name="40% - Акцент1 67" xfId="1477"/>
+    <cellStyle name="40% - Акцент1 68" xfId="1478"/>
+    <cellStyle name="40% - Акцент1 69" xfId="1479"/>
+    <cellStyle name="40% - Акцент1 7" xfId="1480"/>
+    <cellStyle name="40% - Акцент1 70" xfId="1481"/>
+    <cellStyle name="40% - Акцент1 71" xfId="1482"/>
+    <cellStyle name="40% - Акцент1 72" xfId="1483"/>
+    <cellStyle name="40% - Акцент1 73" xfId="1484"/>
+    <cellStyle name="40% - Акцент1 74" xfId="1485"/>
+    <cellStyle name="40% - Акцент1 75" xfId="1486"/>
+    <cellStyle name="40% - Акцент1 76" xfId="1487"/>
+    <cellStyle name="40% - Акцент1 77" xfId="1488"/>
+    <cellStyle name="40% - Акцент1 78" xfId="1489"/>
+    <cellStyle name="40% - Акцент1 79" xfId="1490"/>
+    <cellStyle name="40% - Акцент1 8" xfId="1491"/>
+    <cellStyle name="40% - Акцент1 80" xfId="1492"/>
+    <cellStyle name="40% - Акцент1 81" xfId="1493"/>
+    <cellStyle name="40% - Акцент1 82" xfId="1494"/>
+    <cellStyle name="40% - Акцент1 83" xfId="1495"/>
+    <cellStyle name="40% - Акцент1 84" xfId="1496"/>
+    <cellStyle name="40% - Акцент1 85" xfId="1497"/>
+    <cellStyle name="40% - Акцент1 86" xfId="1498"/>
+    <cellStyle name="40% - Акцент1 87" xfId="1499"/>
+    <cellStyle name="40% - Акцент1 88" xfId="1500"/>
+    <cellStyle name="40% - Акцент1 89" xfId="1501"/>
+    <cellStyle name="40% - Акцент1 9" xfId="1502"/>
+    <cellStyle name="40% - Акцент1 90" xfId="1503"/>
+    <cellStyle name="40% - Акцент1 91" xfId="1504"/>
+    <cellStyle name="40% - Акцент1 92" xfId="1505"/>
+    <cellStyle name="40% - Акцент1 93" xfId="1506"/>
+    <cellStyle name="40% - Акцент1 94" xfId="1507"/>
+    <cellStyle name="40% - Акцент1 95" xfId="1508"/>
+    <cellStyle name="40% - Акцент1 96" xfId="1509"/>
+    <cellStyle name="40% - Акцент1 97" xfId="1510"/>
+    <cellStyle name="40% - Акцент1 98" xfId="1511"/>
+    <cellStyle name="40% - Акцент1 99" xfId="1512"/>
+    <cellStyle name="40% - Акцент2 10" xfId="1513"/>
+    <cellStyle name="40% - Акцент2 100" xfId="1514"/>
+    <cellStyle name="40% - Акцент2 101" xfId="1515"/>
+    <cellStyle name="40% - Акцент2 102" xfId="1516"/>
+    <cellStyle name="40% - Акцент2 103" xfId="1517"/>
+    <cellStyle name="40% - Акцент2 104" xfId="1518"/>
+    <cellStyle name="40% - Акцент2 105" xfId="1519"/>
+    <cellStyle name="40% - Акцент2 106" xfId="1520"/>
+    <cellStyle name="40% - Акцент2 107" xfId="1521"/>
+    <cellStyle name="40% - Акцент2 108" xfId="1522"/>
+    <cellStyle name="40% - Акцент2 109" xfId="1523"/>
+    <cellStyle name="40% - Акцент2 11" xfId="1524"/>
+    <cellStyle name="40% - Акцент2 110" xfId="1525"/>
+    <cellStyle name="40% - Акцент2 111" xfId="1526"/>
+    <cellStyle name="40% - Акцент2 112" xfId="1527"/>
+    <cellStyle name="40% - Акцент2 113" xfId="1528"/>
+    <cellStyle name="40% - Акцент2 114" xfId="1529"/>
+    <cellStyle name="40% - Акцент2 115" xfId="1530"/>
+    <cellStyle name="40% - Акцент2 116" xfId="1531"/>
+    <cellStyle name="40% - Акцент2 117" xfId="1532"/>
+    <cellStyle name="40% - Акцент2 118" xfId="1533"/>
+    <cellStyle name="40% - Акцент2 119" xfId="1534"/>
+    <cellStyle name="40% - Акцент2 12" xfId="1535"/>
+    <cellStyle name="40% - Акцент2 120" xfId="1536"/>
+    <cellStyle name="40% - Акцент2 121" xfId="1537"/>
+    <cellStyle name="40% - Акцент2 122" xfId="1538"/>
+    <cellStyle name="40% - Акцент2 123" xfId="1539"/>
+    <cellStyle name="40% - Акцент2 124" xfId="1540"/>
+    <cellStyle name="40% - Акцент2 125" xfId="1541"/>
+    <cellStyle name="40% - Акцент2 126" xfId="1542"/>
+    <cellStyle name="40% - Акцент2 127" xfId="1543"/>
+    <cellStyle name="40% - Акцент2 128" xfId="1544"/>
+    <cellStyle name="40% - Акцент2 129" xfId="1545"/>
+    <cellStyle name="40% - Акцент2 13" xfId="1546"/>
+    <cellStyle name="40% - Акцент2 130" xfId="1547"/>
+    <cellStyle name="40% - Акцент2 131" xfId="1548"/>
+    <cellStyle name="40% - Акцент2 132" xfId="1549"/>
+    <cellStyle name="40% - Акцент2 133" xfId="1550"/>
+    <cellStyle name="40% - Акцент2 134" xfId="1551"/>
+    <cellStyle name="40% - Акцент2 135" xfId="1552"/>
+    <cellStyle name="40% - Акцент2 136" xfId="1553"/>
+    <cellStyle name="40% - Акцент2 137" xfId="1554"/>
+    <cellStyle name="40% - Акцент2 138" xfId="1555"/>
+    <cellStyle name="40% - Акцент2 139" xfId="1556"/>
+    <cellStyle name="40% - Акцент2 14" xfId="1557"/>
+    <cellStyle name="40% - Акцент2 140" xfId="1558"/>
+    <cellStyle name="40% - Акцент2 141" xfId="1559"/>
+    <cellStyle name="40% - Акцент2 142" xfId="1560"/>
+    <cellStyle name="40% - Акцент2 143" xfId="1561"/>
+    <cellStyle name="40% - Акцент2 144" xfId="1562"/>
+    <cellStyle name="40% - Акцент2 145" xfId="1563"/>
+    <cellStyle name="40% - Акцент2 146" xfId="1564"/>
+    <cellStyle name="40% - Акцент2 147" xfId="1565"/>
+    <cellStyle name="40% - Акцент2 148" xfId="1566"/>
+    <cellStyle name="40% - Акцент2 149" xfId="1567"/>
+    <cellStyle name="40% - Акцент2 15" xfId="1568"/>
+    <cellStyle name="40% - Акцент2 150" xfId="1569"/>
+    <cellStyle name="40% - Акцент2 151" xfId="1570"/>
+    <cellStyle name="40% - Акцент2 152" xfId="1571"/>
+    <cellStyle name="40% - Акцент2 153" xfId="1572"/>
+    <cellStyle name="40% - Акцент2 154" xfId="1573"/>
+    <cellStyle name="40% - Акцент2 155" xfId="1574"/>
+    <cellStyle name="40% - Акцент2 156" xfId="1575"/>
+    <cellStyle name="40% - Акцент2 157" xfId="1576"/>
+    <cellStyle name="40% - Акцент2 158" xfId="1577"/>
+    <cellStyle name="40% - Акцент2 159" xfId="1578"/>
+    <cellStyle name="40% - Акцент2 16" xfId="1579"/>
+    <cellStyle name="40% - Акцент2 160" xfId="1580"/>
+    <cellStyle name="40% - Акцент2 161" xfId="1581"/>
+    <cellStyle name="40% - Акцент2 162" xfId="1582"/>
+    <cellStyle name="40% - Акцент2 163" xfId="1583"/>
+    <cellStyle name="40% - Акцент2 164" xfId="1584"/>
+    <cellStyle name="40% - Акцент2 165" xfId="1585"/>
+    <cellStyle name="40% - Акцент2 166" xfId="1586"/>
+    <cellStyle name="40% - Акцент2 167" xfId="1587"/>
+    <cellStyle name="40% - Акцент2 168" xfId="1588"/>
+    <cellStyle name="40% - Акцент2 169" xfId="1589"/>
+    <cellStyle name="40% - Акцент2 17" xfId="1590"/>
+    <cellStyle name="40% - Акцент2 170" xfId="1591"/>
+    <cellStyle name="40% - Акцент2 171" xfId="1592"/>
+    <cellStyle name="40% - Акцент2 172" xfId="1593"/>
+    <cellStyle name="40% - Акцент2 173" xfId="1594"/>
+    <cellStyle name="40% - Акцент2 174" xfId="1595"/>
+    <cellStyle name="40% - Акцент2 175" xfId="1596"/>
+    <cellStyle name="40% - Акцент2 176" xfId="1597"/>
+    <cellStyle name="40% - Акцент2 177" xfId="1598"/>
+    <cellStyle name="40% - Акцент2 178" xfId="1599"/>
+    <cellStyle name="40% - Акцент2 179" xfId="1600"/>
+    <cellStyle name="40% - Акцент2 18" xfId="1601"/>
+    <cellStyle name="40% - Акцент2 180" xfId="1602"/>
+    <cellStyle name="40% - Акцент2 181" xfId="1603"/>
+    <cellStyle name="40% - Акцент2 182" xfId="1604"/>
+    <cellStyle name="40% - Акцент2 183" xfId="1605"/>
+    <cellStyle name="40% - Акцент2 184" xfId="1606"/>
+    <cellStyle name="40% - Акцент2 185" xfId="1607"/>
+    <cellStyle name="40% - Акцент2 186" xfId="1608"/>
+    <cellStyle name="40% - Акцент2 187" xfId="1609"/>
+    <cellStyle name="40% - Акцент2 188" xfId="1610"/>
+    <cellStyle name="40% - Акцент2 189" xfId="1611"/>
+    <cellStyle name="40% - Акцент2 19" xfId="1612"/>
+    <cellStyle name="40% - Акцент2 190" xfId="1613"/>
+    <cellStyle name="40% - Акцент2 191" xfId="1614"/>
+    <cellStyle name="40% - Акцент2 192" xfId="1615"/>
+    <cellStyle name="40% - Акцент2 193" xfId="1616"/>
+    <cellStyle name="40% - Акцент2 194" xfId="1617"/>
+    <cellStyle name="40% - Акцент2 195" xfId="1618"/>
+    <cellStyle name="40% - Акцент2 196" xfId="1619"/>
+    <cellStyle name="40% - Акцент2 197" xfId="1620"/>
+    <cellStyle name="40% - Акцент2 198" xfId="1621"/>
+    <cellStyle name="40% - Акцент2 199" xfId="1622"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1623"/>
+    <cellStyle name="40% - Акцент2 20" xfId="1624"/>
+    <cellStyle name="40% - Акцент2 200" xfId="1625"/>
+    <cellStyle name="40% - Акцент2 201" xfId="1626"/>
+    <cellStyle name="40% - Акцент2 202" xfId="1627"/>
+    <cellStyle name="40% - Акцент2 203" xfId="1628"/>
+    <cellStyle name="40% - Акцент2 204" xfId="1629"/>
+    <cellStyle name="40% - Акцент2 205" xfId="1630"/>
+    <cellStyle name="40% - Акцент2 206" xfId="1631"/>
+    <cellStyle name="40% - Акцент2 207" xfId="1632"/>
+    <cellStyle name="40% - Акцент2 208" xfId="1633"/>
+    <cellStyle name="40% - Акцент2 209" xfId="1634"/>
+    <cellStyle name="40% - Акцент2 21" xfId="1635"/>
+    <cellStyle name="40% - Акцент2 210" xfId="1636"/>
+    <cellStyle name="40% - Акцент2 211" xfId="1637"/>
+    <cellStyle name="40% - Акцент2 212" xfId="1638"/>
+    <cellStyle name="40% - Акцент2 213" xfId="1639"/>
+    <cellStyle name="40% - Акцент2 214" xfId="1640"/>
+    <cellStyle name="40% - Акцент2 215" xfId="1641"/>
+    <cellStyle name="40% - Акцент2 216" xfId="1642"/>
+    <cellStyle name="40% - Акцент2 217" xfId="1643"/>
+    <cellStyle name="40% - Акцент2 22" xfId="1644"/>
+    <cellStyle name="40% - Акцент2 23" xfId="1645"/>
+    <cellStyle name="40% - Акцент2 24" xfId="1646"/>
+    <cellStyle name="40% - Акцент2 25" xfId="1647"/>
+    <cellStyle name="40% - Акцент2 26" xfId="1648"/>
+    <cellStyle name="40% - Акцент2 27" xfId="1649"/>
+    <cellStyle name="40% - Акцент2 28" xfId="1650"/>
+    <cellStyle name="40% - Акцент2 29" xfId="1651"/>
+    <cellStyle name="40% - Акцент2 3" xfId="1652"/>
+    <cellStyle name="40% - Акцент2 30" xfId="1653"/>
+    <cellStyle name="40% - Акцент2 31" xfId="1654"/>
+    <cellStyle name="40% - Акцент2 32" xfId="1655"/>
+    <cellStyle name="40% - Акцент2 33" xfId="1656"/>
+    <cellStyle name="40% - Акцент2 34" xfId="1657"/>
+    <cellStyle name="40% - Акцент2 35" xfId="1658"/>
+    <cellStyle name="40% - Акцент2 36" xfId="1659"/>
+    <cellStyle name="40% - Акцент2 37" xfId="1660"/>
+    <cellStyle name="40% - Акцент2 38" xfId="1661"/>
+    <cellStyle name="40% - Акцент2 39" xfId="1662"/>
+    <cellStyle name="40% - Акцент2 4" xfId="1663"/>
+    <cellStyle name="40% - Акцент2 40" xfId="1664"/>
+    <cellStyle name="40% - Акцент2 41" xfId="1665"/>
+    <cellStyle name="40% - Акцент2 42" xfId="1666"/>
+    <cellStyle name="40% - Акцент2 43" xfId="1667"/>
+    <cellStyle name="40% - Акцент2 44" xfId="1668"/>
+    <cellStyle name="40% - Акцент2 45" xfId="1669"/>
+    <cellStyle name="40% - Акцент2 46" xfId="1670"/>
+    <cellStyle name="40% - Акцент2 47" xfId="1671"/>
+    <cellStyle name="40% - Акцент2 48" xfId="1672"/>
+    <cellStyle name="40% - Акцент2 49" xfId="1673"/>
+    <cellStyle name="40% - Акцент2 5" xfId="1674"/>
+    <cellStyle name="40% - Акцент2 50" xfId="1675"/>
+    <cellStyle name="40% - Акцент2 51" xfId="1676"/>
+    <cellStyle name="40% - Акцент2 52" xfId="1677"/>
+    <cellStyle name="40% - Акцент2 53" xfId="1678"/>
+    <cellStyle name="40% - Акцент2 54" xfId="1679"/>
+    <cellStyle name="40% - Акцент2 55" xfId="1680"/>
+    <cellStyle name="40% - Акцент2 56" xfId="1681"/>
+    <cellStyle name="40% - Акцент2 57" xfId="1682"/>
+    <cellStyle name="40% - Акцент2 58" xfId="1683"/>
+    <cellStyle name="40% - Акцент2 59" xfId="1684"/>
+    <cellStyle name="40% - Акцент2 6" xfId="1685"/>
+    <cellStyle name="40% - Акцент2 60" xfId="1686"/>
+    <cellStyle name="40% - Акцент2 61" xfId="1687"/>
+    <cellStyle name="40% - Акцент2 62" xfId="1688"/>
+    <cellStyle name="40% - Акцент2 63" xfId="1689"/>
+    <cellStyle name="40% - Акцент2 64" xfId="1690"/>
+    <cellStyle name="40% - Акцент2 65" xfId="1691"/>
+    <cellStyle name="40% - Акцент2 66" xfId="1692"/>
+    <cellStyle name="40% - Акцент2 67" xfId="1693"/>
+    <cellStyle name="40% - Акцент2 68" xfId="1694"/>
+    <cellStyle name="40% - Акцент2 69" xfId="1695"/>
+    <cellStyle name="40% - Акцент2 7" xfId="1696"/>
+    <cellStyle name="40% - Акцент2 70" xfId="1697"/>
+    <cellStyle name="40% - Акцент2 71" xfId="1698"/>
+    <cellStyle name="40% - Акцент2 72" xfId="1699"/>
+    <cellStyle name="40% - Акцент2 73" xfId="1700"/>
+    <cellStyle name="40% - Акцент2 74" xfId="1701"/>
+    <cellStyle name="40% - Акцент2 75" xfId="1702"/>
+    <cellStyle name="40% - Акцент2 76" xfId="1703"/>
+    <cellStyle name="40% - Акцент2 77" xfId="1704"/>
+    <cellStyle name="40% - Акцент2 78" xfId="1705"/>
+    <cellStyle name="40% - Акцент2 79" xfId="1706"/>
+    <cellStyle name="40% - Акцент2 8" xfId="1707"/>
+    <cellStyle name="40% - Акцент2 80" xfId="1708"/>
+    <cellStyle name="40% - Акцент2 81" xfId="1709"/>
+    <cellStyle name="40% - Акцент2 82" xfId="1710"/>
+    <cellStyle name="40% - Акцент2 83" xfId="1711"/>
+    <cellStyle name="40% - Акцент2 84" xfId="1712"/>
+    <cellStyle name="40% - Акцент2 85" xfId="1713"/>
+    <cellStyle name="40% - Акцент2 86" xfId="1714"/>
+    <cellStyle name="40% - Акцент2 87" xfId="1715"/>
+    <cellStyle name="40% - Акцент2 88" xfId="1716"/>
+    <cellStyle name="40% - Акцент2 89" xfId="1717"/>
+    <cellStyle name="40% - Акцент2 9" xfId="1718"/>
+    <cellStyle name="40% - Акцент2 90" xfId="1719"/>
+    <cellStyle name="40% - Акцент2 91" xfId="1720"/>
+    <cellStyle name="40% - Акцент2 92" xfId="1721"/>
+    <cellStyle name="40% - Акцент2 93" xfId="1722"/>
+    <cellStyle name="40% - Акцент2 94" xfId="1723"/>
+    <cellStyle name="40% - Акцент2 95" xfId="1724"/>
+    <cellStyle name="40% - Акцент2 96" xfId="1725"/>
+    <cellStyle name="40% - Акцент2 97" xfId="1726"/>
+    <cellStyle name="40% - Акцент2 98" xfId="1727"/>
+    <cellStyle name="40% - Акцент2 99" xfId="1728"/>
+    <cellStyle name="40% - Акцент3 10" xfId="1729"/>
+    <cellStyle name="40% - Акцент3 100" xfId="1730"/>
+    <cellStyle name="40% - Акцент3 101" xfId="1731"/>
+    <cellStyle name="40% - Акцент3 102" xfId="1732"/>
+    <cellStyle name="40% - Акцент3 103" xfId="1733"/>
+    <cellStyle name="40% - Акцент3 104" xfId="1734"/>
+    <cellStyle name="40% - Акцент3 105" xfId="1735"/>
+    <cellStyle name="40% - Акцент3 106" xfId="1736"/>
+    <cellStyle name="40% - Акцент3 107" xfId="1737"/>
+    <cellStyle name="40% - Акцент3 108" xfId="1738"/>
+    <cellStyle name="40% - Акцент3 109" xfId="1739"/>
+    <cellStyle name="40% - Акцент3 11" xfId="1740"/>
+    <cellStyle name="40% - Акцент3 110" xfId="1741"/>
+    <cellStyle name="40% - Акцент3 111" xfId="1742"/>
+    <cellStyle name="40% - Акцент3 112" xfId="1743"/>
+    <cellStyle name="40% - Акцент3 113" xfId="1744"/>
+    <cellStyle name="40% - Акцент3 114" xfId="1745"/>
+    <cellStyle name="40% - Акцент3 115" xfId="1746"/>
+    <cellStyle name="40% - Акцент3 116" xfId="1747"/>
+    <cellStyle name="40% - Акцент3 117" xfId="1748"/>
+    <cellStyle name="40% - Акцент3 118" xfId="1749"/>
+    <cellStyle name="40% - Акцент3 119" xfId="1750"/>
+    <cellStyle name="40% - Акцент3 12" xfId="1751"/>
+    <cellStyle name="40% - Акцент3 120" xfId="1752"/>
+    <cellStyle name="40% - Акцент3 121" xfId="1753"/>
+    <cellStyle name="40% - Акцент3 122" xfId="1754"/>
+    <cellStyle name="40% - Акцент3 123" xfId="1755"/>
+    <cellStyle name="40% - Акцент3 124" xfId="1756"/>
+    <cellStyle name="40% - Акцент3 125" xfId="1757"/>
+    <cellStyle name="40% - Акцент3 126" xfId="1758"/>
+    <cellStyle name="40% - Акцент3 127" xfId="1759"/>
+    <cellStyle name="40% - Акцент3 128" xfId="1760"/>
+    <cellStyle name="40% - Акцент3 129" xfId="1761"/>
+    <cellStyle name="40% - Акцент3 13" xfId="1762"/>
+    <cellStyle name="40% - Акцент3 130" xfId="1763"/>
+    <cellStyle name="40% - Акцент3 131" xfId="1764"/>
+    <cellStyle name="40% - Акцент3 132" xfId="1765"/>
+    <cellStyle name="40% - Акцент3 133" xfId="1766"/>
+    <cellStyle name="40% - Акцент3 134" xfId="1767"/>
+    <cellStyle name="40% - Акцент3 135" xfId="1768"/>
+    <cellStyle name="40% - Акцент3 136" xfId="1769"/>
+    <cellStyle name="40% - Акцент3 137" xfId="1770"/>
+    <cellStyle name="40% - Акцент3 138" xfId="1771"/>
+    <cellStyle name="40% - Акцент3 139" xfId="1772"/>
+    <cellStyle name="40% - Акцент3 14" xfId="1773"/>
+    <cellStyle name="40% - Акцент3 140" xfId="1774"/>
+    <cellStyle name="40% - Акцент3 141" xfId="1775"/>
+    <cellStyle name="40% - Акцент3 142" xfId="1776"/>
+    <cellStyle name="40% - Акцент3 143" xfId="1777"/>
+    <cellStyle name="40% - Акцент3 144" xfId="1778"/>
+    <cellStyle name="40% - Акцент3 145" xfId="1779"/>
+    <cellStyle name="40% - Акцент3 146" xfId="1780"/>
+    <cellStyle name="40% - Акцент3 147" xfId="1781"/>
+    <cellStyle name="40% - Акцент3 148" xfId="1782"/>
+    <cellStyle name="40% - Акцент3 149" xfId="1783"/>
+    <cellStyle name="40% - Акцент3 15" xfId="1784"/>
+    <cellStyle name="40% - Акцент3 150" xfId="1785"/>
+    <cellStyle name="40% - Акцент3 151" xfId="1786"/>
+    <cellStyle name="40% - Акцент3 152" xfId="1787"/>
+    <cellStyle name="40% - Акцент3 153" xfId="1788"/>
+    <cellStyle name="40% - Акцент3 154" xfId="1789"/>
+    <cellStyle name="40% - Акцент3 155" xfId="1790"/>
+    <cellStyle name="40% - Акцент3 156" xfId="1791"/>
+    <cellStyle name="40% - Акцент3 157" xfId="1792"/>
+    <cellStyle name="40% - Акцент3 158" xfId="1793"/>
+    <cellStyle name="40% - Акцент3 159" xfId="1794"/>
+    <cellStyle name="40% - Акцент3 16" xfId="1795"/>
+    <cellStyle name="40% - Акцент3 160" xfId="1796"/>
+    <cellStyle name="40% - Акцент3 161" xfId="1797"/>
+    <cellStyle name="40% - Акцент3 162" xfId="1798"/>
+    <cellStyle name="40% - Акцент3 163" xfId="1799"/>
+    <cellStyle name="40% - Акцент3 164" xfId="1800"/>
+    <cellStyle name="40% - Акцент3 165" xfId="1801"/>
+    <cellStyle name="40% - Акцент3 166" xfId="1802"/>
+    <cellStyle name="40% - Акцент3 167" xfId="1803"/>
+    <cellStyle name="40% - Акцент3 168" xfId="1804"/>
+    <cellStyle name="40% - Акцент3 169" xfId="1805"/>
+    <cellStyle name="40% - Акцент3 17" xfId="1806"/>
+    <cellStyle name="40% - Акцент3 170" xfId="1807"/>
+    <cellStyle name="40% - Акцент3 171" xfId="1808"/>
+    <cellStyle name="40% - Акцент3 172" xfId="1809"/>
+    <cellStyle name="40% - Акцент3 173" xfId="1810"/>
+    <cellStyle name="40% - Акцент3 174" xfId="1811"/>
+    <cellStyle name="40% - Акцент3 175" xfId="1812"/>
+    <cellStyle name="40% - Акцент3 176" xfId="1813"/>
+    <cellStyle name="40% - Акцент3 177" xfId="1814"/>
+    <cellStyle name="40% - Акцент3 178" xfId="1815"/>
+    <cellStyle name="40% - Акцент3 179" xfId="1816"/>
+    <cellStyle name="40% - Акцент3 18" xfId="1817"/>
+    <cellStyle name="40% - Акцент3 180" xfId="1818"/>
+    <cellStyle name="40% - Акцент3 181" xfId="1819"/>
+    <cellStyle name="40% - Акцент3 182" xfId="1820"/>
+    <cellStyle name="40% - Акцент3 183" xfId="1821"/>
+    <cellStyle name="40% - Акцент3 184" xfId="1822"/>
+    <cellStyle name="40% - Акцент3 185" xfId="1823"/>
+    <cellStyle name="40% - Акцент3 186" xfId="1824"/>
+    <cellStyle name="40% - Акцент3 187" xfId="1825"/>
+    <cellStyle name="40% - Акцент3 188" xfId="1826"/>
+    <cellStyle name="40% - Акцент3 189" xfId="1827"/>
+    <cellStyle name="40% - Акцент3 19" xfId="1828"/>
+    <cellStyle name="40% - Акцент3 190" xfId="1829"/>
+    <cellStyle name="40% - Акцент3 191" xfId="1830"/>
+    <cellStyle name="40% - Акцент3 192" xfId="1831"/>
+    <cellStyle name="40% - Акцент3 193" xfId="1832"/>
+    <cellStyle name="40% - Акцент3 194" xfId="1833"/>
+    <cellStyle name="40% - Акцент3 195" xfId="1834"/>
+    <cellStyle name="40% - Акцент3 196" xfId="1835"/>
+    <cellStyle name="40% - Акцент3 197" xfId="1836"/>
+    <cellStyle name="40% - Акцент3 198" xfId="1837"/>
+    <cellStyle name="40% - Акцент3 199" xfId="1838"/>
+    <cellStyle name="40% - Акцент3 2" xfId="1839"/>
+    <cellStyle name="40% - Акцент3 20" xfId="1840"/>
+    <cellStyle name="40% - Акцент3 200" xfId="1841"/>
+    <cellStyle name="40% - Акцент3 201" xfId="1842"/>
+    <cellStyle name="40% - Акцент3 202" xfId="1843"/>
+    <cellStyle name="40% - Акцент3 203" xfId="1844"/>
+    <cellStyle name="40% - Акцент3 204" xfId="1845"/>
+    <cellStyle name="40% - Акцент3 205" xfId="1846"/>
+    <cellStyle name="40% - Акцент3 206" xfId="1847"/>
+    <cellStyle name="40% - Акцент3 207" xfId="1848"/>
+    <cellStyle name="40% - Акцент3 208" xfId="1849"/>
+    <cellStyle name="40% - Акцент3 209" xfId="1850"/>
+    <cellStyle name="40% - Акцент3 21" xfId="1851"/>
+    <cellStyle name="40% - Акцент3 210" xfId="1852"/>
+    <cellStyle name="40% - Акцент3 211" xfId="1853"/>
+    <cellStyle name="40% - Акцент3 212" xfId="1854"/>
+    <cellStyle name="40% - Акцент3 213" xfId="1855"/>
+    <cellStyle name="40% - Акцент3 214" xfId="1856"/>
+    <cellStyle name="40% - Акцент3 215" xfId="1857"/>
+    <cellStyle name="40% - Акцент3 216" xfId="1858"/>
+    <cellStyle name="40% - Акцент3 217" xfId="1859"/>
+    <cellStyle name="40% - Акцент3 22" xfId="1860"/>
+    <cellStyle name="40% - Акцент3 23" xfId="1861"/>
+    <cellStyle name="40% - Акцент3 24" xfId="1862"/>
+    <cellStyle name="40% - Акцент3 25" xfId="1863"/>
+    <cellStyle name="40% - Акцент3 26" xfId="1864"/>
+    <cellStyle name="40% - Акцент3 27" xfId="1865"/>
+    <cellStyle name="40% - Акцент3 28" xfId="1866"/>
+    <cellStyle name="40% - Акцент3 29" xfId="1867"/>
+    <cellStyle name="40% - Акцент3 3" xfId="1868"/>
+    <cellStyle name="40% - Акцент3 30" xfId="1869"/>
+    <cellStyle name="40% - Акцент3 31" xfId="1870"/>
+    <cellStyle name="40% - Акцент3 32" xfId="1871"/>
+    <cellStyle name="40% - Акцент3 33" xfId="1872"/>
+    <cellStyle name="40% - Акцент3 34" xfId="1873"/>
+    <cellStyle name="40% - Акцент3 35" xfId="1874"/>
+    <cellStyle name="40% - Акцент3 36" xfId="1875"/>
+    <cellStyle name="40% - Акцент3 37" xfId="1876"/>
+    <cellStyle name="40% - Акцент3 38" xfId="1877"/>
+    <cellStyle name="40% - Акцент3 39" xfId="1878"/>
+    <cellStyle name="40% - Акцент3 4" xfId="1879"/>
+    <cellStyle name="40% - Акцент3 40" xfId="1880"/>
+    <cellStyle name="40% - Акцент3 41" xfId="1881"/>
+    <cellStyle name="40% - Акцент3 42" xfId="1882"/>
+    <cellStyle name="40% - Акцент3 43" xfId="1883"/>
+    <cellStyle name="40% - Акцент3 44" xfId="1884"/>
+    <cellStyle name="40% - Акцент3 45" xfId="1885"/>
+    <cellStyle name="40% - Акцент3 46" xfId="1886"/>
+    <cellStyle name="40% - Акцент3 47" xfId="1887"/>
+    <cellStyle name="40% - Акцент3 48" xfId="1888"/>
+    <cellStyle name="40% - Акцент3 49" xfId="1889"/>
+    <cellStyle name="40% - Акцент3 5" xfId="1890"/>
+    <cellStyle name="40% - Акцент3 50" xfId="1891"/>
+    <cellStyle name="40% - Акцент3 51" xfId="1892"/>
+    <cellStyle name="40% - Акцент3 52" xfId="1893"/>
+    <cellStyle name="40% - Акцент3 53" xfId="1894"/>
+    <cellStyle name="40% - Акцент3 54" xfId="1895"/>
+    <cellStyle name="40% - Акцент3 55" xfId="1896"/>
+    <cellStyle name="40% - Акцент3 56" xfId="1897"/>
+    <cellStyle name="40% - Акцент3 57" xfId="1898"/>
+    <cellStyle name="40% - Акцент3 58" xfId="1899"/>
+    <cellStyle name="40% - Акцент3 59" xfId="1900"/>
+    <cellStyle name="40% - Акцент3 6" xfId="1901"/>
+    <cellStyle name="40% - Акцент3 60" xfId="1902"/>
+    <cellStyle name="40% - Акцент3 61" xfId="1903"/>
+    <cellStyle name="40% - Акцент3 62" xfId="1904"/>
+    <cellStyle name="40% - Акцент3 63" xfId="1905"/>
+    <cellStyle name="40% - Акцент3 64" xfId="1906"/>
+    <cellStyle name="40% - Акцент3 65" xfId="1907"/>
+    <cellStyle name="40% - Акцент3 66" xfId="1908"/>
+    <cellStyle name="40% - Акцент3 67" xfId="1909"/>
+    <cellStyle name="40% - Акцент3 68" xfId="1910"/>
+    <cellStyle name="40% - Акцент3 69" xfId="1911"/>
+    <cellStyle name="40% - Акцент3 7" xfId="1912"/>
+    <cellStyle name="40% - Акцент3 70" xfId="1913"/>
+    <cellStyle name="40% - Акцент3 71" xfId="1914"/>
+    <cellStyle name="40% - Акцент3 72" xfId="1915"/>
+    <cellStyle name="40% - Акцент3 73" xfId="1916"/>
+    <cellStyle name="40% - Акцент3 74" xfId="1917"/>
+    <cellStyle name="40% - Акцент3 75" xfId="1918"/>
+    <cellStyle name="40% - Акцент3 76" xfId="1919"/>
+    <cellStyle name="40% - Акцент3 77" xfId="1920"/>
+    <cellStyle name="40% - Акцент3 78" xfId="1921"/>
+    <cellStyle name="40% - Акцент3 79" xfId="1922"/>
+    <cellStyle name="40% - Акцент3 8" xfId="1923"/>
+    <cellStyle name="40% - Акцент3 80" xfId="1924"/>
+    <cellStyle name="40% - Акцент3 81" xfId="1925"/>
+    <cellStyle name="40% - Акцент3 82" xfId="1926"/>
+    <cellStyle name="40% - Акцент3 83" xfId="1927"/>
+    <cellStyle name="40% - Акцент3 84" xfId="1928"/>
+    <cellStyle name="40% - Акцент3 85" xfId="1929"/>
+    <cellStyle name="40% - Акцент3 86" xfId="1930"/>
+    <cellStyle name="40% - Акцент3 87" xfId="1931"/>
+    <cellStyle name="40% - Акцент3 88" xfId="1932"/>
+    <cellStyle name="40% - Акцент3 89" xfId="1933"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1934"/>
+    <cellStyle name="40% - Акцент3 90" xfId="1935"/>
+    <cellStyle name="40% - Акцент3 91" xfId="1936"/>
+    <cellStyle name="40% - Акцент3 92" xfId="1937"/>
+    <cellStyle name="40% - Акцент3 93" xfId="1938"/>
+    <cellStyle name="40% - Акцент3 94" xfId="1939"/>
+    <cellStyle name="40% - Акцент3 95" xfId="1940"/>
+    <cellStyle name="40% - Акцент3 96" xfId="1941"/>
+    <cellStyle name="40% - Акцент3 97" xfId="1942"/>
+    <cellStyle name="40% - Акцент3 98" xfId="1943"/>
+    <cellStyle name="40% - Акцент3 99" xfId="1944"/>
+    <cellStyle name="40% - Акцент4 10" xfId="1945"/>
+    <cellStyle name="40% - Акцент4 100" xfId="1946"/>
+    <cellStyle name="40% - Акцент4 101" xfId="1947"/>
+    <cellStyle name="40% - Акцент4 102" xfId="1948"/>
+    <cellStyle name="40% - Акцент4 103" xfId="1949"/>
+    <cellStyle name="40% - Акцент4 104" xfId="1950"/>
+    <cellStyle name="40% - Акцент4 105" xfId="1951"/>
+    <cellStyle name="40% - Акцент4 106" xfId="1952"/>
+    <cellStyle name="40% - Акцент4 107" xfId="1953"/>
+    <cellStyle name="40% - Акцент4 108" xfId="1954"/>
+    <cellStyle name="40% - Акцент4 109" xfId="1955"/>
+    <cellStyle name="40% - Акцент4 11" xfId="1956"/>
+    <cellStyle name="40% - Акцент4 110" xfId="1957"/>
+    <cellStyle name="40% - Акцент4 111" xfId="1958"/>
+    <cellStyle name="40% - Акцент4 112" xfId="1959"/>
+    <cellStyle name="40% - Акцент4 113" xfId="1960"/>
+    <cellStyle name="40% - Акцент4 114" xfId="1961"/>
+    <cellStyle name="40% - Акцент4 115" xfId="1962"/>
+    <cellStyle name="40% - Акцент4 116" xfId="1963"/>
+    <cellStyle name="40% - Акцент4 117" xfId="1964"/>
+    <cellStyle name="40% - Акцент4 118" xfId="1965"/>
+    <cellStyle name="40% - Акцент4 119" xfId="1966"/>
+    <cellStyle name="40% - Акцент4 12" xfId="1967"/>
+    <cellStyle name="40% - Акцент4 120" xfId="1968"/>
+    <cellStyle name="40% - Акцент4 121" xfId="1969"/>
+    <cellStyle name="40% - Акцент4 122" xfId="1970"/>
+    <cellStyle name="40% - Акцент4 123" xfId="1971"/>
+    <cellStyle name="40% - Акцент4 124" xfId="1972"/>
+    <cellStyle name="40% - Акцент4 125" xfId="1973"/>
+    <cellStyle name="40% - Акцент4 126" xfId="1974"/>
+    <cellStyle name="40% - Акцент4 127" xfId="1975"/>
+    <cellStyle name="40% - Акцент4 128" xfId="1976"/>
+    <cellStyle name="40% - Акцент4 129" xfId="1977"/>
+    <cellStyle name="40% - Акцент4 13" xfId="1978"/>
+    <cellStyle name="40% - Акцент4 130" xfId="1979"/>
+    <cellStyle name="40% - Акцент4 131" xfId="1980"/>
+    <cellStyle name="40% - Акцент4 132" xfId="1981"/>
+    <cellStyle name="40% - Акцент4 133" xfId="1982"/>
+    <cellStyle name="40% - Акцент4 134" xfId="1983"/>
+    <cellStyle name="40% - Акцент4 135" xfId="1984"/>
+    <cellStyle name="40% - Акцент4 136" xfId="1985"/>
+    <cellStyle name="40% - Акцент4 137" xfId="1986"/>
+    <cellStyle name="40% - Акцент4 138" xfId="1987"/>
+    <cellStyle name="40% - Акцент4 139" xfId="1988"/>
+    <cellStyle name="40% - Акцент4 14" xfId="1989"/>
+    <cellStyle name="40% - Акцент4 140" xfId="1990"/>
+    <cellStyle name="40% - Акцент4 141" xfId="1991"/>
+    <cellStyle name="40% - Акцент4 142" xfId="1992"/>
+    <cellStyle name="40% - Акцент4 143" xfId="1993"/>
+    <cellStyle name="40% - Акцент4 144" xfId="1994"/>
+    <cellStyle name="40% - Акцент4 145" xfId="1995"/>
+    <cellStyle name="40% - Акцент4 146" xfId="1996"/>
+    <cellStyle name="40% - Акцент4 147" xfId="1997"/>
+    <cellStyle name="40% - Акцент4 148" xfId="1998"/>
+    <cellStyle name="40% - Акцент4 149" xfId="1999"/>
+    <cellStyle name="40% - Акцент4 15" xfId="2000"/>
+    <cellStyle name="40% - Акцент4 150" xfId="2001"/>
+    <cellStyle name="40% - Акцент4 151" xfId="2002"/>
+    <cellStyle name="40% - Акцент4 152" xfId="2003"/>
+    <cellStyle name="40% - Акцент4 153" xfId="2004"/>
+    <cellStyle name="40% - Акцент4 154" xfId="2005"/>
+    <cellStyle name="40% - Акцент4 155" xfId="2006"/>
+    <cellStyle name="40% - Акцент4 156" xfId="2007"/>
+    <cellStyle name="40% - Акцент4 157" xfId="2008"/>
+    <cellStyle name="40% - Акцент4 158" xfId="2009"/>
+    <cellStyle name="40% - Акцент4 159" xfId="2010"/>
+    <cellStyle name="40% - Акцент4 16" xfId="2011"/>
+    <cellStyle name="40% - Акцент4 160" xfId="2012"/>
+    <cellStyle name="40% - Акцент4 161" xfId="2013"/>
+    <cellStyle name="40% - Акцент4 162" xfId="2014"/>
+    <cellStyle name="40% - Акцент4 163" xfId="2015"/>
+    <cellStyle name="40% - Акцент4 164" xfId="2016"/>
+    <cellStyle name="40% - Акцент4 165" xfId="2017"/>
+    <cellStyle name="40% - Акцент4 166" xfId="2018"/>
+    <cellStyle name="40% - Акцент4 167" xfId="2019"/>
+    <cellStyle name="40% - Акцент4 168" xfId="2020"/>
+    <cellStyle name="40% - Акцент4 169" xfId="2021"/>
+    <cellStyle name="40% - Акцент4 17" xfId="2022"/>
+    <cellStyle name="40% - Акцент4 170" xfId="2023"/>
+    <cellStyle name="40% - Акцент4 171" xfId="2024"/>
+    <cellStyle name="40% - Акцент4 172" xfId="2025"/>
+    <cellStyle name="40% - Акцент4 173" xfId="2026"/>
+    <cellStyle name="40% - Акцент4 174" xfId="2027"/>
+    <cellStyle name="40% - Акцент4 175" xfId="2028"/>
+    <cellStyle name="40% - Акцент4 176" xfId="2029"/>
+    <cellStyle name="40% - Акцент4 177" xfId="2030"/>
+    <cellStyle name="40% - Акцент4 178" xfId="2031"/>
+    <cellStyle name="40% - Акцент4 179" xfId="2032"/>
+    <cellStyle name="40% - Акцент4 18" xfId="2033"/>
+    <cellStyle name="40% - Акцент4 180" xfId="2034"/>
+    <cellStyle name="40% - Акцент4 181" xfId="2035"/>
+    <cellStyle name="40% - Акцент4 182" xfId="2036"/>
+    <cellStyle name="40% - Акцент4 183" xfId="2037"/>
+    <cellStyle name="40% - Акцент4 184" xfId="2038"/>
+    <cellStyle name="40% - Акцент4 185" xfId="2039"/>
+    <cellStyle name="40% - Акцент4 186" xfId="2040"/>
+    <cellStyle name="40% - Акцент4 187" xfId="2041"/>
+    <cellStyle name="40% - Акцент4 188" xfId="2042"/>
+    <cellStyle name="40% - Акцент4 189" xfId="2043"/>
+    <cellStyle name="40% - Акцент4 19" xfId="2044"/>
+    <cellStyle name="40% - Акцент4 190" xfId="2045"/>
+    <cellStyle name="40% - Акцент4 191" xfId="2046"/>
+    <cellStyle name="40% - Акцент4 192" xfId="2047"/>
+    <cellStyle name="40% - Акцент4 193" xfId="2048"/>
+    <cellStyle name="40% - Акцент4 194" xfId="2049"/>
+    <cellStyle name="40% - Акцент4 195" xfId="2050"/>
+    <cellStyle name="40% - Акцент4 196" xfId="2051"/>
+    <cellStyle name="40% - Акцент4 197" xfId="2052"/>
+    <cellStyle name="40% - Акцент4 198" xfId="2053"/>
+    <cellStyle name="40% - Акцент4 199" xfId="2054"/>
+    <cellStyle name="40% - Акцент4 2" xfId="2055"/>
+    <cellStyle name="40% - Акцент4 20" xfId="2056"/>
+    <cellStyle name="40% - Акцент4 200" xfId="2057"/>
+    <cellStyle name="40% - Акцент4 201" xfId="2058"/>
+    <cellStyle name="40% - Акцент4 202" xfId="2059"/>
+    <cellStyle name="40% - Акцент4 203" xfId="2060"/>
+    <cellStyle name="40% - Акцент4 204" xfId="2061"/>
+    <cellStyle name="40% - Акцент4 205" xfId="2062"/>
+    <cellStyle name="40% - Акцент4 206" xfId="2063"/>
+    <cellStyle name="40% - Акцент4 207" xfId="2064"/>
+    <cellStyle name="40% - Акцент4 208" xfId="2065"/>
+    <cellStyle name="40% - Акцент4 209" xfId="2066"/>
+    <cellStyle name="40% - Акцент4 21" xfId="2067"/>
+    <cellStyle name="40% - Акцент4 210" xfId="2068"/>
+    <cellStyle name="40% - Акцент4 211" xfId="2069"/>
+    <cellStyle name="40% - Акцент4 212" xfId="2070"/>
+    <cellStyle name="40% - Акцент4 213" xfId="2071"/>
+    <cellStyle name="40% - Акцент4 214" xfId="2072"/>
+    <cellStyle name="40% - Акцент4 215" xfId="2073"/>
+    <cellStyle name="40% - Акцент4 216" xfId="2074"/>
+    <cellStyle name="40% - Акцент4 217" xfId="2075"/>
+    <cellStyle name="40% - Акцент4 22" xfId="2076"/>
+    <cellStyle name="40% - Акцент4 23" xfId="2077"/>
+    <cellStyle name="40% - Акцент4 24" xfId="2078"/>
+    <cellStyle name="40% - Акцент4 25" xfId="2079"/>
+    <cellStyle name="40% - Акцент4 26" xfId="2080"/>
+    <cellStyle name="40% - Акцент4 27" xfId="2081"/>
+    <cellStyle name="40% - Акцент4 28" xfId="2082"/>
+    <cellStyle name="40% - Акцент4 29" xfId="2083"/>
+    <cellStyle name="40% - Акцент4 3" xfId="2084"/>
+    <cellStyle name="40% - Акцент4 30" xfId="2085"/>
+    <cellStyle name="40% - Акцент4 31" xfId="2086"/>
+    <cellStyle name="40% - Акцент4 32" xfId="2087"/>
+    <cellStyle name="40% - Акцент4 33" xfId="2088"/>
+    <cellStyle name="40% - Акцент4 34" xfId="2089"/>
+    <cellStyle name="40% - Акцент4 35" xfId="2090"/>
+    <cellStyle name="40% - Акцент4 36" xfId="2091"/>
+    <cellStyle name="40% - Акцент4 37" xfId="2092"/>
+    <cellStyle name="40% - Акцент4 38" xfId="2093"/>
+    <cellStyle name="40% - Акцент4 39" xfId="2094"/>
+    <cellStyle name="40% - Акцент4 4" xfId="2095"/>
+    <cellStyle name="40% - Акцент4 40" xfId="2096"/>
+    <cellStyle name="40% - Акцент4 41" xfId="2097"/>
+    <cellStyle name="40% - Акцент4 42" xfId="2098"/>
+    <cellStyle name="40% - Акцент4 43" xfId="2099"/>
+    <cellStyle name="40% - Акцент4 44" xfId="2100"/>
+    <cellStyle name="40% - Акцент4 45" xfId="2101"/>
+    <cellStyle name="40% - Акцент4 46" xfId="2102"/>
+    <cellStyle name="40% - Акцент4 47" xfId="2103"/>
+    <cellStyle name="40% - Акцент4 48" xfId="2104"/>
+    <cellStyle name="40% - Акцент4 49" xfId="2105"/>
+    <cellStyle name="40% - Акцент4 5" xfId="2106"/>
+    <cellStyle name="40% - Акцент4 50" xfId="2107"/>
+    <cellStyle name="40% - Акцент4 51" xfId="2108"/>
+    <cellStyle name="40% - Акцент4 52" xfId="2109"/>
+    <cellStyle name="40% - Акцент4 53" xfId="2110"/>
+    <cellStyle name="40% - Акцент4 54" xfId="2111"/>
+    <cellStyle name="40% - Акцент4 55" xfId="2112"/>
+    <cellStyle name="40% - Акцент4 56" xfId="2113"/>
+    <cellStyle name="40% - Акцент4 57" xfId="2114"/>
+    <cellStyle name="40% - Акцент4 58" xfId="2115"/>
+    <cellStyle name="40% - Акцент4 59" xfId="2116"/>
+    <cellStyle name="40% - Акцент4 6" xfId="2117"/>
+    <cellStyle name="40% - Акцент4 60" xfId="2118"/>
+    <cellStyle name="40% - Акцент4 61" xfId="2119"/>
+    <cellStyle name="40% - Акцент4 62" xfId="2120"/>
+    <cellStyle name="40% - Акцент4 63" xfId="2121"/>
+    <cellStyle name="40% - Акцент4 64" xfId="2122"/>
+    <cellStyle name="40% - Акцент4 65" xfId="2123"/>
+    <cellStyle name="40% - Акцент4 66" xfId="2124"/>
+    <cellStyle name="40% - Акцент4 67" xfId="2125"/>
+    <cellStyle name="40% - Акцент4 68" xfId="2126"/>
+    <cellStyle name="40% - Акцент4 69" xfId="2127"/>
+    <cellStyle name="40% - Акцент4 7" xfId="2128"/>
+    <cellStyle name="40% - Акцент4 70" xfId="2129"/>
+    <cellStyle name="40% - Акцент4 71" xfId="2130"/>
+    <cellStyle name="40% - Акцент4 72" xfId="2131"/>
+    <cellStyle name="40% - Акцент4 73" xfId="2132"/>
+    <cellStyle name="40% - Акцент4 74" xfId="2133"/>
+    <cellStyle name="40% - Акцент4 75" xfId="2134"/>
+    <cellStyle name="40% - Акцент4 76" xfId="2135"/>
+    <cellStyle name="40% - Акцент4 77" xfId="2136"/>
+    <cellStyle name="40% - Акцент4 78" xfId="2137"/>
+    <cellStyle name="40% - Акцент4 79" xfId="2138"/>
+    <cellStyle name="40% - Акцент4 8" xfId="2139"/>
+    <cellStyle name="40% - Акцент4 80" xfId="2140"/>
+    <cellStyle name="40% - Акцент4 81" xfId="2141"/>
+    <cellStyle name="40% - Акцент4 82" xfId="2142"/>
+    <cellStyle name="40% - Акцент4 83" xfId="2143"/>
+    <cellStyle name="40% - Акцент4 84" xfId="2144"/>
+    <cellStyle name="40% - Акцент4 85" xfId="2145"/>
+    <cellStyle name="40% - Акцент4 86" xfId="2146"/>
+    <cellStyle name="40% - Акцент4 87" xfId="2147"/>
+    <cellStyle name="40% - Акцент4 88" xfId="2148"/>
+    <cellStyle name="40% - Акцент4 89" xfId="2149"/>
+    <cellStyle name="40% - Акцент4 9" xfId="2150"/>
+    <cellStyle name="40% - Акцент4 90" xfId="2151"/>
+    <cellStyle name="40% - Акцент4 91" xfId="2152"/>
+    <cellStyle name="40% - Акцент4 92" xfId="2153"/>
+    <cellStyle name="40% - Акцент4 93" xfId="2154"/>
+    <cellStyle name="40% - Акцент4 94" xfId="2155"/>
+    <cellStyle name="40% - Акцент4 95" xfId="2156"/>
+    <cellStyle name="40% - Акцент4 96" xfId="2157"/>
+    <cellStyle name="40% - Акцент4 97" xfId="2158"/>
+    <cellStyle name="40% - Акцент4 98" xfId="2159"/>
+    <cellStyle name="40% - Акцент4 99" xfId="2160"/>
+    <cellStyle name="40% - Акцент5 10" xfId="2161"/>
+    <cellStyle name="40% - Акцент5 100" xfId="2162"/>
+    <cellStyle name="40% - Акцент5 101" xfId="2163"/>
+    <cellStyle name="40% - Акцент5 102" xfId="2164"/>
+    <cellStyle name="40% - Акцент5 103" xfId="2165"/>
+    <cellStyle name="40% - Акцент5 104" xfId="2166"/>
+    <cellStyle name="40% - Акцент5 105" xfId="2167"/>
+    <cellStyle name="40% - Акцент5 106" xfId="2168"/>
+    <cellStyle name="40% - Акцент5 107" xfId="2169"/>
+    <cellStyle name="40% - Акцент5 108" xfId="2170"/>
+    <cellStyle name="40% - Акцент5 109" xfId="2171"/>
+    <cellStyle name="40% - Акцент5 11" xfId="2172"/>
+    <cellStyle name="40% - Акцент5 110" xfId="2173"/>
+    <cellStyle name="40% - Акцент5 111" xfId="2174"/>
+    <cellStyle name="40% - Акцент5 112" xfId="2175"/>
+    <cellStyle name="40% - Акцент5 113" xfId="2176"/>
+    <cellStyle name="40% - Акцент5 114" xfId="2177"/>
+    <cellStyle name="40% - Акцент5 115" xfId="2178"/>
+    <cellStyle name="40% - Акцент5 116" xfId="2179"/>
+    <cellStyle name="40% - Акцент5 117" xfId="2180"/>
+    <cellStyle name="40% - Акцент5 118" xfId="2181"/>
+    <cellStyle name="40% - Акцент5 119" xfId="2182"/>
+    <cellStyle name="40% - Акцент5 12" xfId="2183"/>
+    <cellStyle name="40% - Акцент5 120" xfId="2184"/>
+    <cellStyle name="40% - Акцент5 121" xfId="2185"/>
+    <cellStyle name="40% - Акцент5 122" xfId="2186"/>
+    <cellStyle name="40% - Акцент5 123" xfId="2187"/>
+    <cellStyle name="40% - Акцент5 124" xfId="2188"/>
+    <cellStyle name="40% - Акцент5 125" xfId="2189"/>
+    <cellStyle name="40% - Акцент5 126" xfId="2190"/>
+    <cellStyle name="40% - Акцент5 127" xfId="2191"/>
+    <cellStyle name="40% - Акцент5 128" xfId="2192"/>
+    <cellStyle name="40% - Акцент5 129" xfId="2193"/>
+    <cellStyle name="40% - Акцент5 13" xfId="2194"/>
+    <cellStyle name="40% - Акцент5 130" xfId="2195"/>
+    <cellStyle name="40% - Акцент5 131" xfId="2196"/>
+    <cellStyle name="40% - Акцент5 132" xfId="2197"/>
+    <cellStyle name="40% - Акцент5 133" xfId="2198"/>
+    <cellStyle name="40% - Акцент5 134" xfId="2199"/>
+    <cellStyle name="40% - Акцент5 135" xfId="2200"/>
+    <cellStyle name="40% - Акцент5 136" xfId="2201"/>
+    <cellStyle name="40% - Акцент5 137" xfId="2202"/>
+    <cellStyle name="40% - Акцент5 138" xfId="2203"/>
+    <cellStyle name="40% - Акцент5 139" xfId="2204"/>
+    <cellStyle name="40% - Акцент5 14" xfId="2205"/>
+    <cellStyle name="40% - Акцент5 140" xfId="2206"/>
+    <cellStyle name="40% - Акцент5 141" xfId="2207"/>
+    <cellStyle name="40% - Акцент5 142" xfId="2208"/>
+    <cellStyle name="40% - Акцент5 143" xfId="2209"/>
+    <cellStyle name="40% - Акцент5 144" xfId="2210"/>
+    <cellStyle name="40% - Акцент5 145" xfId="2211"/>
+    <cellStyle name="40% - Акцент5 146" xfId="2212"/>
+    <cellStyle name="40% - Акцент5 147" xfId="2213"/>
+    <cellStyle name="40% - Акцент5 148" xfId="2214"/>
+    <cellStyle name="40% - Акцент5 149" xfId="2215"/>
+    <cellStyle name="40% - Акцент5 15" xfId="2216"/>
+    <cellStyle name="40% - Акцент5 150" xfId="2217"/>
+    <cellStyle name="40% - Акцент5 151" xfId="2218"/>
+    <cellStyle name="40% - Акцент5 152" xfId="2219"/>
+    <cellStyle name="40% - Акцент5 153" xfId="2220"/>
+    <cellStyle name="40% - Акцент5 154" xfId="2221"/>
+    <cellStyle name="40% - Акцент5 155" xfId="2222"/>
+    <cellStyle name="40% - Акцент5 156" xfId="2223"/>
+    <cellStyle name="40% - Акцент5 157" xfId="2224"/>
+    <cellStyle name="40% - Акцент5 158" xfId="2225"/>
+    <cellStyle name="40% - Акцент5 159" xfId="2226"/>
+    <cellStyle name="40% - Акцент5 16" xfId="2227"/>
+    <cellStyle name="40% - Акцент5 160" xfId="2228"/>
+    <cellStyle name="40% - Акцент5 161" xfId="2229"/>
+    <cellStyle name="40% - Акцент5 162" xfId="2230"/>
+    <cellStyle name="40% - Акцент5 163" xfId="2231"/>
+    <cellStyle name="40% - Акцент5 164" xfId="2232"/>
+    <cellStyle name="40% - Акцент5 165" xfId="2233"/>
+    <cellStyle name="40% - Акцент5 166" xfId="2234"/>
+    <cellStyle name="40% - Акцент5 167" xfId="2235"/>
+    <cellStyle name="40% - Акцент5 168" xfId="2236"/>
+    <cellStyle name="40% - Акцент5 169" xfId="2237"/>
+    <cellStyle name="40% - Акцент5 17" xfId="2238"/>
+    <cellStyle name="40% - Акцент5 170" xfId="2239"/>
+    <cellStyle name="40% - Акцент5 171" xfId="2240"/>
+    <cellStyle name="40% - Акцент5 172" xfId="2241"/>
+    <cellStyle name="40% - Акцент5 173" xfId="2242"/>
+    <cellStyle name="40% - Акцент5 174" xfId="2243"/>
+    <cellStyle name="40% - Акцент5 175" xfId="2244"/>
+    <cellStyle name="40% - Акцент5 176" xfId="2245"/>
+    <cellStyle name="40% - Акцент5 177" xfId="2246"/>
+    <cellStyle name="40% - Акцент5 178" xfId="2247"/>
+    <cellStyle name="40% - Акцент5 179" xfId="2248"/>
+    <cellStyle name="40% - Акцент5 18" xfId="2249"/>
+    <cellStyle name="40% - Акцент5 180" xfId="2250"/>
+    <cellStyle name="40% - Акцент5 181" xfId="2251"/>
+    <cellStyle name="40% - Акцент5 182" xfId="2252"/>
+    <cellStyle name="40% - Акцент5 183" xfId="2253"/>
+    <cellStyle name="40% - Акцент5 184" xfId="2254"/>
+    <cellStyle name="40% - Акцент5 185" xfId="2255"/>
+    <cellStyle name="40% - Акцент5 186" xfId="2256"/>
+    <cellStyle name="40% - Акцент5 187" xfId="2257"/>
+    <cellStyle name="40% - Акцент5 188" xfId="2258"/>
+    <cellStyle name="40% - Акцент5 189" xfId="2259"/>
+    <cellStyle name="40% - Акцент5 19" xfId="2260"/>
+    <cellStyle name="40% - Акцент5 190" xfId="2261"/>
+    <cellStyle name="40% - Акцент5 191" xfId="2262"/>
+    <cellStyle name="40% - Акцент5 192" xfId="2263"/>
+    <cellStyle name="40% - Акцент5 193" xfId="2264"/>
+    <cellStyle name="40% - Акцент5 194" xfId="2265"/>
+    <cellStyle name="40% - Акцент5 195" xfId="2266"/>
+    <cellStyle name="40% - Акцент5 196" xfId="2267"/>
+    <cellStyle name="40% - Акцент5 197" xfId="2268"/>
+    <cellStyle name="40% - Акцент5 198" xfId="2269"/>
+    <cellStyle name="40% - Акцент5 199" xfId="2270"/>
+    <cellStyle name="40% - Акцент5 2" xfId="2271"/>
+    <cellStyle name="40% - Акцент5 20" xfId="2272"/>
+    <cellStyle name="40% - Акцент5 200" xfId="2273"/>
+    <cellStyle name="40% - Акцент5 201" xfId="2274"/>
+    <cellStyle name="40% - Акцент5 202" xfId="2275"/>
+    <cellStyle name="40% - Акцент5 203" xfId="2276"/>
+    <cellStyle name="40% - Акцент5 204" xfId="2277"/>
+    <cellStyle name="40% - Акцент5 205" xfId="2278"/>
+    <cellStyle name="40% - Акцент5 206" xfId="2279"/>
+    <cellStyle name="40% - Акцент5 207" xfId="2280"/>
+    <cellStyle name="40% - Акцент5 208" xfId="2281"/>
+    <cellStyle name="40% - Акцент5 209" xfId="2282"/>
+    <cellStyle name="40% - Акцент5 21" xfId="2283"/>
+    <cellStyle name="40% - Акцент5 210" xfId="2284"/>
+    <cellStyle name="40% - Акцент5 211" xfId="2285"/>
+    <cellStyle name="40% - Акцент5 212" xfId="2286"/>
+    <cellStyle name="40% - Акцент5 213" xfId="2287"/>
+    <cellStyle name="40% - Акцент5 214" xfId="2288"/>
+    <cellStyle name="40% - Акцент5 215" xfId="2289"/>
+    <cellStyle name="40% - Акцент5 216" xfId="2290"/>
+    <cellStyle name="40% - Акцент5 217" xfId="2291"/>
+    <cellStyle name="40% - Акцент5 22" xfId="2292"/>
+    <cellStyle name="40% - Акцент5 23" xfId="2293"/>
+    <cellStyle name="40% - Акцент5 24" xfId="2294"/>
+    <cellStyle name="40% - Акцент5 25" xfId="2295"/>
+    <cellStyle name="40% - Акцент5 26" xfId="2296"/>
+    <cellStyle name="40% - Акцент5 27" xfId="2297"/>
+    <cellStyle name="40% - Акцент5 28" xfId="2298"/>
+    <cellStyle name="40% - Акцент5 29" xfId="2299"/>
+    <cellStyle name="40% - Акцент5 3" xfId="2300"/>
+    <cellStyle name="40% - Акцент5 30" xfId="2301"/>
+    <cellStyle name="40% - Акцент5 31" xfId="2302"/>
+    <cellStyle name="40% - Акцент5 32" xfId="2303"/>
+    <cellStyle name="40% - Акцент5 33" xfId="2304"/>
+    <cellStyle name="40% - Акцент5 34" xfId="2305"/>
+    <cellStyle name="40% - Акцент5 35" xfId="2306"/>
+    <cellStyle name="40% - Акцент5 36" xfId="2307"/>
+    <cellStyle name="40% - Акцент5 37" xfId="2308"/>
+    <cellStyle name="40% - Акцент5 38" xfId="2309"/>
+    <cellStyle name="40% - Акцент5 39" xfId="2310"/>
+    <cellStyle name="40% - Акцент5 4" xfId="2311"/>
+    <cellStyle name="40% - Акцент5 40" xfId="2312"/>
+    <cellStyle name="40% - Акцент5 41" xfId="2313"/>
+    <cellStyle name="40% - Акцент5 42" xfId="2314"/>
+    <cellStyle name="40% - Акцент5 43" xfId="2315"/>
+    <cellStyle name="40% - Акцент5 44" xfId="2316"/>
+    <cellStyle name="40% - Акцент5 45" xfId="2317"/>
+    <cellStyle name="40% - Акцент5 46" xfId="2318"/>
+    <cellStyle name="40% - Акцент5 47" xfId="2319"/>
+    <cellStyle name="40% - Акцент5 48" xfId="2320"/>
+    <cellStyle name="40% - Акцент5 49" xfId="2321"/>
+    <cellStyle name="40% - Акцент5 5" xfId="2322"/>
+    <cellStyle name="40% - Акцент5 50" xfId="2323"/>
+    <cellStyle name="40% - Акцент5 51" xfId="2324"/>
+    <cellStyle name="40% - Акцент5 52" xfId="2325"/>
+    <cellStyle name="40% - Акцент5 53" xfId="2326"/>
+    <cellStyle name="40% - Акцент5 54" xfId="2327"/>
+    <cellStyle name="40% - Акцент5 55" xfId="2328"/>
+    <cellStyle name="40% - Акцент5 56" xfId="2329"/>
+    <cellStyle name="40% - Акцент5 57" xfId="2330"/>
+    <cellStyle name="40% - Акцент5 58" xfId="2331"/>
+    <cellStyle name="40% - Акцент5 59" xfId="2332"/>
+    <cellStyle name="40% - Акцент5 6" xfId="2333"/>
+    <cellStyle name="40% - Акцент5 60" xfId="2334"/>
+    <cellStyle name="40% - Акцент5 61" xfId="2335"/>
+    <cellStyle name="40% - Акцент5 62" xfId="2336"/>
+    <cellStyle name="40% - Акцент5 63" xfId="2337"/>
+    <cellStyle name="40% - Акцент5 64" xfId="2338"/>
+    <cellStyle name="40% - Акцент5 65" xfId="2339"/>
+    <cellStyle name="40% - Акцент5 66" xfId="2340"/>
+    <cellStyle name="40% - Акцент5 67" xfId="2341"/>
+    <cellStyle name="40% - Акцент5 68" xfId="2342"/>
+    <cellStyle name="40% - Акцент5 69" xfId="2343"/>
+    <cellStyle name="40% - Акцент5 7" xfId="2344"/>
+    <cellStyle name="40% - Акцент5 70" xfId="2345"/>
+    <cellStyle name="40% - Акцент5 71" xfId="2346"/>
+    <cellStyle name="40% - Акцент5 72" xfId="2347"/>
+    <cellStyle name="40% - Акцент5 73" xfId="2348"/>
+    <cellStyle name="40% - Акцент5 74" xfId="2349"/>
+    <cellStyle name="40% - Акцент5 75" xfId="2350"/>
+    <cellStyle name="40% - Акцент5 76" xfId="2351"/>
+    <cellStyle name="40% - Акцент5 77" xfId="2352"/>
+    <cellStyle name="40% - Акцент5 78" xfId="2353"/>
+    <cellStyle name="40% - Акцент5 79" xfId="2354"/>
+    <cellStyle name="40% - Акцент5 8" xfId="2355"/>
+    <cellStyle name="40% - Акцент5 80" xfId="2356"/>
+    <cellStyle name="40% - Акцент5 81" xfId="2357"/>
+    <cellStyle name="40% - Акцент5 82" xfId="2358"/>
+    <cellStyle name="40% - Акцент5 83" xfId="2359"/>
+    <cellStyle name="40% - Акцент5 84" xfId="2360"/>
+    <cellStyle name="40% - Акцент5 85" xfId="2361"/>
+    <cellStyle name="40% - Акцент5 86" xfId="2362"/>
+    <cellStyle name="40% - Акцент5 87" xfId="2363"/>
+    <cellStyle name="40% - Акцент5 88" xfId="2364"/>
+    <cellStyle name="40% - Акцент5 89" xfId="2365"/>
+    <cellStyle name="40% - Акцент5 9" xfId="2366"/>
+    <cellStyle name="40% - Акцент5 90" xfId="2367"/>
+    <cellStyle name="40% - Акцент5 91" xfId="2368"/>
+    <cellStyle name="40% - Акцент5 92" xfId="2369"/>
+    <cellStyle name="40% - Акцент5 93" xfId="2370"/>
+    <cellStyle name="40% - Акцент5 94" xfId="2371"/>
+    <cellStyle name="40% - Акцент5 95" xfId="2372"/>
+    <cellStyle name="40% - Акцент5 96" xfId="2373"/>
+    <cellStyle name="40% - Акцент5 97" xfId="2374"/>
+    <cellStyle name="40% - Акцент5 98" xfId="2375"/>
+    <cellStyle name="40% - Акцент5 99" xfId="2376"/>
+    <cellStyle name="40% - Акцент6 10" xfId="2377"/>
+    <cellStyle name="40% - Акцент6 100" xfId="2378"/>
+    <cellStyle name="40% - Акцент6 101" xfId="2379"/>
+    <cellStyle name="40% - Акцент6 102" xfId="2380"/>
+    <cellStyle name="40% - Акцент6 103" xfId="2381"/>
+    <cellStyle name="40% - Акцент6 104" xfId="2382"/>
+    <cellStyle name="40% - Акцент6 105" xfId="2383"/>
+    <cellStyle name="40% - Акцент6 106" xfId="2384"/>
+    <cellStyle name="40% - Акцент6 107" xfId="2385"/>
+    <cellStyle name="40% - Акцент6 108" xfId="2386"/>
+    <cellStyle name="40% - Акцент6 109" xfId="2387"/>
+    <cellStyle name="40% - Акцент6 11" xfId="2388"/>
+    <cellStyle name="40% - Акцент6 110" xfId="2389"/>
+    <cellStyle name="40% - Акцент6 111" xfId="2390"/>
+    <cellStyle name="40% - Акцент6 112" xfId="2391"/>
+    <cellStyle name="40% - Акцент6 113" xfId="2392"/>
+    <cellStyle name="40% - Акцент6 114" xfId="2393"/>
+    <cellStyle name="40% - Акцент6 115" xfId="2394"/>
+    <cellStyle name="40% - Акцент6 116" xfId="2395"/>
+    <cellStyle name="40% - Акцент6 117" xfId="2396"/>
+    <cellStyle name="40% - Акцент6 118" xfId="2397"/>
+    <cellStyle name="40% - Акцент6 119" xfId="2398"/>
+    <cellStyle name="40% - Акцент6 12" xfId="2399"/>
+    <cellStyle name="40% - Акцент6 120" xfId="2400"/>
+    <cellStyle name="40% - Акцент6 121" xfId="2401"/>
+    <cellStyle name="40% - Акцент6 122" xfId="2402"/>
+    <cellStyle name="40% - Акцент6 123" xfId="2403"/>
+    <cellStyle name="40% - Акцент6 124" xfId="2404"/>
+    <cellStyle name="40% - Акцент6 125" xfId="2405"/>
+    <cellStyle name="40% - Акцент6 126" xfId="2406"/>
+    <cellStyle name="40% - Акцент6 127" xfId="2407"/>
+    <cellStyle name="40% - Акцент6 128" xfId="2408"/>
+    <cellStyle name="40% - Акцент6 129" xfId="2409"/>
+    <cellStyle name="40% - Акцент6 13" xfId="2410"/>
+    <cellStyle name="40% - Акцент6 130" xfId="2411"/>
+    <cellStyle name="40% - Акцент6 131" xfId="2412"/>
+    <cellStyle name="40% - Акцент6 132" xfId="2413"/>
+    <cellStyle name="40% - Акцент6 133" xfId="2414"/>
+    <cellStyle name="40% - Акцент6 134" xfId="2415"/>
+    <cellStyle name="40% - Акцент6 135" xfId="2416"/>
+    <cellStyle name="40% - Акцент6 136" xfId="2417"/>
+    <cellStyle name="40% - Акцент6 137" xfId="2418"/>
+    <cellStyle name="40% - Акцент6 138" xfId="2419"/>
+    <cellStyle name="40% - Акцент6 139" xfId="2420"/>
+    <cellStyle name="40% - Акцент6 14" xfId="2421"/>
+    <cellStyle name="40% - Акцент6 140" xfId="2422"/>
+    <cellStyle name="40% - Акцент6 141" xfId="2423"/>
+    <cellStyle name="40% - Акцент6 142" xfId="2424"/>
+    <cellStyle name="40% - Акцент6 143" xfId="2425"/>
+    <cellStyle name="40% - Акцент6 144" xfId="2426"/>
+    <cellStyle name="40% - Акцент6 145" xfId="2427"/>
+    <cellStyle name="40% - Акцент6 146" xfId="2428"/>
+    <cellStyle name="40% - Акцент6 147" xfId="2429"/>
+    <cellStyle name="40% - Акцент6 148" xfId="2430"/>
+    <cellStyle name="40% - Акцент6 149" xfId="2431"/>
+    <cellStyle name="40% - Акцент6 15" xfId="2432"/>
+    <cellStyle name="40% - Акцент6 150" xfId="2433"/>
+    <cellStyle name="40% - Акцент6 151" xfId="2434"/>
+    <cellStyle name="40% - Акцент6 152" xfId="2435"/>
+    <cellStyle name="40% - Акцент6 153" xfId="2436"/>
+    <cellStyle name="40% - Акцент6 154" xfId="2437"/>
+    <cellStyle name="40% - Акцент6 155" xfId="2438"/>
+    <cellStyle name="40% - Акцент6 156" xfId="2439"/>
+    <cellStyle name="40% - Акцент6 157" xfId="2440"/>
+    <cellStyle name="40% - Акцент6 158" xfId="2441"/>
+    <cellStyle name="40% - Акцент6 159" xfId="2442"/>
+    <cellStyle name="40% - Акцент6 16" xfId="2443"/>
+    <cellStyle name="40% - Акцент6 160" xfId="2444"/>
+    <cellStyle name="40% - Акцент6 161" xfId="2445"/>
+    <cellStyle name="40% - Акцент6 162" xfId="2446"/>
+    <cellStyle name="40% - Акцент6 163" xfId="2447"/>
+    <cellStyle name="40% - Акцент6 164" xfId="2448"/>
+    <cellStyle name="40% - Акцент6 165" xfId="2449"/>
+    <cellStyle name="40% - Акцент6 166" xfId="2450"/>
+    <cellStyle name="40% - Акцент6 167" xfId="2451"/>
+    <cellStyle name="40% - Акцент6 168" xfId="2452"/>
+    <cellStyle name="40% - Акцент6 169" xfId="2453"/>
+    <cellStyle name="40% - Акцент6 17" xfId="2454"/>
+    <cellStyle name="40% - Акцент6 170" xfId="2455"/>
+    <cellStyle name="40% - Акцент6 171" xfId="2456"/>
+    <cellStyle name="40% - Акцент6 172" xfId="2457"/>
+    <cellStyle name="40% - Акцент6 173" xfId="2458"/>
+    <cellStyle name="40% - Акцент6 174" xfId="2459"/>
+    <cellStyle name="40% - Акцент6 175" xfId="2460"/>
+    <cellStyle name="40% - Акцент6 176" xfId="2461"/>
+    <cellStyle name="40% - Акцент6 177" xfId="2462"/>
+    <cellStyle name="40% - Акцент6 178" xfId="2463"/>
+    <cellStyle name="40% - Акцент6 179" xfId="2464"/>
+    <cellStyle name="40% - Акцент6 18" xfId="2465"/>
+    <cellStyle name="40% - Акцент6 180" xfId="2466"/>
+    <cellStyle name="40% - Акцент6 181" xfId="2467"/>
+    <cellStyle name="40% - Акцент6 182" xfId="2468"/>
+    <cellStyle name="40% - Акцент6 183" xfId="2469"/>
+    <cellStyle name="40% - Акцент6 184" xfId="2470"/>
+    <cellStyle name="40% - Акцент6 185" xfId="2471"/>
+    <cellStyle name="40% - Акцент6 186" xfId="2472"/>
+    <cellStyle name="40% - Акцент6 187" xfId="2473"/>
+    <cellStyle name="40% - Акцент6 188" xfId="2474"/>
+    <cellStyle name="40% - Акцент6 189" xfId="2475"/>
+    <cellStyle name="40% - Акцент6 19" xfId="2476"/>
+    <cellStyle name="40% - Акцент6 190" xfId="2477"/>
+    <cellStyle name="40% - Акцент6 191" xfId="2478"/>
+    <cellStyle name="40% - Акцент6 192" xfId="2479"/>
+    <cellStyle name="40% - Акцент6 193" xfId="2480"/>
+    <cellStyle name="40% - Акцент6 194" xfId="2481"/>
+    <cellStyle name="40% - Акцент6 195" xfId="2482"/>
+    <cellStyle name="40% - Акцент6 196" xfId="2483"/>
+    <cellStyle name="40% - Акцент6 197" xfId="2484"/>
+    <cellStyle name="40% - Акцент6 198" xfId="2485"/>
+    <cellStyle name="40% - Акцент6 199" xfId="2486"/>
+    <cellStyle name="40% - Акцент6 2" xfId="2487"/>
+    <cellStyle name="40% - Акцент6 20" xfId="2488"/>
+    <cellStyle name="40% - Акцент6 200" xfId="2489"/>
+    <cellStyle name="40% - Акцент6 201" xfId="2490"/>
+    <cellStyle name="40% - Акцент6 202" xfId="2491"/>
+    <cellStyle name="40% - Акцент6 203" xfId="2492"/>
+    <cellStyle name="40% - Акцент6 204" xfId="2493"/>
+    <cellStyle name="40% - Акцент6 205" xfId="2494"/>
+    <cellStyle name="40% - Акцент6 206" xfId="2495"/>
+    <cellStyle name="40% - Акцент6 207" xfId="2496"/>
+    <cellStyle name="40% - Акцент6 208" xfId="2497"/>
+    <cellStyle name="40% - Акцент6 209" xfId="2498"/>
+    <cellStyle name="40% - Акцент6 21" xfId="2499"/>
+    <cellStyle name="40% - Акцент6 210" xfId="2500"/>
+    <cellStyle name="40% - Акцент6 211" xfId="2501"/>
+    <cellStyle name="40% - Акцент6 212" xfId="2502"/>
+    <cellStyle name="40% - Акцент6 213" xfId="2503"/>
+    <cellStyle name="40% - Акцент6 214" xfId="2504"/>
+    <cellStyle name="40% - Акцент6 215" xfId="2505"/>
+    <cellStyle name="40% - Акцент6 216" xfId="2506"/>
+    <cellStyle name="40% - Акцент6 217" xfId="2507"/>
+    <cellStyle name="40% - Акцент6 22" xfId="2508"/>
+    <cellStyle name="40% - Акцент6 23" xfId="2509"/>
+    <cellStyle name="40% - Акцент6 24" xfId="2510"/>
+    <cellStyle name="40% - Акцент6 25" xfId="2511"/>
+    <cellStyle name="40% - Акцент6 26" xfId="2512"/>
+    <cellStyle name="40% - Акцент6 27" xfId="2513"/>
+    <cellStyle name="40% - Акцент6 28" xfId="2514"/>
+    <cellStyle name="40% - Акцент6 29" xfId="2515"/>
+    <cellStyle name="40% - Акцент6 3" xfId="2516"/>
+    <cellStyle name="40% - Акцент6 30" xfId="2517"/>
+    <cellStyle name="40% - Акцент6 31" xfId="2518"/>
+    <cellStyle name="40% - Акцент6 32" xfId="2519"/>
+    <cellStyle name="40% - Акцент6 33" xfId="2520"/>
+    <cellStyle name="40% - Акцент6 34" xfId="2521"/>
+    <cellStyle name="40% - Акцент6 35" xfId="2522"/>
+    <cellStyle name="40% - Акцент6 36" xfId="2523"/>
+    <cellStyle name="40% - Акцент6 37" xfId="2524"/>
+    <cellStyle name="40% - Акцент6 38" xfId="2525"/>
+    <cellStyle name="40% - Акцент6 39" xfId="2526"/>
+    <cellStyle name="40% - Акцент6 4" xfId="2527"/>
+    <cellStyle name="40% - Акцент6 40" xfId="2528"/>
+    <cellStyle name="40% - Акцент6 41" xfId="2529"/>
+    <cellStyle name="40% - Акцент6 42" xfId="2530"/>
+    <cellStyle name="40% - Акцент6 43" xfId="2531"/>
+    <cellStyle name="40% - Акцент6 44" xfId="2532"/>
+    <cellStyle name="40% - Акцент6 45" xfId="2533"/>
+    <cellStyle name="40% - Акцент6 46" xfId="2534"/>
+    <cellStyle name="40% - Акцент6 47" xfId="2535"/>
+    <cellStyle name="40% - Акцент6 48" xfId="2536"/>
+    <cellStyle name="40% - Акцент6 49" xfId="2537"/>
+    <cellStyle name="40% - Акцент6 5" xfId="2538"/>
+    <cellStyle name="40% - Акцент6 50" xfId="2539"/>
+    <cellStyle name="40% - Акцент6 51" xfId="2540"/>
+    <cellStyle name="40% - Акцент6 52" xfId="2541"/>
+    <cellStyle name="40% - Акцент6 53" xfId="2542"/>
+    <cellStyle name="40% - Акцент6 54" xfId="2543"/>
+    <cellStyle name="40% - Акцент6 55" xfId="2544"/>
+    <cellStyle name="40% - Акцент6 56" xfId="2545"/>
+    <cellStyle name="40% - Акцент6 57" xfId="2546"/>
+    <cellStyle name="40% - Акцент6 58" xfId="2547"/>
+    <cellStyle name="40% - Акцент6 59" xfId="2548"/>
+    <cellStyle name="40% - Акцент6 6" xfId="2549"/>
+    <cellStyle name="40% - Акцент6 60" xfId="2550"/>
+    <cellStyle name="40% - Акцент6 61" xfId="2551"/>
+    <cellStyle name="40% - Акцент6 62" xfId="2552"/>
+    <cellStyle name="40% - Акцент6 63" xfId="2553"/>
+    <cellStyle name="40% - Акцент6 64" xfId="2554"/>
+    <cellStyle name="40% - Акцент6 65" xfId="2555"/>
+    <cellStyle name="40% - Акцент6 66" xfId="2556"/>
+    <cellStyle name="40% - Акцент6 67" xfId="2557"/>
+    <cellStyle name="40% - Акцент6 68" xfId="2558"/>
+    <cellStyle name="40% - Акцент6 69" xfId="2559"/>
+    <cellStyle name="40% - Акцент6 7" xfId="2560"/>
+    <cellStyle name="40% - Акцент6 70" xfId="2561"/>
+    <cellStyle name="40% - Акцент6 71" xfId="2562"/>
+    <cellStyle name="40% - Акцент6 72" xfId="2563"/>
+    <cellStyle name="40% - Акцент6 73" xfId="2564"/>
+    <cellStyle name="40% - Акцент6 74" xfId="2565"/>
+    <cellStyle name="40% - Акцент6 75" xfId="2566"/>
+    <cellStyle name="40% - Акцент6 76" xfId="2567"/>
+    <cellStyle name="40% - Акцент6 77" xfId="2568"/>
+    <cellStyle name="40% - Акцент6 78" xfId="2569"/>
+    <cellStyle name="40% - Акцент6 79" xfId="2570"/>
+    <cellStyle name="40% - Акцент6 8" xfId="2571"/>
+    <cellStyle name="40% - Акцент6 80" xfId="2572"/>
+    <cellStyle name="40% - Акцент6 81" xfId="2573"/>
+    <cellStyle name="40% - Акцент6 82" xfId="2574"/>
+    <cellStyle name="40% - Акцент6 83" xfId="2575"/>
+    <cellStyle name="40% - Акцент6 84" xfId="2576"/>
+    <cellStyle name="40% - Акцент6 85" xfId="2577"/>
+    <cellStyle name="40% - Акцент6 86" xfId="2578"/>
+    <cellStyle name="40% - Акцент6 87" xfId="2579"/>
+    <cellStyle name="40% - Акцент6 88" xfId="2580"/>
+    <cellStyle name="40% - Акцент6 89" xfId="2581"/>
+    <cellStyle name="40% - Акцент6 9" xfId="2582"/>
+    <cellStyle name="40% - Акцент6 90" xfId="2583"/>
+    <cellStyle name="40% - Акцент6 91" xfId="2584"/>
+    <cellStyle name="40% - Акцент6 92" xfId="2585"/>
+    <cellStyle name="40% - Акцент6 93" xfId="2586"/>
+    <cellStyle name="40% - Акцент6 94" xfId="2587"/>
+    <cellStyle name="40% - Акцент6 95" xfId="2588"/>
+    <cellStyle name="40% - Акцент6 96" xfId="2589"/>
+    <cellStyle name="40% - Акцент6 97" xfId="2590"/>
+    <cellStyle name="40% - Акцент6 98" xfId="2591"/>
+    <cellStyle name="40% - Акцент6 99" xfId="2592"/>
+    <cellStyle name="60% - Акцент1 10" xfId="2593"/>
+    <cellStyle name="60% - Акцент1 100" xfId="2594"/>
+    <cellStyle name="60% - Акцент1 101" xfId="2595"/>
+    <cellStyle name="60% - Акцент1 102" xfId="2596"/>
+    <cellStyle name="60% - Акцент1 103" xfId="2597"/>
+    <cellStyle name="60% - Акцент1 104" xfId="2598"/>
+    <cellStyle name="60% - Акцент1 105" xfId="2599"/>
+    <cellStyle name="60% - Акцент1 106" xfId="2600"/>
+    <cellStyle name="60% - Акцент1 107" xfId="2601"/>
+    <cellStyle name="60% - Акцент1 108" xfId="2602"/>
+    <cellStyle name="60% - Акцент1 109" xfId="2603"/>
+    <cellStyle name="60% - Акцент1 11" xfId="2604"/>
+    <cellStyle name="60% - Акцент1 110" xfId="2605"/>
+    <cellStyle name="60% - Акцент1 111" xfId="2606"/>
+    <cellStyle name="60% - Акцент1 112" xfId="2607"/>
+    <cellStyle name="60% - Акцент1 113" xfId="2608"/>
+    <cellStyle name="60% - Акцент1 114" xfId="2609"/>
+    <cellStyle name="60% - Акцент1 115" xfId="2610"/>
+    <cellStyle name="60% - Акцент1 116" xfId="2611"/>
+    <cellStyle name="60% - Акцент1 117" xfId="2612"/>
+    <cellStyle name="60% - Акцент1 118" xfId="2613"/>
+    <cellStyle name="60% - Акцент1 119" xfId="2614"/>
+    <cellStyle name="60% - Акцент1 12" xfId="2615"/>
+    <cellStyle name="60% - Акцент1 120" xfId="2616"/>
+    <cellStyle name="60% - Акцент1 121" xfId="2617"/>
+    <cellStyle name="60% - Акцент1 122" xfId="2618"/>
+    <cellStyle name="60% - Акцент1 123" xfId="2619"/>
+    <cellStyle name="60% - Акцент1 124" xfId="2620"/>
+    <cellStyle name="60% - Акцент1 125" xfId="2621"/>
+    <cellStyle name="60% - Акцент1 126" xfId="2622"/>
+    <cellStyle name="60% - Акцент1 127" xfId="2623"/>
+    <cellStyle name="60% - Акцент1 128" xfId="2624"/>
+    <cellStyle name="60% - Акцент1 129" xfId="2625"/>
+    <cellStyle name="60% - Акцент1 13" xfId="2626"/>
+    <cellStyle name="60% - Акцент1 130" xfId="2627"/>
+    <cellStyle name="60% - Акцент1 131" xfId="2628"/>
+    <cellStyle name="60% - Акцент1 132" xfId="2629"/>
+    <cellStyle name="60% - Акцент1 133" xfId="2630"/>
+    <cellStyle name="60% - Акцент1 134" xfId="2631"/>
+    <cellStyle name="60% - Акцент1 135" xfId="2632"/>
+    <cellStyle name="60% - Акцент1 136" xfId="2633"/>
+    <cellStyle name="60% - Акцент1 137" xfId="2634"/>
+    <cellStyle name="60% - Акцент1 138" xfId="2635"/>
+    <cellStyle name="60% - Акцент1 139" xfId="2636"/>
+    <cellStyle name="60% - Акцент1 14" xfId="2637"/>
+    <cellStyle name="60% - Акцент1 140" xfId="2638"/>
+    <cellStyle name="60% - Акцент1 141" xfId="2639"/>
+    <cellStyle name="60% - Акцент1 142" xfId="2640"/>
+    <cellStyle name="60% - Акцент1 143" xfId="2641"/>
+    <cellStyle name="60% - Акцент1 144" xfId="2642"/>
+    <cellStyle name="60% - Акцент1 145" xfId="2643"/>
+    <cellStyle name="60% - Акцент1 146" xfId="2644"/>
+    <cellStyle name="60% - Акцент1 147" xfId="2645"/>
+    <cellStyle name="60% - Акцент1 148" xfId="2646"/>
+    <cellStyle name="60% - Акцент1 149" xfId="2647"/>
+    <cellStyle name="60% - Акцент1 15" xfId="2648"/>
+    <cellStyle name="60% - Акцент1 150" xfId="2649"/>
+    <cellStyle name="60% - Акцент1 151" xfId="2650"/>
+    <cellStyle name="60% - Акцент1 152" xfId="2651"/>
+    <cellStyle name="60% - Акцент1 153" xfId="2652"/>
+    <cellStyle name="60% - Акцент1 154" xfId="2653"/>
+    <cellStyle name="60% - Акцент1 155" xfId="2654"/>
+    <cellStyle name="60% - Акцент1 156" xfId="2655"/>
+    <cellStyle name="60% - Акцент1 157" xfId="2656"/>
+    <cellStyle name="60% - Акцент1 158" xfId="2657"/>
+    <cellStyle name="60% - Акцент1 159" xfId="2658"/>
+    <cellStyle name="60% - Акцент1 16" xfId="2659"/>
+    <cellStyle name="60% - Акцент1 160" xfId="2660"/>
+    <cellStyle name="60% - Акцент1 161" xfId="2661"/>
+    <cellStyle name="60% - Акцент1 162" xfId="2662"/>
+    <cellStyle name="60% - Акцент1 163" xfId="2663"/>
+    <cellStyle name="60% - Акцент1 164" xfId="2664"/>
+    <cellStyle name="60% - Акцент1 165" xfId="2665"/>
+    <cellStyle name="60% - Акцент1 166" xfId="2666"/>
+    <cellStyle name="60% - Акцент1 167" xfId="2667"/>
+    <cellStyle name="60% - Акцент1 168" xfId="2668"/>
+    <cellStyle name="60% - Акцент1 169" xfId="2669"/>
+    <cellStyle name="60% - Акцент1 17" xfId="2670"/>
+    <cellStyle name="60% - Акцент1 170" xfId="2671"/>
+    <cellStyle name="60% - Акцент1 171" xfId="2672"/>
+    <cellStyle name="60% - Акцент1 172" xfId="2673"/>
+    <cellStyle name="60% - Акцент1 173" xfId="2674"/>
+    <cellStyle name="60% - Акцент1 174" xfId="2675"/>
+    <cellStyle name="60% - Акцент1 175" xfId="2676"/>
+    <cellStyle name="60% - Акцент1 176" xfId="2677"/>
+    <cellStyle name="60% - Акцент1 177" xfId="2678"/>
+    <cellStyle name="60% - Акцент1 178" xfId="2679"/>
+    <cellStyle name="60% - Акцент1 179" xfId="2680"/>
+    <cellStyle name="60% - Акцент1 18" xfId="2681"/>
+    <cellStyle name="60% - Акцент1 180" xfId="2682"/>
+    <cellStyle name="60% - Акцент1 181" xfId="2683"/>
+    <cellStyle name="60% - Акцент1 182" xfId="2684"/>
+    <cellStyle name="60% - Акцент1 183" xfId="2685"/>
+    <cellStyle name="60% - Акцент1 184" xfId="2686"/>
+    <cellStyle name="60% - Акцент1 185" xfId="2687"/>
+    <cellStyle name="60% - Акцент1 186" xfId="2688"/>
+    <cellStyle name="60% - Акцент1 187" xfId="2689"/>
+    <cellStyle name="60% - Акцент1 188" xfId="2690"/>
+    <cellStyle name="60% - Акцент1 189" xfId="2691"/>
+    <cellStyle name="60% - Акцент1 19" xfId="2692"/>
+    <cellStyle name="60% - Акцент1 190" xfId="2693"/>
+    <cellStyle name="60% - Акцент1 191" xfId="2694"/>
+    <cellStyle name="60% - Акцент1 192" xfId="2695"/>
+    <cellStyle name="60% - Акцент1 193" xfId="2696"/>
+    <cellStyle name="60% - Акцент1 194" xfId="2697"/>
+    <cellStyle name="60% - Акцент1 195" xfId="2698"/>
+    <cellStyle name="60% - Акцент1 196" xfId="2699"/>
+    <cellStyle name="60% - Акцент1 197" xfId="2700"/>
+    <cellStyle name="60% - Акцент1 198" xfId="2701"/>
+    <cellStyle name="60% - Акцент1 199" xfId="2702"/>
+    <cellStyle name="60% - Акцент1 2" xfId="2703"/>
+    <cellStyle name="60% - Акцент1 20" xfId="2704"/>
+    <cellStyle name="60% - Акцент1 200" xfId="2705"/>
+    <cellStyle name="60% - Акцент1 201" xfId="2706"/>
+    <cellStyle name="60% - Акцент1 202" xfId="2707"/>
+    <cellStyle name="60% - Акцент1 203" xfId="2708"/>
+    <cellStyle name="60% - Акцент1 204" xfId="2709"/>
+    <cellStyle name="60% - Акцент1 205" xfId="2710"/>
+    <cellStyle name="60% - Акцент1 206" xfId="2711"/>
+    <cellStyle name="60% - Акцент1 207" xfId="2712"/>
+    <cellStyle name="60% - Акцент1 208" xfId="2713"/>
+    <cellStyle name="60% - Акцент1 209" xfId="2714"/>
+    <cellStyle name="60% - Акцент1 21" xfId="2715"/>
+    <cellStyle name="60% - Акцент1 210" xfId="2716"/>
+    <cellStyle name="60% - Акцент1 211" xfId="2717"/>
+    <cellStyle name="60% - Акцент1 212" xfId="2718"/>
+    <cellStyle name="60% - Акцент1 213" xfId="2719"/>
+    <cellStyle name="60% - Акцент1 214" xfId="2720"/>
+    <cellStyle name="60% - Акцент1 215" xfId="2721"/>
+    <cellStyle name="60% - Акцент1 216" xfId="2722"/>
+    <cellStyle name="60% - Акцент1 217" xfId="2723"/>
+    <cellStyle name="60% - Акцент1 22" xfId="2724"/>
+    <cellStyle name="60% - Акцент1 23" xfId="2725"/>
+    <cellStyle name="60% - Акцент1 24" xfId="2726"/>
+    <cellStyle name="60% - Акцент1 25" xfId="2727"/>
+    <cellStyle name="60% - Акцент1 26" xfId="2728"/>
+    <cellStyle name="60% - Акцент1 27" xfId="2729"/>
+    <cellStyle name="60% - Акцент1 28" xfId="2730"/>
+    <cellStyle name="60% - Акцент1 29" xfId="2731"/>
+    <cellStyle name="60% - Акцент1 3" xfId="2732"/>
+    <cellStyle name="60% - Акцент1 30" xfId="2733"/>
+    <cellStyle name="60% - Акцент1 31" xfId="2734"/>
+    <cellStyle name="60% - Акцент1 32" xfId="2735"/>
+    <cellStyle name="60% - Акцент1 33" xfId="2736"/>
+    <cellStyle name="60% - Акцент1 34" xfId="2737"/>
+    <cellStyle name="60% - Акцент1 35" xfId="2738"/>
+    <cellStyle name="60% - Акцент1 36" xfId="2739"/>
+    <cellStyle name="60% - Акцент1 37" xfId="2740"/>
+    <cellStyle name="60% - Акцент1 38" xfId="2741"/>
+    <cellStyle name="60% - Акцент1 39" xfId="2742"/>
+    <cellStyle name="60% - Акцент1 4" xfId="2743"/>
+    <cellStyle name="60% - Акцент1 40" xfId="2744"/>
+    <cellStyle name="60% - Акцент1 41" xfId="2745"/>
+    <cellStyle name="60% - Акцент1 42" xfId="2746"/>
+    <cellStyle name="60% - Акцент1 43" xfId="2747"/>
+    <cellStyle name="60% - Акцент1 44" xfId="2748"/>
+    <cellStyle name="60% - Акцент1 45" xfId="2749"/>
+    <cellStyle name="60% - Акцент1 46" xfId="2750"/>
+    <cellStyle name="60% - Акцент1 47" xfId="2751"/>
+    <cellStyle name="60% - Акцент1 48" xfId="2752"/>
+    <cellStyle name="60% - Акцент1 49" xfId="2753"/>
+    <cellStyle name="60% - Акцент1 5" xfId="2754"/>
+    <cellStyle name="60% - Акцент1 50" xfId="2755"/>
+    <cellStyle name="60% - Акцент1 51" xfId="2756"/>
+    <cellStyle name="60% - Акцент1 52" xfId="2757"/>
+    <cellStyle name="60% - Акцент1 53" xfId="2758"/>
+    <cellStyle name="60% - Акцент1 54" xfId="2759"/>
+    <cellStyle name="60% - Акцент1 55" xfId="2760"/>
+    <cellStyle name="60% - Акцент1 56" xfId="2761"/>
+    <cellStyle name="60% - Акцент1 57" xfId="2762"/>
+    <cellStyle name="60% - Акцент1 58" xfId="2763"/>
+    <cellStyle name="60% - Акцент1 59" xfId="2764"/>
+    <cellStyle name="60% - Акцент1 6" xfId="2765"/>
+    <cellStyle name="60% - Акцент1 60" xfId="2766"/>
+    <cellStyle name="60% - Акцент1 61" xfId="2767"/>
+    <cellStyle name="60% - Акцент1 62" xfId="2768"/>
+    <cellStyle name="60% - Акцент1 63" xfId="2769"/>
+    <cellStyle name="60% - Акцент1 64" xfId="2770"/>
+    <cellStyle name="60% - Акцент1 65" xfId="2771"/>
+    <cellStyle name="60% - Акцент1 66" xfId="2772"/>
+    <cellStyle name="60% - Акцент1 67" xfId="2773"/>
+    <cellStyle name="60% - Акцент1 68" xfId="2774"/>
+    <cellStyle name="60% - Акцент1 69" xfId="2775"/>
+    <cellStyle name="60% - Акцент1 7" xfId="2776"/>
+    <cellStyle name="60% - Акцент1 70" xfId="2777"/>
+    <cellStyle name="60% - Акцент1 71" xfId="2778"/>
+    <cellStyle name="60% - Акцент1 72" xfId="2779"/>
+    <cellStyle name="60% - Акцент1 73" xfId="2780"/>
+    <cellStyle name="60% - Акцент1 74" xfId="2781"/>
+    <cellStyle name="60% - Акцент1 75" xfId="2782"/>
+    <cellStyle name="60% - Акцент1 76" xfId="2783"/>
+    <cellStyle name="60% - Акцент1 77" xfId="2784"/>
+    <cellStyle name="60% - Акцент1 78" xfId="2785"/>
+    <cellStyle name="60% - Акцент1 79" xfId="2786"/>
+    <cellStyle name="60% - Акцент1 8" xfId="2787"/>
+    <cellStyle name="60% - Акцент1 80" xfId="2788"/>
+    <cellStyle name="60% - Акцент1 81" xfId="2789"/>
+    <cellStyle name="60% - Акцент1 82" xfId="2790"/>
+    <cellStyle name="60% - Акцент1 83" xfId="2791"/>
+    <cellStyle name="60% - Акцент1 84" xfId="2792"/>
+    <cellStyle name="60% - Акцент1 85" xfId="2793"/>
+    <cellStyle name="60% - Акцент1 86" xfId="2794"/>
+    <cellStyle name="60% - Акцент1 87" xfId="2795"/>
+    <cellStyle name="60% - Акцент1 88" xfId="2796"/>
+    <cellStyle name="60% - Акцент1 89" xfId="2797"/>
+    <cellStyle name="60% - Акцент1 9" xfId="2798"/>
+    <cellStyle name="60% - Акцент1 90" xfId="2799"/>
+    <cellStyle name="60% - Акцент1 91" xfId="2800"/>
+    <cellStyle name="60% - Акцент1 92" xfId="2801"/>
+    <cellStyle name="60% - Акцент1 93" xfId="2802"/>
+    <cellStyle name="60% - Акцент1 94" xfId="2803"/>
+    <cellStyle name="60% - Акцент1 95" xfId="2804"/>
+    <cellStyle name="60% - Акцент1 96" xfId="2805"/>
+    <cellStyle name="60% - Акцент1 97" xfId="2806"/>
+    <cellStyle name="60% - Акцент1 98" xfId="2807"/>
+    <cellStyle name="60% - Акцент1 99" xfId="2808"/>
+    <cellStyle name="60% - Акцент2 10" xfId="2809"/>
+    <cellStyle name="60% - Акцент2 100" xfId="2810"/>
+    <cellStyle name="60% - Акцент2 101" xfId="2811"/>
+    <cellStyle name="60% - Акцент2 102" xfId="2812"/>
+    <cellStyle name="60% - Акцент2 103" xfId="2813"/>
+    <cellStyle name="60% - Акцент2 104" xfId="2814"/>
+    <cellStyle name="60% - Акцент2 105" xfId="2815"/>
+    <cellStyle name="60% - Акцент2 106" xfId="2816"/>
+    <cellStyle name="60% - Акцент2 107" xfId="2817"/>
+    <cellStyle name="60% - Акцент2 108" xfId="2818"/>
+    <cellStyle name="60% - Акцент2 109" xfId="2819"/>
+    <cellStyle name="60% - Акцент2 11" xfId="2820"/>
+    <cellStyle name="60% - Акцент2 110" xfId="2821"/>
+    <cellStyle name="60% - Акцент2 111" xfId="2822"/>
+    <cellStyle name="60% - Акцент2 112" xfId="2823"/>
+    <cellStyle name="60% - Акцент2 113" xfId="2824"/>
+    <cellStyle name="60% - Акцент2 114" xfId="2825"/>
+    <cellStyle name="60% - Акцент2 115" xfId="2826"/>
+    <cellStyle name="60% - Акцент2 116" xfId="2827"/>
+    <cellStyle name="60% - Акцент2 117" xfId="2828"/>
+    <cellStyle name="60% - Акцент2 118" xfId="2829"/>
+    <cellStyle name="60% - Акцент2 119" xfId="2830"/>
+    <cellStyle name="60% - Акцент2 12" xfId="2831"/>
+    <cellStyle name="60% - Акцент2 120" xfId="2832"/>
+    <cellStyle name="60% - Акцент2 121" xfId="2833"/>
+    <cellStyle name="60% - Акцент2 122" xfId="2834"/>
+    <cellStyle name="60% - Акцент2 123" xfId="2835"/>
+    <cellStyle name="60% - Акцент2 124" xfId="2836"/>
+    <cellStyle name="60% - Акцент2 125" xfId="2837"/>
+    <cellStyle name="60% - Акцент2 126" xfId="2838"/>
+    <cellStyle name="60% - Акцент2 127" xfId="2839"/>
+    <cellStyle name="60% - Акцент2 128" xfId="2840"/>
+    <cellStyle name="60% - Акцент2 129" xfId="2841"/>
+    <cellStyle name="60% - Акцент2 13" xfId="2842"/>
+    <cellStyle name="60% - Акцент2 130" xfId="2843"/>
+    <cellStyle name="60% - Акцент2 131" xfId="2844"/>
+    <cellStyle name="60% - Акцент2 132" xfId="2845"/>
+    <cellStyle name="60% - Акцент2 133" xfId="2846"/>
+    <cellStyle name="60% - Акцент2 134" xfId="2847"/>
+    <cellStyle name="60% - Акцент2 135" xfId="2848"/>
+    <cellStyle name="60% - Акцент2 136" xfId="2849"/>
+    <cellStyle name="60% - Акцент2 137" xfId="2850"/>
+    <cellStyle name="60% - Акцент2 138" xfId="2851"/>
+    <cellStyle name="60% - Акцент2 139" xfId="2852"/>
+    <cellStyle name="60% - Акцент2 14" xfId="2853"/>
+    <cellStyle name="60% - Акцент2 140" xfId="2854"/>
+    <cellStyle name="60% - Акцент2 141" xfId="2855"/>
+    <cellStyle name="60% - Акцент2 142" xfId="2856"/>
+    <cellStyle name="60% - Акцент2 143" xfId="2857"/>
+    <cellStyle name="60% - Акцент2 144" xfId="2858"/>
+    <cellStyle name="60% - Акцент2 145" xfId="2859"/>
+    <cellStyle name="60% - Акцент2 146" xfId="2860"/>
+    <cellStyle name="60% - Акцент2 147" xfId="2861"/>
+    <cellStyle name="60% - Акцент2 148" xfId="2862"/>
+    <cellStyle name="60% - Акцент2 149" xfId="2863"/>
+    <cellStyle name="60% - Акцент2 15" xfId="2864"/>
+    <cellStyle name="60% - Акцент2 150" xfId="2865"/>
+    <cellStyle name="60% - Акцент2 151" xfId="2866"/>
+    <cellStyle name="60% - Акцент2 152" xfId="2867"/>
+    <cellStyle name="60% - Акцент2 153" xfId="2868"/>
+    <cellStyle name="60% - Акцент2 154" xfId="2869"/>
+    <cellStyle name="60% - Акцент2 155" xfId="2870"/>
+    <cellStyle name="60% - Акцент2 156" xfId="2871"/>
+    <cellStyle name="60% - Акцент2 157" xfId="2872"/>
+    <cellStyle name="60% - Акцент2 158" xfId="2873"/>
+    <cellStyle name="60% - Акцент2 159" xfId="2874"/>
+    <cellStyle name="60% - Акцент2 16" xfId="2875"/>
+    <cellStyle name="60% - Акцент2 160" xfId="2876"/>
+    <cellStyle name="60% - Акцент2 161" xfId="2877"/>
+    <cellStyle name="60% - Акцент2 162" xfId="2878"/>
+    <cellStyle name="60% - Акцент2 163" xfId="2879"/>
+    <cellStyle name="60% - Акцент2 164" xfId="2880"/>
+    <cellStyle name="60% - Акцент2 165" xfId="2881"/>
+    <cellStyle name="60% - Акцент2 166" xfId="2882"/>
+    <cellStyle name="60% - Акцент2 167" xfId="2883"/>
+    <cellStyle name="60% - Акцент2 168" xfId="2884"/>
+    <cellStyle name="60% - Акцент2 169" xfId="2885"/>
+    <cellStyle name="60% - Акцент2 17" xfId="2886"/>
+    <cellStyle name="60% - Акцент2 170" xfId="2887"/>
+    <cellStyle name="60% - Акцент2 171" xfId="2888"/>
+    <cellStyle name="60% - Акцент2 172" xfId="2889"/>
+    <cellStyle name="60% - Акцент2 173" xfId="2890"/>
+    <cellStyle name="60% - Акцент2 174" xfId="2891"/>
+    <cellStyle name="60% - Акцент2 175" xfId="2892"/>
+    <cellStyle name="60% - Акцент2 176" xfId="2893"/>
+    <cellStyle name="60% - Акцент2 177" xfId="2894"/>
+    <cellStyle name="60% - Акцент2 178" xfId="2895"/>
+    <cellStyle name="60% - Акцент2 179" xfId="2896"/>
+    <cellStyle name="60% - Акцент2 18" xfId="2897"/>
+    <cellStyle name="60% - Акцент2 180" xfId="2898"/>
+    <cellStyle name="60% - Акцент2 181" xfId="2899"/>
+    <cellStyle name="60% - Акцент2 182" xfId="2900"/>
+    <cellStyle name="60% - Акцент2 183" xfId="2901"/>
+    <cellStyle name="60% - Акцент2 184" xfId="2902"/>
+    <cellStyle name="60% - Акцент2 185" xfId="2903"/>
+    <cellStyle name="60% - Акцент2 186" xfId="2904"/>
+    <cellStyle name="60% - Акцент2 187" xfId="2905"/>
+    <cellStyle name="60% - Акцент2 188" xfId="2906"/>
+    <cellStyle name="60% - Акцент2 189" xfId="2907"/>
+    <cellStyle name="60% - Акцент2 19" xfId="2908"/>
+    <cellStyle name="60% - Акцент2 190" xfId="2909"/>
+    <cellStyle name="60% - Акцент2 191" xfId="2910"/>
+    <cellStyle name="60% - Акцент2 192" xfId="2911"/>
+    <cellStyle name="60% - Акцент2 193" xfId="2912"/>
+    <cellStyle name="60% - Акцент2 194" xfId="2913"/>
+    <cellStyle name="60% - Акцент2 195" xfId="2914"/>
+    <cellStyle name="60% - Акцент2 196" xfId="2915"/>
+    <cellStyle name="60% - Акцент2 197" xfId="2916"/>
+    <cellStyle name="60% - Акцент2 198" xfId="2917"/>
+    <cellStyle name="60% - Акцент2 199" xfId="2918"/>
+    <cellStyle name="60% - Акцент2 2" xfId="2919"/>
+    <cellStyle name="60% - Акцент2 20" xfId="2920"/>
+    <cellStyle name="60% - Акцент2 200" xfId="2921"/>
+    <cellStyle name="60% - Акцент2 201" xfId="2922"/>
+    <cellStyle name="60% - Акцент2 202" xfId="2923"/>
+    <cellStyle name="60% - Акцент2 203" xfId="2924"/>
+    <cellStyle name="60% - Акцент2 204" xfId="2925"/>
+    <cellStyle name="60% - Акцент2 205" xfId="2926"/>
+    <cellStyle name="60% - Акцент2 206" xfId="2927"/>
+    <cellStyle name="60% - Акцент2 207" xfId="2928"/>
+    <cellStyle name="60% - Акцент2 208" xfId="2929"/>
+    <cellStyle name="60% - Акцент2 209" xfId="2930"/>
+    <cellStyle name="60% - Акцент2 21" xfId="2931"/>
+    <cellStyle name="60% - Акцент2 210" xfId="2932"/>
+    <cellStyle name="60% - Акцент2 211" xfId="2933"/>
+    <cellStyle name="60% - Акцент2 212" xfId="2934"/>
+    <cellStyle name="60% - Акцент2 213" xfId="2935"/>
+    <cellStyle name="60% - Акцент2 214" xfId="2936"/>
+    <cellStyle name="60% - Акцент2 215" xfId="2937"/>
+    <cellStyle name="60% - Акцент2 216" xfId="2938"/>
+    <cellStyle name="60% - Акцент2 217" xfId="2939"/>
+    <cellStyle name="60% - Акцент2 22" xfId="2940"/>
+    <cellStyle name="60% - Акцент2 23" xfId="2941"/>
+    <cellStyle name="60% - Акцент2 24" xfId="2942"/>
+    <cellStyle name="60% - Акцент2 25" xfId="2943"/>
+    <cellStyle name="60% - Акцент2 26" xfId="2944"/>
+    <cellStyle name="60% - Акцент2 27" xfId="2945"/>
+    <cellStyle name="60% - Акцент2 28" xfId="2946"/>
+    <cellStyle name="60% - Акцент2 29" xfId="2947"/>
+    <cellStyle name="60% - Акцент2 3" xfId="2948"/>
+    <cellStyle name="60% - Акцент2 30" xfId="2949"/>
+    <cellStyle name="60% - Акцент2 31" xfId="2950"/>
+    <cellStyle name="60% - Акцент2 32" xfId="2951"/>
+    <cellStyle name="60% - Акцент2 33" xfId="2952"/>
+    <cellStyle name="60% - Акцент2 34" xfId="2953"/>
+    <cellStyle name="60% - Акцент2 35" xfId="2954"/>
+    <cellStyle name="60% - Акцент2 36" xfId="2955"/>
+    <cellStyle name="60% - Акцент2 37" xfId="2956"/>
+    <cellStyle name="60% - Акцент2 38" xfId="2957"/>
+    <cellStyle name="60% - Акцент2 39" xfId="2958"/>
+    <cellStyle name="60% - Акцент2 4" xfId="2959"/>
+    <cellStyle name="60% - Акцент2 40" xfId="2960"/>
+    <cellStyle name="60% - Акцент2 41" xfId="2961"/>
+    <cellStyle name="60% - Акцент2 42" xfId="2962"/>
+    <cellStyle name="60% - Акцент2 43" xfId="2963"/>
+    <cellStyle name="60% - Акцент2 44" xfId="2964"/>
+    <cellStyle name="60% - Акцент2 45" xfId="2965"/>
+    <cellStyle name="60% - Акцент2 46" xfId="2966"/>
+    <cellStyle name="60% - Акцент2 47" xfId="2967"/>
+    <cellStyle name="60% - Акцент2 48" xfId="2968"/>
+    <cellStyle name="60% - Акцент2 49" xfId="2969"/>
+    <cellStyle name="60% - Акцент2 5" xfId="2970"/>
+    <cellStyle name="60% - Акцент2 50" xfId="2971"/>
+    <cellStyle name="60% - Акцент2 51" xfId="2972"/>
+    <cellStyle name="60% - Акцент2 52" xfId="2973"/>
+    <cellStyle name="60% - Акцент2 53" xfId="2974"/>
+    <cellStyle name="60% - Акцент2 54" xfId="2975"/>
+    <cellStyle name="60% - Акцент2 55" xfId="2976"/>
+    <cellStyle name="60% - Акцент2 56" xfId="2977"/>
+    <cellStyle name="60% - Акцент2 57" xfId="2978"/>
+    <cellStyle name="60% - Акцент2 58" xfId="2979"/>
+    <cellStyle name="60% - Акцент2 59" xfId="2980"/>
+    <cellStyle name="60% - Акцент2 6" xfId="2981"/>
+    <cellStyle name="60% - Акцент2 60" xfId="2982"/>
+    <cellStyle name="60% - Акцент2 61" xfId="2983"/>
+    <cellStyle name="60% - Акцент2 62" xfId="2984"/>
+    <cellStyle name="60% - Акцент2 63" xfId="2985"/>
+    <cellStyle name="60% - Акцент2 64" xfId="2986"/>
+    <cellStyle name="60% - Акцент2 65" xfId="2987"/>
+    <cellStyle name="60% - Акцент2 66" xfId="2988"/>
+    <cellStyle name="60% - Акцент2 67" xfId="2989"/>
+    <cellStyle name="60% - Акцент2 68" xfId="2990"/>
+    <cellStyle name="60% - Акцент2 69" xfId="2991"/>
+    <cellStyle name="60% - Акцент2 7" xfId="2992"/>
+    <cellStyle name="60% - Акцент2 70" xfId="2993"/>
+    <cellStyle name="60% - Акцент2 71" xfId="2994"/>
+    <cellStyle name="60% - Акцент2 72" xfId="2995"/>
+    <cellStyle name="60% - Акцент2 73" xfId="2996"/>
+    <cellStyle name="60% - Акцент2 74" xfId="2997"/>
+    <cellStyle name="60% - Акцент2 75" xfId="2998"/>
+    <cellStyle name="60% - Акцент2 76" xfId="2999"/>
+    <cellStyle name="60% - Акцент2 77" xfId="3000"/>
+    <cellStyle name="60% - Акцент2 78" xfId="3001"/>
+    <cellStyle name="60% - Акцент2 79" xfId="3002"/>
+    <cellStyle name="60% - Акцент2 8" xfId="3003"/>
+    <cellStyle name="60% - Акцент2 80" xfId="3004"/>
+    <cellStyle name="60% - Акцент2 81" xfId="3005"/>
+    <cellStyle name="60% - Акцент2 82" xfId="3006"/>
+    <cellStyle name="60% - Акцент2 83" xfId="3007"/>
+    <cellStyle name="60% - Акцент2 84" xfId="3008"/>
+    <cellStyle name="60% - Акцент2 85" xfId="3009"/>
+    <cellStyle name="60% - Акцент2 86" xfId="3010"/>
+    <cellStyle name="60% - Акцент2 87" xfId="3011"/>
+    <cellStyle name="60% - Акцент2 88" xfId="3012"/>
+    <cellStyle name="60% - Акцент2 89" xfId="3013"/>
+    <cellStyle name="60% - Акцент2 9" xfId="3014"/>
+    <cellStyle name="60% - Акцент2 90" xfId="3015"/>
+    <cellStyle name="60% - Акцент2 91" xfId="3016"/>
+    <cellStyle name="60% - Акцент2 92" xfId="3017"/>
+    <cellStyle name="60% - Акцент2 93" xfId="3018"/>
+    <cellStyle name="60% - Акцент2 94" xfId="3019"/>
+    <cellStyle name="60% - Акцент2 95" xfId="3020"/>
+    <cellStyle name="60% - Акцент2 96" xfId="3021"/>
+    <cellStyle name="60% - Акцент2 97" xfId="3022"/>
+    <cellStyle name="60% - Акцент2 98" xfId="3023"/>
+    <cellStyle name="60% - Акцент2 99" xfId="3024"/>
+    <cellStyle name="60% - Акцент3 10" xfId="3025"/>
+    <cellStyle name="60% - Акцент3 100" xfId="3026"/>
+    <cellStyle name="60% - Акцент3 101" xfId="3027"/>
+    <cellStyle name="60% - Акцент3 102" xfId="3028"/>
+    <cellStyle name="60% - Акцент3 103" xfId="3029"/>
+    <cellStyle name="60% - Акцент3 104" xfId="3030"/>
+    <cellStyle name="60% - Акцент3 105" xfId="3031"/>
+    <cellStyle name="60% - Акцент3 106" xfId="3032"/>
+    <cellStyle name="60% - Акцент3 107" xfId="3033"/>
+    <cellStyle name="60% - Акцент3 108" xfId="3034"/>
+    <cellStyle name="60% - Акцент3 109" xfId="3035"/>
+    <cellStyle name="60% - Акцент3 11" xfId="3036"/>
+    <cellStyle name="60% - Акцент3 110" xfId="3037"/>
+    <cellStyle name="60% - Акцент3 111" xfId="3038"/>
+    <cellStyle name="60% - Акцент3 112" xfId="3039"/>
+    <cellStyle name="60% - Акцент3 113" xfId="3040"/>
+    <cellStyle name="60% - Акцент3 114" xfId="3041"/>
+    <cellStyle name="60% - Акцент3 115" xfId="3042"/>
+    <cellStyle name="60% - Акцент3 116" xfId="3043"/>
+    <cellStyle name="60% - Акцент3 117" xfId="3044"/>
+    <cellStyle name="60% - Акцент3 118" xfId="3045"/>
+    <cellStyle name="60% - Акцент3 119" xfId="3046"/>
+    <cellStyle name="60% - Акцент3 12" xfId="3047"/>
+    <cellStyle name="60% - Акцент3 120" xfId="3048"/>
+    <cellStyle name="60% - Акцент3 121" xfId="3049"/>
+    <cellStyle name="60% - Акцент3 122" xfId="3050"/>
+    <cellStyle name="60% - Акцент3 123" xfId="3051"/>
+    <cellStyle name="60% - Акцент3 124" xfId="3052"/>
+    <cellStyle name="60% - Акцент3 125" xfId="3053"/>
+    <cellStyle name="60% - Акцент3 126" xfId="3054"/>
+    <cellStyle name="60% - Акцент3 127" xfId="3055"/>
+    <cellStyle name="60% - Акцент3 128" xfId="3056"/>
+    <cellStyle name="60% - Акцент3 129" xfId="3057"/>
+    <cellStyle name="60% - Акцент3 13" xfId="3058"/>
+    <cellStyle name="60% - Акцент3 130" xfId="3059"/>
+    <cellStyle name="60% - Акцент3 131" xfId="3060"/>
+    <cellStyle name="60% - Акцент3 132" xfId="3061"/>
+    <cellStyle name="60% - Акцент3 133" xfId="3062"/>
+    <cellStyle name="60% - Акцент3 134" xfId="3063"/>
+    <cellStyle name="60% - Акцент3 135" xfId="3064"/>
+    <cellStyle name="60% - Акцент3 136" xfId="3065"/>
+    <cellStyle name="60% - Акцент3 137" xfId="3066"/>
+    <cellStyle name="60% - Акцент3 138" xfId="3067"/>
+    <cellStyle name="60% - Акцент3 139" xfId="3068"/>
+    <cellStyle name="60% - Акцент3 14" xfId="3069"/>
+    <cellStyle name="60% - Акцент3 140" xfId="3070"/>
+    <cellStyle name="60% - Акцент3 141" xfId="3071"/>
+    <cellStyle name="60% - Акцент3 142" xfId="3072"/>
+    <cellStyle name="60% - Акцент3 143" xfId="3073"/>
+    <cellStyle name="60% - Акцент3 144" xfId="3074"/>
+    <cellStyle name="60% - Акцент3 145" xfId="3075"/>
+    <cellStyle name="60% - Акцент3 146" xfId="3076"/>
+    <cellStyle name="60% - Акцент3 147" xfId="3077"/>
+    <cellStyle name="60% - Акцент3 148" xfId="3078"/>
+    <cellStyle name="60% - Акцент3 149" xfId="3079"/>
+    <cellStyle name="60% - Акцент3 15" xfId="3080"/>
+    <cellStyle name="60% - Акцент3 150" xfId="3081"/>
+    <cellStyle name="60% - Акцент3 151" xfId="3082"/>
+    <cellStyle name="60% - Акцент3 152" xfId="3083"/>
+    <cellStyle name="60% - Акцент3 153" xfId="3084"/>
+    <cellStyle name="60% - Акцент3 154" xfId="3085"/>
+    <cellStyle name="60% - Акцент3 155" xfId="3086"/>
+    <cellStyle name="60% - Акцент3 156" xfId="3087"/>
+    <cellStyle name="60% - Акцент3 157" xfId="3088"/>
+    <cellStyle name="60% - Акцент3 158" xfId="3089"/>
+    <cellStyle name="60% - Акцент3 159" xfId="3090"/>
+    <cellStyle name="60% - Акцент3 16" xfId="3091"/>
+    <cellStyle name="60% - Акцент3 160" xfId="3092"/>
+    <cellStyle name="60% - Акцент3 161" xfId="3093"/>
+    <cellStyle name="60% - Акцент3 162" xfId="3094"/>
+    <cellStyle name="60% - Акцент3 163" xfId="3095"/>
+    <cellStyle name="60% - Акцент3 164" xfId="3096"/>
+    <cellStyle name="60% - Акцент3 165" xfId="3097"/>
+    <cellStyle name="60% - Акцент3 166" xfId="3098"/>
+    <cellStyle name="60% - Акцент3 167" xfId="3099"/>
+    <cellStyle name="60% - Акцент3 168" xfId="3100"/>
+    <cellStyle name="60% - Акцент3 169" xfId="3101"/>
+    <cellStyle name="60% - Акцент3 17" xfId="3102"/>
+    <cellStyle name="60% - Акцент3 170" xfId="3103"/>
+    <cellStyle name="60% - Акцент3 171" xfId="3104"/>
+    <cellStyle name="60% - Акцент3 172" xfId="3105"/>
+    <cellStyle name="60% - Акцент3 173" xfId="3106"/>
+    <cellStyle name="60% - Акцент3 174" xfId="3107"/>
+    <cellStyle name="60% - Акцент3 175" xfId="3108"/>
+    <cellStyle name="60% - Акцент3 176" xfId="3109"/>
+    <cellStyle name="60% - Акцент3 177" xfId="3110"/>
+    <cellStyle name="60% - Акцент3 178" xfId="3111"/>
+    <cellStyle name="60% - Акцент3 179" xfId="3112"/>
+    <cellStyle name="60% - Акцент3 18" xfId="3113"/>
+    <cellStyle name="60% - Акцент3 180" xfId="3114"/>
+    <cellStyle name="60% - Акцент3 181" xfId="3115"/>
+    <cellStyle name="60% - Акцент3 182" xfId="3116"/>
+    <cellStyle name="60% - Акцент3 183" xfId="3117"/>
+    <cellStyle name="60% - Акцент3 184" xfId="3118"/>
+    <cellStyle name="60% - Акцент3 185" xfId="3119"/>
+    <cellStyle name="60% - Акцент3 186" xfId="3120"/>
+    <cellStyle name="60% - Акцент3 187" xfId="3121"/>
+    <cellStyle name="60% - Акцент3 188" xfId="3122"/>
+    <cellStyle name="60% - Акцент3 189" xfId="3123"/>
+    <cellStyle name="60% - Акцент3 19" xfId="3124"/>
+    <cellStyle name="60% - Акцент3 190" xfId="3125"/>
+    <cellStyle name="60% - Акцент3 191" xfId="3126"/>
+    <cellStyle name="60% - Акцент3 192" xfId="3127"/>
+    <cellStyle name="60% - Акцент3 193" xfId="3128"/>
+    <cellStyle name="60% - Акцент3 194" xfId="3129"/>
+    <cellStyle name="60% - Акцент3 195" xfId="3130"/>
+    <cellStyle name="60% - Акцент3 196" xfId="3131"/>
+    <cellStyle name="60% - Акцент3 197" xfId="3132"/>
+    <cellStyle name="60% - Акцент3 198" xfId="3133"/>
+    <cellStyle name="60% - Акцент3 199" xfId="3134"/>
+    <cellStyle name="60% - Акцент3 2" xfId="3135"/>
+    <cellStyle name="60% - Акцент3 20" xfId="3136"/>
+    <cellStyle name="60% - Акцент3 200" xfId="3137"/>
+    <cellStyle name="60% - Акцент3 201" xfId="3138"/>
+    <cellStyle name="60% - Акцент3 202" xfId="3139"/>
+    <cellStyle name="60% - Акцент3 203" xfId="3140"/>
+    <cellStyle name="60% - Акцент3 204" xfId="3141"/>
+    <cellStyle name="60% - Акцент3 205" xfId="3142"/>
+    <cellStyle name="60% - Акцент3 206" xfId="3143"/>
+    <cellStyle name="60% - Акцент3 207" xfId="3144"/>
+    <cellStyle name="60% - Акцент3 208" xfId="3145"/>
+    <cellStyle name="60% - Акцент3 209" xfId="3146"/>
+    <cellStyle name="60% - Акцент3 21" xfId="3147"/>
+    <cellStyle name="60% - Акцент3 210" xfId="3148"/>
+    <cellStyle name="60% - Акцент3 211" xfId="3149"/>
+    <cellStyle name="60% - Акцент3 212" xfId="3150"/>
+    <cellStyle name="60% - Акцент3 213" xfId="3151"/>
+    <cellStyle name="60% - Акцент3 214" xfId="3152"/>
+    <cellStyle name="60% - Акцент3 215" xfId="3153"/>
+    <cellStyle name="60% - Акцент3 216" xfId="3154"/>
+    <cellStyle name="60% - Акцент3 217" xfId="3155"/>
+    <cellStyle name="60% - Акцент3 22" xfId="3156"/>
+    <cellStyle name="60% - Акцент3 23" xfId="3157"/>
+    <cellStyle name="60% - Акцент3 24" xfId="3158"/>
+    <cellStyle name="60% - Акцент3 25" xfId="3159"/>
+    <cellStyle name="60% - Акцент3 26" xfId="3160"/>
+    <cellStyle name="60% - Акцент3 27" xfId="3161"/>
+    <cellStyle name="60% - Акцент3 28" xfId="3162"/>
+    <cellStyle name="60% - Акцент3 29" xfId="3163"/>
+    <cellStyle name="60% - Акцент3 3" xfId="3164"/>
+    <cellStyle name="60% - Акцент3 30" xfId="3165"/>
+    <cellStyle name="60% - Акцент3 31" xfId="3166"/>
+    <cellStyle name="60% - Акцент3 32" xfId="3167"/>
+    <cellStyle name="60% - Акцент3 33" xfId="3168"/>
+    <cellStyle name="60% - Акцент3 34" xfId="3169"/>
+    <cellStyle name="60% - Акцент3 35" xfId="3170"/>
+    <cellStyle name="60% - Акцент3 36" xfId="3171"/>
+    <cellStyle name="60% - Акцент3 37" xfId="3172"/>
+    <cellStyle name="60% - Акцент3 38" xfId="3173"/>
+    <cellStyle name="60% - Акцент3 39" xfId="3174"/>
+    <cellStyle name="60% - Акцент3 4" xfId="3175"/>
+    <cellStyle name="60% - Акцент3 40" xfId="3176"/>
+    <cellStyle name="60% - Акцент3 41" xfId="3177"/>
+    <cellStyle name="60% - Акцент3 42" xfId="3178"/>
+    <cellStyle name="60% - Акцент3 43" xfId="3179"/>
+    <cellStyle name="60% - Акцент3 44" xfId="3180"/>
+    <cellStyle name="60% - Акцент3 45" xfId="3181"/>
+    <cellStyle name="60% - Акцент3 46" xfId="3182"/>
+    <cellStyle name="60% - Акцент3 47" xfId="3183"/>
+    <cellStyle name="60% - Акцент3 48" xfId="3184"/>
+    <cellStyle name="60% - Акцент3 49" xfId="3185"/>
+    <cellStyle name="60% - Акцент3 5" xfId="3186"/>
+    <cellStyle name="60% - Акцент3 50" xfId="3187"/>
+    <cellStyle name="60% - Акцент3 51" xfId="3188"/>
+    <cellStyle name="60% - Акцент3 52" xfId="3189"/>
+    <cellStyle name="60% - Акцент3 53" xfId="3190"/>
+    <cellStyle name="60% - Акцент3 54" xfId="3191"/>
+    <cellStyle name="60% - Акцент3 55" xfId="3192"/>
+    <cellStyle name="60% - Акцент3 56" xfId="3193"/>
+    <cellStyle name="60% - Акцент3 57" xfId="3194"/>
+    <cellStyle name="60% - Акцент3 58" xfId="3195"/>
+    <cellStyle name="60% - Акцент3 59" xfId="3196"/>
+    <cellStyle name="60% - Акцент3 6" xfId="3197"/>
+    <cellStyle name="60% - Акцент3 60" xfId="3198"/>
+    <cellStyle name="60% - Акцент3 61" xfId="3199"/>
+    <cellStyle name="60% - Акцент3 62" xfId="3200"/>
+    <cellStyle name="60% - Акцент3 63" xfId="3201"/>
+    <cellStyle name="60% - Акцент3 64" xfId="3202"/>
+    <cellStyle name="60% - Акцент3 65" xfId="3203"/>
+    <cellStyle name="60% - Акцент3 66" xfId="3204"/>
+    <cellStyle name="60% - Акцент3 67" xfId="3205"/>
+    <cellStyle name="60% - Акцент3 68" xfId="3206"/>
+    <cellStyle name="60% - Акцент3 69" xfId="3207"/>
+    <cellStyle name="60% - Акцент3 7" xfId="3208"/>
+    <cellStyle name="60% - Акцент3 70" xfId="3209"/>
+    <cellStyle name="60% - Акцент3 71" xfId="3210"/>
+    <cellStyle name="60% - Акцент3 72" xfId="3211"/>
+    <cellStyle name="60% - Акцент3 73" xfId="3212"/>
+    <cellStyle name="60% - Акцент3 74" xfId="3213"/>
+    <cellStyle name="60% - Акцент3 75" xfId="3214"/>
+    <cellStyle name="60% - Акцент3 76" xfId="3215"/>
+    <cellStyle name="60% - Акцент3 77" xfId="3216"/>
+    <cellStyle name="60% - Акцент3 78" xfId="3217"/>
+    <cellStyle name="60% - Акцент3 79" xfId="3218"/>
+    <cellStyle name="60% - Акцент3 8" xfId="3219"/>
+    <cellStyle name="60% - Акцент3 80" xfId="3220"/>
+    <cellStyle name="60% - Акцент3 81" xfId="3221"/>
+    <cellStyle name="60% - Акцент3 82" xfId="3222"/>
+    <cellStyle name="60% - Акцент3 83" xfId="3223"/>
+    <cellStyle name="60% - Акцент3 84" xfId="3224"/>
+    <cellStyle name="60% - Акцент3 85" xfId="3225"/>
+    <cellStyle name="60% - Акцент3 86" xfId="3226"/>
+    <cellStyle name="60% - Акцент3 87" xfId="3227"/>
+    <cellStyle name="60% - Акцент3 88" xfId="3228"/>
+    <cellStyle name="60% - Акцент3 89" xfId="3229"/>
+    <cellStyle name="60% - Акцент3 9" xfId="3230"/>
+    <cellStyle name="60% - Акцент3 90" xfId="3231"/>
+    <cellStyle name="60% - Акцент3 91" xfId="3232"/>
+    <cellStyle name="60% - Акцент3 92" xfId="3233"/>
+    <cellStyle name="60% - Акцент3 93" xfId="3234"/>
+    <cellStyle name="60% - Акцент3 94" xfId="3235"/>
+    <cellStyle name="60% - Акцент3 95" xfId="3236"/>
+    <cellStyle name="60% - Акцент3 96" xfId="3237"/>
+    <cellStyle name="60% - Акцент3 97" xfId="3238"/>
+    <cellStyle name="60% - Акцент3 98" xfId="3239"/>
+    <cellStyle name="60% - Акцент3 99" xfId="3240"/>
+    <cellStyle name="60% - Акцент4 10" xfId="3241"/>
+    <cellStyle name="60% - Акцент4 100" xfId="3242"/>
+    <cellStyle name="60% - Акцент4 101" xfId="3243"/>
+    <cellStyle name="60% - Акцент4 102" xfId="3244"/>
+    <cellStyle name="60% - Акцент4 103" xfId="3245"/>
+    <cellStyle name="60% - Акцент4 104" xfId="3246"/>
+    <cellStyle name="60% - Акцент4 105" xfId="3247"/>
+    <cellStyle name="60% - Акцент4 106" xfId="3248"/>
+    <cellStyle name="60% - Акцент4 107" xfId="3249"/>
+    <cellStyle name="60% - Акцент4 108" xfId="3250"/>
+    <cellStyle name="60% - Акцент4 109" xfId="3251"/>
+    <cellStyle name="60% - Акцент4 11" xfId="3252"/>
+    <cellStyle name="60% - Акцент4 110" xfId="3253"/>
+    <cellStyle name="60% - Акцент4 111" xfId="3254"/>
+    <cellStyle name="60% - Акцент4 112" xfId="3255"/>
+    <cellStyle name="60% - Акцент4 113" xfId="3256"/>
+    <cellStyle name="60% - Акцент4 114" xfId="3257"/>
+    <cellStyle name="60% - Акцент4 115" xfId="3258"/>
+    <cellStyle name="60% - Акцент4 116" xfId="3259"/>
+    <cellStyle name="60% - Акцент4 117" xfId="3260"/>
+    <cellStyle name="60% - Акцент4 118" xfId="3261"/>
+    <cellStyle name="60% - Акцент4 119" xfId="3262"/>
+    <cellStyle name="60% - Акцент4 12" xfId="3263"/>
+    <cellStyle name="60% - Акцент4 120" xfId="3264"/>
+    <cellStyle name="60% - Акцент4 121" xfId="3265"/>
+    <cellStyle name="60% - Акцент4 122" xfId="3266"/>
+    <cellStyle name="60% - Акцент4 123" xfId="3267"/>
+    <cellStyle name="60% - Акцент4 124" xfId="3268"/>
+    <cellStyle name="60% - Акцент4 125" xfId="3269"/>
+    <cellStyle name="60% - Акцент4 126" xfId="3270"/>
+    <cellStyle name="60% - Акцент4 127" xfId="3271"/>
+    <cellStyle name="60% - Акцент4 128" xfId="3272"/>
+    <cellStyle name="60% - Акцент4 129" xfId="3273"/>
+    <cellStyle name="60% - Акцент4 13" xfId="3274"/>
+    <cellStyle name="60% - Акцент4 130" xfId="3275"/>
+    <cellStyle name="60% - Акцент4 131" xfId="3276"/>
+    <cellStyle name="60% - Акцент4 132" xfId="3277"/>
+    <cellStyle name="60% - Акцент4 133" xfId="3278"/>
+    <cellStyle name="60% - Акцент4 134" xfId="3279"/>
+    <cellStyle name="60% - Акцент4 135" xfId="3280"/>
+    <cellStyle name="60% - Акцент4 136" xfId="3281"/>
+    <cellStyle name="60% - Акцент4 137" xfId="3282"/>
+    <cellStyle name="60% - Акцент4 138" xfId="3283"/>
+    <cellStyle name="60% - Акцент4 139" xfId="3284"/>
+    <cellStyle name="60% - Акцент4 14" xfId="3285"/>
+    <cellStyle name="60% - Акцент4 140" xfId="3286"/>
+    <cellStyle name="60% - Акцент4 141" xfId="3287"/>
+    <cellStyle name="60% - Акцент4 142" xfId="3288"/>
+    <cellStyle name="60% - Акцент4 143" xfId="3289"/>
+    <cellStyle name="60% - Акцент4 144" xfId="3290"/>
+    <cellStyle name="60% - Акцент4 145" xfId="3291"/>
+    <cellStyle name="60% - Акцент4 146" xfId="3292"/>
+    <cellStyle name="60% - Акцент4 147" xfId="3293"/>
+    <cellStyle name="60% - Акцент4 148" xfId="3294"/>
+    <cellStyle name="60% - Акцент4 149" xfId="3295"/>
+    <cellStyle name="60% - Акцент4 15" xfId="3296"/>
+    <cellStyle name="60% - Акцент4 150" xfId="3297"/>
+    <cellStyle name="60% - Акцент4 151" xfId="3298"/>
+    <cellStyle name="60% - Акцент4 152" xfId="3299"/>
+    <cellStyle name="60% - Акцент4 153" xfId="3300"/>
+    <cellStyle name="60% - Акцент4 154" xfId="3301"/>
+    <cellStyle name="60% - Акцент4 155" xfId="3302"/>
+    <cellStyle name="60% - Акцент4 156" xfId="3303"/>
+    <cellStyle name="60% - Акцент4 157" xfId="3304"/>
+    <cellStyle name="60% - Акцент4 158" xfId="3305"/>
+    <cellStyle name="60% - Акцент4 159" xfId="3306"/>
+    <cellStyle name="60% - Акцент4 16" xfId="3307"/>
+    <cellStyle name="60% - Акцент4 160" xfId="3308"/>
+    <cellStyle name="60% - Акцент4 161" xfId="3309"/>
+    <cellStyle name="60% - Акцент4 162" xfId="3310"/>
+    <cellStyle name="60% - Акцент4 163" xfId="3311"/>
+    <cellStyle name="60% - Акцент4 164" xfId="3312"/>
+    <cellStyle name="60% - Акцент4 165" xfId="3313"/>
+    <cellStyle name="60% - Акцент4 166" xfId="3314"/>
+    <cellStyle name="60% - Акцент4 167" xfId="3315"/>
+    <cellStyle name="60% - Акцент4 168" xfId="3316"/>
+    <cellStyle name="60% - Акцент4 169" xfId="3317"/>
+    <cellStyle name="60% - Акцент4 17" xfId="3318"/>
+    <cellStyle name="60% - Акцент4 170" xfId="3319"/>
+    <cellStyle name="60% - Акцент4 171" xfId="3320"/>
+    <cellStyle name="60% - Акцент4 172" xfId="3321"/>
+    <cellStyle name="60% - Акцент4 173" xfId="3322"/>
+    <cellStyle name="60% - Акцент4 174" xfId="3323"/>
+    <cellStyle name="60% - Акцент4 175" xfId="3324"/>
+    <cellStyle name="60% - Акцент4 176" xfId="3325"/>
+    <cellStyle name="60% - Акцент4 177" xfId="3326"/>
+    <cellStyle name="60% - Акцент4 178" xfId="3327"/>
+    <cellStyle name="60% - Акцент4 179" xfId="3328"/>
+    <cellStyle name="60% - Акцент4 18" xfId="3329"/>
+    <cellStyle name="60% - Акцент4 180" xfId="3330"/>
+    <cellStyle name="60% - Акцент4 181" xfId="3331"/>
+    <cellStyle name="60% - Акцент4 182" xfId="3332"/>
+    <cellStyle name="60% - Акцент4 183" xfId="3333"/>
+    <cellStyle name="60% - Акцент4 184" xfId="3334"/>
+    <cellStyle name="60% - Акцент4 185" xfId="3335"/>
+    <cellStyle name="60% - Акцент4 186" xfId="3336"/>
+    <cellStyle name="60% - Акцент4 187" xfId="3337"/>
+    <cellStyle name="60% - Акцент4 188" xfId="3338"/>
+    <cellStyle name="60% - Акцент4 189" xfId="3339"/>
+    <cellStyle name="60% - Акцент4 19" xfId="3340"/>
+    <cellStyle name="60% - Акцент4 190" xfId="3341"/>
+    <cellStyle name="60% - Акцент4 191" xfId="3342"/>
+    <cellStyle name="60% - Акцент4 192" xfId="3343"/>
+    <cellStyle name="60% - Акцент4 193" xfId="3344"/>
+    <cellStyle name="60% - Акцент4 194" xfId="3345"/>
+    <cellStyle name="60% - Акцент4 195" xfId="3346"/>
+    <cellStyle name="60% - Акцент4 196" xfId="3347"/>
+    <cellStyle name="60% - Акцент4 197" xfId="3348"/>
+    <cellStyle name="60% - Акцент4 198" xfId="3349"/>
+    <cellStyle name="60% - Акцент4 199" xfId="3350"/>
+    <cellStyle name="60% - Акцент4 2" xfId="3351"/>
+    <cellStyle name="60% - Акцент4 20" xfId="3352"/>
+    <cellStyle name="60% - Акцент4 200" xfId="3353"/>
+    <cellStyle name="60% - Акцент4 201" xfId="3354"/>
+    <cellStyle name="60% - Акцент4 202" xfId="3355"/>
+    <cellStyle name="60% - Акцент4 203" xfId="3356"/>
+    <cellStyle name="60% - Акцент4 204" xfId="3357"/>
+    <cellStyle name="60% - Акцент4 205" xfId="3358"/>
+    <cellStyle name="60% - Акцент4 206" xfId="3359"/>
+    <cellStyle name="60% - Акцент4 207" xfId="3360"/>
+    <cellStyle name="60% - Акцент4 208" xfId="3361"/>
+    <cellStyle name="60% - Акцент4 209" xfId="3362"/>
+    <cellStyle name="60% - Акцент4 21" xfId="3363"/>
+    <cellStyle name="60% - Акцент4 210" xfId="3364"/>
+    <cellStyle name="60% - Акцент4 211" xfId="3365"/>
+    <cellStyle name="60% - Акцент4 212" xfId="3366"/>
+    <cellStyle name="60% - Акцент4 213" xfId="3367"/>
+    <cellStyle name="60% - Акцент4 214" xfId="3368"/>
+    <cellStyle name="60% - Акцент4 215" xfId="3369"/>
+    <cellStyle name="60% - Акцент4 216" xfId="3370"/>
+    <cellStyle name="60% - Акцент4 217" xfId="3371"/>
+    <cellStyle name="60% - Акцент4 22" xfId="3372"/>
+    <cellStyle name="60% - Акцент4 23" xfId="3373"/>
+    <cellStyle name="60% - Акцент4 24" xfId="3374"/>
+    <cellStyle name="60% - Акцент4 25" xfId="3375"/>
+    <cellStyle name="60% - Акцент4 26" xfId="3376"/>
+    <cellStyle name="60% - Акцент4 27" xfId="3377"/>
+    <cellStyle name="60% - Акцент4 28" xfId="3378"/>
+    <cellStyle name="60% - Акцент4 29" xfId="3379"/>
+    <cellStyle name="60% - Акцент4 3" xfId="3380"/>
+    <cellStyle name="60% - Акцент4 30" xfId="3381"/>
+    <cellStyle name="60% - Акцент4 31" xfId="3382"/>
+    <cellStyle name="60% - Акцент4 32" xfId="3383"/>
+    <cellStyle name="60% - Акцент4 33" xfId="3384"/>
+    <cellStyle name="60% - Акцент4 34" xfId="3385"/>
+    <cellStyle name="60% - Акцент4 35" xfId="3386"/>
+    <cellStyle name="60% - Акцент4 36" xfId="3387"/>
+    <cellStyle name="60% - Акцент4 37" xfId="3388"/>
+    <cellStyle name="60% - Акцент4 38" xfId="3389"/>
+    <cellStyle name="60% - Акцент4 39" xfId="3390"/>
+    <cellStyle name="60% - Акцент4 4" xfId="3391"/>
+    <cellStyle name="60% - Акцент4 40" xfId="3392"/>
+    <cellStyle name="60% - Акцент4 41" xfId="3393"/>
+    <cellStyle name="60% - Акцент4 42" xfId="3394"/>
+    <cellStyle name="60% - Акцент4 43" xfId="3395"/>
+    <cellStyle name="60% - Акцент4 44" xfId="3396"/>
+    <cellStyle name="60% - Акцент4 45" xfId="3397"/>
+    <cellStyle name="60% - Акцент4 46" xfId="3398"/>
+    <cellStyle name="60% - Акцент4 47" xfId="3399"/>
+    <cellStyle name="60% - Акцент4 48" xfId="3400"/>
+    <cellStyle name="60% - Акцент4 49" xfId="3401"/>
+    <cellStyle name="60% - Акцент4 5" xfId="3402"/>
+    <cellStyle name="60% - Акцент4 50" xfId="3403"/>
+    <cellStyle name="60% - Акцент4 51" xfId="3404"/>
+    <cellStyle name="60% - Акцент4 52" xfId="3405"/>
+    <cellStyle name="60% - Акцент4 53" xfId="3406"/>
+    <cellStyle name="60% - Акцент4 54" xfId="3407"/>
+    <cellStyle name="60% - Акцент4 55" xfId="3408"/>
+    <cellStyle name="60% - Акцент4 56" xfId="3409"/>
+    <cellStyle name="60% - Акцент4 57" xfId="3410"/>
+    <cellStyle name="60% - Акцент4 58" xfId="3411"/>
+    <cellStyle name="60% - Акцент4 59" xfId="3412"/>
+    <cellStyle name="60% - Акцент4 6" xfId="3413"/>
+    <cellStyle name="60% - Акцент4 60" xfId="3414"/>
+    <cellStyle name="60% - Акцент4 61" xfId="3415"/>
+    <cellStyle name="60% - Акцент4 62" xfId="3416"/>
+    <cellStyle name="60% - Акцент4 63" xfId="3417"/>
+    <cellStyle name="60% - Акцент4 64" xfId="3418"/>
+    <cellStyle name="60% - Акцент4 65" xfId="3419"/>
+    <cellStyle name="60% - Акцент4 66" xfId="3420"/>
+    <cellStyle name="60% - Акцент4 67" xfId="3421"/>
+    <cellStyle name="60% - Акцент4 68" xfId="3422"/>
+    <cellStyle name="60% - Акцент4 69" xfId="3423"/>
+    <cellStyle name="60% - Акцент4 7" xfId="3424"/>
+    <cellStyle name="60% - Акцент4 70" xfId="3425"/>
+    <cellStyle name="60% - Акцент4 71" xfId="3426"/>
+    <cellStyle name="60% - Акцент4 72" xfId="3427"/>
+    <cellStyle name="60% - Акцент4 73" xfId="3428"/>
+    <cellStyle name="60% - Акцент4 74" xfId="3429"/>
+    <cellStyle name="60% - Акцент4 75" xfId="3430"/>
+    <cellStyle name="60% - Акцент4 76" xfId="3431"/>
+    <cellStyle name="60% - Акцент4 77" xfId="3432"/>
+    <cellStyle name="60% - Акцент4 78" xfId="3433"/>
+    <cellStyle name="60% - Акцент4 79" xfId="3434"/>
+    <cellStyle name="60% - Акцент4 8" xfId="3435"/>
+    <cellStyle name="60% - Акцент4 80" xfId="3436"/>
+    <cellStyle name="60% - Акцент4 81" xfId="3437"/>
+    <cellStyle name="60% - Акцент4 82" xfId="3438"/>
+    <cellStyle name="60% - Акцент4 83" xfId="3439"/>
+    <cellStyle name="60% - Акцент4 84" xfId="3440"/>
+    <cellStyle name="60% - Акцент4 85" xfId="3441"/>
+    <cellStyle name="60% - Акцент4 86" xfId="3442"/>
+    <cellStyle name="60% - Акцент4 87" xfId="3443"/>
+    <cellStyle name="60% - Акцент4 88" xfId="3444"/>
+    <cellStyle name="60% - Акцент4 89" xfId="3445"/>
+    <cellStyle name="60% - Акцент4 9" xfId="3446"/>
+    <cellStyle name="60% - Акцент4 90" xfId="3447"/>
+    <cellStyle name="60% - Акцент4 91" xfId="3448"/>
+    <cellStyle name="60% - Акцент4 92" xfId="3449"/>
+    <cellStyle name="60% - Акцент4 93" xfId="3450"/>
+    <cellStyle name="60% - Акцент4 94" xfId="3451"/>
+    <cellStyle name="60% - Акцент4 95" xfId="3452"/>
+    <cellStyle name="60% - Акцент4 96" xfId="3453"/>
+    <cellStyle name="60% - Акцент4 97" xfId="3454"/>
+    <cellStyle name="60% - Акцент4 98" xfId="3455"/>
+    <cellStyle name="60% - Акцент4 99" xfId="3456"/>
+    <cellStyle name="60% - Акцент5 10" xfId="3457"/>
+    <cellStyle name="60% - Акцент5 100" xfId="3458"/>
+    <cellStyle name="60% - Акцент5 101" xfId="3459"/>
+    <cellStyle name="60% - Акцент5 102" xfId="3460"/>
+    <cellStyle name="60% - Акцент5 103" xfId="3461"/>
+    <cellStyle name="60% - Акцент5 104" xfId="3462"/>
+    <cellStyle name="60% - Акцент5 105" xfId="3463"/>
+    <cellStyle name="60% - Акцент5 106" xfId="3464"/>
+    <cellStyle name="60% - Акцент5 107" xfId="3465"/>
+    <cellStyle name="60% - Акцент5 108" xfId="3466"/>
+    <cellStyle name="60% - Акцент5 109" xfId="3467"/>
+    <cellStyle name="60% - Акцент5 11" xfId="3468"/>
+    <cellStyle name="60% - Акцент5 110" xfId="3469"/>
+    <cellStyle name="60% - Акцент5 111" xfId="3470"/>
+    <cellStyle name="60% - Акцент5 112" xfId="3471"/>
+    <cellStyle name="60% - Акцент5 113" xfId="3472"/>
+    <cellStyle name="60% - Акцент5 114" xfId="3473"/>
+    <cellStyle name="60% - Акцент5 115" xfId="3474"/>
+    <cellStyle name="60% - Акцент5 116" xfId="3475"/>
+    <cellStyle name="60% - Акцент5 117" xfId="3476"/>
+    <cellStyle name="60% - Акцент5 118" xfId="3477"/>
+    <cellStyle name="60% - Акцент5 119" xfId="3478"/>
+    <cellStyle name="60% - Акцент5 12" xfId="3479"/>
+    <cellStyle name="60% - Акцент5 120" xfId="3480"/>
+    <cellStyle name="60% - Акцент5 121" xfId="3481"/>
+    <cellStyle name="60% - Акцент5 122" xfId="3482"/>
+    <cellStyle name="60% - Акцент5 123" xfId="3483"/>
+    <cellStyle name="60% - Акцент5 124" xfId="3484"/>
+    <cellStyle name="60% - Акцент5 125" xfId="3485"/>
+    <cellStyle name="60% - Акцент5 126" xfId="3486"/>
+    <cellStyle name="60% - Акцент5 127" xfId="3487"/>
+    <cellStyle name="60% - Акцент5 128" xfId="3488"/>
+    <cellStyle name="60% - Акцент5 129" xfId="3489"/>
+    <cellStyle name="60% - Акцент5 13" xfId="3490"/>
+    <cellStyle name="60% - Акцент5 130" xfId="3491"/>
+    <cellStyle name="60% - Акцент5 131" xfId="3492"/>
+    <cellStyle name="60% - Акцент5 132" xfId="3493"/>
+    <cellStyle name="60% - Акцент5 133" xfId="3494"/>
+    <cellStyle name="60% - Акцент5 134" xfId="3495"/>
+    <cellStyle name="60% - Акцент5 135" xfId="3496"/>
+    <cellStyle name="60% - Акцент5 136" xfId="3497"/>
+    <cellStyle name="60% - Акцент5 137" xfId="3498"/>
+    <cellStyle name="60% - Акцент5 138" xfId="3499"/>
+    <cellStyle name="60% - Акцент5 139" xfId="3500"/>
+    <cellStyle name="60% - Акцент5 14" xfId="3501"/>
+    <cellStyle name="60% - Акцент5 140" xfId="3502"/>
+    <cellStyle name="60% - Акцент5 141" xfId="3503"/>
+    <cellStyle name="60% - Акцент5 142" xfId="3504"/>
+    <cellStyle name="60% - Акцент5 143" xfId="3505"/>
+    <cellStyle name="60% - Акцент5 144" xfId="3506"/>
+    <cellStyle name="60% - Акцент5 145" xfId="3507"/>
+    <cellStyle name="60% - Акцент5 146" xfId="3508"/>
+    <cellStyle name="60% - Акцент5 147" xfId="3509"/>
+    <cellStyle name="60% - Акцент5 148" xfId="3510"/>
+    <cellStyle name="60% - Акцент5 149" xfId="3511"/>
+    <cellStyle name="60% - Акцент5 15" xfId="3512"/>
+    <cellStyle name="60% - Акцент5 150" xfId="3513"/>
+    <cellStyle name="60% - Акцент5 151" xfId="3514"/>
+    <cellStyle name="60% - Акцент5 152" xfId="3515"/>
+    <cellStyle name="60% - Акцент5 153" xfId="3516"/>
+    <cellStyle name="60% - Акцент5 154" xfId="3517"/>
+    <cellStyle name="60% - Акцент5 155" xfId="3518"/>
+    <cellStyle name="60% - Акцент5 156" xfId="3519"/>
+    <cellStyle name="60% - Акцент5 157" xfId="3520"/>
+    <cellStyle name="60% - Акцент5 158" xfId="3521"/>
+    <cellStyle name="60% - Акцент5 159" xfId="3522"/>
+    <cellStyle name="60% - Акцент5 16" xfId="3523"/>
+    <cellStyle name="60% - Акцент5 160" xfId="3524"/>
+    <cellStyle name="60% - Акцент5 161" xfId="3525"/>
+    <cellStyle name="60% - Акцент5 162" xfId="3526"/>
+    <cellStyle name="60% - Акцент5 163" xfId="3527"/>
+    <cellStyle name="60% - Акцент5 164" xfId="3528"/>
+    <cellStyle name="60% - Акцент5 165" xfId="3529"/>
+    <cellStyle name="60% - Акцент5 166" xfId="3530"/>
+    <cellStyle name="60% - Акцент5 167" xfId="3531"/>
+    <cellStyle name="60% - Акцент5 168" xfId="3532"/>
+    <cellStyle name="60% - Акцент5 169" xfId="3533"/>
+    <cellStyle name="60% - Акцент5 17" xfId="3534"/>
+    <cellStyle name="60% - Акцент5 170" xfId="3535"/>
+    <cellStyle name="60% - Акцент5 171" xfId="3536"/>
+    <cellStyle name="60% - Акцент5 172" xfId="3537"/>
+    <cellStyle name="60% - Акцент5 173" xfId="3538"/>
+    <cellStyle name="60% - Акцент5 174" xfId="3539"/>
+    <cellStyle name="60% - Акцент5 175" xfId="3540"/>
+    <cellStyle name="60% - Акцент5 176" xfId="3541"/>
+    <cellStyle name="60% - Акцент5 177" xfId="3542"/>
+    <cellStyle name="60% - Акцент5 178" xfId="3543"/>
+    <cellStyle name="60% - Акцент5 179" xfId="3544"/>
+    <cellStyle name="60% - Акцент5 18" xfId="3545"/>
+    <cellStyle name="60% - Акцент5 180" xfId="3546"/>
+    <cellStyle name="60% - Акцент5 181" xfId="3547"/>
+    <cellStyle name="60% - Акцент5 182" xfId="3548"/>
+    <cellStyle name="60% - Акцент5 183" xfId="3549"/>
+    <cellStyle name="60% - Акцент5 184" xfId="3550"/>
+    <cellStyle name="60% - Акцент5 185" xfId="3551"/>
+    <cellStyle name="60% - Акцент5 186" xfId="3552"/>
+    <cellStyle name="60% - Акцент5 187" xfId="3553"/>
+    <cellStyle name="60% - Акцент5 188" xfId="3554"/>
+    <cellStyle name="60% - Акцент5 189" xfId="3555"/>
+    <cellStyle name="60% - Акцент5 19" xfId="3556"/>
+    <cellStyle name="60% - Акцент5 190" xfId="3557"/>
+    <cellStyle name="60% - Акцент5 191" xfId="3558"/>
+    <cellStyle name="60% - Акцент5 192" xfId="3559"/>
+    <cellStyle name="60% - Акцент5 193" xfId="3560"/>
+    <cellStyle name="60% - Акцент5 194" xfId="3561"/>
+    <cellStyle name="60% - Акцент5 195" xfId="3562"/>
+    <cellStyle name="60% - Акцент5 196" xfId="3563"/>
+    <cellStyle name="60% - Акцент5 197" xfId="3564"/>
+    <cellStyle name="60% - Акцент5 198" xfId="3565"/>
+    <cellStyle name="60% - Акцент5 199" xfId="3566"/>
+    <cellStyle name="60% - Акцент5 2" xfId="3567"/>
+    <cellStyle name="60% - Акцент5 20" xfId="3568"/>
+    <cellStyle name="60% - Акцент5 200" xfId="3569"/>
+    <cellStyle name="60% - Акцент5 201" xfId="3570"/>
+    <cellStyle name="60% - Акцент5 202" xfId="3571"/>
+    <cellStyle name="60% - Акцент5 203" xfId="3572"/>
+    <cellStyle name="60% - Акцент5 204" xfId="3573"/>
+    <cellStyle name="60% - Акцент5 205" xfId="3574"/>
+    <cellStyle name="60% - Акцент5 206" xfId="3575"/>
+    <cellStyle name="60% - Акцент5 207" xfId="3576"/>
+    <cellStyle name="60% - Акцент5 208" xfId="3577"/>
+    <cellStyle name="60% - Акцент5 209" xfId="3578"/>
+    <cellStyle name="60% - Акцент5 21" xfId="3579"/>
+    <cellStyle name="60% - Акцент5 210" xfId="3580"/>
+    <cellStyle name="60% - Акцент5 211" xfId="3581"/>
+    <cellStyle name="60% - Акцент5 212" xfId="3582"/>
+    <cellStyle name="60% - Акцент5 213" xfId="3583"/>
+    <cellStyle name="60% - Акцент5 214" xfId="3584"/>
+    <cellStyle name="60% - Акцент5 215" xfId="3585"/>
+    <cellStyle name="60% - Акцент5 216" xfId="3586"/>
+    <cellStyle name="60% - Акцент5 217" xfId="3587"/>
+    <cellStyle name="60% - Акцент5 22" xfId="3588"/>
+    <cellStyle name="60% - Акцент5 23" xfId="3589"/>
+    <cellStyle name="60% - Акцент5 24" xfId="3590"/>
+    <cellStyle name="60% - Акцент5 25" xfId="3591"/>
+    <cellStyle name="60% - Акцент5 26" xfId="3592"/>
+    <cellStyle name="60% - Акцент5 27" xfId="3593"/>
+    <cellStyle name="60% - Акцент5 28" xfId="3594"/>
+    <cellStyle name="60% - Акцент5 29" xfId="3595"/>
+    <cellStyle name="60% - Акцент5 3" xfId="3596"/>
+    <cellStyle name="60% - Акцент5 30" xfId="3597"/>
+    <cellStyle name="60% - Акцент5 31" xfId="3598"/>
+    <cellStyle name="60% - Акцент5 32" xfId="3599"/>
+    <cellStyle name="60% - Акцент5 33" xfId="3600"/>
+    <cellStyle name="60% - Акцент5 34" xfId="3601"/>
+    <cellStyle name="60% - Акцент5 35" xfId="3602"/>
+    <cellStyle name="60% - Акцент5 36" xfId="3603"/>
+    <cellStyle name="60% - Акцент5 37" xfId="3604"/>
+    <cellStyle name="60% - Акцент5 38" xfId="3605"/>
+    <cellStyle name="60% - Акцент5 39" xfId="3606"/>
+    <cellStyle name="60% - Акцент5 4" xfId="3607"/>
+    <cellStyle name="60% - Акцент5 40" xfId="3608"/>
+    <cellStyle name="60% - Акцент5 41" xfId="3609"/>
+    <cellStyle name="60% - Акцент5 42" xfId="3610"/>
+    <cellStyle name="60% - Акцент5 43" xfId="3611"/>
+    <cellStyle name="60% - Акцент5 44" xfId="3612"/>
+    <cellStyle name="60% - Акцент5 45" xfId="3613"/>
+    <cellStyle name="60% - Акцент5 46" xfId="3614"/>
+    <cellStyle name="60% - Акцент5 47" xfId="3615"/>
+    <cellStyle name="60% - Акцент5 48" xfId="3616"/>
+    <cellStyle name="60% - Акцент5 49" xfId="3617"/>
+    <cellStyle name="60% - Акцент5 5" xfId="3618"/>
+    <cellStyle name="60% - Акцент5 50" xfId="3619"/>
+    <cellStyle name="60% - Акцент5 51" xfId="3620"/>
+    <cellStyle name="60% - Акцент5 52" xfId="3621"/>
+    <cellStyle name="60% - Акцент5 53" xfId="3622"/>
+    <cellStyle name="60% - Акцент5 54" xfId="3623"/>
+    <cellStyle name="60% - Акцент5 55" xfId="3624"/>
+    <cellStyle name="60% - Акцент5 56" xfId="3625"/>
+    <cellStyle name="60% - Акцент5 57" xfId="3626"/>
+    <cellStyle name="60% - Акцент5 58" xfId="3627"/>
+    <cellStyle name="60% - Акцент5 59" xfId="3628"/>
+    <cellStyle name="60% - Акцент5 6" xfId="3629"/>
+    <cellStyle name="60% - Акцент5 60" xfId="3630"/>
+    <cellStyle name="60% - Акцент5 61" xfId="3631"/>
+    <cellStyle name="60% - Акцент5 62" xfId="3632"/>
+    <cellStyle name="60% - Акцент5 63" xfId="3633"/>
+    <cellStyle name="60% - Акцент5 64" xfId="3634"/>
+    <cellStyle name="60% - Акцент5 65" xfId="3635"/>
+    <cellStyle name="60% - Акцент5 66" xfId="3636"/>
+    <cellStyle name="60% - Акцент5 67" xfId="3637"/>
+    <cellStyle name="60% - Акцент5 68" xfId="3638"/>
+    <cellStyle name="60% - Акцент5 69" xfId="3639"/>
+    <cellStyle name="60% - Акцент5 7" xfId="3640"/>
+    <cellStyle name="60% - Акцент5 70" xfId="3641"/>
+    <cellStyle name="60% - Акцент5 71" xfId="3642"/>
+    <cellStyle name="60% - Акцент5 72" xfId="3643"/>
+    <cellStyle name="60% - Акцент5 73" xfId="3644"/>
+    <cellStyle name="60% - Акцент5 74" xfId="3645"/>
+    <cellStyle name="60% - Акцент5 75" xfId="3646"/>
+    <cellStyle name="60% - Акцент5 76" xfId="3647"/>
+    <cellStyle name="60% - Акцент5 77" xfId="3648"/>
+    <cellStyle name="60% - Акцент5 78" xfId="3649"/>
+    <cellStyle name="60% - Акцент5 79" xfId="3650"/>
+    <cellStyle name="60% - Акцент5 8" xfId="3651"/>
+    <cellStyle name="60% - Акцент5 80" xfId="3652"/>
+    <cellStyle name="60% - Акцент5 81" xfId="3653"/>
+    <cellStyle name="60% - Акцент5 82" xfId="3654"/>
+    <cellStyle name="60% - Акцент5 83" xfId="3655"/>
+    <cellStyle name="60% - Акцент5 84" xfId="3656"/>
+    <cellStyle name="60% - Акцент5 85" xfId="3657"/>
+    <cellStyle name="60% - Акцент5 86" xfId="3658"/>
+    <cellStyle name="60% - Акцент5 87" xfId="3659"/>
+    <cellStyle name="60% - Акцент5 88" xfId="3660"/>
+    <cellStyle name="60% - Акцент5 89" xfId="3661"/>
+    <cellStyle name="60% - Акцент5 9" xfId="3662"/>
+    <cellStyle name="60% - Акцент5 90" xfId="3663"/>
+    <cellStyle name="60% - Акцент5 91" xfId="3664"/>
+    <cellStyle name="60% - Акцент5 92" xfId="3665"/>
+    <cellStyle name="60% - Акцент5 93" xfId="3666"/>
+    <cellStyle name="60% - Акцент5 94" xfId="3667"/>
+    <cellStyle name="60% - Акцент5 95" xfId="3668"/>
+    <cellStyle name="60% - Акцент5 96" xfId="3669"/>
+    <cellStyle name="60% - Акцент5 97" xfId="3670"/>
+    <cellStyle name="60% - Акцент5 98" xfId="3671"/>
+    <cellStyle name="60% - Акцент5 99" xfId="3672"/>
+    <cellStyle name="60% - Акцент6 10" xfId="3673"/>
+    <cellStyle name="60% - Акцент6 100" xfId="3674"/>
+    <cellStyle name="60% - Акцент6 101" xfId="3675"/>
+    <cellStyle name="60% - Акцент6 102" xfId="3676"/>
+    <cellStyle name="60% - Акцент6 103" xfId="3677"/>
+    <cellStyle name="60% - Акцент6 104" xfId="3678"/>
+    <cellStyle name="60% - Акцент6 105" xfId="3679"/>
+    <cellStyle name="60% - Акцент6 106" xfId="3680"/>
+    <cellStyle name="60% - Акцент6 107" xfId="3681"/>
+    <cellStyle name="60% - Акцент6 108" xfId="3682"/>
+    <cellStyle name="60% - Акцент6 109" xfId="3683"/>
+    <cellStyle name="60% - Акцент6 11" xfId="3684"/>
+    <cellStyle name="60% - Акцент6 110" xfId="3685"/>
+    <cellStyle name="60% - Акцент6 111" xfId="3686"/>
+    <cellStyle name="60% - Акцент6 112" xfId="3687"/>
+    <cellStyle name="60% - Акцент6 113" xfId="3688"/>
+    <cellStyle name="60% - Акцент6 114" xfId="3689"/>
+    <cellStyle name="60% - Акцент6 115" xfId="3690"/>
+    <cellStyle name="60% - Акцент6 116" xfId="3691"/>
+    <cellStyle name="60% - Акцент6 117" xfId="3692"/>
+    <cellStyle name="60% - Акцент6 118" xfId="3693"/>
+    <cellStyle name="60% - Акцент6 119" xfId="3694"/>
+    <cellStyle name="60% - Акцент6 12" xfId="3695"/>
+    <cellStyle name="60% - Акцент6 120" xfId="3696"/>
+    <cellStyle name="60% - Акцент6 121" xfId="3697"/>
+    <cellStyle name="60% - Акцент6 122" xfId="3698"/>
+    <cellStyle name="60% - Акцент6 123" xfId="3699"/>
+    <cellStyle name="60% - Акцент6 124" xfId="3700"/>
+    <cellStyle name="60% - Акцент6 125" xfId="3701"/>
+    <cellStyle name="60% - Акцент6 126" xfId="3702"/>
+    <cellStyle name="60% - Акцент6 127" xfId="3703"/>
+    <cellStyle name="60% - Акцент6 128" xfId="3704"/>
+    <cellStyle name="60% - Акцент6 129" xfId="3705"/>
+    <cellStyle name="60% - Акцент6 13" xfId="3706"/>
+    <cellStyle name="60% - Акцент6 130" xfId="3707"/>
+    <cellStyle name="60% - Акцент6 131" xfId="3708"/>
+    <cellStyle name="60% - Акцент6 132" xfId="3709"/>
+    <cellStyle name="60% - Акцент6 133" xfId="3710"/>
+    <cellStyle name="60% - Акцент6 134" xfId="3711"/>
+    <cellStyle name="60% - Акцент6 135" xfId="3712"/>
+    <cellStyle name="60% - Акцент6 136" xfId="3713"/>
+    <cellStyle name="60% - Акцент6 137" xfId="3714"/>
+    <cellStyle name="60% - Акцент6 138" xfId="3715"/>
+    <cellStyle name="60% - Акцент6 139" xfId="3716"/>
+    <cellStyle name="60% - Акцент6 14" xfId="3717"/>
+    <cellStyle name="60% - Акцент6 140" xfId="3718"/>
+    <cellStyle name="60% - Акцент6 141" xfId="3719"/>
+    <cellStyle name="60% - Акцент6 142" xfId="3720"/>
+    <cellStyle name="60% - Акцент6 143" xfId="3721"/>
+    <cellStyle name="60% - Акцент6 144" xfId="3722"/>
+    <cellStyle name="60% - Акцент6 145" xfId="3723"/>
+    <cellStyle name="60% - Акцент6 146" xfId="3724"/>
+    <cellStyle name="60% - Акцент6 147" xfId="3725"/>
+    <cellStyle name="60% - Акцент6 148" xfId="3726"/>
+    <cellStyle name="60% - Акцент6 149" xfId="3727"/>
+    <cellStyle name="60% - Акцент6 15" xfId="3728"/>
+    <cellStyle name="60% - Акцент6 150" xfId="3729"/>
+    <cellStyle name="60% - Акцент6 151" xfId="3730"/>
+    <cellStyle name="60% - Акцент6 152" xfId="3731"/>
+    <cellStyle name="60% - Акцент6 153" xfId="3732"/>
+    <cellStyle name="60% - Акцент6 154" xfId="3733"/>
+    <cellStyle name="60% - Акцент6 155" xfId="3734"/>
+    <cellStyle name="60% - Акцент6 156" xfId="3735"/>
+    <cellStyle name="60% - Акцент6 157" xfId="3736"/>
+    <cellStyle name="60% - Акцент6 158" xfId="3737"/>
+    <cellStyle name="60% - Акцент6 159" xfId="3738"/>
+    <cellStyle name="60% - Акцент6 16" xfId="3739"/>
+    <cellStyle name="60% - Акцент6 160" xfId="3740"/>
+    <cellStyle name="60% - Акцент6 161" xfId="3741"/>
+    <cellStyle name="60% - Акцент6 162" xfId="3742"/>
+    <cellStyle name="60% - Акцент6 163" xfId="3743"/>
+    <cellStyle name="60% - Акцент6 164" xfId="3744"/>
+    <cellStyle name="60% - Акцент6 165" xfId="3745"/>
+    <cellStyle name="60% - Акцент6 166" xfId="3746"/>
+    <cellStyle name="60% - Акцент6 167" xfId="3747"/>
+    <cellStyle name="60% - Акцент6 168" xfId="3748"/>
+    <cellStyle name="60% - Акцент6 169" xfId="3749"/>
+    <cellStyle name="60% - Акцент6 17" xfId="3750"/>
+    <cellStyle name="60% - Акцент6 170" xfId="3751"/>
+    <cellStyle name="60% - Акцент6 171" xfId="3752"/>
+    <cellStyle name="60% - Акцент6 172" xfId="3753"/>
+    <cellStyle name="60% - Акцент6 173" xfId="3754"/>
+    <cellStyle name="60% - Акцент6 174" xfId="3755"/>
+    <cellStyle name="60% - Акцент6 175" xfId="3756"/>
+    <cellStyle name="60% - Акцент6 176" xfId="3757"/>
+    <cellStyle name="60% - Акцент6 177" xfId="3758"/>
+    <cellStyle name="60% - Акцент6 178" xfId="3759"/>
+    <cellStyle name="60% - Акцент6 179" xfId="3760"/>
+    <cellStyle name="60% - Акцент6 18" xfId="3761"/>
+    <cellStyle name="60% - Акцент6 180" xfId="3762"/>
+    <cellStyle name="60% - Акцент6 181" xfId="3763"/>
+    <cellStyle name="60% - Акцент6 182" xfId="3764"/>
+    <cellStyle name="60% - Акцент6 183" xfId="3765"/>
+    <cellStyle name="60% - Акцент6 184" xfId="3766"/>
+    <cellStyle name="60% - Акцент6 185" xfId="3767"/>
+    <cellStyle name="60% - Акцент6 186" xfId="3768"/>
+    <cellStyle name="60% - Акцент6 187" xfId="3769"/>
+    <cellStyle name="60% - Акцент6 188" xfId="3770"/>
+    <cellStyle name="60% - Акцент6 189" xfId="3771"/>
+    <cellStyle name="60% - Акцент6 19" xfId="3772"/>
+    <cellStyle name="60% - Акцент6 190" xfId="3773"/>
+    <cellStyle name="60% - Акцент6 191" xfId="3774"/>
+    <cellStyle name="60% - Акцент6 192" xfId="3775"/>
+    <cellStyle name="60% - Акцент6 193" xfId="3776"/>
+    <cellStyle name="60% - Акцент6 194" xfId="3777"/>
+    <cellStyle name="60% - Акцент6 195" xfId="3778"/>
+    <cellStyle name="60% - Акцент6 196" xfId="3779"/>
+    <cellStyle name="60% - Акцент6 197" xfId="3780"/>
+    <cellStyle name="60% - Акцент6 198" xfId="3781"/>
+    <cellStyle name="60% - Акцент6 199" xfId="3782"/>
+    <cellStyle name="60% - Акцент6 2" xfId="3783"/>
+    <cellStyle name="60% - Акцент6 20" xfId="3784"/>
+    <cellStyle name="60% - Акцент6 200" xfId="3785"/>
+    <cellStyle name="60% - Акцент6 201" xfId="3786"/>
+    <cellStyle name="60% - Акцент6 202" xfId="3787"/>
+    <cellStyle name="60% - Акцент6 203" xfId="3788"/>
+    <cellStyle name="60% - Акцент6 204" xfId="3789"/>
+    <cellStyle name="60% - Акцент6 205" xfId="3790"/>
+    <cellStyle name="60% - Акцент6 206" xfId="3791"/>
+    <cellStyle name="60% - Акцент6 207" xfId="3792"/>
+    <cellStyle name="60% - Акцент6 208" xfId="3793"/>
+    <cellStyle name="60% - Акцент6 209" xfId="3794"/>
+    <cellStyle name="60% - Акцент6 21" xfId="3795"/>
+    <cellStyle name="60% - Акцент6 210" xfId="3796"/>
+    <cellStyle name="60% - Акцент6 211" xfId="3797"/>
+    <cellStyle name="60% - Акцент6 212" xfId="3798"/>
+    <cellStyle name="60% - Акцент6 213" xfId="3799"/>
+    <cellStyle name="60% - Акцент6 214" xfId="3800"/>
+    <cellStyle name="60% - Акцент6 215" xfId="3801"/>
+    <cellStyle name="60% - Акцент6 216" xfId="3802"/>
+    <cellStyle name="60% - Акцент6 217" xfId="3803"/>
+    <cellStyle name="60% - Акцент6 22" xfId="3804"/>
+    <cellStyle name="60% - Акцент6 23" xfId="3805"/>
+    <cellStyle name="60% - Акцент6 24" xfId="3806"/>
+    <cellStyle name="60% - Акцент6 25" xfId="3807"/>
+    <cellStyle name="60% - Акцент6 26" xfId="3808"/>
+    <cellStyle name="60% - Акцент6 27" xfId="3809"/>
+    <cellStyle name="60% - Акцент6 28" xfId="3810"/>
+    <cellStyle name="60% - Акцент6 29" xfId="3811"/>
+    <cellStyle name="60% - Акцент6 3" xfId="3812"/>
+    <cellStyle name="60% - Акцент6 30" xfId="3813"/>
+    <cellStyle name="60% - Акцент6 31" xfId="3814"/>
+    <cellStyle name="60% - Акцент6 32" xfId="3815"/>
+    <cellStyle name="60% - Акцент6 33" xfId="3816"/>
+    <cellStyle name="60% - Акцент6 34" xfId="3817"/>
+    <cellStyle name="60% - Акцент6 35" xfId="3818"/>
+    <cellStyle name="60% - Акцент6 36" xfId="3819"/>
+    <cellStyle name="60% - Акцент6 37" xfId="3820"/>
+    <cellStyle name="60% - Акцент6 38" xfId="3821"/>
+    <cellStyle name="60% - Акцент6 39" xfId="3822"/>
+    <cellStyle name="60% - Акцент6 4" xfId="3823"/>
+    <cellStyle name="60% - Акцент6 40" xfId="3824"/>
+    <cellStyle name="60% - Акцент6 41" xfId="3825"/>
+    <cellStyle name="60% - Акцент6 42" xfId="3826"/>
+    <cellStyle name="60% - Акцент6 43" xfId="3827"/>
+    <cellStyle name="60% - Акцент6 44" xfId="3828"/>
+    <cellStyle name="60% - Акцент6 45" xfId="3829"/>
+    <cellStyle name="60% - Акцент6 46" xfId="3830"/>
+    <cellStyle name="60% - Акцент6 47" xfId="3831"/>
+    <cellStyle name="60% - Акцент6 48" xfId="3832"/>
+    <cellStyle name="60% - Акцент6 49" xfId="3833"/>
+    <cellStyle name="60% - Акцент6 5" xfId="3834"/>
+    <cellStyle name="60% - Акцент6 50" xfId="3835"/>
+    <cellStyle name="60% - Акцент6 51" xfId="3836"/>
+    <cellStyle name="60% - Акцент6 52" xfId="3837"/>
+    <cellStyle name="60% - Акцент6 53" xfId="3838"/>
+    <cellStyle name="60% - Акцент6 54" xfId="3839"/>
+    <cellStyle name="60% - Акцент6 55" xfId="3840"/>
+    <cellStyle name="60% - Акцент6 56" xfId="3841"/>
+    <cellStyle name="60% - Акцент6 57" xfId="3842"/>
+    <cellStyle name="60% - Акцент6 58" xfId="3843"/>
+    <cellStyle name="60% - Акцент6 59" xfId="3844"/>
+    <cellStyle name="60% - Акцент6 6" xfId="3845"/>
+    <cellStyle name="60% - Акцент6 60" xfId="3846"/>
+    <cellStyle name="60% - Акцент6 61" xfId="3847"/>
+    <cellStyle name="60% - Акцент6 62" xfId="3848"/>
+    <cellStyle name="60% - Акцент6 63" xfId="3849"/>
+    <cellStyle name="60% - Акцент6 64" xfId="3850"/>
+    <cellStyle name="60% - Акцент6 65" xfId="3851"/>
+    <cellStyle name="60% - Акцент6 66" xfId="3852"/>
+    <cellStyle name="60% - Акцент6 67" xfId="3853"/>
+    <cellStyle name="60% - Акцент6 68" xfId="3854"/>
+    <cellStyle name="60% - Акцент6 69" xfId="3855"/>
+    <cellStyle name="60% - Акцент6 7" xfId="3856"/>
+    <cellStyle name="60% - Акцент6 70" xfId="3857"/>
+    <cellStyle name="60% - Акцент6 71" xfId="3858"/>
+    <cellStyle name="60% - Акцент6 72" xfId="3859"/>
+    <cellStyle name="60% - Акцент6 73" xfId="3860"/>
+    <cellStyle name="60% - Акцент6 74" xfId="3861"/>
+    <cellStyle name="60% - Акцент6 75" xfId="3862"/>
+    <cellStyle name="60% - Акцент6 76" xfId="3863"/>
+    <cellStyle name="60% - Акцент6 77" xfId="3864"/>
+    <cellStyle name="60% - Акцент6 78" xfId="3865"/>
+    <cellStyle name="60% - Акцент6 79" xfId="3866"/>
+    <cellStyle name="60% - Акцент6 8" xfId="3867"/>
+    <cellStyle name="60% - Акцент6 80" xfId="3868"/>
+    <cellStyle name="60% - Акцент6 81" xfId="3869"/>
+    <cellStyle name="60% - Акцент6 82" xfId="3870"/>
+    <cellStyle name="60% - Акцент6 83" xfId="3871"/>
+    <cellStyle name="60% - Акцент6 84" xfId="3872"/>
+    <cellStyle name="60% - Акцент6 85" xfId="3873"/>
+    <cellStyle name="60% - Акцент6 86" xfId="3874"/>
+    <cellStyle name="60% - Акцент6 87" xfId="3875"/>
+    <cellStyle name="60% - Акцент6 88" xfId="3876"/>
+    <cellStyle name="60% - Акцент6 89" xfId="3877"/>
+    <cellStyle name="60% - Акцент6 9" xfId="3878"/>
+    <cellStyle name="60% - Акцент6 90" xfId="3879"/>
+    <cellStyle name="60% - Акцент6 91" xfId="3880"/>
+    <cellStyle name="60% - Акцент6 92" xfId="3881"/>
+    <cellStyle name="60% - Акцент6 93" xfId="3882"/>
+    <cellStyle name="60% - Акцент6 94" xfId="3883"/>
+    <cellStyle name="60% - Акцент6 95" xfId="3884"/>
+    <cellStyle name="60% - Акцент6 96" xfId="3885"/>
+    <cellStyle name="60% - Акцент6 97" xfId="3886"/>
+    <cellStyle name="60% - Акцент6 98" xfId="3887"/>
+    <cellStyle name="60% - Акцент6 99" xfId="3888"/>
+    <cellStyle name="Акцент1 10" xfId="3889"/>
+    <cellStyle name="Акцент1 100" xfId="3890"/>
+    <cellStyle name="Акцент1 101" xfId="3891"/>
+    <cellStyle name="Акцент1 102" xfId="3892"/>
+    <cellStyle name="Акцент1 103" xfId="3893"/>
+    <cellStyle name="Акцент1 104" xfId="3894"/>
+    <cellStyle name="Акцент1 105" xfId="3895"/>
+    <cellStyle name="Акцент1 106" xfId="3896"/>
+    <cellStyle name="Акцент1 107" xfId="3897"/>
+    <cellStyle name="Акцент1 108" xfId="3898"/>
+    <cellStyle name="Акцент1 109" xfId="3899"/>
+    <cellStyle name="Акцент1 11" xfId="3900"/>
+    <cellStyle name="Акцент1 110" xfId="3901"/>
+    <cellStyle name="Акцент1 111" xfId="3902"/>
+    <cellStyle name="Акцент1 112" xfId="3903"/>
+    <cellStyle name="Акцент1 113" xfId="3904"/>
+    <cellStyle name="Акцент1 114" xfId="3905"/>
+    <cellStyle name="Акцент1 115" xfId="3906"/>
+    <cellStyle name="Акцент1 116" xfId="3907"/>
+    <cellStyle name="Акцент1 117" xfId="3908"/>
+    <cellStyle name="Акцент1 118" xfId="3909"/>
+    <cellStyle name="Акцент1 119" xfId="3910"/>
+    <cellStyle name="Акцент1 12" xfId="3911"/>
+    <cellStyle name="Акцент1 120" xfId="3912"/>
+    <cellStyle name="Акцент1 121" xfId="3913"/>
+    <cellStyle name="Акцент1 122" xfId="3914"/>
+    <cellStyle name="Акцент1 123" xfId="3915"/>
+    <cellStyle name="Акцент1 124" xfId="3916"/>
+    <cellStyle name="Акцент1 125" xfId="3917"/>
+    <cellStyle name="Акцент1 126" xfId="3918"/>
+    <cellStyle name="Акцент1 127" xfId="3919"/>
+    <cellStyle name="Акцент1 128" xfId="3920"/>
+    <cellStyle name="Акцент1 129" xfId="3921"/>
+    <cellStyle name="Акцент1 13" xfId="3922"/>
+    <cellStyle name="Акцент1 130" xfId="3923"/>
+    <cellStyle name="Акцент1 131" xfId="3924"/>
+    <cellStyle name="Акцент1 132" xfId="3925"/>
+    <cellStyle name="Акцент1 133" xfId="3926"/>
+    <cellStyle name="Акцент1 134" xfId="3927"/>
+    <cellStyle name="Акцент1 135" xfId="3928"/>
+    <cellStyle name="Акцент1 136" xfId="3929"/>
+    <cellStyle name="Акцент1 137" xfId="3930"/>
+    <cellStyle name="Акцент1 138" xfId="3931"/>
+    <cellStyle name="Акцент1 139" xfId="3932"/>
+    <cellStyle name="Акцент1 14" xfId="3933"/>
+    <cellStyle name="Акцент1 140" xfId="3934"/>
+    <cellStyle name="Акцент1 141" xfId="3935"/>
+    <cellStyle name="Акцент1 142" xfId="3936"/>
+    <cellStyle name="Акцент1 143" xfId="3937"/>
+    <cellStyle name="Акцент1 144" xfId="3938"/>
+    <cellStyle name="Акцент1 145" xfId="3939"/>
+    <cellStyle name="Акцент1 146" xfId="3940"/>
+    <cellStyle name="Акцент1 147" xfId="3941"/>
+    <cellStyle name="Акцент1 148" xfId="3942"/>
+    <cellStyle name="Акцент1 149" xfId="3943"/>
+    <cellStyle name="Акцент1 15" xfId="3944"/>
+    <cellStyle name="Акцент1 150" xfId="3945"/>
+    <cellStyle name="Акцент1 151" xfId="3946"/>
+    <cellStyle name="Акцент1 152" xfId="3947"/>
+    <cellStyle name="Акцент1 153" xfId="3948"/>
+    <cellStyle name="Акцент1 154" xfId="3949"/>
+    <cellStyle name="Акцент1 155" xfId="3950"/>
+    <cellStyle name="Акцент1 156" xfId="3951"/>
+    <cellStyle name="Акцент1 157" xfId="3952"/>
+    <cellStyle name="Акцент1 158" xfId="3953"/>
+    <cellStyle name="Акцент1 159" xfId="3954"/>
+    <cellStyle name="Акцент1 16" xfId="3955"/>
+    <cellStyle name="Акцент1 160" xfId="3956"/>
+    <cellStyle name="Акцент1 161" xfId="3957"/>
+    <cellStyle name="Акцент1 162" xfId="3958"/>
+    <cellStyle name="Акцент1 163" xfId="3959"/>
+    <cellStyle name="Акцент1 164" xfId="3960"/>
+    <cellStyle name="Акцент1 165" xfId="3961"/>
+    <cellStyle name="Акцент1 166" xfId="3962"/>
+    <cellStyle name="Акцент1 167" xfId="3963"/>
+    <cellStyle name="Акцент1 168" xfId="3964"/>
+    <cellStyle name="Акцент1 169" xfId="3965"/>
+    <cellStyle name="Акцент1 17" xfId="3966"/>
+    <cellStyle name="Акцент1 170" xfId="3967"/>
+    <cellStyle name="Акцент1 171" xfId="3968"/>
+    <cellStyle name="Акцент1 172" xfId="3969"/>
+    <cellStyle name="Акцент1 173" xfId="3970"/>
+    <cellStyle name="Акцент1 174" xfId="3971"/>
+    <cellStyle name="Акцент1 175" xfId="3972"/>
+    <cellStyle name="Акцент1 176" xfId="3973"/>
+    <cellStyle name="Акцент1 177" xfId="3974"/>
+    <cellStyle name="Акцент1 178" xfId="3975"/>
+    <cellStyle name="Акцент1 179" xfId="3976"/>
+    <cellStyle name="Акцент1 18" xfId="3977"/>
+    <cellStyle name="Акцент1 180" xfId="3978"/>
+    <cellStyle name="Акцент1 181" xfId="3979"/>
+    <cellStyle name="Акцент1 182" xfId="3980"/>
+    <cellStyle name="Акцент1 183" xfId="3981"/>
+    <cellStyle name="Акцент1 184" xfId="3982"/>
+    <cellStyle name="Акцент1 185" xfId="3983"/>
+    <cellStyle name="Акцент1 186" xfId="3984"/>
+    <cellStyle name="Акцент1 187" xfId="3985"/>
+    <cellStyle name="Акцент1 188" xfId="3986"/>
+    <cellStyle name="Акцент1 189" xfId="3987"/>
+    <cellStyle name="Акцент1 19" xfId="3988"/>
+    <cellStyle name="Акцент1 190" xfId="3989"/>
+    <cellStyle name="Акцент1 191" xfId="3990"/>
+    <cellStyle name="Акцент1 192" xfId="3991"/>
+    <cellStyle name="Акцент1 193" xfId="3992"/>
+    <cellStyle name="Акцент1 194" xfId="3993"/>
+    <cellStyle name="Акцент1 195" xfId="3994"/>
+    <cellStyle name="Акцент1 196" xfId="3995"/>
+    <cellStyle name="Акцент1 197" xfId="3996"/>
+    <cellStyle name="Акцент1 198" xfId="3997"/>
+    <cellStyle name="Акцент1 199" xfId="3998"/>
+    <cellStyle name="Акцент1 2" xfId="3999"/>
+    <cellStyle name="Акцент1 20" xfId="4000"/>
+    <cellStyle name="Акцент1 200" xfId="4001"/>
+    <cellStyle name="Акцент1 201" xfId="4002"/>
+    <cellStyle name="Акцент1 202" xfId="4003"/>
+    <cellStyle name="Акцент1 203" xfId="4004"/>
+    <cellStyle name="Акцент1 204" xfId="4005"/>
+    <cellStyle name="Акцент1 205" xfId="4006"/>
+    <cellStyle name="Акцент1 206" xfId="4007"/>
+    <cellStyle name="Акцент1 207" xfId="4008"/>
+    <cellStyle name="Акцент1 208" xfId="4009"/>
+    <cellStyle name="Акцент1 209" xfId="4010"/>
+    <cellStyle name="Акцент1 21" xfId="4011"/>
+    <cellStyle name="Акцент1 210" xfId="4012"/>
+    <cellStyle name="Акцент1 211" xfId="4013"/>
+    <cellStyle name="Акцент1 212" xfId="4014"/>
+    <cellStyle name="Акцент1 213" xfId="4015"/>
+    <cellStyle name="Акцент1 214" xfId="4016"/>
+    <cellStyle name="Акцент1 215" xfId="4017"/>
+    <cellStyle name="Акцент1 216" xfId="4018"/>
+    <cellStyle name="Акцент1 217" xfId="4019"/>
+    <cellStyle name="Акцент1 218" xfId="4020"/>
+    <cellStyle name="Акцент1 22" xfId="4021"/>
+    <cellStyle name="Акцент1 23" xfId="4022"/>
+    <cellStyle name="Акцент1 24" xfId="4023"/>
+    <cellStyle name="Акцент1 25" xfId="4024"/>
+    <cellStyle name="Акцент1 26" xfId="4025"/>
+    <cellStyle name="Акцент1 27" xfId="4026"/>
+    <cellStyle name="Акцент1 28" xfId="4027"/>
+    <cellStyle name="Акцент1 29" xfId="4028"/>
+    <cellStyle name="Акцент1 3" xfId="4029"/>
+    <cellStyle name="Акцент1 30" xfId="4030"/>
+    <cellStyle name="Акцент1 31" xfId="4031"/>
+    <cellStyle name="Акцент1 32" xfId="4032"/>
+    <cellStyle name="Акцент1 33" xfId="4033"/>
+    <cellStyle name="Акцент1 34" xfId="4034"/>
+    <cellStyle name="Акцент1 35" xfId="4035"/>
+    <cellStyle name="Акцент1 36" xfId="4036"/>
+    <cellStyle name="Акцент1 37" xfId="4037"/>
+    <cellStyle name="Акцент1 38" xfId="4038"/>
+    <cellStyle name="Акцент1 39" xfId="4039"/>
+    <cellStyle name="Акцент1 4" xfId="4040"/>
+    <cellStyle name="Акцент1 40" xfId="4041"/>
+    <cellStyle name="Акцент1 41" xfId="4042"/>
+    <cellStyle name="Акцент1 42" xfId="4043"/>
+    <cellStyle name="Акцент1 43" xfId="4044"/>
+    <cellStyle name="Акцент1 44" xfId="4045"/>
+    <cellStyle name="Акцент1 45" xfId="4046"/>
+    <cellStyle name="Акцент1 46" xfId="4047"/>
+    <cellStyle name="Акцент1 47" xfId="4048"/>
+    <cellStyle name="Акцент1 48" xfId="4049"/>
+    <cellStyle name="Акцент1 49" xfId="4050"/>
+    <cellStyle name="Акцент1 5" xfId="4051"/>
+    <cellStyle name="Акцент1 50" xfId="4052"/>
+    <cellStyle name="Акцент1 51" xfId="4053"/>
+    <cellStyle name="Акцент1 52" xfId="4054"/>
+    <cellStyle name="Акцент1 53" xfId="4055"/>
+    <cellStyle name="Акцент1 54" xfId="4056"/>
+    <cellStyle name="Акцент1 55" xfId="4057"/>
+    <cellStyle name="Акцент1 56" xfId="4058"/>
+    <cellStyle name="Акцент1 57" xfId="4059"/>
+    <cellStyle name="Акцент1 58" xfId="4060"/>
+    <cellStyle name="Акцент1 59" xfId="4061"/>
+    <cellStyle name="Акцент1 6" xfId="4062"/>
+    <cellStyle name="Акцент1 60" xfId="4063"/>
+    <cellStyle name="Акцент1 61" xfId="4064"/>
+    <cellStyle name="Акцент1 62" xfId="4065"/>
+    <cellStyle name="Акцент1 63" xfId="4066"/>
+    <cellStyle name="Акцент1 64" xfId="4067"/>
+    <cellStyle name="Акцент1 65" xfId="4068"/>
+    <cellStyle name="Акцент1 66" xfId="4069"/>
+    <cellStyle name="Акцент1 67" xfId="4070"/>
+    <cellStyle name="Акцент1 68" xfId="4071"/>
+    <cellStyle name="Акцент1 69" xfId="4072"/>
+    <cellStyle name="Акцент1 7" xfId="4073"/>
+    <cellStyle name="Акцент1 70" xfId="4074"/>
+    <cellStyle name="Акцент1 71" xfId="4075"/>
+    <cellStyle name="Акцент1 72" xfId="4076"/>
+    <cellStyle name="Акцент1 73" xfId="4077"/>
+    <cellStyle name="Акцент1 74" xfId="4078"/>
+    <cellStyle name="Акцент1 75" xfId="4079"/>
+    <cellStyle name="Акцент1 76" xfId="4080"/>
+    <cellStyle name="Акцент1 77" xfId="4081"/>
+    <cellStyle name="Акцент1 78" xfId="4082"/>
+    <cellStyle name="Акцент1 79" xfId="4083"/>
+    <cellStyle name="Акцент1 8" xfId="4084"/>
+    <cellStyle name="Акцент1 80" xfId="4085"/>
+    <cellStyle name="Акцент1 81" xfId="4086"/>
+    <cellStyle name="Акцент1 82" xfId="4087"/>
+    <cellStyle name="Акцент1 83" xfId="4088"/>
+    <cellStyle name="Акцент1 84" xfId="4089"/>
+    <cellStyle name="Акцент1 85" xfId="4090"/>
+    <cellStyle name="Акцент1 86" xfId="4091"/>
+    <cellStyle name="Акцент1 87" xfId="4092"/>
+    <cellStyle name="Акцент1 88" xfId="4093"/>
+    <cellStyle name="Акцент1 89" xfId="4094"/>
+    <cellStyle name="Акцент1 9" xfId="4095"/>
+    <cellStyle name="Акцент1 90" xfId="4096"/>
+    <cellStyle name="Акцент1 91" xfId="4097"/>
+    <cellStyle name="Акцент1 92" xfId="4098"/>
+    <cellStyle name="Акцент1 93" xfId="4099"/>
+    <cellStyle name="Акцент1 94" xfId="4100"/>
+    <cellStyle name="Акцент1 95" xfId="4101"/>
+    <cellStyle name="Акцент1 96" xfId="4102"/>
+    <cellStyle name="Акцент1 97" xfId="4103"/>
+    <cellStyle name="Акцент1 98" xfId="4104"/>
+    <cellStyle name="Акцент1 99" xfId="4105"/>
+    <cellStyle name="Акцент2 10" xfId="4106"/>
+    <cellStyle name="Акцент2 100" xfId="4107"/>
+    <cellStyle name="Акцент2 101" xfId="4108"/>
+    <cellStyle name="Акцент2 102" xfId="4109"/>
+    <cellStyle name="Акцент2 103" xfId="4110"/>
+    <cellStyle name="Акцент2 104" xfId="4111"/>
+    <cellStyle name="Акцент2 105" xfId="4112"/>
+    <cellStyle name="Акцент2 106" xfId="4113"/>
+    <cellStyle name="Акцент2 107" xfId="4114"/>
+    <cellStyle name="Акцент2 108" xfId="4115"/>
+    <cellStyle name="Акцент2 109" xfId="4116"/>
+    <cellStyle name="Акцент2 11" xfId="4117"/>
+    <cellStyle name="Акцент2 110" xfId="4118"/>
+    <cellStyle name="Акцент2 111" xfId="4119"/>
+    <cellStyle name="Акцент2 112" xfId="4120"/>
+    <cellStyle name="Акцент2 113" xfId="4121"/>
+    <cellStyle name="Акцент2 114" xfId="4122"/>
+    <cellStyle name="Акцент2 115" xfId="4123"/>
+    <cellStyle name="Акцент2 116" xfId="4124"/>
+    <cellStyle name="Акцент2 117" xfId="4125"/>
+    <cellStyle name="Акцент2 118" xfId="4126"/>
+    <cellStyle name="Акцент2 119" xfId="4127"/>
+    <cellStyle name="Акцент2 12" xfId="4128"/>
+    <cellStyle name="Акцент2 120" xfId="4129"/>
+    <cellStyle name="Акцент2 121" xfId="4130"/>
+    <cellStyle name="Акцент2 122" xfId="4131"/>
+    <cellStyle name="Акцент2 123" xfId="4132"/>
+    <cellStyle name="Акцент2 124" xfId="4133"/>
+    <cellStyle name="Акцент2 125" xfId="4134"/>
+    <cellStyle name="Акцент2 126" xfId="4135"/>
+    <cellStyle name="Акцент2 127" xfId="4136"/>
+    <cellStyle name="Акцент2 128" xfId="4137"/>
+    <cellStyle name="Акцент2 129" xfId="4138"/>
+    <cellStyle name="Акцент2 13" xfId="4139"/>
+    <cellStyle name="Акцент2 130" xfId="4140"/>
+    <cellStyle name="Акцент2 131" xfId="4141"/>
+    <cellStyle name="Акцент2 132" xfId="4142"/>
+    <cellStyle name="Акцент2 133" xfId="4143"/>
+    <cellStyle name="Акцент2 134" xfId="4144"/>
+    <cellStyle name="Акцент2 135" xfId="4145"/>
+    <cellStyle name="Акцент2 136" xfId="4146"/>
+    <cellStyle name="Акцент2 137" xfId="4147"/>
+    <cellStyle name="Акцент2 138" xfId="4148"/>
+    <cellStyle name="Акцент2 139" xfId="4149"/>
+    <cellStyle name="Акцент2 14" xfId="4150"/>
+    <cellStyle name="Акцент2 140" xfId="4151"/>
+    <cellStyle name="Акцент2 141" xfId="4152"/>
+    <cellStyle name="Акцент2 142" xfId="4153"/>
+    <cellStyle name="Акцент2 143" xfId="4154"/>
+    <cellStyle name="Акцент2 144" xfId="4155"/>
+    <cellStyle name="Акцент2 145" xfId="4156"/>
+    <cellStyle name="Акцент2 146" xfId="4157"/>
+    <cellStyle name="Акцент2 147" xfId="4158"/>
+    <cellStyle name="Акцент2 148" xfId="4159"/>
+    <cellStyle name="Акцент2 149" xfId="4160"/>
+    <cellStyle name="Акцент2 15" xfId="4161"/>
+    <cellStyle name="Акцент2 150" xfId="4162"/>
+    <cellStyle name="Акцент2 151" xfId="4163"/>
+    <cellStyle name="Акцент2 152" xfId="4164"/>
+    <cellStyle name="Акцент2 153" xfId="4165"/>
+    <cellStyle name="Акцент2 154" xfId="4166"/>
+    <cellStyle name="Акцент2 155" xfId="4167"/>
+    <cellStyle name="Акцент2 156" xfId="4168"/>
+    <cellStyle name="Акцент2 157" xfId="4169"/>
+    <cellStyle name="Акцент2 158" xfId="4170"/>
+    <cellStyle name="Акцент2 159" xfId="4171"/>
+    <cellStyle name="Акцент2 16" xfId="4172"/>
+    <cellStyle name="Акцент2 160" xfId="4173"/>
+    <cellStyle name="Акцент2 161" xfId="4174"/>
+    <cellStyle name="Акцент2 162" xfId="4175"/>
+    <cellStyle name="Акцент2 163" xfId="4176"/>
+    <cellStyle name="Акцент2 164" xfId="4177"/>
+    <cellStyle name="Акцент2 165" xfId="4178"/>
+    <cellStyle name="Акцент2 166" xfId="4179"/>
+    <cellStyle name="Акцент2 167" xfId="4180"/>
+    <cellStyle name="Акцент2 168" xfId="4181"/>
+    <cellStyle name="Акцент2 169" xfId="4182"/>
+    <cellStyle name="Акцент2 17" xfId="4183"/>
+    <cellStyle name="Акцент2 170" xfId="4184"/>
+    <cellStyle name="Акцент2 171" xfId="4185"/>
+    <cellStyle name="Акцент2 172" xfId="4186"/>
+    <cellStyle name="Акцент2 173" xfId="4187"/>
+    <cellStyle name="Акцент2 174" xfId="4188"/>
+    <cellStyle name="Акцент2 175" xfId="4189"/>
+    <cellStyle name="Акцент2 176" xfId="4190"/>
+    <cellStyle name="Акцент2 177" xfId="4191"/>
+    <cellStyle name="Акцент2 178" xfId="4192"/>
+    <cellStyle name="Акцент2 179" xfId="4193"/>
+    <cellStyle name="Акцент2 18" xfId="4194"/>
+    <cellStyle name="Акцент2 180" xfId="4195"/>
+    <cellStyle name="Акцент2 181" xfId="4196"/>
+    <cellStyle name="Акцент2 182" xfId="4197"/>
+    <cellStyle name="Акцент2 183" xfId="4198"/>
+    <cellStyle name="Акцент2 184" xfId="4199"/>
+    <cellStyle name="Акцент2 185" xfId="4200"/>
+    <cellStyle name="Акцент2 186" xfId="4201"/>
+    <cellStyle name="Акцент2 187" xfId="4202"/>
+    <cellStyle name="Акцент2 188" xfId="4203"/>
+    <cellStyle name="Акцент2 189" xfId="4204"/>
+    <cellStyle name="Акцент2 19" xfId="4205"/>
+    <cellStyle name="Акцент2 190" xfId="4206"/>
+    <cellStyle name="Акцент2 191" xfId="4207"/>
+    <cellStyle name="Акцент2 192" xfId="4208"/>
+    <cellStyle name="Акцент2 193" xfId="4209"/>
+    <cellStyle name="Акцент2 194" xfId="4210"/>
+    <cellStyle name="Акцент2 195" xfId="4211"/>
+    <cellStyle name="Акцент2 196" xfId="4212"/>
+    <cellStyle name="Акцент2 197" xfId="4213"/>
+    <cellStyle name="Акцент2 198" xfId="4214"/>
+    <cellStyle name="Акцент2 199" xfId="4215"/>
+    <cellStyle name="Акцент2 2" xfId="4216"/>
+    <cellStyle name="Акцент2 20" xfId="4217"/>
+    <cellStyle name="Акцент2 200" xfId="4218"/>
+    <cellStyle name="Акцент2 201" xfId="4219"/>
+    <cellStyle name="Акцент2 202" xfId="4220"/>
+    <cellStyle name="Акцент2 203" xfId="4221"/>
+    <cellStyle name="Акцент2 204" xfId="4222"/>
+    <cellStyle name="Акцент2 205" xfId="4223"/>
+    <cellStyle name="Акцент2 206" xfId="4224"/>
+    <cellStyle name="Акцент2 207" xfId="4225"/>
+    <cellStyle name="Акцент2 208" xfId="4226"/>
+    <cellStyle name="Акцент2 209" xfId="4227"/>
+    <cellStyle name="Акцент2 21" xfId="4228"/>
+    <cellStyle name="Акцент2 210" xfId="4229"/>
+    <cellStyle name="Акцент2 211" xfId="4230"/>
+    <cellStyle name="Акцент2 212" xfId="4231"/>
+    <cellStyle name="Акцент2 213" xfId="4232"/>
+    <cellStyle name="Акцент2 214" xfId="4233"/>
+    <cellStyle name="Акцент2 215" xfId="4234"/>
+    <cellStyle name="Акцент2 216" xfId="4235"/>
+    <cellStyle name="Акцент2 217" xfId="4236"/>
+    <cellStyle name="Акцент2 218" xfId="4237"/>
+    <cellStyle name="Акцент2 22" xfId="4238"/>
+    <cellStyle name="Акцент2 23" xfId="4239"/>
+    <cellStyle name="Акцент2 24" xfId="4240"/>
+    <cellStyle name="Акцент2 25" xfId="4241"/>
+    <cellStyle name="Акцент2 26" xfId="4242"/>
+    <cellStyle name="Акцент2 27" xfId="4243"/>
+    <cellStyle name="Акцент2 28" xfId="4244"/>
+    <cellStyle name="Акцент2 29" xfId="4245"/>
+    <cellStyle name="Акцент2 3" xfId="4246"/>
+    <cellStyle name="Акцент2 30" xfId="4247"/>
+    <cellStyle name="Акцент2 31" xfId="4248"/>
+    <cellStyle name="Акцент2 32" xfId="4249"/>
+    <cellStyle name="Акцент2 33" xfId="4250"/>
+    <cellStyle name="Акцент2 34" xfId="4251"/>
+    <cellStyle name="Акцент2 35" xfId="4252"/>
+    <cellStyle name="Акцент2 36" xfId="4253"/>
+    <cellStyle name="Акцент2 37" xfId="4254"/>
+    <cellStyle name="Акцент2 38" xfId="4255"/>
+    <cellStyle name="Акцент2 39" xfId="4256"/>
+    <cellStyle name="Акцент2 4" xfId="4257"/>
+    <cellStyle name="Акцент2 40" xfId="4258"/>
+    <cellStyle name="Акцент2 41" xfId="4259"/>
+    <cellStyle name="Акцент2 42" xfId="4260"/>
+    <cellStyle name="Акцент2 43" xfId="4261"/>
+    <cellStyle name="Акцент2 44" xfId="4262"/>
+    <cellStyle name="Акцент2 45" xfId="4263"/>
+    <cellStyle name="Акцент2 46" xfId="4264"/>
+    <cellStyle name="Акцент2 47" xfId="4265"/>
+    <cellStyle name="Акцент2 48" xfId="4266"/>
+    <cellStyle name="Акцент2 49" xfId="4267"/>
+    <cellStyle name="Акцент2 5" xfId="4268"/>
+    <cellStyle name="Акцент2 50" xfId="4269"/>
+    <cellStyle name="Акцент2 51" xfId="4270"/>
+    <cellStyle name="Акцент2 52" xfId="4271"/>
+    <cellStyle name="Акцент2 53" xfId="4272"/>
+    <cellStyle name="Акцент2 54" xfId="4273"/>
+    <cellStyle name="Акцент2 55" xfId="4274"/>
+    <cellStyle name="Акцент2 56" xfId="4275"/>
+    <cellStyle name="Акцент2 57" xfId="4276"/>
+    <cellStyle name="Акцент2 58" xfId="4277"/>
+    <cellStyle name="Акцент2 59" xfId="4278"/>
+    <cellStyle name="Акцент2 6" xfId="4279"/>
+    <cellStyle name="Акцент2 60" xfId="4280"/>
+    <cellStyle name="Акцент2 61" xfId="4281"/>
+    <cellStyle name="Акцент2 62" xfId="4282"/>
+    <cellStyle name="Акцент2 63" xfId="4283"/>
+    <cellStyle name="Акцент2 64" xfId="4284"/>
+    <cellStyle name="Акцент2 65" xfId="4285"/>
+    <cellStyle name="Акцент2 66" xfId="4286"/>
+    <cellStyle name="Акцент2 67" xfId="4287"/>
+    <cellStyle name="Акцент2 68" xfId="4288"/>
+    <cellStyle name="Акцент2 69" xfId="4289"/>
+    <cellStyle name="Акцент2 7" xfId="4290"/>
+    <cellStyle name="Акцент2 70" xfId="4291"/>
+    <cellStyle name="Акцент2 71" xfId="4292"/>
+    <cellStyle name="Акцент2 72" xfId="4293"/>
+    <cellStyle name="Акцент2 73" xfId="4294"/>
+    <cellStyle name="Акцент2 74" xfId="4295"/>
+    <cellStyle name="Акцент2 75" xfId="4296"/>
+    <cellStyle name="Акцент2 76" xfId="4297"/>
+    <cellStyle name="Акцент2 77" xfId="4298"/>
+    <cellStyle name="Акцент2 78" xfId="4299"/>
+    <cellStyle name="Акцент2 79" xfId="4300"/>
+    <cellStyle name="Акцент2 8" xfId="4301"/>
+    <cellStyle name="Акцент2 80" xfId="4302"/>
+    <cellStyle name="Акцент2 81" xfId="4303"/>
+    <cellStyle name="Акцент2 82" xfId="4304"/>
+    <cellStyle name="Акцент2 83" xfId="4305"/>
+    <cellStyle name="Акцент2 84" xfId="4306"/>
+    <cellStyle name="Акцент2 85" xfId="4307"/>
+    <cellStyle name="Акцент2 86" xfId="4308"/>
+    <cellStyle name="Акцент2 87" xfId="4309"/>
+    <cellStyle name="Акцент2 88" xfId="4310"/>
+    <cellStyle name="Акцент2 89" xfId="4311"/>
+    <cellStyle name="Акцент2 9" xfId="4312"/>
+    <cellStyle name="Акцент2 90" xfId="4313"/>
+    <cellStyle name="Акцент2 91" xfId="4314"/>
+    <cellStyle name="Акцент2 92" xfId="4315"/>
+    <cellStyle name="Акцент2 93" xfId="4316"/>
+    <cellStyle name="Акцент2 94" xfId="4317"/>
+    <cellStyle name="Акцент2 95" xfId="4318"/>
+    <cellStyle name="Акцент2 96" xfId="4319"/>
+    <cellStyle name="Акцент2 97" xfId="4320"/>
+    <cellStyle name="Акцент2 98" xfId="4321"/>
+    <cellStyle name="Акцент2 99" xfId="4322"/>
+    <cellStyle name="Акцент3 10" xfId="4323"/>
+    <cellStyle name="Акцент3 100" xfId="4324"/>
+    <cellStyle name="Акцент3 101" xfId="4325"/>
+    <cellStyle name="Акцент3 102" xfId="4326"/>
+    <cellStyle name="Акцент3 103" xfId="4327"/>
+    <cellStyle name="Акцент3 104" xfId="4328"/>
+    <cellStyle name="Акцент3 105" xfId="4329"/>
+    <cellStyle name="Акцент3 106" xfId="4330"/>
+    <cellStyle name="Акцент3 107" xfId="4331"/>
+    <cellStyle name="Акцент3 108" xfId="4332"/>
+    <cellStyle name="Акцент3 109" xfId="4333"/>
+    <cellStyle name="Акцент3 11" xfId="4334"/>
+    <cellStyle name="Акцент3 110" xfId="4335"/>
+    <cellStyle name="Акцент3 111" xfId="4336"/>
+    <cellStyle name="Акцент3 112" xfId="4337"/>
+    <cellStyle name="Акцент3 113" xfId="4338"/>
+    <cellStyle name="Акцент3 114" xfId="4339"/>
+    <cellStyle name="Акцент3 115" xfId="4340"/>
+    <cellStyle name="Акцент3 116" xfId="4341"/>
+    <cellStyle name="Акцент3 117" xfId="4342"/>
+    <cellStyle name="Акцент3 118" xfId="4343"/>
+    <cellStyle name="Акцент3 119" xfId="4344"/>
+    <cellStyle name="Акцент3 12" xfId="4345"/>
+    <cellStyle name="Акцент3 120" xfId="4346"/>
+    <cellStyle name="Акцент3 121" xfId="4347"/>
+    <cellStyle name="Акцент3 122" xfId="4348"/>
+    <cellStyle name="Акцент3 123" xfId="4349"/>
+    <cellStyle name="Акцент3 124" xfId="4350"/>
+    <cellStyle name="Акцент3 125" xfId="4351"/>
+    <cellStyle name="Акцент3 126" xfId="4352"/>
+    <cellStyle name="Акцент3 127" xfId="4353"/>
+    <cellStyle name="Акцент3 128" xfId="4354"/>
+    <cellStyle name="Акцент3 129" xfId="4355"/>
+    <cellStyle name="Акцент3 13" xfId="4356"/>
+    <cellStyle name="Акцент3 130" xfId="4357"/>
+    <cellStyle name="Акцент3 131" xfId="4358"/>
+    <cellStyle name="Акцент3 132" xfId="4359"/>
+    <cellStyle name="Акцент3 133" xfId="4360"/>
+    <cellStyle name="Акцент3 134" xfId="4361"/>
+    <cellStyle name="Акцент3 135" xfId="4362"/>
+    <cellStyle name="Акцент3 136" xfId="4363"/>
+    <cellStyle name="Акцент3 137" xfId="4364"/>
+    <cellStyle name="Акцент3 138" xfId="4365"/>
+    <cellStyle name="Акцент3 139" xfId="4366"/>
+    <cellStyle name="Акцент3 14" xfId="4367"/>
+    <cellStyle name="Акцент3 140" xfId="4368"/>
+    <cellStyle name="Акцент3 141" xfId="4369"/>
+    <cellStyle name="Акцент3 142" xfId="4370"/>
+    <cellStyle name="Акцент3 143" xfId="4371"/>
+    <cellStyle name="Акцент3 144" xfId="4372"/>
+    <cellStyle name="Акцент3 145" xfId="4373"/>
+    <cellStyle name="Акцент3 146" xfId="4374"/>
+    <cellStyle name="Акцент3 147" xfId="4375"/>
+    <cellStyle name="Акцент3 148" xfId="4376"/>
+    <cellStyle name="Акцент3 149" xfId="4377"/>
+    <cellStyle name="Акцент3 15" xfId="4378"/>
+    <cellStyle name="Акцент3 150" xfId="4379"/>
+    <cellStyle name="Акцент3 151" xfId="4380"/>
+    <cellStyle name="Акцент3 152" xfId="4381"/>
+    <cellStyle name="Акцент3 153" xfId="4382"/>
+    <cellStyle name="Акцент3 154" xfId="4383"/>
+    <cellStyle name="Акцент3 155" xfId="4384"/>
+    <cellStyle name="Акцент3 156" xfId="4385"/>
+    <cellStyle name="Акцент3 157" xfId="4386"/>
+    <cellStyle name="Акцент3 158" xfId="4387"/>
+    <cellStyle name="Акцент3 159" xfId="4388"/>
+    <cellStyle name="Акцент3 16" xfId="4389"/>
+    <cellStyle name="Акцент3 160" xfId="4390"/>
+    <cellStyle name="Акцент3 161" xfId="4391"/>
+    <cellStyle name="Акцент3 162" xfId="4392"/>
+    <cellStyle name="Акцент3 163" xfId="4393"/>
+    <cellStyle name="Акцент3 164" xfId="4394"/>
+    <cellStyle name="Акцент3 165" xfId="4395"/>
+    <cellStyle name="Акцент3 166" xfId="4396"/>
+    <cellStyle name="Акцент3 167" xfId="4397"/>
+    <cellStyle name="Акцент3 168" xfId="4398"/>
+    <cellStyle name="Акцент3 169" xfId="4399"/>
+    <cellStyle name="Акцент3 17" xfId="4400"/>
+    <cellStyle name="Акцент3 170" xfId="4401"/>
+    <cellStyle name="Акцент3 171" xfId="4402"/>
+    <cellStyle name="Акцент3 172" xfId="4403"/>
+    <cellStyle name="Акцент3 173" xfId="4404"/>
+    <cellStyle name="Акцент3 174" xfId="4405"/>
+    <cellStyle name="Акцент3 175" xfId="4406"/>
+    <cellStyle name="Акцент3 176" xfId="4407"/>
+    <cellStyle name="Акцент3 177" xfId="4408"/>
+    <cellStyle name="Акцент3 178" xfId="4409"/>
+    <cellStyle name="Акцент3 179" xfId="4410"/>
+    <cellStyle name="Акцент3 18" xfId="4411"/>
+    <cellStyle name="Акцент3 180" xfId="4412"/>
+    <cellStyle name="Акцент3 181" xfId="4413"/>
+    <cellStyle name="Акцент3 182" xfId="4414"/>
+    <cellStyle name="Акцент3 183" xfId="4415"/>
+    <cellStyle name="Акцент3 184" xfId="4416"/>
+    <cellStyle name="Акцент3 185" xfId="4417"/>
+    <cellStyle name="Акцент3 186" xfId="4418"/>
+    <cellStyle name="Акцент3 187" xfId="4419"/>
+    <cellStyle name="Акцент3 188" xfId="4420"/>
+    <cellStyle name="Акцент3 189" xfId="4421"/>
+    <cellStyle name="Акцент3 19" xfId="4422"/>
+    <cellStyle name="Акцент3 190" xfId="4423"/>
+    <cellStyle name="Акцент3 191" xfId="4424"/>
+    <cellStyle name="Акцент3 192" xfId="4425"/>
+    <cellStyle name="Акцент3 193" xfId="4426"/>
+    <cellStyle name="Акцент3 194" xfId="4427"/>
+    <cellStyle name="Акцент3 195" xfId="4428"/>
+    <cellStyle name="Акцент3 196" xfId="4429"/>
+    <cellStyle name="Акцент3 197" xfId="4430"/>
+    <cellStyle name="Акцент3 198" xfId="4431"/>
+    <cellStyle name="Акцент3 199" xfId="4432"/>
+    <cellStyle name="Акцент3 2" xfId="4433"/>
+    <cellStyle name="Акцент3 20" xfId="4434"/>
+    <cellStyle name="Акцент3 200" xfId="4435"/>
+    <cellStyle name="Акцент3 201" xfId="4436"/>
+    <cellStyle name="Акцент3 202" xfId="4437"/>
+    <cellStyle name="Акцент3 203" xfId="4438"/>
+    <cellStyle name="Акцент3 204" xfId="4439"/>
+    <cellStyle name="Акцент3 205" xfId="4440"/>
+    <cellStyle name="Акцент3 206" xfId="4441"/>
+    <cellStyle name="Акцент3 207" xfId="4442"/>
+    <cellStyle name="Акцент3 208" xfId="4443"/>
+    <cellStyle name="Акцент3 209" xfId="4444"/>
+    <cellStyle name="Акцент3 21" xfId="4445"/>
+    <cellStyle name="Акцент3 210" xfId="4446"/>
+    <cellStyle name="Акцент3 211" xfId="4447"/>
+    <cellStyle name="Акцент3 212" xfId="4448"/>
+    <cellStyle name="Акцент3 213" xfId="4449"/>
+    <cellStyle name="Акцент3 214" xfId="4450"/>
+    <cellStyle name="Акцент3 215" xfId="4451"/>
+    <cellStyle name="Акцент3 216" xfId="4452"/>
+    <cellStyle name="Акцент3 217" xfId="4453"/>
+    <cellStyle name="Акцент3 218" xfId="4454"/>
+    <cellStyle name="Акцент3 22" xfId="4455"/>
+    <cellStyle name="Акцент3 23" xfId="4456"/>
+    <cellStyle name="Акцент3 24" xfId="4457"/>
+    <cellStyle name="Акцент3 25" xfId="4458"/>
+    <cellStyle name="Акцент3 26" xfId="4459"/>
+    <cellStyle name="Акцент3 27" xfId="4460"/>
+    <cellStyle name="Акцент3 28" xfId="4461"/>
+    <cellStyle name="Акцент3 29" xfId="4462"/>
+    <cellStyle name="Акцент3 3" xfId="4463"/>
+    <cellStyle name="Акцент3 30" xfId="4464"/>
+    <cellStyle name="Акцент3 31" xfId="4465"/>
+    <cellStyle name="Акцент3 32" xfId="4466"/>
+    <cellStyle name="Акцент3 33" xfId="4467"/>
+    <cellStyle name="Акцент3 34" xfId="4468"/>
+    <cellStyle name="Акцент3 35" xfId="4469"/>
+    <cellStyle name="Акцент3 36" xfId="4470"/>
+    <cellStyle name="Акцент3 37" xfId="4471"/>
+    <cellStyle name="Акцент3 38" xfId="4472"/>
+    <cellStyle name="Акцент3 39" xfId="4473"/>
+    <cellStyle name="Акцент3 4" xfId="4474"/>
+    <cellStyle name="Акцент3 40" xfId="4475"/>
+    <cellStyle name="Акцент3 41" xfId="4476"/>
+    <cellStyle name="Акцент3 42" xfId="4477"/>
+    <cellStyle name="Акцент3 43" xfId="4478"/>
+    <cellStyle name="Акцент3 44" xfId="4479"/>
+    <cellStyle name="Акцент3 45" xfId="4480"/>
+    <cellStyle name="Акцент3 46" xfId="4481"/>
+    <cellStyle name="Акцент3 47" xfId="4482"/>
+    <cellStyle name="Акцент3 48" xfId="4483"/>
+    <cellStyle name="Акцент3 49" xfId="4484"/>
+    <cellStyle name="Акцент3 5" xfId="4485"/>
+    <cellStyle name="Акцент3 50" xfId="4486"/>
+    <cellStyle name="Акцент3 51" xfId="4487"/>
+    <cellStyle name="Акцент3 52" xfId="4488"/>
+    <cellStyle name="Акцент3 53" xfId="4489"/>
+    <cellStyle name="Акцент3 54" xfId="4490"/>
+    <cellStyle name="Акцент3 55" xfId="4491"/>
+    <cellStyle name="Акцент3 56" xfId="4492"/>
+    <cellStyle name="Акцент3 57" xfId="4493"/>
+    <cellStyle name="Акцент3 58" xfId="4494"/>
+    <cellStyle name="Акцент3 59" xfId="4495"/>
+    <cellStyle name="Акцент3 6" xfId="4496"/>
+    <cellStyle name="Акцент3 60" xfId="4497"/>
+    <cellStyle name="Акцент3 61" xfId="4498"/>
+    <cellStyle name="Акцент3 62" xfId="4499"/>
+    <cellStyle name="Акцент3 63" xfId="4500"/>
+    <cellStyle name="Акцент3 64" xfId="4501"/>
+    <cellStyle name="Акцент3 65" xfId="4502"/>
+    <cellStyle name="Акцент3 66" xfId="4503"/>
+    <cellStyle name="Акцент3 67" xfId="4504"/>
+    <cellStyle name="Акцент3 68" xfId="4505"/>
+    <cellStyle name="Акцент3 69" xfId="4506"/>
+    <cellStyle name="Акцент3 7" xfId="4507"/>
+    <cellStyle name="Акцент3 70" xfId="4508"/>
+    <cellStyle name="Акцент3 71" xfId="4509"/>
+    <cellStyle name="Акцент3 72" xfId="4510"/>
+    <cellStyle name="Акцент3 73" xfId="4511"/>
+    <cellStyle name="Акцент3 74" xfId="4512"/>
+    <cellStyle name="Акцент3 75" xfId="4513"/>
+    <cellStyle name="Акцент3 76" xfId="4514"/>
+    <cellStyle name="Акцент3 77" xfId="4515"/>
+    <cellStyle name="Акцент3 78" xfId="4516"/>
+    <cellStyle name="Акцент3 79" xfId="4517"/>
+    <cellStyle name="Акцент3 8" xfId="4518"/>
+    <cellStyle name="Акцент3 80" xfId="4519"/>
+    <cellStyle name="Акцент3 81" xfId="4520"/>
+    <cellStyle name="Акцент3 82" xfId="4521"/>
+    <cellStyle name="Акцент3 83" xfId="4522"/>
+    <cellStyle name="Акцент3 84" xfId="4523"/>
+    <cellStyle name="Акцент3 85" xfId="4524"/>
+    <cellStyle name="Акцент3 86" xfId="4525"/>
+    <cellStyle name="Акцент3 87" xfId="4526"/>
+    <cellStyle name="Акцент3 88" xfId="4527"/>
+    <cellStyle name="Акцент3 89" xfId="4528"/>
+    <cellStyle name="Акцент3 9" xfId="4529"/>
+    <cellStyle name="Акцент3 90" xfId="4530"/>
+    <cellStyle name="Акцент3 91" xfId="4531"/>
+    <cellStyle name="Акцент3 92" xfId="4532"/>
+    <cellStyle name="Акцент3 93" xfId="4533"/>
+    <cellStyle name="Акцент3 94" xfId="4534"/>
+    <cellStyle name="Акцент3 95" xfId="4535"/>
+    <cellStyle name="Акцент3 96" xfId="4536"/>
+    <cellStyle name="Акцент3 97" xfId="4537"/>
+    <cellStyle name="Акцент3 98" xfId="4538"/>
+    <cellStyle name="Акцент3 99" xfId="4539"/>
+    <cellStyle name="Акцент4 10" xfId="4540"/>
+    <cellStyle name="Акцент4 100" xfId="4541"/>
+    <cellStyle name="Акцент4 101" xfId="4542"/>
+    <cellStyle name="Акцент4 102" xfId="4543"/>
+    <cellStyle name="Акцент4 103" xfId="4544"/>
+    <cellStyle name="Акцент4 104" xfId="4545"/>
+    <cellStyle name="Акцент4 105" xfId="4546"/>
+    <cellStyle name="Акцент4 106" xfId="4547"/>
+    <cellStyle name="Акцент4 107" xfId="4548"/>
+    <cellStyle name="Акцент4 108" xfId="4549"/>
+    <cellStyle name="Акцент4 109" xfId="4550"/>
+    <cellStyle name="Акцент4 11" xfId="4551"/>
+    <cellStyle name="Акцент4 110" xfId="4552"/>
+    <cellStyle name="Акцент4 111" xfId="4553"/>
+    <cellStyle name="Акцент4 112" xfId="4554"/>
+    <cellStyle name="Акцент4 113" xfId="4555"/>
+    <cellStyle name="Акцент4 114" xfId="4556"/>
+    <cellStyle name="Акцент4 115" xfId="4557"/>
+    <cellStyle name="Акцент4 116" xfId="4558"/>
+    <cellStyle name="Акцент4 117" xfId="4559"/>
+    <cellStyle name="Акцент4 118" xfId="4560"/>
+    <cellStyle name="Акцент4 119" xfId="4561"/>
+    <cellStyle name="Акцент4 12" xfId="4562"/>
+    <cellStyle name="Акцент4 120" xfId="4563"/>
+    <cellStyle name="Акцент4 121" xfId="4564"/>
+    <cellStyle name="Акцент4 122" xfId="4565"/>
+    <cellStyle name="Акцент4 123" xfId="4566"/>
+    <cellStyle name="Акцент4 124" xfId="4567"/>
+    <cellStyle name="Акцент4 125" xfId="4568"/>
+    <cellStyle name="Акцент4 126" xfId="4569"/>
+    <cellStyle name="Акцент4 127" xfId="4570"/>
+    <cellStyle name="Акцент4 128" xfId="4571"/>
+    <cellStyle name="Акцент4 129" xfId="4572"/>
+    <cellStyle name="Акцент4 13" xfId="4573"/>
+    <cellStyle name="Акцент4 130" xfId="4574"/>
+    <cellStyle name="Акцент4 131" xfId="4575"/>
+    <cellStyle name="Акцент4 132" xfId="4576"/>
+    <cellStyle name="Акцент4 133" xfId="4577"/>
+    <cellStyle name="Акцент4 134" xfId="4578"/>
+    <cellStyle name="Акцент4 135" xfId="4579"/>
+    <cellStyle name="Акцент4 136" xfId="4580"/>
+    <cellStyle name="Акцент4 137" xfId="4581"/>
+    <cellStyle name="Акцент4 138" xfId="4582"/>
+    <cellStyle name="Акцент4 139" xfId="4583"/>
+    <cellStyle name="Акцент4 14" xfId="4584"/>
+    <cellStyle name="Акцент4 140" xfId="4585"/>
+    <cellStyle name="Акцент4 141" xfId="4586"/>
+    <cellStyle name="Акцент4 142" xfId="4587"/>
+    <cellStyle name="Акцент4 143" xfId="4588"/>
+    <cellStyle name="Акцент4 144" xfId="4589"/>
+    <cellStyle name="Акцент4 145" xfId="4590"/>
+    <cellStyle name="Акцент4 146" xfId="4591"/>
+    <cellStyle name="Акцент4 147" xfId="4592"/>
+    <cellStyle name="Акцент4 148" xfId="4593"/>
+    <cellStyle name="Акцент4 149" xfId="4594"/>
+    <cellStyle name="Акцент4 15" xfId="4595"/>
+    <cellStyle name="Акцент4 150" xfId="4596"/>
+    <cellStyle name="Акцент4 151" xfId="4597"/>
+    <cellStyle name="Акцент4 152" xfId="4598"/>
+    <cellStyle name="Акцент4 153" xfId="4599"/>
+    <cellStyle name="Акцент4 154" xfId="4600"/>
+    <cellStyle name="Акцент4 155" xfId="4601"/>
+    <cellStyle name="Акцент4 156" xfId="4602"/>
+    <cellStyle name="Акцент4 157" xfId="4603"/>
+    <cellStyle name="Акцент4 158" xfId="4604"/>
+    <cellStyle name="Акцент4 159" xfId="4605"/>
+    <cellStyle name="Акцент4 16" xfId="4606"/>
+    <cellStyle name="Акцент4 160" xfId="4607"/>
+    <cellStyle name="Акцент4 161" xfId="4608"/>
+    <cellStyle name="Акцент4 162" xfId="4609"/>
+    <cellStyle name="Акцент4 163" xfId="4610"/>
+    <cellStyle name="Акцент4 164" xfId="4611"/>
+    <cellStyle name="Акцент4 165" xfId="4612"/>
+    <cellStyle name="Акцент4 166" xfId="4613"/>
+    <cellStyle name="Акцент4 167" xfId="4614"/>
+    <cellStyle name="Акцент4 168" xfId="4615"/>
+    <cellStyle name="Акцент4 169" xfId="4616"/>
+    <cellStyle name="Акцент4 17" xfId="4617"/>
+    <cellStyle name="Акцент4 170" xfId="4618"/>
+    <cellStyle name="Акцент4 171" xfId="4619"/>
+    <cellStyle name="Акцент4 172" xfId="4620"/>
+    <cellStyle name="Акцент4 173" xfId="4621"/>
+    <cellStyle name="Акцент4 174" xfId="4622"/>
+    <cellStyle name="Акцент4 175" xfId="4623"/>
+    <cellStyle name="Акцент4 176" xfId="4624"/>
+    <cellStyle name="Акцент4 177" xfId="4625"/>
+    <cellStyle name="Акцент4 178" xfId="4626"/>
+    <cellStyle name="Акцент4 179" xfId="4627"/>
+    <cellStyle name="Акцент4 18" xfId="4628"/>
+    <cellStyle name="Акцент4 180" xfId="4629"/>
+    <cellStyle name="Акцент4 181" xfId="4630"/>
+    <cellStyle name="Акцент4 182" xfId="4631"/>
+    <cellStyle name="Акцент4 183" xfId="4632"/>
+    <cellStyle name="Акцент4 184" xfId="4633"/>
+    <cellStyle name="Акцент4 185" xfId="4634"/>
+    <cellStyle name="Акцент4 186" xfId="4635"/>
+    <cellStyle name="Акцент4 187" xfId="4636"/>
+    <cellStyle name="Акцент4 188" xfId="4637"/>
+    <cellStyle name="Акцент4 189" xfId="4638"/>
+    <cellStyle name="Акцент4 19" xfId="4639"/>
+    <cellStyle name="Акцент4 190" xfId="4640"/>
+    <cellStyle name="Акцент4 191" xfId="4641"/>
+    <cellStyle name="Акцент4 192" xfId="4642"/>
+    <cellStyle name="Акцент4 193" xfId="4643"/>
+    <cellStyle name="Акцент4 194" xfId="4644"/>
+    <cellStyle name="Акцент4 195" xfId="4645"/>
+    <cellStyle name="Акцент4 196" xfId="4646"/>
+    <cellStyle name="Акцент4 197" xfId="4647"/>
+    <cellStyle name="Акцент4 198" xfId="4648"/>
+    <cellStyle name="Акцент4 199" xfId="4649"/>
+    <cellStyle name="Акцент4 2" xfId="4650"/>
+    <cellStyle name="Акцент4 20" xfId="4651"/>
+    <cellStyle name="Акцент4 200" xfId="4652"/>
+    <cellStyle name="Акцент4 201" xfId="4653"/>
+    <cellStyle name="Акцент4 202" xfId="4654"/>
+    <cellStyle name="Акцент4 203" xfId="4655"/>
+    <cellStyle name="Акцент4 204" xfId="4656"/>
+    <cellStyle name="Акцент4 205" xfId="4657"/>
+    <cellStyle name="Акцент4 206" xfId="4658"/>
+    <cellStyle name="Акцент4 207" xfId="4659"/>
+    <cellStyle name="Акцент4 208" xfId="4660"/>
+    <cellStyle name="Акцент4 209" xfId="4661"/>
+    <cellStyle name="Акцент4 21" xfId="4662"/>
+    <cellStyle name="Акцент4 210" xfId="4663"/>
+    <cellStyle name="Акцент4 211" xfId="4664"/>
+    <cellStyle name="Акцент4 212" xfId="4665"/>
+    <cellStyle name="Акцент4 213" xfId="4666"/>
+    <cellStyle name="Акцент4 214" xfId="4667"/>
+    <cellStyle name="Акцент4 215" xfId="4668"/>
+    <cellStyle name="Акцент4 216" xfId="4669"/>
+    <cellStyle name="Акцент4 217" xfId="4670"/>
+    <cellStyle name="Акцент4 218" xfId="4671"/>
+    <cellStyle name="Акцент4 22" xfId="4672"/>
+    <cellStyle name="Акцент4 23" xfId="4673"/>
+    <cellStyle name="Акцент4 24" xfId="4674"/>
+    <cellStyle name="Акцент4 25" xfId="4675"/>
+    <cellStyle name="Акцент4 26" xfId="4676"/>
+    <cellStyle name="Акцент4 27" xfId="4677"/>
+    <cellStyle name="Акцент4 28" xfId="4678"/>
+    <cellStyle name="Акцент4 29" xfId="4679"/>
+    <cellStyle name="Акцент4 3" xfId="4680"/>
+    <cellStyle name="Акцент4 30" xfId="4681"/>
+    <cellStyle name="Акцент4 31" xfId="4682"/>
+    <cellStyle name="Акцент4 32" xfId="4683"/>
+    <cellStyle name="Акцент4 33" xfId="4684"/>
+    <cellStyle name="Акцент4 34" xfId="4685"/>
+    <cellStyle name="Акцент4 35" xfId="4686"/>
+    <cellStyle name="Акцент4 36" xfId="4687"/>
+    <cellStyle name="Акцент4 37" xfId="4688"/>
+    <cellStyle name="Акцент4 38" xfId="4689"/>
+    <cellStyle name="Акцент4 39" xfId="4690"/>
+    <cellStyle name="Акцент4 4" xfId="4691"/>
+    <cellStyle name="Акцент4 40" xfId="4692"/>
+    <cellStyle name="Акцент4 41" xfId="4693"/>
+    <cellStyle name="Акцент4 42" xfId="4694"/>
+    <cellStyle name="Акцент4 43" xfId="4695"/>
+    <cellStyle name="Акцент4 44" xfId="4696"/>
+    <cellStyle name="Акцент4 45" xfId="4697"/>
+    <cellStyle name="Акцент4 46" xfId="4698"/>
+    <cellStyle name="Акцент4 47" xfId="4699"/>
+    <cellStyle name="Акцент4 48" xfId="4700"/>
+    <cellStyle name="Акцент4 49" xfId="4701"/>
+    <cellStyle name="Акцент4 5" xfId="4702"/>
+    <cellStyle name="Акцент4 50" xfId="4703"/>
+    <cellStyle name="Акцент4 51" xfId="4704"/>
+    <cellStyle name="Акцент4 52" xfId="4705"/>
+    <cellStyle name="Акцент4 53" xfId="4706"/>
+    <cellStyle name="Акцент4 54" xfId="4707"/>
+    <cellStyle name="Акцент4 55" xfId="4708"/>
+    <cellStyle name="Акцент4 56" xfId="4709"/>
+    <cellStyle name="Акцент4 57" xfId="4710"/>
+    <cellStyle name="Акцент4 58" xfId="4711"/>
+    <cellStyle name="Акцент4 59" xfId="4712"/>
+    <cellStyle name="Акцент4 6" xfId="4713"/>
+    <cellStyle name="Акцент4 60" xfId="4714"/>
+    <cellStyle name="Акцент4 61" xfId="4715"/>
+    <cellStyle name="Акцент4 62" xfId="4716"/>
+    <cellStyle name="Акцент4 63" xfId="4717"/>
+    <cellStyle name="Акцент4 64" xfId="4718"/>
+    <cellStyle name="Акцент4 65" xfId="4719"/>
+    <cellStyle name="Акцент4 66" xfId="4720"/>
+    <cellStyle name="Акцент4 67" xfId="4721"/>
+    <cellStyle name="Акцент4 68" xfId="4722"/>
+    <cellStyle name="Акцент4 69" xfId="4723"/>
+    <cellStyle name="Акцент4 7" xfId="4724"/>
+    <cellStyle name="Акцент4 70" xfId="4725"/>
+    <cellStyle name="Акцент4 71" xfId="4726"/>
+    <cellStyle name="Акцент4 72" xfId="4727"/>
+    <cellStyle name="Акцент4 73" xfId="4728"/>
+    <cellStyle name="Акцент4 74" xfId="4729"/>
+    <cellStyle name="Акцент4 75" xfId="4730"/>
+    <cellStyle name="Акцент4 76" xfId="4731"/>
+    <cellStyle name="Акцент4 77" xfId="4732"/>
+    <cellStyle name="Акцент4 78" xfId="4733"/>
+    <cellStyle name="Акцент4 79" xfId="4734"/>
+    <cellStyle name="Акцент4 8" xfId="4735"/>
+    <cellStyle name="Акцент4 80" xfId="4736"/>
+    <cellStyle name="Акцент4 81" xfId="4737"/>
+    <cellStyle name="Акцент4 82" xfId="4738"/>
+    <cellStyle name="Акцент4 83" xfId="4739"/>
+    <cellStyle name="Акцент4 84" xfId="4740"/>
+    <cellStyle name="Акцент4 85" xfId="4741"/>
+    <cellStyle name="Акцент4 86" xfId="4742"/>
+    <cellStyle name="Акцент4 87" xfId="4743"/>
+    <cellStyle name="Акцент4 88" xfId="4744"/>
+    <cellStyle name="Акцент4 89" xfId="4745"/>
+    <cellStyle name="Акцент4 9" xfId="4746"/>
+    <cellStyle name="Акцент4 90" xfId="4747"/>
+    <cellStyle name="Акцент4 91" xfId="4748"/>
+    <cellStyle name="Акцент4 92" xfId="4749"/>
+    <cellStyle name="Акцент4 93" xfId="4750"/>
+    <cellStyle name="Акцент4 94" xfId="4751"/>
+    <cellStyle name="Акцент4 95" xfId="4752"/>
+    <cellStyle name="Акцент4 96" xfId="4753"/>
+    <cellStyle name="Акцент4 97" xfId="4754"/>
+    <cellStyle name="Акцент4 98" xfId="4755"/>
+    <cellStyle name="Акцент4 99" xfId="4756"/>
+    <cellStyle name="Акцент5 10" xfId="4757"/>
+    <cellStyle name="Акцент5 100" xfId="4758"/>
+    <cellStyle name="Акцент5 101" xfId="4759"/>
+    <cellStyle name="Акцент5 102" xfId="4760"/>
+    <cellStyle name="Акцент5 103" xfId="4761"/>
+    <cellStyle name="Акцент5 104" xfId="4762"/>
+    <cellStyle name="Акцент5 105" xfId="4763"/>
+    <cellStyle name="Акцент5 106" xfId="4764"/>
+    <cellStyle name="Акцент5 107" xfId="4765"/>
+    <cellStyle name="Акцент5 108" xfId="4766"/>
+    <cellStyle name="Акцент5 109" xfId="4767"/>
+    <cellStyle name="Акцент5 11" xfId="4768"/>
+    <cellStyle name="Акцент5 110" xfId="4769"/>
+    <cellStyle name="Акцент5 111" xfId="4770"/>
+    <cellStyle name="Акцент5 112" xfId="4771"/>
+    <cellStyle name="Акцент5 113" xfId="4772"/>
+    <cellStyle name="Акцент5 114" xfId="4773"/>
+    <cellStyle name="Акцент5 115" xfId="4774"/>
+    <cellStyle name="Акцент5 116" xfId="4775"/>
+    <cellStyle name="Акцент5 117" xfId="4776"/>
+    <cellStyle name="Акцент5 118" xfId="4777"/>
+    <cellStyle name="Акцент5 119" xfId="4778"/>
+    <cellStyle name="Акцент5 12" xfId="4779"/>
+    <cellStyle name="Акцент5 120" xfId="4780"/>
+    <cellStyle name="Акцент5 121" xfId="4781"/>
+    <cellStyle name="Акцент5 122" xfId="4782"/>
+    <cellStyle name="Акцент5 123" xfId="4783"/>
+    <cellStyle name="Акцент5 124" xfId="4784"/>
+    <cellStyle name="Акцент5 125" xfId="4785"/>
+    <cellStyle name="Акцент5 126" xfId="4786"/>
+    <cellStyle name="Акцент5 127" xfId="4787"/>
+    <cellStyle name="Акцент5 128" xfId="4788"/>
+    <cellStyle name="Акцент5 129" xfId="4789"/>
+    <cellStyle name="Акцент5 13" xfId="4790"/>
+    <cellStyle name="Акцент5 130" xfId="4791"/>
+    <cellStyle name="Акцент5 131" xfId="4792"/>
+    <cellStyle name="Акцент5 132" xfId="4793"/>
+    <cellStyle name="Акцент5 133" xfId="4794"/>
+    <cellStyle name="Акцент5 134" xfId="4795"/>
+    <cellStyle name="Акцент5 135" xfId="4796"/>
+    <cellStyle name="Акцент5 136" xfId="4797"/>
+    <cellStyle name="Акцент5 137" xfId="4798"/>
+    <cellStyle name="Акцент5 138" xfId="4799"/>
+    <cellStyle name="Акцент5 139" xfId="4800"/>
+    <cellStyle name="Акцент5 14" xfId="4801"/>
+    <cellStyle name="Акцент5 140" xfId="4802"/>
+    <cellStyle name="Акцент5 141" xfId="4803"/>
+    <cellStyle name="Акцент5 142" xfId="4804"/>
+    <cellStyle name="Акцент5 143" xfId="4805"/>
+    <cellStyle name="Акцент5 144" xfId="4806"/>
+    <cellStyle name="Акцент5 145" xfId="4807"/>
+    <cellStyle name="Акцент5 146" xfId="4808"/>
+    <cellStyle name="Акцент5 147" xfId="4809"/>
+    <cellStyle name="Акцент5 148" xfId="4810"/>
+    <cellStyle name="Акцент5 149" xfId="4811"/>
+    <cellStyle name="Акцент5 15" xfId="4812"/>
+    <cellStyle name="Акцент5 150" xfId="4813"/>
+    <cellStyle name="Акцент5 151" xfId="4814"/>
+    <cellStyle name="Акцент5 152" xfId="4815"/>
+    <cellStyle name="Акцент5 153" xfId="4816"/>
+    <cellStyle name="Акцент5 154" xfId="4817"/>
+    <cellStyle name="Акцент5 155" xfId="4818"/>
+    <cellStyle name="Акцент5 156" xfId="4819"/>
+    <cellStyle name="Акцент5 157" xfId="4820"/>
+    <cellStyle name="Акцент5 158" xfId="4821"/>
+    <cellStyle name="Акцент5 159" xfId="4822"/>
+    <cellStyle name="Акцент5 16" xfId="4823"/>
+    <cellStyle name="Акцент5 160" xfId="4824"/>
+    <cellStyle name="Акцент5 161" xfId="4825"/>
+    <cellStyle name="Акцент5 162" xfId="4826"/>
+    <cellStyle name="Акцент5 163" xfId="4827"/>
+    <cellStyle name="Акцент5 164" xfId="4828"/>
+    <cellStyle name="Акцент5 165" xfId="4829"/>
+    <cellStyle name="Акцент5 166" xfId="4830"/>
+    <cellStyle name="Акцент5 167" xfId="4831"/>
+    <cellStyle name="Акцент5 168" xfId="4832"/>
+    <cellStyle name="Акцент5 169" xfId="4833"/>
+    <cellStyle name="Акцент5 17" xfId="4834"/>
+    <cellStyle name="Акцент5 170" xfId="4835"/>
+    <cellStyle name="Акцент5 171" xfId="4836"/>
+    <cellStyle name="Акцент5 172" xfId="4837"/>
+    <cellStyle name="Акцент5 173" xfId="4838"/>
+    <cellStyle name="Акцент5 174" xfId="4839"/>
+    <cellStyle name="Акцент5 175" xfId="4840"/>
+    <cellStyle name="Акцент5 176" xfId="4841"/>
+    <cellStyle name="Акцент5 177" xfId="4842"/>
+    <cellStyle name="Акцент5 178" xfId="4843"/>
+    <cellStyle name="Акцент5 179" xfId="4844"/>
+    <cellStyle name="Акцент5 18" xfId="4845"/>
+    <cellStyle name="Акцент5 180" xfId="4846"/>
+    <cellStyle name="Акцент5 181" xfId="4847"/>
+    <cellStyle name="Акцент5 182" xfId="4848"/>
+    <cellStyle name="Акцент5 183" xfId="4849"/>
+    <cellStyle name="Акцент5 184" xfId="4850"/>
+    <cellStyle name="Акцент5 185" xfId="4851"/>
+    <cellStyle name="Акцент5 186" xfId="4852"/>
+    <cellStyle name="Акцент5 187" xfId="4853"/>
+    <cellStyle name="Акцент5 188" xfId="4854"/>
+    <cellStyle name="Акцент5 189" xfId="4855"/>
+    <cellStyle name="Акцент5 19" xfId="4856"/>
+    <cellStyle name="Акцент5 190" xfId="4857"/>
+    <cellStyle name="Акцент5 191" xfId="4858"/>
+    <cellStyle name="Акцент5 192" xfId="4859"/>
+    <cellStyle name="Акцент5 193" xfId="4860"/>
+    <cellStyle name="Акцент5 194" xfId="4861"/>
+    <cellStyle name="Акцент5 195" xfId="4862"/>
+    <cellStyle name="Акцент5 196" xfId="4863"/>
+    <cellStyle name="Акцент5 197" xfId="4864"/>
+    <cellStyle name="Акцент5 198" xfId="4865"/>
+    <cellStyle name="Акцент5 199" xfId="4866"/>
+    <cellStyle name="Акцент5 2" xfId="4867"/>
+    <cellStyle name="Акцент5 20" xfId="4868"/>
+    <cellStyle name="Акцент5 200" xfId="4869"/>
+    <cellStyle name="Акцент5 201" xfId="4870"/>
+    <cellStyle name="Акцент5 202" xfId="4871"/>
+    <cellStyle name="Акцент5 203" xfId="4872"/>
+    <cellStyle name="Акцент5 204" xfId="4873"/>
+    <cellStyle name="Акцент5 205" xfId="4874"/>
+    <cellStyle name="Акцент5 206" xfId="4875"/>
+    <cellStyle name="Акцент5 207" xfId="4876"/>
+    <cellStyle name="Акцент5 208" xfId="4877"/>
+    <cellStyle name="Акцент5 209" xfId="4878"/>
+    <cellStyle name="Акцент5 21" xfId="4879"/>
+    <cellStyle name="Акцент5 210" xfId="4880"/>
+    <cellStyle name="Акцент5 211" xfId="4881"/>
+    <cellStyle name="Акцент5 212" xfId="4882"/>
+    <cellStyle name="Акцент5 213" xfId="4883"/>
+    <cellStyle name="Акцент5 214" xfId="4884"/>
+    <cellStyle name="Акцент5 215" xfId="4885"/>
+    <cellStyle name="Акцент5 216" xfId="4886"/>
+    <cellStyle name="Акцент5 217" xfId="4887"/>
+    <cellStyle name="Акцент5 218" xfId="4888"/>
+    <cellStyle name="Акцент5 22" xfId="4889"/>
+    <cellStyle name="Акцент5 23" xfId="4890"/>
+    <cellStyle name="Акцент5 24" xfId="4891"/>
+    <cellStyle name="Акцент5 25" xfId="4892"/>
+    <cellStyle name="Акцент5 26" xfId="4893"/>
+    <cellStyle name="Акцент5 27" xfId="4894"/>
+    <cellStyle name="Акцент5 28" xfId="4895"/>
+    <cellStyle name="Акцент5 29" xfId="4896"/>
+    <cellStyle name="Акцент5 3" xfId="4897"/>
+    <cellStyle name="Акцент5 30" xfId="4898"/>
+    <cellStyle name="Акцент5 31" xfId="4899"/>
+    <cellStyle name="Акцент5 32" xfId="4900"/>
+    <cellStyle name="Акцент5 33" xfId="4901"/>
+    <cellStyle name="Акцент5 34" xfId="4902"/>
+    <cellStyle name="Акцент5 35" xfId="4903"/>
+    <cellStyle name="Акцент5 36" xfId="4904"/>
+    <cellStyle name="Акцент5 37" xfId="4905"/>
+    <cellStyle name="Акцент5 38" xfId="4906"/>
+    <cellStyle name="Акцент5 39" xfId="4907"/>
+    <cellStyle name="Акцент5 4" xfId="4908"/>
+    <cellStyle name="Акцент5 40" xfId="4909"/>
+    <cellStyle name="Акцент5 41" xfId="4910"/>
+    <cellStyle name="Акцент5 42" xfId="4911"/>
+    <cellStyle name="Акцент5 43" xfId="4912"/>
+    <cellStyle name="Акцент5 44" xfId="4913"/>
+    <cellStyle name="Акцент5 45" xfId="4914"/>
+    <cellStyle name="Акцент5 46" xfId="4915"/>
+    <cellStyle name="Акцент5 47" xfId="4916"/>
+    <cellStyle name="Акцент5 48" xfId="4917"/>
+    <cellStyle name="Акцент5 49" xfId="4918"/>
+    <cellStyle name="Акцент5 5" xfId="4919"/>
+    <cellStyle name="Акцент5 50" xfId="4920"/>
+    <cellStyle name="Акцент5 51" xfId="4921"/>
+    <cellStyle name="Акцент5 52" xfId="4922"/>
+    <cellStyle name="Акцент5 53" xfId="4923"/>
+    <cellStyle name="Акцент5 54" xfId="4924"/>
+    <cellStyle name="Акцент5 55" xfId="4925"/>
+    <cellStyle name="Акцент5 56" xfId="4926"/>
+    <cellStyle name="Акцент5 57" xfId="4927"/>
+    <cellStyle name="Акцент5 58" xfId="4928"/>
+    <cellStyle name="Акцент5 59" xfId="4929"/>
+    <cellStyle name="Акцент5 6" xfId="4930"/>
+    <cellStyle name="Акцент5 60" xfId="4931"/>
+    <cellStyle name="Акцент5 61" xfId="4932"/>
+    <cellStyle name="Акцент5 62" xfId="4933"/>
+    <cellStyle name="Акцент5 63" xfId="4934"/>
+    <cellStyle name="Акцент5 64" xfId="4935"/>
+    <cellStyle name="Акцент5 65" xfId="4936"/>
+    <cellStyle name="Акцент5 66" xfId="4937"/>
+    <cellStyle name="Акцент5 67" xfId="4938"/>
+    <cellStyle name="Акцент5 68" xfId="4939"/>
+    <cellStyle name="Акцент5 69" xfId="4940"/>
+    <cellStyle name="Акцент5 7" xfId="4941"/>
+    <cellStyle name="Акцент5 70" xfId="4942"/>
+    <cellStyle name="Акцент5 71" xfId="4943"/>
+    <cellStyle name="Акцент5 72" xfId="4944"/>
+    <cellStyle name="Акцент5 73" xfId="4945"/>
+    <cellStyle name="Акцент5 74" xfId="4946"/>
+    <cellStyle name="Акцент5 75" xfId="4947"/>
+    <cellStyle name="Акцент5 76" xfId="4948"/>
+    <cellStyle name="Акцент5 77" xfId="4949"/>
+    <cellStyle name="Акцент5 78" xfId="4950"/>
+    <cellStyle name="Акцент5 79" xfId="4951"/>
+    <cellStyle name="Акцент5 8" xfId="4952"/>
+    <cellStyle name="Акцент5 80" xfId="4953"/>
+    <cellStyle name="Акцент5 81" xfId="4954"/>
+    <cellStyle name="Акцент5 82" xfId="4955"/>
+    <cellStyle name="Акцент5 83" xfId="4956"/>
+    <cellStyle name="Акцент5 84" xfId="4957"/>
+    <cellStyle name="Акцент5 85" xfId="4958"/>
+    <cellStyle name="Акцент5 86" xfId="4959"/>
+    <cellStyle name="Акцент5 87" xfId="4960"/>
+    <cellStyle name="Акцент5 88" xfId="4961"/>
+    <cellStyle name="Акцент5 89" xfId="4962"/>
+    <cellStyle name="Акцент5 9" xfId="4963"/>
+    <cellStyle name="Акцент5 90" xfId="4964"/>
+    <cellStyle name="Акцент5 91" xfId="4965"/>
+    <cellStyle name="Акцент5 92" xfId="4966"/>
+    <cellStyle name="Акцент5 93" xfId="4967"/>
+    <cellStyle name="Акцент5 94" xfId="4968"/>
+    <cellStyle name="Акцент5 95" xfId="4969"/>
+    <cellStyle name="Акцент5 96" xfId="4970"/>
+    <cellStyle name="Акцент5 97" xfId="4971"/>
+    <cellStyle name="Акцент5 98" xfId="4972"/>
+    <cellStyle name="Акцент5 99" xfId="4973"/>
+    <cellStyle name="Акцент6 10" xfId="4974"/>
+    <cellStyle name="Акцент6 100" xfId="4975"/>
+    <cellStyle name="Акцент6 101" xfId="4976"/>
+    <cellStyle name="Акцент6 102" xfId="4977"/>
+    <cellStyle name="Акцент6 103" xfId="4978"/>
+    <cellStyle name="Акцент6 104" xfId="4979"/>
+    <cellStyle name="Акцент6 105" xfId="4980"/>
+    <cellStyle name="Акцент6 106" xfId="4981"/>
+    <cellStyle name="Акцент6 107" xfId="4982"/>
+    <cellStyle name="Акцент6 108" xfId="4983"/>
+    <cellStyle name="Акцент6 109" xfId="4984"/>
+    <cellStyle name="Акцент6 11" xfId="4985"/>
+    <cellStyle name="Акцент6 110" xfId="4986"/>
+    <cellStyle name="Акцент6 111" xfId="4987"/>
+    <cellStyle name="Акцент6 112" xfId="4988"/>
+    <cellStyle name="Акцент6 113" xfId="4989"/>
+    <cellStyle name="Акцент6 114" xfId="4990"/>
+    <cellStyle name="Акцент6 115" xfId="4991"/>
+    <cellStyle name="Акцент6 116" xfId="4992"/>
+    <cellStyle name="Акцент6 117" xfId="4993"/>
+    <cellStyle name="Акцент6 118" xfId="4994"/>
+    <cellStyle name="Акцент6 119" xfId="4995"/>
+    <cellStyle name="Акцент6 12" xfId="4996"/>
+    <cellStyle name="Акцент6 120" xfId="4997"/>
+    <cellStyle name="Акцент6 121" xfId="4998"/>
+    <cellStyle name="Акцент6 122" xfId="4999"/>
+    <cellStyle name="Акцент6 123" xfId="5000"/>
+    <cellStyle name="Акцент6 124" xfId="5001"/>
+    <cellStyle name="Акцент6 125" xfId="5002"/>
+    <cellStyle name="Акцент6 126" xfId="5003"/>
+    <cellStyle name="Акцент6 127" xfId="5004"/>
+    <cellStyle name="Акцент6 128" xfId="5005"/>
+    <cellStyle name="Акцент6 129" xfId="5006"/>
+    <cellStyle name="Акцент6 13" xfId="5007"/>
+    <cellStyle name="Акцент6 130" xfId="5008"/>
+    <cellStyle name="Акцент6 131" xfId="5009"/>
+    <cellStyle name="Акцент6 132" xfId="5010"/>
+    <cellStyle name="Акцент6 133" xfId="5011"/>
+    <cellStyle name="Акцент6 134" xfId="5012"/>
+    <cellStyle name="Акцент6 135" xfId="5013"/>
+    <cellStyle name="Акцент6 136" xfId="5014"/>
+    <cellStyle name="Акцент6 137" xfId="5015"/>
+    <cellStyle name="Акцент6 138" xfId="5016"/>
+    <cellStyle name="Акцент6 139" xfId="5017"/>
+    <cellStyle name="Акцент6 14" xfId="5018"/>
+    <cellStyle name="Акцент6 140" xfId="5019"/>
+    <cellStyle name="Акцент6 141" xfId="5020"/>
+    <cellStyle name="Акцент6 142" xfId="5021"/>
+    <cellStyle name="Акцент6 143" xfId="5022"/>
+    <cellStyle name="Акцент6 144" xfId="5023"/>
+    <cellStyle name="Акцент6 145" xfId="5024"/>
+    <cellStyle name="Акцент6 146" xfId="5025"/>
+    <cellStyle name="Акцент6 147" xfId="5026"/>
+    <cellStyle name="Акцент6 148" xfId="5027"/>
+    <cellStyle name="Акцент6 149" xfId="5028"/>
+    <cellStyle name="Акцент6 15" xfId="5029"/>
+    <cellStyle name="Акцент6 150" xfId="5030"/>
+    <cellStyle name="Акцент6 151" xfId="5031"/>
+    <cellStyle name="Акцент6 152" xfId="5032"/>
+    <cellStyle name="Акцент6 153" xfId="5033"/>
+    <cellStyle name="Акцент6 154" xfId="5034"/>
+    <cellStyle name="Акцент6 155" xfId="5035"/>
+    <cellStyle name="Акцент6 156" xfId="5036"/>
+    <cellStyle name="Акцент6 157" xfId="5037"/>
+    <cellStyle name="Акцент6 158" xfId="5038"/>
+    <cellStyle name="Акцент6 159" xfId="5039"/>
+    <cellStyle name="Акцент6 16" xfId="5040"/>
+    <cellStyle name="Акцент6 160" xfId="5041"/>
+    <cellStyle name="Акцент6 161" xfId="5042"/>
+    <cellStyle name="Акцент6 162" xfId="5043"/>
+    <cellStyle name="Акцент6 163" xfId="5044"/>
+    <cellStyle name="Акцент6 164" xfId="5045"/>
+    <cellStyle name="Акцент6 165" xfId="5046"/>
+    <cellStyle name="Акцент6 166" xfId="5047"/>
+    <cellStyle name="Акцент6 167" xfId="5048"/>
+    <cellStyle name="Акцент6 168" xfId="5049"/>
+    <cellStyle name="Акцент6 169" xfId="5050"/>
+    <cellStyle name="Акцент6 17" xfId="5051"/>
+    <cellStyle name="Акцент6 170" xfId="5052"/>
+    <cellStyle name="Акцент6 171" xfId="5053"/>
+    <cellStyle name="Акцент6 172" xfId="5054"/>
+    <cellStyle name="Акцент6 173" xfId="5055"/>
+    <cellStyle name="Акцент6 174" xfId="5056"/>
+    <cellStyle name="Акцент6 175" xfId="5057"/>
+    <cellStyle name="Акцент6 176" xfId="5058"/>
+    <cellStyle name="Акцент6 177" xfId="5059"/>
+    <cellStyle name="Акцент6 178" xfId="5060"/>
+    <cellStyle name="Акцент6 179" xfId="5061"/>
+    <cellStyle name="Акцент6 18" xfId="5062"/>
+    <cellStyle name="Акцент6 180" xfId="5063"/>
+    <cellStyle name="Акцент6 181" xfId="5064"/>
+    <cellStyle name="Акцент6 182" xfId="5065"/>
+    <cellStyle name="Акцент6 183" xfId="5066"/>
+    <cellStyle name="Акцент6 184" xfId="5067"/>
+    <cellStyle name="Акцент6 185" xfId="5068"/>
+    <cellStyle name="Акцент6 186" xfId="5069"/>
+    <cellStyle name="Акцент6 187" xfId="5070"/>
+    <cellStyle name="Акцент6 188" xfId="5071"/>
+    <cellStyle name="Акцент6 189" xfId="5072"/>
+    <cellStyle name="Акцент6 19" xfId="5073"/>
+    <cellStyle name="Акцент6 190" xfId="5074"/>
+    <cellStyle name="Акцент6 191" xfId="5075"/>
+    <cellStyle name="Акцент6 192" xfId="5076"/>
+    <cellStyle name="Акцент6 193" xfId="5077"/>
+    <cellStyle name="Акцент6 194" xfId="5078"/>
+    <cellStyle name="Акцент6 195" xfId="5079"/>
+    <cellStyle name="Акцент6 196" xfId="5080"/>
+    <cellStyle name="Акцент6 197" xfId="5081"/>
+    <cellStyle name="Акцент6 198" xfId="5082"/>
+    <cellStyle name="Акцент6 199" xfId="5083"/>
+    <cellStyle name="Акцент6 2" xfId="5084"/>
+    <cellStyle name="Акцент6 20" xfId="5085"/>
+    <cellStyle name="Акцент6 200" xfId="5086"/>
+    <cellStyle name="Акцент6 201" xfId="5087"/>
+    <cellStyle name="Акцент6 202" xfId="5088"/>
+    <cellStyle name="Акцент6 203" xfId="5089"/>
+    <cellStyle name="Акцент6 204" xfId="5090"/>
+    <cellStyle name="Акцент6 205" xfId="5091"/>
+    <cellStyle name="Акцент6 206" xfId="5092"/>
+    <cellStyle name="Акцент6 207" xfId="5093"/>
+    <cellStyle name="Акцент6 208" xfId="5094"/>
+    <cellStyle name="Акцент6 209" xfId="5095"/>
+    <cellStyle name="Акцент6 21" xfId="5096"/>
+    <cellStyle name="Акцент6 210" xfId="5097"/>
+    <cellStyle name="Акцент6 211" xfId="5098"/>
+    <cellStyle name="Акцент6 212" xfId="5099"/>
+    <cellStyle name="Акцент6 213" xfId="5100"/>
+    <cellStyle name="Акцент6 214" xfId="5101"/>
+    <cellStyle name="Акцент6 215" xfId="5102"/>
+    <cellStyle name="Акцент6 216" xfId="5103"/>
+    <cellStyle name="Акцент6 217" xfId="5104"/>
+    <cellStyle name="Акцент6 218" xfId="5105"/>
+    <cellStyle name="Акцент6 22" xfId="5106"/>
+    <cellStyle name="Акцент6 23" xfId="5107"/>
+    <cellStyle name="Акцент6 24" xfId="5108"/>
+    <cellStyle name="Акцент6 25" xfId="5109"/>
+    <cellStyle name="Акцент6 26" xfId="5110"/>
+    <cellStyle name="Акцент6 27" xfId="5111"/>
+    <cellStyle name="Акцент6 28" xfId="5112"/>
+    <cellStyle name="Акцент6 29" xfId="5113"/>
+    <cellStyle name="Акцент6 3" xfId="5114"/>
+    <cellStyle name="Акцент6 30" xfId="5115"/>
+    <cellStyle name="Акцент6 31" xfId="5116"/>
+    <cellStyle name="Акцент6 32" xfId="5117"/>
+    <cellStyle name="Акцент6 33" xfId="5118"/>
+    <cellStyle name="Акцент6 34" xfId="5119"/>
+    <cellStyle name="Акцент6 35" xfId="5120"/>
+    <cellStyle name="Акцент6 36" xfId="5121"/>
+    <cellStyle name="Акцент6 37" xfId="5122"/>
+    <cellStyle name="Акцент6 38" xfId="5123"/>
+    <cellStyle name="Акцент6 39" xfId="5124"/>
+    <cellStyle name="Акцент6 4" xfId="5125"/>
+    <cellStyle name="Акцент6 40" xfId="5126"/>
+    <cellStyle name="Акцент6 41" xfId="5127"/>
+    <cellStyle name="Акцент6 42" xfId="5128"/>
+    <cellStyle name="Акцент6 43" xfId="5129"/>
+    <cellStyle name="Акцент6 44" xfId="5130"/>
+    <cellStyle name="Акцент6 45" xfId="5131"/>
+    <cellStyle name="Акцент6 46" xfId="5132"/>
+    <cellStyle name="Акцент6 47" xfId="5133"/>
+    <cellStyle name="Акцент6 48" xfId="5134"/>
+    <cellStyle name="Акцент6 49" xfId="5135"/>
+    <cellStyle name="Акцент6 5" xfId="5136"/>
+    <cellStyle name="Акцент6 50" xfId="5137"/>
+    <cellStyle name="Акцент6 51" xfId="5138"/>
+    <cellStyle name="Акцент6 52" xfId="5139"/>
+    <cellStyle name="Акцент6 53" xfId="5140"/>
+    <cellStyle name="Акцент6 54" xfId="5141"/>
+    <cellStyle name="Акцент6 55" xfId="5142"/>
+    <cellStyle name="Акцент6 56" xfId="5143"/>
+    <cellStyle name="Акцент6 57" xfId="5144"/>
+    <cellStyle name="Акцент6 58" xfId="5145"/>
+    <cellStyle name="Акцент6 59" xfId="5146"/>
+    <cellStyle name="Акцент6 6" xfId="5147"/>
+    <cellStyle name="Акцент6 60" xfId="5148"/>
+    <cellStyle name="Акцент6 61" xfId="5149"/>
+    <cellStyle name="Акцент6 62" xfId="5150"/>
+    <cellStyle name="Акцент6 63" xfId="5151"/>
+    <cellStyle name="Акцент6 64" xfId="5152"/>
+    <cellStyle name="Акцент6 65" xfId="5153"/>
+    <cellStyle name="Акцент6 66" xfId="5154"/>
+    <cellStyle name="Акцент6 67" xfId="5155"/>
+    <cellStyle name="Акцент6 68" xfId="5156"/>
+    <cellStyle name="Акцент6 69" xfId="5157"/>
+    <cellStyle name="Акцент6 7" xfId="5158"/>
+    <cellStyle name="Акцент6 70" xfId="5159"/>
+    <cellStyle name="Акцент6 71" xfId="5160"/>
+    <cellStyle name="Акцент6 72" xfId="5161"/>
+    <cellStyle name="Акцент6 73" xfId="5162"/>
+    <cellStyle name="Акцент6 74" xfId="5163"/>
+    <cellStyle name="Акцент6 75" xfId="5164"/>
+    <cellStyle name="Акцент6 76" xfId="5165"/>
+    <cellStyle name="Акцент6 77" xfId="5166"/>
+    <cellStyle name="Акцент6 78" xfId="5167"/>
+    <cellStyle name="Акцент6 79" xfId="5168"/>
+    <cellStyle name="Акцент6 8" xfId="5169"/>
+    <cellStyle name="Акцент6 80" xfId="5170"/>
+    <cellStyle name="Акцент6 81" xfId="5171"/>
+    <cellStyle name="Акцент6 82" xfId="5172"/>
+    <cellStyle name="Акцент6 83" xfId="5173"/>
+    <cellStyle name="Акцент6 84" xfId="5174"/>
+    <cellStyle name="Акцент6 85" xfId="5175"/>
+    <cellStyle name="Акцент6 86" xfId="5176"/>
+    <cellStyle name="Акцент6 87" xfId="5177"/>
+    <cellStyle name="Акцент6 88" xfId="5178"/>
+    <cellStyle name="Акцент6 89" xfId="5179"/>
+    <cellStyle name="Акцент6 9" xfId="5180"/>
+    <cellStyle name="Акцент6 90" xfId="5181"/>
+    <cellStyle name="Акцент6 91" xfId="5182"/>
+    <cellStyle name="Акцент6 92" xfId="5183"/>
+    <cellStyle name="Акцент6 93" xfId="5184"/>
+    <cellStyle name="Акцент6 94" xfId="5185"/>
+    <cellStyle name="Акцент6 95" xfId="5186"/>
+    <cellStyle name="Акцент6 96" xfId="5187"/>
+    <cellStyle name="Акцент6 97" xfId="5188"/>
+    <cellStyle name="Акцент6 98" xfId="5189"/>
+    <cellStyle name="Акцент6 99" xfId="5190"/>
+    <cellStyle name="Ввод  10" xfId="5191"/>
+    <cellStyle name="Ввод  100" xfId="5192"/>
+    <cellStyle name="Ввод  101" xfId="5193"/>
+    <cellStyle name="Ввод  102" xfId="5194"/>
+    <cellStyle name="Ввод  103" xfId="5195"/>
+    <cellStyle name="Ввод  104" xfId="5196"/>
+    <cellStyle name="Ввод  105" xfId="5197"/>
+    <cellStyle name="Ввод  106" xfId="5198"/>
+    <cellStyle name="Ввод  107" xfId="5199"/>
+    <cellStyle name="Ввод  108" xfId="5200"/>
+    <cellStyle name="Ввод  109" xfId="5201"/>
+    <cellStyle name="Ввод  11" xfId="5202"/>
+    <cellStyle name="Ввод  110" xfId="5203"/>
+    <cellStyle name="Ввод  111" xfId="5204"/>
+    <cellStyle name="Ввод  112" xfId="5205"/>
+    <cellStyle name="Ввод  113" xfId="5206"/>
+    <cellStyle name="Ввод  114" xfId="5207"/>
+    <cellStyle name="Ввод  115" xfId="5208"/>
+    <cellStyle name="Ввод  116" xfId="5209"/>
+    <cellStyle name="Ввод  117" xfId="5210"/>
+    <cellStyle name="Ввод  118" xfId="5211"/>
+    <cellStyle name="Ввод  119" xfId="5212"/>
+    <cellStyle name="Ввод  12" xfId="5213"/>
+    <cellStyle name="Ввод  120" xfId="5214"/>
+    <cellStyle name="Ввод  121" xfId="5215"/>
+    <cellStyle name="Ввод  122" xfId="5216"/>
+    <cellStyle name="Ввод  123" xfId="5217"/>
+    <cellStyle name="Ввод  124" xfId="5218"/>
+    <cellStyle name="Ввод  125" xfId="5219"/>
+    <cellStyle name="Ввод  126" xfId="5220"/>
+    <cellStyle name="Ввод  127" xfId="5221"/>
+    <cellStyle name="Ввод  128" xfId="5222"/>
+    <cellStyle name="Ввод  129" xfId="5223"/>
+    <cellStyle name="Ввод  13" xfId="5224"/>
+    <cellStyle name="Ввод  130" xfId="5225"/>
+    <cellStyle name="Ввод  131" xfId="5226"/>
+    <cellStyle name="Ввод  132" xfId="5227"/>
+    <cellStyle name="Ввод  133" xfId="5228"/>
+    <cellStyle name="Ввод  134" xfId="5229"/>
+    <cellStyle name="Ввод  135" xfId="5230"/>
+    <cellStyle name="Ввод  136" xfId="5231"/>
+    <cellStyle name="Ввод  137" xfId="5232"/>
+    <cellStyle name="Ввод  138" xfId="5233"/>
+    <cellStyle name="Ввод  139" xfId="5234"/>
+    <cellStyle name="Ввод  14" xfId="5235"/>
+    <cellStyle name="Ввод  140" xfId="5236"/>
+    <cellStyle name="Ввод  141" xfId="5237"/>
+    <cellStyle name="Ввод  142" xfId="5238"/>
+    <cellStyle name="Ввод  143" xfId="5239"/>
+    <cellStyle name="Ввод  144" xfId="5240"/>
+    <cellStyle name="Ввод  145" xfId="5241"/>
+    <cellStyle name="Ввод  146" xfId="5242"/>
+    <cellStyle name="Ввод  147" xfId="5243"/>
+    <cellStyle name="Ввод  148" xfId="5244"/>
+    <cellStyle name="Ввод  149" xfId="5245"/>
+    <cellStyle name="Ввод  15" xfId="5246"/>
+    <cellStyle name="Ввод  150" xfId="5247"/>
+    <cellStyle name="Ввод  151" xfId="5248"/>
+    <cellStyle name="Ввод  152" xfId="5249"/>
+    <cellStyle name="Ввод  153" xfId="5250"/>
+    <cellStyle name="Ввод  154" xfId="5251"/>
+    <cellStyle name="Ввод  155" xfId="5252"/>
+    <cellStyle name="Ввод  156" xfId="5253"/>
+    <cellStyle name="Ввод  157" xfId="5254"/>
+    <cellStyle name="Ввод  158" xfId="5255"/>
+    <cellStyle name="Ввод  159" xfId="5256"/>
+    <cellStyle name="Ввод  16" xfId="5257"/>
+    <cellStyle name="Ввод  160" xfId="5258"/>
+    <cellStyle name="Ввод  161" xfId="5259"/>
+    <cellStyle name="Ввод  162" xfId="5260"/>
+    <cellStyle name="Ввод  163" xfId="5261"/>
+    <cellStyle name="Ввод  164" xfId="5262"/>
+    <cellStyle name="Ввод  165" xfId="5263"/>
+    <cellStyle name="Ввод  166" xfId="5264"/>
+    <cellStyle name="Ввод  167" xfId="5265"/>
+    <cellStyle name="Ввод  168" xfId="5266"/>
+    <cellStyle name="Ввод  169" xfId="5267"/>
+    <cellStyle name="Ввод  17" xfId="5268"/>
+    <cellStyle name="Ввод  170" xfId="5269"/>
+    <cellStyle name="Ввод  171" xfId="5270"/>
+    <cellStyle name="Ввод  172" xfId="5271"/>
+    <cellStyle name="Ввод  173" xfId="5272"/>
+    <cellStyle name="Ввод  174" xfId="5273"/>
+    <cellStyle name="Ввод  175" xfId="5274"/>
+    <cellStyle name="Ввод  176" xfId="5275"/>
+    <cellStyle name="Ввод  177" xfId="5276"/>
+    <cellStyle name="Ввод  178" xfId="5277"/>
+    <cellStyle name="Ввод  179" xfId="5278"/>
+    <cellStyle name="Ввод  18" xfId="5279"/>
+    <cellStyle name="Ввод  180" xfId="5280"/>
+    <cellStyle name="Ввод  181" xfId="5281"/>
+    <cellStyle name="Ввод  182" xfId="5282"/>
+    <cellStyle name="Ввод  183" xfId="5283"/>
+    <cellStyle name="Ввод  184" xfId="5284"/>
+    <cellStyle name="Ввод  185" xfId="5285"/>
+    <cellStyle name="Ввод  186" xfId="5286"/>
+    <cellStyle name="Ввод  187" xfId="5287"/>
+    <cellStyle name="Ввод  188" xfId="5288"/>
+    <cellStyle name="Ввод  189" xfId="5289"/>
+    <cellStyle name="Ввод  19" xfId="5290"/>
+    <cellStyle name="Ввод  190" xfId="5291"/>
+    <cellStyle name="Ввод  191" xfId="5292"/>
+    <cellStyle name="Ввод  192" xfId="5293"/>
+    <cellStyle name="Ввод  193" xfId="5294"/>
+    <cellStyle name="Ввод  194" xfId="5295"/>
+    <cellStyle name="Ввод  195" xfId="5296"/>
+    <cellStyle name="Ввод  196" xfId="5297"/>
+    <cellStyle name="Ввод  197" xfId="5298"/>
+    <cellStyle name="Ввод  198" xfId="5299"/>
+    <cellStyle name="Ввод  199" xfId="5300"/>
+    <cellStyle name="Ввод  2" xfId="5301"/>
+    <cellStyle name="Ввод  20" xfId="5302"/>
+    <cellStyle name="Ввод  200" xfId="5303"/>
+    <cellStyle name="Ввод  201" xfId="5304"/>
+    <cellStyle name="Ввод  202" xfId="5305"/>
+    <cellStyle name="Ввод  203" xfId="5306"/>
+    <cellStyle name="Ввод  204" xfId="5307"/>
+    <cellStyle name="Ввод  205" xfId="5308"/>
+    <cellStyle name="Ввод  206" xfId="5309"/>
+    <cellStyle name="Ввод  207" xfId="5310"/>
+    <cellStyle name="Ввод  208" xfId="5311"/>
+    <cellStyle name="Ввод  209" xfId="5312"/>
+    <cellStyle name="Ввод  21" xfId="5313"/>
+    <cellStyle name="Ввод  210" xfId="5314"/>
+    <cellStyle name="Ввод  211" xfId="5315"/>
+    <cellStyle name="Ввод  212" xfId="5316"/>
+    <cellStyle name="Ввод  213" xfId="5317"/>
+    <cellStyle name="Ввод  214" xfId="5318"/>
+    <cellStyle name="Ввод  215" xfId="5319"/>
+    <cellStyle name="Ввод  216" xfId="5320"/>
+    <cellStyle name="Ввод  217" xfId="5321"/>
+    <cellStyle name="Ввод  218" xfId="5322"/>
+    <cellStyle name="Ввод  22" xfId="5323"/>
+    <cellStyle name="Ввод  23" xfId="5324"/>
+    <cellStyle name="Ввод  24" xfId="5325"/>
+    <cellStyle name="Ввод  25" xfId="5326"/>
+    <cellStyle name="Ввод  26" xfId="5327"/>
+    <cellStyle name="Ввод  27" xfId="5328"/>
+    <cellStyle name="Ввод  28" xfId="5329"/>
+    <cellStyle name="Ввод  29" xfId="5330"/>
+    <cellStyle name="Ввод  3" xfId="5331"/>
+    <cellStyle name="Ввод  30" xfId="5332"/>
+    <cellStyle name="Ввод  31" xfId="5333"/>
+    <cellStyle name="Ввод  32" xfId="5334"/>
+    <cellStyle name="Ввод  33" xfId="5335"/>
+    <cellStyle name="Ввод  34" xfId="5336"/>
+    <cellStyle name="Ввод  35" xfId="5337"/>
+    <cellStyle name="Ввод  36" xfId="5338"/>
+    <cellStyle name="Ввод  37" xfId="5339"/>
+    <cellStyle name="Ввод  38" xfId="5340"/>
+    <cellStyle name="Ввод  39" xfId="5341"/>
+    <cellStyle name="Ввод  4" xfId="5342"/>
+    <cellStyle name="Ввод  40" xfId="5343"/>
+    <cellStyle name="Ввод  41" xfId="5344"/>
+    <cellStyle name="Ввод  42" xfId="5345"/>
+    <cellStyle name="Ввод  43" xfId="5346"/>
+    <cellStyle name="Ввод  44" xfId="5347"/>
+    <cellStyle name="Ввод  45" xfId="5348"/>
+    <cellStyle name="Ввод  46" xfId="5349"/>
+    <cellStyle name="Ввод  47" xfId="5350"/>
+    <cellStyle name="Ввод  48" xfId="5351"/>
+    <cellStyle name="Ввод  49" xfId="5352"/>
+    <cellStyle name="Ввод  5" xfId="5353"/>
+    <cellStyle name="Ввод  50" xfId="5354"/>
+    <cellStyle name="Ввод  51" xfId="5355"/>
+    <cellStyle name="Ввод  52" xfId="5356"/>
+    <cellStyle name="Ввод  53" xfId="5357"/>
+    <cellStyle name="Ввод  54" xfId="5358"/>
+    <cellStyle name="Ввод  55" xfId="5359"/>
+    <cellStyle name="Ввод  56" xfId="5360"/>
+    <cellStyle name="Ввод  57" xfId="5361"/>
+    <cellStyle name="Ввод  58" xfId="5362"/>
+    <cellStyle name="Ввод  59" xfId="5363"/>
+    <cellStyle name="Ввод  6" xfId="5364"/>
+    <cellStyle name="Ввод  60" xfId="5365"/>
+    <cellStyle name="Ввод  61" xfId="5366"/>
+    <cellStyle name="Ввод  62" xfId="5367"/>
+    <cellStyle name="Ввод  63" xfId="5368"/>
+    <cellStyle name="Ввод  64" xfId="5369"/>
+    <cellStyle name="Ввод  65" xfId="5370"/>
+    <cellStyle name="Ввод  66" xfId="5371"/>
+    <cellStyle name="Ввод  67" xfId="5372"/>
+    <cellStyle name="Ввод  68" xfId="5373"/>
+    <cellStyle name="Ввод  69" xfId="5374"/>
+    <cellStyle name="Ввод  7" xfId="5375"/>
+    <cellStyle name="Ввод  70" xfId="5376"/>
+    <cellStyle name="Ввод  71" xfId="5377"/>
+    <cellStyle name="Ввод  72" xfId="5378"/>
+    <cellStyle name="Ввод  73" xfId="5379"/>
+    <cellStyle name="Ввод  74" xfId="5380"/>
+    <cellStyle name="Ввод  75" xfId="5381"/>
+    <cellStyle name="Ввод  76" xfId="5382"/>
+    <cellStyle name="Ввод  77" xfId="5383"/>
+    <cellStyle name="Ввод  78" xfId="5384"/>
+    <cellStyle name="Ввод  79" xfId="5385"/>
+    <cellStyle name="Ввод  8" xfId="5386"/>
+    <cellStyle name="Ввод  80" xfId="5387"/>
+    <cellStyle name="Ввод  81" xfId="5388"/>
+    <cellStyle name="Ввод  82" xfId="5389"/>
+    <cellStyle name="Ввод  83" xfId="5390"/>
+    <cellStyle name="Ввод  84" xfId="5391"/>
+    <cellStyle name="Ввод  85" xfId="5392"/>
+    <cellStyle name="Ввод  86" xfId="5393"/>
+    <cellStyle name="Ввод  87" xfId="5394"/>
+    <cellStyle name="Ввод  88" xfId="5395"/>
+    <cellStyle name="Ввод  89" xfId="5396"/>
+    <cellStyle name="Ввод  9" xfId="5397"/>
+    <cellStyle name="Ввод  90" xfId="5398"/>
+    <cellStyle name="Ввод  91" xfId="5399"/>
+    <cellStyle name="Ввод  92" xfId="5400"/>
+    <cellStyle name="Ввод  93" xfId="5401"/>
+    <cellStyle name="Ввод  94" xfId="5402"/>
+    <cellStyle name="Ввод  95" xfId="5403"/>
+    <cellStyle name="Ввод  96" xfId="5404"/>
+    <cellStyle name="Ввод  97" xfId="5405"/>
+    <cellStyle name="Ввод  98" xfId="5406"/>
+    <cellStyle name="Ввод  99" xfId="5407"/>
+    <cellStyle name="Вывод 10" xfId="5408"/>
+    <cellStyle name="Вывод 100" xfId="5409"/>
+    <cellStyle name="Вывод 101" xfId="5410"/>
+    <cellStyle name="Вывод 102" xfId="5411"/>
+    <cellStyle name="Вывод 103" xfId="5412"/>
+    <cellStyle name="Вывод 104" xfId="5413"/>
+    <cellStyle name="Вывод 105" xfId="5414"/>
+    <cellStyle name="Вывод 106" xfId="5415"/>
+    <cellStyle name="Вывод 107" xfId="5416"/>
+    <cellStyle name="Вывод 108" xfId="5417"/>
+    <cellStyle name="Вывод 109" xfId="5418"/>
+    <cellStyle name="Вывод 11" xfId="5419"/>
+    <cellStyle name="Вывод 110" xfId="5420"/>
+    <cellStyle name="Вывод 111" xfId="5421"/>
+    <cellStyle name="Вывод 112" xfId="5422"/>
+    <cellStyle name="Вывод 113" xfId="5423"/>
+    <cellStyle name="Вывод 114" xfId="5424"/>
+    <cellStyle name="Вывод 115" xfId="5425"/>
+    <cellStyle name="Вывод 116" xfId="5426"/>
+    <cellStyle name="Вывод 117" xfId="5427"/>
+    <cellStyle name="Вывод 118" xfId="5428"/>
+    <cellStyle name="Вывод 119" xfId="5429"/>
+    <cellStyle name="Вывод 12" xfId="5430"/>
+    <cellStyle name="Вывод 120" xfId="5431"/>
+    <cellStyle name="Вывод 121" xfId="5432"/>
+    <cellStyle name="Вывод 122" xfId="5433"/>
+    <cellStyle name="Вывод 123" xfId="5434"/>
+    <cellStyle name="Вывод 124" xfId="5435"/>
+    <cellStyle name="Вывод 125" xfId="5436"/>
+    <cellStyle name="Вывод 126" xfId="5437"/>
+    <cellStyle name="Вывод 127" xfId="5438"/>
+    <cellStyle name="Вывод 128" xfId="5439"/>
+    <cellStyle name="Вывод 129" xfId="5440"/>
+    <cellStyle name="Вывод 13" xfId="5441"/>
+    <cellStyle name="Вывод 130" xfId="5442"/>
+    <cellStyle name="Вывод 131" xfId="5443"/>
+    <cellStyle name="Вывод 132" xfId="5444"/>
+    <cellStyle name="Вывод 133" xfId="5445"/>
+    <cellStyle name="Вывод 134" xfId="5446"/>
+    <cellStyle name="Вывод 135" xfId="5447"/>
+    <cellStyle name="Вывод 136" xfId="5448"/>
+    <cellStyle name="Вывод 137" xfId="5449"/>
+    <cellStyle name="Вывод 138" xfId="5450"/>
+    <cellStyle name="Вывод 139" xfId="5451"/>
+    <cellStyle name="Вывод 14" xfId="5452"/>
+    <cellStyle name="Вывод 140" xfId="5453"/>
+    <cellStyle name="Вывод 141" xfId="5454"/>
+    <cellStyle name="Вывод 142" xfId="5455"/>
+    <cellStyle name="Вывод 143" xfId="5456"/>
+    <cellStyle name="Вывод 144" xfId="5457"/>
+    <cellStyle name="Вывод 145" xfId="5458"/>
+    <cellStyle name="Вывод 146" xfId="5459"/>
+    <cellStyle name="Вывод 147" xfId="5460"/>
+    <cellStyle name="Вывод 148" xfId="5461"/>
+    <cellStyle name="Вывод 149" xfId="5462"/>
+    <cellStyle name="Вывод 15" xfId="5463"/>
+    <cellStyle name="Вывод 150" xfId="5464"/>
+    <cellStyle name="Вывод 151" xfId="5465"/>
+    <cellStyle name="Вывод 152" xfId="5466"/>
+    <cellStyle name="Вывод 153" xfId="5467"/>
+    <cellStyle name="Вывод 154" xfId="5468"/>
+    <cellStyle name="Вывод 155" xfId="5469"/>
+    <cellStyle name="Вывод 156" xfId="5470"/>
+    <cellStyle name="Вывод 157" xfId="5471"/>
+    <cellStyle name="Вывод 158" xfId="5472"/>
+    <cellStyle name="Вывод 159" xfId="5473"/>
+    <cellStyle name="Вывод 16" xfId="5474"/>
+    <cellStyle name="Вывод 160" xfId="5475"/>
+    <cellStyle name="Вывод 161" xfId="5476"/>
+    <cellStyle name="Вывод 162" xfId="5477"/>
+    <cellStyle name="Вывод 163" xfId="5478"/>
+    <cellStyle name="Вывод 164" xfId="5479"/>
+    <cellStyle name="Вывод 165" xfId="5480"/>
+    <cellStyle name="Вывод 166" xfId="5481"/>
+    <cellStyle name="Вывод 167" xfId="5482"/>
+    <cellStyle name="Вывод 168" xfId="5483"/>
+    <cellStyle name="Вывод 169" xfId="5484"/>
+    <cellStyle name="Вывод 17" xfId="5485"/>
+    <cellStyle name="Вывод 170" xfId="5486"/>
+    <cellStyle name="Вывод 171" xfId="5487"/>
+    <cellStyle name="Вывод 172" xfId="5488"/>
+    <cellStyle name="Вывод 173" xfId="5489"/>
+    <cellStyle name="Вывод 174" xfId="5490"/>
+    <cellStyle name="Вывод 175" xfId="5491"/>
+    <cellStyle name="Вывод 176" xfId="5492"/>
+    <cellStyle name="Вывод 177" xfId="5493"/>
+    <cellStyle name="Вывод 178" xfId="5494"/>
+    <cellStyle name="Вывод 179" xfId="5495"/>
+    <cellStyle name="Вывод 18" xfId="5496"/>
+    <cellStyle name="Вывод 180" xfId="5497"/>
+    <cellStyle name="Вывод 181" xfId="5498"/>
+    <cellStyle name="Вывод 182" xfId="5499"/>
+    <cellStyle name="Вывод 183" xfId="5500"/>
+    <cellStyle name="Вывод 184" xfId="5501"/>
+    <cellStyle name="Вывод 185" xfId="5502"/>
+    <cellStyle name="Вывод 186" xfId="5503"/>
+    <cellStyle name="Вывод 187" xfId="5504"/>
+    <cellStyle name="Вывод 188" xfId="5505"/>
+    <cellStyle name="Вывод 189" xfId="5506"/>
+    <cellStyle name="Вывод 19" xfId="5507"/>
+    <cellStyle name="Вывод 190" xfId="5508"/>
+    <cellStyle name="Вывод 191" xfId="5509"/>
+    <cellStyle name="Вывод 192" xfId="5510"/>
+    <cellStyle name="Вывод 193" xfId="5511"/>
+    <cellStyle name="Вывод 194" xfId="5512"/>
+    <cellStyle name="Вывод 195" xfId="5513"/>
+    <cellStyle name="Вывод 196" xfId="5514"/>
+    <cellStyle name="Вывод 197" xfId="5515"/>
+    <cellStyle name="Вывод 198" xfId="5516"/>
+    <cellStyle name="Вывод 199" xfId="5517"/>
+    <cellStyle name="Вывод 2" xfId="5518"/>
+    <cellStyle name="Вывод 20" xfId="5519"/>
+    <cellStyle name="Вывод 200" xfId="5520"/>
+    <cellStyle name="Вывод 201" xfId="5521"/>
+    <cellStyle name="Вывод 202" xfId="5522"/>
+    <cellStyle name="Вывод 203" xfId="5523"/>
+    <cellStyle name="Вывод 204" xfId="5524"/>
+    <cellStyle name="Вывод 205" xfId="5525"/>
+    <cellStyle name="Вывод 206" xfId="5526"/>
+    <cellStyle name="Вывод 207" xfId="5527"/>
+    <cellStyle name="Вывод 208" xfId="5528"/>
+    <cellStyle name="Вывод 209" xfId="5529"/>
+    <cellStyle name="Вывод 21" xfId="5530"/>
+    <cellStyle name="Вывод 210" xfId="5531"/>
+    <cellStyle name="Вывод 211" xfId="5532"/>
+    <cellStyle name="Вывод 212" xfId="5533"/>
+    <cellStyle name="Вывод 213" xfId="5534"/>
+    <cellStyle name="Вывод 214" xfId="5535"/>
+    <cellStyle name="Вывод 215" xfId="5536"/>
+    <cellStyle name="Вывод 216" xfId="5537"/>
+    <cellStyle name="Вывод 217" xfId="5538"/>
+    <cellStyle name="Вывод 218" xfId="5539"/>
+    <cellStyle name="Вывод 22" xfId="5540"/>
+    <cellStyle name="Вывод 23" xfId="5541"/>
+    <cellStyle name="Вывод 24" xfId="5542"/>
+    <cellStyle name="Вывод 25" xfId="5543"/>
+    <cellStyle name="Вывод 26" xfId="5544"/>
+    <cellStyle name="Вывод 27" xfId="5545"/>
+    <cellStyle name="Вывод 28" xfId="5546"/>
+    <cellStyle name="Вывод 29" xfId="5547"/>
+    <cellStyle name="Вывод 3" xfId="5548"/>
+    <cellStyle name="Вывод 30" xfId="5549"/>
+    <cellStyle name="Вывод 31" xfId="5550"/>
+    <cellStyle name="Вывод 32" xfId="5551"/>
+    <cellStyle name="Вывод 33" xfId="5552"/>
+    <cellStyle name="Вывод 34" xfId="5553"/>
+    <cellStyle name="Вывод 35" xfId="5554"/>
+    <cellStyle name="Вывод 36" xfId="5555"/>
+    <cellStyle name="Вывод 37" xfId="5556"/>
+    <cellStyle name="Вывод 38" xfId="5557"/>
+    <cellStyle name="Вывод 39" xfId="5558"/>
+    <cellStyle name="Вывод 4" xfId="5559"/>
+    <cellStyle name="Вывод 40" xfId="5560"/>
+    <cellStyle name="Вывод 41" xfId="5561"/>
+    <cellStyle name="Вывод 42" xfId="5562"/>
+    <cellStyle name="Вывод 43" xfId="5563"/>
+    <cellStyle name="Вывод 44" xfId="5564"/>
+    <cellStyle name="Вывод 45" xfId="5565"/>
+    <cellStyle name="Вывод 46" xfId="5566"/>
+    <cellStyle name="Вывод 47" xfId="5567"/>
+    <cellStyle name="Вывод 48" xfId="5568"/>
+    <cellStyle name="Вывод 49" xfId="5569"/>
+    <cellStyle name="Вывод 5" xfId="5570"/>
+    <cellStyle name="Вывод 50" xfId="5571"/>
+    <cellStyle name="Вывод 51" xfId="5572"/>
+    <cellStyle name="Вывод 52" xfId="5573"/>
+    <cellStyle name="Вывод 53" xfId="5574"/>
+    <cellStyle name="Вывод 54" xfId="5575"/>
+    <cellStyle name="Вывод 55" xfId="5576"/>
+    <cellStyle name="Вывод 56" xfId="5577"/>
+    <cellStyle name="Вывод 57" xfId="5578"/>
+    <cellStyle name="Вывод 58" xfId="5579"/>
+    <cellStyle name="Вывод 59" xfId="5580"/>
+    <cellStyle name="Вывод 6" xfId="5581"/>
+    <cellStyle name="Вывод 60" xfId="5582"/>
+    <cellStyle name="Вывод 61" xfId="5583"/>
+    <cellStyle name="Вывод 62" xfId="5584"/>
+    <cellStyle name="Вывод 63" xfId="5585"/>
+    <cellStyle name="Вывод 64" xfId="5586"/>
+    <cellStyle name="Вывод 65" xfId="5587"/>
+    <cellStyle name="Вывод 66" xfId="5588"/>
+    <cellStyle name="Вывод 67" xfId="5589"/>
+    <cellStyle name="Вывод 68" xfId="5590"/>
+    <cellStyle name="Вывод 69" xfId="5591"/>
+    <cellStyle name="Вывод 7" xfId="5592"/>
+    <cellStyle name="Вывод 70" xfId="5593"/>
+    <cellStyle name="Вывод 71" xfId="5594"/>
+    <cellStyle name="Вывод 72" xfId="5595"/>
+    <cellStyle name="Вывод 73" xfId="5596"/>
+    <cellStyle name="Вывод 74" xfId="5597"/>
+    <cellStyle name="Вывод 75" xfId="5598"/>
+    <cellStyle name="Вывод 76" xfId="5599"/>
+    <cellStyle name="Вывод 77" xfId="5600"/>
+    <cellStyle name="Вывод 78" xfId="5601"/>
+    <cellStyle name="Вывод 79" xfId="5602"/>
+    <cellStyle name="Вывод 8" xfId="5603"/>
+    <cellStyle name="Вывод 80" xfId="5604"/>
+    <cellStyle name="Вывод 81" xfId="5605"/>
+    <cellStyle name="Вывод 82" xfId="5606"/>
+    <cellStyle name="Вывод 83" xfId="5607"/>
+    <cellStyle name="Вывод 84" xfId="5608"/>
+    <cellStyle name="Вывод 85" xfId="5609"/>
+    <cellStyle name="Вывод 86" xfId="5610"/>
+    <cellStyle name="Вывод 87" xfId="5611"/>
+    <cellStyle name="Вывод 88" xfId="5612"/>
+    <cellStyle name="Вывод 89" xfId="5613"/>
+    <cellStyle name="Вывод 9" xfId="5614"/>
+    <cellStyle name="Вывод 90" xfId="5615"/>
+    <cellStyle name="Вывод 91" xfId="5616"/>
+    <cellStyle name="Вывод 92" xfId="5617"/>
+    <cellStyle name="Вывод 93" xfId="5618"/>
+    <cellStyle name="Вывод 94" xfId="5619"/>
+    <cellStyle name="Вывод 95" xfId="5620"/>
+    <cellStyle name="Вывод 96" xfId="5621"/>
+    <cellStyle name="Вывод 97" xfId="5622"/>
+    <cellStyle name="Вывод 98" xfId="5623"/>
+    <cellStyle name="Вывод 99" xfId="5624"/>
+    <cellStyle name="Вычисление 10" xfId="5625"/>
+    <cellStyle name="Вычисление 100" xfId="5626"/>
+    <cellStyle name="Вычисление 101" xfId="5627"/>
+    <cellStyle name="Вычисление 102" xfId="5628"/>
+    <cellStyle name="Вычисление 103" xfId="5629"/>
+    <cellStyle name="Вычисление 104" xfId="5630"/>
+    <cellStyle name="Вычисление 105" xfId="5631"/>
+    <cellStyle name="Вычисление 106" xfId="5632"/>
+    <cellStyle name="Вычисление 107" xfId="5633"/>
+    <cellStyle name="Вычисление 108" xfId="5634"/>
+    <cellStyle name="Вычисление 109" xfId="5635"/>
+    <cellStyle name="Вычисление 11" xfId="5636"/>
+    <cellStyle name="Вычисление 110" xfId="5637"/>
+    <cellStyle name="Вычисление 111" xfId="5638"/>
+    <cellStyle name="Вычисление 112" xfId="5639"/>
+    <cellStyle name="Вычисление 113" xfId="5640"/>
+    <cellStyle name="Вычисление 114" xfId="5641"/>
+    <cellStyle name="Вычисление 115" xfId="5642"/>
+    <cellStyle name="Вычисление 116" xfId="5643"/>
+    <cellStyle name="Вычисление 117" xfId="5644"/>
+    <cellStyle name="Вычисление 118" xfId="5645"/>
+    <cellStyle name="Вычисление 119" xfId="5646"/>
+    <cellStyle name="Вычисление 12" xfId="5647"/>
+    <cellStyle name="Вычисление 120" xfId="5648"/>
+    <cellStyle name="Вычисление 121" xfId="5649"/>
+    <cellStyle name="Вычисление 122" xfId="5650"/>
+    <cellStyle name="Вычисление 123" xfId="5651"/>
+    <cellStyle name="Вычисление 124" xfId="5652"/>
+    <cellStyle name="Вычисление 125" xfId="5653"/>
+    <cellStyle name="Вычисление 126" xfId="5654"/>
+    <cellStyle name="Вычисление 127" xfId="5655"/>
+    <cellStyle name="Вычисление 128" xfId="5656"/>
+    <cellStyle name="Вычисление 129" xfId="5657"/>
+    <cellStyle name="Вычисление 13" xfId="5658"/>
+    <cellStyle name="Вычисление 130" xfId="5659"/>
+    <cellStyle name="Вычисление 131" xfId="5660"/>
+    <cellStyle name="Вычисление 132" xfId="5661"/>
+    <cellStyle name="Вычисление 133" xfId="5662"/>
+    <cellStyle name="Вычисление 134" xfId="5663"/>
+    <cellStyle name="Вычисление 135" xfId="5664"/>
+    <cellStyle name="Вычисление 136" xfId="5665"/>
+    <cellStyle name="Вычисление 137" xfId="5666"/>
+    <cellStyle name="Вычисление 138" xfId="5667"/>
+    <cellStyle name="Вычисление 139" xfId="5668"/>
+    <cellStyle name="Вычисление 14" xfId="5669"/>
+    <cellStyle name="Вычисление 140" xfId="5670"/>
+    <cellStyle name="Вычисление 141" xfId="5671"/>
+    <cellStyle name="Вычисление 142" xfId="5672"/>
+    <cellStyle name="Вычисление 143" xfId="5673"/>
+    <cellStyle name="Вычисление 144" xfId="5674"/>
+    <cellStyle name="Вычисление 145" xfId="5675"/>
+    <cellStyle name="Вычисление 146" xfId="5676"/>
+    <cellStyle name="Вычисление 147" xfId="5677"/>
+    <cellStyle name="Вычисление 148" xfId="5678"/>
+    <cellStyle name="Вычисление 149" xfId="5679"/>
+    <cellStyle name="Вычисление 15" xfId="5680"/>
+    <cellStyle name="Вычисление 150" xfId="5681"/>
+    <cellStyle name="Вычисление 151" xfId="5682"/>
+    <cellStyle name="Вычисление 152" xfId="5683"/>
+    <cellStyle name="Вычисление 153" xfId="5684"/>
+    <cellStyle name="Вычисление 154" xfId="5685"/>
+    <cellStyle name="Вычисление 155" xfId="5686"/>
+    <cellStyle name="Вычисление 156" xfId="5687"/>
+    <cellStyle name="Вычисление 157" xfId="5688"/>
+    <cellStyle name="Вычисление 158" xfId="5689"/>
+    <cellStyle name="Вычисление 159" xfId="5690"/>
+    <cellStyle name="Вычисление 16" xfId="5691"/>
+    <cellStyle name="Вычисление 160" xfId="5692"/>
+    <cellStyle name="Вычисление 161" xfId="5693"/>
+    <cellStyle name="Вычисление 162" xfId="5694"/>
+    <cellStyle name="Вычисление 163" xfId="5695"/>
+    <cellStyle name="Вычисление 164" xfId="5696"/>
+    <cellStyle name="Вычисление 165" xfId="5697"/>
+    <cellStyle name="Вычисление 166" xfId="5698"/>
+    <cellStyle name="Вычисление 167" xfId="5699"/>
+    <cellStyle name="Вычисление 168" xfId="5700"/>
+    <cellStyle name="Вычисление 169" xfId="5701"/>
+    <cellStyle name="Вычисление 17" xfId="5702"/>
+    <cellStyle name="Вычисление 170" xfId="5703"/>
+    <cellStyle name="Вычисление 171" xfId="5704"/>
+    <cellStyle name="Вычисление 172" xfId="5705"/>
+    <cellStyle name="Вычисление 173" xfId="5706"/>
+    <cellStyle name="Вычисление 174" xfId="5707"/>
+    <cellStyle name="Вычисление 175" xfId="5708"/>
+    <cellStyle name="Вычисление 176" xfId="5709"/>
+    <cellStyle name="Вычисление 177" xfId="5710"/>
+    <cellStyle name="Вычисление 178" xfId="5711"/>
+    <cellStyle name="Вычисление 179" xfId="5712"/>
+    <cellStyle name="Вычисление 18" xfId="5713"/>
+    <cellStyle name="Вычисление 180" xfId="5714"/>
+    <cellStyle name="Вычисление 181" xfId="5715"/>
+    <cellStyle name="Вычисление 182" xfId="5716"/>
+    <cellStyle name="Вычисление 183" xfId="5717"/>
+    <cellStyle name="Вычисление 184" xfId="5718"/>
+    <cellStyle name="Вычисление 185" xfId="5719"/>
+    <cellStyle name="Вычисление 186" xfId="5720"/>
+    <cellStyle name="Вычисление 187" xfId="5721"/>
+    <cellStyle name="Вычисление 188" xfId="5722"/>
+    <cellStyle name="Вычисление 189" xfId="5723"/>
+    <cellStyle name="Вычисление 19" xfId="5724"/>
+    <cellStyle name="Вычисление 190" xfId="5725"/>
+    <cellStyle name="Вычисление 191" xfId="5726"/>
+    <cellStyle name="Вычисление 192" xfId="5727"/>
+    <cellStyle name="Вычисление 193" xfId="5728"/>
+    <cellStyle name="Вычисление 194" xfId="5729"/>
+    <cellStyle name="Вычисление 195" xfId="5730"/>
+    <cellStyle name="Вычисление 196" xfId="5731"/>
+    <cellStyle name="Вычисление 197" xfId="5732"/>
+    <cellStyle name="Вычисление 198" xfId="5733"/>
+    <cellStyle name="Вычисление 199" xfId="5734"/>
+    <cellStyle name="Вычисление 2" xfId="5735"/>
+    <cellStyle name="Вычисление 20" xfId="5736"/>
+    <cellStyle name="Вычисление 200" xfId="5737"/>
+    <cellStyle name="Вычисление 201" xfId="5738"/>
+    <cellStyle name="Вычисление 202" xfId="5739"/>
+    <cellStyle name="Вычисление 203" xfId="5740"/>
+    <cellStyle name="Вычисление 204" xfId="5741"/>
+    <cellStyle name="Вычисление 205" xfId="5742"/>
+    <cellStyle name="Вычисление 206" xfId="5743"/>
+    <cellStyle name="Вычисление 207" xfId="5744"/>
+    <cellStyle name="Вычисление 208" xfId="5745"/>
+    <cellStyle name="Вычисление 209" xfId="5746"/>
+    <cellStyle name="Вычисление 21" xfId="5747"/>
+    <cellStyle name="Вычисление 210" xfId="5748"/>
+    <cellStyle name="Вычисление 211" xfId="5749"/>
+    <cellStyle name="Вычисление 212" xfId="5750"/>
+    <cellStyle name="Вычисление 213" xfId="5751"/>
+    <cellStyle name="Вычисление 214" xfId="5752"/>
+    <cellStyle name="Вычисление 215" xfId="5753"/>
+    <cellStyle name="Вычисление 216" xfId="5754"/>
+    <cellStyle name="Вычисление 217" xfId="5755"/>
+    <cellStyle name="Вычисление 218" xfId="5756"/>
+    <cellStyle name="Вычисление 22" xfId="5757"/>
+    <cellStyle name="Вычисление 23" xfId="5758"/>
+    <cellStyle name="Вычисление 24" xfId="5759"/>
+    <cellStyle name="Вычисление 25" xfId="5760"/>
+    <cellStyle name="Вычисление 26" xfId="5761"/>
+    <cellStyle name="Вычисление 27" xfId="5762"/>
+    <cellStyle name="Вычисление 28" xfId="5763"/>
+    <cellStyle name="Вычисление 29" xfId="5764"/>
+    <cellStyle name="Вычисление 3" xfId="5765"/>
+    <cellStyle name="Вычисление 30" xfId="5766"/>
+    <cellStyle name="Вычисление 31" xfId="5767"/>
+    <cellStyle name="Вычисление 32" xfId="5768"/>
+    <cellStyle name="Вычисление 33" xfId="5769"/>
+    <cellStyle name="Вычисление 34" xfId="5770"/>
+    <cellStyle name="Вычисление 35" xfId="5771"/>
+    <cellStyle name="Вычисление 36" xfId="5772"/>
+    <cellStyle name="Вычисление 37" xfId="5773"/>
+    <cellStyle name="Вычисление 38" xfId="5774"/>
+    <cellStyle name="Вычисление 39" xfId="5775"/>
+    <cellStyle name="Вычисление 4" xfId="5776"/>
+    <cellStyle name="Вычисление 40" xfId="5777"/>
+    <cellStyle name="Вычисление 41" xfId="5778"/>
+    <cellStyle name="Вычисление 42" xfId="5779"/>
+    <cellStyle name="Вычисление 43" xfId="5780"/>
+    <cellStyle name="Вычисление 44" xfId="5781"/>
+    <cellStyle name="Вычисление 45" xfId="5782"/>
+    <cellStyle name="Вычисление 46" xfId="5783"/>
+    <cellStyle name="Вычисление 47" xfId="5784"/>
+    <cellStyle name="Вычисление 48" xfId="5785"/>
+    <cellStyle name="Вычисление 49" xfId="5786"/>
+    <cellStyle name="Вычисление 5" xfId="5787"/>
+    <cellStyle name="Вычисление 50" xfId="5788"/>
+    <cellStyle name="Вычисление 51" xfId="5789"/>
+    <cellStyle name="Вычисление 52" xfId="5790"/>
+    <cellStyle name="Вычисление 53" xfId="5791"/>
+    <cellStyle name="Вычисление 54" xfId="5792"/>
+    <cellStyle name="Вычисление 55" xfId="5793"/>
+    <cellStyle name="Вычисление 56" xfId="5794"/>
+    <cellStyle name="Вычисление 57" xfId="5795"/>
+    <cellStyle name="Вычисление 58" xfId="5796"/>
+    <cellStyle name="Вычисление 59" xfId="5797"/>
+    <cellStyle name="Вычисление 6" xfId="5798"/>
+    <cellStyle name="Вычисление 60" xfId="5799"/>
+    <cellStyle name="Вычисление 61" xfId="5800"/>
+    <cellStyle name="Вычисление 62" xfId="5801"/>
+    <cellStyle name="Вычисление 63" xfId="5802"/>
+    <cellStyle name="Вычисление 64" xfId="5803"/>
+    <cellStyle name="Вычисление 65" xfId="5804"/>
+    <cellStyle name="Вычисление 66" xfId="5805"/>
+    <cellStyle name="Вычисление 67" xfId="5806"/>
+    <cellStyle name="Вычисление 68" xfId="5807"/>
+    <cellStyle name="Вычисление 69" xfId="5808"/>
+    <cellStyle name="Вычисление 7" xfId="5809"/>
+    <cellStyle name="Вычисление 70" xfId="5810"/>
+    <cellStyle name="Вычисление 71" xfId="5811"/>
+    <cellStyle name="Вычисление 72" xfId="5812"/>
+    <cellStyle name="Вычисление 73" xfId="5813"/>
+    <cellStyle name="Вычисление 74" xfId="5814"/>
+    <cellStyle name="Вычисление 75" xfId="5815"/>
+    <cellStyle name="Вычисление 76" xfId="5816"/>
+    <cellStyle name="Вычисление 77" xfId="5817"/>
+    <cellStyle name="Вычисление 78" xfId="5818"/>
+    <cellStyle name="Вычисление 79" xfId="5819"/>
+    <cellStyle name="Вычисление 8" xfId="5820"/>
+    <cellStyle name="Вычисление 80" xfId="5821"/>
+    <cellStyle name="Вычисление 81" xfId="5822"/>
+    <cellStyle name="Вычисление 82" xfId="5823"/>
+    <cellStyle name="Вычисление 83" xfId="5824"/>
+    <cellStyle name="Вычисление 84" xfId="5825"/>
+    <cellStyle name="Вычисление 85" xfId="5826"/>
+    <cellStyle name="Вычисление 86" xfId="5827"/>
+    <cellStyle name="Вычисление 87" xfId="5828"/>
+    <cellStyle name="Вычисление 88" xfId="5829"/>
+    <cellStyle name="Вычисление 89" xfId="5830"/>
+    <cellStyle name="Вычисление 9" xfId="5831"/>
+    <cellStyle name="Вычисление 90" xfId="5832"/>
+    <cellStyle name="Вычисление 91" xfId="5833"/>
+    <cellStyle name="Вычисление 92" xfId="5834"/>
+    <cellStyle name="Вычисление 93" xfId="5835"/>
+    <cellStyle name="Вычисление 94" xfId="5836"/>
+    <cellStyle name="Вычисление 95" xfId="5837"/>
+    <cellStyle name="Вычисление 96" xfId="5838"/>
+    <cellStyle name="Вычисление 97" xfId="5839"/>
+    <cellStyle name="Вычисление 98" xfId="5840"/>
+    <cellStyle name="Вычисление 99" xfId="5841"/>
+    <cellStyle name="Заголовок 1 10" xfId="5842"/>
+    <cellStyle name="Заголовок 1 100" xfId="5843"/>
+    <cellStyle name="Заголовок 1 101" xfId="5844"/>
+    <cellStyle name="Заголовок 1 102" xfId="5845"/>
+    <cellStyle name="Заголовок 1 103" xfId="5846"/>
+    <cellStyle name="Заголовок 1 104" xfId="5847"/>
+    <cellStyle name="Заголовок 1 105" xfId="5848"/>
+    <cellStyle name="Заголовок 1 106" xfId="5849"/>
+    <cellStyle name="Заголовок 1 107" xfId="5850"/>
+    <cellStyle name="Заголовок 1 108" xfId="5851"/>
+    <cellStyle name="Заголовок 1 109" xfId="5852"/>
+    <cellStyle name="Заголовок 1 11" xfId="5853"/>
+    <cellStyle name="Заголовок 1 110" xfId="5854"/>
+    <cellStyle name="Заголовок 1 111" xfId="5855"/>
+    <cellStyle name="Заголовок 1 112" xfId="5856"/>
+    <cellStyle name="Заголовок 1 113" xfId="5857"/>
+    <cellStyle name="Заголовок 1 114" xfId="5858"/>
+    <cellStyle name="Заголовок 1 115" xfId="5859"/>
+    <cellStyle name="Заголовок 1 116" xfId="5860"/>
+    <cellStyle name="Заголовок 1 117" xfId="5861"/>
+    <cellStyle name="Заголовок 1 118" xfId="5862"/>
+    <cellStyle name="Заголовок 1 119" xfId="5863"/>
+    <cellStyle name="Заголовок 1 12" xfId="5864"/>
+    <cellStyle name="Заголовок 1 120" xfId="5865"/>
+    <cellStyle name="Заголовок 1 121" xfId="5866"/>
+    <cellStyle name="Заголовок 1 122" xfId="5867"/>
+    <cellStyle name="Заголовок 1 123" xfId="5868"/>
+    <cellStyle name="Заголовок 1 124" xfId="5869"/>
+    <cellStyle name="Заголовок 1 125" xfId="5870"/>
+    <cellStyle name="Заголовок 1 126" xfId="5871"/>
+    <cellStyle name="Заголовок 1 127" xfId="5872"/>
+    <cellStyle name="Заголовок 1 128" xfId="5873"/>
+    <cellStyle name="Заголовок 1 129" xfId="5874"/>
+    <cellStyle name="Заголовок 1 13" xfId="5875"/>
+    <cellStyle name="Заголовок 1 130" xfId="5876"/>
+    <cellStyle name="Заголовок 1 131" xfId="5877"/>
+    <cellStyle name="Заголовок 1 132" xfId="5878"/>
+    <cellStyle name="Заголовок 1 133" xfId="5879"/>
+    <cellStyle name="Заголовок 1 134" xfId="5880"/>
+    <cellStyle name="Заголовок 1 135" xfId="5881"/>
+    <cellStyle name="Заголовок 1 136" xfId="5882"/>
+    <cellStyle name="Заголовок 1 137" xfId="5883"/>
+    <cellStyle name="Заголовок 1 138" xfId="5884"/>
+    <cellStyle name="Заголовок 1 139" xfId="5885"/>
+    <cellStyle name="Заголовок 1 14" xfId="5886"/>
+    <cellStyle name="Заголовок 1 140" xfId="5887"/>
+    <cellStyle name="Заголовок 1 141" xfId="5888"/>
+    <cellStyle name="Заголовок 1 142" xfId="5889"/>
+    <cellStyle name="Заголовок 1 143" xfId="5890"/>
+    <cellStyle name="Заголовок 1 144" xfId="5891"/>
+    <cellStyle name="Заголовок 1 145" xfId="5892"/>
+    <cellStyle name="Заголовок 1 146" xfId="5893"/>
+    <cellStyle name="Заголовок 1 147" xfId="5894"/>
+    <cellStyle name="Заголовок 1 148" xfId="5895"/>
+    <cellStyle name="Заголовок 1 149" xfId="5896"/>
+    <cellStyle name="Заголовок 1 15" xfId="5897"/>
+    <cellStyle name="Заголовок 1 150" xfId="5898"/>
+    <cellStyle name="Заголовок 1 151" xfId="5899"/>
+    <cellStyle name="Заголовок 1 152" xfId="5900"/>
+    <cellStyle name="Заголовок 1 153" xfId="5901"/>
+    <cellStyle name="Заголовок 1 154" xfId="5902"/>
+    <cellStyle name="Заголовок 1 155" xfId="5903"/>
+    <cellStyle name="Заголовок 1 156" xfId="5904"/>
+    <cellStyle name="Заголовок 1 157" xfId="5905"/>
+    <cellStyle name="Заголовок 1 158" xfId="5906"/>
+    <cellStyle name="Заголовок 1 159" xfId="5907"/>
+    <cellStyle name="Заголовок 1 16" xfId="5908"/>
+    <cellStyle name="Заголовок 1 160" xfId="5909"/>
+    <cellStyle name="Заголовок 1 161" xfId="5910"/>
+    <cellStyle name="Заголовок 1 162" xfId="5911"/>
+    <cellStyle name="Заголовок 1 163" xfId="5912"/>
+    <cellStyle name="Заголовок 1 164" xfId="5913"/>
+    <cellStyle name="Заголовок 1 165" xfId="5914"/>
+    <cellStyle name="Заголовок 1 166" xfId="5915"/>
+    <cellStyle name="Заголовок 1 167" xfId="5916"/>
+    <cellStyle name="Заголовок 1 168" xfId="5917"/>
+    <cellStyle name="Заголовок 1 169" xfId="5918"/>
+    <cellStyle name="Заголовок 1 17" xfId="5919"/>
+    <cellStyle name="Заголовок 1 170" xfId="5920"/>
+    <cellStyle name="Заголовок 1 171" xfId="5921"/>
+    <cellStyle name="Заголовок 1 172" xfId="5922"/>
+    <cellStyle name="Заголовок 1 173" xfId="5923"/>
+    <cellStyle name="Заголовок 1 174" xfId="5924"/>
+    <cellStyle name="Заголовок 1 175" xfId="5925"/>
+    <cellStyle name="Заголовок 1 176" xfId="5926"/>
+    <cellStyle name="Заголовок 1 177" xfId="5927"/>
+    <cellStyle name="Заголовок 1 178" xfId="5928"/>
+    <cellStyle name="Заголовок 1 179" xfId="5929"/>
+    <cellStyle name="Заголовок 1 18" xfId="5930"/>
+    <cellStyle name="Заголовок 1 180" xfId="5931"/>
+    <cellStyle name="Заголовок 1 181" xfId="5932"/>
+    <cellStyle name="Заголовок 1 182" xfId="5933"/>
+    <cellStyle name="Заголовок 1 183" xfId="5934"/>
+    <cellStyle name="Заголовок 1 184" xfId="5935"/>
+    <cellStyle name="Заголовок 1 185" xfId="5936"/>
+    <cellStyle name="Заголовок 1 186" xfId="5937"/>
+    <cellStyle name="Заголовок 1 187" xfId="5938"/>
+    <cellStyle name="Заголовок 1 188" xfId="5939"/>
+    <cellStyle name="Заголовок 1 189" xfId="5940"/>
+    <cellStyle name="Заголовок 1 19" xfId="5941"/>
+    <cellStyle name="Заголовок 1 190" xfId="5942"/>
+    <cellStyle name="Заголовок 1 191" xfId="5943"/>
+    <cellStyle name="Заголовок 1 192" xfId="5944"/>
+    <cellStyle name="Заголовок 1 193" xfId="5945"/>
+    <cellStyle name="Заголовок 1 194" xfId="5946"/>
+    <cellStyle name="Заголовок 1 195" xfId="5947"/>
+    <cellStyle name="Заголовок 1 196" xfId="5948"/>
+    <cellStyle name="Заголовок 1 197" xfId="5949"/>
+    <cellStyle name="Заголовок 1 198" xfId="5950"/>
+    <cellStyle name="Заголовок 1 199" xfId="5951"/>
+    <cellStyle name="Заголовок 1 2" xfId="5952"/>
+    <cellStyle name="Заголовок 1 20" xfId="5953"/>
+    <cellStyle name="Заголовок 1 200" xfId="5954"/>
+    <cellStyle name="Заголовок 1 201" xfId="5955"/>
+    <cellStyle name="Заголовок 1 202" xfId="5956"/>
+    <cellStyle name="Заголовок 1 203" xfId="5957"/>
+    <cellStyle name="Заголовок 1 204" xfId="5958"/>
+    <cellStyle name="Заголовок 1 205" xfId="5959"/>
+    <cellStyle name="Заголовок 1 206" xfId="5960"/>
+    <cellStyle name="Заголовок 1 207" xfId="5961"/>
+    <cellStyle name="Заголовок 1 208" xfId="5962"/>
+    <cellStyle name="Заголовок 1 209" xfId="5963"/>
+    <cellStyle name="Заголовок 1 21" xfId="5964"/>
+    <cellStyle name="Заголовок 1 210" xfId="5965"/>
+    <cellStyle name="Заголовок 1 211" xfId="5966"/>
+    <cellStyle name="Заголовок 1 212" xfId="5967"/>
+    <cellStyle name="Заголовок 1 213" xfId="5968"/>
+    <cellStyle name="Заголовок 1 214" xfId="5969"/>
+    <cellStyle name="Заголовок 1 215" xfId="5970"/>
+    <cellStyle name="Заголовок 1 216" xfId="5971"/>
+    <cellStyle name="Заголовок 1 217" xfId="5972"/>
+    <cellStyle name="Заголовок 1 218" xfId="5973"/>
+    <cellStyle name="Заголовок 1 22" xfId="5974"/>
+    <cellStyle name="Заголовок 1 23" xfId="5975"/>
+    <cellStyle name="Заголовок 1 24" xfId="5976"/>
+    <cellStyle name="Заголовок 1 25" xfId="5977"/>
+    <cellStyle name="Заголовок 1 26" xfId="5978"/>
+    <cellStyle name="Заголовок 1 27" xfId="5979"/>
+    <cellStyle name="Заголовок 1 28" xfId="5980"/>
+    <cellStyle name="Заголовок 1 29" xfId="5981"/>
+    <cellStyle name="Заголовок 1 3" xfId="5982"/>
+    <cellStyle name="Заголовок 1 30" xfId="5983"/>
+    <cellStyle name="Заголовок 1 31" xfId="5984"/>
+    <cellStyle name="Заголовок 1 32" xfId="5985"/>
+    <cellStyle name="Заголовок 1 33" xfId="5986"/>
+    <cellStyle name="Заголовок 1 34" xfId="5987"/>
+    <cellStyle name="Заголовок 1 35" xfId="5988"/>
+    <cellStyle name="Заголовок 1 36" xfId="5989"/>
+    <cellStyle name="Заголовок 1 37" xfId="5990"/>
+    <cellStyle name="Заголовок 1 38" xfId="5991"/>
+    <cellStyle name="Заголовок 1 39" xfId="5992"/>
+    <cellStyle name="Заголовок 1 4" xfId="5993"/>
+    <cellStyle name="Заголовок 1 40" xfId="5994"/>
+    <cellStyle name="Заголовок 1 41" xfId="5995"/>
+    <cellStyle name="Заголовок 1 42" xfId="5996"/>
+    <cellStyle name="Заголовок 1 43" xfId="5997"/>
+    <cellStyle name="Заголовок 1 44" xfId="5998"/>
+    <cellStyle name="Заголовок 1 45" xfId="5999"/>
+    <cellStyle name="Заголовок 1 46" xfId="6000"/>
+    <cellStyle name="Заголовок 1 47" xfId="6001"/>
+    <cellStyle name="Заголовок 1 48" xfId="6002"/>
+    <cellStyle name="Заголовок 1 49" xfId="6003"/>
+    <cellStyle name="Заголовок 1 5" xfId="6004"/>
+    <cellStyle name="Заголовок 1 50" xfId="6005"/>
+    <cellStyle name="Заголовок 1 51" xfId="6006"/>
+    <cellStyle name="Заголовок 1 52" xfId="6007"/>
+    <cellStyle name="Заголовок 1 53" xfId="6008"/>
+    <cellStyle name="Заголовок 1 54" xfId="6009"/>
+    <cellStyle name="Заголовок 1 55" xfId="6010"/>
+    <cellStyle name="Заголовок 1 56" xfId="6011"/>
+    <cellStyle name="Заголовок 1 57" xfId="6012"/>
+    <cellStyle name="Заголовок 1 58" xfId="6013"/>
+    <cellStyle name="Заголовок 1 59" xfId="6014"/>
+    <cellStyle name="Заголовок 1 6" xfId="6015"/>
+    <cellStyle name="Заголовок 1 60" xfId="6016"/>
+    <cellStyle name="Заголовок 1 61" xfId="6017"/>
+    <cellStyle name="Заголовок 1 62" xfId="6018"/>
+    <cellStyle name="Заголовок 1 63" xfId="6019"/>
+    <cellStyle name="Заголовок 1 64" xfId="6020"/>
+    <cellStyle name="Заголовок 1 65" xfId="6021"/>
+    <cellStyle name="Заголовок 1 66" xfId="6022"/>
+    <cellStyle name="Заголовок 1 67" xfId="6023"/>
+    <cellStyle name="Заголовок 1 68" xfId="6024"/>
+    <cellStyle name="Заголовок 1 69" xfId="6025"/>
+    <cellStyle name="Заголовок 1 7" xfId="6026"/>
+    <cellStyle name="Заголовок 1 70" xfId="6027"/>
+    <cellStyle name="Заголовок 1 71" xfId="6028"/>
+    <cellStyle name="Заголовок 1 72" xfId="6029"/>
+    <cellStyle name="Заголовок 1 73" xfId="6030"/>
+    <cellStyle name="Заголовок 1 74" xfId="6031"/>
+    <cellStyle name="Заголовок 1 75" xfId="6032"/>
+    <cellStyle name="Заголовок 1 76" xfId="6033"/>
+    <cellStyle name="Заголовок 1 77" xfId="6034"/>
+    <cellStyle name="Заголовок 1 78" xfId="6035"/>
+    <cellStyle name="Заголовок 1 79" xfId="6036"/>
+    <cellStyle name="Заголовок 1 8" xfId="6037"/>
+    <cellStyle name="Заголовок 1 80" xfId="6038"/>
+    <cellStyle name="Заголовок 1 81" xfId="6039"/>
+    <cellStyle name="Заголовок 1 82" xfId="6040"/>
+    <cellStyle name="Заголовок 1 83" xfId="6041"/>
+    <cellStyle name="Заголовок 1 84" xfId="6042"/>
+    <cellStyle name="Заголовок 1 85" xfId="6043"/>
+    <cellStyle name="Заголовок 1 86" xfId="6044"/>
+    <cellStyle name="Заголовок 1 87" xfId="6045"/>
+    <cellStyle name="Заголовок 1 88" xfId="6046"/>
+    <cellStyle name="Заголовок 1 89" xfId="6047"/>
+    <cellStyle name="Заголовок 1 9" xfId="6048"/>
+    <cellStyle name="Заголовок 1 90" xfId="6049"/>
+    <cellStyle name="Заголовок 1 91" xfId="6050"/>
+    <cellStyle name="Заголовок 1 92" xfId="6051"/>
+    <cellStyle name="Заголовок 1 93" xfId="6052"/>
+    <cellStyle name="Заголовок 1 94" xfId="6053"/>
+    <cellStyle name="Заголовок 1 95" xfId="6054"/>
+    <cellStyle name="Заголовок 1 96" xfId="6055"/>
+    <cellStyle name="Заголовок 1 97" xfId="6056"/>
+    <cellStyle name="Заголовок 1 98" xfId="6057"/>
+    <cellStyle name="Заголовок 1 99" xfId="6058"/>
+    <cellStyle name="Заголовок 2 10" xfId="6059"/>
+    <cellStyle name="Заголовок 2 100" xfId="6060"/>
+    <cellStyle name="Заголовок 2 101" xfId="6061"/>
+    <cellStyle name="Заголовок 2 102" xfId="6062"/>
+    <cellStyle name="Заголовок 2 103" xfId="6063"/>
+    <cellStyle name="Заголовок 2 104" xfId="6064"/>
+    <cellStyle name="Заголовок 2 105" xfId="6065"/>
+    <cellStyle name="Заголовок 2 106" xfId="6066"/>
+    <cellStyle name="Заголовок 2 107" xfId="6067"/>
+    <cellStyle name="Заголовок 2 108" xfId="6068"/>
+    <cellStyle name="Заголовок 2 109" xfId="6069"/>
+    <cellStyle name="Заголовок 2 11" xfId="6070"/>
+    <cellStyle name="Заголовок 2 110" xfId="6071"/>
+    <cellStyle name="Заголовок 2 111" xfId="6072"/>
+    <cellStyle name="Заголовок 2 112" xfId="6073"/>
+    <cellStyle name="Заголовок 2 113" xfId="6074"/>
+    <cellStyle name="Заголовок 2 114" xfId="6075"/>
+    <cellStyle name="Заголовок 2 115" xfId="6076"/>
+    <cellStyle name="Заголовок 2 116" xfId="6077"/>
+    <cellStyle name="Заголовок 2 117" xfId="6078"/>
+    <cellStyle name="Заголовок 2 118" xfId="6079"/>
+    <cellStyle name="Заголовок 2 119" xfId="6080"/>
+    <cellStyle name="Заголовок 2 12" xfId="6081"/>
+    <cellStyle name="Заголовок 2 120" xfId="6082"/>
+    <cellStyle name="Заголовок 2 121" xfId="6083"/>
+    <cellStyle name="Заголовок 2 122" xfId="6084"/>
+    <cellStyle name="Заголовок 2 123" xfId="6085"/>
+    <cellStyle name="Заголовок 2 124" xfId="6086"/>
+    <cellStyle name="Заголовок 2 125" xfId="6087"/>
+    <cellStyle name="Заголовок 2 126" xfId="6088"/>
+    <cellStyle name="Заголовок 2 127" xfId="6089"/>
+    <cellStyle name="Заголовок 2 128" xfId="6090"/>
+    <cellStyle name="Заголовок 2 129" xfId="6091"/>
+    <cellStyle name="Заголовок 2 13" xfId="6092"/>
+    <cellStyle name="Заголовок 2 130" xfId="6093"/>
+    <cellStyle name="Заголовок 2 131" xfId="6094"/>
+    <cellStyle name="Заголовок 2 132" xfId="6095"/>
+    <cellStyle name="Заголовок 2 133" xfId="6096"/>
+    <cellStyle name="Заголовок 2 134" xfId="6097"/>
+    <cellStyle name="Заголовок 2 135" xfId="6098"/>
+    <cellStyle name="Заголовок 2 136" xfId="6099"/>
+    <cellStyle name="Заголовок 2 137" xfId="6100"/>
+    <cellStyle name="Заголовок 2 138" xfId="6101"/>
+    <cellStyle name="Заголовок 2 139" xfId="6102"/>
+    <cellStyle name="Заголовок 2 14" xfId="6103"/>
+    <cellStyle name="Заголовок 2 140" xfId="6104"/>
+    <cellStyle name="Заголовок 2 141" xfId="6105"/>
+    <cellStyle name="Заголовок 2 142" xfId="6106"/>
+    <cellStyle name="Заголовок 2 143" xfId="6107"/>
+    <cellStyle name="Заголовок 2 144" xfId="6108"/>
+    <cellStyle name="Заголовок 2 145" xfId="6109"/>
+    <cellStyle name="Заголовок 2 146" xfId="6110"/>
+    <cellStyle name="Заголовок 2 147" xfId="6111"/>
+    <cellStyle name="Заголовок 2 148" xfId="6112"/>
+    <cellStyle name="Заголовок 2 149" xfId="6113"/>
+    <cellStyle name="Заголовок 2 15" xfId="6114"/>
+    <cellStyle name="Заголовок 2 150" xfId="6115"/>
+    <cellStyle name="Заголовок 2 151" xfId="6116"/>
+    <cellStyle name="Заголовок 2 152" xfId="6117"/>
+    <cellStyle name="Заголовок 2 153" xfId="6118"/>
+    <cellStyle name="Заголовок 2 154" xfId="6119"/>
+    <cellStyle name="Заголовок 2 155" xfId="6120"/>
+    <cellStyle name="Заголовок 2 156" xfId="6121"/>
+    <cellStyle name="Заголовок 2 157" xfId="6122"/>
+    <cellStyle name="Заголовок 2 158" xfId="6123"/>
+    <cellStyle name="Заголовок 2 159" xfId="6124"/>
+    <cellStyle name="Заголовок 2 16" xfId="6125"/>
+    <cellStyle name="Заголовок 2 160" xfId="6126"/>
+    <cellStyle name="Заголовок 2 161" xfId="6127"/>
+    <cellStyle name="Заголовок 2 162" xfId="6128"/>
+    <cellStyle name="Заголовок 2 163" xfId="6129"/>
+    <cellStyle name="Заголовок 2 164" xfId="6130"/>
+    <cellStyle name="Заголовок 2 165" xfId="6131"/>
+    <cellStyle name="Заголовок 2 166" xfId="6132"/>
+    <cellStyle name="Заголовок 2 167" xfId="6133"/>
+    <cellStyle name="Заголовок 2 168" xfId="6134"/>
+    <cellStyle name="Заголовок 2 169" xfId="6135"/>
+    <cellStyle name="Заголовок 2 17" xfId="6136"/>
+    <cellStyle name="Заголовок 2 170" xfId="6137"/>
+    <cellStyle name="Заголовок 2 171" xfId="6138"/>
+    <cellStyle name="Заголовок 2 172" xfId="6139"/>
+    <cellStyle name="Заголовок 2 173" xfId="6140"/>
+    <cellStyle name="Заголовок 2 174" xfId="6141"/>
+    <cellStyle name="Заголовок 2 175" xfId="6142"/>
+    <cellStyle name="Заголовок 2 176" xfId="6143"/>
+    <cellStyle name="Заголовок 2 177" xfId="6144"/>
+    <cellStyle name="Заголовок 2 178" xfId="6145"/>
+    <cellStyle name="Заголовок 2 179" xfId="6146"/>
+    <cellStyle name="Заголовок 2 18" xfId="6147"/>
+    <cellStyle name="Заголовок 2 180" xfId="6148"/>
+    <cellStyle name="Заголовок 2 181" xfId="6149"/>
+    <cellStyle name="Заголовок 2 182" xfId="6150"/>
+    <cellStyle name="Заголовок 2 183" xfId="6151"/>
+    <cellStyle name="Заголовок 2 184" xfId="6152"/>
+    <cellStyle name="Заголовок 2 185" xfId="6153"/>
+    <cellStyle name="Заголовок 2 186" xfId="6154"/>
+    <cellStyle name="Заголовок 2 187" xfId="6155"/>
+    <cellStyle name="Заголовок 2 188" xfId="6156"/>
+    <cellStyle name="Заголовок 2 189" xfId="6157"/>
+    <cellStyle name="Заголовок 2 19" xfId="6158"/>
+    <cellStyle name="Заголовок 2 190" xfId="6159"/>
+    <cellStyle name="Заголовок 2 191" xfId="6160"/>
+    <cellStyle name="Заголовок 2 192" xfId="6161"/>
+    <cellStyle name="Заголовок 2 193" xfId="6162"/>
+    <cellStyle name="Заголовок 2 194" xfId="6163"/>
+    <cellStyle name="Заголовок 2 195" xfId="6164"/>
+    <cellStyle name="Заголовок 2 196" xfId="6165"/>
+    <cellStyle name="Заголовок 2 197" xfId="6166"/>
+    <cellStyle name="Заголовок 2 198" xfId="6167"/>
+    <cellStyle name="Заголовок 2 199" xfId="6168"/>
+    <cellStyle name="Заголовок 2 2" xfId="6169"/>
+    <cellStyle name="Заголовок 2 20" xfId="6170"/>
+    <cellStyle name="Заголовок 2 200" xfId="6171"/>
+    <cellStyle name="Заголовок 2 201" xfId="6172"/>
+    <cellStyle name="Заголовок 2 202" xfId="6173"/>
+    <cellStyle name="Заголовок 2 203" xfId="6174"/>
+    <cellStyle name="Заголовок 2 204" xfId="6175"/>
+    <cellStyle name="Заголовок 2 205" xfId="6176"/>
+    <cellStyle name="Заголовок 2 206" xfId="6177"/>
+    <cellStyle name="Заголовок 2 207" xfId="6178"/>
+    <cellStyle name="Заголовок 2 208" xfId="6179"/>
+    <cellStyle name="Заголовок 2 209" xfId="6180"/>
+    <cellStyle name="Заголовок 2 21" xfId="6181"/>
+    <cellStyle name="Заголовок 2 210" xfId="6182"/>
+    <cellStyle name="Заголовок 2 211" xfId="6183"/>
+    <cellStyle name="Заголовок 2 212" xfId="6184"/>
+    <cellStyle name="Заголовок 2 213" xfId="6185"/>
+    <cellStyle name="Заголовок 2 214" xfId="6186"/>
+    <cellStyle name="Заголовок 2 215" xfId="6187"/>
+    <cellStyle name="Заголовок 2 216" xfId="6188"/>
+    <cellStyle name="Заголовок 2 217" xfId="6189"/>
+    <cellStyle name="Заголовок 2 218" xfId="6190"/>
+    <cellStyle name="Заголовок 2 22" xfId="6191"/>
+    <cellStyle name="Заголовок 2 23" xfId="6192"/>
+    <cellStyle name="Заголовок 2 24" xfId="6193"/>
+    <cellStyle name="Заголовок 2 25" xfId="6194"/>
+    <cellStyle name="Заголовок 2 26" xfId="6195"/>
+    <cellStyle name="Заголовок 2 27" xfId="6196"/>
+    <cellStyle name="Заголовок 2 28" xfId="6197"/>
+    <cellStyle name="Заголовок 2 29" xfId="6198"/>
+    <cellStyle name="Заголовок 2 3" xfId="6199"/>
+    <cellStyle name="Заголовок 2 30" xfId="6200"/>
+    <cellStyle name="Заголовок 2 31" xfId="6201"/>
+    <cellStyle name="Заголовок 2 32" xfId="6202"/>
+    <cellStyle name="Заголовок 2 33" xfId="6203"/>
+    <cellStyle name="Заголовок 2 34" xfId="6204"/>
+    <cellStyle name="Заголовок 2 35" xfId="6205"/>
+    <cellStyle name="Заголовок 2 36" xfId="6206"/>
+    <cellStyle name="Заголовок 2 37" xfId="6207"/>
+    <cellStyle name="Заголовок 2 38" xfId="6208"/>
+    <cellStyle name="Заголовок 2 39" xfId="6209"/>
+    <cellStyle name="Заголовок 2 4" xfId="6210"/>
+    <cellStyle name="Заголовок 2 40" xfId="6211"/>
+    <cellStyle name="Заголовок 2 41" xfId="6212"/>
+    <cellStyle name="Заголовок 2 42" xfId="6213"/>
+    <cellStyle name="Заголовок 2 43" xfId="6214"/>
+    <cellStyle name="Заголовок 2 44" xfId="6215"/>
+    <cellStyle name="Заголовок 2 45" xfId="6216"/>
+    <cellStyle name="Заголовок 2 46" xfId="6217"/>
+    <cellStyle name="Заголовок 2 47" xfId="6218"/>
+    <cellStyle name="Заголовок 2 48" xfId="6219"/>
+    <cellStyle name="Заголовок 2 49" xfId="6220"/>
+    <cellStyle name="Заголовок 2 5" xfId="6221"/>
+    <cellStyle name="Заголовок 2 50" xfId="6222"/>
+    <cellStyle name="Заголовок 2 51" xfId="6223"/>
+    <cellStyle name="Заголовок 2 52" xfId="6224"/>
+    <cellStyle name="Заголовок 2 53" xfId="6225"/>
+    <cellStyle name="Заголовок 2 54" xfId="6226"/>
+    <cellStyle name="Заголовок 2 55" xfId="6227"/>
+    <cellStyle name="Заголовок 2 56" xfId="6228"/>
+    <cellStyle name="Заголовок 2 57" xfId="6229"/>
+    <cellStyle name="Заголовок 2 58" xfId="6230"/>
+    <cellStyle name="Заголовок 2 59" xfId="6231"/>
+    <cellStyle name="Заголовок 2 6" xfId="6232"/>
+    <cellStyle name="Заголовок 2 60" xfId="6233"/>
+    <cellStyle name="Заголовок 2 61" xfId="6234"/>
+    <cellStyle name="Заголовок 2 62" xfId="6235"/>
+    <cellStyle name="Заголовок 2 63" xfId="6236"/>
+    <cellStyle name="Заголовок 2 64" xfId="6237"/>
+    <cellStyle name="Заголовок 2 65" xfId="6238"/>
+    <cellStyle name="Заголовок 2 66" xfId="6239"/>
+    <cellStyle name="Заголовок 2 67" xfId="6240"/>
+    <cellStyle name="Заголовок 2 68" xfId="6241"/>
+    <cellStyle name="Заголовок 2 69" xfId="6242"/>
+    <cellStyle name="Заголовок 2 7" xfId="6243"/>
+    <cellStyle name="Заголовок 2 70" xfId="6244"/>
+    <cellStyle name="Заголовок 2 71" xfId="6245"/>
+    <cellStyle name="Заголовок 2 72" xfId="6246"/>
+    <cellStyle name="Заголовок 2 73" xfId="6247"/>
+    <cellStyle name="Заголовок 2 74" xfId="6248"/>
+    <cellStyle name="Заголовок 2 75" xfId="6249"/>
+    <cellStyle name="Заголовок 2 76" xfId="6250"/>
+    <cellStyle name="Заголовок 2 77" xfId="6251"/>
+    <cellStyle name="Заголовок 2 78" xfId="6252"/>
+    <cellStyle name="Заголовок 2 79" xfId="6253"/>
+    <cellStyle name="Заголовок 2 8" xfId="6254"/>
+    <cellStyle name="Заголовок 2 80" xfId="6255"/>
+    <cellStyle name="Заголовок 2 81" xfId="6256"/>
+    <cellStyle name="Заголовок 2 82" xfId="6257"/>
+    <cellStyle name="Заголовок 2 83" xfId="6258"/>
+    <cellStyle name="Заголовок 2 84" xfId="6259"/>
+    <cellStyle name="Заголовок 2 85" xfId="6260"/>
+    <cellStyle name="Заголовок 2 86" xfId="6261"/>
+    <cellStyle name="Заголовок 2 87" xfId="6262"/>
+    <cellStyle name="Заголовок 2 88" xfId="6263"/>
+    <cellStyle name="Заголовок 2 89" xfId="6264"/>
+    <cellStyle name="Заголовок 2 9" xfId="6265"/>
+    <cellStyle name="Заголовок 2 90" xfId="6266"/>
+    <cellStyle name="Заголовок 2 91" xfId="6267"/>
+    <cellStyle name="Заголовок 2 92" xfId="6268"/>
+    <cellStyle name="Заголовок 2 93" xfId="6269"/>
+    <cellStyle name="Заголовок 2 94" xfId="6270"/>
+    <cellStyle name="Заголовок 2 95" xfId="6271"/>
+    <cellStyle name="Заголовок 2 96" xfId="6272"/>
+    <cellStyle name="Заголовок 2 97" xfId="6273"/>
+    <cellStyle name="Заголовок 2 98" xfId="6274"/>
+    <cellStyle name="Заголовок 2 99" xfId="6275"/>
+    <cellStyle name="Заголовок 3 10" xfId="6276"/>
+    <cellStyle name="Заголовок 3 100" xfId="6277"/>
+    <cellStyle name="Заголовок 3 101" xfId="6278"/>
+    <cellStyle name="Заголовок 3 102" xfId="6279"/>
+    <cellStyle name="Заголовок 3 103" xfId="6280"/>
+    <cellStyle name="Заголовок 3 104" xfId="6281"/>
+    <cellStyle name="Заголовок 3 105" xfId="6282"/>
+    <cellStyle name="Заголовок 3 106" xfId="6283"/>
+    <cellStyle name="Заголовок 3 107" xfId="6284"/>
+    <cellStyle name="Заголовок 3 108" xfId="6285"/>
+    <cellStyle name="Заголовок 3 109" xfId="6286"/>
+    <cellStyle name="Заголовок 3 11" xfId="6287"/>
+    <cellStyle name="Заголовок 3 110" xfId="6288"/>
+    <cellStyle name="Заголовок 3 111" xfId="6289"/>
+    <cellStyle name="Заголовок 3 112" xfId="6290"/>
+    <cellStyle name="Заголовок 3 113" xfId="6291"/>
+    <cellStyle name="Заголовок 3 114" xfId="6292"/>
+    <cellStyle name="Заголовок 3 115" xfId="6293"/>
+    <cellStyle name="Заголовок 3 116" xfId="6294"/>
+    <cellStyle name="Заголовок 3 117" xfId="6295"/>
+    <cellStyle name="Заголовок 3 118" xfId="6296"/>
+    <cellStyle name="Заголовок 3 119" xfId="6297"/>
+    <cellStyle name="Заголовок 3 12" xfId="6298"/>
+    <cellStyle name="Заголовок 3 120" xfId="6299"/>
+    <cellStyle name="Заголовок 3 121" xfId="6300"/>
+    <cellStyle name="Заголовок 3 122" xfId="6301"/>
+    <cellStyle name="Заголовок 3 123" xfId="6302"/>
+    <cellStyle name="Заголовок 3 124" xfId="6303"/>
+    <cellStyle name="Заголовок 3 125" xfId="6304"/>
+    <cellStyle name="Заголовок 3 126" xfId="6305"/>
+    <cellStyle name="Заголовок 3 127" xfId="6306"/>
+    <cellStyle name="Заголовок 3 128" xfId="6307"/>
+    <cellStyle name="Заголовок 3 129" xfId="6308"/>
+    <cellStyle name="Заголовок 3 13" xfId="6309"/>
+    <cellStyle name="Заголовок 3 130" xfId="6310"/>
+    <cellStyle name="Заголовок 3 131" xfId="6311"/>
+    <cellStyle name="Заголовок 3 132" xfId="6312"/>
+    <cellStyle name="Заголовок 3 133" xfId="6313"/>
+    <cellStyle name="Заголовок 3 134" xfId="6314"/>
+    <cellStyle name="Заголовок 3 135" xfId="6315"/>
+    <cellStyle name="Заголовок 3 136" xfId="6316"/>
+    <cellStyle name="Заголовок 3 137" xfId="6317"/>
+    <cellStyle name="Заголовок 3 138" xfId="6318"/>
+    <cellStyle name="Заголовок 3 139" xfId="6319"/>
+    <cellStyle name="Заголовок 3 14" xfId="6320"/>
+    <cellStyle name="Заголовок 3 140" xfId="6321"/>
+    <cellStyle name="Заголовок 3 141" xfId="6322"/>
+    <cellStyle name="Заголовок 3 142" xfId="6323"/>
+    <cellStyle name="Заголовок 3 143" xfId="6324"/>
+    <cellStyle name="Заголовок 3 144" xfId="6325"/>
+    <cellStyle name="Заголовок 3 145" xfId="6326"/>
+    <cellStyle name="Заголовок 3 146" xfId="6327"/>
+    <cellStyle name="Заголовок 3 147" xfId="6328"/>
+    <cellStyle name="Заголовок 3 148" xfId="6329"/>
+    <cellStyle name="Заголовок 3 149" xfId="6330"/>
+    <cellStyle name="Заголовок 3 15" xfId="6331"/>
+    <cellStyle name="Заголовок 3 150" xfId="6332"/>
+    <cellStyle name="Заголовок 3 151" xfId="6333"/>
+    <cellStyle name="Заголовок 3 152" xfId="6334"/>
+    <cellStyle name="Заголовок 3 153" xfId="6335"/>
+    <cellStyle name="Заголовок 3 154" xfId="6336"/>
+    <cellStyle name="Заголовок 3 155" xfId="6337"/>
+    <cellStyle name="Заголовок 3 156" xfId="6338"/>
+    <cellStyle name="Заголовок 3 157" xfId="6339"/>
+    <cellStyle name="Заголовок 3 158" xfId="6340"/>
+    <cellStyle name="Заголовок 3 159" xfId="6341"/>
+    <cellStyle name="Заголовок 3 16" xfId="6342"/>
+    <cellStyle name="Заголовок 3 160" xfId="6343"/>
+    <cellStyle name="Заголовок 3 161" xfId="6344"/>
+    <cellStyle name="Заголовок 3 162" xfId="6345"/>
+    <cellStyle name="Заголовок 3 163" xfId="6346"/>
+    <cellStyle name="Заголовок 3 164" xfId="6347"/>
+    <cellStyle name="Заголовок 3 165" xfId="6348"/>
+    <cellStyle name="Заголовок 3 166" xfId="6349"/>
+    <cellStyle name="Заголовок 3 167" xfId="6350"/>
+    <cellStyle name="Заголовок 3 168" xfId="6351"/>
+    <cellStyle name="Заголовок 3 169" xfId="6352"/>
+    <cellStyle name="Заголовок 3 17" xfId="6353"/>
+    <cellStyle name="Заголовок 3 170" xfId="6354"/>
+    <cellStyle name="Заголовок 3 171" xfId="6355"/>
+    <cellStyle name="Заголовок 3 172" xfId="6356"/>
+    <cellStyle name="Заголовок 3 173" xfId="6357"/>
+    <cellStyle name="Заголовок 3 174" xfId="6358"/>
+    <cellStyle name="Заголовок 3 175" xfId="6359"/>
+    <cellStyle name="Заголовок 3 176" xfId="6360"/>
+    <cellStyle name="Заголовок 3 177" xfId="6361"/>
+    <cellStyle name="Заголовок 3 178" xfId="6362"/>
+    <cellStyle name="Заголовок 3 179" xfId="6363"/>
+    <cellStyle name="Заголовок 3 18" xfId="6364"/>
+    <cellStyle name="Заголовок 3 180" xfId="6365"/>
+    <cellStyle name="Заголовок 3 181" xfId="6366"/>
+    <cellStyle name="Заголовок 3 182" xfId="6367"/>
+    <cellStyle name="Заголовок 3 183" xfId="6368"/>
+    <cellStyle name="Заголовок 3 184" xfId="6369"/>
+    <cellStyle name="Заголовок 3 185" xfId="6370"/>
+    <cellStyle name="Заголовок 3 186" xfId="6371"/>
+    <cellStyle name="Заголовок 3 187" xfId="6372"/>
+    <cellStyle name="Заголовок 3 188" xfId="6373"/>
+    <cellStyle name="Заголовок 3 189" xfId="6374"/>
+    <cellStyle name="Заголовок 3 19" xfId="6375"/>
+    <cellStyle name="Заголовок 3 190" xfId="6376"/>
+    <cellStyle name="Заголовок 3 191" xfId="6377"/>
+    <cellStyle name="Заголовок 3 192" xfId="6378"/>
+    <cellStyle name="Заголовок 3 193" xfId="6379"/>
+    <cellStyle name="Заголовок 3 194" xfId="6380"/>
+    <cellStyle name="Заголовок 3 195" xfId="6381"/>
+    <cellStyle name="Заголовок 3 196" xfId="6382"/>
+    <cellStyle name="Заголовок 3 197" xfId="6383"/>
+    <cellStyle name="Заголовок 3 198" xfId="6384"/>
+    <cellStyle name="Заголовок 3 199" xfId="6385"/>
+    <cellStyle name="Заголовок 3 2" xfId="6386"/>
+    <cellStyle name="Заголовок 3 20" xfId="6387"/>
+    <cellStyle name="Заголовок 3 200" xfId="6388"/>
+    <cellStyle name="Заголовок 3 201" xfId="6389"/>
+    <cellStyle name="Заголовок 3 202" xfId="6390"/>
+    <cellStyle name="Заголовок 3 203" xfId="6391"/>
+    <cellStyle name="Заголовок 3 204" xfId="6392"/>
+    <cellStyle name="Заголовок 3 205" xfId="6393"/>
+    <cellStyle name="Заголовок 3 206" xfId="6394"/>
+    <cellStyle name="Заголовок 3 207" xfId="6395"/>
+    <cellStyle name="Заголовок 3 208" xfId="6396"/>
+    <cellStyle name="Заголовок 3 209" xfId="6397"/>
+    <cellStyle name="Заголовок 3 21" xfId="6398"/>
+    <cellStyle name="Заголовок 3 210" xfId="6399"/>
+    <cellStyle name="Заголовок 3 211" xfId="6400"/>
+    <cellStyle name="Заголовок 3 212" xfId="6401"/>
+    <cellStyle name="Заголовок 3 213" xfId="6402"/>
+    <cellStyle name="Заголовок 3 214" xfId="6403"/>
+    <cellStyle name="Заголовок 3 215" xfId="6404"/>
+    <cellStyle name="Заголовок 3 216" xfId="6405"/>
+    <cellStyle name="Заголовок 3 217" xfId="6406"/>
+    <cellStyle name="Заголовок 3 218" xfId="6407"/>
+    <cellStyle name="Заголовок 3 22" xfId="6408"/>
+    <cellStyle name="Заголовок 3 23" xfId="6409"/>
+    <cellStyle name="Заголовок 3 24" xfId="6410"/>
+    <cellStyle name="Заголовок 3 25" xfId="6411"/>
+    <cellStyle name="Заголовок 3 26" xfId="6412"/>
+    <cellStyle name="Заголовок 3 27" xfId="6413"/>
+    <cellStyle name="Заголовок 3 28" xfId="6414"/>
+    <cellStyle name="Заголовок 3 29" xfId="6415"/>
+    <cellStyle name="Заголовок 3 3" xfId="6416"/>
+    <cellStyle name="Заголовок 3 30" xfId="6417"/>
+    <cellStyle name="Заголовок 3 31" xfId="6418"/>
+    <cellStyle name="Заголовок 3 32" xfId="6419"/>
+    <cellStyle name="Заголовок 3 33" xfId="6420"/>
+    <cellStyle name="Заголовок 3 34" xfId="6421"/>
+    <cellStyle name="Заголовок 3 35" xfId="6422"/>
+    <cellStyle name="Заголовок 3 36" xfId="6423"/>
+    <cellStyle name="Заголовок 3 37" xfId="6424"/>
+    <cellStyle name="Заголовок 3 38" xfId="6425"/>
+    <cellStyle name="Заголовок 3 39" xfId="6426"/>
+    <cellStyle name="Заголовок 3 4" xfId="6427"/>
+    <cellStyle name="Заголовок 3 40" xfId="6428"/>
+    <cellStyle name="Заголовок 3 41" xfId="6429"/>
+    <cellStyle name="Заголовок 3 42" xfId="6430"/>
+    <cellStyle name="Заголовок 3 43" xfId="6431"/>
+    <cellStyle name="Заголовок 3 44" xfId="6432"/>
+    <cellStyle name="Заголовок 3 45" xfId="6433"/>
+    <cellStyle name="Заголовок 3 46" xfId="6434"/>
+    <cellStyle name="Заголовок 3 47" xfId="6435"/>
+    <cellStyle name="Заголовок 3 48" xfId="6436"/>
+    <cellStyle name="Заголовок 3 49" xfId="6437"/>
+    <cellStyle name="Заголовок 3 5" xfId="6438"/>
+    <cellStyle name="Заголовок 3 50" xfId="6439"/>
+    <cellStyle name="Заголовок 3 51" xfId="6440"/>
+    <cellStyle name="Заголовок 3 52" xfId="6441"/>
+    <cellStyle name="Заголовок 3 53" xfId="6442"/>
+    <cellStyle name="Заголовок 3 54" xfId="6443"/>
+    <cellStyle name="Заголовок 3 55" xfId="6444"/>
+    <cellStyle name="Заголовок 3 56" xfId="6445"/>
+    <cellStyle name="Заголовок 3 57" xfId="6446"/>
+    <cellStyle name="Заголовок 3 58" xfId="6447"/>
+    <cellStyle name="Заголовок 3 59" xfId="6448"/>
+    <cellStyle name="Заголовок 3 6" xfId="6449"/>
+    <cellStyle name="Заголовок 3 60" xfId="6450"/>
+    <cellStyle name="Заголовок 3 61" xfId="6451"/>
+    <cellStyle name="Заголовок 3 62" xfId="6452"/>
+    <cellStyle name="Заголовок 3 63" xfId="6453"/>
+    <cellStyle name="Заголовок 3 64" xfId="6454"/>
+    <cellStyle name="Заголовок 3 65" xfId="6455"/>
+    <cellStyle name="Заголовок 3 66" xfId="6456"/>
+    <cellStyle name="Заголовок 3 67" xfId="6457"/>
+    <cellStyle name="Заголовок 3 68" xfId="6458"/>
+    <cellStyle name="Заголовок 3 69" xfId="6459"/>
+    <cellStyle name="Заголовок 3 7" xfId="6460"/>
+    <cellStyle name="Заголовок 3 70" xfId="6461"/>
+    <cellStyle name="Заголовок 3 71" xfId="6462"/>
+    <cellStyle name="Заголовок 3 72" xfId="6463"/>
+    <cellStyle name="Заголовок 3 73" xfId="6464"/>
+    <cellStyle name="Заголовок 3 74" xfId="6465"/>
+    <cellStyle name="Заголовок 3 75" xfId="6466"/>
+    <cellStyle name="Заголовок 3 76" xfId="6467"/>
+    <cellStyle name="Заголовок 3 77" xfId="6468"/>
+    <cellStyle name="Заголовок 3 78" xfId="6469"/>
+    <cellStyle name="Заголовок 3 79" xfId="6470"/>
+    <cellStyle name="Заголовок 3 8" xfId="6471"/>
+    <cellStyle name="Заголовок 3 80" xfId="6472"/>
+    <cellStyle name="Заголовок 3 81" xfId="6473"/>
+    <cellStyle name="Заголовок 3 82" xfId="6474"/>
+    <cellStyle name="Заголовок 3 83" xfId="6475"/>
+    <cellStyle name="Заголовок 3 84" xfId="6476"/>
+    <cellStyle name="Заголовок 3 85" xfId="6477"/>
+    <cellStyle name="Заголовок 3 86" xfId="6478"/>
+    <cellStyle name="Заголовок 3 87" xfId="6479"/>
+    <cellStyle name="Заголовок 3 88" xfId="6480"/>
+    <cellStyle name="Заголовок 3 89" xfId="6481"/>
+    <cellStyle name="Заголовок 3 9" xfId="6482"/>
+    <cellStyle name="Заголовок 3 90" xfId="6483"/>
+    <cellStyle name="Заголовок 3 91" xfId="6484"/>
+    <cellStyle name="Заголовок 3 92" xfId="6485"/>
+    <cellStyle name="Заголовок 3 93" xfId="6486"/>
+    <cellStyle name="Заголовок 3 94" xfId="6487"/>
+    <cellStyle name="Заголовок 3 95" xfId="6488"/>
+    <cellStyle name="Заголовок 3 96" xfId="6489"/>
+    <cellStyle name="Заголовок 3 97" xfId="6490"/>
+    <cellStyle name="Заголовок 3 98" xfId="6491"/>
+    <cellStyle name="Заголовок 3 99" xfId="6492"/>
+    <cellStyle name="Заголовок 4 10" xfId="6493"/>
+    <cellStyle name="Заголовок 4 100" xfId="6494"/>
+    <cellStyle name="Заголовок 4 101" xfId="6495"/>
+    <cellStyle name="Заголовок 4 102" xfId="6496"/>
+    <cellStyle name="Заголовок 4 103" xfId="6497"/>
+    <cellStyle name="Заголовок 4 104" xfId="6498"/>
+    <cellStyle name="Заголовок 4 105" xfId="6499"/>
+    <cellStyle name="Заголовок 4 106" xfId="6500"/>
+    <cellStyle name="Заголовок 4 107" xfId="6501"/>
+    <cellStyle name="Заголовок 4 108" xfId="6502"/>
+    <cellStyle name="Заголовок 4 109" xfId="6503"/>
+    <cellStyle name="Заголовок 4 11" xfId="6504"/>
+    <cellStyle name="Заголовок 4 110" xfId="6505"/>
+    <cellStyle name="Заголовок 4 111" xfId="6506"/>
+    <cellStyle name="Заголовок 4 112" xfId="6507"/>
+    <cellStyle name="Заголовок 4 113" xfId="6508"/>
+    <cellStyle name="Заголовок 4 114" xfId="6509"/>
+    <cellStyle name="Заголовок 4 115" xfId="6510"/>
+    <cellStyle name="Заголовок 4 116" xfId="6511"/>
+    <cellStyle name="Заголовок 4 117" xfId="6512"/>
+    <cellStyle name="Заголовок 4 118" xfId="6513"/>
+    <cellStyle name="Заголовок 4 119" xfId="6514"/>
+    <cellStyle name="Заголовок 4 12" xfId="6515"/>
+    <cellStyle name="Заголовок 4 120" xfId="6516"/>
+    <cellStyle name="Заголовок 4 121" xfId="6517"/>
+    <cellStyle name="Заголовок 4 122" xfId="6518"/>
+    <cellStyle name="Заголовок 4 123" xfId="6519"/>
+    <cellStyle name="Заголовок 4 124" xfId="6520"/>
+    <cellStyle name="Заголовок 4 125" xfId="6521"/>
+    <cellStyle name="Заголовок 4 126" xfId="6522"/>
+    <cellStyle name="Заголовок 4 127" xfId="6523"/>
+    <cellStyle name="Заголовок 4 128" xfId="6524"/>
+    <cellStyle name="Заголовок 4 129" xfId="6525"/>
+    <cellStyle name="Заголовок 4 13" xfId="6526"/>
+    <cellStyle name="Заголовок 4 130" xfId="6527"/>
+    <cellStyle name="Заголовок 4 131" xfId="6528"/>
+    <cellStyle name="Заголовок 4 132" xfId="6529"/>
+    <cellStyle name="Заголовок 4 133" xfId="6530"/>
+    <cellStyle name="Заголовок 4 134" xfId="6531"/>
+    <cellStyle name="Заголовок 4 135" xfId="6532"/>
+    <cellStyle name="Заголовок 4 136" xfId="6533"/>
+    <cellStyle name="Заголовок 4 137" xfId="6534"/>
+    <cellStyle name="Заголовок 4 138" xfId="6535"/>
+    <cellStyle name="Заголовок 4 139" xfId="6536"/>
+    <cellStyle name="Заголовок 4 14" xfId="6537"/>
+    <cellStyle name="Заголовок 4 140" xfId="6538"/>
+    <cellStyle name="Заголовок 4 141" xfId="6539"/>
+    <cellStyle name="Заголовок 4 142" xfId="6540"/>
+    <cellStyle name="Заголовок 4 143" xfId="6541"/>
+    <cellStyle name="Заголовок 4 144" xfId="6542"/>
+    <cellStyle name="Заголовок 4 145" xfId="6543"/>
+    <cellStyle name="Заголовок 4 146" xfId="6544"/>
+    <cellStyle name="Заголовок 4 147" xfId="6545"/>
+    <cellStyle name="Заголовок 4 148" xfId="6546"/>
+    <cellStyle name="Заголовок 4 149" xfId="6547"/>
+    <cellStyle name="Заголовок 4 15" xfId="6548"/>
+    <cellStyle name="Заголовок 4 150" xfId="6549"/>
+    <cellStyle name="Заголовок 4 151" xfId="6550"/>
+    <cellStyle name="Заголовок 4 152" xfId="6551"/>
+    <cellStyle name="Заголовок 4 153" xfId="6552"/>
+    <cellStyle name="Заголовок 4 154" xfId="6553"/>
+    <cellStyle name="Заголовок 4 155" xfId="6554"/>
+    <cellStyle name="Заголовок 4 156" xfId="6555"/>
+    <cellStyle name="Заголовок 4 157" xfId="6556"/>
+    <cellStyle name="Заголовок 4 158" xfId="6557"/>
+    <cellStyle name="Заголовок 4 159" xfId="6558"/>
+    <cellStyle name="Заголовок 4 16" xfId="6559"/>
+    <cellStyle name="Заголовок 4 160" xfId="6560"/>
+    <cellStyle name="Заголовок 4 161" xfId="6561"/>
+    <cellStyle name="Заголовок 4 162" xfId="6562"/>
+    <cellStyle name="Заголовок 4 163" xfId="6563"/>
+    <cellStyle name="Заголовок 4 164" xfId="6564"/>
+    <cellStyle name="Заголовок 4 165" xfId="6565"/>
+    <cellStyle name="Заголовок 4 166" xfId="6566"/>
+    <cellStyle name="Заголовок 4 167" xfId="6567"/>
+    <cellStyle name="Заголовок 4 168" xfId="6568"/>
+    <cellStyle name="Заголовок 4 169" xfId="6569"/>
+    <cellStyle name="Заголовок 4 17" xfId="6570"/>
+    <cellStyle name="Заголовок 4 170" xfId="6571"/>
+    <cellStyle name="Заголовок 4 171" xfId="6572"/>
+    <cellStyle name="Заголовок 4 172" xfId="6573"/>
+    <cellStyle name="Заголовок 4 173" xfId="6574"/>
+    <cellStyle name="Заголовок 4 174" xfId="6575"/>
+    <cellStyle name="Заголовок 4 175" xfId="6576"/>
+    <cellStyle name="Заголовок 4 176" xfId="6577"/>
+    <cellStyle name="Заголовок 4 177" xfId="6578"/>
+    <cellStyle name="Заголовок 4 178" xfId="6579"/>
+    <cellStyle name="Заголовок 4 179" xfId="6580"/>
+    <cellStyle name="Заголовок 4 18" xfId="6581"/>
+    <cellStyle name="Заголовок 4 180" xfId="6582"/>
+    <cellStyle name="Заголовок 4 181" xfId="6583"/>
+    <cellStyle name="Заголовок 4 182" xfId="6584"/>
+    <cellStyle name="Заголовок 4 183" xfId="6585"/>
+    <cellStyle name="Заголовок 4 184" xfId="6586"/>
+    <cellStyle name="Заголовок 4 185" xfId="6587"/>
+    <cellStyle name="Заголовок 4 186" xfId="6588"/>
+    <cellStyle name="Заголовок 4 187" xfId="6589"/>
+    <cellStyle name="Заголовок 4 188" xfId="6590"/>
+    <cellStyle name="Заголовок 4 189" xfId="6591"/>
+    <cellStyle name="Заголовок 4 19" xfId="6592"/>
+    <cellStyle name="Заголовок 4 190" xfId="6593"/>
+    <cellStyle name="Заголовок 4 191" xfId="6594"/>
+    <cellStyle name="Заголовок 4 192" xfId="6595"/>
+    <cellStyle name="Заголовок 4 193" xfId="6596"/>
+    <cellStyle name="Заголовок 4 194" xfId="6597"/>
+    <cellStyle name="Заголовок 4 195" xfId="6598"/>
+    <cellStyle name="Заголовок 4 196" xfId="6599"/>
+    <cellStyle name="Заголовок 4 197" xfId="6600"/>
+    <cellStyle name="Заголовок 4 198" xfId="6601"/>
+    <cellStyle name="Заголовок 4 199" xfId="6602"/>
+    <cellStyle name="Заголовок 4 2" xfId="6603"/>
+    <cellStyle name="Заголовок 4 20" xfId="6604"/>
+    <cellStyle name="Заголовок 4 200" xfId="6605"/>
+    <cellStyle name="Заголовок 4 201" xfId="6606"/>
+    <cellStyle name="Заголовок 4 202" xfId="6607"/>
+    <cellStyle name="Заголовок 4 203" xfId="6608"/>
+    <cellStyle name="Заголовок 4 204" xfId="6609"/>
+    <cellStyle name="Заголовок 4 205" xfId="6610"/>
+    <cellStyle name="Заголовок 4 206" xfId="6611"/>
+    <cellStyle name="Заголовок 4 207" xfId="6612"/>
+    <cellStyle name="Заголовок 4 208" xfId="6613"/>
+    <cellStyle name="Заголовок 4 209" xfId="6614"/>
+    <cellStyle name="Заголовок 4 21" xfId="6615"/>
+    <cellStyle name="Заголовок 4 210" xfId="6616"/>
+    <cellStyle name="Заголовок 4 211" xfId="6617"/>
+    <cellStyle name="Заголовок 4 212" xfId="6618"/>
+    <cellStyle name="Заголовок 4 213" xfId="6619"/>
+    <cellStyle name="Заголовок 4 214" xfId="6620"/>
+    <cellStyle name="Заголовок 4 215" xfId="6621"/>
+    <cellStyle name="Заголовок 4 216" xfId="6622"/>
+    <cellStyle name="Заголовок 4 217" xfId="6623"/>
+    <cellStyle name="Заголовок 4 218" xfId="6624"/>
+    <cellStyle name="Заголовок 4 22" xfId="6625"/>
+    <cellStyle name="Заголовок 4 23" xfId="6626"/>
+    <cellStyle name="Заголовок 4 24" xfId="6627"/>
+    <cellStyle name="Заголовок 4 25" xfId="6628"/>
+    <cellStyle name="Заголовок 4 26" xfId="6629"/>
+    <cellStyle name="Заголовок 4 27" xfId="6630"/>
+    <cellStyle name="Заголовок 4 28" xfId="6631"/>
+    <cellStyle name="Заголовок 4 29" xfId="6632"/>
+    <cellStyle name="Заголовок 4 3" xfId="6633"/>
+    <cellStyle name="Заголовок 4 30" xfId="6634"/>
+    <cellStyle name="Заголовок 4 31" xfId="6635"/>
+    <cellStyle name="Заголовок 4 32" xfId="6636"/>
+    <cellStyle name="Заголовок 4 33" xfId="6637"/>
+    <cellStyle name="Заголовок 4 34" xfId="6638"/>
+    <cellStyle name="Заголовок 4 35" xfId="6639"/>
+    <cellStyle name="Заголовок 4 36" xfId="6640"/>
+    <cellStyle name="Заголовок 4 37" xfId="6641"/>
+    <cellStyle name="Заголовок 4 38" xfId="6642"/>
+    <cellStyle name="Заголовок 4 39" xfId="6643"/>
+    <cellStyle name="Заголовок 4 4" xfId="6644"/>
+    <cellStyle name="Заголовок 4 40" xfId="6645"/>
+    <cellStyle name="Заголовок 4 41" xfId="6646"/>
+    <cellStyle name="Заголовок 4 42" xfId="6647"/>
+    <cellStyle name="Заголовок 4 43" xfId="6648"/>
+    <cellStyle name="Заголовок 4 44" xfId="6649"/>
+    <cellStyle name="Заголовок 4 45" xfId="6650"/>
+    <cellStyle name="Заголовок 4 46" xfId="6651"/>
+    <cellStyle name="Заголовок 4 47" xfId="6652"/>
+    <cellStyle name="Заголовок 4 48" xfId="6653"/>
+    <cellStyle name="Заголовок 4 49" xfId="6654"/>
+    <cellStyle name="Заголовок 4 5" xfId="6655"/>
+    <cellStyle name="Заголовок 4 50" xfId="6656"/>
+    <cellStyle name="Заголовок 4 51" xfId="6657"/>
+    <cellStyle name="Заголовок 4 52" xfId="6658"/>
+    <cellStyle name="Заголовок 4 53" xfId="6659"/>
+    <cellStyle name="Заголовок 4 54" xfId="6660"/>
+    <cellStyle name="Заголовок 4 55" xfId="6661"/>
+    <cellStyle name="Заголовок 4 56" xfId="6662"/>
+    <cellStyle name="Заголовок 4 57" xfId="6663"/>
+    <cellStyle name="Заголовок 4 58" xfId="6664"/>
+    <cellStyle name="Заголовок 4 59" xfId="6665"/>
+    <cellStyle name="Заголовок 4 6" xfId="6666"/>
+    <cellStyle name="Заголовок 4 60" xfId="6667"/>
+    <cellStyle name="Заголовок 4 61" xfId="6668"/>
+    <cellStyle name="Заголовок 4 62" xfId="6669"/>
+    <cellStyle name="Заголовок 4 63" xfId="6670"/>
+    <cellStyle name="Заголовок 4 64" xfId="6671"/>
+    <cellStyle name="Заголовок 4 65" xfId="6672"/>
+    <cellStyle name="Заголовок 4 66" xfId="6673"/>
+    <cellStyle name="Заголовок 4 67" xfId="6674"/>
+    <cellStyle name="Заголовок 4 68" xfId="6675"/>
+    <cellStyle name="Заголовок 4 69" xfId="6676"/>
+    <cellStyle name="Заголовок 4 7" xfId="6677"/>
+    <cellStyle name="Заголовок 4 70" xfId="6678"/>
+    <cellStyle name="Заголовок 4 71" xfId="6679"/>
+    <cellStyle name="Заголовок 4 72" xfId="6680"/>
+    <cellStyle name="Заголовок 4 73" xfId="6681"/>
+    <cellStyle name="Заголовок 4 74" xfId="6682"/>
+    <cellStyle name="Заголовок 4 75" xfId="6683"/>
+    <cellStyle name="Заголовок 4 76" xfId="6684"/>
+    <cellStyle name="Заголовок 4 77" xfId="6685"/>
+    <cellStyle name="Заголовок 4 78" xfId="6686"/>
+    <cellStyle name="Заголовок 4 79" xfId="6687"/>
+    <cellStyle name="Заголовок 4 8" xfId="6688"/>
+    <cellStyle name="Заголовок 4 80" xfId="6689"/>
+    <cellStyle name="Заголовок 4 81" xfId="6690"/>
+    <cellStyle name="Заголовок 4 82" xfId="6691"/>
+    <cellStyle name="Заголовок 4 83" xfId="6692"/>
+    <cellStyle name="Заголовок 4 84" xfId="6693"/>
+    <cellStyle name="Заголовок 4 85" xfId="6694"/>
+    <cellStyle name="Заголовок 4 86" xfId="6695"/>
+    <cellStyle name="Заголовок 4 87" xfId="6696"/>
+    <cellStyle name="Заголовок 4 88" xfId="6697"/>
+    <cellStyle name="Заголовок 4 89" xfId="6698"/>
+    <cellStyle name="Заголовок 4 9" xfId="6699"/>
+    <cellStyle name="Заголовок 4 90" xfId="6700"/>
+    <cellStyle name="Заголовок 4 91" xfId="6701"/>
+    <cellStyle name="Заголовок 4 92" xfId="6702"/>
+    <cellStyle name="Заголовок 4 93" xfId="6703"/>
+    <cellStyle name="Заголовок 4 94" xfId="6704"/>
+    <cellStyle name="Заголовок 4 95" xfId="6705"/>
+    <cellStyle name="Заголовок 4 96" xfId="6706"/>
+    <cellStyle name="Заголовок 4 97" xfId="6707"/>
+    <cellStyle name="Заголовок 4 98" xfId="6708"/>
+    <cellStyle name="Заголовок 4 99" xfId="6709"/>
+    <cellStyle name="Итог 10" xfId="6710"/>
+    <cellStyle name="Итог 100" xfId="6711"/>
+    <cellStyle name="Итог 101" xfId="6712"/>
+    <cellStyle name="Итог 102" xfId="6713"/>
+    <cellStyle name="Итог 103" xfId="6714"/>
+    <cellStyle name="Итог 104" xfId="6715"/>
+    <cellStyle name="Итог 105" xfId="6716"/>
+    <cellStyle name="Итог 106" xfId="6717"/>
+    <cellStyle name="Итог 107" xfId="6718"/>
+    <cellStyle name="Итог 108" xfId="6719"/>
+    <cellStyle name="Итог 109" xfId="6720"/>
+    <cellStyle name="Итог 11" xfId="6721"/>
+    <cellStyle name="Итог 110" xfId="6722"/>
+    <cellStyle name="Итог 111" xfId="6723"/>
+    <cellStyle name="Итог 112" xfId="6724"/>
+    <cellStyle name="Итог 113" xfId="6725"/>
+    <cellStyle name="Итог 114" xfId="6726"/>
+    <cellStyle name="Итог 115" xfId="6727"/>
+    <cellStyle name="Итог 116" xfId="6728"/>
+    <cellStyle name="Итог 117" xfId="6729"/>
+    <cellStyle name="Итог 118" xfId="6730"/>
+    <cellStyle name="Итог 119" xfId="6731"/>
+    <cellStyle name="Итог 12" xfId="6732"/>
+    <cellStyle name="Итог 120" xfId="6733"/>
+    <cellStyle name="Итог 121" xfId="6734"/>
+    <cellStyle name="Итог 122" xfId="6735"/>
+    <cellStyle name="Итог 123" xfId="6736"/>
+    <cellStyle name="Итог 124" xfId="6737"/>
+    <cellStyle name="Итог 125" xfId="6738"/>
+    <cellStyle name="Итог 126" xfId="6739"/>
+    <cellStyle name="Итог 127" xfId="6740"/>
+    <cellStyle name="Итог 128" xfId="6741"/>
+    <cellStyle name="Итог 129" xfId="6742"/>
+    <cellStyle name="Итог 13" xfId="6743"/>
+    <cellStyle name="Итог 130" xfId="6744"/>
+    <cellStyle name="Итог 131" xfId="6745"/>
+    <cellStyle name="Итог 132" xfId="6746"/>
+    <cellStyle name="Итог 133" xfId="6747"/>
+    <cellStyle name="Итог 134" xfId="6748"/>
+    <cellStyle name="Итог 135" xfId="6749"/>
+    <cellStyle name="Итог 136" xfId="6750"/>
+    <cellStyle name="Итог 137" xfId="6751"/>
+    <cellStyle name="Итог 138" xfId="6752"/>
+    <cellStyle name="Итог 139" xfId="6753"/>
+    <cellStyle name="Итог 14" xfId="6754"/>
+    <cellStyle name="Итог 140" xfId="6755"/>
+    <cellStyle name="Итог 141" xfId="6756"/>
+    <cellStyle name="Итог 142" xfId="6757"/>
+    <cellStyle name="Итог 143" xfId="6758"/>
+    <cellStyle name="Итог 144" xfId="6759"/>
+    <cellStyle name="Итог 145" xfId="6760"/>
+    <cellStyle name="Итог 146" xfId="6761"/>
+    <cellStyle name="Итог 147" xfId="6762"/>
+    <cellStyle name="Итог 148" xfId="6763"/>
+    <cellStyle name="Итог 149" xfId="6764"/>
+    <cellStyle name="Итог 15" xfId="6765"/>
+    <cellStyle name="Итог 150" xfId="6766"/>
+    <cellStyle name="Итог 151" xfId="6767"/>
+    <cellStyle name="Итог 152" xfId="6768"/>
+    <cellStyle name="Итог 153" xfId="6769"/>
+    <cellStyle name="Итог 154" xfId="6770"/>
+    <cellStyle name="Итог 155" xfId="6771"/>
+    <cellStyle name="Итог 156" xfId="6772"/>
+    <cellStyle name="Итог 157" xfId="6773"/>
+    <cellStyle name="Итог 158" xfId="6774"/>
+    <cellStyle name="Итог 159" xfId="6775"/>
+    <cellStyle name="Итог 16" xfId="6776"/>
+    <cellStyle name="Итог 160" xfId="6777"/>
+    <cellStyle name="Итог 161" xfId="6778"/>
+    <cellStyle name="Итог 162" xfId="6779"/>
+    <cellStyle name="Итог 163" xfId="6780"/>
+    <cellStyle name="Итог 164" xfId="6781"/>
+    <cellStyle name="Итог 165" xfId="6782"/>
+    <cellStyle name="Итог 166" xfId="6783"/>
+    <cellStyle name="Итог 167" xfId="6784"/>
+    <cellStyle name="Итог 168" xfId="6785"/>
+    <cellStyle name="Итог 169" xfId="6786"/>
+    <cellStyle name="Итог 17" xfId="6787"/>
+    <cellStyle name="Итог 170" xfId="6788"/>
+    <cellStyle name="Итог 171" xfId="6789"/>
+    <cellStyle name="Итог 172" xfId="6790"/>
+    <cellStyle name="Итог 173" xfId="6791"/>
+    <cellStyle name="Итог 174" xfId="6792"/>
+    <cellStyle name="Итог 175" xfId="6793"/>
+    <cellStyle name="Итог 176" xfId="6794"/>
+    <cellStyle name="Итог 177" xfId="6795"/>
+    <cellStyle name="Итог 178" xfId="6796"/>
+    <cellStyle name="Итог 179" xfId="6797"/>
+    <cellStyle name="Итог 18" xfId="6798"/>
+    <cellStyle name="Итог 180" xfId="6799"/>
+    <cellStyle name="Итог 181" xfId="6800"/>
+    <cellStyle name="Итог 182" xfId="6801"/>
+    <cellStyle name="Итог 183" xfId="6802"/>
+    <cellStyle name="Итог 184" xfId="6803"/>
+    <cellStyle name="Итог 185" xfId="6804"/>
+    <cellStyle name="Итог 186" xfId="6805"/>
+    <cellStyle name="Итог 187" xfId="6806"/>
+    <cellStyle name="Итог 188" xfId="6807"/>
+    <cellStyle name="Итог 189" xfId="6808"/>
+    <cellStyle name="Итог 19" xfId="6809"/>
+    <cellStyle name="Итог 190" xfId="6810"/>
+    <cellStyle name="Итог 191" xfId="6811"/>
+    <cellStyle name="Итог 192" xfId="6812"/>
+    <cellStyle name="Итог 193" xfId="6813"/>
+    <cellStyle name="Итог 194" xfId="6814"/>
+    <cellStyle name="Итог 195" xfId="6815"/>
+    <cellStyle name="Итог 196" xfId="6816"/>
+    <cellStyle name="Итог 197" xfId="6817"/>
+    <cellStyle name="Итог 198" xfId="6818"/>
+    <cellStyle name="Итог 199" xfId="6819"/>
+    <cellStyle name="Итог 2" xfId="6820"/>
+    <cellStyle name="Итог 20" xfId="6821"/>
+    <cellStyle name="Итог 200" xfId="6822"/>
+    <cellStyle name="Итог 201" xfId="6823"/>
+    <cellStyle name="Итог 202" xfId="6824"/>
+    <cellStyle name="Итог 203" xfId="6825"/>
+    <cellStyle name="Итог 204" xfId="6826"/>
+    <cellStyle name="Итог 205" xfId="6827"/>
+    <cellStyle name="Итог 206" xfId="6828"/>
+    <cellStyle name="Итог 207" xfId="6829"/>
+    <cellStyle name="Итог 208" xfId="6830"/>
+    <cellStyle name="Итог 209" xfId="6831"/>
+    <cellStyle name="Итог 21" xfId="6832"/>
+    <cellStyle name="Итог 210" xfId="6833"/>
+    <cellStyle name="Итог 211" xfId="6834"/>
+    <cellStyle name="Итог 212" xfId="6835"/>
+    <cellStyle name="Итог 213" xfId="6836"/>
+    <cellStyle name="Итог 214" xfId="6837"/>
+    <cellStyle name="Итог 215" xfId="6838"/>
+    <cellStyle name="Итог 216" xfId="6839"/>
+    <cellStyle name="Итог 217" xfId="6840"/>
+    <cellStyle name="Итог 218" xfId="6841"/>
+    <cellStyle name="Итог 22" xfId="6842"/>
+    <cellStyle name="Итог 23" xfId="6843"/>
+    <cellStyle name="Итог 24" xfId="6844"/>
+    <cellStyle name="Итог 25" xfId="6845"/>
+    <cellStyle name="Итог 26" xfId="6846"/>
+    <cellStyle name="Итог 27" xfId="6847"/>
+    <cellStyle name="Итог 28" xfId="6848"/>
+    <cellStyle name="Итог 29" xfId="6849"/>
+    <cellStyle name="Итог 3" xfId="6850"/>
+    <cellStyle name="Итог 30" xfId="6851"/>
+    <cellStyle name="Итог 31" xfId="6852"/>
+    <cellStyle name="Итог 32" xfId="6853"/>
+    <cellStyle name="Итог 33" xfId="6854"/>
+    <cellStyle name="Итог 34" xfId="6855"/>
+    <cellStyle name="Итог 35" xfId="6856"/>
+    <cellStyle name="Итог 36" xfId="6857"/>
+    <cellStyle name="Итог 37" xfId="6858"/>
+    <cellStyle name="Итог 38" xfId="6859"/>
+    <cellStyle name="Итог 39" xfId="6860"/>
+    <cellStyle name="Итог 4" xfId="6861"/>
+    <cellStyle name="Итог 40" xfId="6862"/>
+    <cellStyle name="Итог 41" xfId="6863"/>
+    <cellStyle name="Итог 42" xfId="6864"/>
+    <cellStyle name="Итог 43" xfId="6865"/>
+    <cellStyle name="Итог 44" xfId="6866"/>
+    <cellStyle name="Итог 45" xfId="6867"/>
+    <cellStyle name="Итог 46" xfId="6868"/>
+    <cellStyle name="Итог 47" xfId="6869"/>
+    <cellStyle name="Итог 48" xfId="6870"/>
+    <cellStyle name="Итог 49" xfId="6871"/>
+    <cellStyle name="Итог 5" xfId="6872"/>
+    <cellStyle name="Итог 50" xfId="6873"/>
+    <cellStyle name="Итог 51" xfId="6874"/>
+    <cellStyle name="Итог 52" xfId="6875"/>
+    <cellStyle name="Итог 53" xfId="6876"/>
+    <cellStyle name="Итог 54" xfId="6877"/>
+    <cellStyle name="Итог 55" xfId="6878"/>
+    <cellStyle name="Итог 56" xfId="6879"/>
+    <cellStyle name="Итог 57" xfId="6880"/>
+    <cellStyle name="Итог 58" xfId="6881"/>
+    <cellStyle name="Итог 59" xfId="6882"/>
+    <cellStyle name="Итог 6" xfId="6883"/>
+    <cellStyle name="Итог 60" xfId="6884"/>
+    <cellStyle name="Итог 61" xfId="6885"/>
+    <cellStyle name="Итог 62" xfId="6886"/>
+    <cellStyle name="Итог 63" xfId="6887"/>
+    <cellStyle name="Итог 64" xfId="6888"/>
+    <cellStyle name="Итог 65" xfId="6889"/>
+    <cellStyle name="Итог 66" xfId="6890"/>
+    <cellStyle name="Итог 67" xfId="6891"/>
+    <cellStyle name="Итог 68" xfId="6892"/>
+    <cellStyle name="Итог 69" xfId="6893"/>
+    <cellStyle name="Итог 7" xfId="6894"/>
+    <cellStyle name="Итог 70" xfId="6895"/>
+    <cellStyle name="Итог 71" xfId="6896"/>
+    <cellStyle name="Итог 72" xfId="6897"/>
+    <cellStyle name="Итог 73" xfId="6898"/>
+    <cellStyle name="Итог 74" xfId="6899"/>
+    <cellStyle name="Итог 75" xfId="6900"/>
+    <cellStyle name="Итог 76" xfId="6901"/>
+    <cellStyle name="Итог 77" xfId="6902"/>
+    <cellStyle name="Итог 78" xfId="6903"/>
+    <cellStyle name="Итог 79" xfId="6904"/>
+    <cellStyle name="Итог 8" xfId="6905"/>
+    <cellStyle name="Итог 80" xfId="6906"/>
+    <cellStyle name="Итог 81" xfId="6907"/>
+    <cellStyle name="Итог 82" xfId="6908"/>
+    <cellStyle name="Итог 83" xfId="6909"/>
+    <cellStyle name="Итог 84" xfId="6910"/>
+    <cellStyle name="Итог 85" xfId="6911"/>
+    <cellStyle name="Итог 86" xfId="6912"/>
+    <cellStyle name="Итог 87" xfId="6913"/>
+    <cellStyle name="Итог 88" xfId="6914"/>
+    <cellStyle name="Итог 89" xfId="6915"/>
+    <cellStyle name="Итог 9" xfId="6916"/>
+    <cellStyle name="Итог 90" xfId="6917"/>
+    <cellStyle name="Итог 91" xfId="6918"/>
+    <cellStyle name="Итог 92" xfId="6919"/>
+    <cellStyle name="Итог 93" xfId="6920"/>
+    <cellStyle name="Итог 94" xfId="6921"/>
+    <cellStyle name="Итог 95" xfId="6922"/>
+    <cellStyle name="Итог 96" xfId="6923"/>
+    <cellStyle name="Итог 97" xfId="6924"/>
+    <cellStyle name="Итог 98" xfId="6925"/>
+    <cellStyle name="Итог 99" xfId="6926"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="6927"/>
+    <cellStyle name="Контрольная ячейка 100" xfId="6928"/>
+    <cellStyle name="Контрольная ячейка 101" xfId="6929"/>
+    <cellStyle name="Контрольная ячейка 102" xfId="6930"/>
+    <cellStyle name="Контрольная ячейка 103" xfId="6931"/>
+    <cellStyle name="Контрольная ячейка 104" xfId="6932"/>
+    <cellStyle name="Контрольная ячейка 105" xfId="6933"/>
+    <cellStyle name="Контрольная ячейка 106" xfId="6934"/>
+    <cellStyle name="Контрольная ячейка 107" xfId="6935"/>
+    <cellStyle name="Контрольная ячейка 108" xfId="6936"/>
+    <cellStyle name="Контрольная ячейка 109" xfId="6937"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="6938"/>
+    <cellStyle name="Контрольная ячейка 110" xfId="6939"/>
+    <cellStyle name="Контрольная ячейка 111" xfId="6940"/>
+    <cellStyle name="Контрольная ячейка 112" xfId="6941"/>
+    <cellStyle name="Контрольная ячейка 113" xfId="6942"/>
+    <cellStyle name="Контрольная ячейка 114" xfId="6943"/>
+    <cellStyle name="Контрольная ячейка 115" xfId="6944"/>
+    <cellStyle name="Контрольная ячейка 116" xfId="6945"/>
+    <cellStyle name="Контрольная ячейка 117" xfId="6946"/>
+    <cellStyle name="Контрольная ячейка 118" xfId="6947"/>
+    <cellStyle name="Контрольная ячейка 119" xfId="6948"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="6949"/>
+    <cellStyle name="Контрольная ячейка 120" xfId="6950"/>
+    <cellStyle name="Контрольная ячейка 121" xfId="6951"/>
+    <cellStyle name="Контрольная ячейка 122" xfId="6952"/>
+    <cellStyle name="Контрольная ячейка 123" xfId="6953"/>
+    <cellStyle name="Контрольная ячейка 124" xfId="6954"/>
+    <cellStyle name="Контрольная ячейка 125" xfId="6955"/>
+    <cellStyle name="Контрольная ячейка 126" xfId="6956"/>
+    <cellStyle name="Контрольная ячейка 127" xfId="6957"/>
+    <cellStyle name="Контрольная ячейка 128" xfId="6958"/>
+    <cellStyle name="Контрольная ячейка 129" xfId="6959"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="6960"/>
+    <cellStyle name="Контрольная ячейка 130" xfId="6961"/>
+    <cellStyle name="Контрольная ячейка 131" xfId="6962"/>
+    <cellStyle name="Контрольная ячейка 132" xfId="6963"/>
+    <cellStyle name="Контрольная ячейка 133" xfId="6964"/>
+    <cellStyle name="Контрольная ячейка 134" xfId="6965"/>
+    <cellStyle name="Контрольная ячейка 135" xfId="6966"/>
+    <cellStyle name="Контрольная ячейка 136" xfId="6967"/>
+    <cellStyle name="Контрольная ячейка 137" xfId="6968"/>
+    <cellStyle name="Контрольная ячейка 138" xfId="6969"/>
+    <cellStyle name="Контрольная ячейка 139" xfId="6970"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="6971"/>
+    <cellStyle name="Контрольная ячейка 140" xfId="6972"/>
+    <cellStyle name="Контрольная ячейка 141" xfId="6973"/>
+    <cellStyle name="Контрольная ячейка 142" xfId="6974"/>
+    <cellStyle name="Контрольная ячейка 143" xfId="6975"/>
+    <cellStyle name="Контрольная ячейка 144" xfId="6976"/>
+    <cellStyle name="Контрольная ячейка 145" xfId="6977"/>
+    <cellStyle name="Контрольная ячейка 146" xfId="6978"/>
+    <cellStyle name="Контрольная ячейка 147" xfId="6979"/>
+    <cellStyle name="Контрольная ячейка 148" xfId="6980"/>
+    <cellStyle name="Контрольная ячейка 149" xfId="6981"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="6982"/>
+    <cellStyle name="Контрольная ячейка 150" xfId="6983"/>
+    <cellStyle name="Контрольная ячейка 151" xfId="6984"/>
+    <cellStyle name="Контрольная ячейка 152" xfId="6985"/>
+    <cellStyle name="Контрольная ячейка 153" xfId="6986"/>
+    <cellStyle name="Контрольная ячейка 154" xfId="6987"/>
+    <cellStyle name="Контрольная ячейка 155" xfId="6988"/>
+    <cellStyle name="Контрольная ячейка 156" xfId="6989"/>
+    <cellStyle name="Контрольная ячейка 157" xfId="6990"/>
+    <cellStyle name="Контрольная ячейка 158" xfId="6991"/>
+    <cellStyle name="Контрольная ячейка 159" xfId="6992"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="6993"/>
+    <cellStyle name="Контрольная ячейка 160" xfId="6994"/>
+    <cellStyle name="Контрольная ячейка 161" xfId="6995"/>
+    <cellStyle name="Контрольная ячейка 162" xfId="6996"/>
+    <cellStyle name="Контрольная ячейка 163" xfId="6997"/>
+    <cellStyle name="Контрольная ячейка 164" xfId="6998"/>
+    <cellStyle name="Контрольная ячейка 165" xfId="6999"/>
+    <cellStyle name="Контрольная ячейка 166" xfId="7000"/>
+    <cellStyle name="Контрольная ячейка 167" xfId="7001"/>
+    <cellStyle name="Контрольная ячейка 168" xfId="7002"/>
+    <cellStyle name="Контрольная ячейка 169" xfId="7003"/>
+    <cellStyle name="Контрольная ячейка 17" xfId="7004"/>
+    <cellStyle name="Контрольная ячейка 170" xfId="7005"/>
+    <cellStyle name="Контрольная ячейка 171" xfId="7006"/>
+    <cellStyle name="Контрольная ячейка 172" xfId="7007"/>
+    <cellStyle name="Контрольная ячейка 173" xfId="7008"/>
+    <cellStyle name="Контрольная ячейка 174" xfId="7009"/>
+    <cellStyle name="Контрольная ячейка 175" xfId="7010"/>
+    <cellStyle name="Контрольная ячейка 176" xfId="7011"/>
+    <cellStyle name="Контрольная ячейка 177" xfId="7012"/>
+    <cellStyle name="Контрольная ячейка 178" xfId="7013"/>
+    <cellStyle name="Контрольная ячейка 179" xfId="7014"/>
+    <cellStyle name="Контрольная ячейка 18" xfId="7015"/>
+    <cellStyle name="Контрольная ячейка 180" xfId="7016"/>
+    <cellStyle name="Контрольная ячейка 181" xfId="7017"/>
+    <cellStyle name="Контрольная ячейка 182" xfId="7018"/>
+    <cellStyle name="Контрольная ячейка 183" xfId="7019"/>
+    <cellStyle name="Контрольная ячейка 184" xfId="7020"/>
+    <cellStyle name="Контрольная ячейка 185" xfId="7021"/>
+    <cellStyle name="Контрольная ячейка 186" xfId="7022"/>
+    <cellStyle name="Контрольная ячейка 187" xfId="7023"/>
+    <cellStyle name="Контрольная ячейка 188" xfId="7024"/>
+    <cellStyle name="Контрольная ячейка 189" xfId="7025"/>
+    <cellStyle name="Контрольная ячейка 19" xfId="7026"/>
+    <cellStyle name="Контрольная ячейка 190" xfId="7027"/>
+    <cellStyle name="Контрольная ячейка 191" xfId="7028"/>
+    <cellStyle name="Контрольная ячейка 192" xfId="7029"/>
+    <cellStyle name="Контрольная ячейка 193" xfId="7030"/>
+    <cellStyle name="Контрольная ячейка 194" xfId="7031"/>
+    <cellStyle name="Контрольная ячейка 195" xfId="7032"/>
+    <cellStyle name="Контрольная ячейка 196" xfId="7033"/>
+    <cellStyle name="Контрольная ячейка 197" xfId="7034"/>
+    <cellStyle name="Контрольная ячейка 198" xfId="7035"/>
+    <cellStyle name="Контрольная ячейка 199" xfId="7036"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="7037"/>
+    <cellStyle name="Контрольная ячейка 20" xfId="7038"/>
+    <cellStyle name="Контрольная ячейка 200" xfId="7039"/>
+    <cellStyle name="Контрольная ячейка 201" xfId="7040"/>
+    <cellStyle name="Контрольная ячейка 202" xfId="7041"/>
+    <cellStyle name="Контрольная ячейка 203" xfId="7042"/>
+    <cellStyle name="Контрольная ячейка 204" xfId="7043"/>
+    <cellStyle name="Контрольная ячейка 205" xfId="7044"/>
+    <cellStyle name="Контрольная ячейка 206" xfId="7045"/>
+    <cellStyle name="Контрольная ячейка 207" xfId="7046"/>
+    <cellStyle name="Контрольная ячейка 208" xfId="7047"/>
+    <cellStyle name="Контрольная ячейка 209" xfId="7048"/>
+    <cellStyle name="Контрольная ячейка 21" xfId="7049"/>
+    <cellStyle name="Контрольная ячейка 210" xfId="7050"/>
+    <cellStyle name="Контрольная ячейка 211" xfId="7051"/>
+    <cellStyle name="Контрольная ячейка 212" xfId="7052"/>
+    <cellStyle name="Контрольная ячейка 213" xfId="7053"/>
+    <cellStyle name="Контрольная ячейка 214" xfId="7054"/>
+    <cellStyle name="Контрольная ячейка 215" xfId="7055"/>
+    <cellStyle name="Контрольная ячейка 216" xfId="7056"/>
+    <cellStyle name="Контрольная ячейка 217" xfId="7057"/>
+    <cellStyle name="Контрольная ячейка 218" xfId="7058"/>
+    <cellStyle name="Контрольная ячейка 22" xfId="7059"/>
+    <cellStyle name="Контрольная ячейка 23" xfId="7060"/>
+    <cellStyle name="Контрольная ячейка 24" xfId="7061"/>
+    <cellStyle name="Контрольная ячейка 25" xfId="7062"/>
+    <cellStyle name="Контрольная ячейка 26" xfId="7063"/>
+    <cellStyle name="Контрольная ячейка 27" xfId="7064"/>
+    <cellStyle name="Контрольная ячейка 28" xfId="7065"/>
+    <cellStyle name="Контрольная ячейка 29" xfId="7066"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="7067"/>
+    <cellStyle name="Контрольная ячейка 30" xfId="7068"/>
+    <cellStyle name="Контрольная ячейка 31" xfId="7069"/>
+    <cellStyle name="Контрольная ячейка 32" xfId="7070"/>
+    <cellStyle name="Контрольная ячейка 33" xfId="7071"/>
+    <cellStyle name="Контрольная ячейка 34" xfId="7072"/>
+    <cellStyle name="Контрольная ячейка 35" xfId="7073"/>
+    <cellStyle name="Контрольная ячейка 36" xfId="7074"/>
+    <cellStyle name="Контрольная ячейка 37" xfId="7075"/>
+    <cellStyle name="Контрольная ячейка 38" xfId="7076"/>
+    <cellStyle name="Контрольная ячейка 39" xfId="7077"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="7078"/>
+    <cellStyle name="Контрольная ячейка 40" xfId="7079"/>
+    <cellStyle name="Контрольная ячейка 41" xfId="7080"/>
+    <cellStyle name="Контрольная ячейка 42" xfId="7081"/>
+    <cellStyle name="Контрольная ячейка 43" xfId="7082"/>
+    <cellStyle name="Контрольная ячейка 44" xfId="7083"/>
+    <cellStyle name="Контрольная ячейка 45" xfId="7084"/>
+    <cellStyle name="Контрольная ячейка 46" xfId="7085"/>
+    <cellStyle name="Контрольная ячейка 47" xfId="7086"/>
+    <cellStyle name="Контрольная ячейка 48" xfId="7087"/>
+    <cellStyle name="Контрольная ячейка 49" xfId="7088"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="7089"/>
+    <cellStyle name="Контрольная ячейка 50" xfId="7090"/>
+    <cellStyle name="Контрольная ячейка 51" xfId="7091"/>
+    <cellStyle name="Контрольная ячейка 52" xfId="7092"/>
+    <cellStyle name="Контрольная ячейка 53" xfId="7093"/>
+    <cellStyle name="Контрольная ячейка 54" xfId="7094"/>
+    <cellStyle name="Контрольная ячейка 55" xfId="7095"/>
+    <cellStyle name="Контрольная ячейка 56" xfId="7096"/>
+    <cellStyle name="Контрольная ячейка 57" xfId="7097"/>
+    <cellStyle name="Контрольная ячейка 58" xfId="7098"/>
+    <cellStyle name="Контрольная ячейка 59" xfId="7099"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="7100"/>
+    <cellStyle name="Контрольная ячейка 60" xfId="7101"/>
+    <cellStyle name="Контрольная ячейка 61" xfId="7102"/>
+    <cellStyle name="Контрольная ячейка 62" xfId="7103"/>
+    <cellStyle name="Контрольная ячейка 63" xfId="7104"/>
+    <cellStyle name="Контрольная ячейка 64" xfId="7105"/>
+    <cellStyle name="Контрольная ячейка 65" xfId="7106"/>
+    <cellStyle name="Контрольная ячейка 66" xfId="7107"/>
+    <cellStyle name="Контрольная ячейка 67" xfId="7108"/>
+    <cellStyle name="Контрольная ячейка 68" xfId="7109"/>
+    <cellStyle name="Контрольная ячейка 69" xfId="7110"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="7111"/>
+    <cellStyle name="Контрольная ячейка 70" xfId="7112"/>
+    <cellStyle name="Контрольная ячейка 71" xfId="7113"/>
+    <cellStyle name="Контрольная ячейка 72" xfId="7114"/>
+    <cellStyle name="Контрольная ячейка 73" xfId="7115"/>
+    <cellStyle name="Контрольная ячейка 74" xfId="7116"/>
+    <cellStyle name="Контрольная ячейка 75" xfId="7117"/>
+    <cellStyle name="Контрольная ячейка 76" xfId="7118"/>
+    <cellStyle name="Контрольная ячейка 77" xfId="7119"/>
+    <cellStyle name="Контрольная ячейка 78" xfId="7120"/>
+    <cellStyle name="Контрольная ячейка 79" xfId="7121"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="7122"/>
+    <cellStyle name="Контрольная ячейка 80" xfId="7123"/>
+    <cellStyle name="Контрольная ячейка 81" xfId="7124"/>
+    <cellStyle name="Контрольная ячейка 82" xfId="7125"/>
+    <cellStyle name="Контрольная ячейка 83" xfId="7126"/>
+    <cellStyle name="Контрольная ячейка 84" xfId="7127"/>
+    <cellStyle name="Контрольная ячейка 85" xfId="7128"/>
+    <cellStyle name="Контрольная ячейка 86" xfId="7129"/>
+    <cellStyle name="Контрольная ячейка 87" xfId="7130"/>
+    <cellStyle name="Контрольная ячейка 88" xfId="7131"/>
+    <cellStyle name="Контрольная ячейка 89" xfId="7132"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="7133"/>
+    <cellStyle name="Контрольная ячейка 90" xfId="7134"/>
+    <cellStyle name="Контрольная ячейка 91" xfId="7135"/>
+    <cellStyle name="Контрольная ячейка 92" xfId="7136"/>
+    <cellStyle name="Контрольная ячейка 93" xfId="7137"/>
+    <cellStyle name="Контрольная ячейка 94" xfId="7138"/>
+    <cellStyle name="Контрольная ячейка 95" xfId="7139"/>
+    <cellStyle name="Контрольная ячейка 96" xfId="7140"/>
+    <cellStyle name="Контрольная ячейка 97" xfId="7141"/>
+    <cellStyle name="Контрольная ячейка 98" xfId="7142"/>
+    <cellStyle name="Контрольная ячейка 99" xfId="7143"/>
+    <cellStyle name="Название 10" xfId="7144"/>
+    <cellStyle name="Название 100" xfId="7145"/>
+    <cellStyle name="Название 101" xfId="7146"/>
+    <cellStyle name="Название 102" xfId="7147"/>
+    <cellStyle name="Название 103" xfId="7148"/>
+    <cellStyle name="Название 104" xfId="7149"/>
+    <cellStyle name="Название 105" xfId="7150"/>
+    <cellStyle name="Название 106" xfId="7151"/>
+    <cellStyle name="Название 107" xfId="7152"/>
+    <cellStyle name="Название 108" xfId="7153"/>
+    <cellStyle name="Название 109" xfId="7154"/>
+    <cellStyle name="Название 11" xfId="7155"/>
+    <cellStyle name="Название 110" xfId="7156"/>
+    <cellStyle name="Название 111" xfId="7157"/>
+    <cellStyle name="Название 112" xfId="7158"/>
+    <cellStyle name="Название 113" xfId="7159"/>
+    <cellStyle name="Название 114" xfId="7160"/>
+    <cellStyle name="Название 115" xfId="7161"/>
+    <cellStyle name="Название 116" xfId="7162"/>
+    <cellStyle name="Название 117" xfId="7163"/>
+    <cellStyle name="Название 118" xfId="7164"/>
+    <cellStyle name="Название 119" xfId="7165"/>
+    <cellStyle name="Название 12" xfId="7166"/>
+    <cellStyle name="Название 120" xfId="7167"/>
+    <cellStyle name="Название 121" xfId="7168"/>
+    <cellStyle name="Название 122" xfId="7169"/>
+    <cellStyle name="Название 123" xfId="7170"/>
+    <cellStyle name="Название 124" xfId="7171"/>
+    <cellStyle name="Название 125" xfId="7172"/>
+    <cellStyle name="Название 126" xfId="7173"/>
+    <cellStyle name="Название 127" xfId="7174"/>
+    <cellStyle name="Название 128" xfId="7175"/>
+    <cellStyle name="Название 129" xfId="7176"/>
+    <cellStyle name="Название 13" xfId="7177"/>
+    <cellStyle name="Название 130" xfId="7178"/>
+    <cellStyle name="Название 131" xfId="7179"/>
+    <cellStyle name="Название 132" xfId="7180"/>
+    <cellStyle name="Название 133" xfId="7181"/>
+    <cellStyle name="Название 134" xfId="7182"/>
+    <cellStyle name="Название 135" xfId="7183"/>
+    <cellStyle name="Название 136" xfId="7184"/>
+    <cellStyle name="Название 137" xfId="7185"/>
+    <cellStyle name="Название 138" xfId="7186"/>
+    <cellStyle name="Название 139" xfId="7187"/>
+    <cellStyle name="Название 14" xfId="7188"/>
+    <cellStyle name="Название 140" xfId="7189"/>
+    <cellStyle name="Название 141" xfId="7190"/>
+    <cellStyle name="Название 142" xfId="7191"/>
+    <cellStyle name="Название 143" xfId="7192"/>
+    <cellStyle name="Название 144" xfId="7193"/>
+    <cellStyle name="Название 145" xfId="7194"/>
+    <cellStyle name="Название 146" xfId="7195"/>
+    <cellStyle name="Название 147" xfId="7196"/>
+    <cellStyle name="Название 148" xfId="7197"/>
+    <cellStyle name="Название 149" xfId="7198"/>
+    <cellStyle name="Название 15" xfId="7199"/>
+    <cellStyle name="Название 150" xfId="7200"/>
+    <cellStyle name="Название 151" xfId="7201"/>
+    <cellStyle name="Название 152" xfId="7202"/>
+    <cellStyle name="Название 153" xfId="7203"/>
+    <cellStyle name="Название 154" xfId="7204"/>
+    <cellStyle name="Название 155" xfId="7205"/>
+    <cellStyle name="Название 156" xfId="7206"/>
+    <cellStyle name="Название 157" xfId="7207"/>
+    <cellStyle name="Название 158" xfId="7208"/>
+    <cellStyle name="Название 159" xfId="7209"/>
+    <cellStyle name="Название 16" xfId="7210"/>
+    <cellStyle name="Название 160" xfId="7211"/>
+    <cellStyle name="Название 161" xfId="7212"/>
+    <cellStyle name="Название 162" xfId="7213"/>
+    <cellStyle name="Название 163" xfId="7214"/>
+    <cellStyle name="Название 164" xfId="7215"/>
+    <cellStyle name="Название 165" xfId="7216"/>
+    <cellStyle name="Название 166" xfId="7217"/>
+    <cellStyle name="Название 167" xfId="7218"/>
+    <cellStyle name="Название 168" xfId="7219"/>
+    <cellStyle name="Название 169" xfId="7220"/>
+    <cellStyle name="Название 17" xfId="7221"/>
+    <cellStyle name="Название 170" xfId="7222"/>
+    <cellStyle name="Название 171" xfId="7223"/>
+    <cellStyle name="Название 172" xfId="7224"/>
+    <cellStyle name="Название 173" xfId="7225"/>
+    <cellStyle name="Название 174" xfId="7226"/>
+    <cellStyle name="Название 175" xfId="7227"/>
+    <cellStyle name="Название 176" xfId="7228"/>
+    <cellStyle name="Название 177" xfId="7229"/>
+    <cellStyle name="Название 178" xfId="7230"/>
+    <cellStyle name="Название 179" xfId="7231"/>
+    <cellStyle name="Название 18" xfId="7232"/>
+    <cellStyle name="Название 180" xfId="7233"/>
+    <cellStyle name="Название 181" xfId="7234"/>
+    <cellStyle name="Название 182" xfId="7235"/>
+    <cellStyle name="Название 183" xfId="7236"/>
+    <cellStyle name="Название 184" xfId="7237"/>
+    <cellStyle name="Название 185" xfId="7238"/>
+    <cellStyle name="Название 186" xfId="7239"/>
+    <cellStyle name="Название 187" xfId="7240"/>
+    <cellStyle name="Название 188" xfId="7241"/>
+    <cellStyle name="Название 189" xfId="7242"/>
+    <cellStyle name="Название 19" xfId="7243"/>
+    <cellStyle name="Название 190" xfId="7244"/>
+    <cellStyle name="Название 191" xfId="7245"/>
+    <cellStyle name="Название 192" xfId="7246"/>
+    <cellStyle name="Название 193" xfId="7247"/>
+    <cellStyle name="Название 194" xfId="7248"/>
+    <cellStyle name="Название 195" xfId="7249"/>
+    <cellStyle name="Название 196" xfId="7250"/>
+    <cellStyle name="Название 197" xfId="7251"/>
+    <cellStyle name="Название 198" xfId="7252"/>
+    <cellStyle name="Название 199" xfId="7253"/>
+    <cellStyle name="Название 2" xfId="7254"/>
+    <cellStyle name="Название 20" xfId="7255"/>
+    <cellStyle name="Название 200" xfId="7256"/>
+    <cellStyle name="Название 201" xfId="7257"/>
+    <cellStyle name="Название 202" xfId="7258"/>
+    <cellStyle name="Название 203" xfId="7259"/>
+    <cellStyle name="Название 204" xfId="7260"/>
+    <cellStyle name="Название 205" xfId="7261"/>
+    <cellStyle name="Название 206" xfId="7262"/>
+    <cellStyle name="Название 207" xfId="7263"/>
+    <cellStyle name="Название 208" xfId="7264"/>
+    <cellStyle name="Название 209" xfId="7265"/>
+    <cellStyle name="Название 21" xfId="7266"/>
+    <cellStyle name="Название 210" xfId="7267"/>
+    <cellStyle name="Название 211" xfId="7268"/>
+    <cellStyle name="Название 212" xfId="7269"/>
+    <cellStyle name="Название 213" xfId="7270"/>
+    <cellStyle name="Название 214" xfId="7271"/>
+    <cellStyle name="Название 215" xfId="7272"/>
+    <cellStyle name="Название 216" xfId="7273"/>
+    <cellStyle name="Название 217" xfId="7274"/>
+    <cellStyle name="Название 218" xfId="7275"/>
+    <cellStyle name="Название 22" xfId="7276"/>
+    <cellStyle name="Название 23" xfId="7277"/>
+    <cellStyle name="Название 24" xfId="7278"/>
+    <cellStyle name="Название 25" xfId="7279"/>
+    <cellStyle name="Название 26" xfId="7280"/>
+    <cellStyle name="Название 27" xfId="7281"/>
+    <cellStyle name="Название 28" xfId="7282"/>
+    <cellStyle name="Название 29" xfId="7283"/>
+    <cellStyle name="Название 3" xfId="7284"/>
+    <cellStyle name="Название 30" xfId="7285"/>
+    <cellStyle name="Название 31" xfId="7286"/>
+    <cellStyle name="Название 32" xfId="7287"/>
+    <cellStyle name="Название 33" xfId="7288"/>
+    <cellStyle name="Название 34" xfId="7289"/>
+    <cellStyle name="Название 35" xfId="7290"/>
+    <cellStyle name="Название 36" xfId="7291"/>
+    <cellStyle name="Название 37" xfId="7292"/>
+    <cellStyle name="Название 38" xfId="7293"/>
+    <cellStyle name="Название 39" xfId="7294"/>
+    <cellStyle name="Название 4" xfId="7295"/>
+    <cellStyle name="Название 40" xfId="7296"/>
+    <cellStyle name="Название 41" xfId="7297"/>
+    <cellStyle name="Название 42" xfId="7298"/>
+    <cellStyle name="Название 43" xfId="7299"/>
+    <cellStyle name="Название 44" xfId="7300"/>
+    <cellStyle name="Название 45" xfId="7301"/>
+    <cellStyle name="Название 46" xfId="7302"/>
+    <cellStyle name="Название 47" xfId="7303"/>
+    <cellStyle name="Название 48" xfId="7304"/>
+    <cellStyle name="Название 49" xfId="7305"/>
+    <cellStyle name="Название 5" xfId="7306"/>
+    <cellStyle name="Название 50" xfId="7307"/>
+    <cellStyle name="Название 51" xfId="7308"/>
+    <cellStyle name="Название 52" xfId="7309"/>
+    <cellStyle name="Название 53" xfId="7310"/>
+    <cellStyle name="Название 54" xfId="7311"/>
+    <cellStyle name="Название 55" xfId="7312"/>
+    <cellStyle name="Название 56" xfId="7313"/>
+    <cellStyle name="Название 57" xfId="7314"/>
+    <cellStyle name="Название 58" xfId="7315"/>
+    <cellStyle name="Название 59" xfId="7316"/>
+    <cellStyle name="Название 6" xfId="7317"/>
+    <cellStyle name="Название 60" xfId="7318"/>
+    <cellStyle name="Название 61" xfId="7319"/>
+    <cellStyle name="Название 62" xfId="7320"/>
+    <cellStyle name="Название 63" xfId="7321"/>
+    <cellStyle name="Название 64" xfId="7322"/>
+    <cellStyle name="Название 65" xfId="7323"/>
+    <cellStyle name="Название 66" xfId="7324"/>
+    <cellStyle name="Название 67" xfId="7325"/>
+    <cellStyle name="Название 68" xfId="7326"/>
+    <cellStyle name="Название 69" xfId="7327"/>
+    <cellStyle name="Название 7" xfId="7328"/>
+    <cellStyle name="Название 70" xfId="7329"/>
+    <cellStyle name="Название 71" xfId="7330"/>
+    <cellStyle name="Название 72" xfId="7331"/>
+    <cellStyle name="Название 73" xfId="7332"/>
+    <cellStyle name="Название 74" xfId="7333"/>
+    <cellStyle name="Название 75" xfId="7334"/>
+    <cellStyle name="Название 76" xfId="7335"/>
+    <cellStyle name="Название 77" xfId="7336"/>
+    <cellStyle name="Название 78" xfId="7337"/>
+    <cellStyle name="Название 79" xfId="7338"/>
+    <cellStyle name="Название 8" xfId="7339"/>
+    <cellStyle name="Название 80" xfId="7340"/>
+    <cellStyle name="Название 81" xfId="7341"/>
+    <cellStyle name="Название 82" xfId="7342"/>
+    <cellStyle name="Название 83" xfId="7343"/>
+    <cellStyle name="Название 84" xfId="7344"/>
+    <cellStyle name="Название 85" xfId="7345"/>
+    <cellStyle name="Название 86" xfId="7346"/>
+    <cellStyle name="Название 87" xfId="7347"/>
+    <cellStyle name="Название 88" xfId="7348"/>
+    <cellStyle name="Название 89" xfId="7349"/>
+    <cellStyle name="Название 9" xfId="7350"/>
+    <cellStyle name="Название 90" xfId="7351"/>
+    <cellStyle name="Название 91" xfId="7352"/>
+    <cellStyle name="Название 92" xfId="7353"/>
+    <cellStyle name="Название 93" xfId="7354"/>
+    <cellStyle name="Название 94" xfId="7355"/>
+    <cellStyle name="Название 95" xfId="7356"/>
+    <cellStyle name="Название 96" xfId="7357"/>
+    <cellStyle name="Название 97" xfId="7358"/>
+    <cellStyle name="Название 98" xfId="7359"/>
+    <cellStyle name="Название 99" xfId="7360"/>
+    <cellStyle name="Нейтральный 10" xfId="7361"/>
+    <cellStyle name="Нейтральный 100" xfId="7362"/>
+    <cellStyle name="Нейтральный 101" xfId="7363"/>
+    <cellStyle name="Нейтральный 102" xfId="7364"/>
+    <cellStyle name="Нейтральный 103" xfId="7365"/>
+    <cellStyle name="Нейтральный 104" xfId="7366"/>
+    <cellStyle name="Нейтральный 105" xfId="7367"/>
+    <cellStyle name="Нейтральный 106" xfId="7368"/>
+    <cellStyle name="Нейтральный 107" xfId="7369"/>
+    <cellStyle name="Нейтральный 108" xfId="7370"/>
+    <cellStyle name="Нейтральный 109" xfId="7371"/>
+    <cellStyle name="Нейтральный 11" xfId="7372"/>
+    <cellStyle name="Нейтральный 110" xfId="7373"/>
+    <cellStyle name="Нейтральный 111" xfId="7374"/>
+    <cellStyle name="Нейтральный 112" xfId="7375"/>
+    <cellStyle name="Нейтральный 113" xfId="7376"/>
+    <cellStyle name="Нейтральный 114" xfId="7377"/>
+    <cellStyle name="Нейтральный 115" xfId="7378"/>
+    <cellStyle name="Нейтральный 116" xfId="7379"/>
+    <cellStyle name="Нейтральный 117" xfId="7380"/>
+    <cellStyle name="Нейтральный 118" xfId="7381"/>
+    <cellStyle name="Нейтральный 119" xfId="7382"/>
+    <cellStyle name="Нейтральный 12" xfId="7383"/>
+    <cellStyle name="Нейтральный 120" xfId="7384"/>
+    <cellStyle name="Нейтральный 121" xfId="7385"/>
+    <cellStyle name="Нейтральный 122" xfId="7386"/>
+    <cellStyle name="Нейтральный 123" xfId="7387"/>
+    <cellStyle name="Нейтральный 124" xfId="7388"/>
+    <cellStyle name="Нейтральный 125" xfId="7389"/>
+    <cellStyle name="Нейтральный 126" xfId="7390"/>
+    <cellStyle name="Нейтральный 127" xfId="7391"/>
+    <cellStyle name="Нейтральный 128" xfId="7392"/>
+    <cellStyle name="Нейтральный 129" xfId="7393"/>
+    <cellStyle name="Нейтральный 13" xfId="7394"/>
+    <cellStyle name="Нейтральный 130" xfId="7395"/>
+    <cellStyle name="Нейтральный 131" xfId="7396"/>
+    <cellStyle name="Нейтральный 132" xfId="7397"/>
+    <cellStyle name="Нейтральный 133" xfId="7398"/>
+    <cellStyle name="Нейтральный 134" xfId="7399"/>
+    <cellStyle name="Нейтральный 135" xfId="7400"/>
+    <cellStyle name="Нейтральный 136" xfId="7401"/>
+    <cellStyle name="Нейтральный 137" xfId="7402"/>
+    <cellStyle name="Нейтральный 138" xfId="7403"/>
+    <cellStyle name="Нейтральный 139" xfId="7404"/>
+    <cellStyle name="Нейтральный 14" xfId="7405"/>
+    <cellStyle name="Нейтральный 140" xfId="7406"/>
+    <cellStyle name="Нейтральный 141" xfId="7407"/>
+    <cellStyle name="Нейтральный 142" xfId="7408"/>
+    <cellStyle name="Нейтральный 143" xfId="7409"/>
+    <cellStyle name="Нейтральный 144" xfId="7410"/>
+    <cellStyle name="Нейтральный 145" xfId="7411"/>
+    <cellStyle name="Нейтральный 146" xfId="7412"/>
+    <cellStyle name="Нейтральный 147" xfId="7413"/>
+    <cellStyle name="Нейтральный 148" xfId="7414"/>
+    <cellStyle name="Нейтральный 149" xfId="7415"/>
+    <cellStyle name="Нейтральный 15" xfId="7416"/>
+    <cellStyle name="Нейтральный 150" xfId="7417"/>
+    <cellStyle name="Нейтральный 151" xfId="7418"/>
+    <cellStyle name="Нейтральный 152" xfId="7419"/>
+    <cellStyle name="Нейтральный 153" xfId="7420"/>
+    <cellStyle name="Нейтральный 154" xfId="7421"/>
+    <cellStyle name="Нейтральный 155" xfId="7422"/>
+    <cellStyle name="Нейтральный 156" xfId="7423"/>
+    <cellStyle name="Нейтральный 157" xfId="7424"/>
+    <cellStyle name="Нейтральный 158" xfId="7425"/>
+    <cellStyle name="Нейтральный 159" xfId="7426"/>
+    <cellStyle name="Нейтральный 16" xfId="7427"/>
+    <cellStyle name="Нейтральный 160" xfId="7428"/>
+    <cellStyle name="Нейтральный 161" xfId="7429"/>
+    <cellStyle name="Нейтральный 162" xfId="7430"/>
+    <cellStyle name="Нейтральный 163" xfId="7431"/>
+    <cellStyle name="Нейтральный 164" xfId="7432"/>
+    <cellStyle name="Нейтральный 165" xfId="7433"/>
+    <cellStyle name="Нейтральный 166" xfId="7434"/>
+    <cellStyle name="Нейтральный 167" xfId="7435"/>
+    <cellStyle name="Нейтральный 168" xfId="7436"/>
+    <cellStyle name="Нейтральный 169" xfId="7437"/>
+    <cellStyle name="Нейтральный 17" xfId="7438"/>
+    <cellStyle name="Нейтральный 170" xfId="7439"/>
+    <cellStyle name="Нейтральный 171" xfId="7440"/>
+    <cellStyle name="Нейтральный 172" xfId="7441"/>
+    <cellStyle name="Нейтральный 173" xfId="7442"/>
+    <cellStyle name="Нейтральный 174" xfId="7443"/>
+    <cellStyle name="Нейтральный 175" xfId="7444"/>
+    <cellStyle name="Нейтральный 176" xfId="7445"/>
+    <cellStyle name="Нейтральный 177" xfId="7446"/>
+    <cellStyle name="Нейтральный 178" xfId="7447"/>
+    <cellStyle name="Нейтральный 179" xfId="7448"/>
+    <cellStyle name="Нейтральный 18" xfId="7449"/>
+    <cellStyle name="Нейтральный 180" xfId="7450"/>
+    <cellStyle name="Нейтральный 181" xfId="7451"/>
+    <cellStyle name="Нейтральный 182" xfId="7452"/>
+    <cellStyle name="Нейтральный 183" xfId="7453"/>
+    <cellStyle name="Нейтральный 184" xfId="7454"/>
+    <cellStyle name="Нейтральный 185" xfId="7455"/>
+    <cellStyle name="Нейтральный 186" xfId="7456"/>
+    <cellStyle name="Нейтральный 187" xfId="7457"/>
+    <cellStyle name="Нейтральный 188" xfId="7458"/>
+    <cellStyle name="Нейтральный 189" xfId="7459"/>
+    <cellStyle name="Нейтральный 19" xfId="7460"/>
+    <cellStyle name="Нейтральный 190" xfId="7461"/>
+    <cellStyle name="Нейтральный 191" xfId="7462"/>
+    <cellStyle name="Нейтральный 192" xfId="7463"/>
+    <cellStyle name="Нейтральный 193" xfId="7464"/>
+    <cellStyle name="Нейтральный 194" xfId="7465"/>
+    <cellStyle name="Нейтральный 195" xfId="7466"/>
+    <cellStyle name="Нейтральный 196" xfId="7467"/>
+    <cellStyle name="Нейтральный 197" xfId="7468"/>
+    <cellStyle name="Нейтральный 198" xfId="7469"/>
+    <cellStyle name="Нейтральный 199" xfId="7470"/>
+    <cellStyle name="Нейтральный 2" xfId="7471"/>
+    <cellStyle name="Нейтральный 20" xfId="7472"/>
+    <cellStyle name="Нейтральный 200" xfId="7473"/>
+    <cellStyle name="Нейтральный 201" xfId="7474"/>
+    <cellStyle name="Нейтральный 202" xfId="7475"/>
+    <cellStyle name="Нейтральный 203" xfId="7476"/>
+    <cellStyle name="Нейтральный 204" xfId="7477"/>
+    <cellStyle name="Нейтральный 205" xfId="7478"/>
+    <cellStyle name="Нейтральный 206" xfId="7479"/>
+    <cellStyle name="Нейтральный 207" xfId="7480"/>
+    <cellStyle name="Нейтральный 208" xfId="7481"/>
+    <cellStyle name="Нейтральный 209" xfId="7482"/>
+    <cellStyle name="Нейтральный 21" xfId="7483"/>
+    <cellStyle name="Нейтральный 210" xfId="7484"/>
+    <cellStyle name="Нейтральный 211" xfId="7485"/>
+    <cellStyle name="Нейтральный 212" xfId="7486"/>
+    <cellStyle name="Нейтральный 213" xfId="7487"/>
+    <cellStyle name="Нейтральный 214" xfId="7488"/>
+    <cellStyle name="Нейтральный 215" xfId="7489"/>
+    <cellStyle name="Нейтральный 216" xfId="7490"/>
+    <cellStyle name="Нейтральный 217" xfId="7491"/>
+    <cellStyle name="Нейтральный 218" xfId="7492"/>
+    <cellStyle name="Нейтральный 22" xfId="7493"/>
+    <cellStyle name="Нейтральный 23" xfId="7494"/>
+    <cellStyle name="Нейтральный 24" xfId="7495"/>
+    <cellStyle name="Нейтральный 25" xfId="7496"/>
+    <cellStyle name="Нейтральный 26" xfId="7497"/>
+    <cellStyle name="Нейтральный 27" xfId="7498"/>
+    <cellStyle name="Нейтральный 28" xfId="7499"/>
+    <cellStyle name="Нейтральный 29" xfId="7500"/>
+    <cellStyle name="Нейтральный 3" xfId="7501"/>
+    <cellStyle name="Нейтральный 30" xfId="7502"/>
+    <cellStyle name="Нейтральный 31" xfId="7503"/>
+    <cellStyle name="Нейтральный 32" xfId="7504"/>
+    <cellStyle name="Нейтральный 33" xfId="7505"/>
+    <cellStyle name="Нейтральный 34" xfId="7506"/>
+    <cellStyle name="Нейтральный 35" xfId="7507"/>
+    <cellStyle name="Нейтральный 36" xfId="7508"/>
+    <cellStyle name="Нейтральный 37" xfId="7509"/>
+    <cellStyle name="Нейтральный 38" xfId="7510"/>
+    <cellStyle name="Нейтральный 39" xfId="7511"/>
+    <cellStyle name="Нейтральный 4" xfId="7512"/>
+    <cellStyle name="Нейтральный 40" xfId="7513"/>
+    <cellStyle name="Нейтральный 41" xfId="7514"/>
+    <cellStyle name="Нейтральный 42" xfId="7515"/>
+    <cellStyle name="Нейтральный 43" xfId="7516"/>
+    <cellStyle name="Нейтральный 44" xfId="7517"/>
+    <cellStyle name="Нейтральный 45" xfId="7518"/>
+    <cellStyle name="Нейтральный 46" xfId="7519"/>
+    <cellStyle name="Нейтральный 47" xfId="7520"/>
+    <cellStyle name="Нейтральный 48" xfId="7521"/>
+    <cellStyle name="Нейтральный 49" xfId="7522"/>
+    <cellStyle name="Нейтральный 5" xfId="7523"/>
+    <cellStyle name="Нейтральный 50" xfId="7524"/>
+    <cellStyle name="Нейтральный 51" xfId="7525"/>
+    <cellStyle name="Нейтральный 52" xfId="7526"/>
+    <cellStyle name="Нейтральный 53" xfId="7527"/>
+    <cellStyle name="Нейтральный 54" xfId="7528"/>
+    <cellStyle name="Нейтральный 55" xfId="7529"/>
+    <cellStyle name="Нейтральный 56" xfId="7530"/>
+    <cellStyle name="Нейтральный 57" xfId="7531"/>
+    <cellStyle name="Нейтральный 58" xfId="7532"/>
+    <cellStyle name="Нейтральный 59" xfId="7533"/>
+    <cellStyle name="Нейтральный 6" xfId="7534"/>
+    <cellStyle name="Нейтральный 60" xfId="7535"/>
+    <cellStyle name="Нейтральный 61" xfId="7536"/>
+    <cellStyle name="Нейтральный 62" xfId="7537"/>
+    <cellStyle name="Нейтральный 63" xfId="7538"/>
+    <cellStyle name="Нейтральный 64" xfId="7539"/>
+    <cellStyle name="Нейтральный 65" xfId="7540"/>
+    <cellStyle name="Нейтральный 66" xfId="7541"/>
+    <cellStyle name="Нейтральный 67" xfId="7542"/>
+    <cellStyle name="Нейтральный 68" xfId="7543"/>
+    <cellStyle name="Нейтральный 69" xfId="7544"/>
+    <cellStyle name="Нейтральный 7" xfId="7545"/>
+    <cellStyle name="Нейтральный 70" xfId="7546"/>
+    <cellStyle name="Нейтральный 71" xfId="7547"/>
+    <cellStyle name="Нейтральный 72" xfId="7548"/>
+    <cellStyle name="Нейтральный 73" xfId="7549"/>
+    <cellStyle name="Нейтральный 74" xfId="7550"/>
+    <cellStyle name="Нейтральный 75" xfId="7551"/>
+    <cellStyle name="Нейтральный 76" xfId="7552"/>
+    <cellStyle name="Нейтральный 77" xfId="7553"/>
+    <cellStyle name="Нейтральный 78" xfId="7554"/>
+    <cellStyle name="Нейтральный 79" xfId="7555"/>
+    <cellStyle name="Нейтральный 8" xfId="7556"/>
+    <cellStyle name="Нейтральный 80" xfId="7557"/>
+    <cellStyle name="Нейтральный 81" xfId="7558"/>
+    <cellStyle name="Нейтральный 82" xfId="7559"/>
+    <cellStyle name="Нейтральный 83" xfId="7560"/>
+    <cellStyle name="Нейтральный 84" xfId="7561"/>
+    <cellStyle name="Нейтральный 85" xfId="7562"/>
+    <cellStyle name="Нейтральный 86" xfId="7563"/>
+    <cellStyle name="Нейтральный 87" xfId="7564"/>
+    <cellStyle name="Нейтральный 88" xfId="7565"/>
+    <cellStyle name="Нейтральный 89" xfId="7566"/>
+    <cellStyle name="Нейтральный 9" xfId="7567"/>
+    <cellStyle name="Нейтральный 90" xfId="7568"/>
+    <cellStyle name="Нейтральный 91" xfId="7569"/>
+    <cellStyle name="Нейтральный 92" xfId="7570"/>
+    <cellStyle name="Нейтральный 93" xfId="7571"/>
+    <cellStyle name="Нейтральный 94" xfId="7572"/>
+    <cellStyle name="Нейтральный 95" xfId="7573"/>
+    <cellStyle name="Нейтральный 96" xfId="7574"/>
+    <cellStyle name="Нейтральный 97" xfId="7575"/>
+    <cellStyle name="Нейтральный 98" xfId="7576"/>
+    <cellStyle name="Нейтральный 99" xfId="7577"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...2 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="7578"/>
+    <cellStyle name="Плохой 10" xfId="7579"/>
+    <cellStyle name="Плохой 100" xfId="7580"/>
+    <cellStyle name="Плохой 101" xfId="7581"/>
+    <cellStyle name="Плохой 102" xfId="7582"/>
+    <cellStyle name="Плохой 103" xfId="7583"/>
+    <cellStyle name="Плохой 104" xfId="7584"/>
+    <cellStyle name="Плохой 105" xfId="7585"/>
+    <cellStyle name="Плохой 106" xfId="7586"/>
+    <cellStyle name="Плохой 107" xfId="7587"/>
+    <cellStyle name="Плохой 108" xfId="7588"/>
+    <cellStyle name="Плохой 109" xfId="7589"/>
+    <cellStyle name="Плохой 11" xfId="7590"/>
+    <cellStyle name="Плохой 110" xfId="7591"/>
+    <cellStyle name="Плохой 111" xfId="7592"/>
+    <cellStyle name="Плохой 112" xfId="7593"/>
+    <cellStyle name="Плохой 113" xfId="7594"/>
+    <cellStyle name="Плохой 114" xfId="7595"/>
+    <cellStyle name="Плохой 115" xfId="7596"/>
+    <cellStyle name="Плохой 116" xfId="7597"/>
+    <cellStyle name="Плохой 117" xfId="7598"/>
+    <cellStyle name="Плохой 118" xfId="7599"/>
+    <cellStyle name="Плохой 119" xfId="7600"/>
+    <cellStyle name="Плохой 12" xfId="7601"/>
+    <cellStyle name="Плохой 120" xfId="7602"/>
+    <cellStyle name="Плохой 121" xfId="7603"/>
+    <cellStyle name="Плохой 122" xfId="7604"/>
+    <cellStyle name="Плохой 123" xfId="7605"/>
+    <cellStyle name="Плохой 124" xfId="7606"/>
+    <cellStyle name="Плохой 125" xfId="7607"/>
+    <cellStyle name="Плохой 126" xfId="7608"/>
+    <cellStyle name="Плохой 127" xfId="7609"/>
+    <cellStyle name="Плохой 128" xfId="7610"/>
+    <cellStyle name="Плохой 129" xfId="7611"/>
+    <cellStyle name="Плохой 13" xfId="7612"/>
+    <cellStyle name="Плохой 130" xfId="7613"/>
+    <cellStyle name="Плохой 131" xfId="7614"/>
+    <cellStyle name="Плохой 132" xfId="7615"/>
+    <cellStyle name="Плохой 133" xfId="7616"/>
+    <cellStyle name="Плохой 134" xfId="7617"/>
+    <cellStyle name="Плохой 135" xfId="7618"/>
+    <cellStyle name="Плохой 136" xfId="7619"/>
+    <cellStyle name="Плохой 137" xfId="7620"/>
+    <cellStyle name="Плохой 138" xfId="7621"/>
+    <cellStyle name="Плохой 139" xfId="7622"/>
+    <cellStyle name="Плохой 14" xfId="7623"/>
+    <cellStyle name="Плохой 140" xfId="7624"/>
+    <cellStyle name="Плохой 141" xfId="7625"/>
+    <cellStyle name="Плохой 142" xfId="7626"/>
+    <cellStyle name="Плохой 143" xfId="7627"/>
+    <cellStyle name="Плохой 144" xfId="7628"/>
+    <cellStyle name="Плохой 145" xfId="7629"/>
+    <cellStyle name="Плохой 146" xfId="7630"/>
+    <cellStyle name="Плохой 147" xfId="7631"/>
+    <cellStyle name="Плохой 148" xfId="7632"/>
+    <cellStyle name="Плохой 149" xfId="7633"/>
+    <cellStyle name="Плохой 15" xfId="7634"/>
+    <cellStyle name="Плохой 150" xfId="7635"/>
+    <cellStyle name="Плохой 151" xfId="7636"/>
+    <cellStyle name="Плохой 152" xfId="7637"/>
+    <cellStyle name="Плохой 153" xfId="7638"/>
+    <cellStyle name="Плохой 154" xfId="7639"/>
+    <cellStyle name="Плохой 155" xfId="7640"/>
+    <cellStyle name="Плохой 156" xfId="7641"/>
+    <cellStyle name="Плохой 157" xfId="7642"/>
+    <cellStyle name="Плохой 158" xfId="7643"/>
+    <cellStyle name="Плохой 159" xfId="7644"/>
+    <cellStyle name="Плохой 16" xfId="7645"/>
+    <cellStyle name="Плохой 160" xfId="7646"/>
+    <cellStyle name="Плохой 161" xfId="7647"/>
+    <cellStyle name="Плохой 162" xfId="7648"/>
+    <cellStyle name="Плохой 163" xfId="7649"/>
+    <cellStyle name="Плохой 164" xfId="7650"/>
+    <cellStyle name="Плохой 165" xfId="7651"/>
+    <cellStyle name="Плохой 166" xfId="7652"/>
+    <cellStyle name="Плохой 167" xfId="7653"/>
+    <cellStyle name="Плохой 168" xfId="7654"/>
+    <cellStyle name="Плохой 169" xfId="7655"/>
+    <cellStyle name="Плохой 17" xfId="7656"/>
+    <cellStyle name="Плохой 170" xfId="7657"/>
+    <cellStyle name="Плохой 171" xfId="7658"/>
+    <cellStyle name="Плохой 172" xfId="7659"/>
+    <cellStyle name="Плохой 173" xfId="7660"/>
+    <cellStyle name="Плохой 174" xfId="7661"/>
+    <cellStyle name="Плохой 175" xfId="7662"/>
+    <cellStyle name="Плохой 176" xfId="7663"/>
+    <cellStyle name="Плохой 177" xfId="7664"/>
+    <cellStyle name="Плохой 178" xfId="7665"/>
+    <cellStyle name="Плохой 179" xfId="7666"/>
+    <cellStyle name="Плохой 18" xfId="7667"/>
+    <cellStyle name="Плохой 180" xfId="7668"/>
+    <cellStyle name="Плохой 181" xfId="7669"/>
+    <cellStyle name="Плохой 182" xfId="7670"/>
+    <cellStyle name="Плохой 183" xfId="7671"/>
+    <cellStyle name="Плохой 184" xfId="7672"/>
+    <cellStyle name="Плохой 185" xfId="7673"/>
+    <cellStyle name="Плохой 186" xfId="7674"/>
+    <cellStyle name="Плохой 187" xfId="7675"/>
+    <cellStyle name="Плохой 188" xfId="7676"/>
+    <cellStyle name="Плохой 189" xfId="7677"/>
+    <cellStyle name="Плохой 19" xfId="7678"/>
+    <cellStyle name="Плохой 190" xfId="7679"/>
+    <cellStyle name="Плохой 191" xfId="7680"/>
+    <cellStyle name="Плохой 192" xfId="7681"/>
+    <cellStyle name="Плохой 193" xfId="7682"/>
+    <cellStyle name="Плохой 194" xfId="7683"/>
+    <cellStyle name="Плохой 195" xfId="7684"/>
+    <cellStyle name="Плохой 196" xfId="7685"/>
+    <cellStyle name="Плохой 197" xfId="7686"/>
+    <cellStyle name="Плохой 198" xfId="7687"/>
+    <cellStyle name="Плохой 199" xfId="7688"/>
+    <cellStyle name="Плохой 2" xfId="7689"/>
+    <cellStyle name="Плохой 20" xfId="7690"/>
+    <cellStyle name="Плохой 200" xfId="7691"/>
+    <cellStyle name="Плохой 201" xfId="7692"/>
+    <cellStyle name="Плохой 202" xfId="7693"/>
+    <cellStyle name="Плохой 203" xfId="7694"/>
+    <cellStyle name="Плохой 204" xfId="7695"/>
+    <cellStyle name="Плохой 205" xfId="7696"/>
+    <cellStyle name="Плохой 206" xfId="7697"/>
+    <cellStyle name="Плохой 207" xfId="7698"/>
+    <cellStyle name="Плохой 208" xfId="7699"/>
+    <cellStyle name="Плохой 209" xfId="7700"/>
+    <cellStyle name="Плохой 21" xfId="7701"/>
+    <cellStyle name="Плохой 210" xfId="7702"/>
+    <cellStyle name="Плохой 211" xfId="7703"/>
+    <cellStyle name="Плохой 212" xfId="7704"/>
+    <cellStyle name="Плохой 213" xfId="7705"/>
+    <cellStyle name="Плохой 214" xfId="7706"/>
+    <cellStyle name="Плохой 215" xfId="7707"/>
+    <cellStyle name="Плохой 216" xfId="7708"/>
+    <cellStyle name="Плохой 217" xfId="7709"/>
+    <cellStyle name="Плохой 218" xfId="7710"/>
+    <cellStyle name="Плохой 22" xfId="7711"/>
+    <cellStyle name="Плохой 23" xfId="7712"/>
+    <cellStyle name="Плохой 24" xfId="7713"/>
+    <cellStyle name="Плохой 25" xfId="7714"/>
+    <cellStyle name="Плохой 26" xfId="7715"/>
+    <cellStyle name="Плохой 27" xfId="7716"/>
+    <cellStyle name="Плохой 28" xfId="7717"/>
+    <cellStyle name="Плохой 29" xfId="7718"/>
+    <cellStyle name="Плохой 3" xfId="7719"/>
+    <cellStyle name="Плохой 30" xfId="7720"/>
+    <cellStyle name="Плохой 31" xfId="7721"/>
+    <cellStyle name="Плохой 32" xfId="7722"/>
+    <cellStyle name="Плохой 33" xfId="7723"/>
+    <cellStyle name="Плохой 34" xfId="7724"/>
+    <cellStyle name="Плохой 35" xfId="7725"/>
+    <cellStyle name="Плохой 36" xfId="7726"/>
+    <cellStyle name="Плохой 37" xfId="7727"/>
+    <cellStyle name="Плохой 38" xfId="7728"/>
+    <cellStyle name="Плохой 39" xfId="7729"/>
+    <cellStyle name="Плохой 4" xfId="7730"/>
+    <cellStyle name="Плохой 40" xfId="7731"/>
+    <cellStyle name="Плохой 41" xfId="7732"/>
+    <cellStyle name="Плохой 42" xfId="7733"/>
+    <cellStyle name="Плохой 43" xfId="7734"/>
+    <cellStyle name="Плохой 44" xfId="7735"/>
+    <cellStyle name="Плохой 45" xfId="7736"/>
+    <cellStyle name="Плохой 46" xfId="7737"/>
+    <cellStyle name="Плохой 47" xfId="7738"/>
+    <cellStyle name="Плохой 48" xfId="7739"/>
+    <cellStyle name="Плохой 49" xfId="7740"/>
+    <cellStyle name="Плохой 5" xfId="7741"/>
+    <cellStyle name="Плохой 50" xfId="7742"/>
+    <cellStyle name="Плохой 51" xfId="7743"/>
+    <cellStyle name="Плохой 52" xfId="7744"/>
+    <cellStyle name="Плохой 53" xfId="7745"/>
+    <cellStyle name="Плохой 54" xfId="7746"/>
+    <cellStyle name="Плохой 55" xfId="7747"/>
+    <cellStyle name="Плохой 56" xfId="7748"/>
+    <cellStyle name="Плохой 57" xfId="7749"/>
+    <cellStyle name="Плохой 58" xfId="7750"/>
+    <cellStyle name="Плохой 59" xfId="7751"/>
+    <cellStyle name="Плохой 6" xfId="7752"/>
+    <cellStyle name="Плохой 60" xfId="7753"/>
+    <cellStyle name="Плохой 61" xfId="7754"/>
+    <cellStyle name="Плохой 62" xfId="7755"/>
+    <cellStyle name="Плохой 63" xfId="7756"/>
+    <cellStyle name="Плохой 64" xfId="7757"/>
+    <cellStyle name="Плохой 65" xfId="7758"/>
+    <cellStyle name="Плохой 66" xfId="7759"/>
+    <cellStyle name="Плохой 67" xfId="7760"/>
+    <cellStyle name="Плохой 68" xfId="7761"/>
+    <cellStyle name="Плохой 69" xfId="7762"/>
+    <cellStyle name="Плохой 7" xfId="7763"/>
+    <cellStyle name="Плохой 70" xfId="7764"/>
+    <cellStyle name="Плохой 71" xfId="7765"/>
+    <cellStyle name="Плохой 72" xfId="7766"/>
+    <cellStyle name="Плохой 73" xfId="7767"/>
+    <cellStyle name="Плохой 74" xfId="7768"/>
+    <cellStyle name="Плохой 75" xfId="7769"/>
+    <cellStyle name="Плохой 76" xfId="7770"/>
+    <cellStyle name="Плохой 77" xfId="7771"/>
+    <cellStyle name="Плохой 78" xfId="7772"/>
+    <cellStyle name="Плохой 79" xfId="7773"/>
+    <cellStyle name="Плохой 8" xfId="7774"/>
+    <cellStyle name="Плохой 80" xfId="7775"/>
+    <cellStyle name="Плохой 81" xfId="7776"/>
+    <cellStyle name="Плохой 82" xfId="7777"/>
+    <cellStyle name="Плохой 83" xfId="7778"/>
+    <cellStyle name="Плохой 84" xfId="7779"/>
+    <cellStyle name="Плохой 85" xfId="7780"/>
+    <cellStyle name="Плохой 86" xfId="7781"/>
+    <cellStyle name="Плохой 87" xfId="7782"/>
+    <cellStyle name="Плохой 88" xfId="7783"/>
+    <cellStyle name="Плохой 89" xfId="7784"/>
+    <cellStyle name="Плохой 9" xfId="7785"/>
+    <cellStyle name="Плохой 90" xfId="7786"/>
+    <cellStyle name="Плохой 91" xfId="7787"/>
+    <cellStyle name="Плохой 92" xfId="7788"/>
+    <cellStyle name="Плохой 93" xfId="7789"/>
+    <cellStyle name="Плохой 94" xfId="7790"/>
+    <cellStyle name="Плохой 95" xfId="7791"/>
+    <cellStyle name="Плохой 96" xfId="7792"/>
+    <cellStyle name="Плохой 97" xfId="7793"/>
+    <cellStyle name="Плохой 98" xfId="7794"/>
+    <cellStyle name="Плохой 99" xfId="7795"/>
+    <cellStyle name="Пояснение 10" xfId="7796"/>
+    <cellStyle name="Пояснение 100" xfId="7797"/>
+    <cellStyle name="Пояснение 101" xfId="7798"/>
+    <cellStyle name="Пояснение 102" xfId="7799"/>
+    <cellStyle name="Пояснение 103" xfId="7800"/>
+    <cellStyle name="Пояснение 104" xfId="7801"/>
+    <cellStyle name="Пояснение 105" xfId="7802"/>
+    <cellStyle name="Пояснение 106" xfId="7803"/>
+    <cellStyle name="Пояснение 107" xfId="7804"/>
+    <cellStyle name="Пояснение 108" xfId="7805"/>
+    <cellStyle name="Пояснение 109" xfId="7806"/>
+    <cellStyle name="Пояснение 11" xfId="7807"/>
+    <cellStyle name="Пояснение 110" xfId="7808"/>
+    <cellStyle name="Пояснение 111" xfId="7809"/>
+    <cellStyle name="Пояснение 112" xfId="7810"/>
+    <cellStyle name="Пояснение 113" xfId="7811"/>
+    <cellStyle name="Пояснение 114" xfId="7812"/>
+    <cellStyle name="Пояснение 115" xfId="7813"/>
+    <cellStyle name="Пояснение 116" xfId="7814"/>
+    <cellStyle name="Пояснение 117" xfId="7815"/>
+    <cellStyle name="Пояснение 118" xfId="7816"/>
+    <cellStyle name="Пояснение 119" xfId="7817"/>
+    <cellStyle name="Пояснение 12" xfId="7818"/>
+    <cellStyle name="Пояснение 120" xfId="7819"/>
+    <cellStyle name="Пояснение 121" xfId="7820"/>
+    <cellStyle name="Пояснение 122" xfId="7821"/>
+    <cellStyle name="Пояснение 123" xfId="7822"/>
+    <cellStyle name="Пояснение 124" xfId="7823"/>
+    <cellStyle name="Пояснение 125" xfId="7824"/>
+    <cellStyle name="Пояснение 126" xfId="7825"/>
+    <cellStyle name="Пояснение 127" xfId="7826"/>
+    <cellStyle name="Пояснение 128" xfId="7827"/>
+    <cellStyle name="Пояснение 129" xfId="7828"/>
+    <cellStyle name="Пояснение 13" xfId="7829"/>
+    <cellStyle name="Пояснение 130" xfId="7830"/>
+    <cellStyle name="Пояснение 131" xfId="7831"/>
+    <cellStyle name="Пояснение 132" xfId="7832"/>
+    <cellStyle name="Пояснение 133" xfId="7833"/>
+    <cellStyle name="Пояснение 134" xfId="7834"/>
+    <cellStyle name="Пояснение 135" xfId="7835"/>
+    <cellStyle name="Пояснение 136" xfId="7836"/>
+    <cellStyle name="Пояснение 137" xfId="7837"/>
+    <cellStyle name="Пояснение 138" xfId="7838"/>
+    <cellStyle name="Пояснение 139" xfId="7839"/>
+    <cellStyle name="Пояснение 14" xfId="7840"/>
+    <cellStyle name="Пояснение 140" xfId="7841"/>
+    <cellStyle name="Пояснение 141" xfId="7842"/>
+    <cellStyle name="Пояснение 142" xfId="7843"/>
+    <cellStyle name="Пояснение 143" xfId="7844"/>
+    <cellStyle name="Пояснение 144" xfId="7845"/>
+    <cellStyle name="Пояснение 145" xfId="7846"/>
+    <cellStyle name="Пояснение 146" xfId="7847"/>
+    <cellStyle name="Пояснение 147" xfId="7848"/>
+    <cellStyle name="Пояснение 148" xfId="7849"/>
+    <cellStyle name="Пояснение 149" xfId="7850"/>
+    <cellStyle name="Пояснение 15" xfId="7851"/>
+    <cellStyle name="Пояснение 150" xfId="7852"/>
+    <cellStyle name="Пояснение 151" xfId="7853"/>
+    <cellStyle name="Пояснение 152" xfId="7854"/>
+    <cellStyle name="Пояснение 153" xfId="7855"/>
+    <cellStyle name="Пояснение 154" xfId="7856"/>
+    <cellStyle name="Пояснение 155" xfId="7857"/>
+    <cellStyle name="Пояснение 156" xfId="7858"/>
+    <cellStyle name="Пояснение 157" xfId="7859"/>
+    <cellStyle name="Пояснение 158" xfId="7860"/>
+    <cellStyle name="Пояснение 159" xfId="7861"/>
+    <cellStyle name="Пояснение 16" xfId="7862"/>
+    <cellStyle name="Пояснение 160" xfId="7863"/>
+    <cellStyle name="Пояснение 161" xfId="7864"/>
+    <cellStyle name="Пояснение 162" xfId="7865"/>
+    <cellStyle name="Пояснение 163" xfId="7866"/>
+    <cellStyle name="Пояснение 164" xfId="7867"/>
+    <cellStyle name="Пояснение 165" xfId="7868"/>
+    <cellStyle name="Пояснение 166" xfId="7869"/>
+    <cellStyle name="Пояснение 167" xfId="7870"/>
+    <cellStyle name="Пояснение 168" xfId="7871"/>
+    <cellStyle name="Пояснение 169" xfId="7872"/>
+    <cellStyle name="Пояснение 17" xfId="7873"/>
+    <cellStyle name="Пояснение 170" xfId="7874"/>
+    <cellStyle name="Пояснение 171" xfId="7875"/>
+    <cellStyle name="Пояснение 172" xfId="7876"/>
+    <cellStyle name="Пояснение 173" xfId="7877"/>
+    <cellStyle name="Пояснение 174" xfId="7878"/>
+    <cellStyle name="Пояснение 175" xfId="7879"/>
+    <cellStyle name="Пояснение 176" xfId="7880"/>
+    <cellStyle name="Пояснение 177" xfId="7881"/>
+    <cellStyle name="Пояснение 178" xfId="7882"/>
+    <cellStyle name="Пояснение 179" xfId="7883"/>
+    <cellStyle name="Пояснение 18" xfId="7884"/>
+    <cellStyle name="Пояснение 180" xfId="7885"/>
+    <cellStyle name="Пояснение 181" xfId="7886"/>
+    <cellStyle name="Пояснение 182" xfId="7887"/>
+    <cellStyle name="Пояснение 183" xfId="7888"/>
+    <cellStyle name="Пояснение 184" xfId="7889"/>
+    <cellStyle name="Пояснение 185" xfId="7890"/>
+    <cellStyle name="Пояснение 186" xfId="7891"/>
+    <cellStyle name="Пояснение 187" xfId="7892"/>
+    <cellStyle name="Пояснение 188" xfId="7893"/>
+    <cellStyle name="Пояснение 189" xfId="7894"/>
+    <cellStyle name="Пояснение 19" xfId="7895"/>
+    <cellStyle name="Пояснение 190" xfId="7896"/>
+    <cellStyle name="Пояснение 191" xfId="7897"/>
+    <cellStyle name="Пояснение 192" xfId="7898"/>
+    <cellStyle name="Пояснение 193" xfId="7899"/>
+    <cellStyle name="Пояснение 194" xfId="7900"/>
+    <cellStyle name="Пояснение 195" xfId="7901"/>
+    <cellStyle name="Пояснение 196" xfId="7902"/>
+    <cellStyle name="Пояснение 197" xfId="7903"/>
+    <cellStyle name="Пояснение 198" xfId="7904"/>
+    <cellStyle name="Пояснение 199" xfId="7905"/>
+    <cellStyle name="Пояснение 2" xfId="7906"/>
+    <cellStyle name="Пояснение 20" xfId="7907"/>
+    <cellStyle name="Пояснение 200" xfId="7908"/>
+    <cellStyle name="Пояснение 201" xfId="7909"/>
+    <cellStyle name="Пояснение 202" xfId="7910"/>
+    <cellStyle name="Пояснение 203" xfId="7911"/>
+    <cellStyle name="Пояснение 204" xfId="7912"/>
+    <cellStyle name="Пояснение 205" xfId="7913"/>
+    <cellStyle name="Пояснение 206" xfId="7914"/>
+    <cellStyle name="Пояснение 207" xfId="7915"/>
+    <cellStyle name="Пояснение 208" xfId="7916"/>
+    <cellStyle name="Пояснение 209" xfId="7917"/>
+    <cellStyle name="Пояснение 21" xfId="7918"/>
+    <cellStyle name="Пояснение 210" xfId="7919"/>
+    <cellStyle name="Пояснение 211" xfId="7920"/>
+    <cellStyle name="Пояснение 212" xfId="7921"/>
+    <cellStyle name="Пояснение 213" xfId="7922"/>
+    <cellStyle name="Пояснение 214" xfId="7923"/>
+    <cellStyle name="Пояснение 215" xfId="7924"/>
+    <cellStyle name="Пояснение 216" xfId="7925"/>
+    <cellStyle name="Пояснение 217" xfId="7926"/>
+    <cellStyle name="Пояснение 218" xfId="7927"/>
+    <cellStyle name="Пояснение 22" xfId="7928"/>
+    <cellStyle name="Пояснение 23" xfId="7929"/>
+    <cellStyle name="Пояснение 24" xfId="7930"/>
+    <cellStyle name="Пояснение 25" xfId="7931"/>
+    <cellStyle name="Пояснение 26" xfId="7932"/>
+    <cellStyle name="Пояснение 27" xfId="7933"/>
+    <cellStyle name="Пояснение 28" xfId="7934"/>
+    <cellStyle name="Пояснение 29" xfId="7935"/>
+    <cellStyle name="Пояснение 3" xfId="7936"/>
+    <cellStyle name="Пояснение 30" xfId="7937"/>
+    <cellStyle name="Пояснение 31" xfId="7938"/>
+    <cellStyle name="Пояснение 32" xfId="7939"/>
+    <cellStyle name="Пояснение 33" xfId="7940"/>
+    <cellStyle name="Пояснение 34" xfId="7941"/>
+    <cellStyle name="Пояснение 35" xfId="7942"/>
+    <cellStyle name="Пояснение 36" xfId="7943"/>
+    <cellStyle name="Пояснение 37" xfId="7944"/>
+    <cellStyle name="Пояснение 38" xfId="7945"/>
+    <cellStyle name="Пояснение 39" xfId="7946"/>
+    <cellStyle name="Пояснение 4" xfId="7947"/>
+    <cellStyle name="Пояснение 40" xfId="7948"/>
+    <cellStyle name="Пояснение 41" xfId="7949"/>
+    <cellStyle name="Пояснение 42" xfId="7950"/>
+    <cellStyle name="Пояснение 43" xfId="7951"/>
+    <cellStyle name="Пояснение 44" xfId="7952"/>
+    <cellStyle name="Пояснение 45" xfId="7953"/>
+    <cellStyle name="Пояснение 46" xfId="7954"/>
+    <cellStyle name="Пояснение 47" xfId="7955"/>
+    <cellStyle name="Пояснение 48" xfId="7956"/>
+    <cellStyle name="Пояснение 49" xfId="7957"/>
+    <cellStyle name="Пояснение 5" xfId="7958"/>
+    <cellStyle name="Пояснение 50" xfId="7959"/>
+    <cellStyle name="Пояснение 51" xfId="7960"/>
+    <cellStyle name="Пояснение 52" xfId="7961"/>
+    <cellStyle name="Пояснение 53" xfId="7962"/>
+    <cellStyle name="Пояснение 54" xfId="7963"/>
+    <cellStyle name="Пояснение 55" xfId="7964"/>
+    <cellStyle name="Пояснение 56" xfId="7965"/>
+    <cellStyle name="Пояснение 57" xfId="7966"/>
+    <cellStyle name="Пояснение 58" xfId="7967"/>
+    <cellStyle name="Пояснение 59" xfId="7968"/>
+    <cellStyle name="Пояснение 6" xfId="7969"/>
+    <cellStyle name="Пояснение 60" xfId="7970"/>
+    <cellStyle name="Пояснение 61" xfId="7971"/>
+    <cellStyle name="Пояснение 62" xfId="7972"/>
+    <cellStyle name="Пояснение 63" xfId="7973"/>
+    <cellStyle name="Пояснение 64" xfId="7974"/>
+    <cellStyle name="Пояснение 65" xfId="7975"/>
+    <cellStyle name="Пояснение 66" xfId="7976"/>
+    <cellStyle name="Пояснение 67" xfId="7977"/>
+    <cellStyle name="Пояснение 68" xfId="7978"/>
+    <cellStyle name="Пояснение 69" xfId="7979"/>
+    <cellStyle name="Пояснение 7" xfId="7980"/>
+    <cellStyle name="Пояснение 70" xfId="7981"/>
+    <cellStyle name="Пояснение 71" xfId="7982"/>
+    <cellStyle name="Пояснение 72" xfId="7983"/>
+    <cellStyle name="Пояснение 73" xfId="7984"/>
+    <cellStyle name="Пояснение 74" xfId="7985"/>
+    <cellStyle name="Пояснение 75" xfId="7986"/>
+    <cellStyle name="Пояснение 76" xfId="7987"/>
+    <cellStyle name="Пояснение 77" xfId="7988"/>
+    <cellStyle name="Пояснение 78" xfId="7989"/>
+    <cellStyle name="Пояснение 79" xfId="7990"/>
+    <cellStyle name="Пояснение 8" xfId="7991"/>
+    <cellStyle name="Пояснение 80" xfId="7992"/>
+    <cellStyle name="Пояснение 81" xfId="7993"/>
+    <cellStyle name="Пояснение 82" xfId="7994"/>
+    <cellStyle name="Пояснение 83" xfId="7995"/>
+    <cellStyle name="Пояснение 84" xfId="7996"/>
+    <cellStyle name="Пояснение 85" xfId="7997"/>
+    <cellStyle name="Пояснение 86" xfId="7998"/>
+    <cellStyle name="Пояснение 87" xfId="7999"/>
+    <cellStyle name="Пояснение 88" xfId="8000"/>
+    <cellStyle name="Пояснение 89" xfId="8001"/>
+    <cellStyle name="Пояснение 9" xfId="8002"/>
+    <cellStyle name="Пояснение 90" xfId="8003"/>
+    <cellStyle name="Пояснение 91" xfId="8004"/>
+    <cellStyle name="Пояснение 92" xfId="8005"/>
+    <cellStyle name="Пояснение 93" xfId="8006"/>
+    <cellStyle name="Пояснение 94" xfId="8007"/>
+    <cellStyle name="Пояснение 95" xfId="8008"/>
+    <cellStyle name="Пояснение 96" xfId="8009"/>
+    <cellStyle name="Пояснение 97" xfId="8010"/>
+    <cellStyle name="Пояснение 98" xfId="8011"/>
+    <cellStyle name="Пояснение 99" xfId="8012"/>
+    <cellStyle name="Примечание 10" xfId="8013"/>
+    <cellStyle name="Примечание 100" xfId="8014"/>
+    <cellStyle name="Примечание 101" xfId="8015"/>
+    <cellStyle name="Примечание 102" xfId="8016"/>
+    <cellStyle name="Примечание 103" xfId="8017"/>
+    <cellStyle name="Примечание 104" xfId="8018"/>
+    <cellStyle name="Примечание 105" xfId="8019"/>
+    <cellStyle name="Примечание 106" xfId="8020"/>
+    <cellStyle name="Примечание 107" xfId="8021"/>
+    <cellStyle name="Примечание 108" xfId="8022"/>
+    <cellStyle name="Примечание 109" xfId="8023"/>
+    <cellStyle name="Примечание 11" xfId="8024"/>
+    <cellStyle name="Примечание 110" xfId="8025"/>
+    <cellStyle name="Примечание 111" xfId="8026"/>
+    <cellStyle name="Примечание 112" xfId="8027"/>
+    <cellStyle name="Примечание 113" xfId="8028"/>
+    <cellStyle name="Примечание 114" xfId="8029"/>
+    <cellStyle name="Примечание 115" xfId="8030"/>
+    <cellStyle name="Примечание 116" xfId="8031"/>
+    <cellStyle name="Примечание 117" xfId="8032"/>
+    <cellStyle name="Примечание 118" xfId="8033"/>
+    <cellStyle name="Примечание 119" xfId="8034"/>
+    <cellStyle name="Примечание 12" xfId="8035"/>
+    <cellStyle name="Примечание 120" xfId="8036"/>
+    <cellStyle name="Примечание 121" xfId="8037"/>
+    <cellStyle name="Примечание 122" xfId="8038"/>
+    <cellStyle name="Примечание 123" xfId="8039"/>
+    <cellStyle name="Примечание 124" xfId="8040"/>
+    <cellStyle name="Примечание 125" xfId="8041"/>
+    <cellStyle name="Примечание 126" xfId="8042"/>
+    <cellStyle name="Примечание 127" xfId="8043"/>
+    <cellStyle name="Примечание 128" xfId="8044"/>
+    <cellStyle name="Примечание 129" xfId="8045"/>
+    <cellStyle name="Примечание 13" xfId="8046"/>
+    <cellStyle name="Примечание 130" xfId="8047"/>
+    <cellStyle name="Примечание 131" xfId="8048"/>
+    <cellStyle name="Примечание 132" xfId="8049"/>
+    <cellStyle name="Примечание 133" xfId="8050"/>
+    <cellStyle name="Примечание 134" xfId="8051"/>
+    <cellStyle name="Примечание 135" xfId="8052"/>
+    <cellStyle name="Примечание 136" xfId="8053"/>
+    <cellStyle name="Примечание 137" xfId="8054"/>
+    <cellStyle name="Примечание 138" xfId="8055"/>
+    <cellStyle name="Примечание 139" xfId="8056"/>
+    <cellStyle name="Примечание 14" xfId="8057"/>
+    <cellStyle name="Примечание 140" xfId="8058"/>
+    <cellStyle name="Примечание 141" xfId="8059"/>
+    <cellStyle name="Примечание 142" xfId="8060"/>
+    <cellStyle name="Примечание 143" xfId="8061"/>
+    <cellStyle name="Примечание 144" xfId="8062"/>
+    <cellStyle name="Примечание 145" xfId="8063"/>
+    <cellStyle name="Примечание 146" xfId="8064"/>
+    <cellStyle name="Примечание 147" xfId="8065"/>
+    <cellStyle name="Примечание 148" xfId="8066"/>
+    <cellStyle name="Примечание 149" xfId="8067"/>
+    <cellStyle name="Примечание 15" xfId="8068"/>
+    <cellStyle name="Примечание 150" xfId="8069"/>
+    <cellStyle name="Примечание 151" xfId="8070"/>
+    <cellStyle name="Примечание 152" xfId="8071"/>
+    <cellStyle name="Примечание 153" xfId="8072"/>
+    <cellStyle name="Примечание 154" xfId="8073"/>
+    <cellStyle name="Примечание 155" xfId="8074"/>
+    <cellStyle name="Примечание 156" xfId="8075"/>
+    <cellStyle name="Примечание 157" xfId="8076"/>
+    <cellStyle name="Примечание 158" xfId="8077"/>
+    <cellStyle name="Примечание 159" xfId="8078"/>
+    <cellStyle name="Примечание 16" xfId="8079"/>
+    <cellStyle name="Примечание 160" xfId="8080"/>
+    <cellStyle name="Примечание 161" xfId="8081"/>
+    <cellStyle name="Примечание 162" xfId="8082"/>
+    <cellStyle name="Примечание 163" xfId="8083"/>
+    <cellStyle name="Примечание 164" xfId="8084"/>
+    <cellStyle name="Примечание 165" xfId="8085"/>
+    <cellStyle name="Примечание 166" xfId="8086"/>
+    <cellStyle name="Примечание 167" xfId="8087"/>
+    <cellStyle name="Примечание 168" xfId="8088"/>
+    <cellStyle name="Примечание 169" xfId="8089"/>
+    <cellStyle name="Примечание 17" xfId="8090"/>
+    <cellStyle name="Примечание 170" xfId="8091"/>
+    <cellStyle name="Примечание 171" xfId="8092"/>
+    <cellStyle name="Примечание 172" xfId="8093"/>
+    <cellStyle name="Примечание 173" xfId="8094"/>
+    <cellStyle name="Примечание 174" xfId="8095"/>
+    <cellStyle name="Примечание 175" xfId="8096"/>
+    <cellStyle name="Примечание 176" xfId="8097"/>
+    <cellStyle name="Примечание 177" xfId="8098"/>
+    <cellStyle name="Примечание 178" xfId="8099"/>
+    <cellStyle name="Примечание 179" xfId="8100"/>
+    <cellStyle name="Примечание 18" xfId="8101"/>
+    <cellStyle name="Примечание 180" xfId="8102"/>
+    <cellStyle name="Примечание 181" xfId="8103"/>
+    <cellStyle name="Примечание 182" xfId="8104"/>
+    <cellStyle name="Примечание 183" xfId="8105"/>
+    <cellStyle name="Примечание 184" xfId="8106"/>
+    <cellStyle name="Примечание 185" xfId="8107"/>
+    <cellStyle name="Примечание 186" xfId="8108"/>
+    <cellStyle name="Примечание 187" xfId="8109"/>
+    <cellStyle name="Примечание 188" xfId="8110"/>
+    <cellStyle name="Примечание 189" xfId="8111"/>
+    <cellStyle name="Примечание 19" xfId="8112"/>
+    <cellStyle name="Примечание 190" xfId="8113"/>
+    <cellStyle name="Примечание 191" xfId="8114"/>
+    <cellStyle name="Примечание 192" xfId="8115"/>
+    <cellStyle name="Примечание 193" xfId="8116"/>
+    <cellStyle name="Примечание 194" xfId="8117"/>
+    <cellStyle name="Примечание 195" xfId="8118"/>
+    <cellStyle name="Примечание 196" xfId="8119"/>
+    <cellStyle name="Примечание 197" xfId="8120"/>
+    <cellStyle name="Примечание 198" xfId="8121"/>
+    <cellStyle name="Примечание 199" xfId="8122"/>
+    <cellStyle name="Примечание 2" xfId="8123"/>
+    <cellStyle name="Примечание 20" xfId="8124"/>
+    <cellStyle name="Примечание 200" xfId="8125"/>
+    <cellStyle name="Примечание 201" xfId="8126"/>
+    <cellStyle name="Примечание 202" xfId="8127"/>
+    <cellStyle name="Примечание 203" xfId="8128"/>
+    <cellStyle name="Примечание 204" xfId="8129"/>
+    <cellStyle name="Примечание 205" xfId="8130"/>
+    <cellStyle name="Примечание 206" xfId="8131"/>
+    <cellStyle name="Примечание 207" xfId="8132"/>
+    <cellStyle name="Примечание 208" xfId="8133"/>
+    <cellStyle name="Примечание 209" xfId="8134"/>
+    <cellStyle name="Примечание 21" xfId="8135"/>
+    <cellStyle name="Примечание 210" xfId="8136"/>
+    <cellStyle name="Примечание 211" xfId="8137"/>
+    <cellStyle name="Примечание 212" xfId="8138"/>
+    <cellStyle name="Примечание 213" xfId="8139"/>
+    <cellStyle name="Примечание 214" xfId="8140"/>
+    <cellStyle name="Примечание 215" xfId="8141"/>
+    <cellStyle name="Примечание 216" xfId="8142"/>
+    <cellStyle name="Примечание 217" xfId="8143"/>
+    <cellStyle name="Примечание 218" xfId="8144"/>
+    <cellStyle name="Примечание 22" xfId="8145"/>
+    <cellStyle name="Примечание 23" xfId="8146"/>
+    <cellStyle name="Примечание 24" xfId="8147"/>
+    <cellStyle name="Примечание 25" xfId="8148"/>
+    <cellStyle name="Примечание 26" xfId="8149"/>
+    <cellStyle name="Примечание 27" xfId="8150"/>
+    <cellStyle name="Примечание 28" xfId="8151"/>
+    <cellStyle name="Примечание 29" xfId="8152"/>
+    <cellStyle name="Примечание 3" xfId="8153"/>
+    <cellStyle name="Примечание 30" xfId="8154"/>
+    <cellStyle name="Примечание 31" xfId="8155"/>
+    <cellStyle name="Примечание 32" xfId="8156"/>
+    <cellStyle name="Примечание 33" xfId="8157"/>
+    <cellStyle name="Примечание 34" xfId="8158"/>
+    <cellStyle name="Примечание 35" xfId="8159"/>
+    <cellStyle name="Примечание 36" xfId="8160"/>
+    <cellStyle name="Примечание 37" xfId="8161"/>
+    <cellStyle name="Примечание 38" xfId="8162"/>
+    <cellStyle name="Примечание 39" xfId="8163"/>
+    <cellStyle name="Примечание 4" xfId="8164"/>
+    <cellStyle name="Примечание 40" xfId="8165"/>
+    <cellStyle name="Примечание 41" xfId="8166"/>
+    <cellStyle name="Примечание 42" xfId="8167"/>
+    <cellStyle name="Примечание 43" xfId="8168"/>
+    <cellStyle name="Примечание 44" xfId="8169"/>
+    <cellStyle name="Примечание 45" xfId="8170"/>
+    <cellStyle name="Примечание 46" xfId="8171"/>
+    <cellStyle name="Примечание 47" xfId="8172"/>
+    <cellStyle name="Примечание 48" xfId="8173"/>
+    <cellStyle name="Примечание 49" xfId="8174"/>
+    <cellStyle name="Примечание 5" xfId="8175"/>
+    <cellStyle name="Примечание 50" xfId="8176"/>
+    <cellStyle name="Примечание 51" xfId="8177"/>
+    <cellStyle name="Примечание 52" xfId="8178"/>
+    <cellStyle name="Примечание 53" xfId="8179"/>
+    <cellStyle name="Примечание 54" xfId="8180"/>
+    <cellStyle name="Примечание 55" xfId="8181"/>
+    <cellStyle name="Примечание 56" xfId="8182"/>
+    <cellStyle name="Примечание 57" xfId="8183"/>
+    <cellStyle name="Примечание 58" xfId="8184"/>
+    <cellStyle name="Примечание 59" xfId="8185"/>
+    <cellStyle name="Примечание 6" xfId="8186"/>
+    <cellStyle name="Примечание 60" xfId="8187"/>
+    <cellStyle name="Примечание 61" xfId="8188"/>
+    <cellStyle name="Примечание 62" xfId="8189"/>
+    <cellStyle name="Примечание 63" xfId="8190"/>
+    <cellStyle name="Примечание 64" xfId="8191"/>
+    <cellStyle name="Примечание 65" xfId="8192"/>
+    <cellStyle name="Примечание 66" xfId="8193"/>
+    <cellStyle name="Примечание 67" xfId="8194"/>
+    <cellStyle name="Примечание 68" xfId="8195"/>
+    <cellStyle name="Примечание 69" xfId="8196"/>
+    <cellStyle name="Примечание 7" xfId="8197"/>
+    <cellStyle name="Примечание 70" xfId="8198"/>
+    <cellStyle name="Примечание 71" xfId="8199"/>
+    <cellStyle name="Примечание 72" xfId="8200"/>
+    <cellStyle name="Примечание 73" xfId="8201"/>
+    <cellStyle name="Примечание 74" xfId="8202"/>
+    <cellStyle name="Примечание 75" xfId="8203"/>
+    <cellStyle name="Примечание 76" xfId="8204"/>
+    <cellStyle name="Примечание 77" xfId="8205"/>
+    <cellStyle name="Примечание 78" xfId="8206"/>
+    <cellStyle name="Примечание 79" xfId="8207"/>
+    <cellStyle name="Примечание 8" xfId="8208"/>
+    <cellStyle name="Примечание 80" xfId="8209"/>
+    <cellStyle name="Примечание 81" xfId="8210"/>
+    <cellStyle name="Примечание 82" xfId="8211"/>
+    <cellStyle name="Примечание 83" xfId="8212"/>
+    <cellStyle name="Примечание 84" xfId="8213"/>
+    <cellStyle name="Примечание 85" xfId="8214"/>
+    <cellStyle name="Примечание 86" xfId="8215"/>
+    <cellStyle name="Примечание 87" xfId="8216"/>
+    <cellStyle name="Примечание 88" xfId="8217"/>
+    <cellStyle name="Примечание 89" xfId="8218"/>
+    <cellStyle name="Примечание 9" xfId="8219"/>
+    <cellStyle name="Примечание 90" xfId="8220"/>
+    <cellStyle name="Примечание 91" xfId="8221"/>
+    <cellStyle name="Примечание 92" xfId="8222"/>
+    <cellStyle name="Примечание 93" xfId="8223"/>
+    <cellStyle name="Примечание 94" xfId="8224"/>
+    <cellStyle name="Примечание 95" xfId="8225"/>
+    <cellStyle name="Примечание 96" xfId="8226"/>
+    <cellStyle name="Примечание 97" xfId="8227"/>
+    <cellStyle name="Примечание 98" xfId="8228"/>
+    <cellStyle name="Примечание 99" xfId="8229"/>
+    <cellStyle name="Связанная ячейка 10" xfId="8230"/>
+    <cellStyle name="Связанная ячейка 100" xfId="8231"/>
+    <cellStyle name="Связанная ячейка 101" xfId="8232"/>
+    <cellStyle name="Связанная ячейка 102" xfId="8233"/>
+    <cellStyle name="Связанная ячейка 103" xfId="8234"/>
+    <cellStyle name="Связанная ячейка 104" xfId="8235"/>
+    <cellStyle name="Связанная ячейка 105" xfId="8236"/>
+    <cellStyle name="Связанная ячейка 106" xfId="8237"/>
+    <cellStyle name="Связанная ячейка 107" xfId="8238"/>
+    <cellStyle name="Связанная ячейка 108" xfId="8239"/>
+    <cellStyle name="Связанная ячейка 109" xfId="8240"/>
+    <cellStyle name="Связанная ячейка 11" xfId="8241"/>
+    <cellStyle name="Связанная ячейка 110" xfId="8242"/>
+    <cellStyle name="Связанная ячейка 111" xfId="8243"/>
+    <cellStyle name="Связанная ячейка 112" xfId="8244"/>
+    <cellStyle name="Связанная ячейка 113" xfId="8245"/>
+    <cellStyle name="Связанная ячейка 114" xfId="8246"/>
+    <cellStyle name="Связанная ячейка 115" xfId="8247"/>
+    <cellStyle name="Связанная ячейка 116" xfId="8248"/>
+    <cellStyle name="Связанная ячейка 117" xfId="8249"/>
+    <cellStyle name="Связанная ячейка 118" xfId="8250"/>
+    <cellStyle name="Связанная ячейка 119" xfId="8251"/>
+    <cellStyle name="Связанная ячейка 12" xfId="8252"/>
+    <cellStyle name="Связанная ячейка 120" xfId="8253"/>
+    <cellStyle name="Связанная ячейка 121" xfId="8254"/>
+    <cellStyle name="Связанная ячейка 122" xfId="8255"/>
+    <cellStyle name="Связанная ячейка 123" xfId="8256"/>
+    <cellStyle name="Связанная ячейка 124" xfId="8257"/>
+    <cellStyle name="Связанная ячейка 125" xfId="8258"/>
+    <cellStyle name="Связанная ячейка 126" xfId="8259"/>
+    <cellStyle name="Связанная ячейка 127" xfId="8260"/>
+    <cellStyle name="Связанная ячейка 128" xfId="8261"/>
+    <cellStyle name="Связанная ячейка 129" xfId="8262"/>
+    <cellStyle name="Связанная ячейка 13" xfId="8263"/>
+    <cellStyle name="Связанная ячейка 130" xfId="8264"/>
+    <cellStyle name="Связанная ячейка 131" xfId="8265"/>
+    <cellStyle name="Связанная ячейка 132" xfId="8266"/>
+    <cellStyle name="Связанная ячейка 133" xfId="8267"/>
+    <cellStyle name="Связанная ячейка 134" xfId="8268"/>
+    <cellStyle name="Связанная ячейка 135" xfId="8269"/>
+    <cellStyle name="Связанная ячейка 136" xfId="8270"/>
+    <cellStyle name="Связанная ячейка 137" xfId="8271"/>
+    <cellStyle name="Связанная ячейка 138" xfId="8272"/>
+    <cellStyle name="Связанная ячейка 139" xfId="8273"/>
+    <cellStyle name="Связанная ячейка 14" xfId="8274"/>
+    <cellStyle name="Связанная ячейка 140" xfId="8275"/>
+    <cellStyle name="Связанная ячейка 141" xfId="8276"/>
+    <cellStyle name="Связанная ячейка 142" xfId="8277"/>
+    <cellStyle name="Связанная ячейка 143" xfId="8278"/>
+    <cellStyle name="Связанная ячейка 144" xfId="8279"/>
+    <cellStyle name="Связанная ячейка 145" xfId="8280"/>
+    <cellStyle name="Связанная ячейка 146" xfId="8281"/>
+    <cellStyle name="Связанная ячейка 147" xfId="8282"/>
+    <cellStyle name="Связанная ячейка 148" xfId="8283"/>
+    <cellStyle name="Связанная ячейка 149" xfId="8284"/>
+    <cellStyle name="Связанная ячейка 15" xfId="8285"/>
+    <cellStyle name="Связанная ячейка 150" xfId="8286"/>
+    <cellStyle name="Связанная ячейка 151" xfId="8287"/>
+    <cellStyle name="Связанная ячейка 152" xfId="8288"/>
+    <cellStyle name="Связанная ячейка 153" xfId="8289"/>
+    <cellStyle name="Связанная ячейка 154" xfId="8290"/>
+    <cellStyle name="Связанная ячейка 155" xfId="8291"/>
+    <cellStyle name="Связанная ячейка 156" xfId="8292"/>
+    <cellStyle name="Связанная ячейка 157" xfId="8293"/>
+    <cellStyle name="Связанная ячейка 158" xfId="8294"/>
+    <cellStyle name="Связанная ячейка 159" xfId="8295"/>
+    <cellStyle name="Связанная ячейка 16" xfId="8296"/>
+    <cellStyle name="Связанная ячейка 160" xfId="8297"/>
+    <cellStyle name="Связанная ячейка 161" xfId="8298"/>
+    <cellStyle name="Связанная ячейка 162" xfId="8299"/>
+    <cellStyle name="Связанная ячейка 163" xfId="8300"/>
+    <cellStyle name="Связанная ячейка 164" xfId="8301"/>
+    <cellStyle name="Связанная ячейка 165" xfId="8302"/>
+    <cellStyle name="Связанная ячейка 166" xfId="8303"/>
+    <cellStyle name="Связанная ячейка 167" xfId="8304"/>
+    <cellStyle name="Связанная ячейка 168" xfId="8305"/>
+    <cellStyle name="Связанная ячейка 169" xfId="8306"/>
+    <cellStyle name="Связанная ячейка 17" xfId="8307"/>
+    <cellStyle name="Связанная ячейка 170" xfId="8308"/>
+    <cellStyle name="Связанная ячейка 171" xfId="8309"/>
+    <cellStyle name="Связанная ячейка 172" xfId="8310"/>
+    <cellStyle name="Связанная ячейка 173" xfId="8311"/>
+    <cellStyle name="Связанная ячейка 174" xfId="8312"/>
+    <cellStyle name="Связанная ячейка 175" xfId="8313"/>
+    <cellStyle name="Связанная ячейка 176" xfId="8314"/>
+    <cellStyle name="Связанная ячейка 177" xfId="8315"/>
+    <cellStyle name="Связанная ячейка 178" xfId="8316"/>
+    <cellStyle name="Связанная ячейка 179" xfId="8317"/>
+    <cellStyle name="Связанная ячейка 18" xfId="8318"/>
+    <cellStyle name="Связанная ячейка 180" xfId="8319"/>
+    <cellStyle name="Связанная ячейка 181" xfId="8320"/>
+    <cellStyle name="Связанная ячейка 182" xfId="8321"/>
+    <cellStyle name="Связанная ячейка 183" xfId="8322"/>
+    <cellStyle name="Связанная ячейка 184" xfId="8323"/>
+    <cellStyle name="Связанная ячейка 185" xfId="8324"/>
+    <cellStyle name="Связанная ячейка 186" xfId="8325"/>
+    <cellStyle name="Связанная ячейка 187" xfId="8326"/>
+    <cellStyle name="Связанная ячейка 188" xfId="8327"/>
+    <cellStyle name="Связанная ячейка 189" xfId="8328"/>
+    <cellStyle name="Связанная ячейка 19" xfId="8329"/>
+    <cellStyle name="Связанная ячейка 190" xfId="8330"/>
+    <cellStyle name="Связанная ячейка 191" xfId="8331"/>
+    <cellStyle name="Связанная ячейка 192" xfId="8332"/>
+    <cellStyle name="Связанная ячейка 193" xfId="8333"/>
+    <cellStyle name="Связанная ячейка 194" xfId="8334"/>
+    <cellStyle name="Связанная ячейка 195" xfId="8335"/>
+    <cellStyle name="Связанная ячейка 196" xfId="8336"/>
+    <cellStyle name="Связанная ячейка 197" xfId="8337"/>
+    <cellStyle name="Связанная ячейка 198" xfId="8338"/>
+    <cellStyle name="Связанная ячейка 199" xfId="8339"/>
+    <cellStyle name="Связанная ячейка 2" xfId="8340"/>
+    <cellStyle name="Связанная ячейка 20" xfId="8341"/>
+    <cellStyle name="Связанная ячейка 200" xfId="8342"/>
+    <cellStyle name="Связанная ячейка 201" xfId="8343"/>
+    <cellStyle name="Связанная ячейка 202" xfId="8344"/>
+    <cellStyle name="Связанная ячейка 203" xfId="8345"/>
+    <cellStyle name="Связанная ячейка 204" xfId="8346"/>
+    <cellStyle name="Связанная ячейка 205" xfId="8347"/>
+    <cellStyle name="Связанная ячейка 206" xfId="8348"/>
+    <cellStyle name="Связанная ячейка 207" xfId="8349"/>
+    <cellStyle name="Связанная ячейка 208" xfId="8350"/>
+    <cellStyle name="Связанная ячейка 209" xfId="8351"/>
+    <cellStyle name="Связанная ячейка 21" xfId="8352"/>
+    <cellStyle name="Связанная ячейка 210" xfId="8353"/>
+    <cellStyle name="Связанная ячейка 211" xfId="8354"/>
+    <cellStyle name="Связанная ячейка 212" xfId="8355"/>
+    <cellStyle name="Связанная ячейка 213" xfId="8356"/>
+    <cellStyle name="Связанная ячейка 214" xfId="8357"/>
+    <cellStyle name="Связанная ячейка 215" xfId="8358"/>
+    <cellStyle name="Связанная ячейка 216" xfId="8359"/>
+    <cellStyle name="Связанная ячейка 217" xfId="8360"/>
+    <cellStyle name="Связанная ячейка 218" xfId="8361"/>
+    <cellStyle name="Связанная ячейка 22" xfId="8362"/>
+    <cellStyle name="Связанная ячейка 23" xfId="8363"/>
+    <cellStyle name="Связанная ячейка 24" xfId="8364"/>
+    <cellStyle name="Связанная ячейка 25" xfId="8365"/>
+    <cellStyle name="Связанная ячейка 26" xfId="8366"/>
+    <cellStyle name="Связанная ячейка 27" xfId="8367"/>
+    <cellStyle name="Связанная ячейка 28" xfId="8368"/>
+    <cellStyle name="Связанная ячейка 29" xfId="8369"/>
+    <cellStyle name="Связанная ячейка 3" xfId="8370"/>
+    <cellStyle name="Связанная ячейка 30" xfId="8371"/>
+    <cellStyle name="Связанная ячейка 31" xfId="8372"/>
+    <cellStyle name="Связанная ячейка 32" xfId="8373"/>
+    <cellStyle name="Связанная ячейка 33" xfId="8374"/>
+    <cellStyle name="Связанная ячейка 34" xfId="8375"/>
+    <cellStyle name="Связанная ячейка 35" xfId="8376"/>
+    <cellStyle name="Связанная ячейка 36" xfId="8377"/>
+    <cellStyle name="Связанная ячейка 37" xfId="8378"/>
+    <cellStyle name="Связанная ячейка 38" xfId="8379"/>
+    <cellStyle name="Связанная ячейка 39" xfId="8380"/>
+    <cellStyle name="Связанная ячейка 4" xfId="8381"/>
+    <cellStyle name="Связанная ячейка 40" xfId="8382"/>
+    <cellStyle name="Связанная ячейка 41" xfId="8383"/>
+    <cellStyle name="Связанная ячейка 42" xfId="8384"/>
+    <cellStyle name="Связанная ячейка 43" xfId="8385"/>
+    <cellStyle name="Связанная ячейка 44" xfId="8386"/>
+    <cellStyle name="Связанная ячейка 45" xfId="8387"/>
+    <cellStyle name="Связанная ячейка 46" xfId="8388"/>
+    <cellStyle name="Связанная ячейка 47" xfId="8389"/>
+    <cellStyle name="Связанная ячейка 48" xfId="8390"/>
+    <cellStyle name="Связанная ячейка 49" xfId="8391"/>
+    <cellStyle name="Связанная ячейка 5" xfId="8392"/>
+    <cellStyle name="Связанная ячейка 50" xfId="8393"/>
+    <cellStyle name="Связанная ячейка 51" xfId="8394"/>
+    <cellStyle name="Связанная ячейка 52" xfId="8395"/>
+    <cellStyle name="Связанная ячейка 53" xfId="8396"/>
+    <cellStyle name="Связанная ячейка 54" xfId="8397"/>
+    <cellStyle name="Связанная ячейка 55" xfId="8398"/>
+    <cellStyle name="Связанная ячейка 56" xfId="8399"/>
+    <cellStyle name="Связанная ячейка 57" xfId="8400"/>
+    <cellStyle name="Связанная ячейка 58" xfId="8401"/>
+    <cellStyle name="Связанная ячейка 59" xfId="8402"/>
+    <cellStyle name="Связанная ячейка 6" xfId="8403"/>
+    <cellStyle name="Связанная ячейка 60" xfId="8404"/>
+    <cellStyle name="Связанная ячейка 61" xfId="8405"/>
+    <cellStyle name="Связанная ячейка 62" xfId="8406"/>
+    <cellStyle name="Связанная ячейка 63" xfId="8407"/>
+    <cellStyle name="Связанная ячейка 64" xfId="8408"/>
+    <cellStyle name="Связанная ячейка 65" xfId="8409"/>
+    <cellStyle name="Связанная ячейка 66" xfId="8410"/>
+    <cellStyle name="Связанная ячейка 67" xfId="8411"/>
+    <cellStyle name="Связанная ячейка 68" xfId="8412"/>
+    <cellStyle name="Связанная ячейка 69" xfId="8413"/>
+    <cellStyle name="Связанная ячейка 7" xfId="8414"/>
+    <cellStyle name="Связанная ячейка 70" xfId="8415"/>
+    <cellStyle name="Связанная ячейка 71" xfId="8416"/>
+    <cellStyle name="Связанная ячейка 72" xfId="8417"/>
+    <cellStyle name="Связанная ячейка 73" xfId="8418"/>
+    <cellStyle name="Связанная ячейка 74" xfId="8419"/>
+    <cellStyle name="Связанная ячейка 75" xfId="8420"/>
+    <cellStyle name="Связанная ячейка 76" xfId="8421"/>
+    <cellStyle name="Связанная ячейка 77" xfId="8422"/>
+    <cellStyle name="Связанная ячейка 78" xfId="8423"/>
+    <cellStyle name="Связанная ячейка 79" xfId="8424"/>
+    <cellStyle name="Связанная ячейка 8" xfId="8425"/>
+    <cellStyle name="Связанная ячейка 80" xfId="8426"/>
+    <cellStyle name="Связанная ячейка 81" xfId="8427"/>
+    <cellStyle name="Связанная ячейка 82" xfId="8428"/>
+    <cellStyle name="Связанная ячейка 83" xfId="8429"/>
+    <cellStyle name="Связанная ячейка 84" xfId="8430"/>
+    <cellStyle name="Связанная ячейка 85" xfId="8431"/>
+    <cellStyle name="Связанная ячейка 86" xfId="8432"/>
+    <cellStyle name="Связанная ячейка 87" xfId="8433"/>
+    <cellStyle name="Связанная ячейка 88" xfId="8434"/>
+    <cellStyle name="Связанная ячейка 89" xfId="8435"/>
+    <cellStyle name="Связанная ячейка 9" xfId="8436"/>
+    <cellStyle name="Связанная ячейка 90" xfId="8437"/>
+    <cellStyle name="Связанная ячейка 91" xfId="8438"/>
+    <cellStyle name="Связанная ячейка 92" xfId="8439"/>
+    <cellStyle name="Связанная ячейка 93" xfId="8440"/>
+    <cellStyle name="Связанная ячейка 94" xfId="8441"/>
+    <cellStyle name="Связанная ячейка 95" xfId="8442"/>
+    <cellStyle name="Связанная ячейка 96" xfId="8443"/>
+    <cellStyle name="Связанная ячейка 97" xfId="8444"/>
+    <cellStyle name="Связанная ячейка 98" xfId="8445"/>
+    <cellStyle name="Связанная ячейка 99" xfId="8446"/>
+    <cellStyle name="Текст предупреждения 10" xfId="8447"/>
+    <cellStyle name="Текст предупреждения 100" xfId="8448"/>
+    <cellStyle name="Текст предупреждения 101" xfId="8449"/>
+    <cellStyle name="Текст предупреждения 102" xfId="8450"/>
+    <cellStyle name="Текст предупреждения 103" xfId="8451"/>
+    <cellStyle name="Текст предупреждения 104" xfId="8452"/>
+    <cellStyle name="Текст предупреждения 105" xfId="8453"/>
+    <cellStyle name="Текст предупреждения 106" xfId="8454"/>
+    <cellStyle name="Текст предупреждения 107" xfId="8455"/>
+    <cellStyle name="Текст предупреждения 108" xfId="8456"/>
+    <cellStyle name="Текст предупреждения 109" xfId="8457"/>
+    <cellStyle name="Текст предупреждения 11" xfId="8458"/>
+    <cellStyle name="Текст предупреждения 110" xfId="8459"/>
+    <cellStyle name="Текст предупреждения 111" xfId="8460"/>
+    <cellStyle name="Текст предупреждения 112" xfId="8461"/>
+    <cellStyle name="Текст предупреждения 113" xfId="8462"/>
+    <cellStyle name="Текст предупреждения 114" xfId="8463"/>
+    <cellStyle name="Текст предупреждения 115" xfId="8464"/>
+    <cellStyle name="Текст предупреждения 116" xfId="8465"/>
+    <cellStyle name="Текст предупреждения 117" xfId="8466"/>
+    <cellStyle name="Текст предупреждения 118" xfId="8467"/>
+    <cellStyle name="Текст предупреждения 119" xfId="8468"/>
+    <cellStyle name="Текст предупреждения 12" xfId="8469"/>
+    <cellStyle name="Текст предупреждения 120" xfId="8470"/>
+    <cellStyle name="Текст предупреждения 121" xfId="8471"/>
+    <cellStyle name="Текст предупреждения 122" xfId="8472"/>
+    <cellStyle name="Текст предупреждения 123" xfId="8473"/>
+    <cellStyle name="Текст предупреждения 124" xfId="8474"/>
+    <cellStyle name="Текст предупреждения 125" xfId="8475"/>
+    <cellStyle name="Текст предупреждения 126" xfId="8476"/>
+    <cellStyle name="Текст предупреждения 127" xfId="8477"/>
+    <cellStyle name="Текст предупреждения 128" xfId="8478"/>
+    <cellStyle name="Текст предупреждения 129" xfId="8479"/>
+    <cellStyle name="Текст предупреждения 13" xfId="8480"/>
+    <cellStyle name="Текст предупреждения 130" xfId="8481"/>
+    <cellStyle name="Текст предупреждения 131" xfId="8482"/>
+    <cellStyle name="Текст предупреждения 132" xfId="8483"/>
+    <cellStyle name="Текст предупреждения 133" xfId="8484"/>
+    <cellStyle name="Текст предупреждения 134" xfId="8485"/>
+    <cellStyle name="Текст предупреждения 135" xfId="8486"/>
+    <cellStyle name="Текст предупреждения 136" xfId="8487"/>
+    <cellStyle name="Текст предупреждения 137" xfId="8488"/>
+    <cellStyle name="Текст предупреждения 138" xfId="8489"/>
+    <cellStyle name="Текст предупреждения 139" xfId="8490"/>
+    <cellStyle name="Текст предупреждения 14" xfId="8491"/>
+    <cellStyle name="Текст предупреждения 140" xfId="8492"/>
+    <cellStyle name="Текст предупреждения 141" xfId="8493"/>
+    <cellStyle name="Текст предупреждения 142" xfId="8494"/>
+    <cellStyle name="Текст предупреждения 143" xfId="8495"/>
+    <cellStyle name="Текст предупреждения 144" xfId="8496"/>
+    <cellStyle name="Текст предупреждения 145" xfId="8497"/>
+    <cellStyle name="Текст предупреждения 146" xfId="8498"/>
+    <cellStyle name="Текст предупреждения 147" xfId="8499"/>
+    <cellStyle name="Текст предупреждения 148" xfId="8500"/>
+    <cellStyle name="Текст предупреждения 149" xfId="8501"/>
+    <cellStyle name="Текст предупреждения 15" xfId="8502"/>
+    <cellStyle name="Текст предупреждения 150" xfId="8503"/>
+    <cellStyle name="Текст предупреждения 151" xfId="8504"/>
+    <cellStyle name="Текст предупреждения 152" xfId="8505"/>
+    <cellStyle name="Текст предупреждения 153" xfId="8506"/>
+    <cellStyle name="Текст предупреждения 154" xfId="8507"/>
+    <cellStyle name="Текст предупреждения 155" xfId="8508"/>
+    <cellStyle name="Текст предупреждения 156" xfId="8509"/>
+    <cellStyle name="Текст предупреждения 157" xfId="8510"/>
+    <cellStyle name="Текст предупреждения 158" xfId="8511"/>
+    <cellStyle name="Текст предупреждения 159" xfId="8512"/>
+    <cellStyle name="Текст предупреждения 16" xfId="8513"/>
+    <cellStyle name="Текст предупреждения 160" xfId="8514"/>
+    <cellStyle name="Текст предупреждения 161" xfId="8515"/>
+    <cellStyle name="Текст предупреждения 162" xfId="8516"/>
+    <cellStyle name="Текст предупреждения 163" xfId="8517"/>
+    <cellStyle name="Текст предупреждения 164" xfId="8518"/>
+    <cellStyle name="Текст предупреждения 165" xfId="8519"/>
+    <cellStyle name="Текст предупреждения 166" xfId="8520"/>
+    <cellStyle name="Текст предупреждения 167" xfId="8521"/>
+    <cellStyle name="Текст предупреждения 168" xfId="8522"/>
+    <cellStyle name="Текст предупреждения 169" xfId="8523"/>
+    <cellStyle name="Текст предупреждения 17" xfId="8524"/>
+    <cellStyle name="Текст предупреждения 170" xfId="8525"/>
+    <cellStyle name="Текст предупреждения 171" xfId="8526"/>
+    <cellStyle name="Текст предупреждения 172" xfId="8527"/>
+    <cellStyle name="Текст предупреждения 173" xfId="8528"/>
+    <cellStyle name="Текст предупреждения 174" xfId="8529"/>
+    <cellStyle name="Текст предупреждения 175" xfId="8530"/>
+    <cellStyle name="Текст предупреждения 176" xfId="8531"/>
+    <cellStyle name="Текст предупреждения 177" xfId="8532"/>
+    <cellStyle name="Текст предупреждения 178" xfId="8533"/>
+    <cellStyle name="Текст предупреждения 179" xfId="8534"/>
+    <cellStyle name="Текст предупреждения 18" xfId="8535"/>
+    <cellStyle name="Текст предупреждения 180" xfId="8536"/>
+    <cellStyle name="Текст предупреждения 181" xfId="8537"/>
+    <cellStyle name="Текст предупреждения 182" xfId="8538"/>
+    <cellStyle name="Текст предупреждения 183" xfId="8539"/>
+    <cellStyle name="Текст предупреждения 184" xfId="8540"/>
+    <cellStyle name="Текст предупреждения 185" xfId="8541"/>
+    <cellStyle name="Текст предупреждения 186" xfId="8542"/>
+    <cellStyle name="Текст предупреждения 187" xfId="8543"/>
+    <cellStyle name="Текст предупреждения 188" xfId="8544"/>
+    <cellStyle name="Текст предупреждения 189" xfId="8545"/>
+    <cellStyle name="Текст предупреждения 19" xfId="8546"/>
+    <cellStyle name="Текст предупреждения 190" xfId="8547"/>
+    <cellStyle name="Текст предупреждения 191" xfId="8548"/>
+    <cellStyle name="Текст предупреждения 192" xfId="8549"/>
+    <cellStyle name="Текст предупреждения 193" xfId="8550"/>
+    <cellStyle name="Текст предупреждения 194" xfId="8551"/>
+    <cellStyle name="Текст предупреждения 195" xfId="8552"/>
+    <cellStyle name="Текст предупреждения 196" xfId="8553"/>
+    <cellStyle name="Текст предупреждения 197" xfId="8554"/>
+    <cellStyle name="Текст предупреждения 198" xfId="8555"/>
+    <cellStyle name="Текст предупреждения 199" xfId="8556"/>
+    <cellStyle name="Текст предупреждения 2" xfId="8557"/>
+    <cellStyle name="Текст предупреждения 20" xfId="8558"/>
+    <cellStyle name="Текст предупреждения 200" xfId="8559"/>
+    <cellStyle name="Текст предупреждения 201" xfId="8560"/>
+    <cellStyle name="Текст предупреждения 202" xfId="8561"/>
+    <cellStyle name="Текст предупреждения 203" xfId="8562"/>
+    <cellStyle name="Текст предупреждения 204" xfId="8563"/>
+    <cellStyle name="Текст предупреждения 205" xfId="8564"/>
+    <cellStyle name="Текст предупреждения 206" xfId="8565"/>
+    <cellStyle name="Текст предупреждения 207" xfId="8566"/>
+    <cellStyle name="Текст предупреждения 208" xfId="8567"/>
+    <cellStyle name="Текст предупреждения 209" xfId="8568"/>
+    <cellStyle name="Текст предупреждения 21" xfId="8569"/>
+    <cellStyle name="Текст предупреждения 210" xfId="8570"/>
+    <cellStyle name="Текст предупреждения 211" xfId="8571"/>
+    <cellStyle name="Текст предупреждения 212" xfId="8572"/>
+    <cellStyle name="Текст предупреждения 213" xfId="8573"/>
+    <cellStyle name="Текст предупреждения 214" xfId="8574"/>
+    <cellStyle name="Текст предупреждения 215" xfId="8575"/>
+    <cellStyle name="Текст предупреждения 216" xfId="8576"/>
+    <cellStyle name="Текст предупреждения 217" xfId="8577"/>
+    <cellStyle name="Текст предупреждения 218" xfId="8578"/>
+    <cellStyle name="Текст предупреждения 22" xfId="8579"/>
+    <cellStyle name="Текст предупреждения 23" xfId="8580"/>
+    <cellStyle name="Текст предупреждения 24" xfId="8581"/>
+    <cellStyle name="Текст предупреждения 25" xfId="8582"/>
+    <cellStyle name="Текст предупреждения 26" xfId="8583"/>
+    <cellStyle name="Текст предупреждения 27" xfId="8584"/>
+    <cellStyle name="Текст предупреждения 28" xfId="8585"/>
+    <cellStyle name="Текст предупреждения 29" xfId="8586"/>
+    <cellStyle name="Текст предупреждения 3" xfId="8587"/>
+    <cellStyle name="Текст предупреждения 30" xfId="8588"/>
+    <cellStyle name="Текст предупреждения 31" xfId="8589"/>
+    <cellStyle name="Текст предупреждения 32" xfId="8590"/>
+    <cellStyle name="Текст предупреждения 33" xfId="8591"/>
+    <cellStyle name="Текст предупреждения 34" xfId="8592"/>
+    <cellStyle name="Текст предупреждения 35" xfId="8593"/>
+    <cellStyle name="Текст предупреждения 36" xfId="8594"/>
+    <cellStyle name="Текст предупреждения 37" xfId="8595"/>
+    <cellStyle name="Текст предупреждения 38" xfId="8596"/>
+    <cellStyle name="Текст предупреждения 39" xfId="8597"/>
+    <cellStyle name="Текст предупреждения 4" xfId="8598"/>
+    <cellStyle name="Текст предупреждения 40" xfId="8599"/>
+    <cellStyle name="Текст предупреждения 41" xfId="8600"/>
+    <cellStyle name="Текст предупреждения 42" xfId="8601"/>
+    <cellStyle name="Текст предупреждения 43" xfId="8602"/>
+    <cellStyle name="Текст предупреждения 44" xfId="8603"/>
+    <cellStyle name="Текст предупреждения 45" xfId="8604"/>
+    <cellStyle name="Текст предупреждения 46" xfId="8605"/>
+    <cellStyle name="Текст предупреждения 47" xfId="8606"/>
+    <cellStyle name="Текст предупреждения 48" xfId="8607"/>
+    <cellStyle name="Текст предупреждения 49" xfId="8608"/>
+    <cellStyle name="Текст предупреждения 5" xfId="8609"/>
+    <cellStyle name="Текст предупреждения 50" xfId="8610"/>
+    <cellStyle name="Текст предупреждения 51" xfId="8611"/>
+    <cellStyle name="Текст предупреждения 52" xfId="8612"/>
+    <cellStyle name="Текст предупреждения 53" xfId="8613"/>
+    <cellStyle name="Текст предупреждения 54" xfId="8614"/>
+    <cellStyle name="Текст предупреждения 55" xfId="8615"/>
+    <cellStyle name="Текст предупреждения 56" xfId="8616"/>
+    <cellStyle name="Текст предупреждения 57" xfId="8617"/>
+    <cellStyle name="Текст предупреждения 58" xfId="8618"/>
+    <cellStyle name="Текст предупреждения 59" xfId="8619"/>
+    <cellStyle name="Текст предупреждения 6" xfId="8620"/>
+    <cellStyle name="Текст предупреждения 60" xfId="8621"/>
+    <cellStyle name="Текст предупреждения 61" xfId="8622"/>
+    <cellStyle name="Текст предупреждения 62" xfId="8623"/>
+    <cellStyle name="Текст предупреждения 63" xfId="8624"/>
+    <cellStyle name="Текст предупреждения 64" xfId="8625"/>
+    <cellStyle name="Текст предупреждения 65" xfId="8626"/>
+    <cellStyle name="Текст предупреждения 66" xfId="8627"/>
+    <cellStyle name="Текст предупреждения 67" xfId="8628"/>
+    <cellStyle name="Текст предупреждения 68" xfId="8629"/>
+    <cellStyle name="Текст предупреждения 69" xfId="8630"/>
+    <cellStyle name="Текст предупреждения 7" xfId="8631"/>
+    <cellStyle name="Текст предупреждения 70" xfId="8632"/>
+    <cellStyle name="Текст предупреждения 71" xfId="8633"/>
+    <cellStyle name="Текст предупреждения 72" xfId="8634"/>
+    <cellStyle name="Текст предупреждения 73" xfId="8635"/>
+    <cellStyle name="Текст предупреждения 74" xfId="8636"/>
+    <cellStyle name="Текст предупреждения 75" xfId="8637"/>
+    <cellStyle name="Текст предупреждения 76" xfId="8638"/>
+    <cellStyle name="Текст предупреждения 77" xfId="8639"/>
+    <cellStyle name="Текст предупреждения 78" xfId="8640"/>
+    <cellStyle name="Текст предупреждения 79" xfId="8641"/>
+    <cellStyle name="Текст предупреждения 8" xfId="8642"/>
+    <cellStyle name="Текст предупреждения 80" xfId="8643"/>
+    <cellStyle name="Текст предупреждения 81" xfId="8644"/>
+    <cellStyle name="Текст предупреждения 82" xfId="8645"/>
+    <cellStyle name="Текст предупреждения 83" xfId="8646"/>
+    <cellStyle name="Текст предупреждения 84" xfId="8647"/>
+    <cellStyle name="Текст предупреждения 85" xfId="8648"/>
+    <cellStyle name="Текст предупреждения 86" xfId="8649"/>
+    <cellStyle name="Текст предупреждения 87" xfId="8650"/>
+    <cellStyle name="Текст предупреждения 88" xfId="8651"/>
+    <cellStyle name="Текст предупреждения 89" xfId="8652"/>
+    <cellStyle name="Текст предупреждения 9" xfId="8653"/>
+    <cellStyle name="Текст предупреждения 90" xfId="8654"/>
+    <cellStyle name="Текст предупреждения 91" xfId="8655"/>
+    <cellStyle name="Текст предупреждения 92" xfId="8656"/>
+    <cellStyle name="Текст предупреждения 93" xfId="8657"/>
+    <cellStyle name="Текст предупреждения 94" xfId="8658"/>
+    <cellStyle name="Текст предупреждения 95" xfId="8659"/>
+    <cellStyle name="Текст предупреждения 96" xfId="8660"/>
+    <cellStyle name="Текст предупреждения 97" xfId="8661"/>
+    <cellStyle name="Текст предупреждения 98" xfId="8662"/>
+    <cellStyle name="Текст предупреждения 99" xfId="8663"/>
+    <cellStyle name="Хороший 10" xfId="8664"/>
+    <cellStyle name="Хороший 100" xfId="8665"/>
+    <cellStyle name="Хороший 101" xfId="8666"/>
+    <cellStyle name="Хороший 102" xfId="8667"/>
+    <cellStyle name="Хороший 103" xfId="8668"/>
+    <cellStyle name="Хороший 104" xfId="8669"/>
+    <cellStyle name="Хороший 105" xfId="8670"/>
+    <cellStyle name="Хороший 106" xfId="8671"/>
+    <cellStyle name="Хороший 107" xfId="8672"/>
+    <cellStyle name="Хороший 108" xfId="8673"/>
+    <cellStyle name="Хороший 109" xfId="8674"/>
+    <cellStyle name="Хороший 11" xfId="8675"/>
+    <cellStyle name="Хороший 110" xfId="8676"/>
+    <cellStyle name="Хороший 111" xfId="8677"/>
+    <cellStyle name="Хороший 112" xfId="8678"/>
+    <cellStyle name="Хороший 113" xfId="8679"/>
+    <cellStyle name="Хороший 114" xfId="8680"/>
+    <cellStyle name="Хороший 115" xfId="8681"/>
+    <cellStyle name="Хороший 116" xfId="8682"/>
+    <cellStyle name="Хороший 117" xfId="8683"/>
+    <cellStyle name="Хороший 118" xfId="8684"/>
+    <cellStyle name="Хороший 119" xfId="8685"/>
+    <cellStyle name="Хороший 12" xfId="8686"/>
+    <cellStyle name="Хороший 120" xfId="8687"/>
+    <cellStyle name="Хороший 121" xfId="8688"/>
+    <cellStyle name="Хороший 122" xfId="8689"/>
+    <cellStyle name="Хороший 123" xfId="8690"/>
+    <cellStyle name="Хороший 124" xfId="8691"/>
+    <cellStyle name="Хороший 125" xfId="8692"/>
+    <cellStyle name="Хороший 126" xfId="8693"/>
+    <cellStyle name="Хороший 127" xfId="8694"/>
+    <cellStyle name="Хороший 128" xfId="8695"/>
+    <cellStyle name="Хороший 129" xfId="8696"/>
+    <cellStyle name="Хороший 13" xfId="8697"/>
+    <cellStyle name="Хороший 130" xfId="8698"/>
+    <cellStyle name="Хороший 131" xfId="8699"/>
+    <cellStyle name="Хороший 132" xfId="8700"/>
+    <cellStyle name="Хороший 133" xfId="8701"/>
+    <cellStyle name="Хороший 134" xfId="8702"/>
+    <cellStyle name="Хороший 135" xfId="8703"/>
+    <cellStyle name="Хороший 136" xfId="8704"/>
+    <cellStyle name="Хороший 137" xfId="8705"/>
+    <cellStyle name="Хороший 138" xfId="8706"/>
+    <cellStyle name="Хороший 139" xfId="8707"/>
+    <cellStyle name="Хороший 14" xfId="8708"/>
+    <cellStyle name="Хороший 140" xfId="8709"/>
+    <cellStyle name="Хороший 141" xfId="8710"/>
+    <cellStyle name="Хороший 142" xfId="8711"/>
+    <cellStyle name="Хороший 143" xfId="8712"/>
+    <cellStyle name="Хороший 144" xfId="8713"/>
+    <cellStyle name="Хороший 145" xfId="8714"/>
+    <cellStyle name="Хороший 146" xfId="8715"/>
+    <cellStyle name="Хороший 147" xfId="8716"/>
+    <cellStyle name="Хороший 148" xfId="8717"/>
+    <cellStyle name="Хороший 149" xfId="8718"/>
+    <cellStyle name="Хороший 15" xfId="8719"/>
+    <cellStyle name="Хороший 150" xfId="8720"/>
+    <cellStyle name="Хороший 151" xfId="8721"/>
+    <cellStyle name="Хороший 152" xfId="8722"/>
+    <cellStyle name="Хороший 153" xfId="8723"/>
+    <cellStyle name="Хороший 154" xfId="8724"/>
+    <cellStyle name="Хороший 155" xfId="8725"/>
+    <cellStyle name="Хороший 156" xfId="8726"/>
+    <cellStyle name="Хороший 157" xfId="8727"/>
+    <cellStyle name="Хороший 158" xfId="8728"/>
+    <cellStyle name="Хороший 159" xfId="8729"/>
+    <cellStyle name="Хороший 16" xfId="8730"/>
+    <cellStyle name="Хороший 160" xfId="8731"/>
+    <cellStyle name="Хороший 161" xfId="8732"/>
+    <cellStyle name="Хороший 162" xfId="8733"/>
+    <cellStyle name="Хороший 163" xfId="8734"/>
+    <cellStyle name="Хороший 164" xfId="8735"/>
+    <cellStyle name="Хороший 165" xfId="8736"/>
+    <cellStyle name="Хороший 166" xfId="8737"/>
+    <cellStyle name="Хороший 167" xfId="8738"/>
+    <cellStyle name="Хороший 168" xfId="8739"/>
+    <cellStyle name="Хороший 169" xfId="8740"/>
+    <cellStyle name="Хороший 17" xfId="8741"/>
+    <cellStyle name="Хороший 170" xfId="8742"/>
+    <cellStyle name="Хороший 171" xfId="8743"/>
+    <cellStyle name="Хороший 172" xfId="8744"/>
+    <cellStyle name="Хороший 173" xfId="8745"/>
+    <cellStyle name="Хороший 174" xfId="8746"/>
+    <cellStyle name="Хороший 175" xfId="8747"/>
+    <cellStyle name="Хороший 176" xfId="8748"/>
+    <cellStyle name="Хороший 177" xfId="8749"/>
+    <cellStyle name="Хороший 178" xfId="8750"/>
+    <cellStyle name="Хороший 179" xfId="8751"/>
+    <cellStyle name="Хороший 18" xfId="8752"/>
+    <cellStyle name="Хороший 180" xfId="8753"/>
+    <cellStyle name="Хороший 181" xfId="8754"/>
+    <cellStyle name="Хороший 182" xfId="8755"/>
+    <cellStyle name="Хороший 183" xfId="8756"/>
+    <cellStyle name="Хороший 184" xfId="8757"/>
+    <cellStyle name="Хороший 185" xfId="8758"/>
+    <cellStyle name="Хороший 186" xfId="8759"/>
+    <cellStyle name="Хороший 187" xfId="8760"/>
+    <cellStyle name="Хороший 188" xfId="8761"/>
+    <cellStyle name="Хороший 189" xfId="8762"/>
+    <cellStyle name="Хороший 19" xfId="8763"/>
+    <cellStyle name="Хороший 190" xfId="8764"/>
+    <cellStyle name="Хороший 191" xfId="8765"/>
+    <cellStyle name="Хороший 192" xfId="8766"/>
+    <cellStyle name="Хороший 193" xfId="8767"/>
+    <cellStyle name="Хороший 194" xfId="8768"/>
+    <cellStyle name="Хороший 195" xfId="8769"/>
+    <cellStyle name="Хороший 196" xfId="8770"/>
+    <cellStyle name="Хороший 197" xfId="8771"/>
+    <cellStyle name="Хороший 198" xfId="8772"/>
+    <cellStyle name="Хороший 199" xfId="8773"/>
+    <cellStyle name="Хороший 2" xfId="8774"/>
+    <cellStyle name="Хороший 20" xfId="8775"/>
+    <cellStyle name="Хороший 200" xfId="8776"/>
+    <cellStyle name="Хороший 201" xfId="8777"/>
+    <cellStyle name="Хороший 202" xfId="8778"/>
+    <cellStyle name="Хороший 203" xfId="8779"/>
+    <cellStyle name="Хороший 204" xfId="8780"/>
+    <cellStyle name="Хороший 205" xfId="8781"/>
+    <cellStyle name="Хороший 206" xfId="8782"/>
+    <cellStyle name="Хороший 207" xfId="8783"/>
+    <cellStyle name="Хороший 208" xfId="8784"/>
+    <cellStyle name="Хороший 209" xfId="8785"/>
+    <cellStyle name="Хороший 21" xfId="8786"/>
+    <cellStyle name="Хороший 210" xfId="8787"/>
+    <cellStyle name="Хороший 211" xfId="8788"/>
+    <cellStyle name="Хороший 212" xfId="8789"/>
+    <cellStyle name="Хороший 213" xfId="8790"/>
+    <cellStyle name="Хороший 214" xfId="8791"/>
+    <cellStyle name="Хороший 215" xfId="8792"/>
+    <cellStyle name="Хороший 216" xfId="8793"/>
+    <cellStyle name="Хороший 217" xfId="8794"/>
+    <cellStyle name="Хороший 218" xfId="8795"/>
+    <cellStyle name="Хороший 22" xfId="8796"/>
+    <cellStyle name="Хороший 23" xfId="8797"/>
+    <cellStyle name="Хороший 24" xfId="8798"/>
+    <cellStyle name="Хороший 25" xfId="8799"/>
+    <cellStyle name="Хороший 26" xfId="8800"/>
+    <cellStyle name="Хороший 27" xfId="8801"/>
+    <cellStyle name="Хороший 28" xfId="8802"/>
+    <cellStyle name="Хороший 29" xfId="8803"/>
+    <cellStyle name="Хороший 3" xfId="8804"/>
+    <cellStyle name="Хороший 30" xfId="8805"/>
+    <cellStyle name="Хороший 31" xfId="8806"/>
+    <cellStyle name="Хороший 32" xfId="8807"/>
+    <cellStyle name="Хороший 33" xfId="8808"/>
+    <cellStyle name="Хороший 34" xfId="8809"/>
+    <cellStyle name="Хороший 35" xfId="8810"/>
+    <cellStyle name="Хороший 36" xfId="8811"/>
+    <cellStyle name="Хороший 37" xfId="8812"/>
+    <cellStyle name="Хороший 38" xfId="8813"/>
+    <cellStyle name="Хороший 39" xfId="8814"/>
+    <cellStyle name="Хороший 4" xfId="8815"/>
+    <cellStyle name="Хороший 40" xfId="8816"/>
+    <cellStyle name="Хороший 41" xfId="8817"/>
+    <cellStyle name="Хороший 42" xfId="8818"/>
+    <cellStyle name="Хороший 43" xfId="8819"/>
+    <cellStyle name="Хороший 44" xfId="8820"/>
+    <cellStyle name="Хороший 45" xfId="8821"/>
+    <cellStyle name="Хороший 46" xfId="8822"/>
+    <cellStyle name="Хороший 47" xfId="8823"/>
+    <cellStyle name="Хороший 48" xfId="8824"/>
+    <cellStyle name="Хороший 49" xfId="8825"/>
+    <cellStyle name="Хороший 5" xfId="8826"/>
+    <cellStyle name="Хороший 50" xfId="8827"/>
+    <cellStyle name="Хороший 51" xfId="8828"/>
+    <cellStyle name="Хороший 52" xfId="8829"/>
+    <cellStyle name="Хороший 53" xfId="8830"/>
+    <cellStyle name="Хороший 54" xfId="8831"/>
+    <cellStyle name="Хороший 55" xfId="8832"/>
+    <cellStyle name="Хороший 56" xfId="8833"/>
+    <cellStyle name="Хороший 57" xfId="8834"/>
+    <cellStyle name="Хороший 58" xfId="8835"/>
+    <cellStyle name="Хороший 59" xfId="8836"/>
+    <cellStyle name="Хороший 6" xfId="8837"/>
+    <cellStyle name="Хороший 60" xfId="8838"/>
+    <cellStyle name="Хороший 61" xfId="8839"/>
+    <cellStyle name="Хороший 62" xfId="8840"/>
+    <cellStyle name="Хороший 63" xfId="8841"/>
+    <cellStyle name="Хороший 64" xfId="8842"/>
+    <cellStyle name="Хороший 65" xfId="8843"/>
+    <cellStyle name="Хороший 66" xfId="8844"/>
+    <cellStyle name="Хороший 67" xfId="8845"/>
+    <cellStyle name="Хороший 68" xfId="8846"/>
+    <cellStyle name="Хороший 69" xfId="8847"/>
+    <cellStyle name="Хороший 7" xfId="8848"/>
+    <cellStyle name="Хороший 70" xfId="8849"/>
+    <cellStyle name="Хороший 71" xfId="8850"/>
+    <cellStyle name="Хороший 72" xfId="8851"/>
+    <cellStyle name="Хороший 73" xfId="8852"/>
+    <cellStyle name="Хороший 74" xfId="8853"/>
+    <cellStyle name="Хороший 75" xfId="8854"/>
+    <cellStyle name="Хороший 76" xfId="8855"/>
+    <cellStyle name="Хороший 77" xfId="8856"/>
+    <cellStyle name="Хороший 78" xfId="8857"/>
+    <cellStyle name="Хороший 79" xfId="8858"/>
+    <cellStyle name="Хороший 8" xfId="8859"/>
+    <cellStyle name="Хороший 80" xfId="8860"/>
+    <cellStyle name="Хороший 81" xfId="8861"/>
+    <cellStyle name="Хороший 82" xfId="8862"/>
+    <cellStyle name="Хороший 83" xfId="8863"/>
+    <cellStyle name="Хороший 84" xfId="8864"/>
+    <cellStyle name="Хороший 85" xfId="8865"/>
+    <cellStyle name="Хороший 86" xfId="8866"/>
+    <cellStyle name="Хороший 87" xfId="8867"/>
+    <cellStyle name="Хороший 88" xfId="8868"/>
+    <cellStyle name="Хороший 89" xfId="8869"/>
+    <cellStyle name="Хороший 9" xfId="8870"/>
+    <cellStyle name="Хороший 90" xfId="8871"/>
+    <cellStyle name="Хороший 91" xfId="8872"/>
+    <cellStyle name="Хороший 92" xfId="8873"/>
+    <cellStyle name="Хороший 93" xfId="8874"/>
+    <cellStyle name="Хороший 94" xfId="8875"/>
+    <cellStyle name="Хороший 95" xfId="8876"/>
+    <cellStyle name="Хороший 96" xfId="8877"/>
+    <cellStyle name="Хороший 97" xfId="8878"/>
+    <cellStyle name="Хороший 98" xfId="8879"/>
+    <cellStyle name="Хороший 99" xfId="8880"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -854,8192 +18721,502 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL95"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:J18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="W69" sqref="W69"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="11" customWidth="1"/>
-[...4805 lines deleted...]
-    <col min="16152" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="51.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="2" spans="2:10" ht="20.25" customHeight="1">
+      <c r="B2" s="8"/>
+      <c r="C2" s="13" t="s">
+        <v>13</v>
       </c>
-      <c r="B1" s="76"/>
-[...35 lines deleted...]
-      <c r="AL1" s="1"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
     </row>
-    <row r="2" spans="1:38" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="AL2" s="1"/>
+    <row r="3" spans="2:10" ht="21" customHeight="1">
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
     </row>
-    <row r="3" spans="1:38" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="82" t="s">
+    <row r="4" spans="2:10" ht="22.5" customHeight="1">
+      <c r="B4" s="15"/>
+      <c r="C4" s="16">
+        <v>2018</v>
+      </c>
+      <c r="D4" s="16">
+        <v>2019</v>
+      </c>
+      <c r="E4" s="16">
+        <v>2020</v>
+      </c>
+      <c r="F4" s="16">
+        <v>2021</v>
+      </c>
+      <c r="G4" s="16">
+        <v>2022</v>
+      </c>
+      <c r="H4" s="16">
+        <v>2023</v>
+      </c>
+      <c r="I4" s="17">
+        <v>2024</v>
+      </c>
+      <c r="J4" s="17">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="2:10" s="3" customFormat="1" ht="12.75">
+      <c r="B5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="82"/>
-[...34 lines deleted...]
-      <c r="AL3" s="8"/>
+      <c r="C5" s="18">
+        <v>406426</v>
+      </c>
+      <c r="D5" s="18">
+        <v>431886</v>
+      </c>
+      <c r="E5" s="18">
+        <v>432468</v>
+      </c>
+      <c r="F5" s="19">
+        <v>436265</v>
+      </c>
+      <c r="G5" s="19">
+        <v>448481</v>
+      </c>
+      <c r="H5" s="19">
+        <v>455756</v>
+      </c>
+      <c r="I5" s="18">
+        <v>468966</v>
+      </c>
+      <c r="J5" s="18">
+        <v>475793</v>
+      </c>
     </row>
-    <row r="4" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>18</v>
+    <row r="6" spans="2:10" s="3" customFormat="1" ht="12.75">
+      <c r="B6" s="10" t="s">
+        <v>1</v>
       </c>
-      <c r="S4" s="79"/>
-[...4 lines deleted...]
-      <c r="AD4" s="79"/>
+      <c r="C6" s="18">
+        <v>385428</v>
+      </c>
+      <c r="D6" s="18">
+        <v>409779</v>
+      </c>
+      <c r="E6" s="18">
+        <v>410256</v>
+      </c>
+      <c r="F6" s="19">
+        <v>414317</v>
+      </c>
+      <c r="G6" s="19">
+        <v>426058</v>
+      </c>
+      <c r="H6" s="19">
+        <v>433531</v>
+      </c>
+      <c r="I6" s="18">
+        <v>446369</v>
+      </c>
+      <c r="J6" s="18">
+        <v>453406</v>
+      </c>
     </row>
-    <row r="5" spans="1:38" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="86" t="s">
+    <row r="7" spans="2:10" s="3" customFormat="1" ht="12.75">
+      <c r="B7" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="18">
+        <v>264206</v>
+      </c>
+      <c r="D7" s="20">
+        <v>283997</v>
+      </c>
+      <c r="E7" s="18">
+        <v>284337</v>
+      </c>
+      <c r="F7" s="19">
+        <v>286378</v>
+      </c>
+      <c r="G7" s="19">
+        <v>293617</v>
+      </c>
+      <c r="H7" s="19">
+        <v>297345</v>
+      </c>
+      <c r="I7" s="18">
+        <v>299131</v>
+      </c>
+      <c r="J7" s="18">
+        <v>302113</v>
+      </c>
+    </row>
+    <row r="8" spans="2:10" s="3" customFormat="1" ht="12.75">
+      <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="87">
-        <v>2018</v>
+      <c r="C8" s="18">
+        <v>121222</v>
       </c>
-      <c r="C5" s="87">
-        <v>2019</v>
+      <c r="D8" s="20">
+        <v>125782</v>
       </c>
-      <c r="D5" s="87">
-        <v>2020</v>
+      <c r="E8" s="18">
+        <v>125919</v>
       </c>
-      <c r="E5" s="87">
-        <v>2021</v>
+      <c r="F8" s="19">
+        <v>127939</v>
       </c>
-      <c r="F5" s="87">
-        <v>2022</v>
+      <c r="G8" s="19">
+        <v>132441</v>
       </c>
-      <c r="G5" s="87"/>
-[...11 lines deleted...]
-        <v>2023</v>
+      <c r="H8" s="19">
+        <v>136186</v>
       </c>
-      <c r="S5" s="15"/>
-[...10 lines deleted...]
-      <c r="AD5" s="15"/>
+      <c r="I8" s="18">
+        <v>147238</v>
+      </c>
+      <c r="J8" s="18">
+        <v>151293</v>
+      </c>
     </row>
-    <row r="6" spans="1:38" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="16" t="s">
+    <row r="9" spans="2:10" s="3" customFormat="1" ht="12.75">
+      <c r="B9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="18">
+        <v>20998</v>
+      </c>
+      <c r="D9" s="18">
+        <v>22107</v>
+      </c>
+      <c r="E9" s="18">
+        <v>22212</v>
+      </c>
+      <c r="F9" s="19">
+        <v>21948</v>
+      </c>
+      <c r="G9" s="19">
+        <v>22423</v>
+      </c>
+      <c r="H9" s="19">
+        <v>22225</v>
+      </c>
+      <c r="I9" s="18">
+        <v>22597</v>
+      </c>
+      <c r="J9" s="18">
+        <v>22387</v>
+      </c>
+    </row>
+    <row r="10" spans="2:10" s="3" customFormat="1" ht="12.75">
+      <c r="B10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="21">
+        <v>5.2</v>
+      </c>
+      <c r="D10" s="21">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E10" s="21">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F10" s="22">
+        <v>5</v>
+      </c>
+      <c r="G10" s="22">
+        <v>5</v>
+      </c>
+      <c r="H10" s="22">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I10" s="21">
+        <v>4.8</v>
+      </c>
+      <c r="J10" s="21">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="11" spans="2:10" s="3" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="21">
+        <v>3.7</v>
+      </c>
+      <c r="D11" s="21">
+        <v>3.2</v>
+      </c>
+      <c r="E11" s="21">
+        <v>3.4</v>
+      </c>
+      <c r="F11" s="23">
+        <v>3.5</v>
+      </c>
+      <c r="G11" s="23">
+        <v>2.5</v>
+      </c>
+      <c r="H11" s="23">
+        <v>2.4</v>
+      </c>
+      <c r="I11" s="26">
+        <v>2</v>
+      </c>
+      <c r="J11" s="26">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" s="3" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B12" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="21">
+        <v>4.2</v>
+      </c>
+      <c r="D12" s="21">
+        <v>3.9</v>
+      </c>
+      <c r="E12" s="21">
+        <v>3.7</v>
+      </c>
+      <c r="F12" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="G12" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="H12" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="I12" s="21">
+        <v>3.4</v>
+      </c>
+      <c r="J12" s="21">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="13" spans="2:10" s="3" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B13" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="21">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D13" s="21">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E13" s="21">
+        <v>2.4</v>
+      </c>
+      <c r="F13" s="24">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G13" s="24">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H13" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="I13" s="21">
+        <v>0.4</v>
+      </c>
+      <c r="J13" s="25">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="14" spans="2:10" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B14" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="18">
+        <v>228451</v>
+      </c>
+      <c r="D14" s="18">
+        <v>245662</v>
+      </c>
+      <c r="E14" s="18">
+        <v>256015</v>
+      </c>
+      <c r="F14" s="19">
+        <v>269111</v>
+      </c>
+      <c r="G14" s="19">
+        <v>295052</v>
+      </c>
+      <c r="H14" s="19">
+        <v>312486</v>
+      </c>
+      <c r="I14" s="18">
+        <v>320182</v>
+      </c>
+      <c r="J14" s="18">
+        <v>338236</v>
+      </c>
+    </row>
+    <row r="15" spans="2:10" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="B15" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="21">
+        <v>36</v>
+      </c>
+      <c r="D15" s="21">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E15" s="21">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="F15" s="23">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="G15" s="23">
+        <v>40</v>
+      </c>
+      <c r="H15" s="23">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="I15" s="21">
+        <v>40.6</v>
+      </c>
+      <c r="J15" s="21">
+        <v>41.6</v>
+      </c>
+    </row>
+    <row r="16" spans="2:10" ht="10.5" customHeight="1">
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+    </row>
+    <row r="17" spans="2:10" s="4" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B17" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="17">
-[...39 lines deleted...]
-      <c r="AD6" s="19"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
     </row>
-    <row r="7" spans="1:38" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="16" t="s">
+    <row r="18" spans="2:10" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="B18" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="17">
-[...3059 lines deleted...]
-      <c r="A95" s="72"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...14 lines deleted...]
-    <mergeCell ref="B57:R57"/>
+  <mergeCells count="2">
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B17:D17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" firstPageNumber="10" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;"Calibri,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Районы рус</vt:lpstr>
+      <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>233</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Sh.Momynalieva</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>