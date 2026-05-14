--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="3132"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="3132" tabRatio="976"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -753,51 +753,51 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -862,103 +862,100 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="225" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="225" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="226">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 11" xfId="7"/>
     <cellStyle name="Обычный 2 12" xfId="8"/>
     <cellStyle name="Обычный 2 13" xfId="9"/>
     <cellStyle name="Обычный 2 14" xfId="10"/>
     <cellStyle name="Обычный 2 15" xfId="11"/>
     <cellStyle name="Обычный 2 16" xfId="12"/>
     <cellStyle name="Обычный 2 17" xfId="13"/>
     <cellStyle name="Обычный 2 17 2" xfId="14"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 17 2_1." xfId="16"/>
     <cellStyle name="Обычный 2 18" xfId="17"/>
     <cellStyle name="Обычный 2 19" xfId="18"/>
     <cellStyle name="Обычный 2 19 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="24"/>
@@ -1454,192 +1451,192 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX11" sqref="AX11"/>
+      <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BC3" sqref="BC3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="32"/>
-      <c r="B1" s="47" t="s">
+      <c r="B1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="47"/>
-[...9 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-      <c r="Z1" s="47" t="s">
+      <c r="Z1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AA1" s="47"/>
-[...8 lines deleted...]
-      <c r="AJ1" s="47"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
       <c r="AK1" s="35"/>
       <c r="AL1" s="35"/>
-      <c r="AM1" s="48" t="s">
+      <c r="AM1" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="AN1" s="48"/>
-[...10 lines deleted...]
-      <c r="AY1" s="48"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
+      <c r="AX1" s="56"/>
+      <c r="AY1" s="56"/>
     </row>
-    <row r="2" spans="1:53" ht="15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="41" t="s">
+    <row r="2" spans="1:53" ht="38.4" customHeight="1" thickBot="1">
+      <c r="A2" s="48"/>
+      <c r="B2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="42"/>
-[...10 lines deleted...]
-      <c r="N2" s="44" t="s">
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="45"/>
-[...3 lines deleted...]
-      <c r="S2" s="45"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="53"/>
       <c r="T2" s="5"/>
       <c r="U2" s="24"/>
       <c r="V2" s="4"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="44" t="s">
+      <c r="Z2" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="45"/>
-[...5 lines deleted...]
-      <c r="AG2" s="46"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="54"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
-      <c r="AK2" s="49"/>
-      <c r="AL2" s="44" t="s">
+      <c r="AK2" s="40"/>
+      <c r="AL2" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="45"/>
-[...10 lines deleted...]
-      <c r="AX2" s="44" t="s">
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="54"/>
+      <c r="AX2" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="AY2" s="45"/>
-      <c r="AZ2" s="46"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
       <c r="BA2" s="54"/>
     </row>
     <row r="3" spans="1:53" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A3" s="40"/>
+      <c r="A3" s="48"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="7" t="s">
@@ -1704,94 +1701,97 @@
       </c>
       <c r="AD3" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AE3" s="8" t="s">
         <v>19</v>
       </c>
       <c r="AF3" s="23" t="s">
         <v>20</v>
       </c>
       <c r="AG3" s="22" t="s">
         <v>21</v>
       </c>
       <c r="AH3" s="7" t="s">
         <v>22</v>
       </c>
       <c r="AI3" s="7" t="s">
         <v>23</v>
       </c>
       <c r="AJ3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AK3" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AL3" s="50" t="s">
+      <c r="AL3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AM3" s="51" t="s">
+      <c r="AM3" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="AN3" s="51" t="s">
+      <c r="AN3" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AO3" s="50" t="s">
+      <c r="AO3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AP3" s="50" t="s">
+      <c r="AP3" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="AQ3" s="52" t="s">
+      <c r="AQ3" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="AR3" s="53" t="s">
+      <c r="AR3" s="44" t="s">
         <v>20</v>
       </c>
       <c r="AS3" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="AT3" s="51" t="s">
+      <c r="AT3" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="AU3" s="51" t="s">
+      <c r="AU3" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AV3" s="51" t="s">
+      <c r="AV3" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="AW3" s="51" t="s">
+      <c r="AW3" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="AX3" s="6" t="s">
+      <c r="AX3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AY3" s="7" t="s">
+      <c r="AY3" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="AZ3" s="7" t="s">
+      <c r="AZ3" s="42" t="s">
         <v>16</v>
+      </c>
+      <c r="BA3" s="42" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="10">
         <v>34375.100000000006</v>
       </c>
       <c r="D4" s="10">
         <v>42217.599999999991</v>
       </c>
       <c r="E4" s="10">
         <v>64811</v>
       </c>
       <c r="F4" s="10">
         <v>49008.300000000017</v>
       </c>
       <c r="G4" s="10">
         <v>46938.5</v>
       </c>
       <c r="H4" s="10">
@@ -1898,58 +1898,61 @@
       </c>
       <c r="AP4" s="21">
         <v>42775.5</v>
       </c>
       <c r="AQ4" s="20">
         <v>38080.1</v>
       </c>
       <c r="AR4" s="20">
         <v>34238.1</v>
       </c>
       <c r="AS4" s="20">
         <v>42994.8</v>
       </c>
       <c r="AT4" s="20">
         <v>44231</v>
       </c>
       <c r="AU4" s="20">
         <v>48753.2</v>
       </c>
       <c r="AV4" s="20">
         <v>46830.9</v>
       </c>
       <c r="AW4" s="20">
         <v>48072.3</v>
       </c>
-      <c r="AX4" s="55">
+      <c r="AX4" s="45">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="20">
         <v>41316.699999999997</v>
       </c>
       <c r="AZ4" s="20">
         <v>47427</v>
+      </c>
+      <c r="BA4" s="20">
+        <v>46862.7</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>174.1</v>
       </c>
       <c r="C5" s="15">
         <v>128.1</v>
       </c>
       <c r="D5" s="15">
         <v>316.90000000000003</v>
       </c>
       <c r="E5" s="15">
         <v>183</v>
       </c>
       <c r="F5" s="15">
         <v>365.9</v>
       </c>
       <c r="G5" s="15">
         <v>526.90000000000009</v>
       </c>
       <c r="H5" s="15">
@@ -2056,58 +2059,61 @@
       </c>
       <c r="AP5" s="13">
         <v>4.2</v>
       </c>
       <c r="AQ5" s="13">
         <v>8.5</v>
       </c>
       <c r="AR5" s="12">
         <v>6</v>
       </c>
       <c r="AS5" s="12">
         <v>3.2</v>
       </c>
       <c r="AT5" s="12">
         <v>16.600000000000001</v>
       </c>
       <c r="AU5" s="13">
         <v>7.9</v>
       </c>
       <c r="AV5" s="13">
         <v>8.6</v>
       </c>
       <c r="AW5" s="13">
         <v>7.3</v>
       </c>
-      <c r="AX5" s="56">
+      <c r="AX5" s="46">
         <v>2.8</v>
       </c>
       <c r="AY5" s="13">
         <v>2.6</v>
       </c>
       <c r="AZ5" s="13">
         <v>5.7</v>
+      </c>
+      <c r="BA5" s="13">
+        <v>5.3</v>
       </c>
     </row>
     <row r="6" spans="1:53">
       <c r="A6" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="26"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="26"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
       <c r="N6" s="29"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="12"/>
       <c r="S6" s="12"/>
       <c r="T6" s="12"/>
@@ -2162,58 +2168,61 @@
       </c>
       <c r="AP6" s="13">
         <v>8631.5</v>
       </c>
       <c r="AQ6" s="13">
         <v>7664.8</v>
       </c>
       <c r="AR6" s="12">
         <v>34.6</v>
       </c>
       <c r="AS6" s="12">
         <v>8201.5</v>
       </c>
       <c r="AT6" s="12">
         <v>7576.5</v>
       </c>
       <c r="AU6" s="13">
         <v>8444.5</v>
       </c>
       <c r="AV6" s="13">
         <v>9136.5</v>
       </c>
       <c r="AW6" s="13">
         <v>9105.5</v>
       </c>
-      <c r="AX6" s="56">
+      <c r="AX6" s="46">
         <v>9167</v>
       </c>
       <c r="AY6" s="13">
         <v>7141.1</v>
       </c>
       <c r="AZ6" s="13">
         <v>8770.7999999999993</v>
+      </c>
+      <c r="BA6" s="13">
+        <v>9182.6</v>
       </c>
     </row>
     <row r="7" spans="1:53">
       <c r="A7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>152.6</v>
       </c>
       <c r="C7" s="15">
         <v>170.70000000000002</v>
       </c>
       <c r="D7" s="15">
         <v>194.7</v>
       </c>
       <c r="E7" s="15">
         <v>244.5</v>
       </c>
       <c r="F7" s="15">
         <v>243.5</v>
       </c>
       <c r="G7" s="15">
         <v>295</v>
       </c>
       <c r="H7" s="15">
@@ -2320,58 +2329,61 @@
       </c>
       <c r="AP7" s="13">
         <v>39</v>
       </c>
       <c r="AQ7" s="13">
         <v>34.4</v>
       </c>
       <c r="AR7" s="12">
         <v>417.2</v>
       </c>
       <c r="AS7" s="12">
         <v>42.4</v>
       </c>
       <c r="AT7" s="12">
         <v>129.69999999999999</v>
       </c>
       <c r="AU7" s="13">
         <v>48.3</v>
       </c>
       <c r="AV7" s="13">
         <v>50.5</v>
       </c>
       <c r="AW7" s="13">
         <v>66.099999999999994</v>
       </c>
-      <c r="AX7" s="56">
+      <c r="AX7" s="46">
         <v>25.7</v>
       </c>
       <c r="AY7" s="13">
         <v>38.9</v>
       </c>
       <c r="AZ7" s="13">
         <v>30.4</v>
+      </c>
+      <c r="BA7" s="13">
+        <v>50.9</v>
       </c>
     </row>
     <row r="8" spans="1:53">
       <c r="A8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>1358.4</v>
       </c>
       <c r="C8" s="15">
         <v>804.90000000000009</v>
       </c>
       <c r="D8" s="15">
         <v>1699.1999999999998</v>
       </c>
       <c r="E8" s="15">
         <v>1982.1999999999998</v>
       </c>
       <c r="F8" s="15">
         <v>1923.6999999999998</v>
       </c>
       <c r="G8" s="15">
         <v>2055.8999999999996</v>
       </c>
       <c r="H8" s="15">
@@ -2478,58 +2490,61 @@
       </c>
       <c r="AP8" s="13">
         <v>241</v>
       </c>
       <c r="AQ8" s="13">
         <v>519.6</v>
       </c>
       <c r="AR8" s="12">
         <v>1417.1</v>
       </c>
       <c r="AS8" s="12">
         <v>381.9</v>
       </c>
       <c r="AT8" s="12">
         <v>382.1</v>
       </c>
       <c r="AU8" s="13">
         <v>375.3</v>
       </c>
       <c r="AV8" s="13">
         <v>379.3</v>
       </c>
       <c r="AW8" s="13">
         <v>369.1</v>
       </c>
-      <c r="AX8" s="56">
+      <c r="AX8" s="46">
         <v>436.1</v>
       </c>
       <c r="AY8" s="13">
         <v>62.9</v>
       </c>
       <c r="AZ8" s="13">
         <v>403.9</v>
+      </c>
+      <c r="BA8" s="13">
+        <v>399.1</v>
       </c>
     </row>
     <row r="9" spans="1:53">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>9981.5</v>
       </c>
       <c r="C9" s="15">
         <v>8828.2999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>9777.1000000000022</v>
       </c>
       <c r="E9" s="15">
         <v>10357.799999999996</v>
       </c>
       <c r="F9" s="15">
         <v>10146.200000000004</v>
       </c>
       <c r="G9" s="15">
         <v>9695</v>
       </c>
       <c r="H9" s="15">
@@ -2636,58 +2651,61 @@
       </c>
       <c r="AP9" s="13">
         <v>9364</v>
       </c>
       <c r="AQ9" s="13">
         <v>5590.4</v>
       </c>
       <c r="AR9" s="12">
         <v>161.9</v>
       </c>
       <c r="AS9" s="12">
         <v>8245.7999999999993</v>
       </c>
       <c r="AT9" s="12">
         <v>9478.9</v>
       </c>
       <c r="AU9" s="13">
         <v>9119.5</v>
       </c>
       <c r="AV9" s="13">
         <v>8283.9</v>
       </c>
       <c r="AW9" s="13">
         <v>8712.2999999999993</v>
       </c>
-      <c r="AX9" s="56">
+      <c r="AX9" s="46">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="13">
         <v>7426.2</v>
       </c>
       <c r="AZ9" s="13">
         <v>8167.3</v>
+      </c>
+      <c r="BA9" s="13">
+        <v>7780.8</v>
       </c>
     </row>
     <row r="10" spans="1:53">
       <c r="A10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14">
         <v>235.1</v>
       </c>
       <c r="C10" s="15">
         <v>279.60000000000002</v>
       </c>
       <c r="D10" s="15">
         <v>449.09999999999991</v>
       </c>
       <c r="E10" s="15">
         <v>578.79999999999995</v>
       </c>
       <c r="F10" s="15">
         <v>589.20000000000027</v>
       </c>
       <c r="G10" s="15">
         <v>470</v>
       </c>
       <c r="H10" s="15">
@@ -2794,57 +2812,60 @@
       </c>
       <c r="AP10" s="13">
         <v>198</v>
       </c>
       <c r="AQ10" s="13">
         <v>160</v>
       </c>
       <c r="AR10" s="12">
         <v>13063.7</v>
       </c>
       <c r="AS10" s="12">
         <v>222.1</v>
       </c>
       <c r="AT10" s="12">
         <v>435</v>
       </c>
       <c r="AU10" s="13">
         <v>420.6</v>
       </c>
       <c r="AV10" s="13">
         <v>307.60000000000002</v>
       </c>
       <c r="AW10" s="13">
         <v>353.2</v>
       </c>
-      <c r="AX10" s="56">
+      <c r="AX10" s="46">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="13">
         <v>245.4</v>
       </c>
       <c r="AZ10" s="13">
+        <v>94.4</v>
+      </c>
+      <c r="BA10" s="13">
         <v>94.4</v>
       </c>
     </row>
     <row r="11" spans="1:53">
       <c r="A11" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="15">
         <v>14357.599999999999</v>
       </c>
       <c r="D11" s="15">
         <v>17343.199999999997</v>
       </c>
       <c r="E11" s="15">
         <v>16467.400000000001</v>
       </c>
       <c r="F11" s="15">
         <v>16206.000000000007</v>
       </c>
       <c r="G11" s="15">
         <v>14832</v>
       </c>
@@ -2952,58 +2973,61 @@
       </c>
       <c r="AP11" s="13">
         <v>12508.1</v>
       </c>
       <c r="AQ11" s="13">
         <v>12124.1</v>
       </c>
       <c r="AR11" s="12">
         <v>50.3</v>
       </c>
       <c r="AS11" s="12">
         <v>13928.4</v>
       </c>
       <c r="AT11" s="12">
         <v>13738.2</v>
       </c>
       <c r="AU11" s="13">
         <v>16995.400000000001</v>
       </c>
       <c r="AV11" s="13">
         <v>15355.5</v>
       </c>
       <c r="AW11" s="13">
         <v>15637.4</v>
       </c>
-      <c r="AX11" s="56">
+      <c r="AX11" s="46">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="13">
         <v>13653.5</v>
       </c>
       <c r="AZ11" s="13">
         <v>15707.3</v>
+      </c>
+      <c r="BA11" s="13">
+        <v>15272.2</v>
       </c>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="15">
         <v>368.69999999999993</v>
       </c>
       <c r="D12" s="15">
         <v>585.29999999999995</v>
       </c>
       <c r="E12" s="15">
         <v>659.2</v>
       </c>
       <c r="F12" s="15">
         <v>778.10000000000014</v>
       </c>
       <c r="G12" s="15">
         <v>614.5</v>
       </c>
       <c r="H12" s="15">
@@ -3108,57 +3132,60 @@
       </c>
       <c r="AP12" s="13">
         <v>16</v>
       </c>
       <c r="AQ12" s="13">
         <v>108</v>
       </c>
       <c r="AR12" s="12">
         <v>3518.2</v>
       </c>
       <c r="AS12" s="12">
         <v>4.7</v>
       </c>
       <c r="AT12" s="12">
         <v>16.8</v>
       </c>
       <c r="AU12" s="13">
         <v>46.6</v>
       </c>
       <c r="AV12" s="13">
         <v>82.7</v>
       </c>
       <c r="AW12" s="13">
         <v>86.2</v>
       </c>
-      <c r="AX12" s="56">
+      <c r="AX12" s="46">
         <v>85.4</v>
       </c>
       <c r="AY12" s="13">
         <v>27.1</v>
       </c>
       <c r="AZ12" s="13">
+        <v>30.7</v>
+      </c>
+      <c r="BA12" s="13">
         <v>30.7</v>
       </c>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>2726.2</v>
       </c>
       <c r="C13" s="15">
         <v>2552.1999999999998</v>
       </c>
       <c r="D13" s="15">
         <v>2972.8000000000011</v>
       </c>
       <c r="E13" s="15">
         <v>2553.1999999999989</v>
       </c>
       <c r="F13" s="15">
         <v>3315.7000000000007</v>
       </c>
       <c r="G13" s="15">
         <v>3084.6999999999989</v>
       </c>
@@ -3266,58 +3293,61 @@
       </c>
       <c r="AP13" s="13">
         <v>2686.5</v>
       </c>
       <c r="AQ13" s="13">
         <v>2832.2</v>
       </c>
       <c r="AR13" s="12">
         <v>276.10000000000002</v>
       </c>
       <c r="AS13" s="12">
         <v>2957.6</v>
       </c>
       <c r="AT13" s="12">
         <v>2995.1</v>
       </c>
       <c r="AU13" s="13">
         <v>3429.8</v>
       </c>
       <c r="AV13" s="13">
         <v>3009.7</v>
       </c>
       <c r="AW13" s="13">
         <v>3204</v>
       </c>
-      <c r="AX13" s="56">
+      <c r="AX13" s="46">
         <v>3079</v>
       </c>
       <c r="AY13" s="13">
         <v>2312.8000000000002</v>
       </c>
       <c r="AZ13" s="13">
         <v>2874.5</v>
+      </c>
+      <c r="BA13" s="13">
+        <v>2680.2</v>
       </c>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>502.9</v>
       </c>
       <c r="C14" s="15">
         <v>299.80000000000007</v>
       </c>
       <c r="D14" s="15">
         <v>402.79999999999995</v>
       </c>
       <c r="E14" s="15">
         <v>458.79999999999995</v>
       </c>
       <c r="F14" s="15">
         <v>543.39999999999986</v>
       </c>
       <c r="G14" s="15">
         <v>682</v>
       </c>
       <c r="H14" s="15">
@@ -3424,58 +3454,61 @@
       </c>
       <c r="AP14" s="13">
         <v>270.2</v>
       </c>
       <c r="AQ14" s="13">
         <v>538.5</v>
       </c>
       <c r="AR14" s="12">
         <v>7657</v>
       </c>
       <c r="AS14" s="12">
         <v>235.1</v>
       </c>
       <c r="AT14" s="12">
         <v>150.1</v>
       </c>
       <c r="AU14" s="13">
         <v>249.5</v>
       </c>
       <c r="AV14" s="13">
         <v>386</v>
       </c>
       <c r="AW14" s="13">
         <v>308.8</v>
       </c>
-      <c r="AX14" s="56">
+      <c r="AX14" s="46">
         <v>215.5</v>
       </c>
       <c r="AY14" s="13">
         <v>193.8</v>
       </c>
       <c r="AZ14" s="13">
         <v>179.5</v>
+      </c>
+      <c r="BA14" s="13">
+        <v>229.6</v>
       </c>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>6009.9</v>
       </c>
       <c r="C15" s="15">
         <v>6585.2000000000007</v>
       </c>
       <c r="D15" s="15">
         <v>8476.4999999999982</v>
       </c>
       <c r="E15" s="15">
         <v>31326.1</v>
       </c>
       <c r="F15" s="15">
         <v>14896.600000000006</v>
       </c>
       <c r="G15" s="15">
         <v>14682.5</v>
       </c>
       <c r="H15" s="15">
@@ -3582,69 +3615,72 @@
       </c>
       <c r="AP15" s="13">
         <v>8817</v>
       </c>
       <c r="AQ15" s="13">
         <v>8499.6</v>
       </c>
       <c r="AR15" s="12">
         <v>7636</v>
       </c>
       <c r="AS15" s="12">
         <v>8772.1</v>
       </c>
       <c r="AT15" s="12">
         <v>9312</v>
       </c>
       <c r="AU15" s="13">
         <v>9615.7999999999993</v>
       </c>
       <c r="AV15" s="13">
         <v>9830.6</v>
       </c>
       <c r="AW15" s="13">
         <v>10222.4</v>
       </c>
-      <c r="AX15" s="57">
+      <c r="AX15" s="47">
         <v>10143</v>
       </c>
       <c r="AY15" s="13">
         <v>10212.4</v>
       </c>
       <c r="AZ15" s="13">
         <v>11162.5</v>
+      </c>
+      <c r="BA15" s="13">
+        <v>11136.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="AM1:AY1"/>
     <mergeCell ref="Z1:AJ1"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="AF2:AG2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="AX2:AZ2"/>
+    <mergeCell ref="AX2:BA2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>