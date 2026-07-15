--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="3132" tabRatio="976"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -886,76 +886,76 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="226">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 11" xfId="7"/>
     <cellStyle name="Обычный 2 12" xfId="8"/>
     <cellStyle name="Обычный 2 13" xfId="9"/>
     <cellStyle name="Обычный 2 14" xfId="10"/>
     <cellStyle name="Обычный 2 15" xfId="11"/>
     <cellStyle name="Обычный 2 16" xfId="12"/>
     <cellStyle name="Обычный 2 17" xfId="13"/>
     <cellStyle name="Обычный 2 17 2" xfId="14"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 17 2_1." xfId="16"/>
     <cellStyle name="Обычный 2 18" xfId="17"/>
     <cellStyle name="Обычный 2 19" xfId="18"/>
     <cellStyle name="Обычный 2 19 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="24"/>
@@ -1448,195 +1448,197 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA15"/>
+  <dimension ref="A1:BC15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC3" sqref="BC3"/>
+      <pane xSplit="1" topLeftCell="AT1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BE7" sqref="BE7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="32"/>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="55"/>
-[...9 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-      <c r="Z1" s="55" t="s">
+      <c r="Z1" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="AA1" s="55"/>
-[...8 lines deleted...]
-      <c r="AJ1" s="55"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
       <c r="AK1" s="35"/>
       <c r="AL1" s="35"/>
-      <c r="AM1" s="56" t="s">
+      <c r="AM1" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AN1" s="56"/>
-[...10 lines deleted...]
-      <c r="AY1" s="56"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="AX1" s="48"/>
+      <c r="AY1" s="48"/>
     </row>
-    <row r="2" spans="1:53" ht="38.4" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="49" t="s">
+    <row r="2" spans="1:55" ht="38.4" customHeight="1" thickBot="1">
+      <c r="A2" s="53"/>
+      <c r="B2" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="50"/>
-[...10 lines deleted...]
-      <c r="N2" s="52" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="53"/>
-[...3 lines deleted...]
-      <c r="S2" s="53"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="51"/>
       <c r="T2" s="5"/>
       <c r="U2" s="24"/>
       <c r="V2" s="4"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="52" t="s">
+      <c r="Z2" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="53"/>
-[...5 lines deleted...]
-      <c r="AG2" s="54"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="52"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="40"/>
-      <c r="AL2" s="52" t="s">
+      <c r="AL2" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="53"/>
-[...10 lines deleted...]
-      <c r="AX2" s="52" t="s">
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AY2" s="53"/>
-[...1 lines deleted...]
-      <c r="BA2" s="54"/>
+      <c r="AY2" s="51"/>
+      <c r="AZ2" s="51"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="51"/>
+      <c r="BC2" s="52"/>
     </row>
-    <row r="3" spans="1:53" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A3" s="48"/>
+    <row r="3" spans="1:55" ht="37.5" customHeight="1" thickBot="1">
+      <c r="A3" s="53"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="7" t="s">
@@ -1749,52 +1751,58 @@
       </c>
       <c r="AT3" s="42" t="s">
         <v>22</v>
       </c>
       <c r="AU3" s="42" t="s">
         <v>23</v>
       </c>
       <c r="AV3" s="42" t="s">
         <v>24</v>
       </c>
       <c r="AW3" s="42" t="s">
         <v>25</v>
       </c>
       <c r="AX3" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="42" t="s">
         <v>15</v>
       </c>
       <c r="AZ3" s="42" t="s">
         <v>16</v>
       </c>
       <c r="BA3" s="42" t="s">
         <v>17</v>
       </c>
+      <c r="BB3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BC3" s="7" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:55">
       <c r="A4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="10">
         <v>34375.100000000006</v>
       </c>
       <c r="D4" s="10">
         <v>42217.599999999991</v>
       </c>
       <c r="E4" s="10">
         <v>64811</v>
       </c>
       <c r="F4" s="10">
         <v>49008.300000000017</v>
       </c>
       <c r="G4" s="10">
         <v>46938.5</v>
       </c>
       <c r="H4" s="10">
         <v>44631.5</v>
       </c>
       <c r="I4" s="10">
@@ -1910,52 +1918,58 @@
       </c>
       <c r="AT4" s="20">
         <v>44231</v>
       </c>
       <c r="AU4" s="20">
         <v>48753.2</v>
       </c>
       <c r="AV4" s="20">
         <v>46830.9</v>
       </c>
       <c r="AW4" s="20">
         <v>48072.3</v>
       </c>
       <c r="AX4" s="45">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="20">
         <v>41316.699999999997</v>
       </c>
       <c r="AZ4" s="20">
         <v>47427</v>
       </c>
       <c r="BA4" s="20">
         <v>46862.7</v>
       </c>
+      <c r="BB4" s="20">
+        <v>45284.6</v>
+      </c>
+      <c r="BC4" s="20">
+        <v>49301</v>
+      </c>
     </row>
-    <row r="5" spans="1:53">
+    <row r="5" spans="1:55">
       <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>174.1</v>
       </c>
       <c r="C5" s="15">
         <v>128.1</v>
       </c>
       <c r="D5" s="15">
         <v>316.90000000000003</v>
       </c>
       <c r="E5" s="15">
         <v>183</v>
       </c>
       <c r="F5" s="15">
         <v>365.9</v>
       </c>
       <c r="G5" s="15">
         <v>526.90000000000009</v>
       </c>
       <c r="H5" s="15">
         <v>408.29999999999973</v>
       </c>
       <c r="I5" s="15">
@@ -2071,52 +2085,58 @@
       </c>
       <c r="AT5" s="12">
         <v>16.600000000000001</v>
       </c>
       <c r="AU5" s="13">
         <v>7.9</v>
       </c>
       <c r="AV5" s="13">
         <v>8.6</v>
       </c>
       <c r="AW5" s="13">
         <v>7.3</v>
       </c>
       <c r="AX5" s="46">
         <v>2.8</v>
       </c>
       <c r="AY5" s="13">
         <v>2.6</v>
       </c>
       <c r="AZ5" s="13">
         <v>5.7</v>
       </c>
       <c r="BA5" s="13">
         <v>5.3</v>
       </c>
+      <c r="BB5" s="13">
+        <v>5.6</v>
+      </c>
+      <c r="BC5" s="13">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:55">
       <c r="A6" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="26"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="26"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
       <c r="N6" s="29"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="12"/>
       <c r="S6" s="12"/>
       <c r="T6" s="12"/>
       <c r="U6" s="30"/>
       <c r="V6" s="12"/>
       <c r="W6" s="12"/>
@@ -2180,52 +2200,58 @@
       </c>
       <c r="AT6" s="12">
         <v>7576.5</v>
       </c>
       <c r="AU6" s="13">
         <v>8444.5</v>
       </c>
       <c r="AV6" s="13">
         <v>9136.5</v>
       </c>
       <c r="AW6" s="13">
         <v>9105.5</v>
       </c>
       <c r="AX6" s="46">
         <v>9167</v>
       </c>
       <c r="AY6" s="13">
         <v>7141.1</v>
       </c>
       <c r="AZ6" s="13">
         <v>8770.7999999999993</v>
       </c>
       <c r="BA6" s="13">
         <v>9182.6</v>
       </c>
+      <c r="BB6" s="13">
+        <v>1186.5</v>
+      </c>
+      <c r="BC6" s="13">
+        <v>1784</v>
+      </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>152.6</v>
       </c>
       <c r="C7" s="15">
         <v>170.70000000000002</v>
       </c>
       <c r="D7" s="15">
         <v>194.7</v>
       </c>
       <c r="E7" s="15">
         <v>244.5</v>
       </c>
       <c r="F7" s="15">
         <v>243.5</v>
       </c>
       <c r="G7" s="15">
         <v>295</v>
       </c>
       <c r="H7" s="15">
         <v>339.20000000000005</v>
       </c>
       <c r="I7" s="15">
@@ -2341,52 +2367,58 @@
       </c>
       <c r="AT7" s="12">
         <v>129.69999999999999</v>
       </c>
       <c r="AU7" s="13">
         <v>48.3</v>
       </c>
       <c r="AV7" s="13">
         <v>50.5</v>
       </c>
       <c r="AW7" s="13">
         <v>66.099999999999994</v>
       </c>
       <c r="AX7" s="46">
         <v>25.7</v>
       </c>
       <c r="AY7" s="13">
         <v>38.9</v>
       </c>
       <c r="AZ7" s="13">
         <v>30.4</v>
       </c>
       <c r="BA7" s="13">
         <v>50.9</v>
       </c>
+      <c r="BB7" s="13">
+        <v>50.7</v>
+      </c>
+      <c r="BC7" s="13">
+        <v>34.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:55">
       <c r="A8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>1358.4</v>
       </c>
       <c r="C8" s="15">
         <v>804.90000000000009</v>
       </c>
       <c r="D8" s="15">
         <v>1699.1999999999998</v>
       </c>
       <c r="E8" s="15">
         <v>1982.1999999999998</v>
       </c>
       <c r="F8" s="15">
         <v>1923.6999999999998</v>
       </c>
       <c r="G8" s="15">
         <v>2055.8999999999996</v>
       </c>
       <c r="H8" s="15">
         <v>1446</v>
       </c>
       <c r="I8" s="15">
@@ -2502,52 +2534,58 @@
       </c>
       <c r="AT8" s="12">
         <v>382.1</v>
       </c>
       <c r="AU8" s="13">
         <v>375.3</v>
       </c>
       <c r="AV8" s="13">
         <v>379.3</v>
       </c>
       <c r="AW8" s="13">
         <v>369.1</v>
       </c>
       <c r="AX8" s="46">
         <v>436.1</v>
       </c>
       <c r="AY8" s="13">
         <v>62.9</v>
       </c>
       <c r="AZ8" s="13">
         <v>403.9</v>
       </c>
       <c r="BA8" s="13">
         <v>399.1</v>
       </c>
+      <c r="BB8" s="13">
+        <v>217.6</v>
+      </c>
+      <c r="BC8" s="13">
+        <v>455.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:53">
+    <row r="9" spans="1:55">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>9981.5</v>
       </c>
       <c r="C9" s="15">
         <v>8828.2999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>9777.1000000000022</v>
       </c>
       <c r="E9" s="15">
         <v>10357.799999999996</v>
       </c>
       <c r="F9" s="15">
         <v>10146.200000000004</v>
       </c>
       <c r="G9" s="15">
         <v>9695</v>
       </c>
       <c r="H9" s="15">
         <v>9652.0999999999985</v>
       </c>
       <c r="I9" s="15">
@@ -2663,52 +2701,58 @@
       </c>
       <c r="AT9" s="12">
         <v>9478.9</v>
       </c>
       <c r="AU9" s="13">
         <v>9119.5</v>
       </c>
       <c r="AV9" s="13">
         <v>8283.9</v>
       </c>
       <c r="AW9" s="13">
         <v>8712.2999999999993</v>
       </c>
       <c r="AX9" s="46">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="13">
         <v>7426.2</v>
       </c>
       <c r="AZ9" s="13">
         <v>8167.3</v>
       </c>
       <c r="BA9" s="13">
         <v>7780.8</v>
       </c>
+      <c r="BB9" s="13">
+        <v>7822</v>
+      </c>
+      <c r="BC9" s="13">
+        <v>7802.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:55">
       <c r="A10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14">
         <v>235.1</v>
       </c>
       <c r="C10" s="15">
         <v>279.60000000000002</v>
       </c>
       <c r="D10" s="15">
         <v>449.09999999999991</v>
       </c>
       <c r="E10" s="15">
         <v>578.79999999999995</v>
       </c>
       <c r="F10" s="15">
         <v>589.20000000000027</v>
       </c>
       <c r="G10" s="15">
         <v>470</v>
       </c>
       <c r="H10" s="15">
         <v>423.19999999999982</v>
       </c>
       <c r="I10" s="15">
@@ -2824,52 +2868,58 @@
       </c>
       <c r="AT10" s="12">
         <v>435</v>
       </c>
       <c r="AU10" s="13">
         <v>420.6</v>
       </c>
       <c r="AV10" s="13">
         <v>307.60000000000002</v>
       </c>
       <c r="AW10" s="13">
         <v>353.2</v>
       </c>
       <c r="AX10" s="46">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="13">
         <v>245.4</v>
       </c>
       <c r="AZ10" s="13">
         <v>94.4</v>
       </c>
       <c r="BA10" s="13">
         <v>94.4</v>
       </c>
+      <c r="BB10" s="13">
+        <v>96.3</v>
+      </c>
+      <c r="BC10" s="13">
+        <v>198.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:55">
       <c r="A11" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="15">
         <v>14357.599999999999</v>
       </c>
       <c r="D11" s="15">
         <v>17343.199999999997</v>
       </c>
       <c r="E11" s="15">
         <v>16467.400000000001</v>
       </c>
       <c r="F11" s="15">
         <v>16206.000000000007</v>
       </c>
       <c r="G11" s="15">
         <v>14832</v>
       </c>
       <c r="H11" s="15">
         <v>13066.199999999997</v>
       </c>
       <c r="I11" s="15">
@@ -2985,52 +3035,58 @@
       </c>
       <c r="AT11" s="12">
         <v>13738.2</v>
       </c>
       <c r="AU11" s="13">
         <v>16995.400000000001</v>
       </c>
       <c r="AV11" s="13">
         <v>15355.5</v>
       </c>
       <c r="AW11" s="13">
         <v>15637.4</v>
       </c>
       <c r="AX11" s="46">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="13">
         <v>13653.5</v>
       </c>
       <c r="AZ11" s="13">
         <v>15707.3</v>
       </c>
       <c r="BA11" s="13">
         <v>15272.2</v>
       </c>
+      <c r="BB11" s="13">
+        <v>14803.1</v>
+      </c>
+      <c r="BC11" s="13">
+        <v>15139.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="15">
         <v>368.69999999999993</v>
       </c>
       <c r="D12" s="15">
         <v>585.29999999999995</v>
       </c>
       <c r="E12" s="15">
         <v>659.2</v>
       </c>
       <c r="F12" s="15">
         <v>778.10000000000014</v>
       </c>
       <c r="G12" s="15">
         <v>614.5</v>
       </c>
       <c r="H12" s="15">
         <v>628.59999999999991</v>
       </c>
       <c r="I12" s="15">
@@ -3144,52 +3200,58 @@
       </c>
       <c r="AT12" s="12">
         <v>16.8</v>
       </c>
       <c r="AU12" s="13">
         <v>46.6</v>
       </c>
       <c r="AV12" s="13">
         <v>82.7</v>
       </c>
       <c r="AW12" s="13">
         <v>86.2</v>
       </c>
       <c r="AX12" s="46">
         <v>85.4</v>
       </c>
       <c r="AY12" s="13">
         <v>27.1</v>
       </c>
       <c r="AZ12" s="13">
         <v>30.7</v>
       </c>
       <c r="BA12" s="13">
         <v>30.7</v>
       </c>
+      <c r="BB12" s="13">
+        <v>33</v>
+      </c>
+      <c r="BC12" s="13">
+        <v>147.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:55">
       <c r="A13" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>2726.2</v>
       </c>
       <c r="C13" s="15">
         <v>2552.1999999999998</v>
       </c>
       <c r="D13" s="15">
         <v>2972.8000000000011</v>
       </c>
       <c r="E13" s="15">
         <v>2553.1999999999989</v>
       </c>
       <c r="F13" s="15">
         <v>3315.7000000000007</v>
       </c>
       <c r="G13" s="15">
         <v>3084.6999999999989</v>
       </c>
       <c r="H13" s="15">
         <v>3099.6000000000022</v>
       </c>
       <c r="I13" s="15">
@@ -3305,52 +3367,58 @@
       </c>
       <c r="AT13" s="12">
         <v>2995.1</v>
       </c>
       <c r="AU13" s="13">
         <v>3429.8</v>
       </c>
       <c r="AV13" s="13">
         <v>3009.7</v>
       </c>
       <c r="AW13" s="13">
         <v>3204</v>
       </c>
       <c r="AX13" s="46">
         <v>3079</v>
       </c>
       <c r="AY13" s="13">
         <v>2312.8000000000002</v>
       </c>
       <c r="AZ13" s="13">
         <v>2874.5</v>
       </c>
       <c r="BA13" s="13">
         <v>2680.2</v>
       </c>
+      <c r="BB13" s="13">
+        <v>3597.8</v>
+      </c>
+      <c r="BC13" s="13">
+        <v>2968.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:55">
       <c r="A14" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>502.9</v>
       </c>
       <c r="C14" s="15">
         <v>299.80000000000007</v>
       </c>
       <c r="D14" s="15">
         <v>402.79999999999995</v>
       </c>
       <c r="E14" s="15">
         <v>458.79999999999995</v>
       </c>
       <c r="F14" s="15">
         <v>543.39999999999986</v>
       </c>
       <c r="G14" s="15">
         <v>682</v>
       </c>
       <c r="H14" s="15">
         <v>448.60000000000036</v>
       </c>
       <c r="I14" s="15">
@@ -3466,52 +3534,58 @@
       </c>
       <c r="AT14" s="12">
         <v>150.1</v>
       </c>
       <c r="AU14" s="13">
         <v>249.5</v>
       </c>
       <c r="AV14" s="13">
         <v>386</v>
       </c>
       <c r="AW14" s="13">
         <v>308.8</v>
       </c>
       <c r="AX14" s="46">
         <v>215.5</v>
       </c>
       <c r="AY14" s="13">
         <v>193.8</v>
       </c>
       <c r="AZ14" s="13">
         <v>179.5</v>
       </c>
       <c r="BA14" s="13">
         <v>229.6</v>
       </c>
+      <c r="BB14" s="13">
+        <v>186.7</v>
+      </c>
+      <c r="BC14" s="13">
+        <v>335.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:55">
       <c r="A15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>6009.9</v>
       </c>
       <c r="C15" s="15">
         <v>6585.2000000000007</v>
       </c>
       <c r="D15" s="15">
         <v>8476.4999999999982</v>
       </c>
       <c r="E15" s="15">
         <v>31326.1</v>
       </c>
       <c r="F15" s="15">
         <v>14896.600000000006</v>
       </c>
       <c r="G15" s="15">
         <v>14682.5</v>
       </c>
       <c r="H15" s="15">
         <v>15119.699999999997</v>
       </c>
       <c r="I15" s="15">
@@ -3626,66 +3700,72 @@
         <v>8772.1</v>
       </c>
       <c r="AT15" s="12">
         <v>9312</v>
       </c>
       <c r="AU15" s="13">
         <v>9615.7999999999993</v>
       </c>
       <c r="AV15" s="13">
         <v>9830.6</v>
       </c>
       <c r="AW15" s="13">
         <v>10222.4</v>
       </c>
       <c r="AX15" s="47">
         <v>10143</v>
       </c>
       <c r="AY15" s="13">
         <v>10212.4</v>
       </c>
       <c r="AZ15" s="13">
         <v>11162.5</v>
       </c>
       <c r="BA15" s="13">
         <v>11136.9</v>
+      </c>
+      <c r="BB15" s="13">
+        <v>17285.3</v>
+      </c>
+      <c r="BC15" s="13">
+        <v>20424.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Q2"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="B1:M1"/>
     <mergeCell ref="AM1:AY1"/>
     <mergeCell ref="Z1:AJ1"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="AF2:AG2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="AX2:BA2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="AX2:BC2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>