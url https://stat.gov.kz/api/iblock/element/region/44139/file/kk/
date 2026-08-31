--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="3132" tabRatio="976"/>
   </bookViews>
   <sheets>
     <sheet name="артуымен" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">артуымен!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="31">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Тауықтың жұмыртқасы, мың дана</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Еңбекшіқазақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -886,76 +886,76 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="226">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 11" xfId="7"/>
     <cellStyle name="Обычный 2 12" xfId="8"/>
     <cellStyle name="Обычный 2 13" xfId="9"/>
     <cellStyle name="Обычный 2 14" xfId="10"/>
     <cellStyle name="Обычный 2 15" xfId="11"/>
     <cellStyle name="Обычный 2 16" xfId="12"/>
     <cellStyle name="Обычный 2 17" xfId="13"/>
     <cellStyle name="Обычный 2 17 2" xfId="14"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 17 2_1." xfId="16"/>
     <cellStyle name="Обычный 2 18" xfId="17"/>
     <cellStyle name="Обычный 2 19" xfId="18"/>
     <cellStyle name="Обычный 2 19 2" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="21"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="22"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="24"/>
@@ -1448,197 +1448,198 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC15"/>
+  <dimension ref="A1:BD15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BE7" sqref="BE7"/>
+      <selection pane="topRight" activeCell="BE6" sqref="BE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="10.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.109375" style="1"/>
     <col min="17" max="17" width="10.5546875" style="1" customWidth="1"/>
     <col min="18" max="21" width="9.109375" style="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="24" width="9.109375" style="1"/>
     <col min="25" max="25" width="11.44140625" style="1" customWidth="1"/>
     <col min="26" max="32" width="9.109375" style="1"/>
     <col min="33" max="33" width="10.109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.5546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.109375" style="1"/>
     <col min="37" max="37" width="11.109375" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="32"/>
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="49"/>
-[...9 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-      <c r="Z1" s="49" t="s">
+      <c r="Z1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="AA1" s="49"/>
-[...8 lines deleted...]
-      <c r="AJ1" s="49"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
       <c r="AK1" s="35"/>
       <c r="AL1" s="35"/>
-      <c r="AM1" s="48" t="s">
+      <c r="AM1" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="AN1" s="48"/>
-[...10 lines deleted...]
-      <c r="AY1" s="48"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
+      <c r="AX1" s="56"/>
+      <c r="AY1" s="56"/>
     </row>
-    <row r="2" spans="1:55" ht="38.4" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="54" t="s">
+    <row r="2" spans="1:56" ht="38.4" customHeight="1" thickBot="1">
+      <c r="A2" s="48"/>
+      <c r="B2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="55"/>
-[...10 lines deleted...]
-      <c r="N2" s="50" t="s">
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="51"/>
-[...3 lines deleted...]
-      <c r="S2" s="51"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="53"/>
       <c r="T2" s="5"/>
       <c r="U2" s="24"/>
       <c r="V2" s="4"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
-      <c r="Z2" s="50" t="s">
+      <c r="Z2" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="AA2" s="51"/>
-[...5 lines deleted...]
-      <c r="AG2" s="52"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="54"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="40"/>
-      <c r="AL2" s="50" t="s">
+      <c r="AL2" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="51"/>
-[...10 lines deleted...]
-      <c r="AX2" s="50" t="s">
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="54"/>
+      <c r="AX2" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="AY2" s="51"/>
-[...3 lines deleted...]
-      <c r="BC2" s="52"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="53"/>
+      <c r="BB2" s="53"/>
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="54"/>
     </row>
-    <row r="3" spans="1:55" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A3" s="53"/>
+    <row r="3" spans="1:56" ht="37.5" customHeight="1" thickBot="1">
+      <c r="A3" s="48"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="7" t="s">
@@ -1751,58 +1752,61 @@
       </c>
       <c r="AT3" s="42" t="s">
         <v>22</v>
       </c>
       <c r="AU3" s="42" t="s">
         <v>23</v>
       </c>
       <c r="AV3" s="42" t="s">
         <v>24</v>
       </c>
       <c r="AW3" s="42" t="s">
         <v>25</v>
       </c>
       <c r="AX3" s="41" t="s">
         <v>0</v>
       </c>
       <c r="AY3" s="42" t="s">
         <v>15</v>
       </c>
       <c r="AZ3" s="42" t="s">
         <v>16</v>
       </c>
       <c r="BA3" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="BB3" s="6" t="s">
+      <c r="BB3" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="BC3" s="7" t="s">
+      <c r="BC3" s="42" t="s">
         <v>19</v>
       </c>
+      <c r="BD3" s="42" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9">
         <v>38407.699999999997</v>
       </c>
       <c r="C4" s="10">
         <v>34375.100000000006</v>
       </c>
       <c r="D4" s="10">
         <v>42217.599999999991</v>
       </c>
       <c r="E4" s="10">
         <v>64811</v>
       </c>
       <c r="F4" s="10">
         <v>49008.300000000017</v>
       </c>
       <c r="G4" s="10">
         <v>46938.5</v>
       </c>
       <c r="H4" s="10">
         <v>44631.5</v>
       </c>
       <c r="I4" s="10">
@@ -1924,52 +1928,55 @@
       </c>
       <c r="AV4" s="20">
         <v>46830.9</v>
       </c>
       <c r="AW4" s="20">
         <v>48072.3</v>
       </c>
       <c r="AX4" s="45">
         <v>42727.4</v>
       </c>
       <c r="AY4" s="20">
         <v>41316.699999999997</v>
       </c>
       <c r="AZ4" s="20">
         <v>47427</v>
       </c>
       <c r="BA4" s="20">
         <v>46862.7</v>
       </c>
       <c r="BB4" s="20">
         <v>45284.6</v>
       </c>
       <c r="BC4" s="20">
         <v>49301</v>
       </c>
+      <c r="BD4" s="20">
+        <v>49504.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:55">
+    <row r="5" spans="1:56">
       <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>174.1</v>
       </c>
       <c r="C5" s="15">
         <v>128.1</v>
       </c>
       <c r="D5" s="15">
         <v>316.90000000000003</v>
       </c>
       <c r="E5" s="15">
         <v>183</v>
       </c>
       <c r="F5" s="15">
         <v>365.9</v>
       </c>
       <c r="G5" s="15">
         <v>526.90000000000009</v>
       </c>
       <c r="H5" s="15">
         <v>408.29999999999973</v>
       </c>
       <c r="I5" s="15">
@@ -2091,52 +2098,55 @@
       </c>
       <c r="AV5" s="13">
         <v>8.6</v>
       </c>
       <c r="AW5" s="13">
         <v>7.3</v>
       </c>
       <c r="AX5" s="46">
         <v>2.8</v>
       </c>
       <c r="AY5" s="13">
         <v>2.6</v>
       </c>
       <c r="AZ5" s="13">
         <v>5.7</v>
       </c>
       <c r="BA5" s="13">
         <v>5.3</v>
       </c>
       <c r="BB5" s="13">
         <v>5.6</v>
       </c>
       <c r="BC5" s="13">
         <v>10.199999999999999</v>
       </c>
+      <c r="BD5" s="13">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="26"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="26"/>
       <c r="K6" s="27"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
       <c r="N6" s="29"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="12"/>
       <c r="S6" s="12"/>
       <c r="T6" s="12"/>
       <c r="U6" s="30"/>
       <c r="V6" s="12"/>
       <c r="W6" s="12"/>
@@ -2206,52 +2216,55 @@
       </c>
       <c r="AV6" s="13">
         <v>9136.5</v>
       </c>
       <c r="AW6" s="13">
         <v>9105.5</v>
       </c>
       <c r="AX6" s="46">
         <v>9167</v>
       </c>
       <c r="AY6" s="13">
         <v>7141.1</v>
       </c>
       <c r="AZ6" s="13">
         <v>8770.7999999999993</v>
       </c>
       <c r="BA6" s="13">
         <v>9182.6</v>
       </c>
       <c r="BB6" s="13">
         <v>1186.5</v>
       </c>
       <c r="BC6" s="13">
         <v>1784</v>
       </c>
+      <c r="BD6" s="13">
+        <v>1816.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>152.6</v>
       </c>
       <c r="C7" s="15">
         <v>170.70000000000002</v>
       </c>
       <c r="D7" s="15">
         <v>194.7</v>
       </c>
       <c r="E7" s="15">
         <v>244.5</v>
       </c>
       <c r="F7" s="15">
         <v>243.5</v>
       </c>
       <c r="G7" s="15">
         <v>295</v>
       </c>
       <c r="H7" s="15">
         <v>339.20000000000005</v>
       </c>
       <c r="I7" s="15">
@@ -2373,52 +2386,55 @@
       </c>
       <c r="AV7" s="13">
         <v>50.5</v>
       </c>
       <c r="AW7" s="13">
         <v>66.099999999999994</v>
       </c>
       <c r="AX7" s="46">
         <v>25.7</v>
       </c>
       <c r="AY7" s="13">
         <v>38.9</v>
       </c>
       <c r="AZ7" s="13">
         <v>30.4</v>
       </c>
       <c r="BA7" s="13">
         <v>50.9</v>
       </c>
       <c r="BB7" s="13">
         <v>50.7</v>
       </c>
       <c r="BC7" s="13">
         <v>34.4</v>
       </c>
+      <c r="BD7" s="13">
+        <v>36.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>1358.4</v>
       </c>
       <c r="C8" s="15">
         <v>804.90000000000009</v>
       </c>
       <c r="D8" s="15">
         <v>1699.1999999999998</v>
       </c>
       <c r="E8" s="15">
         <v>1982.1999999999998</v>
       </c>
       <c r="F8" s="15">
         <v>1923.6999999999998</v>
       </c>
       <c r="G8" s="15">
         <v>2055.8999999999996</v>
       </c>
       <c r="H8" s="15">
         <v>1446</v>
       </c>
       <c r="I8" s="15">
@@ -2540,52 +2556,55 @@
       </c>
       <c r="AV8" s="13">
         <v>379.3</v>
       </c>
       <c r="AW8" s="13">
         <v>369.1</v>
       </c>
       <c r="AX8" s="46">
         <v>436.1</v>
       </c>
       <c r="AY8" s="13">
         <v>62.9</v>
       </c>
       <c r="AZ8" s="13">
         <v>403.9</v>
       </c>
       <c r="BA8" s="13">
         <v>399.1</v>
       </c>
       <c r="BB8" s="13">
         <v>217.6</v>
       </c>
       <c r="BC8" s="13">
         <v>455.3</v>
       </c>
+      <c r="BD8" s="13">
+        <v>488.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:55">
+    <row r="9" spans="1:56">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>9981.5</v>
       </c>
       <c r="C9" s="15">
         <v>8828.2999999999993</v>
       </c>
       <c r="D9" s="15">
         <v>9777.1000000000022</v>
       </c>
       <c r="E9" s="15">
         <v>10357.799999999996</v>
       </c>
       <c r="F9" s="15">
         <v>10146.200000000004</v>
       </c>
       <c r="G9" s="15">
         <v>9695</v>
       </c>
       <c r="H9" s="15">
         <v>9652.0999999999985</v>
       </c>
       <c r="I9" s="15">
@@ -2707,52 +2726,55 @@
       </c>
       <c r="AV9" s="13">
         <v>8283.9</v>
       </c>
       <c r="AW9" s="13">
         <v>8712.2999999999993</v>
       </c>
       <c r="AX9" s="46">
         <v>4523.5</v>
       </c>
       <c r="AY9" s="13">
         <v>7426.2</v>
       </c>
       <c r="AZ9" s="13">
         <v>8167.3</v>
       </c>
       <c r="BA9" s="13">
         <v>7780.8</v>
       </c>
       <c r="BB9" s="13">
         <v>7822</v>
       </c>
       <c r="BC9" s="13">
         <v>7802.9</v>
       </c>
+      <c r="BD9" s="13">
+        <v>7909.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14">
         <v>235.1</v>
       </c>
       <c r="C10" s="15">
         <v>279.60000000000002</v>
       </c>
       <c r="D10" s="15">
         <v>449.09999999999991</v>
       </c>
       <c r="E10" s="15">
         <v>578.79999999999995</v>
       </c>
       <c r="F10" s="15">
         <v>589.20000000000027</v>
       </c>
       <c r="G10" s="15">
         <v>470</v>
       </c>
       <c r="H10" s="15">
         <v>423.19999999999982</v>
       </c>
       <c r="I10" s="15">
@@ -2874,52 +2896,55 @@
       </c>
       <c r="AV10" s="13">
         <v>307.60000000000002</v>
       </c>
       <c r="AW10" s="13">
         <v>353.2</v>
       </c>
       <c r="AX10" s="46">
         <v>66.099999999999994</v>
       </c>
       <c r="AY10" s="13">
         <v>245.4</v>
       </c>
       <c r="AZ10" s="13">
         <v>94.4</v>
       </c>
       <c r="BA10" s="13">
         <v>94.4</v>
       </c>
       <c r="BB10" s="13">
         <v>96.3</v>
       </c>
       <c r="BC10" s="13">
         <v>198.7</v>
       </c>
+      <c r="BD10" s="13">
+        <v>155.69999999999999</v>
+      </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>16961.900000000001</v>
       </c>
       <c r="C11" s="15">
         <v>14357.599999999999</v>
       </c>
       <c r="D11" s="15">
         <v>17343.199999999997</v>
       </c>
       <c r="E11" s="15">
         <v>16467.400000000001</v>
       </c>
       <c r="F11" s="15">
         <v>16206.000000000007</v>
       </c>
       <c r="G11" s="15">
         <v>14832</v>
       </c>
       <c r="H11" s="15">
         <v>13066.199999999997</v>
       </c>
       <c r="I11" s="15">
@@ -3041,52 +3066,55 @@
       </c>
       <c r="AV11" s="13">
         <v>15355.5</v>
       </c>
       <c r="AW11" s="13">
         <v>15637.4</v>
       </c>
       <c r="AX11" s="46">
         <v>14983.3</v>
       </c>
       <c r="AY11" s="13">
         <v>13653.5</v>
       </c>
       <c r="AZ11" s="13">
         <v>15707.3</v>
       </c>
       <c r="BA11" s="13">
         <v>15272.2</v>
       </c>
       <c r="BB11" s="13">
         <v>14803.1</v>
       </c>
       <c r="BC11" s="13">
         <v>15139.7</v>
       </c>
+      <c r="BD11" s="13">
+        <v>15712.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14">
         <v>305.10000000000002</v>
       </c>
       <c r="C12" s="15">
         <v>368.69999999999993</v>
       </c>
       <c r="D12" s="15">
         <v>585.29999999999995</v>
       </c>
       <c r="E12" s="15">
         <v>659.2</v>
       </c>
       <c r="F12" s="15">
         <v>778.10000000000014</v>
       </c>
       <c r="G12" s="15">
         <v>614.5</v>
       </c>
       <c r="H12" s="15">
         <v>628.59999999999991</v>
       </c>
       <c r="I12" s="15">
@@ -3206,52 +3234,55 @@
       </c>
       <c r="AV12" s="13">
         <v>82.7</v>
       </c>
       <c r="AW12" s="13">
         <v>86.2</v>
       </c>
       <c r="AX12" s="46">
         <v>85.4</v>
       </c>
       <c r="AY12" s="13">
         <v>27.1</v>
       </c>
       <c r="AZ12" s="13">
         <v>30.7</v>
       </c>
       <c r="BA12" s="13">
         <v>30.7</v>
       </c>
       <c r="BB12" s="13">
         <v>33</v>
       </c>
       <c r="BC12" s="13">
         <v>147.9</v>
       </c>
+      <c r="BD12" s="13">
+        <v>79.599999999999994</v>
+      </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>2726.2</v>
       </c>
       <c r="C13" s="15">
         <v>2552.1999999999998</v>
       </c>
       <c r="D13" s="15">
         <v>2972.8000000000011</v>
       </c>
       <c r="E13" s="15">
         <v>2553.1999999999989</v>
       </c>
       <c r="F13" s="15">
         <v>3315.7000000000007</v>
       </c>
       <c r="G13" s="15">
         <v>3084.6999999999989</v>
       </c>
       <c r="H13" s="15">
         <v>3099.6000000000022</v>
       </c>
       <c r="I13" s="15">
@@ -3373,52 +3404,55 @@
       </c>
       <c r="AV13" s="13">
         <v>3009.7</v>
       </c>
       <c r="AW13" s="13">
         <v>3204</v>
       </c>
       <c r="AX13" s="46">
         <v>3079</v>
       </c>
       <c r="AY13" s="13">
         <v>2312.8000000000002</v>
       </c>
       <c r="AZ13" s="13">
         <v>2874.5</v>
       </c>
       <c r="BA13" s="13">
         <v>2680.2</v>
       </c>
       <c r="BB13" s="13">
         <v>3597.8</v>
       </c>
       <c r="BC13" s="13">
         <v>2968.4</v>
       </c>
+      <c r="BD13" s="13">
+        <v>3462.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>502.9</v>
       </c>
       <c r="C14" s="15">
         <v>299.80000000000007</v>
       </c>
       <c r="D14" s="15">
         <v>402.79999999999995</v>
       </c>
       <c r="E14" s="15">
         <v>458.79999999999995</v>
       </c>
       <c r="F14" s="15">
         <v>543.39999999999986</v>
       </c>
       <c r="G14" s="15">
         <v>682</v>
       </c>
       <c r="H14" s="15">
         <v>448.60000000000036</v>
       </c>
       <c r="I14" s="15">
@@ -3540,52 +3574,55 @@
       </c>
       <c r="AV14" s="13">
         <v>386</v>
       </c>
       <c r="AW14" s="13">
         <v>308.8</v>
       </c>
       <c r="AX14" s="46">
         <v>215.5</v>
       </c>
       <c r="AY14" s="13">
         <v>193.8</v>
       </c>
       <c r="AZ14" s="13">
         <v>179.5</v>
       </c>
       <c r="BA14" s="13">
         <v>229.6</v>
       </c>
       <c r="BB14" s="13">
         <v>186.7</v>
       </c>
       <c r="BC14" s="13">
         <v>335.2</v>
       </c>
+      <c r="BD14" s="13">
+        <v>276.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="14">
         <v>6009.9</v>
       </c>
       <c r="C15" s="15">
         <v>6585.2000000000007</v>
       </c>
       <c r="D15" s="15">
         <v>8476.4999999999982</v>
       </c>
       <c r="E15" s="15">
         <v>31326.1</v>
       </c>
       <c r="F15" s="15">
         <v>14896.600000000006</v>
       </c>
       <c r="G15" s="15">
         <v>14682.5</v>
       </c>
       <c r="H15" s="15">
         <v>15119.699999999997</v>
       </c>
       <c r="I15" s="15">
@@ -3706,66 +3743,69 @@
         <v>9615.7999999999993</v>
       </c>
       <c r="AV15" s="13">
         <v>9830.6</v>
       </c>
       <c r="AW15" s="13">
         <v>10222.4</v>
       </c>
       <c r="AX15" s="47">
         <v>10143</v>
       </c>
       <c r="AY15" s="13">
         <v>10212.4</v>
       </c>
       <c r="AZ15" s="13">
         <v>11162.5</v>
       </c>
       <c r="BA15" s="13">
         <v>11136.9</v>
       </c>
       <c r="BB15" s="13">
         <v>17285.3</v>
       </c>
       <c r="BC15" s="13">
         <v>20424.3</v>
+      </c>
+      <c r="BD15" s="13">
+        <v>19559.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:M1"/>
     <mergeCell ref="AM1:AY1"/>
     <mergeCell ref="Z1:AJ1"/>
     <mergeCell ref="Z2:AC2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="AF2:AG2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="AX2:BC2"/>
+    <mergeCell ref="AX2:BD2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Q2"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="B1:M1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>