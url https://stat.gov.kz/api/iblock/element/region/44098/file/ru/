--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\1.Численность год\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="105" yWindow="-255" windowWidth="29040" windowHeight="15840" tabRatio="599"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Женщины" sheetId="5" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Показатели" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="69">
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек, на начало года</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
@@ -84,117 +85,232 @@
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Численность населения Актюбинской области</t>
   </si>
   <si>
-    <t>Численность мужчин по Актюбинской области</t>
-[...4 lines deleted...]
-  <si>
     <t>г. Актобе</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Количество людей, проживающих на данной территории в определеный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Данные с 2009 года пересчитаны с учетом образования новых областей и города (Абай, Жетісу, Ұлытау, Туркестанская, г. Шымкент).
+Данные по Туркестанской области за 2000-2008 годы приведены по Южно-Казахстанской области. </t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>код КСП - 611101</t>
+  </si>
+  <si>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>С 2000</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/509853/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="40">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -338,154 +454,165 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...17 lines deleted...]
-      <name val="кщи"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -513,58 +640,52 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="17">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -697,711 +818,511 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="25">
+  <cellStyleXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="25" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="27" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="27" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="26" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="26" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="25" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="32" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="25">
+  <cellStyles count="28">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="25" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4" xfId="26"/>
+    <cellStyle name="Обычный 3" xfId="27"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...229 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1533,10672 +1454,10472 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509853/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Y2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="43" customWidth="1"/>
+    <col min="2" max="2" width="85" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="14.25" customHeight="1"/>
-[...80 lines deleted...]
-      <c r="K6" s="44" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="64"/>
+      <c r="B2" s="83"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="84">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="L6" s="27">
-[...3244 lines deleted...]
-      <c r="E46" s="89"/>
+      <c r="B4" s="85" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="68" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="84" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="84" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="84" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="60" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="75" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A12" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="86" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="87" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="88">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="88">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="89" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="89" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="90" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>67</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...10 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A7:C16"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AB6" sqref="AB6:AB45"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="58" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="81.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1"/>
-[...3558 lines deleted...]
-      <c r="S60" s="28"/>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="71"/>
+      <c r="C7" s="72"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="71"/>
+      <c r="C8" s="72"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="71"/>
+      <c r="C9" s="72"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="71"/>
+      <c r="C10" s="72"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="71" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="71"/>
+      <c r="C11" s="72"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="73"/>
+      <c r="B12" s="71"/>
+      <c r="C12" s="74"/>
+    </row>
+    <row r="13" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="71"/>
+      <c r="C13" s="74"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="73"/>
+      <c r="B14" s="71"/>
+      <c r="C14" s="74"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="73"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="74"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="77"/>
+      <c r="C16" s="77"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...6 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AE124"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection sqref="A1:XFD5"/>
-      <selection pane="bottomLeft" activeCell="Q27" sqref="Q27"/>
+      <selection pane="bottomLeft" activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="38" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="40"/>
+    <col min="1" max="1" width="12.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="19" style="2" customWidth="1"/>
+    <col min="3" max="22" width="12.85546875" style="2" customWidth="1"/>
+    <col min="23" max="26" width="10" style="2" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="97" t="s">
+    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="Z2" s="96"/>
+    </row>
+    <row r="3" spans="1:29" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="38"/>
+    </row>
+    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W4" s="39"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+    </row>
+    <row r="5" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W5" s="40"/>
+      <c r="X5" s="101" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="101"/>
+      <c r="Z5" s="101"/>
+      <c r="AA5" s="101"/>
+      <c r="AB5" s="101"/>
+      <c r="AC5" s="101"/>
+    </row>
+    <row r="6" spans="1:29" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="91" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="41"/>
+      <c r="C6" s="18">
+        <v>2000</v>
+      </c>
+      <c r="D6" s="18">
+        <v>2001</v>
+      </c>
+      <c r="E6" s="18">
+        <v>2002</v>
+      </c>
+      <c r="F6" s="18">
+        <v>2003</v>
+      </c>
+      <c r="G6" s="18">
+        <v>2004</v>
+      </c>
+      <c r="H6" s="18">
+        <v>2005</v>
+      </c>
+      <c r="I6" s="18">
+        <v>2006</v>
+      </c>
+      <c r="J6" s="18">
+        <v>2007</v>
+      </c>
+      <c r="K6" s="18">
+        <v>2008</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="M6" s="18">
+        <v>2010</v>
+      </c>
+      <c r="N6" s="18">
+        <v>2011</v>
+      </c>
+      <c r="O6" s="18">
+        <v>2012</v>
+      </c>
+      <c r="P6" s="18">
+        <v>2013</v>
+      </c>
+      <c r="Q6" s="18">
+        <v>2014</v>
+      </c>
+      <c r="R6" s="18">
+        <v>2015</v>
+      </c>
+      <c r="S6" s="35">
+        <v>2016</v>
+      </c>
+      <c r="T6" s="18">
+        <v>2017</v>
+      </c>
+      <c r="U6" s="18">
+        <v>2018</v>
+      </c>
+      <c r="V6" s="28">
+        <v>2019</v>
+      </c>
+      <c r="W6" s="42">
+        <v>2020</v>
+      </c>
+      <c r="X6" s="36">
+        <v>2021</v>
+      </c>
+      <c r="Y6" s="37">
+        <v>2022</v>
+      </c>
+      <c r="Z6" s="45">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="18">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="18">
+        <v>2025</v>
+      </c>
+      <c r="AC6" s="18">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="97" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="97"/>
+      <c r="D7" s="97"/>
+      <c r="E7" s="97"/>
+      <c r="F7" s="97"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="97"/>
+      <c r="K7" s="97"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="97"/>
+      <c r="O7" s="97"/>
+      <c r="P7" s="97"/>
+      <c r="Q7" s="97"/>
+      <c r="R7" s="97"/>
+      <c r="S7" s="97"/>
+      <c r="T7" s="97"/>
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="98"/>
+    </row>
+    <row r="8" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="78">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="7">
+        <v>677715</v>
+      </c>
+      <c r="D8" s="7">
+        <v>670231</v>
+      </c>
+      <c r="E8" s="7">
+        <v>668166</v>
+      </c>
+      <c r="F8" s="7">
+        <v>668378</v>
+      </c>
+      <c r="G8" s="7">
+        <v>671812</v>
+      </c>
+      <c r="H8" s="7">
+        <v>678607</v>
+      </c>
+      <c r="I8" s="7">
+        <v>686698</v>
+      </c>
+      <c r="J8" s="7">
+        <v>695454</v>
+      </c>
+      <c r="K8" s="7">
+        <v>703660</v>
+      </c>
+      <c r="L8" s="49">
+        <v>756254</v>
+      </c>
+      <c r="M8" s="6">
+        <v>763055</v>
+      </c>
+      <c r="N8" s="6">
+        <v>776942</v>
+      </c>
+      <c r="O8" s="6">
+        <v>785824</v>
+      </c>
+      <c r="P8" s="6">
+        <v>795288</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>808389</v>
+      </c>
+      <c r="R8" s="6">
+        <v>821945</v>
+      </c>
+      <c r="S8" s="6">
+        <v>834181</v>
+      </c>
+      <c r="T8" s="6">
+        <v>845034</v>
+      </c>
+      <c r="U8" s="6">
+        <v>857081</v>
+      </c>
+      <c r="V8" s="8">
+        <v>869066</v>
+      </c>
+      <c r="W8" s="8">
+        <v>881096</v>
+      </c>
+      <c r="X8" s="8">
+        <v>893785</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>916750</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>928159</v>
+      </c>
+      <c r="AA8" s="2">
+        <v>939405</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>949524</v>
+      </c>
+      <c r="AC8" s="50">
+        <v>955970</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="78">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="12">
+        <v>277508</v>
+      </c>
+      <c r="D9" s="12">
+        <v>272654</v>
+      </c>
+      <c r="E9" s="12">
+        <v>273805</v>
+      </c>
+      <c r="F9" s="12">
+        <v>276660</v>
+      </c>
+      <c r="G9" s="12">
+        <v>280290</v>
+      </c>
+      <c r="H9" s="12">
+        <v>286196</v>
+      </c>
+      <c r="I9" s="12">
+        <v>292095</v>
+      </c>
+      <c r="J9" s="12">
+        <v>299575</v>
+      </c>
+      <c r="K9" s="12">
+        <v>306696</v>
+      </c>
+      <c r="L9" s="49">
+        <v>390838</v>
+      </c>
+      <c r="M9" s="6">
+        <v>395403</v>
+      </c>
+      <c r="N9" s="6">
+        <v>408717</v>
+      </c>
+      <c r="O9" s="6">
+        <v>415689</v>
+      </c>
+      <c r="P9" s="6">
+        <v>420478</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>427931</v>
+      </c>
+      <c r="R9" s="6">
+        <v>439208</v>
+      </c>
+      <c r="S9" s="6">
+        <v>449857</v>
+      </c>
+      <c r="T9" s="6">
+        <v>461650</v>
+      </c>
+      <c r="U9" s="6">
+        <v>476902</v>
+      </c>
+      <c r="V9" s="6">
+        <v>487857</v>
+      </c>
+      <c r="W9" s="6">
+        <v>500635</v>
+      </c>
+      <c r="X9" s="6">
+        <v>512878</v>
+      </c>
+      <c r="Y9" s="12">
+        <v>549381</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>559934</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>570475</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>584723</v>
+      </c>
+      <c r="AC9" s="50">
+        <v>598683</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="78">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="12">
+        <v>37023</v>
+      </c>
+      <c r="D10" s="12">
+        <v>36801</v>
+      </c>
+      <c r="E10" s="12">
+        <v>36919</v>
+      </c>
+      <c r="F10" s="12">
+        <v>37316</v>
+      </c>
+      <c r="G10" s="12">
+        <v>37919</v>
+      </c>
+      <c r="H10" s="12">
+        <v>38877</v>
+      </c>
+      <c r="I10" s="12">
+        <v>40143</v>
+      </c>
+      <c r="J10" s="12">
+        <v>41165</v>
+      </c>
+      <c r="K10" s="12">
+        <v>42776</v>
+      </c>
+      <c r="L10" s="49">
+        <v>38506</v>
+      </c>
+      <c r="M10" s="6">
+        <v>39094</v>
+      </c>
+      <c r="N10" s="6">
+        <v>38990</v>
+      </c>
+      <c r="O10" s="6">
+        <v>38870</v>
+      </c>
+      <c r="P10" s="6">
+        <v>38954</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>39659</v>
+      </c>
+      <c r="R10" s="6">
+        <v>40283</v>
+      </c>
+      <c r="S10" s="6">
+        <v>40360</v>
+      </c>
+      <c r="T10" s="6">
+        <v>40193</v>
+      </c>
+      <c r="U10" s="6">
+        <v>40137</v>
+      </c>
+      <c r="V10" s="6">
+        <v>40472</v>
+      </c>
+      <c r="W10" s="6">
+        <v>40815</v>
+      </c>
+      <c r="X10" s="6">
+        <v>41161</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>43033</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>43350</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>43714</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>43680</v>
+      </c>
+      <c r="AC10" s="50">
+        <v>43086</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="78">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="12">
+        <v>34327</v>
+      </c>
+      <c r="D11" s="12">
+        <v>33908</v>
+      </c>
+      <c r="E11" s="12">
+        <v>33525</v>
+      </c>
+      <c r="F11" s="12">
+        <v>33039</v>
+      </c>
+      <c r="G11" s="12">
+        <v>32734</v>
+      </c>
+      <c r="H11" s="12">
+        <v>32450</v>
+      </c>
+      <c r="I11" s="12">
+        <v>32196</v>
+      </c>
+      <c r="J11" s="15">
+        <v>31860</v>
+      </c>
+      <c r="K11" s="12">
+        <v>31390</v>
+      </c>
+      <c r="L11" s="49">
+        <v>25679</v>
+      </c>
+      <c r="M11" s="6">
+        <v>25702</v>
+      </c>
+      <c r="N11" s="6">
+        <v>25534</v>
+      </c>
+      <c r="O11" s="6">
+        <v>25414</v>
+      </c>
+      <c r="P11" s="6">
+        <v>25650</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>25945</v>
+      </c>
+      <c r="R11" s="6">
+        <v>26152</v>
+      </c>
+      <c r="S11" s="6">
+        <v>26441</v>
+      </c>
+      <c r="T11" s="6">
+        <v>25949</v>
+      </c>
+      <c r="U11" s="6">
+        <v>25044</v>
+      </c>
+      <c r="V11" s="6">
+        <v>24824</v>
+      </c>
+      <c r="W11" s="6">
+        <v>24292</v>
+      </c>
+      <c r="X11" s="6">
+        <v>24123</v>
+      </c>
+      <c r="Y11" s="12">
+        <v>20869</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>20786</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>20632</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>20181</v>
+      </c>
+      <c r="AC11" s="50">
+        <v>19522</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="78">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="12">
+        <v>24757</v>
+      </c>
+      <c r="D12" s="12">
+        <v>24744</v>
+      </c>
+      <c r="E12" s="12">
+        <v>24565</v>
+      </c>
+      <c r="F12" s="12">
+        <v>24253</v>
+      </c>
+      <c r="G12" s="12">
+        <v>24097</v>
+      </c>
+      <c r="H12" s="12">
+        <v>23888</v>
+      </c>
+      <c r="I12" s="12">
+        <v>23908</v>
+      </c>
+      <c r="J12" s="15">
+        <v>23924</v>
+      </c>
+      <c r="K12" s="12">
+        <v>23935</v>
+      </c>
+      <c r="L12" s="49">
+        <v>22191</v>
+      </c>
+      <c r="M12" s="6">
+        <v>22341</v>
+      </c>
+      <c r="N12" s="6">
+        <v>22521</v>
+      </c>
+      <c r="O12" s="6">
+        <v>22754</v>
+      </c>
+      <c r="P12" s="6">
+        <v>22940</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>23090</v>
+      </c>
+      <c r="R12" s="6">
+        <v>23038</v>
+      </c>
+      <c r="S12" s="6">
+        <v>23259</v>
+      </c>
+      <c r="T12" s="6">
+        <v>23094</v>
+      </c>
+      <c r="U12" s="6">
+        <v>22852</v>
+      </c>
+      <c r="V12" s="6">
+        <v>22945</v>
+      </c>
+      <c r="W12" s="6">
+        <v>22934</v>
+      </c>
+      <c r="X12" s="6">
+        <v>23113</v>
+      </c>
+      <c r="Y12" s="12">
+        <v>22732</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>22891</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>22940</v>
+      </c>
+      <c r="AB12" s="11">
+        <v>22691</v>
+      </c>
+      <c r="AC12" s="50">
+        <v>22286</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="78">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="12">
+        <v>18940</v>
+      </c>
+      <c r="D13" s="12">
+        <v>18730</v>
+      </c>
+      <c r="E13" s="12">
+        <v>18465</v>
+      </c>
+      <c r="F13" s="12">
+        <v>18333</v>
+      </c>
+      <c r="G13" s="12">
+        <v>18330</v>
+      </c>
+      <c r="H13" s="12">
+        <v>18422</v>
+      </c>
+      <c r="I13" s="12">
+        <v>18496</v>
+      </c>
+      <c r="J13" s="15">
+        <v>18314</v>
+      </c>
+      <c r="K13" s="12">
+        <v>18076</v>
+      </c>
+      <c r="L13" s="49">
+        <v>16783</v>
+      </c>
+      <c r="M13" s="6">
+        <v>16666</v>
+      </c>
+      <c r="N13" s="6">
+        <v>16627</v>
+      </c>
+      <c r="O13" s="6">
+        <v>16512</v>
+      </c>
+      <c r="P13" s="6">
+        <v>16691</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>16906</v>
+      </c>
+      <c r="R13" s="6">
+        <v>17009</v>
+      </c>
+      <c r="S13" s="6">
+        <v>17135</v>
+      </c>
+      <c r="T13" s="6">
+        <v>17202</v>
+      </c>
+      <c r="U13" s="6">
+        <v>17064</v>
+      </c>
+      <c r="V13" s="6">
+        <v>17058</v>
+      </c>
+      <c r="W13" s="6">
+        <v>16942</v>
+      </c>
+      <c r="X13" s="6">
+        <v>16848</v>
+      </c>
+      <c r="Y13" s="12">
+        <v>15465</v>
+      </c>
+      <c r="Z13" s="12">
+        <v>15374</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>15433</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>15182</v>
+      </c>
+      <c r="AC13" s="50">
+        <v>14875</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="78">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="12">
+        <v>27362</v>
+      </c>
+      <c r="D14" s="12">
+        <v>26854</v>
+      </c>
+      <c r="E14" s="12">
+        <v>26109</v>
+      </c>
+      <c r="F14" s="12">
+        <v>25429</v>
+      </c>
+      <c r="G14" s="12">
+        <v>24932</v>
+      </c>
+      <c r="H14" s="12">
+        <v>24380</v>
+      </c>
+      <c r="I14" s="12">
+        <v>24068</v>
+      </c>
+      <c r="J14" s="15">
+        <v>23648</v>
+      </c>
+      <c r="K14" s="12">
+        <v>23331</v>
+      </c>
+      <c r="L14" s="49">
+        <v>19585</v>
+      </c>
+      <c r="M14" s="6">
+        <v>19417</v>
+      </c>
+      <c r="N14" s="6">
+        <v>19323</v>
+      </c>
+      <c r="O14" s="6">
+        <v>19283</v>
+      </c>
+      <c r="P14" s="6">
+        <v>19414</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>19556</v>
+      </c>
+      <c r="R14" s="6">
+        <v>19348</v>
+      </c>
+      <c r="S14" s="6">
+        <v>19293</v>
+      </c>
+      <c r="T14" s="6">
+        <v>19044</v>
+      </c>
+      <c r="U14" s="6">
+        <v>18596</v>
+      </c>
+      <c r="V14" s="6">
+        <v>18588</v>
+      </c>
+      <c r="W14" s="6">
+        <v>18314</v>
+      </c>
+      <c r="X14" s="6">
+        <v>18247</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>16036</v>
+      </c>
+      <c r="Z14" s="12">
+        <v>15980</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>15974</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>15711</v>
+      </c>
+      <c r="AC14" s="50">
+        <v>15378</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="78">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="12">
+        <v>30921</v>
+      </c>
+      <c r="D15" s="12">
+        <v>30473</v>
+      </c>
+      <c r="E15" s="12">
+        <v>30155</v>
+      </c>
+      <c r="F15" s="12">
+        <v>29927</v>
+      </c>
+      <c r="G15" s="12">
+        <v>30144</v>
+      </c>
+      <c r="H15" s="12">
+        <v>30694</v>
+      </c>
+      <c r="I15" s="12">
+        <v>31380</v>
+      </c>
+      <c r="J15" s="15">
+        <v>31383</v>
+      </c>
+      <c r="K15" s="12">
+        <v>31360</v>
+      </c>
+      <c r="L15" s="49">
+        <v>29811</v>
+      </c>
+      <c r="M15" s="6">
+        <v>29773</v>
+      </c>
+      <c r="N15" s="6">
+        <v>29425</v>
+      </c>
+      <c r="O15" s="6">
+        <v>29588</v>
+      </c>
+      <c r="P15" s="6">
+        <v>29647</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>31090</v>
+      </c>
+      <c r="R15" s="6">
+        <v>30841</v>
+      </c>
+      <c r="S15" s="6">
+        <v>30615</v>
+      </c>
+      <c r="T15" s="6">
+        <v>30423</v>
+      </c>
+      <c r="U15" s="6">
+        <v>30080</v>
+      </c>
+      <c r="V15" s="6">
+        <v>29978</v>
+      </c>
+      <c r="W15" s="6">
+        <v>29831</v>
+      </c>
+      <c r="X15" s="6">
+        <v>29803</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>29533</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>29607</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>29717</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>29467</v>
+      </c>
+      <c r="AC15" s="50">
+        <v>29125</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="78">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="12">
+        <v>63452</v>
+      </c>
+      <c r="D16" s="12">
+        <v>62887</v>
+      </c>
+      <c r="E16" s="12">
+        <v>62497</v>
+      </c>
+      <c r="F16" s="12">
+        <v>62507</v>
+      </c>
+      <c r="G16" s="12">
+        <v>63024</v>
+      </c>
+      <c r="H16" s="12">
+        <v>63991</v>
+      </c>
+      <c r="I16" s="12">
+        <v>64688</v>
+      </c>
+      <c r="J16" s="15">
+        <v>65498</v>
+      </c>
+      <c r="K16" s="12">
+        <v>65711</v>
+      </c>
+      <c r="L16" s="49">
+        <v>61900</v>
+      </c>
+      <c r="M16" s="6">
+        <v>62445</v>
+      </c>
+      <c r="N16" s="6">
+        <v>62681</v>
+      </c>
+      <c r="O16" s="6">
+        <v>63259</v>
+      </c>
+      <c r="P16" s="6">
+        <v>64465</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>65558</v>
+      </c>
+      <c r="R16" s="6">
+        <v>66488</v>
+      </c>
+      <c r="S16" s="6">
+        <v>67146</v>
+      </c>
+      <c r="T16" s="6">
+        <v>67248</v>
+      </c>
+      <c r="U16" s="6">
+        <v>67018</v>
+      </c>
+      <c r="V16" s="6">
+        <v>67323</v>
+      </c>
+      <c r="W16" s="6">
+        <v>67114</v>
+      </c>
+      <c r="X16" s="6">
+        <v>67254</v>
+      </c>
+      <c r="Y16" s="12">
+        <v>65240</v>
+      </c>
+      <c r="Z16" s="12">
+        <v>65499</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>65783</v>
+      </c>
+      <c r="AB16" s="11">
+        <v>64925</v>
+      </c>
+      <c r="AC16" s="50">
+        <v>63309</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="78">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="12">
+        <v>20872</v>
+      </c>
+      <c r="D17" s="12">
+        <v>20871</v>
+      </c>
+      <c r="E17" s="12">
+        <v>20722</v>
+      </c>
+      <c r="F17" s="12">
+        <v>20480</v>
+      </c>
+      <c r="G17" s="12">
+        <v>20193</v>
+      </c>
+      <c r="H17" s="12">
+        <v>20131</v>
+      </c>
+      <c r="I17" s="12">
+        <v>20004</v>
+      </c>
+      <c r="J17" s="15">
+        <v>19996</v>
+      </c>
+      <c r="K17" s="12">
+        <v>19858</v>
+      </c>
+      <c r="L17" s="49">
+        <v>18568</v>
+      </c>
+      <c r="M17" s="6">
+        <v>18493</v>
+      </c>
+      <c r="N17" s="6">
+        <v>18472</v>
+      </c>
+      <c r="O17" s="6">
+        <v>18588</v>
+      </c>
+      <c r="P17" s="6">
+        <v>18824</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>18870</v>
+      </c>
+      <c r="R17" s="6">
+        <v>18896</v>
+      </c>
+      <c r="S17" s="6">
+        <v>18951</v>
+      </c>
+      <c r="T17" s="6">
+        <v>18848</v>
+      </c>
+      <c r="U17" s="6">
+        <v>18596</v>
+      </c>
+      <c r="V17" s="6">
+        <v>18564</v>
+      </c>
+      <c r="W17" s="6">
+        <v>18400</v>
+      </c>
+      <c r="X17" s="6">
+        <v>18449</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>16085</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>16087</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>16088</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>15557</v>
+      </c>
+      <c r="AC17" s="50">
+        <v>15072</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="78">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="12">
+        <v>36153</v>
+      </c>
+      <c r="D18" s="12">
+        <v>36119</v>
+      </c>
+      <c r="E18" s="12">
+        <v>35989</v>
+      </c>
+      <c r="F18" s="12">
+        <v>35844</v>
+      </c>
+      <c r="G18" s="12">
+        <v>35970</v>
+      </c>
+      <c r="H18" s="12">
+        <v>36114</v>
+      </c>
+      <c r="I18" s="12">
+        <v>36407</v>
+      </c>
+      <c r="J18" s="15">
+        <v>36520</v>
+      </c>
+      <c r="K18" s="12">
+        <v>36598</v>
+      </c>
+      <c r="L18" s="49">
+        <v>34167</v>
+      </c>
+      <c r="M18" s="6">
+        <v>34670</v>
+      </c>
+      <c r="N18" s="6">
+        <v>35029</v>
+      </c>
+      <c r="O18" s="6">
+        <v>35564</v>
+      </c>
+      <c r="P18" s="6">
+        <v>36390</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>36969</v>
+      </c>
+      <c r="R18" s="6">
+        <v>37314</v>
+      </c>
+      <c r="S18" s="6">
+        <v>37462</v>
+      </c>
+      <c r="T18" s="6">
+        <v>37693</v>
+      </c>
+      <c r="U18" s="6">
+        <v>37467</v>
+      </c>
+      <c r="V18" s="6">
+        <v>37579</v>
+      </c>
+      <c r="W18" s="6">
+        <v>37748</v>
+      </c>
+      <c r="X18" s="6">
+        <v>37761</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>35677</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>35782</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>35761</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>35053</v>
+      </c>
+      <c r="AC18" s="50">
+        <v>34148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="78">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="12">
+        <v>43876</v>
+      </c>
+      <c r="D19" s="12">
+        <v>43777</v>
+      </c>
+      <c r="E19" s="12">
+        <v>43386</v>
+      </c>
+      <c r="F19" s="12">
+        <v>42909</v>
+      </c>
+      <c r="G19" s="12">
+        <v>42562</v>
+      </c>
+      <c r="H19" s="12">
+        <v>42140</v>
+      </c>
+      <c r="I19" s="12">
+        <v>41984</v>
+      </c>
+      <c r="J19" s="15">
+        <v>42033</v>
+      </c>
+      <c r="K19" s="12">
+        <v>42258</v>
+      </c>
+      <c r="L19" s="49">
+        <v>39736</v>
+      </c>
+      <c r="M19" s="6">
+        <v>39982</v>
+      </c>
+      <c r="N19" s="6">
+        <v>40187</v>
+      </c>
+      <c r="O19" s="6">
+        <v>40577</v>
+      </c>
+      <c r="P19" s="6">
+        <v>41332</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>41656</v>
+      </c>
+      <c r="R19" s="6">
+        <v>41741</v>
+      </c>
+      <c r="S19" s="6">
+        <v>41912</v>
+      </c>
+      <c r="T19" s="6">
+        <v>42244</v>
+      </c>
+      <c r="U19" s="6">
+        <v>42412</v>
+      </c>
+      <c r="V19" s="6">
+        <v>42946</v>
+      </c>
+      <c r="W19" s="6">
+        <v>43372</v>
+      </c>
+      <c r="X19" s="6">
+        <v>43586</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>46158</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>46320</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>46597</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>46656</v>
+      </c>
+      <c r="AC19" s="50">
+        <v>46025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="78">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="12">
+        <v>46744</v>
+      </c>
+      <c r="D20" s="12">
+        <v>46643</v>
+      </c>
+      <c r="E20" s="12">
+        <v>46361</v>
+      </c>
+      <c r="F20" s="12">
+        <v>46151</v>
+      </c>
+      <c r="G20" s="12">
+        <v>46109</v>
+      </c>
+      <c r="H20" s="12">
+        <v>45912</v>
+      </c>
+      <c r="I20" s="12">
+        <v>45891</v>
+      </c>
+      <c r="J20" s="15">
+        <v>46033</v>
+      </c>
+      <c r="K20" s="12">
+        <v>46155</v>
+      </c>
+      <c r="L20" s="49">
+        <v>44118</v>
+      </c>
+      <c r="M20" s="6">
+        <v>44534</v>
+      </c>
+      <c r="N20" s="6">
+        <v>44672</v>
+      </c>
+      <c r="O20" s="6">
+        <v>44854</v>
+      </c>
+      <c r="P20" s="6">
+        <v>45469</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>45987</v>
+      </c>
+      <c r="R20" s="6">
+        <v>46430</v>
+      </c>
+      <c r="S20" s="6">
+        <v>46528</v>
+      </c>
+      <c r="T20" s="6">
+        <v>46345</v>
+      </c>
+      <c r="U20" s="6">
+        <v>45901</v>
+      </c>
+      <c r="V20" s="6">
+        <v>45957</v>
+      </c>
+      <c r="W20" s="6">
+        <v>45776</v>
+      </c>
+      <c r="X20" s="6">
+        <v>45685</v>
+      </c>
+      <c r="Y20" s="12">
+        <v>42562</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>42574</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>42362</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>41988</v>
+      </c>
+      <c r="AC20" s="50">
+        <v>41116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="78">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="12">
+        <v>15780</v>
+      </c>
+      <c r="D21" s="12">
+        <v>15770</v>
+      </c>
+      <c r="E21" s="12">
+        <v>15668</v>
+      </c>
+      <c r="F21" s="12">
+        <v>15530</v>
+      </c>
+      <c r="G21" s="12">
+        <v>15508</v>
+      </c>
+      <c r="H21" s="12">
+        <v>15412</v>
+      </c>
+      <c r="I21" s="12">
+        <v>15438</v>
+      </c>
+      <c r="J21" s="15">
+        <v>15505</v>
+      </c>
+      <c r="K21" s="12">
+        <v>15516</v>
+      </c>
+      <c r="L21" s="49">
+        <v>14372</v>
+      </c>
+      <c r="M21" s="6">
+        <v>14535</v>
+      </c>
+      <c r="N21" s="6">
+        <v>14764</v>
+      </c>
+      <c r="O21" s="6">
+        <v>14872</v>
+      </c>
+      <c r="P21" s="6">
+        <v>15034</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>15172</v>
+      </c>
+      <c r="R21" s="6">
+        <v>15197</v>
+      </c>
+      <c r="S21" s="6">
+        <v>15222</v>
+      </c>
+      <c r="T21" s="6">
+        <v>15101</v>
+      </c>
+      <c r="U21" s="6">
+        <v>15012</v>
+      </c>
+      <c r="V21" s="6">
+        <v>14975</v>
+      </c>
+      <c r="W21" s="6">
+        <v>14923</v>
+      </c>
+      <c r="X21" s="6">
+        <v>14877</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>13979</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>13975</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>13929</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>13710</v>
+      </c>
+      <c r="AC21" s="50">
+        <v>13345</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="103" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="104"/>
+      <c r="C22" s="104"/>
+      <c r="D22" s="104"/>
+      <c r="E22" s="104"/>
+      <c r="F22" s="104"/>
+      <c r="G22" s="104"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="104"/>
+      <c r="J22" s="104"/>
+      <c r="K22" s="104"/>
+      <c r="L22" s="104"/>
+      <c r="M22" s="104"/>
+      <c r="N22" s="104"/>
+      <c r="O22" s="104"/>
+      <c r="P22" s="104"/>
+      <c r="Q22" s="104"/>
+      <c r="R22" s="104"/>
+      <c r="S22" s="104"/>
+      <c r="T22" s="104"/>
+      <c r="U22" s="104"/>
+      <c r="V22" s="104"/>
+      <c r="W22" s="104"/>
+      <c r="X22" s="104"/>
+      <c r="Y22" s="104"/>
+      <c r="Z22" s="104"/>
+      <c r="AA22" s="104"/>
+      <c r="AB22" s="104"/>
+      <c r="AC22" s="104"/>
+    </row>
+    <row r="23" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="78">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="63">
+        <v>328157</v>
+      </c>
+      <c r="D23" s="63">
+        <v>324393</v>
+      </c>
+      <c r="E23" s="63">
+        <v>323248</v>
+      </c>
+      <c r="F23" s="63">
+        <v>323252</v>
+      </c>
+      <c r="G23" s="63">
+        <v>324885</v>
+      </c>
+      <c r="H23" s="63">
+        <v>328072</v>
+      </c>
+      <c r="I23" s="63">
+        <v>331791</v>
+      </c>
+      <c r="J23" s="63">
+        <v>335674</v>
+      </c>
+      <c r="K23" s="63">
+        <v>339460</v>
+      </c>
+      <c r="L23" s="54">
+        <v>363782</v>
+      </c>
+      <c r="M23" s="26">
+        <v>367328</v>
+      </c>
+      <c r="N23" s="26">
+        <v>373671</v>
+      </c>
+      <c r="O23" s="26">
+        <v>378325</v>
+      </c>
+      <c r="P23" s="26">
+        <v>383250</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>389992</v>
+      </c>
+      <c r="R23" s="26">
+        <v>396934</v>
+      </c>
+      <c r="S23" s="26">
+        <v>403223</v>
+      </c>
+      <c r="T23" s="26">
+        <v>408703</v>
+      </c>
+      <c r="U23" s="26">
+        <v>414860</v>
+      </c>
+      <c r="V23" s="55">
+        <v>420929</v>
+      </c>
+      <c r="W23" s="21">
+        <v>427305</v>
+      </c>
+      <c r="X23" s="55">
+        <v>433867</v>
+      </c>
+      <c r="Y23" s="56">
+        <v>449187</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>455087</v>
+      </c>
+      <c r="AA23" s="55">
+        <v>461159</v>
+      </c>
+      <c r="AB23" s="23">
+        <v>466201</v>
+      </c>
+      <c r="AC23" s="57">
+        <v>469814</v>
+      </c>
+      <c r="AD23" s="5"/>
+    </row>
+    <row r="24" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="78">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="13">
+        <v>129480</v>
+      </c>
+      <c r="D24" s="13">
+        <v>127044</v>
+      </c>
+      <c r="E24" s="13">
+        <v>127631</v>
+      </c>
+      <c r="F24" s="13">
+        <v>128963</v>
+      </c>
+      <c r="G24" s="13">
+        <v>130704</v>
+      </c>
+      <c r="H24" s="13">
+        <v>133363</v>
+      </c>
+      <c r="I24" s="13">
+        <v>136054</v>
+      </c>
+      <c r="J24" s="10">
+        <v>139573</v>
+      </c>
+      <c r="K24" s="10">
+        <v>142958</v>
+      </c>
+      <c r="L24" s="54">
+        <v>182849</v>
+      </c>
+      <c r="M24" s="26">
+        <v>185128</v>
+      </c>
+      <c r="N24" s="26">
+        <v>191036</v>
+      </c>
+      <c r="O24" s="26">
+        <v>194542</v>
+      </c>
+      <c r="P24" s="26">
+        <v>197145</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>201122</v>
+      </c>
+      <c r="R24" s="26">
+        <v>206855</v>
+      </c>
+      <c r="S24" s="26">
+        <v>212169</v>
+      </c>
+      <c r="T24" s="26">
+        <v>217808</v>
+      </c>
+      <c r="U24" s="26">
+        <v>225170</v>
+      </c>
+      <c r="V24" s="26">
+        <v>230542</v>
+      </c>
+      <c r="W24" s="26">
+        <v>236860</v>
+      </c>
+      <c r="X24" s="26">
+        <v>242956</v>
+      </c>
+      <c r="Y24" s="56">
+        <v>263653</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>268740</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>274045</v>
+      </c>
+      <c r="AB24" s="23">
+        <v>280891</v>
+      </c>
+      <c r="AC24" s="57">
+        <v>287842</v>
+      </c>
+      <c r="AD24" s="4"/>
+      <c r="AE24" s="4"/>
+    </row>
+    <row r="25" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="78">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="13">
+        <v>18028</v>
+      </c>
+      <c r="D25" s="13">
+        <v>17913</v>
+      </c>
+      <c r="E25" s="13">
+        <v>17898</v>
+      </c>
+      <c r="F25" s="13">
+        <v>18091</v>
+      </c>
+      <c r="G25" s="13">
+        <v>18337</v>
+      </c>
+      <c r="H25" s="13">
+        <v>18791</v>
+      </c>
+      <c r="I25" s="13">
+        <v>19390</v>
+      </c>
+      <c r="J25" s="10">
+        <v>19835</v>
+      </c>
+      <c r="K25" s="10">
+        <v>20610</v>
+      </c>
+      <c r="L25" s="54">
+        <v>18828</v>
+      </c>
+      <c r="M25" s="26">
+        <v>19083</v>
+      </c>
+      <c r="N25" s="26">
+        <v>19062</v>
+      </c>
+      <c r="O25" s="26">
+        <v>19024</v>
+      </c>
+      <c r="P25" s="26">
+        <v>19121</v>
+      </c>
+      <c r="Q25" s="26">
+        <v>19520</v>
+      </c>
+      <c r="R25" s="26">
+        <v>19854</v>
+      </c>
+      <c r="S25" s="26">
+        <v>19927</v>
+      </c>
+      <c r="T25" s="26">
+        <v>19835</v>
+      </c>
+      <c r="U25" s="26">
+        <v>19936</v>
+      </c>
+      <c r="V25" s="26">
+        <v>20093</v>
+      </c>
+      <c r="W25" s="26">
+        <v>20329</v>
+      </c>
+      <c r="X25" s="26">
+        <v>20551</v>
+      </c>
+      <c r="Y25" s="56">
+        <v>21427</v>
+      </c>
+      <c r="Z25" s="56">
+        <v>21667</v>
+      </c>
+      <c r="AA25" s="56">
+        <v>21857</v>
+      </c>
+      <c r="AB25" s="23">
+        <v>21939</v>
+      </c>
+      <c r="AC25" s="57">
+        <v>21705</v>
+      </c>
+      <c r="AD25" s="4"/>
+      <c r="AE25" s="4"/>
+    </row>
+    <row r="26" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="78">
+        <v>153400000</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="13">
+        <v>17240</v>
+      </c>
+      <c r="D26" s="13">
+        <v>17030</v>
+      </c>
+      <c r="E26" s="13">
+        <v>16832</v>
+      </c>
+      <c r="F26" s="13">
+        <v>16586</v>
+      </c>
+      <c r="G26" s="13">
+        <v>16418</v>
+      </c>
+      <c r="H26" s="13">
+        <v>16280</v>
+      </c>
+      <c r="I26" s="13">
+        <v>16129</v>
+      </c>
+      <c r="J26" s="13">
+        <v>15960</v>
+      </c>
+      <c r="K26" s="13">
+        <v>15739</v>
+      </c>
+      <c r="L26" s="54">
+        <v>12845</v>
+      </c>
+      <c r="M26" s="26">
+        <v>12895</v>
+      </c>
+      <c r="N26" s="26">
+        <v>12817</v>
+      </c>
+      <c r="O26" s="26">
+        <v>12786</v>
+      </c>
+      <c r="P26" s="26">
+        <v>12896</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>13063</v>
+      </c>
+      <c r="R26" s="26">
+        <v>13133</v>
+      </c>
+      <c r="S26" s="26">
+        <v>13289</v>
+      </c>
+      <c r="T26" s="26">
+        <v>13087</v>
+      </c>
+      <c r="U26" s="26">
+        <v>12618</v>
+      </c>
+      <c r="V26" s="26">
+        <v>12474</v>
+      </c>
+      <c r="W26" s="26">
+        <v>12220</v>
+      </c>
+      <c r="X26" s="26">
+        <v>12147</v>
+      </c>
+      <c r="Y26" s="56">
+        <v>10768</v>
+      </c>
+      <c r="Z26" s="56">
+        <v>10756</v>
+      </c>
+      <c r="AA26" s="56">
+        <v>10710</v>
+      </c>
+      <c r="AB26" s="23">
+        <v>10463</v>
+      </c>
+      <c r="AC26" s="57">
+        <v>10150</v>
+      </c>
+      <c r="AD26" s="4"/>
+      <c r="AE26" s="4"/>
+    </row>
+    <row r="27" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="78">
+        <v>153600000</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="13">
+        <v>12545</v>
+      </c>
+      <c r="D27" s="13">
+        <v>12542</v>
+      </c>
+      <c r="E27" s="13">
+        <v>12443</v>
+      </c>
+      <c r="F27" s="13">
+        <v>12257</v>
+      </c>
+      <c r="G27" s="13">
+        <v>12216</v>
+      </c>
+      <c r="H27" s="13">
+        <v>12121</v>
+      </c>
+      <c r="I27" s="13">
+        <v>12174</v>
+      </c>
+      <c r="J27" s="13">
+        <v>12169</v>
+      </c>
+      <c r="K27" s="13">
+        <v>12131</v>
+      </c>
+      <c r="L27" s="54">
+        <v>11345</v>
+      </c>
+      <c r="M27" s="26">
+        <v>11446</v>
+      </c>
+      <c r="N27" s="26">
+        <v>11507</v>
+      </c>
+      <c r="O27" s="26">
+        <v>11663</v>
+      </c>
+      <c r="P27" s="26">
+        <v>11774</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>11841</v>
+      </c>
+      <c r="R27" s="26">
+        <v>11818</v>
+      </c>
+      <c r="S27" s="26">
+        <v>11927</v>
+      </c>
+      <c r="T27" s="26">
+        <v>11851</v>
+      </c>
+      <c r="U27" s="26">
+        <v>11726</v>
+      </c>
+      <c r="V27" s="26">
+        <v>11785</v>
+      </c>
+      <c r="W27" s="26">
+        <v>11795</v>
+      </c>
+      <c r="X27" s="26">
+        <v>11886</v>
+      </c>
+      <c r="Y27" s="56">
+        <v>11709</v>
+      </c>
+      <c r="Z27" s="56">
+        <v>11799</v>
+      </c>
+      <c r="AA27" s="56">
+        <v>11836</v>
+      </c>
+      <c r="AB27" s="23">
+        <v>11667</v>
+      </c>
+      <c r="AC27" s="57">
+        <v>11484</v>
+      </c>
+      <c r="AD27" s="4"/>
+      <c r="AE27" s="4"/>
+    </row>
+    <row r="28" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="78">
+        <v>154000000</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="13">
+        <v>9276</v>
+      </c>
+      <c r="D28" s="13">
+        <v>9167</v>
+      </c>
+      <c r="E28" s="13">
+        <v>9056</v>
+      </c>
+      <c r="F28" s="13">
+        <v>8960</v>
+      </c>
+      <c r="G28" s="13">
+        <v>8953</v>
+      </c>
+      <c r="H28" s="13">
+        <v>8996</v>
+      </c>
+      <c r="I28" s="13">
+        <v>9015</v>
+      </c>
+      <c r="J28" s="13">
+        <v>8923</v>
+      </c>
+      <c r="K28" s="13">
+        <v>8799</v>
+      </c>
+      <c r="L28" s="54">
+        <v>8183</v>
+      </c>
+      <c r="M28" s="26">
+        <v>8115</v>
+      </c>
+      <c r="N28" s="26">
+        <v>8103</v>
+      </c>
+      <c r="O28" s="26">
+        <v>8053</v>
+      </c>
+      <c r="P28" s="26">
+        <v>8118</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>8199</v>
+      </c>
+      <c r="R28" s="26">
+        <v>8250</v>
+      </c>
+      <c r="S28" s="26">
+        <v>8312</v>
+      </c>
+      <c r="T28" s="26">
+        <v>8382</v>
+      </c>
+      <c r="U28" s="26">
+        <v>8347</v>
+      </c>
+      <c r="V28" s="26">
+        <v>8383</v>
+      </c>
+      <c r="W28" s="26">
+        <v>8374</v>
+      </c>
+      <c r="X28" s="26">
+        <v>8319</v>
+      </c>
+      <c r="Y28" s="56">
+        <v>7730</v>
+      </c>
+      <c r="Z28" s="56">
+        <v>7697</v>
+      </c>
+      <c r="AA28" s="56">
+        <v>7765</v>
+      </c>
+      <c r="AB28" s="23">
+        <v>7636</v>
+      </c>
+      <c r="AC28" s="57">
+        <v>7478</v>
+      </c>
+      <c r="AD28" s="4"/>
+      <c r="AE28" s="4"/>
+    </row>
+    <row r="29" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="78">
+        <v>154200000</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="13">
+        <v>13633</v>
+      </c>
+      <c r="D29" s="13">
+        <v>13384</v>
+      </c>
+      <c r="E29" s="13">
+        <v>13016</v>
+      </c>
+      <c r="F29" s="13">
+        <v>12676</v>
+      </c>
+      <c r="G29" s="13">
+        <v>12422</v>
+      </c>
+      <c r="H29" s="13">
+        <v>12155</v>
+      </c>
+      <c r="I29" s="13">
+        <v>11989</v>
+      </c>
+      <c r="J29" s="13">
+        <v>11769</v>
+      </c>
+      <c r="K29" s="13">
+        <v>11589</v>
+      </c>
+      <c r="L29" s="54">
+        <v>9621</v>
+      </c>
+      <c r="M29" s="26">
+        <v>9534</v>
+      </c>
+      <c r="N29" s="26">
+        <v>9477</v>
+      </c>
+      <c r="O29" s="26">
+        <v>9463</v>
+      </c>
+      <c r="P29" s="26">
+        <v>9532</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>9570</v>
+      </c>
+      <c r="R29" s="26">
+        <v>9425</v>
+      </c>
+      <c r="S29" s="26">
+        <v>9383</v>
+      </c>
+      <c r="T29" s="26">
+        <v>9273</v>
+      </c>
+      <c r="U29" s="26">
+        <v>9090</v>
+      </c>
+      <c r="V29" s="26">
+        <v>9097</v>
+      </c>
+      <c r="W29" s="26">
+        <v>8994</v>
+      </c>
+      <c r="X29" s="26">
+        <v>8973</v>
+      </c>
+      <c r="Y29" s="56">
+        <v>8231</v>
+      </c>
+      <c r="Z29" s="56">
+        <v>8225</v>
+      </c>
+      <c r="AA29" s="56">
+        <v>8238</v>
+      </c>
+      <c r="AB29" s="23">
+        <v>8105</v>
+      </c>
+      <c r="AC29" s="57">
+        <v>7988</v>
+      </c>
+      <c r="AD29" s="4"/>
+      <c r="AE29" s="4"/>
+    </row>
+    <row r="30" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="78">
+        <v>154600000</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="13">
+        <v>15111</v>
+      </c>
+      <c r="D30" s="13">
+        <v>14891</v>
+      </c>
+      <c r="E30" s="13">
+        <v>14718</v>
+      </c>
+      <c r="F30" s="13">
+        <v>14628</v>
+      </c>
+      <c r="G30" s="13">
+        <v>14739</v>
+      </c>
+      <c r="H30" s="13">
+        <v>15074</v>
+      </c>
+      <c r="I30" s="13">
+        <v>15366</v>
+      </c>
+      <c r="J30" s="13">
+        <v>15399</v>
+      </c>
+      <c r="K30" s="13">
+        <v>15367</v>
+      </c>
+      <c r="L30" s="54">
+        <v>14636</v>
+      </c>
+      <c r="M30" s="26">
+        <v>14621</v>
+      </c>
+      <c r="N30" s="26">
+        <v>14514</v>
+      </c>
+      <c r="O30" s="26">
+        <v>14588</v>
+      </c>
+      <c r="P30" s="26">
+        <v>14622</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>15290</v>
+      </c>
+      <c r="R30" s="26">
+        <v>15205</v>
+      </c>
+      <c r="S30" s="26">
+        <v>15114</v>
+      </c>
+      <c r="T30" s="26">
+        <v>15062</v>
+      </c>
+      <c r="U30" s="26">
+        <v>14931</v>
+      </c>
+      <c r="V30" s="26">
+        <v>14862</v>
+      </c>
+      <c r="W30" s="26">
+        <v>14814</v>
+      </c>
+      <c r="X30" s="26">
+        <v>14830</v>
+      </c>
+      <c r="Y30" s="56">
+        <v>14761</v>
+      </c>
+      <c r="Z30" s="56">
+        <v>14808</v>
+      </c>
+      <c r="AA30" s="56">
+        <v>14931</v>
+      </c>
+      <c r="AB30" s="23">
+        <v>14796</v>
+      </c>
+      <c r="AC30" s="57">
+        <v>14664</v>
+      </c>
+      <c r="AD30" s="4"/>
+      <c r="AE30" s="4"/>
+    </row>
+    <row r="31" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="78">
+        <v>154800000</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="13">
+        <v>31215</v>
+      </c>
+      <c r="D31" s="13">
+        <v>30914</v>
+      </c>
+      <c r="E31" s="13">
+        <v>30741</v>
+      </c>
+      <c r="F31" s="13">
+        <v>30791</v>
+      </c>
+      <c r="G31" s="13">
+        <v>31114</v>
+      </c>
+      <c r="H31" s="13">
+        <v>31576</v>
+      </c>
+      <c r="I31" s="13">
+        <v>31888</v>
+      </c>
+      <c r="J31" s="13">
+        <v>32230</v>
+      </c>
+      <c r="K31" s="13">
+        <v>32380</v>
+      </c>
+      <c r="L31" s="54">
+        <v>30430</v>
+      </c>
+      <c r="M31" s="26">
+        <v>30741</v>
+      </c>
+      <c r="N31" s="26">
+        <v>30886</v>
+      </c>
+      <c r="O31" s="26">
+        <v>31218</v>
+      </c>
+      <c r="P31" s="26">
+        <v>31749</v>
+      </c>
+      <c r="Q31" s="26">
+        <v>32288</v>
+      </c>
+      <c r="R31" s="26">
+        <v>32704</v>
+      </c>
+      <c r="S31" s="26">
+        <v>33041</v>
+      </c>
+      <c r="T31" s="26">
+        <v>33102</v>
+      </c>
+      <c r="U31" s="26">
+        <v>33119</v>
+      </c>
+      <c r="V31" s="26">
+        <v>33353</v>
+      </c>
+      <c r="W31" s="26">
+        <v>33311</v>
+      </c>
+      <c r="X31" s="26">
+        <v>33438</v>
+      </c>
+      <c r="Y31" s="56">
+        <v>32562</v>
+      </c>
+      <c r="Z31" s="56">
+        <v>32747</v>
+      </c>
+      <c r="AA31" s="56">
+        <v>32946</v>
+      </c>
+      <c r="AB31" s="23">
+        <v>32567</v>
+      </c>
+      <c r="AC31" s="57">
+        <v>31854</v>
+      </c>
+      <c r="AD31" s="4"/>
+      <c r="AE31" s="4"/>
+    </row>
+    <row r="32" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="78">
+        <v>155200000</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="13">
+        <v>10682</v>
+      </c>
+      <c r="D32" s="13">
+        <v>10658</v>
+      </c>
+      <c r="E32" s="13">
+        <v>10578</v>
+      </c>
+      <c r="F32" s="13">
+        <v>10471</v>
+      </c>
+      <c r="G32" s="13">
+        <v>10307</v>
+      </c>
+      <c r="H32" s="13">
+        <v>10272</v>
+      </c>
+      <c r="I32" s="13">
+        <v>10200</v>
+      </c>
+      <c r="J32" s="13">
+        <v>10163</v>
+      </c>
+      <c r="K32" s="13">
+        <v>10085</v>
+      </c>
+      <c r="L32" s="54">
+        <v>9293</v>
+      </c>
+      <c r="M32" s="26">
+        <v>9298</v>
+      </c>
+      <c r="N32" s="26">
+        <v>9311</v>
+      </c>
+      <c r="O32" s="26">
+        <v>9386</v>
+      </c>
+      <c r="P32" s="26">
+        <v>9501</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>9517</v>
+      </c>
+      <c r="R32" s="26">
+        <v>9557</v>
+      </c>
+      <c r="S32" s="26">
+        <v>9589</v>
+      </c>
+      <c r="T32" s="26">
+        <v>9569</v>
+      </c>
+      <c r="U32" s="26">
+        <v>9481</v>
+      </c>
+      <c r="V32" s="26">
+        <v>9450</v>
+      </c>
+      <c r="W32" s="26">
+        <v>9405</v>
+      </c>
+      <c r="X32" s="26">
+        <v>9428</v>
+      </c>
+      <c r="Y32" s="56">
+        <v>8338</v>
+      </c>
+      <c r="Z32" s="56">
+        <v>8366</v>
+      </c>
+      <c r="AA32" s="56">
+        <v>8426</v>
+      </c>
+      <c r="AB32" s="23">
+        <v>8147</v>
+      </c>
+      <c r="AC32" s="57">
+        <v>7908</v>
+      </c>
+      <c r="AD32" s="4"/>
+      <c r="AE32" s="4"/>
+    </row>
+    <row r="33" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="78">
+        <v>155600000</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="13">
+        <v>17927</v>
+      </c>
+      <c r="D33" s="13">
+        <v>17901</v>
+      </c>
+      <c r="E33" s="13">
+        <v>17838</v>
+      </c>
+      <c r="F33" s="13">
+        <v>17766</v>
+      </c>
+      <c r="G33" s="13">
+        <v>17849</v>
+      </c>
+      <c r="H33" s="13">
+        <v>17912</v>
+      </c>
+      <c r="I33" s="13">
+        <v>18095</v>
+      </c>
+      <c r="J33" s="13">
+        <v>18134</v>
+      </c>
+      <c r="K33" s="13">
+        <v>18145</v>
+      </c>
+      <c r="L33" s="54">
+        <v>17012</v>
+      </c>
+      <c r="M33" s="26">
+        <v>17259</v>
+      </c>
+      <c r="N33" s="26">
+        <v>17475</v>
+      </c>
+      <c r="O33" s="26">
+        <v>17740</v>
+      </c>
+      <c r="P33" s="26">
+        <v>18149</v>
+      </c>
+      <c r="Q33" s="26">
+        <v>18458</v>
+      </c>
+      <c r="R33" s="26">
+        <v>18672</v>
+      </c>
+      <c r="S33" s="26">
+        <v>18786</v>
+      </c>
+      <c r="T33" s="26">
+        <v>18946</v>
+      </c>
+      <c r="U33" s="26">
+        <v>18856</v>
+      </c>
+      <c r="V33" s="26">
+        <v>18968</v>
+      </c>
+      <c r="W33" s="26">
+        <v>19114</v>
+      </c>
+      <c r="X33" s="26">
+        <v>19120</v>
+      </c>
+      <c r="Y33" s="56">
+        <v>18207</v>
+      </c>
+      <c r="Z33" s="56">
+        <v>18321</v>
+      </c>
+      <c r="AA33" s="56">
+        <v>18304</v>
+      </c>
+      <c r="AB33" s="23">
+        <v>18004</v>
+      </c>
+      <c r="AC33" s="57">
+        <v>17639</v>
+      </c>
+      <c r="AD33" s="4"/>
+      <c r="AE33" s="4"/>
+    </row>
+    <row r="34" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="78">
+        <v>156000000</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="13">
+        <v>21478</v>
+      </c>
+      <c r="D34" s="13">
+        <v>21464</v>
+      </c>
+      <c r="E34" s="13">
+        <v>21219</v>
+      </c>
+      <c r="F34" s="13">
+        <v>20991</v>
+      </c>
+      <c r="G34" s="13">
+        <v>20785</v>
+      </c>
+      <c r="H34" s="13">
+        <v>20580</v>
+      </c>
+      <c r="I34" s="13">
+        <v>20523</v>
+      </c>
+      <c r="J34" s="13">
+        <v>20499</v>
+      </c>
+      <c r="K34" s="13">
+        <v>20579</v>
+      </c>
+      <c r="L34" s="54">
+        <v>19485</v>
+      </c>
+      <c r="M34" s="26">
+        <v>19634</v>
+      </c>
+      <c r="N34" s="26">
+        <v>19725</v>
+      </c>
+      <c r="O34" s="26">
+        <v>19911</v>
+      </c>
+      <c r="P34" s="26">
+        <v>20289</v>
+      </c>
+      <c r="Q34" s="26">
+        <v>20420</v>
+      </c>
+      <c r="R34" s="26">
+        <v>20487</v>
+      </c>
+      <c r="S34" s="26">
+        <v>20575</v>
+      </c>
+      <c r="T34" s="26">
+        <v>20800</v>
+      </c>
+      <c r="U34" s="26">
+        <v>20955</v>
+      </c>
+      <c r="V34" s="26">
+        <v>21289</v>
+      </c>
+      <c r="W34" s="26">
+        <v>21567</v>
+      </c>
+      <c r="X34" s="26">
+        <v>21716</v>
+      </c>
+      <c r="Y34" s="56">
+        <v>22997</v>
+      </c>
+      <c r="Z34" s="56">
+        <v>23106</v>
+      </c>
+      <c r="AA34" s="56">
+        <v>23301</v>
+      </c>
+      <c r="AB34" s="23">
+        <v>23484</v>
+      </c>
+      <c r="AC34" s="57">
+        <v>23204</v>
+      </c>
+      <c r="AD34" s="4"/>
+      <c r="AE34" s="4"/>
+    </row>
+    <row r="35" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="78">
+        <v>156400000</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="13">
+        <v>23445</v>
+      </c>
+      <c r="D35" s="13">
+        <v>23400</v>
+      </c>
+      <c r="E35" s="13">
+        <v>23252</v>
+      </c>
+      <c r="F35" s="13">
+        <v>23148</v>
+      </c>
+      <c r="G35" s="13">
+        <v>23140</v>
+      </c>
+      <c r="H35" s="13">
+        <v>23103</v>
+      </c>
+      <c r="I35" s="13">
+        <v>23114</v>
+      </c>
+      <c r="J35" s="13">
+        <v>23129</v>
+      </c>
+      <c r="K35" s="13">
+        <v>23204</v>
+      </c>
+      <c r="L35" s="54">
+        <v>22096</v>
+      </c>
+      <c r="M35" s="26">
+        <v>22313</v>
+      </c>
+      <c r="N35" s="26">
+        <v>22405</v>
+      </c>
+      <c r="O35" s="26">
+        <v>22540</v>
+      </c>
+      <c r="P35" s="26">
+        <v>22870</v>
+      </c>
+      <c r="Q35" s="26">
+        <v>23152</v>
+      </c>
+      <c r="R35" s="26">
+        <v>23414</v>
+      </c>
+      <c r="S35" s="26">
+        <v>23514</v>
+      </c>
+      <c r="T35" s="26">
+        <v>23429</v>
+      </c>
+      <c r="U35" s="26">
+        <v>23146</v>
+      </c>
+      <c r="V35" s="26">
+        <v>23153</v>
+      </c>
+      <c r="W35" s="26">
+        <v>23063</v>
+      </c>
+      <c r="X35" s="26">
+        <v>23036</v>
+      </c>
+      <c r="Y35" s="56">
+        <v>21602</v>
+      </c>
+      <c r="Z35" s="56">
+        <v>21627</v>
+      </c>
+      <c r="AA35" s="56">
+        <v>21538</v>
+      </c>
+      <c r="AB35" s="23">
+        <v>21360</v>
+      </c>
+      <c r="AC35" s="57">
+        <v>20915</v>
+      </c>
+      <c r="AD35" s="4"/>
+      <c r="AE35" s="4"/>
+    </row>
+    <row r="36" spans="1:31" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="78">
+        <v>156800000</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="13">
+        <v>8097</v>
+      </c>
+      <c r="D36" s="13">
+        <v>8085</v>
+      </c>
+      <c r="E36" s="13">
+        <v>8026</v>
+      </c>
+      <c r="F36" s="13">
+        <v>7924</v>
+      </c>
+      <c r="G36" s="13">
+        <v>7901</v>
+      </c>
+      <c r="H36" s="13">
+        <v>7849</v>
+      </c>
+      <c r="I36" s="13">
+        <v>7854</v>
+      </c>
+      <c r="J36" s="13">
+        <v>7891</v>
+      </c>
+      <c r="K36" s="13">
+        <v>7874</v>
+      </c>
+      <c r="L36" s="54">
+        <v>7159</v>
+      </c>
+      <c r="M36" s="26">
+        <v>7261</v>
+      </c>
+      <c r="N36" s="26">
+        <v>7353</v>
+      </c>
+      <c r="O36" s="26">
+        <v>7411</v>
+      </c>
+      <c r="P36" s="26">
+        <v>7484</v>
+      </c>
+      <c r="Q36" s="26">
+        <v>7552</v>
+      </c>
+      <c r="R36" s="26">
+        <v>7560</v>
+      </c>
+      <c r="S36" s="26">
+        <v>7597</v>
+      </c>
+      <c r="T36" s="26">
+        <v>7559</v>
+      </c>
+      <c r="U36" s="26">
+        <v>7485</v>
+      </c>
+      <c r="V36" s="26">
+        <v>7480</v>
+      </c>
+      <c r="W36" s="26">
+        <v>7459</v>
+      </c>
+      <c r="X36" s="26">
+        <v>7467</v>
+      </c>
+      <c r="Y36" s="56">
+        <v>7202</v>
+      </c>
+      <c r="Z36" s="56">
+        <v>7228</v>
+      </c>
+      <c r="AA36" s="56">
+        <v>7262</v>
+      </c>
+      <c r="AB36" s="23">
+        <v>7142</v>
+      </c>
+      <c r="AC36" s="57">
+        <v>6983</v>
+      </c>
+      <c r="AD36" s="4"/>
+      <c r="AE36" s="4"/>
+    </row>
+    <row r="37" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="104"/>
+      <c r="C37" s="104"/>
+      <c r="D37" s="104"/>
+      <c r="E37" s="104"/>
+      <c r="F37" s="104"/>
+      <c r="G37" s="104"/>
+      <c r="H37" s="104"/>
+      <c r="I37" s="104"/>
+      <c r="J37" s="104"/>
+      <c r="K37" s="104"/>
+      <c r="L37" s="104"/>
+      <c r="M37" s="104"/>
+      <c r="N37" s="104"/>
+      <c r="O37" s="104"/>
+      <c r="P37" s="104"/>
+      <c r="Q37" s="104"/>
+      <c r="R37" s="104"/>
+      <c r="S37" s="104"/>
+      <c r="T37" s="104"/>
+      <c r="U37" s="104"/>
+      <c r="V37" s="104"/>
+      <c r="W37" s="104"/>
+      <c r="X37" s="104"/>
+      <c r="Y37" s="104"/>
+      <c r="Z37" s="104"/>
+      <c r="AA37" s="104"/>
+      <c r="AB37" s="104"/>
+      <c r="AC37" s="104"/>
+    </row>
+    <row r="38" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="78">
+        <v>150000000</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="17">
+        <v>349558</v>
+      </c>
+      <c r="D38" s="17">
+        <v>345838</v>
+      </c>
+      <c r="E38" s="17">
+        <v>344918</v>
+      </c>
+      <c r="F38" s="17">
+        <v>345126</v>
+      </c>
+      <c r="G38" s="17">
+        <v>346927</v>
+      </c>
+      <c r="H38" s="17">
+        <v>350535</v>
+      </c>
+      <c r="I38" s="17">
+        <v>354907</v>
+      </c>
+      <c r="J38" s="17">
+        <v>359780</v>
+      </c>
+      <c r="K38" s="17">
+        <v>364200</v>
+      </c>
+      <c r="L38" s="52">
+        <v>392472</v>
+      </c>
+      <c r="M38" s="6">
+        <v>395727</v>
+      </c>
+      <c r="N38" s="6">
+        <v>403271</v>
+      </c>
+      <c r="O38" s="6">
+        <v>407499</v>
+      </c>
+      <c r="P38" s="6">
+        <v>412038</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>418397</v>
+      </c>
+      <c r="R38" s="6">
+        <v>425011</v>
+      </c>
+      <c r="S38" s="6">
+        <v>430958</v>
+      </c>
+      <c r="T38" s="6">
+        <v>436331</v>
+      </c>
+      <c r="U38" s="6">
+        <v>442221</v>
+      </c>
+      <c r="V38" s="8">
+        <v>448137</v>
+      </c>
+      <c r="W38" s="8">
+        <v>453791</v>
+      </c>
+      <c r="X38" s="8">
+        <v>459918</v>
+      </c>
+      <c r="Y38" s="50">
+        <v>467563</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>473072</v>
+      </c>
+      <c r="AA38" s="8">
+        <v>478246</v>
+      </c>
+      <c r="AB38" s="20">
+        <v>483323</v>
+      </c>
+      <c r="AC38" s="50">
+        <v>486156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="78">
+        <v>151000000</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="31">
+        <v>148028</v>
+      </c>
+      <c r="D39" s="31">
+        <v>145610</v>
+      </c>
+      <c r="E39" s="31">
+        <v>146174</v>
+      </c>
+      <c r="F39" s="31">
+        <v>147697</v>
+      </c>
+      <c r="G39" s="31">
+        <v>149586</v>
+      </c>
+      <c r="H39" s="31">
+        <v>152833</v>
+      </c>
+      <c r="I39" s="31">
+        <v>156041</v>
+      </c>
+      <c r="J39" s="58">
+        <v>160002</v>
+      </c>
+      <c r="K39" s="58">
+        <v>163738</v>
+      </c>
+      <c r="L39" s="52">
+        <v>207989</v>
+      </c>
+      <c r="M39" s="6">
+        <v>210275</v>
+      </c>
+      <c r="N39" s="6">
+        <v>217681</v>
+      </c>
+      <c r="O39" s="6">
+        <v>221147</v>
+      </c>
+      <c r="P39" s="6">
+        <v>223333</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>226809</v>
+      </c>
+      <c r="R39" s="6">
+        <v>232353</v>
+      </c>
+      <c r="S39" s="6">
+        <v>237688</v>
+      </c>
+      <c r="T39" s="6">
+        <v>243842</v>
+      </c>
+      <c r="U39" s="6">
+        <v>251732</v>
+      </c>
+      <c r="V39" s="6">
+        <v>257315</v>
+      </c>
+      <c r="W39" s="6">
+        <v>263775</v>
+      </c>
+      <c r="X39" s="6">
+        <v>269922</v>
+      </c>
+      <c r="Y39" s="50">
+        <v>285728</v>
+      </c>
+      <c r="Z39" s="50">
+        <v>291194</v>
+      </c>
+      <c r="AA39" s="19">
+        <v>296430</v>
+      </c>
+      <c r="AB39" s="20">
+        <v>303832</v>
+      </c>
+      <c r="AC39" s="50">
+        <v>310841</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="78">
+        <v>153200000</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="31">
+        <v>18995</v>
+      </c>
+      <c r="D40" s="31">
+        <v>18888</v>
+      </c>
+      <c r="E40" s="31">
+        <v>19021</v>
+      </c>
+      <c r="F40" s="31">
+        <v>19225</v>
+      </c>
+      <c r="G40" s="31">
+        <v>19582</v>
+      </c>
+      <c r="H40" s="31">
+        <v>20086</v>
+      </c>
+      <c r="I40" s="31">
+        <v>20753</v>
+      </c>
+      <c r="J40" s="58">
+        <v>21330</v>
+      </c>
+      <c r="K40" s="58">
+        <v>22166</v>
+      </c>
+      <c r="L40" s="52">
+        <v>19678</v>
+      </c>
+      <c r="M40" s="6">
+        <v>20011</v>
+      </c>
+      <c r="N40" s="6">
+        <v>19928</v>
+      </c>
+      <c r="O40" s="6">
+        <v>19846</v>
+      </c>
+      <c r="P40" s="6">
+        <v>19833</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>20139</v>
+      </c>
+      <c r="R40" s="6">
+        <v>20429</v>
+      </c>
+      <c r="S40" s="6">
+        <v>20433</v>
+      </c>
+      <c r="T40" s="6">
+        <v>20358</v>
+      </c>
+      <c r="U40" s="6">
+        <v>20201</v>
+      </c>
+      <c r="V40" s="6">
+        <v>20379</v>
+      </c>
+      <c r="W40" s="8">
+        <v>20486</v>
+      </c>
+      <c r="X40" s="8">
+        <v>20610</v>
+      </c>
+      <c r="Y40" s="50">
+        <v>21606</v>
+      </c>
+      <c r="Z40" s="50">
+        <v>21683</v>
+      </c>
+      <c r="AA40" s="19">
+        <v>21857</v>
+      </c>
+      <c r="AB40" s="20">
+        <v>21741</v>
+      </c>
+      <c r="AC40" s="50">
+        <v>21381</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="78">
+        <v>153400000</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="31">
+        <v>17087</v>
+      </c>
+      <c r="D41" s="31">
+        <v>16878</v>
+      </c>
+      <c r="E41" s="31">
+        <v>16693</v>
+      </c>
+      <c r="F41" s="31">
+        <v>16453</v>
+      </c>
+      <c r="G41" s="31">
+        <v>16316</v>
+      </c>
+      <c r="H41" s="31">
+        <v>16170</v>
+      </c>
+      <c r="I41" s="31">
+        <v>16067</v>
+      </c>
+      <c r="J41" s="31">
+        <v>15900</v>
+      </c>
+      <c r="K41" s="31">
+        <v>15651</v>
+      </c>
+      <c r="L41" s="52">
+        <v>12834</v>
+      </c>
+      <c r="M41" s="6">
+        <v>12807</v>
+      </c>
+      <c r="N41" s="6">
+        <v>12717</v>
+      </c>
+      <c r="O41" s="6">
+        <v>12628</v>
+      </c>
+      <c r="P41" s="6">
+        <v>12754</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>12882</v>
+      </c>
+      <c r="R41" s="6">
+        <v>13019</v>
+      </c>
+      <c r="S41" s="6">
+        <v>13152</v>
+      </c>
+      <c r="T41" s="6">
+        <v>12862</v>
+      </c>
+      <c r="U41" s="6">
+        <v>12426</v>
+      </c>
+      <c r="V41" s="6">
+        <v>12350</v>
+      </c>
+      <c r="W41" s="6">
+        <v>12072</v>
+      </c>
+      <c r="X41" s="6">
+        <v>11976</v>
+      </c>
+      <c r="Y41" s="50">
+        <v>10101</v>
+      </c>
+      <c r="Z41" s="50">
+        <v>10030</v>
+      </c>
+      <c r="AA41" s="19">
+        <v>9922</v>
+      </c>
+      <c r="AB41" s="20">
+        <v>9718</v>
+      </c>
+      <c r="AC41" s="50">
+        <v>9372</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="78">
+        <v>153600000</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="31">
+        <v>12212</v>
+      </c>
+      <c r="D42" s="31">
+        <v>12202</v>
+      </c>
+      <c r="E42" s="31">
+        <v>12122</v>
+      </c>
+      <c r="F42" s="31">
+        <v>11996</v>
+      </c>
+      <c r="G42" s="31">
+        <v>11881</v>
+      </c>
+      <c r="H42" s="31">
+        <v>11767</v>
+      </c>
+      <c r="I42" s="31">
+        <v>11734</v>
+      </c>
+      <c r="J42" s="31">
+        <v>11755</v>
+      </c>
+      <c r="K42" s="31">
+        <v>11804</v>
+      </c>
+      <c r="L42" s="52">
+        <v>10846</v>
+      </c>
+      <c r="M42" s="6">
+        <v>10895</v>
+      </c>
+      <c r="N42" s="6">
+        <v>11014</v>
+      </c>
+      <c r="O42" s="6">
+        <v>11091</v>
+      </c>
+      <c r="P42" s="6">
+        <v>11166</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>11249</v>
+      </c>
+      <c r="R42" s="6">
+        <v>11220</v>
+      </c>
+      <c r="S42" s="6">
+        <v>11332</v>
+      </c>
+      <c r="T42" s="6">
+        <v>11243</v>
+      </c>
+      <c r="U42" s="6">
+        <v>11126</v>
+      </c>
+      <c r="V42" s="6">
+        <v>11160</v>
+      </c>
+      <c r="W42" s="6">
+        <v>11139</v>
+      </c>
+      <c r="X42" s="6">
+        <v>11227</v>
+      </c>
+      <c r="Y42" s="50">
+        <v>11023</v>
+      </c>
+      <c r="Z42" s="50">
+        <v>11092</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>11104</v>
+      </c>
+      <c r="AB42" s="20">
+        <v>11024</v>
+      </c>
+      <c r="AC42" s="50">
+        <v>10802</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="78">
+        <v>154000000</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="31">
+        <v>9664</v>
+      </c>
+      <c r="D43" s="31">
+        <v>9563</v>
+      </c>
+      <c r="E43" s="31">
+        <v>9409</v>
+      </c>
+      <c r="F43" s="31">
+        <v>9373</v>
+      </c>
+      <c r="G43" s="31">
+        <v>9377</v>
+      </c>
+      <c r="H43" s="31">
+        <v>9426</v>
+      </c>
+      <c r="I43" s="31">
+        <v>9481</v>
+      </c>
+      <c r="J43" s="31">
+        <v>9391</v>
+      </c>
+      <c r="K43" s="31">
+        <v>9277</v>
+      </c>
+      <c r="L43" s="52">
+        <v>8600</v>
+      </c>
+      <c r="M43" s="6">
+        <v>8551</v>
+      </c>
+      <c r="N43" s="6">
+        <v>8524</v>
+      </c>
+      <c r="O43" s="6">
+        <v>8459</v>
+      </c>
+      <c r="P43" s="6">
+        <v>8573</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>8707</v>
+      </c>
+      <c r="R43" s="6">
+        <v>8759</v>
+      </c>
+      <c r="S43" s="6">
+        <v>8823</v>
+      </c>
+      <c r="T43" s="6">
+        <v>8820</v>
+      </c>
+      <c r="U43" s="6">
+        <v>8717</v>
+      </c>
+      <c r="V43" s="6">
+        <v>8675</v>
+      </c>
+      <c r="W43" s="6">
+        <v>8568</v>
+      </c>
+      <c r="X43" s="6">
+        <v>8529</v>
+      </c>
+      <c r="Y43" s="50">
+        <v>7735</v>
+      </c>
+      <c r="Z43" s="50">
+        <v>7677</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>7668</v>
+      </c>
+      <c r="AB43" s="20">
+        <v>7546</v>
+      </c>
+      <c r="AC43" s="50">
+        <v>7397</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="78">
+        <v>154200000</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="31">
+        <v>13729</v>
+      </c>
+      <c r="D44" s="31">
+        <v>13470</v>
+      </c>
+      <c r="E44" s="31">
+        <v>13093</v>
+      </c>
+      <c r="F44" s="31">
+        <v>12753</v>
+      </c>
+      <c r="G44" s="31">
+        <v>12510</v>
+      </c>
+      <c r="H44" s="31">
+        <v>12225</v>
+      </c>
+      <c r="I44" s="31">
+        <v>12079</v>
+      </c>
+      <c r="J44" s="31">
+        <v>11879</v>
+      </c>
+      <c r="K44" s="31">
+        <v>11742</v>
+      </c>
+      <c r="L44" s="52">
+        <v>9964</v>
+      </c>
+      <c r="M44" s="6">
+        <v>9883</v>
+      </c>
+      <c r="N44" s="6">
+        <v>9846</v>
+      </c>
+      <c r="O44" s="6">
+        <v>9820</v>
+      </c>
+      <c r="P44" s="6">
+        <v>9882</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>9986</v>
+      </c>
+      <c r="R44" s="6">
+        <v>9923</v>
+      </c>
+      <c r="S44" s="6">
+        <v>9910</v>
+      </c>
+      <c r="T44" s="6">
+        <v>9771</v>
+      </c>
+      <c r="U44" s="6">
+        <v>9506</v>
+      </c>
+      <c r="V44" s="6">
+        <v>9491</v>
+      </c>
+      <c r="W44" s="6">
+        <v>9320</v>
+      </c>
+      <c r="X44" s="6">
+        <v>9274</v>
+      </c>
+      <c r="Y44" s="50">
+        <v>7805</v>
+      </c>
+      <c r="Z44" s="50">
+        <v>7755</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>7736</v>
+      </c>
+      <c r="AB44" s="20">
+        <v>7606</v>
+      </c>
+      <c r="AC44" s="50">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="78">
+        <v>154600000</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="31">
+        <v>15810</v>
+      </c>
+      <c r="D45" s="31">
+        <v>15582</v>
+      </c>
+      <c r="E45" s="31">
+        <v>15437</v>
+      </c>
+      <c r="F45" s="31">
+        <v>15299</v>
+      </c>
+      <c r="G45" s="31">
+        <v>15405</v>
+      </c>
+      <c r="H45" s="31">
+        <v>15620</v>
+      </c>
+      <c r="I45" s="31">
+        <v>16014</v>
+      </c>
+      <c r="J45" s="31">
+        <v>15984</v>
+      </c>
+      <c r="K45" s="31">
+        <v>15993</v>
+      </c>
+      <c r="L45" s="52">
+        <v>15175</v>
+      </c>
+      <c r="M45" s="6">
+        <v>15152</v>
+      </c>
+      <c r="N45" s="6">
+        <v>14911</v>
+      </c>
+      <c r="O45" s="6">
+        <v>15000</v>
+      </c>
+      <c r="P45" s="6">
+        <v>15025</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>15800</v>
+      </c>
+      <c r="R45" s="6">
+        <v>15636</v>
+      </c>
+      <c r="S45" s="6">
+        <v>15501</v>
+      </c>
+      <c r="T45" s="6">
+        <v>15361</v>
+      </c>
+      <c r="U45" s="6">
+        <v>15149</v>
+      </c>
+      <c r="V45" s="6">
+        <v>15116</v>
+      </c>
+      <c r="W45" s="6">
+        <v>15017</v>
+      </c>
+      <c r="X45" s="6">
+        <v>14973</v>
+      </c>
+      <c r="Y45" s="50">
+        <v>14772</v>
+      </c>
+      <c r="Z45" s="50">
+        <v>14799</v>
+      </c>
+      <c r="AA45" s="19">
+        <v>14786</v>
+      </c>
+      <c r="AB45" s="20">
+        <v>14671</v>
+      </c>
+      <c r="AC45" s="50">
+        <v>14461</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="78">
+        <v>154800000</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="31">
+        <v>32237</v>
+      </c>
+      <c r="D46" s="31">
+        <v>31973</v>
+      </c>
+      <c r="E46" s="31">
+        <v>31756</v>
+      </c>
+      <c r="F46" s="31">
+        <v>31716</v>
+      </c>
+      <c r="G46" s="31">
+        <v>31910</v>
+      </c>
+      <c r="H46" s="31">
+        <v>32415</v>
+      </c>
+      <c r="I46" s="31">
+        <v>32800</v>
+      </c>
+      <c r="J46" s="31">
+        <v>33268</v>
+      </c>
+      <c r="K46" s="31">
+        <v>33331</v>
+      </c>
+      <c r="L46" s="52">
+        <v>31470</v>
+      </c>
+      <c r="M46" s="6">
+        <v>31704</v>
+      </c>
+      <c r="N46" s="6">
+        <v>31795</v>
+      </c>
+      <c r="O46" s="6">
+        <v>32041</v>
+      </c>
+      <c r="P46" s="6">
+        <v>32716</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>33270</v>
+      </c>
+      <c r="R46" s="6">
+        <v>33784</v>
+      </c>
+      <c r="S46" s="6">
+        <v>34105</v>
+      </c>
+      <c r="T46" s="6">
+        <v>34146</v>
+      </c>
+      <c r="U46" s="6">
+        <v>33899</v>
+      </c>
+      <c r="V46" s="6">
+        <v>33970</v>
+      </c>
+      <c r="W46" s="6">
+        <v>33803</v>
+      </c>
+      <c r="X46" s="6">
+        <v>33816</v>
+      </c>
+      <c r="Y46" s="50">
+        <v>32678</v>
+      </c>
+      <c r="Z46" s="50">
+        <v>32752</v>
+      </c>
+      <c r="AA46" s="19">
+        <v>32837</v>
+      </c>
+      <c r="AB46" s="20">
+        <v>32358</v>
+      </c>
+      <c r="AC46" s="50">
+        <v>31455</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="78">
+        <v>155200000</v>
+      </c>
+      <c r="B47" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="31">
+        <v>10190</v>
+      </c>
+      <c r="D47" s="31">
+        <v>10213</v>
+      </c>
+      <c r="E47" s="31">
+        <v>10144</v>
+      </c>
+      <c r="F47" s="31">
+        <v>10009</v>
+      </c>
+      <c r="G47" s="31">
+        <v>9886</v>
+      </c>
+      <c r="H47" s="31">
+        <v>9859</v>
+      </c>
+      <c r="I47" s="31">
+        <v>9804</v>
+      </c>
+      <c r="J47" s="31">
+        <v>9833</v>
+      </c>
+      <c r="K47" s="31">
+        <v>9773</v>
+      </c>
+      <c r="L47" s="52">
+        <v>9275</v>
+      </c>
+      <c r="M47" s="6">
+        <v>9195</v>
+      </c>
+      <c r="N47" s="6">
+        <v>9161</v>
+      </c>
+      <c r="O47" s="6">
+        <v>9202</v>
+      </c>
+      <c r="P47" s="6">
+        <v>9323</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>9353</v>
+      </c>
+      <c r="R47" s="6">
+        <v>9339</v>
+      </c>
+      <c r="S47" s="6">
+        <v>9362</v>
+      </c>
+      <c r="T47" s="6">
+        <v>9279</v>
+      </c>
+      <c r="U47" s="6">
+        <v>9115</v>
+      </c>
+      <c r="V47" s="6">
+        <v>9114</v>
+      </c>
+      <c r="W47" s="6">
+        <v>8995</v>
+      </c>
+      <c r="X47" s="6">
+        <v>9021</v>
+      </c>
+      <c r="Y47" s="50">
+        <v>7747</v>
+      </c>
+      <c r="Z47" s="50">
+        <v>7721</v>
+      </c>
+      <c r="AA47" s="19">
+        <v>7662</v>
+      </c>
+      <c r="AB47" s="20">
+        <v>7410</v>
+      </c>
+      <c r="AC47" s="50">
+        <v>7164</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="78">
+        <v>155600000</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="31">
+        <v>18226</v>
+      </c>
+      <c r="D48" s="31">
+        <v>18218</v>
+      </c>
+      <c r="E48" s="31">
+        <v>18151</v>
+      </c>
+      <c r="F48" s="31">
+        <v>18078</v>
+      </c>
+      <c r="G48" s="31">
+        <v>18121</v>
+      </c>
+      <c r="H48" s="31">
+        <v>18202</v>
+      </c>
+      <c r="I48" s="31">
+        <v>18312</v>
+      </c>
+      <c r="J48" s="31">
+        <v>18386</v>
+      </c>
+      <c r="K48" s="31">
+        <v>18453</v>
+      </c>
+      <c r="L48" s="52">
+        <v>17155</v>
+      </c>
+      <c r="M48" s="6">
+        <v>17411</v>
+      </c>
+      <c r="N48" s="6">
+        <v>17554</v>
+      </c>
+      <c r="O48" s="6">
+        <v>17824</v>
+      </c>
+      <c r="P48" s="6">
+        <v>18241</v>
+      </c>
+      <c r="Q48" s="6">
+        <v>18511</v>
+      </c>
+      <c r="R48" s="6">
+        <v>18642</v>
+      </c>
+      <c r="S48" s="6">
+        <v>18676</v>
+      </c>
+      <c r="T48" s="6">
+        <v>18747</v>
+      </c>
+      <c r="U48" s="6">
+        <v>18611</v>
+      </c>
+      <c r="V48" s="6">
+        <v>18611</v>
+      </c>
+      <c r="W48" s="6">
+        <v>18634</v>
+      </c>
+      <c r="X48" s="6">
+        <v>18641</v>
+      </c>
+      <c r="Y48" s="50">
+        <v>17470</v>
+      </c>
+      <c r="Z48" s="50">
+        <v>17461</v>
+      </c>
+      <c r="AA48" s="19">
+        <v>17457</v>
+      </c>
+      <c r="AB48" s="20">
+        <v>17049</v>
+      </c>
+      <c r="AC48" s="50">
+        <v>16509</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="78">
+        <v>156000000</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="31">
+        <v>22398</v>
+      </c>
+      <c r="D49" s="31">
+        <v>22313</v>
+      </c>
+      <c r="E49" s="31">
+        <v>22167</v>
+      </c>
+      <c r="F49" s="31">
+        <v>21918</v>
+      </c>
+      <c r="G49" s="31">
+        <v>21777</v>
+      </c>
+      <c r="H49" s="31">
+        <v>21560</v>
+      </c>
+      <c r="I49" s="31">
+        <v>21461</v>
+      </c>
+      <c r="J49" s="31">
+        <v>21534</v>
+      </c>
+      <c r="K49" s="31">
+        <v>21679</v>
+      </c>
+      <c r="L49" s="52">
+        <v>20251</v>
+      </c>
+      <c r="M49" s="6">
+        <v>20348</v>
+      </c>
+      <c r="N49" s="6">
+        <v>20462</v>
+      </c>
+      <c r="O49" s="6">
+        <v>20666</v>
+      </c>
+      <c r="P49" s="6">
+        <v>21043</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>21236</v>
+      </c>
+      <c r="R49" s="6">
+        <v>21254</v>
+      </c>
+      <c r="S49" s="6">
+        <v>21337</v>
+      </c>
+      <c r="T49" s="6">
+        <v>21444</v>
+      </c>
+      <c r="U49" s="6">
+        <v>21457</v>
+      </c>
+      <c r="V49" s="6">
+        <v>21657</v>
+      </c>
+      <c r="W49" s="6">
+        <v>21805</v>
+      </c>
+      <c r="X49" s="6">
+        <v>21870</v>
+      </c>
+      <c r="Y49" s="50">
+        <v>23161</v>
+      </c>
+      <c r="Z49" s="50">
+        <v>23214</v>
+      </c>
+      <c r="AA49" s="19">
+        <v>23296</v>
+      </c>
+      <c r="AB49" s="20">
+        <v>23172</v>
+      </c>
+      <c r="AC49" s="50">
+        <v>22821</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="78">
+        <v>156400000</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="31">
+        <v>23299</v>
+      </c>
+      <c r="D50" s="31">
+        <v>23243</v>
+      </c>
+      <c r="E50" s="31">
+        <v>23109</v>
+      </c>
+      <c r="F50" s="31">
+        <v>23003</v>
+      </c>
+      <c r="G50" s="31">
+        <v>22969</v>
+      </c>
+      <c r="H50" s="31">
+        <v>22809</v>
+      </c>
+      <c r="I50" s="31">
+        <v>22777</v>
+      </c>
+      <c r="J50" s="31">
+        <v>22904</v>
+      </c>
+      <c r="K50" s="31">
+        <v>22951</v>
+      </c>
+      <c r="L50" s="52">
+        <v>22022</v>
+      </c>
+      <c r="M50" s="6">
+        <v>22221</v>
+      </c>
+      <c r="N50" s="6">
+        <v>22267</v>
+      </c>
+      <c r="O50" s="6">
+        <v>22314</v>
+      </c>
+      <c r="P50" s="6">
+        <v>22599</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>22835</v>
+      </c>
+      <c r="R50" s="6">
+        <v>23016</v>
+      </c>
+      <c r="S50" s="6">
+        <v>23014</v>
+      </c>
+      <c r="T50" s="6">
+        <v>22916</v>
+      </c>
+      <c r="U50" s="6">
+        <v>22755</v>
+      </c>
+      <c r="V50" s="6">
+        <v>22804</v>
+      </c>
+      <c r="W50" s="6">
+        <v>22713</v>
+      </c>
+      <c r="X50" s="6">
+        <v>22649</v>
+      </c>
+      <c r="Y50" s="50">
+        <v>20960</v>
+      </c>
+      <c r="Z50" s="50">
+        <v>20947</v>
+      </c>
+      <c r="AA50" s="19">
+        <v>20824</v>
+      </c>
+      <c r="AB50" s="20">
+        <v>20628</v>
+      </c>
+      <c r="AC50" s="50">
+        <v>20201</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="78">
+        <v>156800000</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="31">
+        <v>7683</v>
+      </c>
+      <c r="D51" s="31">
+        <v>7685</v>
+      </c>
+      <c r="E51" s="31">
+        <v>7642</v>
+      </c>
+      <c r="F51" s="31">
+        <v>7606</v>
+      </c>
+      <c r="G51" s="31">
+        <v>7607</v>
+      </c>
+      <c r="H51" s="31">
+        <v>7563</v>
+      </c>
+      <c r="I51" s="31">
+        <v>7584</v>
+      </c>
+      <c r="J51" s="31">
+        <v>7614</v>
+      </c>
+      <c r="K51" s="31">
+        <v>7642</v>
+      </c>
+      <c r="L51" s="52">
+        <v>7213</v>
+      </c>
+      <c r="M51" s="6">
+        <v>7274</v>
+      </c>
+      <c r="N51" s="6">
+        <v>7411</v>
+      </c>
+      <c r="O51" s="6">
+        <v>7461</v>
+      </c>
+      <c r="P51" s="6">
+        <v>7550</v>
+      </c>
+      <c r="Q51" s="6">
+        <v>7620</v>
+      </c>
+      <c r="R51" s="6">
+        <v>7637</v>
+      </c>
+      <c r="S51" s="6">
+        <v>7625</v>
+      </c>
+      <c r="T51" s="6">
+        <v>7542</v>
+      </c>
+      <c r="U51" s="6">
+        <v>7527</v>
+      </c>
+      <c r="V51" s="6">
+        <v>7495</v>
+      </c>
+      <c r="W51" s="6">
+        <v>7464</v>
+      </c>
+      <c r="X51" s="6">
+        <v>7410</v>
+      </c>
+      <c r="Y51" s="50">
+        <v>6777</v>
+      </c>
+      <c r="Z51" s="50">
+        <v>6747</v>
+      </c>
+      <c r="AA51" s="19">
+        <v>6667</v>
+      </c>
+      <c r="AB51" s="20">
+        <v>6568</v>
+      </c>
+      <c r="AC51" s="50">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="C52" s="99"/>
+      <c r="D52" s="99"/>
+      <c r="E52" s="99"/>
+      <c r="F52" s="99"/>
+      <c r="G52" s="99"/>
+      <c r="H52" s="99"/>
+      <c r="I52" s="99"/>
+      <c r="J52" s="99"/>
+      <c r="K52" s="99"/>
+      <c r="L52" s="99"/>
+      <c r="M52" s="99"/>
+      <c r="N52" s="99"/>
+      <c r="O52" s="99"/>
+      <c r="P52" s="99"/>
+      <c r="Q52" s="99"/>
+      <c r="R52" s="99"/>
+      <c r="S52" s="99"/>
+      <c r="T52" s="99"/>
+      <c r="U52" s="99"/>
+      <c r="V52" s="99"/>
+      <c r="W52" s="99"/>
+      <c r="X52" s="99"/>
+      <c r="Y52" s="99"/>
+      <c r="Z52" s="99"/>
+    </row>
+    <row r="53" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="78">
+        <v>150000000</v>
+      </c>
+      <c r="B53" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="44">
+        <v>373225</v>
+      </c>
+      <c r="D53" s="44">
+        <v>368122</v>
+      </c>
+      <c r="E53" s="7">
+        <v>363356</v>
+      </c>
+      <c r="F53" s="7">
+        <v>365276</v>
+      </c>
+      <c r="G53" s="7">
+        <v>369209</v>
+      </c>
+      <c r="H53" s="44">
+        <v>374775</v>
+      </c>
+      <c r="I53" s="7">
+        <v>380427</v>
+      </c>
+      <c r="J53" s="7">
+        <v>386710</v>
+      </c>
+      <c r="K53" s="44">
+        <v>379195</v>
+      </c>
+      <c r="L53" s="49">
+        <v>505970</v>
+      </c>
+      <c r="M53" s="6">
+        <v>511792</v>
+      </c>
+      <c r="N53" s="6">
+        <v>525604</v>
+      </c>
+      <c r="O53" s="6">
+        <v>533240</v>
+      </c>
+      <c r="P53" s="6">
+        <v>539698</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>548955</v>
+      </c>
+      <c r="R53" s="6">
+        <v>561946</v>
+      </c>
+      <c r="S53" s="6">
+        <v>573619</v>
+      </c>
+      <c r="T53" s="6">
+        <v>585757</v>
+      </c>
+      <c r="U53" s="6">
+        <v>601955</v>
+      </c>
+      <c r="V53" s="2">
+        <v>614328</v>
+      </c>
+      <c r="W53" s="2">
+        <v>627866</v>
+      </c>
+      <c r="X53" s="2">
+        <v>640810</v>
+      </c>
+      <c r="Y53" s="9">
+        <v>681135</v>
+      </c>
+      <c r="Z53" s="9">
+        <v>692467</v>
+      </c>
+      <c r="AA53" s="14">
+        <v>703670</v>
+      </c>
+      <c r="AB53" s="11">
+        <v>717622</v>
+      </c>
+      <c r="AC53" s="50">
+        <v>729369</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="78">
+        <v>151000000</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C54" s="15">
+        <v>248930</v>
+      </c>
+      <c r="D54" s="15">
+        <v>244360</v>
+      </c>
+      <c r="E54" s="15">
+        <v>245341</v>
+      </c>
+      <c r="F54" s="15">
+        <v>247006</v>
+      </c>
+      <c r="G54" s="15">
+        <v>249759</v>
+      </c>
+      <c r="H54" s="15">
+        <v>253952</v>
+      </c>
+      <c r="I54" s="15">
+        <v>258014</v>
+      </c>
+      <c r="J54" s="15">
+        <v>262830</v>
+      </c>
+      <c r="K54" s="15">
+        <v>268644</v>
+      </c>
+      <c r="L54" s="49">
+        <v>390838</v>
+      </c>
+      <c r="M54" s="6">
+        <v>395403</v>
+      </c>
+      <c r="N54" s="6">
+        <v>408717</v>
+      </c>
+      <c r="O54" s="6">
+        <v>415689</v>
+      </c>
+      <c r="P54" s="6">
+        <v>420478</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>427931</v>
+      </c>
+      <c r="R54" s="6">
+        <v>439208</v>
+      </c>
+      <c r="S54" s="6">
+        <v>449857</v>
+      </c>
+      <c r="T54" s="6">
+        <v>461650</v>
+      </c>
+      <c r="U54" s="6">
+        <v>476902</v>
+      </c>
+      <c r="V54" s="6">
+        <v>487857</v>
+      </c>
+      <c r="W54" s="6">
+        <v>500635</v>
+      </c>
+      <c r="X54" s="6">
+        <v>512878</v>
+      </c>
+      <c r="Y54" s="10">
+        <v>549381</v>
+      </c>
+      <c r="Z54" s="10">
+        <v>559934</v>
+      </c>
+      <c r="AA54" s="14">
+        <v>570475</v>
+      </c>
+      <c r="AB54" s="11">
+        <v>584723</v>
+      </c>
+      <c r="AC54" s="50">
+        <v>598683</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="78">
+        <v>153200000</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="15">
+        <v>15360</v>
+      </c>
+      <c r="D55" s="15">
+        <v>15216</v>
+      </c>
+      <c r="E55" s="15">
+        <v>15346</v>
+      </c>
+      <c r="F55" s="15">
+        <v>15778</v>
+      </c>
+      <c r="G55" s="15">
+        <v>16304</v>
+      </c>
+      <c r="H55" s="15">
+        <v>17091</v>
+      </c>
+      <c r="I55" s="15">
+        <v>18010</v>
+      </c>
+      <c r="J55" s="15">
+        <v>18739</v>
+      </c>
+      <c r="K55" s="15">
+        <v>20190</v>
+      </c>
+      <c r="L55" s="49">
+        <v>19663</v>
+      </c>
+      <c r="M55" s="6">
+        <v>19923</v>
+      </c>
+      <c r="N55" s="6">
+        <v>19862</v>
+      </c>
+      <c r="O55" s="6">
+        <v>19661</v>
+      </c>
+      <c r="P55" s="6">
+        <v>19596</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>19950</v>
+      </c>
+      <c r="R55" s="6">
+        <v>20213</v>
+      </c>
+      <c r="S55" s="6">
+        <v>20223</v>
+      </c>
+      <c r="T55" s="6">
+        <v>20084</v>
+      </c>
+      <c r="U55" s="6">
+        <v>20175</v>
+      </c>
+      <c r="V55" s="6">
+        <v>20406</v>
+      </c>
+      <c r="W55" s="6">
+        <v>20473</v>
+      </c>
+      <c r="X55" s="6">
+        <v>20614</v>
+      </c>
+      <c r="Y55" s="10">
+        <v>22616</v>
+      </c>
+      <c r="Z55" s="10">
+        <v>22739</v>
+      </c>
+      <c r="AA55" s="14">
+        <v>22800</v>
+      </c>
+      <c r="AB55" s="11">
+        <v>22718</v>
+      </c>
+      <c r="AC55" s="50">
+        <v>22365</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A56" s="78">
+        <v>154000000</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="15">
+        <v>5269</v>
+      </c>
+      <c r="D56" s="15">
+        <v>5171</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="H56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="P56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="S56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="T56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="U56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="V56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="W56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="X56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB56" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD56" s="48"/>
+    </row>
+    <row r="57" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="78">
+        <v>154800000</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" s="15">
+        <v>38787</v>
+      </c>
+      <c r="D57" s="15">
+        <v>38518</v>
+      </c>
+      <c r="E57" s="15">
+        <v>38376</v>
+      </c>
+      <c r="F57" s="15">
+        <v>38626</v>
+      </c>
+      <c r="G57" s="15">
+        <v>39276</v>
+      </c>
+      <c r="H57" s="15">
+        <v>40163</v>
+      </c>
+      <c r="I57" s="15">
+        <v>40869</v>
+      </c>
+      <c r="J57" s="15">
+        <v>41515</v>
+      </c>
+      <c r="K57" s="15">
+        <v>41871</v>
+      </c>
+      <c r="L57" s="49">
+        <v>42183</v>
+      </c>
+      <c r="M57" s="13">
+        <v>42749</v>
+      </c>
+      <c r="N57" s="13">
+        <v>43118</v>
+      </c>
+      <c r="O57" s="13">
+        <v>43615</v>
+      </c>
+      <c r="P57" s="13">
+        <v>44572</v>
+      </c>
+      <c r="Q57" s="15">
+        <v>45587</v>
+      </c>
+      <c r="R57" s="15">
+        <v>46730</v>
+      </c>
+      <c r="S57" s="15">
+        <v>47539</v>
+      </c>
+      <c r="T57" s="15">
+        <v>47912</v>
+      </c>
+      <c r="U57" s="12">
+        <v>48497</v>
+      </c>
+      <c r="V57" s="6">
+        <v>49202</v>
+      </c>
+      <c r="W57" s="6">
+        <v>49532</v>
+      </c>
+      <c r="X57" s="6">
+        <v>49789</v>
+      </c>
+      <c r="Y57" s="10">
+        <v>49239</v>
+      </c>
+      <c r="Z57" s="10">
+        <v>49569</v>
+      </c>
+      <c r="AA57" s="14">
+        <v>49910</v>
+      </c>
+      <c r="AB57" s="11">
+        <v>49576</v>
+      </c>
+      <c r="AC57" s="50">
+        <v>48496</v>
+      </c>
+      <c r="AD57" s="48"/>
+    </row>
+    <row r="58" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="78">
+        <v>155600000</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="15">
+        <v>16759</v>
+      </c>
+      <c r="D58" s="15">
+        <v>16762</v>
+      </c>
+      <c r="E58" s="15">
+        <v>16729</v>
+      </c>
+      <c r="F58" s="15">
+        <v>16712</v>
+      </c>
+      <c r="G58" s="15">
+        <v>16867</v>
+      </c>
+      <c r="H58" s="15">
+        <v>17002</v>
+      </c>
+      <c r="I58" s="15">
+        <v>17185</v>
+      </c>
+      <c r="J58" s="15">
+        <v>17208</v>
+      </c>
+      <c r="K58" s="15">
+        <v>1836</v>
+      </c>
+      <c r="L58" s="49">
+        <v>2673</v>
+      </c>
+      <c r="M58" s="6">
+        <v>2633</v>
+      </c>
+      <c r="N58" s="6">
+        <v>2578</v>
+      </c>
+      <c r="O58" s="6">
+        <v>2548</v>
+      </c>
+      <c r="P58" s="6">
+        <v>2563</v>
+      </c>
+      <c r="Q58" s="6">
+        <v>2532</v>
+      </c>
+      <c r="R58" s="6">
+        <v>2476</v>
+      </c>
+      <c r="S58" s="6">
+        <v>2425</v>
+      </c>
+      <c r="T58" s="6">
+        <v>2346</v>
+      </c>
+      <c r="U58" s="6">
+        <v>2270</v>
+      </c>
+      <c r="V58" s="6">
+        <v>2164</v>
+      </c>
+      <c r="W58" s="6">
+        <v>2130</v>
+      </c>
+      <c r="X58" s="6">
+        <v>2130</v>
+      </c>
+      <c r="Y58" s="10">
+        <v>2193</v>
+      </c>
+      <c r="Z58" s="10">
+        <v>2216</v>
+      </c>
+      <c r="AA58" s="14">
+        <v>2209</v>
+      </c>
+      <c r="AB58" s="11">
+        <v>2164</v>
+      </c>
+      <c r="AC58" s="50">
+        <v>2111</v>
+      </c>
+      <c r="AD58" s="48"/>
+    </row>
+    <row r="59" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="78">
+        <v>156000000</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="15">
+        <v>21808</v>
+      </c>
+      <c r="D59" s="15">
+        <v>21890</v>
+      </c>
+      <c r="E59" s="15">
+        <v>21670</v>
+      </c>
+      <c r="F59" s="15">
+        <v>21462</v>
+      </c>
+      <c r="G59" s="15">
+        <v>21331</v>
+      </c>
+      <c r="H59" s="15">
+        <v>21146</v>
+      </c>
+      <c r="I59" s="15">
+        <v>21032</v>
+      </c>
+      <c r="J59" s="15">
+        <v>21008</v>
+      </c>
+      <c r="K59" s="15">
+        <v>21156</v>
+      </c>
+      <c r="L59" s="49">
+        <v>24086</v>
+      </c>
+      <c r="M59" s="6">
+        <v>24313</v>
+      </c>
+      <c r="N59" s="6">
+        <v>24485</v>
+      </c>
+      <c r="O59" s="6">
+        <v>24732</v>
+      </c>
+      <c r="P59" s="6">
+        <v>25098</v>
+      </c>
+      <c r="Q59" s="6">
+        <v>25238</v>
+      </c>
+      <c r="R59" s="6">
+        <v>25319</v>
+      </c>
+      <c r="S59" s="6">
+        <v>25494</v>
+      </c>
+      <c r="T59" s="6">
+        <v>25802</v>
+      </c>
+      <c r="U59" s="6">
+        <v>26249</v>
+      </c>
+      <c r="V59" s="6">
+        <v>26749</v>
+      </c>
+      <c r="W59" s="6">
+        <v>27170</v>
+      </c>
+      <c r="X59" s="6">
+        <v>27458</v>
+      </c>
+      <c r="Y59" s="10">
+        <v>29802</v>
+      </c>
+      <c r="Z59" s="10">
+        <v>29986</v>
+      </c>
+      <c r="AA59" s="14">
+        <v>30299</v>
+      </c>
+      <c r="AB59" s="11">
+        <v>30598</v>
+      </c>
+      <c r="AC59" s="50">
+        <v>30393</v>
+      </c>
+      <c r="AD59" s="48"/>
+    </row>
+    <row r="60" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="78">
+        <v>156400000</v>
+      </c>
+      <c r="B60" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="13">
+        <v>26312</v>
+      </c>
+      <c r="D60" s="13">
+        <v>26205</v>
+      </c>
+      <c r="E60" s="13">
+        <v>25894</v>
+      </c>
+      <c r="F60" s="13">
+        <v>25692</v>
+      </c>
+      <c r="G60" s="13">
+        <v>25672</v>
+      </c>
+      <c r="H60" s="13">
+        <v>25421</v>
+      </c>
+      <c r="I60" s="13">
+        <v>25317</v>
+      </c>
+      <c r="J60" s="15">
+        <v>25410</v>
+      </c>
+      <c r="K60" s="15">
+        <v>25498</v>
+      </c>
+      <c r="L60" s="49">
+        <v>26527</v>
+      </c>
+      <c r="M60" s="6">
+        <v>26771</v>
+      </c>
+      <c r="N60" s="6">
+        <v>26844</v>
+      </c>
+      <c r="O60" s="6">
+        <v>26995</v>
+      </c>
+      <c r="P60" s="6">
+        <v>27391</v>
+      </c>
+      <c r="Q60" s="6">
+        <v>27717</v>
+      </c>
+      <c r="R60" s="6">
+        <v>28000</v>
+      </c>
+      <c r="S60" s="6">
+        <v>28081</v>
+      </c>
+      <c r="T60" s="6">
+        <v>27963</v>
+      </c>
+      <c r="U60" s="6">
+        <v>27862</v>
+      </c>
+      <c r="V60" s="6">
+        <v>27950</v>
+      </c>
+      <c r="W60" s="6">
+        <v>27926</v>
+      </c>
+      <c r="X60" s="6">
+        <v>27941</v>
+      </c>
+      <c r="Y60" s="10">
+        <v>27904</v>
+      </c>
+      <c r="Z60" s="10">
+        <v>28023</v>
+      </c>
+      <c r="AA60" s="14">
+        <v>27977</v>
+      </c>
+      <c r="AB60" s="11">
+        <v>27843</v>
+      </c>
+      <c r="AC60" s="50">
+        <v>27321</v>
+      </c>
+      <c r="AD60" s="48"/>
+    </row>
+    <row r="61" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="103" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="104"/>
+      <c r="C61" s="104"/>
+      <c r="D61" s="104"/>
+      <c r="E61" s="104"/>
+      <c r="F61" s="104"/>
+      <c r="G61" s="104"/>
+      <c r="H61" s="104"/>
+      <c r="I61" s="104"/>
+      <c r="J61" s="104"/>
+      <c r="K61" s="104"/>
+      <c r="L61" s="104"/>
+      <c r="M61" s="104"/>
+      <c r="N61" s="104"/>
+      <c r="O61" s="104"/>
+      <c r="P61" s="104"/>
+      <c r="Q61" s="104"/>
+      <c r="R61" s="104"/>
+      <c r="S61" s="104"/>
+      <c r="T61" s="104"/>
+      <c r="U61" s="104"/>
+      <c r="V61" s="104"/>
+      <c r="W61" s="104"/>
+      <c r="X61" s="104"/>
+      <c r="Y61" s="104"/>
+      <c r="Z61" s="104"/>
+      <c r="AA61" s="104"/>
+      <c r="AB61" s="104"/>
+      <c r="AC61" s="104"/>
+      <c r="AD61" s="48"/>
+    </row>
+    <row r="62" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="78">
+        <v>150000000</v>
+      </c>
+      <c r="B62" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="63">
+        <v>175585</v>
+      </c>
+      <c r="D62" s="63">
+        <v>173053</v>
+      </c>
+      <c r="E62" s="63">
+        <v>170692</v>
+      </c>
+      <c r="F62" s="63">
+        <v>171606</v>
+      </c>
+      <c r="G62" s="63">
+        <v>173511</v>
+      </c>
+      <c r="H62" s="63">
+        <v>176000</v>
+      </c>
+      <c r="I62" s="63">
+        <v>178577</v>
+      </c>
+      <c r="J62" s="63">
+        <v>181381</v>
+      </c>
+      <c r="K62" s="63">
+        <v>177642</v>
+      </c>
+      <c r="L62" s="54">
+        <v>238777</v>
+      </c>
+      <c r="M62" s="26">
+        <v>241725</v>
+      </c>
+      <c r="N62" s="26">
+        <v>247937</v>
+      </c>
+      <c r="O62" s="26">
+        <v>251900</v>
+      </c>
+      <c r="P62" s="26">
+        <v>255351</v>
+      </c>
+      <c r="Q62" s="26">
+        <v>260258</v>
+      </c>
+      <c r="R62" s="26">
+        <v>266860</v>
+      </c>
+      <c r="S62" s="26">
+        <v>272784</v>
+      </c>
+      <c r="T62" s="26">
+        <v>278662</v>
+      </c>
+      <c r="U62" s="26">
+        <v>286644</v>
+      </c>
+      <c r="V62" s="55">
+        <v>292793</v>
+      </c>
+      <c r="W62" s="55">
+        <v>299594</v>
+      </c>
+      <c r="X62" s="55">
+        <v>306146</v>
+      </c>
+      <c r="Y62" s="21">
+        <v>328634</v>
+      </c>
+      <c r="Z62" s="56">
+        <v>334294</v>
+      </c>
+      <c r="AA62" s="10">
+        <v>340001</v>
+      </c>
+      <c r="AB62" s="23">
+        <v>346857</v>
+      </c>
+      <c r="AC62" s="57">
+        <v>352827</v>
+      </c>
+      <c r="AD62" s="47"/>
+    </row>
+    <row r="63" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="78">
+        <v>151000000</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="13">
+        <v>115462</v>
+      </c>
+      <c r="D63" s="13">
+        <v>113164</v>
+      </c>
+      <c r="E63" s="13">
+        <v>113642</v>
+      </c>
+      <c r="F63" s="13">
+        <v>114387</v>
+      </c>
+      <c r="G63" s="13">
+        <v>115677</v>
+      </c>
+      <c r="H63" s="13">
+        <v>117511</v>
+      </c>
+      <c r="I63" s="13">
+        <v>119330</v>
+      </c>
+      <c r="J63" s="13">
+        <v>121555</v>
+      </c>
+      <c r="K63" s="13">
+        <v>124299</v>
+      </c>
+      <c r="L63" s="54">
+        <v>182849</v>
+      </c>
+      <c r="M63" s="26">
+        <v>185128</v>
+      </c>
+      <c r="N63" s="26">
+        <v>191036</v>
+      </c>
+      <c r="O63" s="26">
+        <v>194542</v>
+      </c>
+      <c r="P63" s="26">
+        <v>197145</v>
+      </c>
+      <c r="Q63" s="26">
+        <v>201122</v>
+      </c>
+      <c r="R63" s="26">
+        <v>206855</v>
+      </c>
+      <c r="S63" s="26">
+        <v>212169</v>
+      </c>
+      <c r="T63" s="26">
+        <v>217808</v>
+      </c>
+      <c r="U63" s="26">
+        <v>225170</v>
+      </c>
+      <c r="V63" s="26">
+        <v>230542</v>
+      </c>
+      <c r="W63" s="26">
+        <v>236860</v>
+      </c>
+      <c r="X63" s="26">
+        <v>242956</v>
+      </c>
+      <c r="Y63" s="22">
+        <v>263653</v>
+      </c>
+      <c r="Z63" s="56">
+        <v>268740</v>
+      </c>
+      <c r="AA63" s="56">
+        <v>274045</v>
+      </c>
+      <c r="AB63" s="23">
+        <v>280891</v>
+      </c>
+      <c r="AC63" s="57">
+        <v>287842</v>
+      </c>
+      <c r="AD63" s="48"/>
+    </row>
+    <row r="64" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="78">
+        <v>153200000</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="13">
+        <v>7205</v>
+      </c>
+      <c r="D64" s="13">
+        <v>7125</v>
+      </c>
+      <c r="E64" s="13">
+        <v>7112</v>
+      </c>
+      <c r="F64" s="13">
+        <v>7337</v>
+      </c>
+      <c r="G64" s="13">
+        <v>7567</v>
+      </c>
+      <c r="H64" s="13">
+        <v>7937</v>
+      </c>
+      <c r="I64" s="13">
+        <v>8362</v>
+      </c>
+      <c r="J64" s="13">
+        <v>8675</v>
+      </c>
+      <c r="K64" s="13">
+        <v>9361</v>
+      </c>
+      <c r="L64" s="54">
+        <v>9355</v>
+      </c>
+      <c r="M64" s="26">
+        <v>9489</v>
+      </c>
+      <c r="N64" s="26">
+        <v>9485</v>
+      </c>
+      <c r="O64" s="26">
+        <v>9423</v>
+      </c>
+      <c r="P64" s="26">
+        <v>9426</v>
+      </c>
+      <c r="Q64" s="26">
+        <v>9629</v>
+      </c>
+      <c r="R64" s="26">
+        <v>9770</v>
+      </c>
+      <c r="S64" s="26">
+        <v>9794</v>
+      </c>
+      <c r="T64" s="26">
+        <v>9720</v>
+      </c>
+      <c r="U64" s="26">
+        <v>9817</v>
+      </c>
+      <c r="V64" s="26">
+        <v>9930</v>
+      </c>
+      <c r="W64" s="26">
+        <v>9997</v>
+      </c>
+      <c r="X64" s="26">
+        <v>10114</v>
+      </c>
+      <c r="Y64" s="22">
+        <v>10947</v>
+      </c>
+      <c r="Z64" s="56">
+        <v>11064</v>
+      </c>
+      <c r="AA64" s="56">
+        <v>11085</v>
+      </c>
+      <c r="AB64" s="23">
+        <v>11077</v>
+      </c>
+      <c r="AC64" s="57">
+        <v>10907</v>
+      </c>
+      <c r="AD64" s="48"/>
+    </row>
+    <row r="65" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="78">
+        <v>154000000</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="13">
+        <v>2492</v>
+      </c>
+      <c r="D65" s="13">
+        <v>2462</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC65" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD65" s="48"/>
+    </row>
+    <row r="66" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="78">
+        <v>154800000</v>
+      </c>
+      <c r="B66" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" s="13">
+        <v>18831</v>
+      </c>
+      <c r="D66" s="13">
+        <v>18686</v>
+      </c>
+      <c r="E66" s="13">
+        <v>18649</v>
+      </c>
+      <c r="F66" s="13">
+        <v>18780</v>
+      </c>
+      <c r="G66" s="13">
+        <v>19152</v>
+      </c>
+      <c r="H66" s="13">
+        <v>19565</v>
+      </c>
+      <c r="I66" s="13">
+        <v>19881</v>
+      </c>
+      <c r="J66" s="13">
+        <v>20152</v>
+      </c>
+      <c r="K66" s="13">
+        <v>20352</v>
+      </c>
+      <c r="L66" s="54">
+        <v>20431</v>
+      </c>
+      <c r="M66" s="13">
+        <v>20728</v>
+      </c>
+      <c r="N66" s="13">
+        <v>20932</v>
+      </c>
+      <c r="O66" s="13">
+        <v>21227</v>
+      </c>
+      <c r="P66" s="13">
+        <v>21645</v>
+      </c>
+      <c r="Q66" s="13">
+        <v>21136</v>
+      </c>
+      <c r="R66" s="13">
+        <v>22673</v>
+      </c>
+      <c r="S66" s="13">
+        <v>23102</v>
+      </c>
+      <c r="T66" s="13">
+        <v>23261</v>
+      </c>
+      <c r="U66" s="13">
+        <v>23656</v>
+      </c>
+      <c r="V66" s="26">
+        <v>24090</v>
+      </c>
+      <c r="W66" s="26">
+        <v>24283</v>
+      </c>
+      <c r="X66" s="26">
+        <v>24462</v>
+      </c>
+      <c r="Y66" s="13">
+        <v>24241</v>
+      </c>
+      <c r="Z66" s="21">
+        <v>24477</v>
+      </c>
+      <c r="AA66" s="56">
+        <v>24673</v>
+      </c>
+      <c r="AB66" s="55">
+        <v>24510</v>
+      </c>
+      <c r="AC66" s="57">
+        <v>24056</v>
+      </c>
+      <c r="AD66" s="48"/>
+    </row>
+    <row r="67" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="78">
+        <v>155600000</v>
+      </c>
+      <c r="B67" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="13">
+        <v>8213</v>
+      </c>
+      <c r="D67" s="13">
+        <v>8211</v>
+      </c>
+      <c r="E67" s="13">
+        <v>8178</v>
+      </c>
+      <c r="F67" s="13">
+        <v>8157</v>
+      </c>
+      <c r="G67" s="13">
+        <v>8243</v>
+      </c>
+      <c r="H67" s="13">
+        <v>8292</v>
+      </c>
+      <c r="I67" s="13">
+        <v>8413</v>
+      </c>
+      <c r="J67" s="13">
+        <v>8400</v>
+      </c>
+      <c r="K67" s="13">
+        <v>923</v>
+      </c>
+      <c r="L67" s="54">
+        <v>1350</v>
+      </c>
+      <c r="M67" s="26">
+        <v>1322</v>
+      </c>
+      <c r="N67" s="26">
+        <v>1302</v>
+      </c>
+      <c r="O67" s="26">
+        <v>1287</v>
+      </c>
+      <c r="P67" s="26">
+        <v>1294</v>
+      </c>
+      <c r="Q67" s="26">
+        <v>1282</v>
+      </c>
+      <c r="R67" s="26">
+        <v>1272</v>
+      </c>
+      <c r="S67" s="26">
+        <v>1249</v>
+      </c>
+      <c r="T67" s="26">
+        <v>1227</v>
+      </c>
+      <c r="U67" s="26">
+        <v>1178</v>
+      </c>
+      <c r="V67" s="26">
+        <v>1118</v>
+      </c>
+      <c r="W67" s="26">
+        <v>1109</v>
+      </c>
+      <c r="X67" s="26">
+        <v>1115</v>
+      </c>
+      <c r="Y67" s="22">
+        <v>1129</v>
+      </c>
+      <c r="Z67" s="56">
+        <v>1143</v>
+      </c>
+      <c r="AA67" s="56">
+        <v>1146</v>
+      </c>
+      <c r="AB67" s="23">
+        <v>1129</v>
+      </c>
+      <c r="AC67" s="57">
+        <v>1106</v>
+      </c>
+      <c r="AD67" s="48"/>
+    </row>
+    <row r="68" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="78">
+        <v>156000000</v>
+      </c>
+      <c r="B68" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" s="13">
+        <v>10304</v>
+      </c>
+      <c r="D68" s="13">
+        <v>10373</v>
+      </c>
+      <c r="E68" s="13">
+        <v>10245</v>
+      </c>
+      <c r="F68" s="13">
+        <v>10153</v>
+      </c>
+      <c r="G68" s="13">
+        <v>10074</v>
+      </c>
+      <c r="H68" s="13">
+        <v>9993</v>
+      </c>
+      <c r="I68" s="13">
+        <v>9938</v>
+      </c>
+      <c r="J68" s="13">
+        <v>9911</v>
+      </c>
+      <c r="K68" s="13">
+        <v>9973</v>
+      </c>
+      <c r="L68" s="54">
+        <v>11633</v>
+      </c>
+      <c r="M68" s="26">
+        <v>11770</v>
+      </c>
+      <c r="N68" s="26">
+        <v>11836</v>
+      </c>
+      <c r="O68" s="26">
+        <v>11967</v>
+      </c>
+      <c r="P68" s="26">
+        <v>12155</v>
+      </c>
+      <c r="Q68" s="26">
+        <v>12196</v>
+      </c>
+      <c r="R68" s="26">
+        <v>12253</v>
+      </c>
+      <c r="S68" s="26">
+        <v>12345</v>
+      </c>
+      <c r="T68" s="26">
+        <v>12540</v>
+      </c>
+      <c r="U68" s="26">
+        <v>12825</v>
+      </c>
+      <c r="V68" s="26">
+        <v>13095</v>
+      </c>
+      <c r="W68" s="26">
+        <v>13348</v>
+      </c>
+      <c r="X68" s="26">
+        <v>13485</v>
+      </c>
+      <c r="Y68" s="22">
+        <v>14668</v>
+      </c>
+      <c r="Z68" s="56">
+        <v>14796</v>
+      </c>
+      <c r="AA68" s="56">
+        <v>14982</v>
+      </c>
+      <c r="AB68" s="23">
+        <v>15231</v>
+      </c>
+      <c r="AC68" s="57">
+        <v>15143</v>
+      </c>
+      <c r="AD68" s="48"/>
+    </row>
+    <row r="69" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="78">
+        <v>156400000</v>
+      </c>
+      <c r="B69" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="13">
+        <v>13078</v>
+      </c>
+      <c r="D69" s="13">
+        <v>13032</v>
+      </c>
+      <c r="E69" s="13">
+        <v>12866</v>
+      </c>
+      <c r="F69" s="13">
+        <v>12792</v>
+      </c>
+      <c r="G69" s="13">
+        <v>12798</v>
+      </c>
+      <c r="H69" s="13">
+        <v>12702</v>
+      </c>
+      <c r="I69" s="13">
+        <v>12653</v>
+      </c>
+      <c r="J69" s="13">
+        <v>12688</v>
+      </c>
+      <c r="K69" s="13">
+        <v>12734</v>
+      </c>
+      <c r="L69" s="54">
+        <v>13159</v>
+      </c>
+      <c r="M69" s="26">
+        <v>13288</v>
+      </c>
+      <c r="N69" s="26">
+        <v>13346</v>
+      </c>
+      <c r="O69" s="26">
+        <v>13454</v>
+      </c>
+      <c r="P69" s="26">
+        <v>13686</v>
+      </c>
+      <c r="Q69" s="26">
+        <v>13893</v>
+      </c>
+      <c r="R69" s="26">
+        <v>14037</v>
+      </c>
+      <c r="S69" s="26">
+        <v>14125</v>
+      </c>
+      <c r="T69" s="26">
+        <v>14106</v>
+      </c>
+      <c r="U69" s="26">
+        <v>13998</v>
+      </c>
+      <c r="V69" s="26">
+        <v>14018</v>
+      </c>
+      <c r="W69" s="26">
+        <v>13997</v>
+      </c>
+      <c r="X69" s="26">
+        <v>14014</v>
+      </c>
+      <c r="Y69" s="22">
+        <v>13996</v>
+      </c>
+      <c r="Z69" s="56">
+        <v>14074</v>
+      </c>
+      <c r="AA69" s="56">
+        <v>14070</v>
+      </c>
+      <c r="AB69" s="23">
+        <v>14019</v>
+      </c>
+      <c r="AC69" s="57">
+        <v>13773</v>
+      </c>
+      <c r="AD69" s="48"/>
+    </row>
+    <row r="70" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="B70" s="104"/>
+      <c r="C70" s="104"/>
+      <c r="D70" s="104"/>
+      <c r="E70" s="104"/>
+      <c r="F70" s="104"/>
+      <c r="G70" s="104"/>
+      <c r="H70" s="104"/>
+      <c r="I70" s="104"/>
+      <c r="J70" s="104"/>
+      <c r="K70" s="104"/>
+      <c r="L70" s="104"/>
+      <c r="M70" s="104"/>
+      <c r="N70" s="104"/>
+      <c r="O70" s="104"/>
+      <c r="P70" s="104"/>
+      <c r="Q70" s="104"/>
+      <c r="R70" s="104"/>
+      <c r="S70" s="104"/>
+      <c r="T70" s="104"/>
+      <c r="U70" s="104"/>
+      <c r="V70" s="104"/>
+      <c r="W70" s="104"/>
+      <c r="X70" s="104"/>
+      <c r="Y70" s="104"/>
+      <c r="Z70" s="104"/>
+      <c r="AA70" s="104"/>
+      <c r="AB70" s="104"/>
+      <c r="AC70" s="104"/>
+      <c r="AD70" s="48"/>
+    </row>
+    <row r="71" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="78">
+        <v>150000000</v>
+      </c>
+      <c r="B71" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="17">
+        <v>197640</v>
+      </c>
+      <c r="D71" s="17">
+        <v>195069</v>
+      </c>
+      <c r="E71" s="17">
+        <v>192664</v>
+      </c>
+      <c r="F71" s="17">
+        <v>193670</v>
+      </c>
+      <c r="G71" s="17">
+        <v>195698</v>
+      </c>
+      <c r="H71" s="17">
+        <v>198775</v>
+      </c>
+      <c r="I71" s="17">
+        <v>201850</v>
+      </c>
+      <c r="J71" s="17">
+        <v>205329</v>
+      </c>
+      <c r="K71" s="17">
+        <v>201553</v>
+      </c>
+      <c r="L71" s="52">
+        <v>267193</v>
+      </c>
+      <c r="M71" s="6">
+        <v>270067</v>
+      </c>
+      <c r="N71" s="6">
+        <v>277667</v>
+      </c>
+      <c r="O71" s="6">
+        <v>281340</v>
+      </c>
+      <c r="P71" s="6">
+        <v>284347</v>
+      </c>
+      <c r="Q71" s="6">
+        <v>288697</v>
+      </c>
+      <c r="R71" s="6">
+        <v>295086</v>
+      </c>
+      <c r="S71" s="6">
+        <v>300835</v>
+      </c>
+      <c r="T71" s="6">
+        <v>307095</v>
+      </c>
+      <c r="U71" s="6">
+        <v>315311</v>
+      </c>
+      <c r="V71" s="8">
+        <v>321535</v>
+      </c>
+      <c r="W71" s="8">
+        <v>328272</v>
+      </c>
+      <c r="X71" s="8">
+        <v>334664</v>
+      </c>
+      <c r="Y71" s="21">
+        <v>352501</v>
+      </c>
+      <c r="Z71" s="50">
+        <v>358173</v>
+      </c>
+      <c r="AA71" s="19">
+        <v>363669</v>
+      </c>
+      <c r="AB71" s="20">
+        <v>370765</v>
+      </c>
+      <c r="AC71" s="50">
+        <v>376542</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="78">
+        <v>151000000</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C72" s="31">
+        <v>133468</v>
+      </c>
+      <c r="D72" s="31">
+        <v>131196</v>
+      </c>
+      <c r="E72" s="31">
+        <v>131699</v>
+      </c>
+      <c r="F72" s="31">
+        <v>132619</v>
+      </c>
+      <c r="G72" s="31">
+        <v>134082</v>
+      </c>
+      <c r="H72" s="31">
+        <v>136441</v>
+      </c>
+      <c r="I72" s="31">
+        <v>138684</v>
+      </c>
+      <c r="J72" s="31">
+        <v>141275</v>
+      </c>
+      <c r="K72" s="31">
+        <v>144345</v>
+      </c>
+      <c r="L72" s="52">
+        <v>207989</v>
+      </c>
+      <c r="M72" s="6">
+        <v>210275</v>
+      </c>
+      <c r="N72" s="6">
+        <v>217681</v>
+      </c>
+      <c r="O72" s="6">
+        <v>221147</v>
+      </c>
+      <c r="P72" s="6">
+        <v>223333</v>
+      </c>
+      <c r="Q72" s="6">
+        <v>226809</v>
+      </c>
+      <c r="R72" s="6">
+        <v>232353</v>
+      </c>
+      <c r="S72" s="6">
+        <v>237688</v>
+      </c>
+      <c r="T72" s="6">
+        <v>243842</v>
+      </c>
+      <c r="U72" s="6">
+        <v>251732</v>
+      </c>
+      <c r="V72" s="6">
+        <v>257315</v>
+      </c>
+      <c r="W72" s="6">
+        <v>263775</v>
+      </c>
+      <c r="X72" s="6">
+        <v>269922</v>
+      </c>
+      <c r="Y72" s="59">
+        <v>285728</v>
+      </c>
+      <c r="Z72" s="50">
+        <v>291194</v>
+      </c>
+      <c r="AA72" s="19">
+        <v>296430</v>
+      </c>
+      <c r="AB72" s="20">
+        <v>303832</v>
+      </c>
+      <c r="AC72" s="50">
+        <v>310841</v>
+      </c>
+    </row>
+    <row r="73" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="78">
+        <v>153200000</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="31">
+        <v>8155</v>
+      </c>
+      <c r="D73" s="31">
+        <v>8091</v>
+      </c>
+      <c r="E73" s="31">
+        <v>8234</v>
+      </c>
+      <c r="F73" s="31">
+        <v>8441</v>
+      </c>
+      <c r="G73" s="31">
+        <v>8737</v>
+      </c>
+      <c r="H73" s="31">
+        <v>9154</v>
+      </c>
+      <c r="I73" s="31">
+        <v>9648</v>
+      </c>
+      <c r="J73" s="31">
+        <v>10064</v>
+      </c>
+      <c r="K73" s="31">
+        <v>10829</v>
+      </c>
+      <c r="L73" s="52">
+        <v>10308</v>
+      </c>
+      <c r="M73" s="6">
+        <v>10434</v>
+      </c>
+      <c r="N73" s="6">
+        <v>10377</v>
+      </c>
+      <c r="O73" s="6">
+        <v>10238</v>
+      </c>
+      <c r="P73" s="6">
+        <v>10170</v>
+      </c>
+      <c r="Q73" s="6">
+        <v>10321</v>
+      </c>
+      <c r="R73" s="6">
+        <v>10443</v>
+      </c>
+      <c r="S73" s="6">
+        <v>10429</v>
+      </c>
+      <c r="T73" s="6">
+        <v>10364</v>
+      </c>
+      <c r="U73" s="6">
+        <v>10358</v>
+      </c>
+      <c r="V73" s="6">
+        <v>10476</v>
+      </c>
+      <c r="W73" s="8">
+        <v>10476</v>
+      </c>
+      <c r="X73" s="8">
+        <v>10500</v>
+      </c>
+      <c r="Y73" s="59">
+        <v>11669</v>
+      </c>
+      <c r="Z73" s="50">
+        <v>11675</v>
+      </c>
+      <c r="AA73" s="19">
+        <v>11715</v>
+      </c>
+      <c r="AB73" s="20">
+        <v>11641</v>
+      </c>
+      <c r="AC73" s="50">
+        <v>11458</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="78">
+        <v>154000000</v>
+      </c>
+      <c r="B74" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="31">
+        <v>2777</v>
+      </c>
+      <c r="D74" s="31">
+        <v>2709</v>
+      </c>
+      <c r="E74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="H74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="K74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="L74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="M74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="N74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="O74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="P74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="R74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="S74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="T74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="U74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="V74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="W74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="X74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC74" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD74" s="48"/>
+    </row>
+    <row r="75" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="78">
+        <v>154800000</v>
+      </c>
+      <c r="B75" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" s="31">
+        <v>19956</v>
+      </c>
+      <c r="D75" s="31">
+        <v>19832</v>
+      </c>
+      <c r="E75" s="31">
+        <v>19727</v>
+      </c>
+      <c r="F75" s="31">
+        <v>19846</v>
+      </c>
+      <c r="G75" s="31">
+        <v>20124</v>
+      </c>
+      <c r="H75" s="31">
+        <v>20598</v>
+      </c>
+      <c r="I75" s="31">
+        <v>20988</v>
+      </c>
+      <c r="J75" s="31">
+        <v>21363</v>
+      </c>
+      <c r="K75" s="31">
+        <v>21519</v>
+      </c>
+      <c r="L75" s="52">
+        <v>21752</v>
+      </c>
+      <c r="M75" s="60">
+        <v>22021</v>
+      </c>
+      <c r="N75" s="60">
+        <v>22186</v>
+      </c>
+      <c r="O75" s="60">
+        <v>22388</v>
+      </c>
+      <c r="P75" s="60">
+        <v>22927</v>
+      </c>
+      <c r="Q75" s="60">
+        <v>23451</v>
+      </c>
+      <c r="R75" s="60">
+        <v>24057</v>
+      </c>
+      <c r="S75" s="60">
+        <v>24437</v>
+      </c>
+      <c r="T75" s="60">
+        <v>24651</v>
+      </c>
+      <c r="U75" s="60">
+        <v>24841</v>
+      </c>
+      <c r="V75" s="6">
+        <v>25112</v>
+      </c>
+      <c r="W75" s="6">
+        <v>25249</v>
+      </c>
+      <c r="X75" s="6">
+        <v>25327</v>
+      </c>
+      <c r="Y75" s="60">
+        <v>24998</v>
+      </c>
+      <c r="Z75" s="21">
+        <v>25092</v>
+      </c>
+      <c r="AA75" s="19">
+        <v>25237</v>
+      </c>
+      <c r="AB75" s="27">
+        <v>25066</v>
+      </c>
+      <c r="AC75" s="50">
+        <v>24440</v>
+      </c>
+      <c r="AD75" s="48"/>
+    </row>
+    <row r="76" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="78">
+        <v>155600000</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" s="31">
+        <v>8546</v>
+      </c>
+      <c r="D76" s="31">
+        <v>8551</v>
+      </c>
+      <c r="E76" s="31">
+        <v>8551</v>
+      </c>
+      <c r="F76" s="31">
+        <v>8555</v>
+      </c>
+      <c r="G76" s="31">
+        <v>8624</v>
+      </c>
+      <c r="H76" s="31">
+        <v>8710</v>
+      </c>
+      <c r="I76" s="31">
+        <v>8772</v>
+      </c>
+      <c r="J76" s="31">
+        <v>8808</v>
+      </c>
+      <c r="K76" s="31">
+        <v>913</v>
+      </c>
+      <c r="L76" s="52">
+        <v>1323</v>
+      </c>
+      <c r="M76" s="6">
+        <v>1311</v>
+      </c>
+      <c r="N76" s="6">
+        <v>1276</v>
+      </c>
+      <c r="O76" s="6">
+        <v>1261</v>
+      </c>
+      <c r="P76" s="6">
+        <v>1269</v>
+      </c>
+      <c r="Q76" s="6">
+        <v>1250</v>
+      </c>
+      <c r="R76" s="6">
+        <v>1204</v>
+      </c>
+      <c r="S76" s="6">
+        <v>1176</v>
+      </c>
+      <c r="T76" s="6">
+        <v>1119</v>
+      </c>
+      <c r="U76" s="6">
+        <v>1092</v>
+      </c>
+      <c r="V76" s="6">
+        <v>1046</v>
+      </c>
+      <c r="W76" s="6">
+        <v>1021</v>
+      </c>
+      <c r="X76" s="6">
+        <v>1015</v>
+      </c>
+      <c r="Y76" s="59">
+        <v>1064</v>
+      </c>
+      <c r="Z76" s="50">
+        <v>1073</v>
+      </c>
+      <c r="AA76" s="19">
+        <v>1063</v>
+      </c>
+      <c r="AB76" s="20">
+        <v>1035</v>
+      </c>
+      <c r="AC76" s="50">
+        <v>1005</v>
+      </c>
+      <c r="AD76" s="48"/>
+    </row>
+    <row r="77" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="78">
+        <v>156000000</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="31">
+        <v>11504</v>
+      </c>
+      <c r="D77" s="31">
+        <v>11517</v>
+      </c>
+      <c r="E77" s="31">
+        <v>11425</v>
+      </c>
+      <c r="F77" s="31">
+        <v>11309</v>
+      </c>
+      <c r="G77" s="31">
+        <v>11257</v>
+      </c>
+      <c r="H77" s="31">
+        <v>11153</v>
+      </c>
+      <c r="I77" s="31">
+        <v>11094</v>
+      </c>
+      <c r="J77" s="31">
+        <v>11097</v>
+      </c>
+      <c r="K77" s="31">
+        <v>11183</v>
+      </c>
+      <c r="L77" s="52">
+        <v>12453</v>
+      </c>
+      <c r="M77" s="6">
+        <v>12543</v>
+      </c>
+      <c r="N77" s="6">
+        <v>12649</v>
+      </c>
+      <c r="O77" s="6">
+        <v>12765</v>
+      </c>
+      <c r="P77" s="6">
+        <v>12943</v>
+      </c>
+      <c r="Q77" s="6">
+        <v>13042</v>
+      </c>
+      <c r="R77" s="6">
+        <v>13066</v>
+      </c>
+      <c r="S77" s="6">
+        <v>13149</v>
+      </c>
+      <c r="T77" s="6">
+        <v>13262</v>
+      </c>
+      <c r="U77" s="6">
+        <v>13424</v>
+      </c>
+      <c r="V77" s="6">
+        <v>13654</v>
+      </c>
+      <c r="W77" s="6">
+        <v>13822</v>
+      </c>
+      <c r="X77" s="6">
+        <v>13973</v>
+      </c>
+      <c r="Y77" s="59">
+        <v>15134</v>
+      </c>
+      <c r="Z77" s="50">
+        <v>15190</v>
+      </c>
+      <c r="AA77" s="19">
+        <v>15317</v>
+      </c>
+      <c r="AB77" s="20">
+        <v>15367</v>
+      </c>
+      <c r="AC77" s="50">
+        <v>15250</v>
+      </c>
+      <c r="AD77" s="48"/>
+    </row>
+    <row r="78" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="78">
+        <v>156400000</v>
+      </c>
+      <c r="B78" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="31">
+        <v>13234</v>
+      </c>
+      <c r="D78" s="31">
+        <v>13173</v>
+      </c>
+      <c r="E78" s="31">
+        <v>13028</v>
+      </c>
+      <c r="F78" s="31">
+        <v>12900</v>
+      </c>
+      <c r="G78" s="31">
+        <v>12874</v>
+      </c>
+      <c r="H78" s="31">
+        <v>12719</v>
+      </c>
+      <c r="I78" s="31">
+        <v>12664</v>
+      </c>
+      <c r="J78" s="31">
+        <v>12722</v>
+      </c>
+      <c r="K78" s="31">
+        <v>12764</v>
+      </c>
+      <c r="L78" s="52">
+        <v>13368</v>
+      </c>
+      <c r="M78" s="6">
+        <v>13483</v>
+      </c>
+      <c r="N78" s="6">
+        <v>13498</v>
+      </c>
+      <c r="O78" s="6">
+        <v>13541</v>
+      </c>
+      <c r="P78" s="6">
+        <v>13705</v>
+      </c>
+      <c r="Q78" s="6">
+        <v>13824</v>
+      </c>
+      <c r="R78" s="6">
+        <v>13963</v>
+      </c>
+      <c r="S78" s="6">
+        <v>13956</v>
+      </c>
+      <c r="T78" s="6">
+        <v>13857</v>
+      </c>
+      <c r="U78" s="6">
+        <v>13864</v>
+      </c>
+      <c r="V78" s="6">
+        <v>13932</v>
+      </c>
+      <c r="W78" s="6">
+        <v>13929</v>
+      </c>
+      <c r="X78" s="6">
+        <v>13927</v>
+      </c>
+      <c r="Y78" s="59">
+        <v>13908</v>
+      </c>
+      <c r="Z78" s="50">
+        <v>13949</v>
+      </c>
+      <c r="AA78" s="19">
+        <v>13907</v>
+      </c>
+      <c r="AB78" s="20">
+        <v>13824</v>
+      </c>
+      <c r="AC78" s="50">
+        <v>13548</v>
+      </c>
+      <c r="AD78" s="48"/>
+    </row>
+    <row r="79" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="99" t="s">
+        <v>2</v>
+      </c>
+      <c r="C79" s="99"/>
+      <c r="D79" s="99"/>
+      <c r="E79" s="99"/>
+      <c r="F79" s="99"/>
+      <c r="G79" s="99"/>
+      <c r="H79" s="99"/>
+      <c r="I79" s="99"/>
+      <c r="J79" s="99"/>
+      <c r="K79" s="99"/>
+      <c r="L79" s="99"/>
+      <c r="M79" s="99"/>
+      <c r="N79" s="99"/>
+      <c r="O79" s="99"/>
+      <c r="P79" s="99"/>
+      <c r="Q79" s="99"/>
+      <c r="R79" s="99"/>
+      <c r="S79" s="99"/>
+      <c r="T79" s="99"/>
+      <c r="U79" s="99"/>
+      <c r="V79" s="99"/>
+      <c r="W79" s="99"/>
+      <c r="X79" s="99"/>
+      <c r="Y79" s="99"/>
+      <c r="Z79" s="99"/>
+    </row>
+    <row r="80" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="81">
+        <v>151000000</v>
+      </c>
+      <c r="B80" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="44">
+        <v>304490</v>
+      </c>
+      <c r="D80" s="44">
+        <v>302109</v>
+      </c>
+      <c r="E80" s="44">
+        <v>304810</v>
+      </c>
+      <c r="F80" s="44">
+        <v>303102</v>
+      </c>
+      <c r="G80" s="44">
+        <v>302603</v>
+      </c>
+      <c r="H80" s="44">
+        <v>303832</v>
+      </c>
+      <c r="I80" s="44">
+        <v>306271</v>
+      </c>
+      <c r="J80" s="44">
+        <v>308744</v>
+      </c>
+      <c r="K80" s="44">
+        <v>324465</v>
+      </c>
+      <c r="L80" s="49">
+        <v>250284</v>
+      </c>
+      <c r="M80" s="6">
+        <v>251263</v>
+      </c>
+      <c r="N80" s="6">
+        <v>251338</v>
+      </c>
+      <c r="O80" s="6">
+        <v>252584</v>
+      </c>
+      <c r="P80" s="6">
+        <v>255590</v>
+      </c>
+      <c r="Q80" s="6">
+        <v>259434</v>
+      </c>
+      <c r="R80" s="6">
+        <v>259999</v>
+      </c>
+      <c r="S80" s="6">
+        <v>260562</v>
+      </c>
+      <c r="T80" s="6">
+        <v>259277</v>
+      </c>
+      <c r="U80" s="6">
+        <v>255126</v>
+      </c>
+      <c r="V80" s="2">
+        <v>254738</v>
+      </c>
+      <c r="W80" s="2">
+        <v>253230</v>
+      </c>
+      <c r="X80" s="2">
+        <v>252975</v>
+      </c>
+      <c r="Y80" s="9">
+        <v>235615</v>
+      </c>
+      <c r="Z80" s="7">
+        <v>235692</v>
+      </c>
+      <c r="AA80" s="14">
+        <v>235735</v>
+      </c>
+      <c r="AB80" s="11">
+        <v>231902</v>
+      </c>
+      <c r="AC80" s="2">
+        <v>226601</v>
+      </c>
+      <c r="AD80" s="48"/>
+    </row>
+    <row r="81" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A81" s="79">
+        <v>151000000</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C81" s="15">
+        <v>28578</v>
+      </c>
+      <c r="D81" s="15">
+        <v>28294</v>
+      </c>
+      <c r="E81" s="15">
+        <v>28464</v>
+      </c>
+      <c r="F81" s="15">
+        <v>29654</v>
+      </c>
+      <c r="G81" s="15">
+        <v>30531</v>
+      </c>
+      <c r="H81" s="15">
+        <v>32244</v>
+      </c>
+      <c r="I81" s="15">
+        <v>34081</v>
+      </c>
+      <c r="J81" s="15">
+        <v>36745</v>
+      </c>
+      <c r="K81" s="15">
+        <v>38052</v>
+      </c>
+      <c r="L81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="M81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="N81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="O81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="P81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="S81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="T81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="U81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="V81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="W81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="X81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB81" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC81" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="79">
+        <v>153200000</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C82" s="15">
+        <v>21663</v>
+      </c>
+      <c r="D82" s="15">
+        <v>21585</v>
+      </c>
+      <c r="E82" s="15">
+        <v>21573</v>
+      </c>
+      <c r="F82" s="15">
+        <v>21538</v>
+      </c>
+      <c r="G82" s="15">
+        <v>21615</v>
+      </c>
+      <c r="H82" s="15">
+        <v>21786</v>
+      </c>
+      <c r="I82" s="15">
+        <v>22133</v>
+      </c>
+      <c r="J82" s="15">
+        <v>22426</v>
+      </c>
+      <c r="K82" s="15">
+        <v>22586</v>
+      </c>
+      <c r="L82" s="49">
+        <v>18843</v>
+      </c>
+      <c r="M82" s="6">
+        <v>19171</v>
+      </c>
+      <c r="N82" s="6">
+        <v>19128</v>
+      </c>
+      <c r="O82" s="6">
+        <v>19209</v>
+      </c>
+      <c r="P82" s="6">
+        <v>19358</v>
+      </c>
+      <c r="Q82" s="6">
+        <v>19709</v>
+      </c>
+      <c r="R82" s="6">
+        <v>20070</v>
+      </c>
+      <c r="S82" s="6">
+        <v>20137</v>
+      </c>
+      <c r="T82" s="6">
+        <v>20109</v>
+      </c>
+      <c r="U82" s="6">
+        <v>19962</v>
+      </c>
+      <c r="V82" s="6">
+        <v>20066</v>
+      </c>
+      <c r="W82" s="6">
+        <v>20342</v>
+      </c>
+      <c r="X82" s="6">
+        <v>20547</v>
+      </c>
+      <c r="Y82" s="12">
+        <v>20417</v>
+      </c>
+      <c r="Z82" s="12">
+        <v>20611</v>
+      </c>
+      <c r="AA82" s="14">
+        <v>20914</v>
+      </c>
+      <c r="AB82" s="11">
+        <v>20962</v>
+      </c>
+      <c r="AC82" s="50">
+        <v>20721</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="79">
+        <v>153400000</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="15">
+        <v>34327</v>
+      </c>
+      <c r="D83" s="15">
+        <v>33908</v>
+      </c>
+      <c r="E83" s="15">
+        <v>33525</v>
+      </c>
+      <c r="F83" s="15">
+        <v>33039</v>
+      </c>
+      <c r="G83" s="15">
+        <v>32734</v>
+      </c>
+      <c r="H83" s="15">
+        <v>32450</v>
+      </c>
+      <c r="I83" s="15">
+        <v>32196</v>
+      </c>
+      <c r="J83" s="15">
+        <v>31860</v>
+      </c>
+      <c r="K83" s="15">
+        <v>31390</v>
+      </c>
+      <c r="L83" s="49">
+        <v>25679</v>
+      </c>
+      <c r="M83" s="6">
+        <v>25702</v>
+      </c>
+      <c r="N83" s="6">
+        <v>25534</v>
+      </c>
+      <c r="O83" s="6">
+        <v>25414</v>
+      </c>
+      <c r="P83" s="6">
+        <v>25650</v>
+      </c>
+      <c r="Q83" s="6">
+        <v>25945</v>
+      </c>
+      <c r="R83" s="6">
+        <v>26152</v>
+      </c>
+      <c r="S83" s="6">
+        <v>26441</v>
+      </c>
+      <c r="T83" s="6">
+        <v>25949</v>
+      </c>
+      <c r="U83" s="6">
+        <v>25044</v>
+      </c>
+      <c r="V83" s="6">
+        <v>24824</v>
+      </c>
+      <c r="W83" s="6">
+        <v>24292</v>
+      </c>
+      <c r="X83" s="6">
+        <v>24123</v>
+      </c>
+      <c r="Y83" s="12">
+        <v>20869</v>
+      </c>
+      <c r="Z83" s="12">
+        <v>20786</v>
+      </c>
+      <c r="AA83" s="14">
+        <v>20632</v>
+      </c>
+      <c r="AB83" s="11">
+        <v>20181</v>
+      </c>
+      <c r="AC83" s="50">
+        <v>19522</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="79">
+        <v>153600000</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" s="15">
+        <v>24757</v>
+      </c>
+      <c r="D84" s="15">
+        <v>24744</v>
+      </c>
+      <c r="E84" s="15">
+        <v>24565</v>
+      </c>
+      <c r="F84" s="15">
+        <v>24253</v>
+      </c>
+      <c r="G84" s="15">
+        <v>24097</v>
+      </c>
+      <c r="H84" s="15">
+        <v>23888</v>
+      </c>
+      <c r="I84" s="15">
+        <v>23908</v>
+      </c>
+      <c r="J84" s="15">
+        <v>23924</v>
+      </c>
+      <c r="K84" s="15">
+        <v>23935</v>
+      </c>
+      <c r="L84" s="49">
+        <v>22191</v>
+      </c>
+      <c r="M84" s="6">
+        <v>22341</v>
+      </c>
+      <c r="N84" s="6">
+        <v>22521</v>
+      </c>
+      <c r="O84" s="6">
+        <v>22754</v>
+      </c>
+      <c r="P84" s="6">
+        <v>22940</v>
+      </c>
+      <c r="Q84" s="6">
+        <v>23090</v>
+      </c>
+      <c r="R84" s="6">
+        <v>23038</v>
+      </c>
+      <c r="S84" s="6">
+        <v>23259</v>
+      </c>
+      <c r="T84" s="6">
+        <v>23094</v>
+      </c>
+      <c r="U84" s="6">
+        <v>22852</v>
+      </c>
+      <c r="V84" s="6">
+        <v>22945</v>
+      </c>
+      <c r="W84" s="6">
+        <v>22934</v>
+      </c>
+      <c r="X84" s="6">
+        <v>23113</v>
+      </c>
+      <c r="Y84" s="12">
+        <v>22732</v>
+      </c>
+      <c r="Z84" s="12">
+        <v>22891</v>
+      </c>
+      <c r="AA84" s="14">
+        <v>22940</v>
+      </c>
+      <c r="AB84" s="11">
+        <v>22691</v>
+      </c>
+      <c r="AC84" s="50">
+        <v>22286</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="79">
+        <v>154000000</v>
+      </c>
+      <c r="B85" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="15">
+        <v>13671</v>
+      </c>
+      <c r="D85" s="15">
+        <v>13559</v>
+      </c>
+      <c r="E85" s="15">
+        <v>18465</v>
+      </c>
+      <c r="F85" s="15">
+        <v>18333</v>
+      </c>
+      <c r="G85" s="15">
+        <v>18330</v>
+      </c>
+      <c r="H85" s="15">
+        <v>18422</v>
+      </c>
+      <c r="I85" s="15">
+        <v>18496</v>
+      </c>
+      <c r="J85" s="15">
+        <v>18314</v>
+      </c>
+      <c r="K85" s="15">
+        <v>18076</v>
+      </c>
+      <c r="L85" s="49">
+        <v>16783</v>
+      </c>
+      <c r="M85" s="6">
+        <v>16666</v>
+      </c>
+      <c r="N85" s="6">
+        <v>16627</v>
+      </c>
+      <c r="O85" s="6">
+        <v>16512</v>
+      </c>
+      <c r="P85" s="6">
+        <v>16691</v>
+      </c>
+      <c r="Q85" s="6">
+        <v>16906</v>
+      </c>
+      <c r="R85" s="6">
+        <v>17009</v>
+      </c>
+      <c r="S85" s="6">
+        <v>17135</v>
+      </c>
+      <c r="T85" s="6">
+        <v>17202</v>
+      </c>
+      <c r="U85" s="6">
+        <v>17064</v>
+      </c>
+      <c r="V85" s="6">
+        <v>17058</v>
+      </c>
+      <c r="W85" s="6">
+        <v>16942</v>
+      </c>
+      <c r="X85" s="6">
+        <v>16848</v>
+      </c>
+      <c r="Y85" s="12">
+        <v>15465</v>
+      </c>
+      <c r="Z85" s="12">
+        <v>15374</v>
+      </c>
+      <c r="AA85" s="14">
+        <v>15433</v>
+      </c>
+      <c r="AB85" s="11">
+        <v>15182</v>
+      </c>
+      <c r="AC85" s="50">
+        <v>14875</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="79">
+        <v>154200000</v>
+      </c>
+      <c r="B86" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" s="15">
+        <v>27362</v>
+      </c>
+      <c r="D86" s="15">
+        <v>26854</v>
+      </c>
+      <c r="E86" s="15">
+        <v>26109</v>
+      </c>
+      <c r="F86" s="15">
+        <v>25429</v>
+      </c>
+      <c r="G86" s="15">
+        <v>24932</v>
+      </c>
+      <c r="H86" s="15">
+        <v>24380</v>
+      </c>
+      <c r="I86" s="15">
+        <v>24068</v>
+      </c>
+      <c r="J86" s="15">
+        <v>23648</v>
+      </c>
+      <c r="K86" s="15">
+        <v>23331</v>
+      </c>
+      <c r="L86" s="49">
+        <v>19585</v>
+      </c>
+      <c r="M86" s="6">
+        <v>19417</v>
+      </c>
+      <c r="N86" s="6">
+        <v>19323</v>
+      </c>
+      <c r="O86" s="6">
+        <v>19283</v>
+      </c>
+      <c r="P86" s="6">
+        <v>19414</v>
+      </c>
+      <c r="Q86" s="6">
+        <v>19556</v>
+      </c>
+      <c r="R86" s="6">
+        <v>19348</v>
+      </c>
+      <c r="S86" s="6">
+        <v>19293</v>
+      </c>
+      <c r="T86" s="6">
+        <v>19044</v>
+      </c>
+      <c r="U86" s="6">
+        <v>18596</v>
+      </c>
+      <c r="V86" s="6">
+        <v>18588</v>
+      </c>
+      <c r="W86" s="6">
+        <v>18314</v>
+      </c>
+      <c r="X86" s="6">
+        <v>18247</v>
+      </c>
+      <c r="Y86" s="12">
+        <v>16036</v>
+      </c>
+      <c r="Z86" s="12">
+        <v>15980</v>
+      </c>
+      <c r="AA86" s="14">
+        <v>15974</v>
+      </c>
+      <c r="AB86" s="11">
+        <v>15711</v>
+      </c>
+      <c r="AC86" s="50">
+        <v>15378</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="79">
+        <v>154600000</v>
+      </c>
+      <c r="B87" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="15">
+        <v>30921</v>
+      </c>
+      <c r="D87" s="15">
+        <v>30473</v>
+      </c>
+      <c r="E87" s="15">
+        <v>30155</v>
+      </c>
+      <c r="F87" s="15">
+        <v>29927</v>
+      </c>
+      <c r="G87" s="15">
+        <v>30144</v>
+      </c>
+      <c r="H87" s="15">
+        <v>30694</v>
+      </c>
+      <c r="I87" s="15">
+        <v>31380</v>
+      </c>
+      <c r="J87" s="15">
+        <v>31383</v>
+      </c>
+      <c r="K87" s="15">
+        <v>31360</v>
+      </c>
+      <c r="L87" s="49">
+        <v>29811</v>
+      </c>
+      <c r="M87" s="6">
+        <v>29773</v>
+      </c>
+      <c r="N87" s="6">
+        <v>29425</v>
+      </c>
+      <c r="O87" s="6">
+        <v>29588</v>
+      </c>
+      <c r="P87" s="6">
+        <v>29647</v>
+      </c>
+      <c r="Q87" s="6">
+        <v>31090</v>
+      </c>
+      <c r="R87" s="6">
+        <v>30841</v>
+      </c>
+      <c r="S87" s="6">
+        <v>30615</v>
+      </c>
+      <c r="T87" s="6">
+        <v>30423</v>
+      </c>
+      <c r="U87" s="6">
+        <v>30080</v>
+      </c>
+      <c r="V87" s="6">
+        <v>29978</v>
+      </c>
+      <c r="W87" s="6">
+        <v>29831</v>
+      </c>
+      <c r="X87" s="6">
+        <v>29803</v>
+      </c>
+      <c r="Y87" s="12">
+        <v>29533</v>
+      </c>
+      <c r="Z87" s="12">
+        <v>29607</v>
+      </c>
+      <c r="AA87" s="14">
+        <v>29717</v>
+      </c>
+      <c r="AB87" s="11">
+        <v>29467</v>
+      </c>
+      <c r="AC87" s="50">
+        <v>29125</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="79">
+        <v>154800000</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" s="15">
+        <v>24665</v>
+      </c>
+      <c r="D88" s="15">
+        <v>24369</v>
+      </c>
+      <c r="E88" s="15">
+        <v>24121</v>
+      </c>
+      <c r="F88" s="15">
+        <v>23881</v>
+      </c>
+      <c r="G88" s="15">
+        <v>23748</v>
+      </c>
+      <c r="H88" s="15">
+        <v>23828</v>
+      </c>
+      <c r="I88" s="15">
+        <v>23819</v>
+      </c>
+      <c r="J88" s="15">
+        <v>23983</v>
+      </c>
+      <c r="K88" s="15">
+        <v>23840</v>
+      </c>
+      <c r="L88" s="49">
+        <v>19717</v>
+      </c>
+      <c r="M88" s="6">
+        <v>19696</v>
+      </c>
+      <c r="N88" s="6">
+        <v>19563</v>
+      </c>
+      <c r="O88" s="6">
+        <v>19644</v>
+      </c>
+      <c r="P88" s="6">
+        <v>19893</v>
+      </c>
+      <c r="Q88" s="6">
+        <v>19971</v>
+      </c>
+      <c r="R88" s="6">
+        <v>19758</v>
+      </c>
+      <c r="S88" s="6">
+        <v>19607</v>
+      </c>
+      <c r="T88" s="6">
+        <v>19336</v>
+      </c>
+      <c r="U88" s="6">
+        <v>18521</v>
+      </c>
+      <c r="V88" s="6">
+        <v>18121</v>
+      </c>
+      <c r="W88" s="6">
+        <v>17582</v>
+      </c>
+      <c r="X88" s="6">
+        <v>17465</v>
+      </c>
+      <c r="Y88" s="12">
+        <v>16001</v>
+      </c>
+      <c r="Z88" s="12">
+        <v>15930</v>
+      </c>
+      <c r="AA88" s="14">
+        <v>15873</v>
+      </c>
+      <c r="AB88" s="11">
+        <v>15349</v>
+      </c>
+      <c r="AC88" s="50">
+        <v>14813</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="79">
+        <v>155200000</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="15">
+        <v>20872</v>
+      </c>
+      <c r="D89" s="15">
+        <v>20871</v>
+      </c>
+      <c r="E89" s="15">
+        <v>20722</v>
+      </c>
+      <c r="F89" s="15">
+        <v>20480</v>
+      </c>
+      <c r="G89" s="15">
+        <v>20193</v>
+      </c>
+      <c r="H89" s="15">
+        <v>20131</v>
+      </c>
+      <c r="I89" s="15">
+        <v>20004</v>
+      </c>
+      <c r="J89" s="15">
+        <v>19996</v>
+      </c>
+      <c r="K89" s="15">
+        <v>19858</v>
+      </c>
+      <c r="L89" s="49">
+        <v>18568</v>
+      </c>
+      <c r="M89" s="6">
+        <v>18493</v>
+      </c>
+      <c r="N89" s="6">
+        <v>18472</v>
+      </c>
+      <c r="O89" s="6">
+        <v>18588</v>
+      </c>
+      <c r="P89" s="6">
+        <v>18824</v>
+      </c>
+      <c r="Q89" s="6">
+        <v>18870</v>
+      </c>
+      <c r="R89" s="6">
+        <v>18896</v>
+      </c>
+      <c r="S89" s="6">
+        <v>18951</v>
+      </c>
+      <c r="T89" s="6">
+        <v>18848</v>
+      </c>
+      <c r="U89" s="6">
+        <v>18596</v>
+      </c>
+      <c r="V89" s="6">
+        <v>18564</v>
+      </c>
+      <c r="W89" s="6">
+        <v>18400</v>
+      </c>
+      <c r="X89" s="6">
+        <v>18449</v>
+      </c>
+      <c r="Y89" s="12">
+        <v>16085</v>
+      </c>
+      <c r="Z89" s="12">
+        <v>16087</v>
+      </c>
+      <c r="AA89" s="14">
+        <v>16088</v>
+      </c>
+      <c r="AB89" s="11">
+        <v>15557</v>
+      </c>
+      <c r="AC89" s="50">
+        <v>15072</v>
+      </c>
+    </row>
+    <row r="90" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="79">
+        <v>155600000</v>
+      </c>
+      <c r="B90" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" s="15">
+        <v>19394</v>
+      </c>
+      <c r="D90" s="15">
+        <v>19357</v>
+      </c>
+      <c r="E90" s="15">
+        <v>19260</v>
+      </c>
+      <c r="F90" s="15">
+        <v>19132</v>
+      </c>
+      <c r="G90" s="15">
+        <v>19103</v>
+      </c>
+      <c r="H90" s="15">
+        <v>19112</v>
+      </c>
+      <c r="I90" s="15">
+        <v>19222</v>
+      </c>
+      <c r="J90" s="15">
+        <v>19312</v>
+      </c>
+      <c r="K90" s="15">
+        <v>34762</v>
+      </c>
+      <c r="L90" s="49">
+        <v>31494</v>
+      </c>
+      <c r="M90" s="6">
+        <v>32037</v>
+      </c>
+      <c r="N90" s="6">
+        <v>32451</v>
+      </c>
+      <c r="O90" s="6">
+        <v>33016</v>
+      </c>
+      <c r="P90" s="6">
+        <v>33827</v>
+      </c>
+      <c r="Q90" s="6">
+        <v>34437</v>
+      </c>
+      <c r="R90" s="6">
+        <v>34838</v>
+      </c>
+      <c r="S90" s="6">
+        <v>35037</v>
+      </c>
+      <c r="T90" s="6">
+        <v>35347</v>
+      </c>
+      <c r="U90" s="6">
+        <v>35197</v>
+      </c>
+      <c r="V90" s="6">
+        <v>35415</v>
+      </c>
+      <c r="W90" s="6">
+        <v>35618</v>
+      </c>
+      <c r="X90" s="6">
+        <v>35631</v>
+      </c>
+      <c r="Y90" s="12">
+        <v>33484</v>
+      </c>
+      <c r="Z90" s="12">
+        <v>33566</v>
+      </c>
+      <c r="AA90" s="14">
+        <v>33552</v>
+      </c>
+      <c r="AB90" s="11">
+        <v>32889</v>
+      </c>
+      <c r="AC90" s="50">
+        <v>32037</v>
+      </c>
+    </row>
+    <row r="91" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="79">
+        <v>156000000</v>
+      </c>
+      <c r="B91" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="15">
+        <v>22068</v>
+      </c>
+      <c r="D91" s="15">
+        <v>21887</v>
+      </c>
+      <c r="E91" s="15">
+        <v>21716</v>
+      </c>
+      <c r="F91" s="15">
+        <v>21447</v>
+      </c>
+      <c r="G91" s="15">
+        <v>21231</v>
+      </c>
+      <c r="H91" s="15">
+        <v>20994</v>
+      </c>
+      <c r="I91" s="15">
+        <v>20952</v>
+      </c>
+      <c r="J91" s="15">
+        <v>21025</v>
+      </c>
+      <c r="K91" s="15">
+        <v>21102</v>
+      </c>
+      <c r="L91" s="49">
+        <v>15650</v>
+      </c>
+      <c r="M91" s="6">
+        <v>15669</v>
+      </c>
+      <c r="N91" s="6">
+        <v>15702</v>
+      </c>
+      <c r="O91" s="6">
+        <v>15845</v>
+      </c>
+      <c r="P91" s="6">
+        <v>16234</v>
+      </c>
+      <c r="Q91" s="6">
+        <v>16418</v>
+      </c>
+      <c r="R91" s="6">
+        <v>16422</v>
+      </c>
+      <c r="S91" s="6">
+        <v>16418</v>
+      </c>
+      <c r="T91" s="6">
+        <v>16442</v>
+      </c>
+      <c r="U91" s="6">
+        <v>16163</v>
+      </c>
+      <c r="V91" s="6">
+        <v>16197</v>
+      </c>
+      <c r="W91" s="6">
+        <v>16202</v>
+      </c>
+      <c r="X91" s="6">
+        <v>16128</v>
+      </c>
+      <c r="Y91" s="12">
+        <v>16356</v>
+      </c>
+      <c r="Z91" s="12">
+        <v>16334</v>
+      </c>
+      <c r="AA91" s="14">
+        <v>16298</v>
+      </c>
+      <c r="AB91" s="11">
+        <v>16058</v>
+      </c>
+      <c r="AC91" s="50">
+        <v>15632</v>
+      </c>
+    </row>
+    <row r="92" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="79">
+        <v>156400000</v>
+      </c>
+      <c r="B92" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="15">
+        <v>20432</v>
+      </c>
+      <c r="D92" s="15">
+        <v>20438</v>
+      </c>
+      <c r="E92" s="15">
+        <v>20467</v>
+      </c>
+      <c r="F92" s="15">
+        <v>20459</v>
+      </c>
+      <c r="G92" s="15">
+        <v>20437</v>
+      </c>
+      <c r="H92" s="15">
+        <v>20491</v>
+      </c>
+      <c r="I92" s="15">
+        <v>20574</v>
+      </c>
+      <c r="J92" s="15">
+        <v>20623</v>
+      </c>
+      <c r="K92" s="13">
+        <v>20657</v>
+      </c>
+      <c r="L92" s="49">
+        <v>17591</v>
+      </c>
+      <c r="M92" s="6">
+        <v>17763</v>
+      </c>
+      <c r="N92" s="6">
+        <v>17828</v>
+      </c>
+      <c r="O92" s="6">
+        <v>17859</v>
+      </c>
+      <c r="P92" s="6">
+        <v>18078</v>
+      </c>
+      <c r="Q92" s="6">
+        <v>18270</v>
+      </c>
+      <c r="R92" s="6">
+        <v>18430</v>
+      </c>
+      <c r="S92" s="6">
+        <v>18447</v>
+      </c>
+      <c r="T92" s="6">
+        <v>18382</v>
+      </c>
+      <c r="U92" s="6">
+        <v>18039</v>
+      </c>
+      <c r="V92" s="6">
+        <v>18007</v>
+      </c>
+      <c r="W92" s="6">
+        <v>17850</v>
+      </c>
+      <c r="X92" s="6">
+        <v>17744</v>
+      </c>
+      <c r="Y92" s="12">
+        <v>14658</v>
+      </c>
+      <c r="Z92" s="12">
+        <v>14551</v>
+      </c>
+      <c r="AA92" s="14">
+        <v>14385</v>
+      </c>
+      <c r="AB92" s="11">
+        <v>14145</v>
+      </c>
+      <c r="AC92" s="50">
+        <v>13795</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="79">
+        <v>156800000</v>
+      </c>
+      <c r="B93" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" s="13">
+        <v>15780</v>
+      </c>
+      <c r="D93" s="13">
+        <v>15770</v>
+      </c>
+      <c r="E93" s="13">
+        <v>15668</v>
+      </c>
+      <c r="F93" s="13">
+        <v>15530</v>
+      </c>
+      <c r="G93" s="13">
+        <v>15508</v>
+      </c>
+      <c r="H93" s="13">
+        <v>15412</v>
+      </c>
+      <c r="I93" s="13">
+        <v>15438</v>
+      </c>
+      <c r="J93" s="13">
+        <v>15505</v>
+      </c>
+      <c r="K93" s="13">
+        <v>15516</v>
+      </c>
+      <c r="L93" s="93">
+        <v>14372</v>
+      </c>
+      <c r="M93" s="26">
+        <v>14535</v>
+      </c>
+      <c r="N93" s="26">
+        <v>14764</v>
+      </c>
+      <c r="O93" s="26">
+        <v>14872</v>
+      </c>
+      <c r="P93" s="26">
+        <v>15034</v>
+      </c>
+      <c r="Q93" s="26">
+        <v>15172</v>
+      </c>
+      <c r="R93" s="26">
+        <v>15197</v>
+      </c>
+      <c r="S93" s="26">
+        <v>15222</v>
+      </c>
+      <c r="T93" s="26">
+        <v>15101</v>
+      </c>
+      <c r="U93" s="26">
+        <v>15012</v>
+      </c>
+      <c r="V93" s="26">
+        <v>14975</v>
+      </c>
+      <c r="W93" s="26">
+        <v>14923</v>
+      </c>
+      <c r="X93" s="26">
+        <v>14877</v>
+      </c>
+      <c r="Y93" s="10">
+        <v>13979</v>
+      </c>
+      <c r="Z93" s="10">
+        <v>13975</v>
+      </c>
+      <c r="AA93" s="94">
+        <v>13929</v>
+      </c>
+      <c r="AB93" s="95">
+        <v>13710</v>
+      </c>
+      <c r="AC93" s="57">
+        <v>13345</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="103" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="104"/>
+      <c r="C94" s="104"/>
+      <c r="D94" s="104"/>
+      <c r="E94" s="104"/>
+      <c r="F94" s="104"/>
+      <c r="G94" s="104"/>
+      <c r="H94" s="104"/>
+      <c r="I94" s="104"/>
+      <c r="J94" s="104"/>
+      <c r="K94" s="104"/>
+      <c r="L94" s="104"/>
+      <c r="M94" s="104"/>
+      <c r="N94" s="104"/>
+      <c r="O94" s="104"/>
+      <c r="P94" s="104"/>
+      <c r="Q94" s="104"/>
+      <c r="R94" s="104"/>
+      <c r="S94" s="104"/>
+      <c r="T94" s="104"/>
+      <c r="U94" s="104"/>
+      <c r="V94" s="104"/>
+      <c r="W94" s="104"/>
+      <c r="X94" s="104"/>
+      <c r="Y94" s="104"/>
+      <c r="Z94" s="104"/>
+      <c r="AA94" s="104"/>
+      <c r="AB94" s="104"/>
+      <c r="AC94" s="104"/>
+    </row>
+    <row r="95" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="81">
+        <v>151000000</v>
+      </c>
+      <c r="B95" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="63">
+        <v>152572</v>
+      </c>
+      <c r="D95" s="63">
+        <v>151340</v>
+      </c>
+      <c r="E95" s="63">
+        <v>152556</v>
+      </c>
+      <c r="F95" s="63">
+        <v>151646</v>
+      </c>
+      <c r="G95" s="63">
+        <v>151374</v>
+      </c>
+      <c r="H95" s="63">
+        <v>152072</v>
+      </c>
+      <c r="I95" s="63">
+        <v>153214</v>
+      </c>
+      <c r="J95" s="63">
+        <v>154293</v>
+      </c>
+      <c r="K95" s="63">
+        <v>161818</v>
+      </c>
+      <c r="L95" s="54">
+        <v>125005</v>
+      </c>
+      <c r="M95" s="26">
+        <v>125603</v>
+      </c>
+      <c r="N95" s="26">
+        <v>125734</v>
+      </c>
+      <c r="O95" s="26">
+        <v>126425</v>
+      </c>
+      <c r="P95" s="26">
+        <v>127899</v>
+      </c>
+      <c r="Q95" s="26">
+        <v>129734</v>
+      </c>
+      <c r="R95" s="26">
+        <v>130074</v>
+      </c>
+      <c r="S95" s="26">
+        <v>130439</v>
+      </c>
+      <c r="T95" s="26">
+        <v>130041</v>
+      </c>
+      <c r="U95" s="26">
+        <v>128216</v>
+      </c>
+      <c r="V95" s="55">
+        <v>128136</v>
+      </c>
+      <c r="W95" s="55">
+        <v>127711</v>
+      </c>
+      <c r="X95" s="55">
+        <v>127721</v>
+      </c>
+      <c r="Y95" s="21">
+        <v>120553</v>
+      </c>
+      <c r="Z95" s="21">
+        <v>120793</v>
+      </c>
+      <c r="AA95" s="10">
+        <v>121158</v>
+      </c>
+      <c r="AB95" s="55">
+        <v>119344</v>
+      </c>
+      <c r="AC95" s="55">
+        <v>116987</v>
+      </c>
+      <c r="AD95" s="48"/>
+    </row>
+    <row r="96" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="79">
+        <v>151000000</v>
+      </c>
+      <c r="B96" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C96" s="13">
+        <v>14018</v>
+      </c>
+      <c r="D96" s="13">
+        <v>13880</v>
+      </c>
+      <c r="E96" s="13">
+        <v>13989</v>
+      </c>
+      <c r="F96" s="13">
+        <v>14576</v>
+      </c>
+      <c r="G96" s="13">
+        <v>15027</v>
+      </c>
+      <c r="H96" s="13">
+        <v>15852</v>
+      </c>
+      <c r="I96" s="13">
+        <v>16724</v>
+      </c>
+      <c r="J96" s="13">
+        <v>18018</v>
+      </c>
+      <c r="K96" s="13">
+        <v>18659</v>
+      </c>
+      <c r="L96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC96" s="55"/>
+    </row>
+    <row r="97" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="79">
+        <v>153200000</v>
+      </c>
+      <c r="B97" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="13">
+        <v>10823</v>
+      </c>
+      <c r="D97" s="13">
+        <v>10788</v>
+      </c>
+      <c r="E97" s="13">
+        <v>10786</v>
+      </c>
+      <c r="F97" s="13">
+        <v>10754</v>
+      </c>
+      <c r="G97" s="13">
+        <v>10770</v>
+      </c>
+      <c r="H97" s="13">
+        <v>10854</v>
+      </c>
+      <c r="I97" s="13">
+        <v>11028</v>
+      </c>
+      <c r="J97" s="13">
+        <v>11160</v>
+      </c>
+      <c r="K97" s="13">
+        <v>11249</v>
+      </c>
+      <c r="L97" s="54">
+        <v>9473</v>
+      </c>
+      <c r="M97" s="26">
+        <v>9594</v>
+      </c>
+      <c r="N97" s="26">
+        <v>9577</v>
+      </c>
+      <c r="O97" s="26">
+        <v>9601</v>
+      </c>
+      <c r="P97" s="26">
+        <v>9695</v>
+      </c>
+      <c r="Q97" s="26">
+        <v>9891</v>
+      </c>
+      <c r="R97" s="26">
+        <v>10084</v>
+      </c>
+      <c r="S97" s="26">
+        <v>10133</v>
+      </c>
+      <c r="T97" s="26">
+        <v>10115</v>
+      </c>
+      <c r="U97" s="26">
+        <v>10119</v>
+      </c>
+      <c r="V97" s="26">
+        <v>10163</v>
+      </c>
+      <c r="W97" s="26">
+        <v>10332</v>
+      </c>
+      <c r="X97" s="26">
+        <v>10437</v>
+      </c>
+      <c r="Y97" s="22">
+        <v>10480</v>
+      </c>
+      <c r="Z97" s="56">
+        <v>10603</v>
+      </c>
+      <c r="AA97" s="56">
+        <v>10772</v>
+      </c>
+      <c r="AB97" s="23">
+        <v>10862</v>
+      </c>
+      <c r="AC97" s="57">
+        <v>10798</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="79">
+        <v>153400000</v>
+      </c>
+      <c r="B98" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="13">
+        <v>17240</v>
+      </c>
+      <c r="D98" s="13">
+        <v>17030</v>
+      </c>
+      <c r="E98" s="13">
+        <v>16832</v>
+      </c>
+      <c r="F98" s="13">
+        <v>16586</v>
+      </c>
+      <c r="G98" s="13">
+        <v>16418</v>
+      </c>
+      <c r="H98" s="13">
+        <v>16280</v>
+      </c>
+      <c r="I98" s="13">
+        <v>16129</v>
+      </c>
+      <c r="J98" s="13">
+        <v>15960</v>
+      </c>
+      <c r="K98" s="13">
+        <v>15739</v>
+      </c>
+      <c r="L98" s="54">
+        <v>12845</v>
+      </c>
+      <c r="M98" s="26">
+        <v>12895</v>
+      </c>
+      <c r="N98" s="26">
+        <v>12817</v>
+      </c>
+      <c r="O98" s="26">
+        <v>12786</v>
+      </c>
+      <c r="P98" s="26">
+        <v>12896</v>
+      </c>
+      <c r="Q98" s="26">
+        <v>13063</v>
+      </c>
+      <c r="R98" s="26">
+        <v>13133</v>
+      </c>
+      <c r="S98" s="26">
+        <v>13289</v>
+      </c>
+      <c r="T98" s="26">
+        <v>13087</v>
+      </c>
+      <c r="U98" s="26">
+        <v>12618</v>
+      </c>
+      <c r="V98" s="26">
+        <v>12474</v>
+      </c>
+      <c r="W98" s="26">
+        <v>12220</v>
+      </c>
+      <c r="X98" s="26">
+        <v>12147</v>
+      </c>
+      <c r="Y98" s="56">
+        <v>10768</v>
+      </c>
+      <c r="Z98" s="56">
+        <v>10756</v>
+      </c>
+      <c r="AA98" s="56">
+        <v>10710</v>
+      </c>
+      <c r="AB98" s="23">
+        <v>10463</v>
+      </c>
+      <c r="AC98" s="57">
+        <v>10150</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="79">
+        <v>153600000</v>
+      </c>
+      <c r="B99" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="13">
+        <v>12545</v>
+      </c>
+      <c r="D99" s="13">
+        <v>12542</v>
+      </c>
+      <c r="E99" s="13">
+        <v>12443</v>
+      </c>
+      <c r="F99" s="13">
+        <v>12257</v>
+      </c>
+      <c r="G99" s="13">
+        <v>12216</v>
+      </c>
+      <c r="H99" s="13">
+        <v>12121</v>
+      </c>
+      <c r="I99" s="13">
+        <v>12174</v>
+      </c>
+      <c r="J99" s="13">
+        <v>12169</v>
+      </c>
+      <c r="K99" s="13">
+        <v>12131</v>
+      </c>
+      <c r="L99" s="54">
+        <v>11345</v>
+      </c>
+      <c r="M99" s="26">
+        <v>11446</v>
+      </c>
+      <c r="N99" s="26">
+        <v>11507</v>
+      </c>
+      <c r="O99" s="26">
+        <v>11663</v>
+      </c>
+      <c r="P99" s="26">
+        <v>11774</v>
+      </c>
+      <c r="Q99" s="26">
+        <v>11841</v>
+      </c>
+      <c r="R99" s="26">
+        <v>11818</v>
+      </c>
+      <c r="S99" s="26">
+        <v>11927</v>
+      </c>
+      <c r="T99" s="26">
+        <v>11851</v>
+      </c>
+      <c r="U99" s="26">
+        <v>11726</v>
+      </c>
+      <c r="V99" s="26">
+        <v>11785</v>
+      </c>
+      <c r="W99" s="26">
+        <v>11795</v>
+      </c>
+      <c r="X99" s="26">
+        <v>11886</v>
+      </c>
+      <c r="Y99" s="56">
+        <v>11709</v>
+      </c>
+      <c r="Z99" s="56">
+        <v>11799</v>
+      </c>
+      <c r="AA99" s="56">
+        <v>11836</v>
+      </c>
+      <c r="AB99" s="23">
+        <v>11667</v>
+      </c>
+      <c r="AC99" s="57">
+        <v>11484</v>
+      </c>
+    </row>
+    <row r="100" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="79">
+        <v>154000000</v>
+      </c>
+      <c r="B100" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="13">
+        <v>6784</v>
+      </c>
+      <c r="D100" s="13">
+        <v>6705</v>
+      </c>
+      <c r="E100" s="13">
+        <v>9056</v>
+      </c>
+      <c r="F100" s="13">
+        <v>8960</v>
+      </c>
+      <c r="G100" s="13">
+        <v>8953</v>
+      </c>
+      <c r="H100" s="13">
+        <v>8996</v>
+      </c>
+      <c r="I100" s="13">
+        <v>9015</v>
+      </c>
+      <c r="J100" s="13">
+        <v>8923</v>
+      </c>
+      <c r="K100" s="13">
+        <v>8799</v>
+      </c>
+      <c r="L100" s="54">
+        <v>8183</v>
+      </c>
+      <c r="M100" s="26">
+        <v>8115</v>
+      </c>
+      <c r="N100" s="26">
+        <v>8103</v>
+      </c>
+      <c r="O100" s="26">
+        <v>8053</v>
+      </c>
+      <c r="P100" s="26">
+        <v>8118</v>
+      </c>
+      <c r="Q100" s="26">
+        <v>8199</v>
+      </c>
+      <c r="R100" s="26">
+        <v>8250</v>
+      </c>
+      <c r="S100" s="26">
+        <v>8312</v>
+      </c>
+      <c r="T100" s="26">
+        <v>8382</v>
+      </c>
+      <c r="U100" s="26">
+        <v>8347</v>
+      </c>
+      <c r="V100" s="26">
+        <v>8383</v>
+      </c>
+      <c r="W100" s="26">
+        <v>8374</v>
+      </c>
+      <c r="X100" s="26">
+        <v>8319</v>
+      </c>
+      <c r="Y100" s="56">
+        <v>7730</v>
+      </c>
+      <c r="Z100" s="56">
+        <v>7697</v>
+      </c>
+      <c r="AA100" s="56">
+        <v>7765</v>
+      </c>
+      <c r="AB100" s="23">
+        <v>7636</v>
+      </c>
+      <c r="AC100" s="57">
+        <v>7478</v>
+      </c>
+    </row>
+    <row r="101" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="79">
+        <v>154200000</v>
+      </c>
+      <c r="B101" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="13">
+        <v>13633</v>
+      </c>
+      <c r="D101" s="13">
+        <v>13384</v>
+      </c>
+      <c r="E101" s="13">
+        <v>13016</v>
+      </c>
+      <c r="F101" s="13">
+        <v>12676</v>
+      </c>
+      <c r="G101" s="13">
+        <v>12422</v>
+      </c>
+      <c r="H101" s="13">
+        <v>12155</v>
+      </c>
+      <c r="I101" s="13">
+        <v>11989</v>
+      </c>
+      <c r="J101" s="13">
+        <v>11769</v>
+      </c>
+      <c r="K101" s="13">
+        <v>11589</v>
+      </c>
+      <c r="L101" s="54">
+        <v>9621</v>
+      </c>
+      <c r="M101" s="26">
+        <v>9534</v>
+      </c>
+      <c r="N101" s="26">
+        <v>9477</v>
+      </c>
+      <c r="O101" s="26">
+        <v>9463</v>
+      </c>
+      <c r="P101" s="26">
+        <v>9532</v>
+      </c>
+      <c r="Q101" s="26">
+        <v>9570</v>
+      </c>
+      <c r="R101" s="26">
+        <v>9425</v>
+      </c>
+      <c r="S101" s="26">
+        <v>9383</v>
+      </c>
+      <c r="T101" s="26">
+        <v>9273</v>
+      </c>
+      <c r="U101" s="26">
+        <v>9090</v>
+      </c>
+      <c r="V101" s="26">
+        <v>9097</v>
+      </c>
+      <c r="W101" s="26">
+        <v>8994</v>
+      </c>
+      <c r="X101" s="26">
+        <v>8973</v>
+      </c>
+      <c r="Y101" s="56">
+        <v>8231</v>
+      </c>
+      <c r="Z101" s="56">
+        <v>8225</v>
+      </c>
+      <c r="AA101" s="56">
+        <v>8238</v>
+      </c>
+      <c r="AB101" s="23">
+        <v>8105</v>
+      </c>
+      <c r="AC101" s="57">
+        <v>7988</v>
+      </c>
+    </row>
+    <row r="102" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="79">
+        <v>154600000</v>
+      </c>
+      <c r="B102" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="13">
+        <v>15111</v>
+      </c>
+      <c r="D102" s="13">
+        <v>14891</v>
+      </c>
+      <c r="E102" s="13">
+        <v>14718</v>
+      </c>
+      <c r="F102" s="13">
+        <v>14628</v>
+      </c>
+      <c r="G102" s="13">
+        <v>14739</v>
+      </c>
+      <c r="H102" s="13">
+        <v>15074</v>
+      </c>
+      <c r="I102" s="13">
+        <v>15366</v>
+      </c>
+      <c r="J102" s="13">
+        <v>15399</v>
+      </c>
+      <c r="K102" s="13">
+        <v>15367</v>
+      </c>
+      <c r="L102" s="54">
+        <v>14636</v>
+      </c>
+      <c r="M102" s="26">
+        <v>14621</v>
+      </c>
+      <c r="N102" s="26">
+        <v>14514</v>
+      </c>
+      <c r="O102" s="26">
+        <v>14588</v>
+      </c>
+      <c r="P102" s="26">
+        <v>14622</v>
+      </c>
+      <c r="Q102" s="26">
+        <v>15290</v>
+      </c>
+      <c r="R102" s="26">
+        <v>15205</v>
+      </c>
+      <c r="S102" s="26">
+        <v>15114</v>
+      </c>
+      <c r="T102" s="26">
+        <v>15062</v>
+      </c>
+      <c r="U102" s="26">
+        <v>14931</v>
+      </c>
+      <c r="V102" s="26">
+        <v>14862</v>
+      </c>
+      <c r="W102" s="26">
+        <v>14814</v>
+      </c>
+      <c r="X102" s="26">
+        <v>14830</v>
+      </c>
+      <c r="Y102" s="56">
+        <v>14761</v>
+      </c>
+      <c r="Z102" s="56">
+        <v>14808</v>
+      </c>
+      <c r="AA102" s="56">
+        <v>14931</v>
+      </c>
+      <c r="AB102" s="23">
+        <v>14796</v>
+      </c>
+      <c r="AC102" s="57">
+        <v>14664</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="79">
+        <v>154800000</v>
+      </c>
+      <c r="B103" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" s="13">
+        <v>12384</v>
+      </c>
+      <c r="D103" s="13">
+        <v>12228</v>
+      </c>
+      <c r="E103" s="13">
+        <v>12092</v>
+      </c>
+      <c r="F103" s="13">
+        <v>12011</v>
+      </c>
+      <c r="G103" s="13">
+        <v>11962</v>
+      </c>
+      <c r="H103" s="13">
+        <v>12011</v>
+      </c>
+      <c r="I103" s="13">
+        <v>12007</v>
+      </c>
+      <c r="J103" s="13">
+        <v>12078</v>
+      </c>
+      <c r="K103" s="13">
+        <v>12028</v>
+      </c>
+      <c r="L103" s="54">
+        <v>9999</v>
+      </c>
+      <c r="M103" s="26">
+        <v>10013</v>
+      </c>
+      <c r="N103" s="26">
+        <v>9954</v>
+      </c>
+      <c r="O103" s="26">
+        <v>9991</v>
+      </c>
+      <c r="P103" s="26">
+        <v>10104</v>
+      </c>
+      <c r="Q103" s="26">
+        <v>10152</v>
+      </c>
+      <c r="R103" s="26">
+        <v>10031</v>
+      </c>
+      <c r="S103" s="26">
+        <v>9939</v>
+      </c>
+      <c r="T103" s="26">
+        <v>9841</v>
+      </c>
+      <c r="U103" s="26">
+        <v>9463</v>
+      </c>
+      <c r="V103" s="26">
+        <v>9263</v>
+      </c>
+      <c r="W103" s="26">
+        <v>9028</v>
+      </c>
+      <c r="X103" s="26">
+        <v>8976</v>
+      </c>
+      <c r="Y103" s="22">
+        <v>8321</v>
+      </c>
+      <c r="Z103" s="56">
+        <v>8270</v>
+      </c>
+      <c r="AA103" s="56">
+        <v>8273</v>
+      </c>
+      <c r="AB103" s="23">
+        <v>8057</v>
+      </c>
+      <c r="AC103" s="57">
+        <v>7798</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="79">
+        <v>155200000</v>
+      </c>
+      <c r="B104" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="13">
+        <v>10682</v>
+      </c>
+      <c r="D104" s="13">
+        <v>10658</v>
+      </c>
+      <c r="E104" s="13">
+        <v>10578</v>
+      </c>
+      <c r="F104" s="13">
+        <v>10471</v>
+      </c>
+      <c r="G104" s="13">
+        <v>10307</v>
+      </c>
+      <c r="H104" s="13">
+        <v>10272</v>
+      </c>
+      <c r="I104" s="13">
+        <v>10200</v>
+      </c>
+      <c r="J104" s="13">
+        <v>10163</v>
+      </c>
+      <c r="K104" s="13">
+        <v>10086</v>
+      </c>
+      <c r="L104" s="54">
+        <v>9293</v>
+      </c>
+      <c r="M104" s="26">
+        <v>9298</v>
+      </c>
+      <c r="N104" s="26">
+        <v>9311</v>
+      </c>
+      <c r="O104" s="26">
+        <v>9386</v>
+      </c>
+      <c r="P104" s="26">
+        <v>9501</v>
+      </c>
+      <c r="Q104" s="26">
+        <v>9517</v>
+      </c>
+      <c r="R104" s="26">
+        <v>9557</v>
+      </c>
+      <c r="S104" s="26">
+        <v>9589</v>
+      </c>
+      <c r="T104" s="26">
+        <v>9569</v>
+      </c>
+      <c r="U104" s="26">
+        <v>9481</v>
+      </c>
+      <c r="V104" s="26">
+        <v>9450</v>
+      </c>
+      <c r="W104" s="26">
+        <v>9405</v>
+      </c>
+      <c r="X104" s="26">
+        <v>9428</v>
+      </c>
+      <c r="Y104" s="22">
+        <v>8338</v>
+      </c>
+      <c r="Z104" s="56">
+        <v>8366</v>
+      </c>
+      <c r="AA104" s="56">
+        <v>8426</v>
+      </c>
+      <c r="AB104" s="23">
+        <v>8147</v>
+      </c>
+      <c r="AC104" s="57">
+        <v>7908</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="79">
+        <v>155600000</v>
+      </c>
+      <c r="B105" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" s="13">
+        <v>9714</v>
+      </c>
+      <c r="D105" s="13">
+        <v>9690</v>
+      </c>
+      <c r="E105" s="13">
+        <v>9660</v>
+      </c>
+      <c r="F105" s="13">
+        <v>9609</v>
+      </c>
+      <c r="G105" s="13">
+        <v>9606</v>
+      </c>
+      <c r="H105" s="13">
+        <v>9620</v>
+      </c>
+      <c r="I105" s="13">
+        <v>9682</v>
+      </c>
+      <c r="J105" s="13">
+        <v>9734</v>
+      </c>
+      <c r="K105" s="13">
+        <v>17222</v>
+      </c>
+      <c r="L105" s="54">
+        <v>15662</v>
+      </c>
+      <c r="M105" s="26">
+        <v>15937</v>
+      </c>
+      <c r="N105" s="26">
+        <v>16173</v>
+      </c>
+      <c r="O105" s="26">
+        <v>16453</v>
+      </c>
+      <c r="P105" s="26">
+        <v>16855</v>
+      </c>
+      <c r="Q105" s="26">
+        <v>17176</v>
+      </c>
+      <c r="R105" s="26">
+        <v>17400</v>
+      </c>
+      <c r="S105" s="26">
+        <v>17537</v>
+      </c>
+      <c r="T105" s="26">
+        <v>17719</v>
+      </c>
+      <c r="U105" s="26">
+        <v>17678</v>
+      </c>
+      <c r="V105" s="26">
+        <v>17850</v>
+      </c>
+      <c r="W105" s="26">
+        <v>18005</v>
+      </c>
+      <c r="X105" s="26">
+        <v>18005</v>
+      </c>
+      <c r="Y105" s="22">
+        <v>17078</v>
+      </c>
+      <c r="Z105" s="56">
+        <v>17178</v>
+      </c>
+      <c r="AA105" s="56">
+        <v>17158</v>
+      </c>
+      <c r="AB105" s="23">
+        <v>16875</v>
+      </c>
+      <c r="AC105" s="57">
+        <v>16533</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="79">
+        <v>156000000</v>
+      </c>
+      <c r="B106" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" s="13">
+        <v>11174</v>
+      </c>
+      <c r="D106" s="13">
+        <v>11091</v>
+      </c>
+      <c r="E106" s="13">
+        <v>10974</v>
+      </c>
+      <c r="F106" s="13">
+        <v>10838</v>
+      </c>
+      <c r="G106" s="13">
+        <v>10711</v>
+      </c>
+      <c r="H106" s="13">
+        <v>10587</v>
+      </c>
+      <c r="I106" s="13">
+        <v>10585</v>
+      </c>
+      <c r="J106" s="13">
+        <v>10588</v>
+      </c>
+      <c r="K106" s="13">
+        <v>10606</v>
+      </c>
+      <c r="L106" s="54">
+        <v>7852</v>
+      </c>
+      <c r="M106" s="26">
+        <v>7864</v>
+      </c>
+      <c r="N106" s="26">
+        <v>7889</v>
+      </c>
+      <c r="O106" s="26">
+        <v>7944</v>
+      </c>
+      <c r="P106" s="26">
+        <v>8134</v>
+      </c>
+      <c r="Q106" s="26">
+        <v>8224</v>
+      </c>
+      <c r="R106" s="26">
+        <v>8234</v>
+      </c>
+      <c r="S106" s="26">
+        <v>8230</v>
+      </c>
+      <c r="T106" s="26">
+        <v>8260</v>
+      </c>
+      <c r="U106" s="26">
+        <v>8130</v>
+      </c>
+      <c r="V106" s="26">
+        <v>8194</v>
+      </c>
+      <c r="W106" s="26">
+        <v>8219</v>
+      </c>
+      <c r="X106" s="26">
+        <v>8231</v>
+      </c>
+      <c r="Y106" s="22">
+        <v>8329</v>
+      </c>
+      <c r="Z106" s="56">
+        <v>8310</v>
+      </c>
+      <c r="AA106" s="56">
+        <v>8319</v>
+      </c>
+      <c r="AB106" s="23">
+        <v>8253</v>
+      </c>
+      <c r="AC106" s="57">
+        <v>8061</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="79">
+        <v>156400000</v>
+      </c>
+      <c r="B107" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" s="13">
+        <v>10367</v>
+      </c>
+      <c r="D107" s="13">
+        <v>10368</v>
+      </c>
+      <c r="E107" s="13">
+        <v>10386</v>
+      </c>
+      <c r="F107" s="13">
+        <v>10356</v>
+      </c>
+      <c r="G107" s="13">
+        <v>10342</v>
+      </c>
+      <c r="H107" s="13">
+        <v>10401</v>
+      </c>
+      <c r="I107" s="13">
+        <v>10461</v>
+      </c>
+      <c r="J107" s="13">
+        <v>10441</v>
+      </c>
+      <c r="K107" s="13">
+        <v>10470</v>
+      </c>
+      <c r="L107" s="54">
+        <v>8937</v>
+      </c>
+      <c r="M107" s="26">
+        <v>9025</v>
+      </c>
+      <c r="N107" s="26">
+        <v>9059</v>
+      </c>
+      <c r="O107" s="26">
+        <v>9086</v>
+      </c>
+      <c r="P107" s="26">
+        <v>9184</v>
+      </c>
+      <c r="Q107" s="26">
+        <v>9259</v>
+      </c>
+      <c r="R107" s="26">
+        <v>9377</v>
+      </c>
+      <c r="S107" s="26">
+        <v>9389</v>
+      </c>
+      <c r="T107" s="26">
+        <v>9323</v>
+      </c>
+      <c r="U107" s="26">
+        <v>9148</v>
+      </c>
+      <c r="V107" s="26">
+        <v>9135</v>
+      </c>
+      <c r="W107" s="26">
+        <v>9066</v>
+      </c>
+      <c r="X107" s="26">
+        <v>9022</v>
+      </c>
+      <c r="Y107" s="22">
+        <v>7606</v>
+      </c>
+      <c r="Z107" s="56">
+        <v>7553</v>
+      </c>
+      <c r="AA107" s="56">
+        <v>7468</v>
+      </c>
+      <c r="AB107" s="23">
+        <v>7341</v>
+      </c>
+      <c r="AC107" s="57">
+        <v>7142</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30" s="46" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="79">
+        <v>156800000</v>
+      </c>
+      <c r="B108" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="13">
+        <v>8097</v>
+      </c>
+      <c r="D108" s="13">
+        <v>8085</v>
+      </c>
+      <c r="E108" s="13">
+        <v>8026</v>
+      </c>
+      <c r="F108" s="13">
+        <v>7924</v>
+      </c>
+      <c r="G108" s="13">
+        <v>7901</v>
+      </c>
+      <c r="H108" s="13">
+        <v>7849</v>
+      </c>
+      <c r="I108" s="13">
+        <v>7854</v>
+      </c>
+      <c r="J108" s="13">
+        <v>7891</v>
+      </c>
+      <c r="K108" s="13">
+        <v>7874</v>
+      </c>
+      <c r="L108" s="54">
+        <v>7159</v>
+      </c>
+      <c r="M108" s="26">
+        <v>7261</v>
+      </c>
+      <c r="N108" s="26">
+        <v>7353</v>
+      </c>
+      <c r="O108" s="26">
+        <v>7411</v>
+      </c>
+      <c r="P108" s="26">
+        <v>7484</v>
+      </c>
+      <c r="Q108" s="26">
+        <v>7552</v>
+      </c>
+      <c r="R108" s="26">
+        <v>7560</v>
+      </c>
+      <c r="S108" s="26">
+        <v>7597</v>
+      </c>
+      <c r="T108" s="26">
+        <v>7559</v>
+      </c>
+      <c r="U108" s="26">
+        <v>7485</v>
+      </c>
+      <c r="V108" s="26">
+        <v>7480</v>
+      </c>
+      <c r="W108" s="26">
+        <v>7459</v>
+      </c>
+      <c r="X108" s="26">
+        <v>7467</v>
+      </c>
+      <c r="Y108" s="22">
+        <v>7202</v>
+      </c>
+      <c r="Z108" s="56">
+        <v>7228</v>
+      </c>
+      <c r="AA108" s="56">
+        <v>7262</v>
+      </c>
+      <c r="AB108" s="23">
+        <v>7142</v>
+      </c>
+      <c r="AC108" s="57">
+        <v>6983</v>
+      </c>
+    </row>
+    <row r="109" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="103" t="s">
+        <v>5</v>
+      </c>
+      <c r="B109" s="104"/>
+      <c r="C109" s="104"/>
+      <c r="D109" s="104"/>
+      <c r="E109" s="104"/>
+      <c r="F109" s="104"/>
+      <c r="G109" s="104"/>
+      <c r="H109" s="104"/>
+      <c r="I109" s="104"/>
+      <c r="J109" s="104"/>
+      <c r="K109" s="104"/>
+      <c r="L109" s="104"/>
+      <c r="M109" s="104"/>
+      <c r="N109" s="104"/>
+      <c r="O109" s="104"/>
+      <c r="P109" s="104"/>
+      <c r="Q109" s="104"/>
+      <c r="R109" s="104"/>
+      <c r="S109" s="104"/>
+      <c r="T109" s="104"/>
+      <c r="U109" s="104"/>
+      <c r="V109" s="104"/>
+      <c r="W109" s="104"/>
+      <c r="X109" s="104"/>
+      <c r="Y109" s="104"/>
+      <c r="Z109" s="104"/>
+      <c r="AA109" s="104"/>
+      <c r="AB109" s="104"/>
+      <c r="AC109" s="104"/>
+    </row>
+    <row r="110" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="81">
+        <v>151000000</v>
+      </c>
+      <c r="B110" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="17">
+        <v>151918</v>
+      </c>
+      <c r="D110" s="17">
+        <v>150769</v>
+      </c>
+      <c r="E110" s="17">
+        <v>152254</v>
+      </c>
+      <c r="F110" s="17">
+        <v>151456</v>
+      </c>
+      <c r="G110" s="17">
+        <v>151229</v>
+      </c>
+      <c r="H110" s="17">
+        <v>151760</v>
+      </c>
+      <c r="I110" s="17">
+        <v>153057</v>
+      </c>
+      <c r="J110" s="17">
+        <v>154451</v>
+      </c>
+      <c r="K110" s="17">
+        <v>162647</v>
+      </c>
+      <c r="L110" s="52">
+        <v>125279</v>
+      </c>
+      <c r="M110" s="6">
+        <v>125660</v>
+      </c>
+      <c r="N110" s="6">
+        <v>125604</v>
+      </c>
+      <c r="O110" s="6">
+        <v>126159</v>
+      </c>
+      <c r="P110" s="6">
+        <v>127691</v>
+      </c>
+      <c r="Q110" s="6">
+        <v>129700</v>
+      </c>
+      <c r="R110" s="6">
+        <v>129925</v>
+      </c>
+      <c r="S110" s="6">
+        <v>130123</v>
+      </c>
+      <c r="T110" s="6">
+        <v>129236</v>
+      </c>
+      <c r="U110" s="6">
+        <v>126910</v>
+      </c>
+      <c r="V110" s="8">
+        <v>126602</v>
+      </c>
+      <c r="W110" s="8">
+        <v>125519</v>
+      </c>
+      <c r="X110" s="8">
+        <v>125254</v>
+      </c>
+      <c r="Y110" s="21">
+        <v>115062</v>
+      </c>
+      <c r="Z110" s="21">
+        <v>114899</v>
+      </c>
+      <c r="AA110" s="19">
+        <v>114577</v>
+      </c>
+      <c r="AB110" s="6">
+        <v>112558</v>
+      </c>
+      <c r="AC110" s="27">
+        <v>109614</v>
+      </c>
+      <c r="AD110" s="48"/>
+    </row>
+    <row r="111" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="79">
+        <v>151000000</v>
+      </c>
+      <c r="B111" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="C111" s="31">
+        <v>14560</v>
+      </c>
+      <c r="D111" s="31">
+        <v>14414</v>
+      </c>
+      <c r="E111" s="31">
+        <v>14475</v>
+      </c>
+      <c r="F111" s="31">
+        <v>15078</v>
+      </c>
+      <c r="G111" s="31">
+        <v>15504</v>
+      </c>
+      <c r="H111" s="31">
+        <v>16392</v>
+      </c>
+      <c r="I111" s="31">
+        <v>17357</v>
+      </c>
+      <c r="J111" s="27">
+        <v>18727</v>
+      </c>
+      <c r="K111" s="31">
+        <v>19393</v>
+      </c>
+      <c r="L111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="M111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="N111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="O111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="P111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="R111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="S111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="T111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="U111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="V111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="W111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="X111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB111" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC111" s="27"/>
+    </row>
+    <row r="112" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="79">
+        <v>153200000</v>
+      </c>
+      <c r="B112" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C112" s="31">
+        <v>10840</v>
+      </c>
+      <c r="D112" s="31">
+        <v>10797</v>
+      </c>
+      <c r="E112" s="31">
+        <v>10787</v>
+      </c>
+      <c r="F112" s="31">
+        <v>10784</v>
+      </c>
+      <c r="G112" s="31">
+        <v>10845</v>
+      </c>
+      <c r="H112" s="31">
+        <v>10932</v>
+      </c>
+      <c r="I112" s="31">
+        <v>11105</v>
+      </c>
+      <c r="J112" s="27">
+        <v>11266</v>
+      </c>
+      <c r="K112" s="31">
+        <v>11337</v>
+      </c>
+      <c r="L112" s="52">
+        <v>9370</v>
+      </c>
+      <c r="M112" s="6">
+        <v>9577</v>
+      </c>
+      <c r="N112" s="6">
+        <v>9551</v>
+      </c>
+      <c r="O112" s="6">
+        <v>9608</v>
+      </c>
+      <c r="P112" s="6">
+        <v>9663</v>
+      </c>
+      <c r="Q112" s="6">
+        <v>9818</v>
+      </c>
+      <c r="R112" s="6">
+        <v>9986</v>
+      </c>
+      <c r="S112" s="6">
+        <v>10004</v>
+      </c>
+      <c r="T112" s="6">
+        <v>9994</v>
+      </c>
+      <c r="U112" s="6">
+        <v>9843</v>
+      </c>
+      <c r="V112" s="6">
+        <v>9903</v>
+      </c>
+      <c r="W112" s="8">
+        <v>10010</v>
+      </c>
+      <c r="X112" s="8">
+        <v>10110</v>
+      </c>
+      <c r="Y112" s="59">
+        <v>9937</v>
+      </c>
+      <c r="Z112" s="50">
+        <v>10008</v>
+      </c>
+      <c r="AA112" s="19">
+        <v>10142</v>
+      </c>
+      <c r="AB112" s="20">
+        <v>10100</v>
+      </c>
+      <c r="AC112" s="57">
+        <v>9923</v>
+      </c>
+    </row>
+    <row r="113" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="79">
+        <v>153400000</v>
+      </c>
+      <c r="B113" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="31">
+        <v>17087</v>
+      </c>
+      <c r="D113" s="31">
+        <v>16878</v>
+      </c>
+      <c r="E113" s="31">
+        <v>16693</v>
+      </c>
+      <c r="F113" s="31">
+        <v>16453</v>
+      </c>
+      <c r="G113" s="31">
+        <v>16316</v>
+      </c>
+      <c r="H113" s="31">
+        <v>16170</v>
+      </c>
+      <c r="I113" s="31">
+        <v>16067</v>
+      </c>
+      <c r="J113" s="27">
+        <v>15900</v>
+      </c>
+      <c r="K113" s="31">
+        <v>15651</v>
+      </c>
+      <c r="L113" s="52">
+        <v>12834</v>
+      </c>
+      <c r="M113" s="6">
+        <v>12807</v>
+      </c>
+      <c r="N113" s="6">
+        <v>12717</v>
+      </c>
+      <c r="O113" s="6">
+        <v>12628</v>
+      </c>
+      <c r="P113" s="6">
+        <v>12754</v>
+      </c>
+      <c r="Q113" s="6">
+        <v>12882</v>
+      </c>
+      <c r="R113" s="6">
+        <v>13019</v>
+      </c>
+      <c r="S113" s="6">
+        <v>13152</v>
+      </c>
+      <c r="T113" s="6">
+        <v>12862</v>
+      </c>
+      <c r="U113" s="6">
+        <v>12426</v>
+      </c>
+      <c r="V113" s="6">
+        <v>12350</v>
+      </c>
+      <c r="W113" s="6">
+        <v>12072</v>
+      </c>
+      <c r="X113" s="6">
+        <v>11976</v>
+      </c>
+      <c r="Y113" s="50">
+        <v>10101</v>
+      </c>
+      <c r="Z113" s="50">
+        <v>10030</v>
+      </c>
+      <c r="AA113" s="19">
+        <v>9922</v>
+      </c>
+      <c r="AB113" s="20">
+        <v>9718</v>
+      </c>
+      <c r="AC113" s="57">
+        <v>9372</v>
+      </c>
+    </row>
+    <row r="114" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="79">
+        <v>153600000</v>
+      </c>
+      <c r="B114" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" s="31">
+        <v>12212</v>
+      </c>
+      <c r="D114" s="31">
+        <v>12202</v>
+      </c>
+      <c r="E114" s="31">
+        <v>12122</v>
+      </c>
+      <c r="F114" s="31">
+        <v>11996</v>
+      </c>
+      <c r="G114" s="31">
+        <v>11881</v>
+      </c>
+      <c r="H114" s="31">
+        <v>11767</v>
+      </c>
+      <c r="I114" s="31">
+        <v>11734</v>
+      </c>
+      <c r="J114" s="27">
+        <v>11755</v>
+      </c>
+      <c r="K114" s="31">
+        <v>11804</v>
+      </c>
+      <c r="L114" s="52">
+        <v>10846</v>
+      </c>
+      <c r="M114" s="6">
+        <v>10895</v>
+      </c>
+      <c r="N114" s="6">
+        <v>11014</v>
+      </c>
+      <c r="O114" s="6">
+        <v>11091</v>
+      </c>
+      <c r="P114" s="6">
+        <v>11166</v>
+      </c>
+      <c r="Q114" s="6">
+        <v>11249</v>
+      </c>
+      <c r="R114" s="6">
+        <v>11220</v>
+      </c>
+      <c r="S114" s="6">
+        <v>11332</v>
+      </c>
+      <c r="T114" s="6">
+        <v>11243</v>
+      </c>
+      <c r="U114" s="6">
+        <v>11126</v>
+      </c>
+      <c r="V114" s="6">
+        <v>11160</v>
+      </c>
+      <c r="W114" s="6">
+        <v>11139</v>
+      </c>
+      <c r="X114" s="6">
+        <v>11227</v>
+      </c>
+      <c r="Y114" s="50">
+        <v>11023</v>
+      </c>
+      <c r="Z114" s="50">
+        <v>11092</v>
+      </c>
+      <c r="AA114" s="19">
+        <v>11104</v>
+      </c>
+      <c r="AB114" s="20">
+        <v>11024</v>
+      </c>
+      <c r="AC114" s="57">
+        <v>10802</v>
+      </c>
+    </row>
+    <row r="115" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="79">
+        <v>154000000</v>
+      </c>
+      <c r="B115" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="31">
+        <v>6887</v>
+      </c>
+      <c r="D115" s="31">
+        <v>6854</v>
+      </c>
+      <c r="E115" s="31">
+        <v>9409</v>
+      </c>
+      <c r="F115" s="31">
+        <v>9373</v>
+      </c>
+      <c r="G115" s="31">
+        <v>9377</v>
+      </c>
+      <c r="H115" s="31">
+        <v>9426</v>
+      </c>
+      <c r="I115" s="31">
+        <v>9481</v>
+      </c>
+      <c r="J115" s="27">
+        <v>9391</v>
+      </c>
+      <c r="K115" s="31">
+        <v>9277</v>
+      </c>
+      <c r="L115" s="52">
+        <v>8600</v>
+      </c>
+      <c r="M115" s="6">
+        <v>8551</v>
+      </c>
+      <c r="N115" s="6">
+        <v>8524</v>
+      </c>
+      <c r="O115" s="6">
+        <v>8459</v>
+      </c>
+      <c r="P115" s="6">
+        <v>8573</v>
+      </c>
+      <c r="Q115" s="6">
+        <v>8707</v>
+      </c>
+      <c r="R115" s="6">
+        <v>8759</v>
+      </c>
+      <c r="S115" s="6">
+        <v>8823</v>
+      </c>
+      <c r="T115" s="6">
+        <v>8820</v>
+      </c>
+      <c r="U115" s="6">
+        <v>8717</v>
+      </c>
+      <c r="V115" s="6">
+        <v>8675</v>
+      </c>
+      <c r="W115" s="6">
+        <v>8568</v>
+      </c>
+      <c r="X115" s="6">
+        <v>8529</v>
+      </c>
+      <c r="Y115" s="50">
+        <v>7735</v>
+      </c>
+      <c r="Z115" s="50">
+        <v>7677</v>
+      </c>
+      <c r="AA115" s="19">
+        <v>7668</v>
+      </c>
+      <c r="AB115" s="20">
+        <v>7546</v>
+      </c>
+      <c r="AC115" s="57">
+        <v>7397</v>
+      </c>
+    </row>
+    <row r="116" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="79">
+        <v>154200000</v>
+      </c>
+      <c r="B116" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" s="31">
+        <v>13729</v>
+      </c>
+      <c r="D116" s="31">
+        <v>13470</v>
+      </c>
+      <c r="E116" s="31">
+        <v>13093</v>
+      </c>
+      <c r="F116" s="31">
+        <v>12753</v>
+      </c>
+      <c r="G116" s="31">
+        <v>12510</v>
+      </c>
+      <c r="H116" s="31">
+        <v>12225</v>
+      </c>
+      <c r="I116" s="31">
+        <v>12079</v>
+      </c>
+      <c r="J116" s="27">
+        <v>11879</v>
+      </c>
+      <c r="K116" s="31">
+        <v>11742</v>
+      </c>
+      <c r="L116" s="52">
+        <v>9964</v>
+      </c>
+      <c r="M116" s="6">
+        <v>9883</v>
+      </c>
+      <c r="N116" s="6">
+        <v>9846</v>
+      </c>
+      <c r="O116" s="6">
+        <v>9820</v>
+      </c>
+      <c r="P116" s="6">
+        <v>9882</v>
+      </c>
+      <c r="Q116" s="6">
+        <v>9986</v>
+      </c>
+      <c r="R116" s="6">
+        <v>9923</v>
+      </c>
+      <c r="S116" s="6">
+        <v>9910</v>
+      </c>
+      <c r="T116" s="6">
+        <v>9771</v>
+      </c>
+      <c r="U116" s="6">
+        <v>9506</v>
+      </c>
+      <c r="V116" s="6">
+        <v>9491</v>
+      </c>
+      <c r="W116" s="6">
+        <v>9320</v>
+      </c>
+      <c r="X116" s="6">
+        <v>9274</v>
+      </c>
+      <c r="Y116" s="50">
+        <v>7805</v>
+      </c>
+      <c r="Z116" s="50">
+        <v>7755</v>
+      </c>
+      <c r="AA116" s="19">
+        <v>7736</v>
+      </c>
+      <c r="AB116" s="20">
+        <v>7606</v>
+      </c>
+      <c r="AC116" s="57">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="117" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="79">
+        <v>154600000</v>
+      </c>
+      <c r="B117" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="31">
+        <v>15810</v>
+      </c>
+      <c r="D117" s="31">
+        <v>15582</v>
+      </c>
+      <c r="E117" s="31">
+        <v>15437</v>
+      </c>
+      <c r="F117" s="31">
+        <v>15299</v>
+      </c>
+      <c r="G117" s="31">
+        <v>15405</v>
+      </c>
+      <c r="H117" s="31">
+        <v>15620</v>
+      </c>
+      <c r="I117" s="31">
+        <v>16014</v>
+      </c>
+      <c r="J117" s="27">
+        <v>15984</v>
+      </c>
+      <c r="K117" s="31">
+        <v>15993</v>
+      </c>
+      <c r="L117" s="52">
+        <v>15175</v>
+      </c>
+      <c r="M117" s="6">
+        <v>15152</v>
+      </c>
+      <c r="N117" s="6">
+        <v>14911</v>
+      </c>
+      <c r="O117" s="6">
+        <v>15000</v>
+      </c>
+      <c r="P117" s="6">
+        <v>15025</v>
+      </c>
+      <c r="Q117" s="6">
+        <v>15800</v>
+      </c>
+      <c r="R117" s="6">
+        <v>15636</v>
+      </c>
+      <c r="S117" s="6">
+        <v>15501</v>
+      </c>
+      <c r="T117" s="6">
+        <v>15361</v>
+      </c>
+      <c r="U117" s="6">
+        <v>15149</v>
+      </c>
+      <c r="V117" s="6">
+        <v>15116</v>
+      </c>
+      <c r="W117" s="26">
+        <v>15017</v>
+      </c>
+      <c r="X117" s="26">
+        <v>14973</v>
+      </c>
+      <c r="Y117" s="50">
+        <v>14772</v>
+      </c>
+      <c r="Z117" s="50">
+        <v>14799</v>
+      </c>
+      <c r="AA117" s="19">
+        <v>14786</v>
+      </c>
+      <c r="AB117" s="20">
+        <v>14671</v>
+      </c>
+      <c r="AC117" s="57">
+        <v>14461</v>
+      </c>
+    </row>
+    <row r="118" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="79">
+        <v>154800000</v>
+      </c>
+      <c r="B118" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C118" s="31">
+        <v>12281</v>
+      </c>
+      <c r="D118" s="31">
+        <v>12141</v>
+      </c>
+      <c r="E118" s="31">
+        <v>12029</v>
+      </c>
+      <c r="F118" s="31">
+        <v>11870</v>
+      </c>
+      <c r="G118" s="31">
+        <v>11786</v>
+      </c>
+      <c r="H118" s="31">
+        <v>11817</v>
+      </c>
+      <c r="I118" s="31">
+        <v>11812</v>
+      </c>
+      <c r="J118" s="27">
+        <v>11905</v>
+      </c>
+      <c r="K118" s="31">
+        <v>11812</v>
+      </c>
+      <c r="L118" s="52">
+        <v>9718</v>
+      </c>
+      <c r="M118" s="6">
+        <v>9683</v>
+      </c>
+      <c r="N118" s="6">
+        <v>9609</v>
+      </c>
+      <c r="O118" s="6">
+        <v>9653</v>
+      </c>
+      <c r="P118" s="6">
+        <v>9789</v>
+      </c>
+      <c r="Q118" s="6">
+        <v>9819</v>
+      </c>
+      <c r="R118" s="6">
+        <v>9727</v>
+      </c>
+      <c r="S118" s="6">
+        <v>9668</v>
+      </c>
+      <c r="T118" s="6">
+        <v>9495</v>
+      </c>
+      <c r="U118" s="6">
+        <v>9058</v>
+      </c>
+      <c r="V118" s="6">
+        <v>8858</v>
+      </c>
+      <c r="W118" s="26">
+        <v>8554</v>
+      </c>
+      <c r="X118" s="26">
+        <v>8489</v>
+      </c>
+      <c r="Y118" s="59">
+        <v>7680</v>
+      </c>
+      <c r="Z118" s="50">
+        <v>7660</v>
+      </c>
+      <c r="AA118" s="19">
+        <v>7600</v>
+      </c>
+      <c r="AB118" s="20">
+        <v>7292</v>
+      </c>
+      <c r="AC118" s="57">
+        <v>7015</v>
+      </c>
+    </row>
+    <row r="119" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="79">
+        <v>155200000</v>
+      </c>
+      <c r="B119" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="31">
+        <v>10190</v>
+      </c>
+      <c r="D119" s="31">
+        <v>10213</v>
+      </c>
+      <c r="E119" s="31">
+        <v>10144</v>
+      </c>
+      <c r="F119" s="31">
+        <v>10009</v>
+      </c>
+      <c r="G119" s="31">
+        <v>9886</v>
+      </c>
+      <c r="H119" s="31">
+        <v>9859</v>
+      </c>
+      <c r="I119" s="31">
+        <v>9804</v>
+      </c>
+      <c r="J119" s="27">
+        <v>1025</v>
+      </c>
+      <c r="K119" s="31">
+        <v>9773</v>
+      </c>
+      <c r="L119" s="52">
+        <v>9275</v>
+      </c>
+      <c r="M119" s="6">
+        <v>9195</v>
+      </c>
+      <c r="N119" s="6">
+        <v>9161</v>
+      </c>
+      <c r="O119" s="6">
+        <v>9202</v>
+      </c>
+      <c r="P119" s="6">
+        <v>9323</v>
+      </c>
+      <c r="Q119" s="6">
+        <v>9353</v>
+      </c>
+      <c r="R119" s="6">
+        <v>9339</v>
+      </c>
+      <c r="S119" s="6">
+        <v>9362</v>
+      </c>
+      <c r="T119" s="6">
+        <v>9279</v>
+      </c>
+      <c r="U119" s="6">
+        <v>9115</v>
+      </c>
+      <c r="V119" s="6">
+        <v>9114</v>
+      </c>
+      <c r="W119" s="26">
+        <v>8995</v>
+      </c>
+      <c r="X119" s="26">
+        <v>9021</v>
+      </c>
+      <c r="Y119" s="59">
+        <v>7747</v>
+      </c>
+      <c r="Z119" s="50">
+        <v>7721</v>
+      </c>
+      <c r="AA119" s="19">
+        <v>7662</v>
+      </c>
+      <c r="AB119" s="20">
+        <v>7410</v>
+      </c>
+      <c r="AC119" s="57">
+        <v>7164</v>
+      </c>
+    </row>
+    <row r="120" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="79">
+        <v>155600000</v>
+      </c>
+      <c r="B120" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" s="31">
+        <v>9680</v>
+      </c>
+      <c r="D120" s="31">
+        <v>9667</v>
+      </c>
+      <c r="E120" s="31">
+        <v>9600</v>
+      </c>
+      <c r="F120" s="31">
+        <v>9523</v>
+      </c>
+      <c r="G120" s="31">
+        <v>9497</v>
+      </c>
+      <c r="H120" s="31">
+        <v>9492</v>
+      </c>
+      <c r="I120" s="31">
+        <v>9540</v>
+      </c>
+      <c r="J120" s="27">
+        <v>7289</v>
+      </c>
+      <c r="K120" s="31">
+        <v>17540</v>
+      </c>
+      <c r="L120" s="52">
+        <v>15832</v>
+      </c>
+      <c r="M120" s="6">
+        <v>16100</v>
+      </c>
+      <c r="N120" s="6">
+        <v>16278</v>
+      </c>
+      <c r="O120" s="6">
+        <v>16563</v>
+      </c>
+      <c r="P120" s="6">
+        <v>16972</v>
+      </c>
+      <c r="Q120" s="6">
+        <v>17261</v>
+      </c>
+      <c r="R120" s="6">
+        <v>17438</v>
+      </c>
+      <c r="S120" s="6">
+        <v>17500</v>
+      </c>
+      <c r="T120" s="6">
+        <v>17628</v>
+      </c>
+      <c r="U120" s="6">
+        <v>17519</v>
+      </c>
+      <c r="V120" s="6">
+        <v>17565</v>
+      </c>
+      <c r="W120" s="26">
+        <v>17613</v>
+      </c>
+      <c r="X120" s="26">
+        <v>17626</v>
+      </c>
+      <c r="Y120" s="59">
+        <v>16406</v>
+      </c>
+      <c r="Z120" s="50">
+        <v>16388</v>
+      </c>
+      <c r="AA120" s="19">
+        <v>16394</v>
+      </c>
+      <c r="AB120" s="20">
+        <v>16014</v>
+      </c>
+      <c r="AC120" s="57">
+        <v>15504</v>
+      </c>
+    </row>
+    <row r="121" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="79">
+        <v>156000000</v>
+      </c>
+      <c r="B121" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C121" s="31">
+        <v>10894</v>
+      </c>
+      <c r="D121" s="31">
+        <v>10796</v>
+      </c>
+      <c r="E121" s="31">
+        <v>10742</v>
+      </c>
+      <c r="F121" s="31">
+        <v>10609</v>
+      </c>
+      <c r="G121" s="31">
+        <v>10520</v>
+      </c>
+      <c r="H121" s="31">
+        <v>10407</v>
+      </c>
+      <c r="I121" s="31">
+        <v>10367</v>
+      </c>
+      <c r="J121" s="27">
+        <v>8812</v>
+      </c>
+      <c r="K121" s="31">
+        <v>10496</v>
+      </c>
+      <c r="L121" s="52">
+        <v>7798</v>
+      </c>
+      <c r="M121" s="6">
+        <v>7805</v>
+      </c>
+      <c r="N121" s="6">
+        <v>7813</v>
+      </c>
+      <c r="O121" s="6">
+        <v>7901</v>
+      </c>
+      <c r="P121" s="6">
+        <v>8100</v>
+      </c>
+      <c r="Q121" s="6">
+        <v>8194</v>
+      </c>
+      <c r="R121" s="6">
+        <v>8188</v>
+      </c>
+      <c r="S121" s="6">
+        <v>8188</v>
+      </c>
+      <c r="T121" s="6">
+        <v>8182</v>
+      </c>
+      <c r="U121" s="6">
+        <v>8033</v>
+      </c>
+      <c r="V121" s="6">
+        <v>8003</v>
+      </c>
+      <c r="W121" s="26">
+        <v>7983</v>
+      </c>
+      <c r="X121" s="26">
+        <v>7897</v>
+      </c>
+      <c r="Y121" s="59">
+        <v>8027</v>
+      </c>
+      <c r="Z121" s="50">
+        <v>8024</v>
+      </c>
+      <c r="AA121" s="19">
+        <v>7979</v>
+      </c>
+      <c r="AB121" s="20">
+        <v>7805</v>
+      </c>
+      <c r="AC121" s="57">
+        <v>7571</v>
+      </c>
+    </row>
+    <row r="122" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="79">
+        <v>156400000</v>
+      </c>
+      <c r="B122" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C122" s="31">
+        <v>10065</v>
+      </c>
+      <c r="D122" s="31">
+        <v>10070</v>
+      </c>
+      <c r="E122" s="31">
+        <v>10081</v>
+      </c>
+      <c r="F122" s="31">
+        <v>10103</v>
+      </c>
+      <c r="G122" s="31">
+        <v>10095</v>
+      </c>
+      <c r="H122" s="31">
+        <v>10090</v>
+      </c>
+      <c r="I122" s="31">
+        <v>10113</v>
+      </c>
+      <c r="J122" s="27">
+        <v>22904</v>
+      </c>
+      <c r="K122" s="31">
+        <v>10187</v>
+      </c>
+      <c r="L122" s="52">
+        <v>8654</v>
+      </c>
+      <c r="M122" s="6">
+        <v>8738</v>
+      </c>
+      <c r="N122" s="6">
+        <v>8769</v>
+      </c>
+      <c r="O122" s="6">
+        <v>8773</v>
+      </c>
+      <c r="P122" s="6">
+        <v>8894</v>
+      </c>
+      <c r="Q122" s="6">
+        <v>9011</v>
+      </c>
+      <c r="R122" s="6">
+        <v>9053</v>
+      </c>
+      <c r="S122" s="6">
+        <v>9058</v>
+      </c>
+      <c r="T122" s="6">
+        <v>9059</v>
+      </c>
+      <c r="U122" s="6">
+        <v>8891</v>
+      </c>
+      <c r="V122" s="6">
+        <v>8872</v>
+      </c>
+      <c r="W122" s="26">
+        <v>8784</v>
+      </c>
+      <c r="X122" s="26">
+        <v>8722</v>
+      </c>
+      <c r="Y122" s="59">
+        <v>7052</v>
+      </c>
+      <c r="Z122" s="50">
+        <v>6998</v>
+      </c>
+      <c r="AA122" s="19">
+        <v>6917</v>
+      </c>
+      <c r="AB122" s="20">
+        <v>6804</v>
+      </c>
+      <c r="AC122" s="57">
+        <v>6653</v>
+      </c>
+    </row>
+    <row r="123" spans="1:29" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="80">
+        <v>156800000</v>
+      </c>
+      <c r="B123" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C123" s="34">
+        <v>7683</v>
+      </c>
+      <c r="D123" s="34">
+        <v>7685</v>
+      </c>
+      <c r="E123" s="34">
+        <v>7642</v>
+      </c>
+      <c r="F123" s="34">
+        <v>7606</v>
+      </c>
+      <c r="G123" s="34">
+        <v>7607</v>
+      </c>
+      <c r="H123" s="34">
+        <v>7563</v>
+      </c>
+      <c r="I123" s="34">
+        <v>7584</v>
+      </c>
+      <c r="J123" s="61">
+        <v>7614</v>
+      </c>
+      <c r="K123" s="34">
+        <v>7642</v>
+      </c>
+      <c r="L123" s="53">
+        <v>7213</v>
+      </c>
+      <c r="M123" s="16">
+        <v>7274</v>
+      </c>
+      <c r="N123" s="16">
+        <v>7411</v>
+      </c>
+      <c r="O123" s="16">
+        <v>7461</v>
+      </c>
+      <c r="P123" s="16">
+        <v>7550</v>
+      </c>
+      <c r="Q123" s="16">
+        <v>7620</v>
+      </c>
+      <c r="R123" s="16">
+        <v>7637</v>
+      </c>
+      <c r="S123" s="16">
+        <v>7625</v>
+      </c>
+      <c r="T123" s="16">
+        <v>7542</v>
+      </c>
+      <c r="U123" s="16">
+        <v>7527</v>
+      </c>
+      <c r="V123" s="16">
+        <v>7495</v>
+      </c>
+      <c r="W123" s="16">
+        <v>7464</v>
+      </c>
+      <c r="X123" s="16">
+        <v>7410</v>
+      </c>
+      <c r="Y123" s="62">
+        <v>6777</v>
+      </c>
+      <c r="Z123" s="51">
+        <v>6747</v>
+      </c>
+      <c r="AA123" s="24">
+        <v>6667</v>
+      </c>
+      <c r="AB123" s="25">
+        <v>6568</v>
+      </c>
+      <c r="AC123" s="51">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="124" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="102" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="97"/>
-[...3598 lines deleted...]
-      <c r="J59" s="53"/>
+      <c r="B124" s="102"/>
+      <c r="C124" s="102"/>
+      <c r="D124" s="102"/>
+      <c r="E124" s="102"/>
+      <c r="F124" s="102"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="W5:AB5"/>
+  <mergeCells count="13">
+    <mergeCell ref="A124:F124"/>
+    <mergeCell ref="A22:AC22"/>
+    <mergeCell ref="A37:AC37"/>
+    <mergeCell ref="A61:AC61"/>
+    <mergeCell ref="A70:AC70"/>
+    <mergeCell ref="A94:AC94"/>
+    <mergeCell ref="A109:AC109"/>
+    <mergeCell ref="B2:Z2"/>
+    <mergeCell ref="B7:Z7"/>
+    <mergeCell ref="B52:Z52"/>
+    <mergeCell ref="B79:Z79"/>
+    <mergeCell ref="X4:AB4"/>
+    <mergeCell ref="X5:AC5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Все население</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Женщины</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатели</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>