--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="795" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="795" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
-    <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
+    <sheet name="Метадеректер " sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
+    <sheet name="Коэффициенттер" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="77">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -115,60 +119,189 @@
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Шымкент қаласы  халқының табиғи өсімі (кему)*</t>
   </si>
   <si>
     <t>Шымкент қаласы  халқының табиғи өсімінің (кему) коэффициенті*</t>
   </si>
   <si>
     <t>*Деректер  туу және қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратау </t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Халықтың табиғи өсімі (азаюы) </t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткішті анықтау</t>
+  </si>
+  <si>
+    <t>Аймақтар бойынша туылғандар мен қайтыс болғандар санының айырмашылығы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Қазақстан Республикасындағы табиғи өсім статистикасы туу және қайтыс болу туралы актілерді азаматтық хал актілерін тіркеу органдарында тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың табиғи өсу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Деректер туу және қайтыс болу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Соңғы жаңарту күні</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – елеусіз шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Кейбір жағдайларда толық шама мен шамалар сомасы арасындағы сәйкессіздіктер деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық  статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Нартаева Айдана Джурабаевна</t>
+  </si>
+  <si>
+    <t>+7 7252 395076</t>
+  </si>
+  <si>
+    <t>a.nartaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -196,55 +329,117 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="7.5"/>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
@@ -266,51 +461,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -360,190 +555,280 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="9" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="23" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="20">
+  <cellStyles count="25">
     <cellStyle name="20% — акцент1" xfId="1"/>
     <cellStyle name="20% — акцент2" xfId="2"/>
     <cellStyle name="20% — акцент3" xfId="3"/>
     <cellStyle name="20% — акцент4" xfId="4"/>
     <cellStyle name="20% — акцент5" xfId="5"/>
     <cellStyle name="20% — акцент6" xfId="6"/>
     <cellStyle name="40% — акцент1" xfId="7"/>
     <cellStyle name="40% — акцент2" xfId="8"/>
     <cellStyle name="40% — акцент3" xfId="9"/>
     <cellStyle name="40% — акцент4" xfId="10"/>
     <cellStyle name="40% — акцент5" xfId="11"/>
     <cellStyle name="40% — акцент6" xfId="12"/>
     <cellStyle name="60% — акцент1" xfId="13"/>
     <cellStyle name="60% — акцент2" xfId="14"/>
     <cellStyle name="60% — акцент3" xfId="15"/>
     <cellStyle name="60% — акцент4" xfId="16"/>
     <cellStyle name="60% — акцент5" xfId="17"/>
     <cellStyle name="60% — акцент6" xfId="18"/>
+    <cellStyle name="Гиперссылка" xfId="20" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="19"/>
+    <cellStyle name="Обычный 2 2 2" xfId="24"/>
+    <cellStyle name="Обычный 2 4" xfId="22"/>
+    <cellStyle name="Обычный 3" xfId="21"/>
+    <cellStyle name="Обычный 3 2" xfId="23"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -786,1096 +1071,1423 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Y22"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I25" sqref="I25"/>
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="47" style="24" customWidth="1"/>
+    <col min="2" max="2" width="83.28515625" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75">
+      <c r="A1" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="23">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="12.75">
+      <c r="A2" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75">
+      <c r="A3" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75">
+      <c r="A4" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75">
+      <c r="A5" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75">
+      <c r="A6" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75">
+      <c r="A7" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="68.25" customHeight="1">
+      <c r="A9" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75">
+      <c r="A10" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75">
+      <c r="A13" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75">
+      <c r="A14" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75">
+      <c r="A15" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="29">
+        <v>46238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75">
+      <c r="A16" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="29">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75">
+      <c r="A20" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:D14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="42"/>
+    <col min="2" max="2" width="103.85546875" style="42" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="42"/>
+    <col min="4" max="4" width="42.85546875" style="42" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="42"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:4" ht="15" customHeight="1">
+      <c r="B5" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="D5" s="31"/>
+    </row>
+    <row r="6" spans="2:4" ht="15" customHeight="1">
+      <c r="B6" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" s="30"/>
+      <c r="D6" s="31"/>
+    </row>
+    <row r="7" spans="2:4" ht="15" customHeight="1">
+      <c r="B7" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="30"/>
+      <c r="D7" s="31"/>
+    </row>
+    <row r="8" spans="2:4" ht="15" customHeight="1">
+      <c r="B8" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="30"/>
+      <c r="D8" s="31"/>
+    </row>
+    <row r="9" spans="2:4" ht="15" customHeight="1">
+      <c r="B9" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="30"/>
+      <c r="D9" s="31"/>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="32"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="33"/>
+    </row>
+    <row r="11" spans="2:4" ht="33" customHeight="1">
+      <c r="B11" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="30"/>
+      <c r="D11" s="33"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="32"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="33"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="33"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Y20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:25">
-      <c r="A3" s="26" t="s">
+    <row r="1" spans="1:25">
+      <c r="A1" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="26"/>
-[...19 lines deleted...]
-      <c r="A4" s="2"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" s="2"/>
+      <c r="T2" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+    </row>
+    <row r="3" spans="1:25" s="3" customFormat="1">
+      <c r="A3" s="46"/>
+      <c r="B3" s="48">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="48">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+    </row>
+    <row r="4" spans="1:25" s="3" customFormat="1">
+      <c r="A4" s="47"/>
+      <c r="B4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="R4" s="18" t="s">
+        <v>0</v>
+      </c>
       <c r="S4" s="18" t="s">
-        <v>9</v>
-[...46 lines deleted...]
-      <c r="G6" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="T4" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="19" t="s">
-[...30 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="8">
+        <v>1578</v>
+      </c>
+      <c r="C5" s="8">
+        <v>1867</v>
+      </c>
+      <c r="D5" s="6">
+        <v>1601</v>
+      </c>
+      <c r="E5" s="6">
+        <v>1821</v>
+      </c>
+      <c r="F5" s="8">
+        <v>1817</v>
+      </c>
+      <c r="G5" s="20">
+        <v>1915</v>
+      </c>
+      <c r="H5" s="8">
+        <v>2016</v>
+      </c>
+      <c r="I5" s="8">
+        <v>1995</v>
+      </c>
+      <c r="J5" s="20">
+        <v>2047</v>
+      </c>
+      <c r="K5" s="8">
+        <v>1981</v>
+      </c>
+      <c r="L5" s="8">
+        <v>1604</v>
+      </c>
+      <c r="M5" s="8">
+        <v>1807</v>
+      </c>
+      <c r="N5" s="8">
+        <v>1929</v>
+      </c>
+      <c r="O5" s="8">
+        <v>1514</v>
+      </c>
+      <c r="P5" s="6">
+        <v>1705</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1637</v>
+      </c>
+      <c r="R5" s="8">
+        <v>1502</v>
+      </c>
+      <c r="S5" s="8">
+        <v>1772</v>
+      </c>
+      <c r="T5" s="8">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="8">
+        <v>522</v>
+      </c>
+      <c r="C6" s="8">
+        <v>640</v>
+      </c>
+      <c r="D6" s="6">
+        <v>556</v>
+      </c>
+      <c r="E6" s="6">
+        <v>627</v>
+      </c>
+      <c r="F6" s="8">
+        <v>597</v>
+      </c>
+      <c r="G6" s="8">
+        <v>577</v>
+      </c>
+      <c r="H6" s="8">
+        <v>670</v>
+      </c>
+      <c r="I6" s="8">
+        <v>677</v>
+      </c>
+      <c r="J6" s="8">
+        <v>663</v>
+      </c>
+      <c r="K6" s="8">
+        <v>719</v>
+      </c>
+      <c r="L6" s="8">
+        <v>601</v>
+      </c>
+      <c r="M6" s="8">
+        <v>646</v>
+      </c>
+      <c r="N6" s="8">
+        <v>674</v>
+      </c>
+      <c r="O6" s="8">
+        <v>540</v>
+      </c>
+      <c r="P6" s="6">
+        <v>606</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>566</v>
+      </c>
+      <c r="R6" s="8">
+        <v>523</v>
+      </c>
+      <c r="S6" s="8">
+        <v>672</v>
+      </c>
+      <c r="T6" s="8">
+        <v>555</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="5" t="s">
-        <v>31</v>
+      <c r="A7" s="7" t="s">
+        <v>33</v>
       </c>
       <c r="B7" s="8">
-        <v>1578</v>
+        <v>221</v>
       </c>
       <c r="C7" s="8">
-        <v>1867</v>
+        <v>219</v>
       </c>
       <c r="D7" s="6">
-        <v>1601</v>
+        <v>219</v>
       </c>
       <c r="E7" s="6">
-        <v>1821</v>
+        <v>212</v>
       </c>
       <c r="F7" s="8">
-        <v>1817</v>
-[...2 lines deleted...]
-        <v>1915</v>
+        <v>179</v>
+      </c>
+      <c r="G7" s="8">
+        <v>263</v>
       </c>
       <c r="H7" s="8">
-        <v>2016</v>
+        <v>254</v>
       </c>
       <c r="I7" s="8">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>2047</v>
+        <v>271</v>
+      </c>
+      <c r="J7" s="8">
+        <v>247</v>
       </c>
       <c r="K7" s="8">
-        <v>1981</v>
+        <v>224</v>
       </c>
       <c r="L7" s="8">
-        <v>1604</v>
+        <v>180</v>
       </c>
       <c r="M7" s="8">
-        <v>1807</v>
+        <v>172</v>
       </c>
       <c r="N7" s="8">
-        <v>1929</v>
+        <v>235</v>
       </c>
       <c r="O7" s="8">
-        <v>1514</v>
+        <v>193</v>
       </c>
       <c r="P7" s="6">
-        <v>1705</v>
+        <v>176</v>
       </c>
       <c r="Q7" s="6">
-        <v>1637</v>
+        <v>185</v>
       </c>
       <c r="R7" s="8">
-        <v>1502</v>
+        <v>196</v>
       </c>
       <c r="S7" s="8">
-        <v>1772</v>
+        <v>222</v>
+      </c>
+      <c r="T7" s="8">
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B8" s="8">
-        <v>522</v>
+        <v>235</v>
       </c>
       <c r="C8" s="8">
-        <v>640</v>
+        <v>299</v>
       </c>
       <c r="D8" s="6">
-        <v>556</v>
+        <v>215</v>
       </c>
       <c r="E8" s="6">
-        <v>627</v>
+        <v>296</v>
       </c>
       <c r="F8" s="8">
-        <v>597</v>
+        <v>313</v>
       </c>
       <c r="G8" s="8">
-        <v>577</v>
+        <v>273</v>
       </c>
       <c r="H8" s="8">
-        <v>670</v>
+        <v>303</v>
       </c>
       <c r="I8" s="8">
-        <v>677</v>
+        <v>284</v>
       </c>
       <c r="J8" s="8">
-        <v>663</v>
+        <v>287</v>
       </c>
       <c r="K8" s="8">
-        <v>719</v>
+        <v>266</v>
       </c>
       <c r="L8" s="8">
-        <v>601</v>
+        <v>228</v>
       </c>
       <c r="M8" s="8">
-        <v>646</v>
+        <v>272</v>
       </c>
       <c r="N8" s="8">
-        <v>674</v>
+        <v>285</v>
       </c>
       <c r="O8" s="8">
-        <v>540</v>
+        <v>229</v>
       </c>
       <c r="P8" s="6">
-        <v>606</v>
+        <v>246</v>
       </c>
       <c r="Q8" s="6">
-        <v>566</v>
+        <v>225</v>
       </c>
       <c r="R8" s="8">
-        <v>523</v>
+        <v>186</v>
       </c>
       <c r="S8" s="8">
-        <v>672</v>
+        <v>217</v>
+      </c>
+      <c r="T8" s="8">
+        <v>215</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B9" s="8">
-        <v>221</v>
+        <v>508</v>
       </c>
       <c r="C9" s="8">
-        <v>219</v>
+        <v>570</v>
       </c>
       <c r="D9" s="6">
-        <v>219</v>
+        <v>497</v>
       </c>
       <c r="E9" s="6">
-        <v>212</v>
+        <v>516</v>
       </c>
       <c r="F9" s="8">
-        <v>179</v>
+        <v>550</v>
       </c>
       <c r="G9" s="8">
-        <v>263</v>
+        <v>584</v>
       </c>
       <c r="H9" s="8">
-        <v>254</v>
+        <v>588</v>
       </c>
       <c r="I9" s="8">
-        <v>271</v>
+        <v>562</v>
       </c>
       <c r="J9" s="8">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="K9" s="8">
-        <v>224</v>
+        <v>584</v>
       </c>
       <c r="L9" s="8">
-        <v>180</v>
+        <v>496</v>
       </c>
       <c r="M9" s="8">
-        <v>172</v>
+        <v>544</v>
       </c>
       <c r="N9" s="8">
-        <v>235</v>
+        <v>533</v>
       </c>
       <c r="O9" s="8">
-        <v>193</v>
+        <v>382</v>
       </c>
       <c r="P9" s="6">
-        <v>176</v>
+        <v>507</v>
       </c>
       <c r="Q9" s="6">
-        <v>185</v>
+        <v>479</v>
       </c>
       <c r="R9" s="8">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="S9" s="8">
-        <v>222</v>
+        <v>477</v>
+      </c>
+      <c r="T9" s="8">
+        <v>491</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="7" t="s">
-[...54 lines deleted...]
-        <v>217</v>
+      <c r="A10" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="10">
+        <v>92</v>
+      </c>
+      <c r="C10" s="10">
+        <v>139</v>
+      </c>
+      <c r="D10" s="10">
+        <v>114</v>
+      </c>
+      <c r="E10" s="10">
+        <v>170</v>
+      </c>
+      <c r="F10" s="10">
+        <v>178</v>
+      </c>
+      <c r="G10" s="10">
+        <v>218</v>
+      </c>
+      <c r="H10" s="10">
+        <v>201</v>
+      </c>
+      <c r="I10" s="10">
+        <v>201</v>
+      </c>
+      <c r="J10" s="10">
+        <v>231</v>
+      </c>
+      <c r="K10" s="10">
+        <v>188</v>
+      </c>
+      <c r="L10" s="10">
+        <v>99</v>
+      </c>
+      <c r="M10" s="10">
+        <v>173</v>
+      </c>
+      <c r="N10" s="10">
+        <v>202</v>
+      </c>
+      <c r="O10" s="10">
+        <v>170</v>
+      </c>
+      <c r="P10" s="10">
+        <v>170</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>182</v>
+      </c>
+      <c r="R10" s="10">
+        <v>153</v>
+      </c>
+      <c r="S10" s="10">
+        <v>184</v>
+      </c>
+      <c r="T10" s="10">
+        <v>182</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="7" t="s">
-[...54 lines deleted...]
-        <v>477</v>
+      <c r="A11" s="43" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="9" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="44"/>
     </row>
     <row r="13" spans="1:25">
-      <c r="A13" s="11" t="s">
-[...7 lines deleted...]
-      <c r="T22" s="3"/>
+      <c r="A13" s="44"/>
+    </row>
+    <row r="20" spans="20:20">
+      <c r="T20" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Y29"/>
+  <dimension ref="A1:Y27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K26" sqref="K26"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" s="2"/>
+      <c r="P2" s="3"/>
+      <c r="T2" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+    </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="26" t="s">
-[...32 lines deleted...]
-      <c r="Y4" s="3"/>
+      <c r="A3" s="50"/>
+      <c r="B3" s="48">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="48">
+        <v>2026</v>
+      </c>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+    </row>
+    <row r="4" spans="1:25" ht="27" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="L4" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="O4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="P4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q4" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="R4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="S4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="T4" s="12" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="28"/>
-[...31 lines deleted...]
-      <c r="D6" s="12" t="s">
+      <c r="A5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="15">
+        <v>14.61</v>
+      </c>
+      <c r="C5" s="15">
+        <v>16.73</v>
+      </c>
+      <c r="D5" s="14">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="E5" s="13">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="F5" s="15">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="G5" s="15">
+        <v>16.72</v>
+      </c>
+      <c r="H5" s="15">
         <v>17</v>
       </c>
-      <c r="E6" s="13" t="s">
-[...42 lines deleted...]
-        <v>12</v>
+      <c r="I5" s="15">
+        <v>17.18</v>
+      </c>
+      <c r="J5" s="15">
+        <v>17.45</v>
+      </c>
+      <c r="K5" s="14">
+        <v>17.54</v>
+      </c>
+      <c r="L5" s="15">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="M5" s="14">
+        <v>17.3</v>
+      </c>
+      <c r="N5" s="15">
+        <v>17.22</v>
+      </c>
+      <c r="O5" s="15">
+        <v>16.22</v>
+      </c>
+      <c r="P5" s="13">
+        <v>15.91</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>15.74</v>
+      </c>
+      <c r="R5" s="13">
+        <v>15.28</v>
+      </c>
+      <c r="S5" s="15">
+        <v>15.47</v>
+      </c>
+      <c r="T5" s="15">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="15">
+        <v>25.48</v>
+      </c>
+      <c r="C6" s="15">
+        <v>29.74</v>
+      </c>
+      <c r="D6" s="15">
+        <v>28.83</v>
+      </c>
+      <c r="E6" s="13">
+        <v>29.51</v>
+      </c>
+      <c r="F6" s="15">
+        <v>29.42</v>
+      </c>
+      <c r="G6" s="15">
+        <v>29.36</v>
+      </c>
+      <c r="H6" s="15">
+        <v>29.84</v>
+      </c>
+      <c r="I6" s="15">
+        <v>30.23</v>
+      </c>
+      <c r="J6" s="15">
+        <v>30.56</v>
+      </c>
+      <c r="K6" s="15">
+        <v>31.01</v>
+      </c>
+      <c r="L6" s="15">
+        <v>30.95</v>
+      </c>
+      <c r="M6" s="15">
+        <v>30.99</v>
+      </c>
+      <c r="N6" s="15">
+        <v>30.14</v>
+      </c>
+      <c r="O6" s="15">
+        <v>28.55</v>
+      </c>
+      <c r="P6" s="13">
+        <v>28.06</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>27.6</v>
+      </c>
+      <c r="R6" s="13">
+        <v>26.75</v>
+      </c>
+      <c r="S6" s="15">
+        <v>27.46</v>
+      </c>
+      <c r="T6" s="15">
+        <v>27.09</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="5" t="s">
-[...6 lines deleted...]
-        <v>16.73</v>
+      <c r="A7" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="15">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="C7" s="15">
+        <v>10.15</v>
       </c>
       <c r="D7" s="15">
-        <v>16.079999999999998</v>
-[...17 lines deleted...]
-        <v>17.45</v>
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="E7" s="13">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="F7" s="15">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="G7" s="15">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="H7" s="15">
+        <v>10.06</v>
+      </c>
+      <c r="I7" s="15">
+        <v>10.3</v>
+      </c>
+      <c r="J7" s="15">
+        <v>10.39</v>
       </c>
       <c r="K7" s="15">
-        <v>17.54</v>
-[...2 lines deleted...]
-        <v>17.350000000000001</v>
+        <v>10.33</v>
+      </c>
+      <c r="L7" s="15">
+        <v>10.14</v>
       </c>
       <c r="M7" s="15">
-        <v>17.3</v>
-[...17 lines deleted...]
-        <v>15.47</v>
+        <v>9.92</v>
+      </c>
+      <c r="N7" s="15">
+        <v>10.48</v>
+      </c>
+      <c r="O7" s="15">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="P7" s="13">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>9.1</v>
+      </c>
+      <c r="R7" s="13">
+        <v>9.02</v>
+      </c>
+      <c r="S7" s="15">
+        <v>9.23</v>
+      </c>
+      <c r="T7" s="15">
+        <v>9.43</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="7" t="s">
-        <v>25</v>
-[...53 lines deleted...]
-        <v>27.46</v>
+        <v>29</v>
+      </c>
+      <c r="B8" s="15">
+        <v>13.28</v>
+      </c>
+      <c r="C8" s="15">
+        <v>15.84</v>
+      </c>
+      <c r="D8" s="15">
+        <v>14.57</v>
+      </c>
+      <c r="E8" s="13">
+        <v>15.24</v>
+      </c>
+      <c r="F8" s="15">
+        <v>15.74</v>
+      </c>
+      <c r="G8" s="15">
+        <v>15.76</v>
+      </c>
+      <c r="H8" s="15">
+        <v>15.96</v>
+      </c>
+      <c r="I8" s="15">
+        <v>15.97</v>
+      </c>
+      <c r="J8" s="15">
+        <v>16.05</v>
+      </c>
+      <c r="K8" s="15">
+        <v>15.94</v>
+      </c>
+      <c r="L8" s="15">
+        <v>15.71</v>
+      </c>
+      <c r="M8" s="15">
+        <v>15.68</v>
+      </c>
+      <c r="N8" s="15">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="O8" s="15">
+        <v>15.27</v>
+      </c>
+      <c r="P8" s="13">
+        <v>14.8</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>14.39</v>
+      </c>
+      <c r="R8" s="13">
+        <v>13.6</v>
+      </c>
+      <c r="S8" s="15">
+        <v>13.45</v>
+      </c>
+      <c r="T8" s="15">
+        <v>13.27</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="7" t="s">
-        <v>33</v>
-[...53 lines deleted...]
-        <v>9.23</v>
+        <v>30</v>
+      </c>
+      <c r="B9" s="15">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="C9" s="15">
+        <v>21.17</v>
+      </c>
+      <c r="D9" s="15">
+        <v>20.29</v>
+      </c>
+      <c r="E9" s="13">
+        <v>20.21</v>
+      </c>
+      <c r="F9" s="15">
+        <v>20.28</v>
+      </c>
+      <c r="G9" s="15">
+        <v>20.65</v>
+      </c>
+      <c r="H9" s="15">
+        <v>20.85</v>
+      </c>
+      <c r="I9" s="15">
+        <v>20.87</v>
+      </c>
+      <c r="J9" s="15">
+        <v>21.2</v>
+      </c>
+      <c r="K9" s="15">
+        <v>21.27</v>
+      </c>
+      <c r="L9" s="15">
+        <v>21.07</v>
+      </c>
+      <c r="M9" s="15">
+        <v>21.02</v>
+      </c>
+      <c r="N9" s="15">
+        <v>18.61</v>
+      </c>
+      <c r="O9" s="15">
+        <v>16.8</v>
+      </c>
+      <c r="P9" s="13">
+        <v>17.11</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>17.16</v>
+      </c>
+      <c r="R9" s="13">
+        <v>16.82</v>
+      </c>
+      <c r="S9" s="15">
+        <v>16.89</v>
+      </c>
+      <c r="T9" s="15">
+        <v>16.93</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="7" t="s">
-        <v>29</v>
+      <c r="A10" s="9" t="s">
+        <v>32</v>
       </c>
       <c r="B10" s="16">
-        <v>13.28</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="C10" s="16">
-        <v>15.84</v>
+        <v>6.12</v>
       </c>
       <c r="D10" s="16">
-        <v>14.57</v>
-[...2 lines deleted...]
-        <v>15.24</v>
+        <v>6</v>
+      </c>
+      <c r="E10" s="13">
+        <v>6.71</v>
       </c>
       <c r="F10" s="16">
-        <v>15.74</v>
+        <v>7.17</v>
       </c>
       <c r="G10" s="16">
-        <v>15.76</v>
+        <v>7.87</v>
       </c>
       <c r="H10" s="16">
-        <v>15.96</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="I10" s="16">
-        <v>15.97</v>
+        <v>8.4499999999999993</v>
       </c>
       <c r="J10" s="16">
-        <v>16.05</v>
+        <v>8.83</v>
       </c>
       <c r="K10" s="16">
-        <v>15.94</v>
+        <v>8.89</v>
       </c>
       <c r="L10" s="16">
-        <v>15.71</v>
+        <v>8.57</v>
       </c>
       <c r="M10" s="16">
-        <v>15.68</v>
+        <v>8.58</v>
       </c>
       <c r="N10" s="16">
-        <v>16.100000000000001</v>
+        <v>10.23</v>
       </c>
       <c r="O10" s="16">
-        <v>15.27</v>
-[...8 lines deleted...]
-        <v>13.6</v>
+        <v>9.9</v>
+      </c>
+      <c r="P10" s="16">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>9.48</v>
+      </c>
+      <c r="R10" s="16">
+        <v>9.1199999999999992</v>
       </c>
       <c r="S10" s="16">
-        <v>13.45</v>
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="T10" s="16">
+        <v>9.2100000000000009</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="7" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="19"/>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="9" t="s">
-[...70 lines deleted...]
-      <c r="T29" s="3"/>
+      <c r="A12" s="45"/>
+    </row>
+    <row r="13" spans="1:25" ht="18" customHeight="1">
+      <c r="A13" s="45"/>
+    </row>
+    <row r="27" spans="20:20">
+      <c r="T27" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A3:S3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:T3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер </vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>