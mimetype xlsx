--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\естественное движение мес\естественное движение мес\қаз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="795" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="77">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -253,55 +258,55 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t xml:space="preserve"> Кейбір жағдайларда толық шама мен шамалар сомасы арасындағы сәйкессіздіктер деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық  статистика бөлімі</t>
   </si>
   <si>
     <t>Нартаева Айдана Джурабаевна</t>
   </si>
   <si>
     <t>+7 7252 395076</t>
   </si>
   <si>
     <t>a.nartaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -830,116 +835,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1087,398 +1094,399 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nartaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/shymkent/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="47" style="24" customWidth="1"/>
     <col min="2" max="2" width="83.28515625" style="24" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="12.75">
+    <row r="1" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="23">
         <v>612301</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="12.75">
+    <row r="2" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="12.75">
+    <row r="3" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="12.75">
+    <row r="4" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="12.75">
+    <row r="5" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="12.75">
+    <row r="6" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="12.75">
+    <row r="7" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="68.25" customHeight="1">
+    <row r="9" spans="1:2" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="12.75">
+    <row r="10" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="12.75">
+    <row r="11" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="12.75">
+    <row r="12" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="12.75">
+    <row r="13" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="12.75">
+    <row r="14" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="12.75">
+    <row r="15" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="29">
-        <v>46238</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="12.75">
+        <v>46303</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="29">
-        <v>46273</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="12.75">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="12.75">
+    <row r="18" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="12.75">
+    <row r="19" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="12.75">
+    <row r="20" spans="1:2" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="42"/>
     <col min="2" max="2" width="103.85546875" style="42" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="42"/>
     <col min="4" max="4" width="42.85546875" style="42" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:4" ht="15" customHeight="1">
+    <row r="5" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C5" s="30"/>
       <c r="D5" s="31"/>
     </row>
-    <row r="6" spans="2:4" ht="15" customHeight="1">
+    <row r="6" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C6" s="30"/>
       <c r="D6" s="31"/>
     </row>
-    <row r="7" spans="2:4" ht="15" customHeight="1">
+    <row r="7" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C7" s="30"/>
       <c r="D7" s="31"/>
     </row>
-    <row r="8" spans="2:4" ht="15" customHeight="1">
+    <row r="8" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="30"/>
       <c r="D8" s="31"/>
     </row>
-    <row r="9" spans="2:4" ht="15" customHeight="1">
+    <row r="9" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="30"/>
       <c r="D9" s="31"/>
     </row>
-    <row r="10" spans="2:4">
+    <row r="10" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B10" s="32"/>
       <c r="C10" s="30"/>
       <c r="D10" s="33"/>
     </row>
-    <row r="11" spans="2:4" ht="33" customHeight="1">
+    <row r="11" spans="2:4" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="30"/>
       <c r="D11" s="33"/>
     </row>
-    <row r="12" spans="2:4">
+    <row r="12" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B12" s="32"/>
       <c r="C12" s="30"/>
       <c r="D12" s="33"/>
     </row>
-    <row r="13" spans="2:4">
+    <row r="13" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="33"/>
     </row>
-    <row r="14" spans="2:4">
+    <row r="14" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B14" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F28" sqref="F28"/>
+      <selection pane="bottomLeft" activeCell="Q22" sqref="Q22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
-      <c r="T2" s="17" t="s">
+      <c r="U2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
-    <row r="3" spans="1:25" s="3" customFormat="1">
+    <row r="3" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
       <c r="B3" s="48">
         <v>2025</v>
       </c>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="48">
         <v>2026</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
-    </row>
-    <row r="4" spans="1:25" s="3" customFormat="1">
+      <c r="U3" s="49"/>
+    </row>
+    <row r="4" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>3</v>
       </c>
@@ -1493,52 +1501,55 @@
       </c>
       <c r="M4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="T4" s="18" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="U4" s="18" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="8">
         <v>1578</v>
       </c>
       <c r="C5" s="8">
         <v>1867</v>
       </c>
       <c r="D5" s="6">
         <v>1601</v>
       </c>
       <c r="E5" s="6">
         <v>1821</v>
       </c>
       <c r="F5" s="8">
         <v>1817</v>
       </c>
       <c r="G5" s="20">
         <v>1915</v>
       </c>
       <c r="H5" s="8">
         <v>2016</v>
       </c>
       <c r="I5" s="8">
@@ -1555,52 +1566,55 @@
       </c>
       <c r="M5" s="8">
         <v>1807</v>
       </c>
       <c r="N5" s="8">
         <v>1929</v>
       </c>
       <c r="O5" s="8">
         <v>1514</v>
       </c>
       <c r="P5" s="6">
         <v>1705</v>
       </c>
       <c r="Q5" s="6">
         <v>1637</v>
       </c>
       <c r="R5" s="8">
         <v>1502</v>
       </c>
       <c r="S5" s="8">
         <v>1772</v>
       </c>
       <c r="T5" s="8">
         <v>1680</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="U5" s="8">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="8">
         <v>522</v>
       </c>
       <c r="C6" s="8">
         <v>640</v>
       </c>
       <c r="D6" s="6">
         <v>556</v>
       </c>
       <c r="E6" s="6">
         <v>627</v>
       </c>
       <c r="F6" s="8">
         <v>597</v>
       </c>
       <c r="G6" s="8">
         <v>577</v>
       </c>
       <c r="H6" s="8">
         <v>670</v>
       </c>
       <c r="I6" s="8">
@@ -1617,52 +1631,55 @@
       </c>
       <c r="M6" s="8">
         <v>646</v>
       </c>
       <c r="N6" s="8">
         <v>674</v>
       </c>
       <c r="O6" s="8">
         <v>540</v>
       </c>
       <c r="P6" s="6">
         <v>606</v>
       </c>
       <c r="Q6" s="6">
         <v>566</v>
       </c>
       <c r="R6" s="8">
         <v>523</v>
       </c>
       <c r="S6" s="8">
         <v>672</v>
       </c>
       <c r="T6" s="8">
         <v>555</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="U6" s="8">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="8">
         <v>221</v>
       </c>
       <c r="C7" s="8">
         <v>219</v>
       </c>
       <c r="D7" s="6">
         <v>219</v>
       </c>
       <c r="E7" s="6">
         <v>212</v>
       </c>
       <c r="F7" s="8">
         <v>179</v>
       </c>
       <c r="G7" s="8">
         <v>263</v>
       </c>
       <c r="H7" s="8">
         <v>254</v>
       </c>
       <c r="I7" s="8">
@@ -1679,52 +1696,55 @@
       </c>
       <c r="M7" s="8">
         <v>172</v>
       </c>
       <c r="N7" s="8">
         <v>235</v>
       </c>
       <c r="O7" s="8">
         <v>193</v>
       </c>
       <c r="P7" s="6">
         <v>176</v>
       </c>
       <c r="Q7" s="6">
         <v>185</v>
       </c>
       <c r="R7" s="8">
         <v>196</v>
       </c>
       <c r="S7" s="8">
         <v>222</v>
       </c>
       <c r="T7" s="8">
         <v>237</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="U7" s="8">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="8">
         <v>235</v>
       </c>
       <c r="C8" s="8">
         <v>299</v>
       </c>
       <c r="D8" s="6">
         <v>215</v>
       </c>
       <c r="E8" s="6">
         <v>296</v>
       </c>
       <c r="F8" s="8">
         <v>313</v>
       </c>
       <c r="G8" s="8">
         <v>273</v>
       </c>
       <c r="H8" s="8">
         <v>303</v>
       </c>
       <c r="I8" s="8">
@@ -1741,52 +1761,55 @@
       </c>
       <c r="M8" s="8">
         <v>272</v>
       </c>
       <c r="N8" s="8">
         <v>285</v>
       </c>
       <c r="O8" s="8">
         <v>229</v>
       </c>
       <c r="P8" s="6">
         <v>246</v>
       </c>
       <c r="Q8" s="6">
         <v>225</v>
       </c>
       <c r="R8" s="8">
         <v>186</v>
       </c>
       <c r="S8" s="8">
         <v>217</v>
       </c>
       <c r="T8" s="8">
         <v>215</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="U8" s="8">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="8">
         <v>508</v>
       </c>
       <c r="C9" s="8">
         <v>570</v>
       </c>
       <c r="D9" s="6">
         <v>497</v>
       </c>
       <c r="E9" s="6">
         <v>516</v>
       </c>
       <c r="F9" s="8">
         <v>550</v>
       </c>
       <c r="G9" s="8">
         <v>584</v>
       </c>
       <c r="H9" s="8">
         <v>588</v>
       </c>
       <c r="I9" s="8">
@@ -1803,52 +1826,55 @@
       </c>
       <c r="M9" s="8">
         <v>544</v>
       </c>
       <c r="N9" s="8">
         <v>533</v>
       </c>
       <c r="O9" s="8">
         <v>382</v>
       </c>
       <c r="P9" s="6">
         <v>507</v>
       </c>
       <c r="Q9" s="6">
         <v>479</v>
       </c>
       <c r="R9" s="8">
         <v>444</v>
       </c>
       <c r="S9" s="8">
         <v>477</v>
       </c>
       <c r="T9" s="8">
         <v>491</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="U9" s="8">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="10">
         <v>92</v>
       </c>
       <c r="C10" s="10">
         <v>139</v>
       </c>
       <c r="D10" s="10">
         <v>114</v>
       </c>
       <c r="E10" s="10">
         <v>170</v>
       </c>
       <c r="F10" s="10">
         <v>178</v>
       </c>
       <c r="G10" s="10">
         <v>218</v>
       </c>
       <c r="H10" s="10">
         <v>201</v>
       </c>
       <c r="I10" s="10">
@@ -1865,156 +1891,159 @@
       </c>
       <c r="M10" s="10">
         <v>173</v>
       </c>
       <c r="N10" s="10">
         <v>202</v>
       </c>
       <c r="O10" s="10">
         <v>170</v>
       </c>
       <c r="P10" s="10">
         <v>170</v>
       </c>
       <c r="Q10" s="10">
         <v>182</v>
       </c>
       <c r="R10" s="10">
         <v>153</v>
       </c>
       <c r="S10" s="10">
         <v>184</v>
       </c>
       <c r="T10" s="10">
         <v>182</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="U10" s="10">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="44"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13" s="44"/>
     </row>
-    <row r="20" spans="20:20">
+    <row r="20" spans="20:20" x14ac:dyDescent="0.25">
       <c r="T20" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F30" sqref="F30"/>
+      <selection pane="bottomLeft" activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="P2" s="3"/>
-      <c r="T2" s="17" t="s">
+      <c r="U2" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="50"/>
       <c r="B3" s="48">
         <v>2025</v>
       </c>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="48">
         <v>2026</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
-    </row>
-    <row r="4" spans="1:25" ht="27" customHeight="1">
+      <c r="U3" s="49"/>
+    </row>
+    <row r="4" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="51"/>
       <c r="B4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>14</v>
       </c>
@@ -2029,52 +2058,55 @@
       </c>
       <c r="M4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="N4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="S4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="T4" s="12" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="U4" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="15">
         <v>14.61</v>
       </c>
       <c r="C5" s="15">
         <v>16.73</v>
       </c>
       <c r="D5" s="14">
         <v>16.079999999999998</v>
       </c>
       <c r="E5" s="13">
         <v>16.329999999999998</v>
       </c>
       <c r="F5" s="15">
         <v>16.420000000000002</v>
       </c>
       <c r="G5" s="15">
         <v>16.72</v>
       </c>
       <c r="H5" s="15">
         <v>17</v>
       </c>
       <c r="I5" s="15">
@@ -2091,52 +2123,55 @@
       </c>
       <c r="M5" s="14">
         <v>17.3</v>
       </c>
       <c r="N5" s="15">
         <v>17.22</v>
       </c>
       <c r="O5" s="15">
         <v>16.22</v>
       </c>
       <c r="P5" s="13">
         <v>15.91</v>
       </c>
       <c r="Q5" s="13">
         <v>15.74</v>
       </c>
       <c r="R5" s="13">
         <v>15.28</v>
       </c>
       <c r="S5" s="15">
         <v>15.47</v>
       </c>
       <c r="T5" s="15">
         <v>15.42</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="U5" s="15">
+        <v>15.53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="15">
         <v>25.48</v>
       </c>
       <c r="C6" s="15">
         <v>29.74</v>
       </c>
       <c r="D6" s="15">
         <v>28.83</v>
       </c>
       <c r="E6" s="13">
         <v>29.51</v>
       </c>
       <c r="F6" s="15">
         <v>29.42</v>
       </c>
       <c r="G6" s="15">
         <v>29.36</v>
       </c>
       <c r="H6" s="15">
         <v>29.84</v>
       </c>
       <c r="I6" s="15">
@@ -2153,52 +2188,55 @@
       </c>
       <c r="M6" s="15">
         <v>30.99</v>
       </c>
       <c r="N6" s="15">
         <v>30.14</v>
       </c>
       <c r="O6" s="15">
         <v>28.55</v>
       </c>
       <c r="P6" s="13">
         <v>28.06</v>
       </c>
       <c r="Q6" s="13">
         <v>27.6</v>
       </c>
       <c r="R6" s="13">
         <v>26.75</v>
       </c>
       <c r="S6" s="15">
         <v>27.46</v>
       </c>
       <c r="T6" s="15">
         <v>27.09</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="U6" s="15">
+        <v>27.26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="15">
         <v>9.7100000000000009</v>
       </c>
       <c r="C7" s="15">
         <v>10.15</v>
       </c>
       <c r="D7" s="15">
         <v>9.9700000000000006</v>
       </c>
       <c r="E7" s="13">
         <v>9.8800000000000008</v>
       </c>
       <c r="F7" s="15">
         <v>9.4700000000000006</v>
       </c>
       <c r="G7" s="15">
         <v>9.8800000000000008</v>
       </c>
       <c r="H7" s="15">
         <v>10.06</v>
       </c>
       <c r="I7" s="15">
@@ -2215,52 +2253,55 @@
       </c>
       <c r="M7" s="15">
         <v>9.92</v>
       </c>
       <c r="N7" s="15">
         <v>10.48</v>
       </c>
       <c r="O7" s="15">
         <v>10.029999999999999</v>
       </c>
       <c r="P7" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="Q7" s="13">
         <v>9.1</v>
       </c>
       <c r="R7" s="13">
         <v>9.02</v>
       </c>
       <c r="S7" s="15">
         <v>9.23</v>
       </c>
       <c r="T7" s="15">
         <v>9.43</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="U7" s="15">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="15">
         <v>13.28</v>
       </c>
       <c r="C8" s="15">
         <v>15.84</v>
       </c>
       <c r="D8" s="15">
         <v>14.57</v>
       </c>
       <c r="E8" s="13">
         <v>15.24</v>
       </c>
       <c r="F8" s="15">
         <v>15.74</v>
       </c>
       <c r="G8" s="15">
         <v>15.76</v>
       </c>
       <c r="H8" s="15">
         <v>15.96</v>
       </c>
       <c r="I8" s="15">
@@ -2277,52 +2318,55 @@
       </c>
       <c r="M8" s="15">
         <v>15.68</v>
       </c>
       <c r="N8" s="15">
         <v>16.100000000000001</v>
       </c>
       <c r="O8" s="15">
         <v>15.27</v>
       </c>
       <c r="P8" s="13">
         <v>14.8</v>
       </c>
       <c r="Q8" s="13">
         <v>14.39</v>
       </c>
       <c r="R8" s="13">
         <v>13.6</v>
       </c>
       <c r="S8" s="15">
         <v>13.45</v>
       </c>
       <c r="T8" s="15">
         <v>13.27</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="U8" s="15">
+        <v>13.46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="15">
         <v>19.010000000000002</v>
       </c>
       <c r="C9" s="15">
         <v>21.17</v>
       </c>
       <c r="D9" s="15">
         <v>20.29</v>
       </c>
       <c r="E9" s="13">
         <v>20.21</v>
       </c>
       <c r="F9" s="15">
         <v>20.28</v>
       </c>
       <c r="G9" s="15">
         <v>20.65</v>
       </c>
       <c r="H9" s="15">
         <v>20.85</v>
       </c>
       <c r="I9" s="15">
@@ -2339,52 +2383,55 @@
       </c>
       <c r="M9" s="15">
         <v>21.02</v>
       </c>
       <c r="N9" s="15">
         <v>18.61</v>
       </c>
       <c r="O9" s="15">
         <v>16.8</v>
       </c>
       <c r="P9" s="13">
         <v>17.11</v>
       </c>
       <c r="Q9" s="13">
         <v>17.16</v>
       </c>
       <c r="R9" s="13">
         <v>16.82</v>
       </c>
       <c r="S9" s="15">
         <v>16.89</v>
       </c>
       <c r="T9" s="15">
         <v>16.93</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="U9" s="15">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="16">
         <v>4.6500000000000004</v>
       </c>
       <c r="C10" s="16">
         <v>6.12</v>
       </c>
       <c r="D10" s="16">
         <v>6</v>
       </c>
       <c r="E10" s="13">
         <v>6.71</v>
       </c>
       <c r="F10" s="16">
         <v>7.17</v>
       </c>
       <c r="G10" s="16">
         <v>7.87</v>
       </c>
       <c r="H10" s="16">
         <v>8.1999999999999993</v>
       </c>
       <c r="I10" s="16">
@@ -2401,71 +2448,74 @@
       </c>
       <c r="M10" s="16">
         <v>8.58</v>
       </c>
       <c r="N10" s="16">
         <v>10.23</v>
       </c>
       <c r="O10" s="16">
         <v>9.9</v>
       </c>
       <c r="P10" s="16">
         <v>9.4600000000000009</v>
       </c>
       <c r="Q10" s="16">
         <v>9.48</v>
       </c>
       <c r="R10" s="16">
         <v>9.1199999999999992</v>
       </c>
       <c r="S10" s="16">
         <v>9.2100000000000009</v>
       </c>
       <c r="T10" s="16">
         <v>9.2100000000000009</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="U10" s="16">
+        <v>9.2799999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="19"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="45"/>
     </row>
-    <row r="13" spans="1:25" ht="18" customHeight="1">
+    <row r="13" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="45"/>
     </row>
-    <row r="27" spans="20:20">
+    <row r="27" spans="20:20" x14ac:dyDescent="0.25">
       <c r="T27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:T3"/>
+    <mergeCell ref="N3:U3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>