--- v0 (2026-04-24)
+++ v1 (2026-05-19)
@@ -2322,51 +2322,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M267"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A248" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
-      <selection activeCell="D263" sqref="D263"/>
+      <selection activeCell="E253" sqref="E253:E264"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="11.25">
       <c r="A1" s="31" t="s">
         <v>583</v>
       </c>
       <c r="B1" s="31"/>
@@ -4803,51 +4803,51 @@
       <c r="F79" s="1">
         <v>648348.5</v>
       </c>
       <c r="G79" s="1">
         <v>641982.9</v>
       </c>
       <c r="H79" s="1">
         <v>633929.69999999995</v>
       </c>
       <c r="I79" s="1">
         <v>630320.69999999995</v>
       </c>
       <c r="J79" s="1">
         <v>626323.5</v>
       </c>
       <c r="K79" s="1">
         <v>619745</v>
       </c>
       <c r="L79" s="1">
         <v>621976.30000000005</v>
       </c>
       <c r="M79" s="1" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="22.5">
+    <row r="80" spans="1:13" ht="11.25">
       <c r="A80" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="1">
         <v>838213.1</v>
       </c>
       <c r="C80" s="1">
         <v>875964.9</v>
       </c>
       <c r="D80" s="1">
         <v>848686.2</v>
       </c>
       <c r="E80" s="1">
         <v>909002.4</v>
       </c>
       <c r="F80" s="1">
         <v>858706.2</v>
       </c>
       <c r="G80" s="1">
         <v>860650.9</v>
       </c>
       <c r="H80" s="1">
         <v>984638.4</v>
       </c>
       <c r="I80" s="1">
@@ -10008,298 +10008,320 @@
         <v>9</v>
       </c>
       <c r="K252" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L252" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M252" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1">
       <c r="A253" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B253" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C253" s="1">
         <v>4492319.8</v>
       </c>
       <c r="D253" s="1">
         <v>4096679.9</v>
       </c>
-      <c r="E253" s="1"/>
+      <c r="E253" s="1">
+        <v>4224478.5999999996</v>
+      </c>
       <c r="F253" s="23"/>
       <c r="G253" s="23"/>
       <c r="H253" s="23"/>
       <c r="I253" s="23"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="25"/>
     </row>
     <row r="254" spans="1:13" ht="12.2" customHeight="1">
       <c r="A254" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B254" s="1">
         <v>500118.5</v>
       </c>
       <c r="C254" s="30">
         <v>583242.30000000005</v>
       </c>
       <c r="D254" s="1">
         <v>584822.4</v>
       </c>
-      <c r="E254" s="1"/>
+      <c r="E254" s="1">
+        <v>601205.1</v>
+      </c>
       <c r="F254" s="23"/>
       <c r="G254" s="23"/>
       <c r="H254" s="23"/>
       <c r="I254" s="23"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="23"/>
     </row>
     <row r="255" spans="1:13" ht="12.2" customHeight="1">
       <c r="A255" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B255" s="1">
         <v>70049356</v>
       </c>
       <c r="C255" s="1">
         <v>61825212.700000003</v>
       </c>
       <c r="D255" s="1">
         <v>66401134.700000003</v>
       </c>
-      <c r="E255" s="1"/>
+      <c r="E255" s="1">
+        <v>66935580.600000001</v>
+      </c>
       <c r="F255" s="26"/>
       <c r="G255" s="26"/>
       <c r="H255" s="26"/>
       <c r="I255" s="26"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="26"/>
     </row>
     <row r="256" spans="1:13" ht="12.2" customHeight="1">
       <c r="A256" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B256" s="1"/>
       <c r="C256" s="1"/>
       <c r="D256" s="1"/>
       <c r="E256" s="1"/>
       <c r="F256" s="22"/>
       <c r="G256" s="22"/>
       <c r="H256" s="22"/>
       <c r="I256" s="22"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="23"/>
     </row>
     <row r="257" spans="1:13" ht="12.2" customHeight="1">
       <c r="A257" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B257" s="1">
         <v>535959.30000000005</v>
       </c>
       <c r="C257" s="1">
         <v>509132.5</v>
       </c>
       <c r="D257" s="1">
         <v>470236.9</v>
       </c>
-      <c r="E257" s="1"/>
+      <c r="E257" s="1">
+        <v>501584.1</v>
+      </c>
       <c r="F257" s="1"/>
       <c r="G257" s="1"/>
       <c r="H257" s="1"/>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="26"/>
     </row>
     <row r="258" spans="1:13" ht="12.2" customHeight="1">
       <c r="A258" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B258" s="1">
         <v>714810.6</v>
       </c>
       <c r="C258" s="1">
         <v>688931.1</v>
       </c>
       <c r="D258" s="1">
         <v>684087.4</v>
       </c>
-      <c r="E258" s="1"/>
+      <c r="E258" s="1">
+        <v>677751.4</v>
+      </c>
       <c r="F258" s="1"/>
       <c r="G258" s="1"/>
       <c r="H258" s="1"/>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="26"/>
     </row>
     <row r="259" spans="1:13" ht="12.2" customHeight="1">
       <c r="A259" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B259" s="1">
         <v>1005117.2</v>
       </c>
       <c r="C259" s="1">
         <v>927196</v>
       </c>
       <c r="D259" s="1">
         <v>1008481.3</v>
       </c>
-      <c r="E259" s="1"/>
+      <c r="E259" s="1">
+        <v>893393.5</v>
+      </c>
       <c r="F259" s="1"/>
       <c r="G259" s="1"/>
       <c r="H259" s="1"/>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="26"/>
     </row>
     <row r="260" spans="1:13" ht="12.2" customHeight="1">
       <c r="A260" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B260" s="1">
         <v>11988697.1</v>
       </c>
       <c r="C260" s="1">
         <v>11785379</v>
       </c>
       <c r="D260" s="1">
         <v>11941269.4</v>
       </c>
-      <c r="E260" s="1"/>
+      <c r="E260" s="1">
+        <v>12277006</v>
+      </c>
       <c r="F260" s="1"/>
       <c r="G260" s="1"/>
       <c r="H260" s="1"/>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="26"/>
     </row>
     <row r="261" spans="1:13" ht="12.2" customHeight="1">
       <c r="A261" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B261" s="1">
         <v>796772.2</v>
       </c>
       <c r="C261" s="1">
         <v>749539.4</v>
       </c>
       <c r="D261" s="1">
         <v>797721</v>
       </c>
-      <c r="E261" s="1"/>
+      <c r="E261" s="1">
+        <v>778773.4</v>
+      </c>
       <c r="F261" s="1"/>
       <c r="G261" s="23"/>
       <c r="H261" s="23"/>
       <c r="I261" s="23"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="26"/>
     </row>
     <row r="262" spans="1:13" ht="12.2" customHeight="1">
       <c r="A262" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B262" s="1">
         <v>41790551</v>
       </c>
       <c r="C262" s="1">
         <v>39392692.5</v>
       </c>
       <c r="D262" s="1">
         <v>43506737.600000001</v>
       </c>
-      <c r="E262" s="1"/>
+      <c r="E262" s="1">
+        <v>44355370.200000003</v>
+      </c>
       <c r="F262" s="29"/>
       <c r="G262" s="23"/>
       <c r="H262" s="23"/>
       <c r="I262" s="23"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="26"/>
     </row>
     <row r="263" spans="1:13" ht="12.2" customHeight="1">
       <c r="A263" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B263" s="1">
         <v>13217448.6</v>
       </c>
       <c r="C263" s="1">
         <v>7772342.2000000002</v>
       </c>
       <c r="D263" s="1">
         <v>7992601.0999999996</v>
       </c>
-      <c r="E263" s="1"/>
+      <c r="E263" s="1">
+        <v>7451702</v>
+      </c>
       <c r="F263" s="1"/>
       <c r="G263" s="26"/>
       <c r="H263" s="26"/>
       <c r="I263" s="26"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="23"/>
     </row>
     <row r="264" spans="1:13" ht="12.2" customHeight="1">
       <c r="A264" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B264" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C264" s="1">
         <v>35887357</v>
       </c>
       <c r="D264" s="1">
         <v>39057372</v>
       </c>
-      <c r="E264" s="1"/>
+      <c r="E264" s="1">
+        <v>39715508.100000001</v>
+      </c>
       <c r="F264" s="23"/>
       <c r="G264" s="22"/>
       <c r="H264" s="22"/>
       <c r="I264" s="22"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="23"/>
     </row>
     <row r="265" spans="1:13" ht="12.2" customHeight="1">
       <c r="A265" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:13" ht="12.2" customHeight="1">
       <c r="A266" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="267" spans="1:13" ht="12.2" customHeight="1">
       <c r="A267" s="15" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
@@ -10318,140 +10340,140 @@
     <mergeCell ref="A201:M201"/>
     <mergeCell ref="A183:M183"/>
     <mergeCell ref="A147:M147"/>
     <mergeCell ref="A127:M127"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B5F1D-0D99-4AE2-9AAE-61D319FD5963}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B5F1D-0D99-4AE2-9AAE-61D319FD5963}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>