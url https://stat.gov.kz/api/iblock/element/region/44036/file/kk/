--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -1806,78 +1806,83 @@
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">  861 099,3
 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1936,51 +1941,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2016,50 +2021,53 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2322,51 +2330,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M267"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A248" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
-      <selection activeCell="E253" sqref="E253:E264"/>
+      <selection activeCell="G266" sqref="G266"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="11.25">
       <c r="A1" s="31" t="s">
         <v>583</v>
       </c>
       <c r="B1" s="31"/>
@@ -10011,318 +10019,340 @@
         <v>10</v>
       </c>
       <c r="L252" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M252" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1">
       <c r="A253" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B253" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C253" s="1">
         <v>4492319.8</v>
       </c>
       <c r="D253" s="1">
         <v>4096679.9</v>
       </c>
       <c r="E253" s="1">
         <v>4224478.5999999996</v>
       </c>
-      <c r="F253" s="23"/>
+      <c r="F253" s="32">
+        <v>4087852.3</v>
+      </c>
       <c r="G253" s="23"/>
       <c r="H253" s="23"/>
       <c r="I253" s="23"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="25"/>
     </row>
     <row r="254" spans="1:13" ht="12.2" customHeight="1">
       <c r="A254" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B254" s="1">
         <v>500118.5</v>
       </c>
       <c r="C254" s="30">
         <v>583242.30000000005</v>
       </c>
       <c r="D254" s="1">
         <v>584822.4</v>
       </c>
       <c r="E254" s="1">
         <v>601205.1</v>
       </c>
-      <c r="F254" s="23"/>
+      <c r="F254" s="32">
+        <v>592748.4</v>
+      </c>
       <c r="G254" s="23"/>
       <c r="H254" s="23"/>
       <c r="I254" s="23"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="23"/>
     </row>
     <row r="255" spans="1:13" ht="12.2" customHeight="1">
       <c r="A255" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B255" s="1">
         <v>70049356</v>
       </c>
       <c r="C255" s="1">
         <v>61825212.700000003</v>
       </c>
       <c r="D255" s="1">
         <v>66401134.700000003</v>
       </c>
       <c r="E255" s="1">
         <v>66935580.600000001</v>
       </c>
-      <c r="F255" s="26"/>
+      <c r="F255" s="32">
+        <v>66887751.700000003</v>
+      </c>
       <c r="G255" s="26"/>
       <c r="H255" s="26"/>
       <c r="I255" s="26"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="26"/>
     </row>
     <row r="256" spans="1:13" ht="12.2" customHeight="1">
       <c r="A256" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B256" s="1"/>
       <c r="C256" s="1"/>
       <c r="D256" s="1"/>
       <c r="E256" s="1"/>
       <c r="F256" s="22"/>
       <c r="G256" s="22"/>
       <c r="H256" s="22"/>
       <c r="I256" s="22"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="23"/>
     </row>
     <row r="257" spans="1:13" ht="12.2" customHeight="1">
       <c r="A257" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B257" s="1">
         <v>535959.30000000005</v>
       </c>
       <c r="C257" s="1">
         <v>509132.5</v>
       </c>
       <c r="D257" s="1">
         <v>470236.9</v>
       </c>
       <c r="E257" s="1">
         <v>501584.1</v>
       </c>
-      <c r="F257" s="1"/>
+      <c r="F257" s="32">
+        <v>497361.3</v>
+      </c>
       <c r="G257" s="1"/>
       <c r="H257" s="1"/>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="26"/>
     </row>
     <row r="258" spans="1:13" ht="12.2" customHeight="1">
       <c r="A258" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B258" s="1">
         <v>714810.6</v>
       </c>
       <c r="C258" s="1">
         <v>688931.1</v>
       </c>
       <c r="D258" s="1">
         <v>684087.4</v>
       </c>
       <c r="E258" s="1">
         <v>677751.4</v>
       </c>
-      <c r="F258" s="1"/>
+      <c r="F258" s="32">
+        <v>675076</v>
+      </c>
       <c r="G258" s="1"/>
       <c r="H258" s="1"/>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="26"/>
     </row>
     <row r="259" spans="1:13" ht="12.2" customHeight="1">
       <c r="A259" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B259" s="1">
         <v>1005117.2</v>
       </c>
       <c r="C259" s="1">
         <v>927196</v>
       </c>
       <c r="D259" s="1">
         <v>1008481.3</v>
       </c>
       <c r="E259" s="1">
         <v>893393.5</v>
       </c>
-      <c r="F259" s="1"/>
+      <c r="F259" s="32">
+        <v>994954.4</v>
+      </c>
       <c r="G259" s="1"/>
       <c r="H259" s="1"/>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="26"/>
     </row>
     <row r="260" spans="1:13" ht="12.2" customHeight="1">
       <c r="A260" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B260" s="1">
         <v>11988697.1</v>
       </c>
       <c r="C260" s="1">
         <v>11785379</v>
       </c>
       <c r="D260" s="1">
         <v>11941269.4</v>
       </c>
       <c r="E260" s="1">
         <v>12277006</v>
       </c>
-      <c r="F260" s="1"/>
+      <c r="F260" s="32">
+        <v>12570337.6</v>
+      </c>
       <c r="G260" s="1"/>
       <c r="H260" s="1"/>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="26"/>
     </row>
     <row r="261" spans="1:13" ht="12.2" customHeight="1">
       <c r="A261" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B261" s="1">
         <v>796772.2</v>
       </c>
       <c r="C261" s="1">
         <v>749539.4</v>
       </c>
       <c r="D261" s="1">
         <v>797721</v>
       </c>
       <c r="E261" s="1">
         <v>778773.4</v>
       </c>
-      <c r="F261" s="1"/>
+      <c r="F261" s="32">
+        <v>785132.9</v>
+      </c>
       <c r="G261" s="23"/>
       <c r="H261" s="23"/>
       <c r="I261" s="23"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="26"/>
     </row>
     <row r="262" spans="1:13" ht="12.2" customHeight="1">
       <c r="A262" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B262" s="1">
         <v>41790551</v>
       </c>
       <c r="C262" s="1">
         <v>39392692.5</v>
       </c>
       <c r="D262" s="1">
         <v>43506737.600000001</v>
       </c>
       <c r="E262" s="1">
         <v>44355370.200000003</v>
       </c>
-      <c r="F262" s="29"/>
+      <c r="F262" s="32">
+        <v>43113811.899999999</v>
+      </c>
       <c r="G262" s="23"/>
       <c r="H262" s="23"/>
       <c r="I262" s="23"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="26"/>
     </row>
     <row r="263" spans="1:13" ht="12.2" customHeight="1">
       <c r="A263" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B263" s="1">
         <v>13217448.6</v>
       </c>
       <c r="C263" s="1">
         <v>7772342.2000000002</v>
       </c>
       <c r="D263" s="1">
         <v>7992601.0999999996</v>
       </c>
       <c r="E263" s="1">
         <v>7451702</v>
       </c>
-      <c r="F263" s="1"/>
+      <c r="F263" s="32">
+        <v>8251077.5999999996</v>
+      </c>
       <c r="G263" s="26"/>
       <c r="H263" s="26"/>
       <c r="I263" s="26"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="23"/>
     </row>
     <row r="264" spans="1:13" ht="12.2" customHeight="1">
       <c r="A264" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B264" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C264" s="1">
         <v>35887357</v>
       </c>
       <c r="D264" s="1">
         <v>39057372</v>
       </c>
       <c r="E264" s="1">
         <v>39715508.100000001</v>
       </c>
-      <c r="F264" s="23"/>
+      <c r="F264" s="32">
+        <v>38554823.600000001</v>
+      </c>
       <c r="G264" s="22"/>
       <c r="H264" s="22"/>
       <c r="I264" s="22"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="23"/>
     </row>
     <row r="265" spans="1:13" ht="12.2" customHeight="1">
       <c r="A265" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:13" ht="12.2" customHeight="1">
       <c r="A266" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="267" spans="1:13" ht="12.2" customHeight="1">
       <c r="A267" s="15" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
@@ -10340,140 +10370,140 @@
     <mergeCell ref="A201:M201"/>
     <mergeCell ref="A183:M183"/>
     <mergeCell ref="A147:M147"/>
     <mergeCell ref="A127:M127"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B5F1D-0D99-4AE2-9AAE-61D319FD5963}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B5F1D-0D99-4AE2-9AAE-61D319FD5963}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>