--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -2019,55 +2019,55 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2352,65 +2352,65 @@
   <dimension ref="A1:M267"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A248" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
       <selection activeCell="G266" sqref="G266"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="11.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>583</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="M2" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
@@ -2888,65 +2888,65 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>206</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>207</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>208</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>209</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>210</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.25"/>
     <row r="18" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="32" t="s">
         <v>586</v>
       </c>
-      <c r="B18" s="31"/>
-[...10 lines deleted...]
-      <c r="M18" s="31"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="4"/>
       <c r="M19" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>4</v>
@@ -3427,65 +3427,65 @@
       </c>
       <c r="H32" s="1" t="s">
         <v>158</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>159</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>160</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>161</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>162</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="11.25"/>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="15"/>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A36" s="31" t="s">
+      <c r="A36" s="32" t="s">
         <v>584</v>
       </c>
-      <c r="B36" s="31"/>
-[...10 lines deleted...]
-      <c r="M36" s="31"/>
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="32"/>
     </row>
     <row r="37" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="4"/>
       <c r="M37" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A38" s="7"/>
       <c r="B38" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>4</v>
@@ -3964,65 +3964,65 @@
       <c r="G50" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>146</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>147</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>148</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>149</v>
       </c>
       <c r="L50" s="1" t="s">
         <v>150</v>
       </c>
       <c r="M50" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="11.25"/>
     <row r="52" spans="1:13" ht="11.25"/>
     <row r="54" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A54" s="31" t="s">
+      <c r="A54" s="32" t="s">
         <v>585</v>
       </c>
-      <c r="B54" s="31"/>
-[...10 lines deleted...]
-      <c r="M54" s="31"/>
+      <c r="B54" s="32"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="32"/>
+      <c r="F54" s="32"/>
+      <c r="G54" s="32"/>
+      <c r="H54" s="32"/>
+      <c r="I54" s="32"/>
+      <c r="J54" s="32"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="32"/>
     </row>
     <row r="55" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="4"/>
       <c r="M55" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
       <c r="A56" s="7"/>
       <c r="B56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>4</v>
@@ -4523,65 +4523,65 @@
     <row r="69" spans="1:13" ht="11.25">
       <c r="A69" s="16"/>
       <c r="B69" s="17"/>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17"/>
       <c r="F69" s="17"/>
       <c r="G69" s="18"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
     </row>
     <row r="70" spans="1:13" ht="11.25">
       <c r="A70" s="19"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
     </row>
     <row r="71" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A71" s="31" t="s">
+      <c r="A71" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B71" s="31"/>
-[...10 lines deleted...]
-      <c r="M71" s="31"/>
+      <c r="B71" s="32"/>
+      <c r="C71" s="32"/>
+      <c r="D71" s="32"/>
+      <c r="E71" s="32"/>
+      <c r="F71" s="32"/>
+      <c r="G71" s="32"/>
+      <c r="H71" s="32"/>
+      <c r="I71" s="32"/>
+      <c r="J71" s="32"/>
+      <c r="K71" s="32"/>
+      <c r="L71" s="32"/>
+      <c r="M71" s="32"/>
     </row>
     <row r="72" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="5"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="F72" s="4"/>
       <c r="M72" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A73" s="7"/>
       <c r="B73" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>4</v>
@@ -4811,51 +4811,51 @@
       <c r="F79" s="1">
         <v>648348.5</v>
       </c>
       <c r="G79" s="1">
         <v>641982.9</v>
       </c>
       <c r="H79" s="1">
         <v>633929.69999999995</v>
       </c>
       <c r="I79" s="1">
         <v>630320.69999999995</v>
       </c>
       <c r="J79" s="1">
         <v>626323.5</v>
       </c>
       <c r="K79" s="1">
         <v>619745</v>
       </c>
       <c r="L79" s="1">
         <v>621976.30000000005</v>
       </c>
       <c r="M79" s="1" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="11.25">
+    <row r="80" spans="1:13" ht="22.5">
       <c r="A80" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="1">
         <v>838213.1</v>
       </c>
       <c r="C80" s="1">
         <v>875964.9</v>
       </c>
       <c r="D80" s="1">
         <v>848686.2</v>
       </c>
       <c r="E80" s="1">
         <v>909002.4</v>
       </c>
       <c r="F80" s="1">
         <v>858706.2</v>
       </c>
       <c r="G80" s="1">
         <v>860650.9</v>
       </c>
       <c r="H80" s="1">
         <v>984638.4</v>
       </c>
       <c r="I80" s="1">
@@ -5062,65 +5062,65 @@
       </c>
       <c r="H85" s="1">
         <v>17386945.699999999</v>
       </c>
       <c r="I85" s="1">
         <v>17787164.600000001</v>
       </c>
       <c r="J85" s="1">
         <v>17877236.5</v>
       </c>
       <c r="K85" s="1">
         <v>18585839.300000001</v>
       </c>
       <c r="L85" s="1">
         <v>19533120.399999999</v>
       </c>
       <c r="M85" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="14.25" customHeight="1"/>
     <row r="87" spans="1:13" ht="35.25" customHeight="1">
       <c r="M87" s="5"/>
     </row>
     <row r="88" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A88" s="31" t="s">
+      <c r="A88" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B88" s="31"/>
-[...10 lines deleted...]
-      <c r="M88" s="31"/>
+      <c r="B88" s="32"/>
+      <c r="C88" s="32"/>
+      <c r="D88" s="32"/>
+      <c r="E88" s="32"/>
+      <c r="F88" s="32"/>
+      <c r="G88" s="32"/>
+      <c r="H88" s="32"/>
+      <c r="I88" s="32"/>
+      <c r="J88" s="32"/>
+      <c r="K88" s="32"/>
+      <c r="L88" s="32"/>
+      <c r="M88" s="32"/>
     </row>
     <row r="89" spans="1:13" ht="12" thickBot="1">
       <c r="A89" s="3"/>
       <c r="B89" s="4"/>
       <c r="C89" s="5"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="4"/>
       <c r="M89" s="20" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="12" thickBot="1">
       <c r="A90" s="7"/>
       <c r="B90" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>4</v>
@@ -5615,65 +5615,65 @@
         <v>19365804.199999999</v>
       </c>
       <c r="M102" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="12.2" customHeight="1">
       <c r="A103" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="104" spans="1:13" ht="17.25" customHeight="1">
       <c r="A104" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="17.25" customHeight="1">
       <c r="A105" s="15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="12.75" customHeight="1">
       <c r="M106" s="20"/>
     </row>
     <row r="107" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A107" s="31" t="s">
+      <c r="A107" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="B107" s="31"/>
-[...10 lines deleted...]
-      <c r="M107" s="31"/>
+      <c r="B107" s="32"/>
+      <c r="C107" s="32"/>
+      <c r="D107" s="32"/>
+      <c r="E107" s="32"/>
+      <c r="F107" s="32"/>
+      <c r="G107" s="32"/>
+      <c r="H107" s="32"/>
+      <c r="I107" s="32"/>
+      <c r="J107" s="32"/>
+      <c r="K107" s="32"/>
+      <c r="L107" s="32"/>
+      <c r="M107" s="32"/>
     </row>
     <row r="108" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="5"/>
       <c r="D108" s="5"/>
       <c r="E108" s="5"/>
       <c r="F108" s="4"/>
       <c r="M108" s="20" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="109" spans="1:13" ht="26.25" customHeight="1" thickBot="1">
       <c r="A109" s="7"/>
       <c r="B109" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>4</v>
@@ -6168,65 +6168,65 @@
         <v>17913727.399999999</v>
       </c>
       <c r="M121" s="1">
         <v>18488687.399999999</v>
       </c>
     </row>
     <row r="123" spans="1:13" ht="12.2" customHeight="1">
       <c r="A123" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:13" ht="12.2" customHeight="1">
       <c r="A124" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:13" ht="12.2" customHeight="1">
       <c r="A125" s="15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="126" spans="1:13" ht="12.2" customHeight="1">
       <c r="M126" s="20"/>
     </row>
     <row r="127" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A127" s="31" t="s">
+      <c r="A127" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="B127" s="31"/>
-[...10 lines deleted...]
-      <c r="M127" s="31"/>
+      <c r="B127" s="32"/>
+      <c r="C127" s="32"/>
+      <c r="D127" s="32"/>
+      <c r="E127" s="32"/>
+      <c r="F127" s="32"/>
+      <c r="G127" s="32"/>
+      <c r="H127" s="32"/>
+      <c r="I127" s="32"/>
+      <c r="J127" s="32"/>
+      <c r="K127" s="32"/>
+      <c r="L127" s="32"/>
+      <c r="M127" s="32"/>
     </row>
     <row r="128" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="5"/>
       <c r="D128" s="5"/>
       <c r="E128" s="5"/>
       <c r="F128" s="4"/>
       <c r="M128" s="20" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A129" s="7"/>
       <c r="B129" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>4</v>
@@ -6718,65 +6718,65 @@
         <v>21456837.5</v>
       </c>
       <c r="L141" s="1">
         <v>20926487.100000001</v>
       </c>
       <c r="M141" s="1">
         <v>21843013.199999999</v>
       </c>
     </row>
     <row r="143" spans="1:13" ht="12.2" customHeight="1">
       <c r="A143" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="12.2" customHeight="1">
       <c r="A144" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="12.2" customHeight="1">
       <c r="A145" s="15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="147" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A147" s="31" t="s">
+      <c r="A147" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B147" s="31"/>
-[...10 lines deleted...]
-      <c r="M147" s="31"/>
+      <c r="B147" s="32"/>
+      <c r="C147" s="32"/>
+      <c r="D147" s="32"/>
+      <c r="E147" s="32"/>
+      <c r="F147" s="32"/>
+      <c r="G147" s="32"/>
+      <c r="H147" s="32"/>
+      <c r="I147" s="32"/>
+      <c r="J147" s="32"/>
+      <c r="K147" s="32"/>
+      <c r="L147" s="32"/>
+      <c r="M147" s="32"/>
     </row>
     <row r="148" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A148" s="3"/>
       <c r="B148" s="4"/>
       <c r="C148" s="5"/>
       <c r="D148" s="5"/>
       <c r="E148" s="5"/>
       <c r="F148" s="4"/>
       <c r="M148" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="149" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A149" s="7"/>
       <c r="B149" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E149" s="8" t="s">
         <v>4</v>
@@ -7256,65 +7256,65 @@
         <v>21815066.600000001</v>
       </c>
       <c r="H161" s="1">
         <v>22707405.600000001</v>
       </c>
       <c r="I161" s="1">
         <v>22728961.800000001</v>
       </c>
       <c r="J161" s="1">
         <v>22729568.600000001</v>
       </c>
       <c r="K161" s="1">
         <v>23178784.399999999</v>
       </c>
       <c r="L161" s="1">
         <v>22493309.199999999</v>
       </c>
       <c r="M161" s="1">
         <v>23971495.800000001</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="12.2" customHeight="1">
       <c r="A163" s="15"/>
     </row>
     <row r="165" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A165" s="31" t="s">
+      <c r="A165" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B165" s="31"/>
-[...10 lines deleted...]
-      <c r="M165" s="31"/>
+      <c r="B165" s="32"/>
+      <c r="C165" s="32"/>
+      <c r="D165" s="32"/>
+      <c r="E165" s="32"/>
+      <c r="F165" s="32"/>
+      <c r="G165" s="32"/>
+      <c r="H165" s="32"/>
+      <c r="I165" s="32"/>
+      <c r="J165" s="32"/>
+      <c r="K165" s="32"/>
+      <c r="L165" s="32"/>
+      <c r="M165" s="32"/>
     </row>
     <row r="166" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A166" s="3"/>
       <c r="B166" s="4"/>
       <c r="C166" s="5"/>
       <c r="D166" s="5"/>
       <c r="E166" s="5"/>
       <c r="F166" s="4"/>
       <c r="M166" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A167" s="7"/>
       <c r="B167" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E167" s="8" t="s">
         <v>4</v>
@@ -7794,65 +7794,65 @@
         <v>24618623</v>
       </c>
       <c r="H179" s="1">
         <v>25064617</v>
       </c>
       <c r="I179" s="1">
         <v>25496765.899999999</v>
       </c>
       <c r="J179" s="1">
         <v>25593820.100000001</v>
       </c>
       <c r="K179" s="1">
         <v>26013862.300000001</v>
       </c>
       <c r="L179" s="1">
         <v>25737668.300000001</v>
       </c>
       <c r="M179" s="1">
         <v>27496254.699999999</v>
       </c>
     </row>
     <row r="181" spans="1:13" ht="12.2" customHeight="1">
       <c r="A181" s="21"/>
     </row>
     <row r="183" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A183" s="31" t="s">
+      <c r="A183" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="B183" s="31"/>
-[...10 lines deleted...]
-      <c r="M183" s="31"/>
+      <c r="B183" s="32"/>
+      <c r="C183" s="32"/>
+      <c r="D183" s="32"/>
+      <c r="E183" s="32"/>
+      <c r="F183" s="32"/>
+      <c r="G183" s="32"/>
+      <c r="H183" s="32"/>
+      <c r="I183" s="32"/>
+      <c r="J183" s="32"/>
+      <c r="K183" s="32"/>
+      <c r="L183" s="32"/>
+      <c r="M183" s="32"/>
     </row>
     <row r="184" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="5"/>
       <c r="D184" s="5"/>
       <c r="E184" s="5"/>
       <c r="F184" s="4"/>
       <c r="M184" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="185" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A185" s="7"/>
       <c r="B185" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E185" s="8" t="s">
         <v>4</v>
@@ -8332,65 +8332,65 @@
         <v>27335909</v>
       </c>
       <c r="H197" s="1">
         <v>27333170.899999999</v>
       </c>
       <c r="I197" s="1">
         <v>27614044.5</v>
       </c>
       <c r="J197" s="1">
         <v>27381039.300000001</v>
       </c>
       <c r="K197" s="1">
         <v>27942919.399999999</v>
       </c>
       <c r="L197" s="1">
         <v>29169215</v>
       </c>
       <c r="M197" s="1">
         <v>30089679.399999999</v>
       </c>
     </row>
     <row r="199" spans="1:13" ht="12.2" customHeight="1">
       <c r="A199" s="21"/>
     </row>
     <row r="201" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A201" s="31" t="s">
+      <c r="A201" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B201" s="31"/>
-[...10 lines deleted...]
-      <c r="M201" s="31"/>
+      <c r="B201" s="32"/>
+      <c r="C201" s="32"/>
+      <c r="D201" s="32"/>
+      <c r="E201" s="32"/>
+      <c r="F201" s="32"/>
+      <c r="G201" s="32"/>
+      <c r="H201" s="32"/>
+      <c r="I201" s="32"/>
+      <c r="J201" s="32"/>
+      <c r="K201" s="32"/>
+      <c r="L201" s="32"/>
+      <c r="M201" s="32"/>
     </row>
     <row r="202" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="5"/>
       <c r="D202" s="5"/>
       <c r="E202" s="5"/>
       <c r="F202" s="4"/>
       <c r="M202" s="20" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="203" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A203" s="7"/>
       <c r="B203" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D203" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E203" s="8" t="s">
         <v>4</v>
@@ -8867,65 +8867,65 @@
         <v>27993493.600000001</v>
       </c>
       <c r="G215" s="22">
         <v>27613652.899999999</v>
       </c>
       <c r="H215" s="22">
         <v>28195829.5</v>
       </c>
       <c r="I215" s="22">
         <v>29732819.800000001</v>
       </c>
       <c r="J215" s="1">
         <v>30309541.199999999</v>
       </c>
       <c r="K215" s="1">
         <v>31288029</v>
       </c>
       <c r="L215" s="23">
         <v>31334981.100000001</v>
       </c>
       <c r="M215" s="23">
         <v>31956430.699999999</v>
       </c>
     </row>
     <row r="218" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A218" s="31" t="s">
+      <c r="A218" s="32" t="s">
         <v>589</v>
       </c>
-      <c r="B218" s="31"/>
-[...10 lines deleted...]
-      <c r="M218" s="31"/>
+      <c r="B218" s="32"/>
+      <c r="C218" s="32"/>
+      <c r="D218" s="32"/>
+      <c r="E218" s="32"/>
+      <c r="F218" s="32"/>
+      <c r="G218" s="32"/>
+      <c r="H218" s="32"/>
+      <c r="I218" s="32"/>
+      <c r="J218" s="32"/>
+      <c r="K218" s="32"/>
+      <c r="L218" s="32"/>
+      <c r="M218" s="32"/>
     </row>
     <row r="219" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="5"/>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="4"/>
       <c r="M219" s="20" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="220" spans="1:13" ht="20.25" customHeight="1" thickBot="1">
       <c r="A220" s="7"/>
       <c r="B220" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E220" s="8" t="s">
         <v>4</v>
@@ -9402,65 +9402,65 @@
         <v>31717074.5</v>
       </c>
       <c r="G232" s="22">
         <v>32122272.699999999</v>
       </c>
       <c r="H232" s="22">
         <v>33550990.600000001</v>
       </c>
       <c r="I232" s="22">
         <v>34364909</v>
       </c>
       <c r="J232" s="1">
         <v>34221434.399999999</v>
       </c>
       <c r="K232" s="1">
         <v>35256676.5</v>
       </c>
       <c r="L232" s="1">
         <v>36598164</v>
       </c>
       <c r="M232" s="23">
         <v>37276281.399999999</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A234" s="31" t="s">
+      <c r="A234" s="32" t="s">
         <v>591</v>
       </c>
-      <c r="B234" s="31"/>
-[...10 lines deleted...]
-      <c r="M234" s="31"/>
+      <c r="B234" s="32"/>
+      <c r="C234" s="32"/>
+      <c r="D234" s="32"/>
+      <c r="E234" s="32"/>
+      <c r="F234" s="32"/>
+      <c r="G234" s="32"/>
+      <c r="H234" s="32"/>
+      <c r="I234" s="32"/>
+      <c r="J234" s="32"/>
+      <c r="K234" s="32"/>
+      <c r="L234" s="32"/>
+      <c r="M234" s="32"/>
     </row>
     <row r="235" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="5"/>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="4"/>
       <c r="M235" s="20" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="18" customHeight="1" thickBot="1">
       <c r="A236" s="7"/>
       <c r="B236" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D236" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E236" s="8" t="s">
         <v>4</v>
@@ -9937,65 +9937,65 @@
         <v>39592491.600000001</v>
       </c>
       <c r="G248" s="22">
         <v>39601790.5</v>
       </c>
       <c r="H248" s="22">
         <v>40736445.100000001</v>
       </c>
       <c r="I248" s="22">
         <v>40342906.600000001</v>
       </c>
       <c r="J248" s="1">
         <v>39420306.100000001</v>
       </c>
       <c r="K248" s="1">
         <v>40123495.700000003</v>
       </c>
       <c r="L248" s="1">
         <v>38736820.5</v>
       </c>
       <c r="M248" s="23">
         <v>40479626.5</v>
       </c>
     </row>
     <row r="250" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A250" s="31" t="s">
+      <c r="A250" s="32" t="s">
         <v>592</v>
       </c>
-      <c r="B250" s="31"/>
-[...10 lines deleted...]
-      <c r="M250" s="31"/>
+      <c r="B250" s="32"/>
+      <c r="C250" s="32"/>
+      <c r="D250" s="32"/>
+      <c r="E250" s="32"/>
+      <c r="F250" s="32"/>
+      <c r="G250" s="32"/>
+      <c r="H250" s="32"/>
+      <c r="I250" s="32"/>
+      <c r="J250" s="32"/>
+      <c r="K250" s="32"/>
+      <c r="L250" s="32"/>
+      <c r="M250" s="32"/>
     </row>
     <row r="251" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="5"/>
       <c r="D251" s="5"/>
       <c r="E251" s="5"/>
       <c r="F251" s="4"/>
       <c r="M251" s="20" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="252" spans="1:13" ht="18" customHeight="1" thickBot="1">
       <c r="A252" s="7"/>
       <c r="B252" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E252" s="8" t="s">
         <v>4</v>
@@ -10019,341 +10019,363 @@
         <v>10</v>
       </c>
       <c r="L252" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M252" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1">
       <c r="A253" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B253" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C253" s="1">
         <v>4492319.8</v>
       </c>
       <c r="D253" s="1">
         <v>4096679.9</v>
       </c>
       <c r="E253" s="1">
         <v>4224478.5999999996</v>
       </c>
-      <c r="F253" s="32">
+      <c r="F253" s="31">
         <v>4087852.3</v>
       </c>
-      <c r="G253" s="23"/>
+      <c r="G253" s="23">
+        <v>4313116.7</v>
+      </c>
       <c r="H253" s="23"/>
       <c r="I253" s="23"/>
       <c r="J253" s="1"/>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
       <c r="M253" s="25"/>
     </row>
     <row r="254" spans="1:13" ht="12.2" customHeight="1">
       <c r="A254" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B254" s="1">
         <v>500118.5</v>
       </c>
       <c r="C254" s="30">
         <v>583242.30000000005</v>
       </c>
       <c r="D254" s="1">
         <v>584822.4</v>
       </c>
       <c r="E254" s="1">
         <v>601205.1</v>
       </c>
-      <c r="F254" s="32">
+      <c r="F254" s="31">
         <v>592748.4</v>
       </c>
-      <c r="G254" s="23"/>
+      <c r="G254" s="23">
+        <v>621879</v>
+      </c>
       <c r="H254" s="23"/>
       <c r="I254" s="23"/>
       <c r="J254" s="1"/>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
       <c r="M254" s="23"/>
     </row>
-    <row r="255" spans="1:13" ht="12.2" customHeight="1">
+    <row r="255" spans="1:13" ht="12.75" customHeight="1">
       <c r="A255" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B255" s="1">
         <v>70049356</v>
       </c>
       <c r="C255" s="1">
         <v>61825212.700000003</v>
       </c>
       <c r="D255" s="1">
         <v>66401134.700000003</v>
       </c>
       <c r="E255" s="1">
         <v>66935580.600000001</v>
       </c>
-      <c r="F255" s="32">
+      <c r="F255" s="31">
         <v>66887751.700000003</v>
       </c>
-      <c r="G255" s="26"/>
+      <c r="G255" s="26">
+        <v>70300585.5</v>
+      </c>
       <c r="H255" s="26"/>
       <c r="I255" s="26"/>
       <c r="J255" s="1"/>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
       <c r="M255" s="26"/>
     </row>
     <row r="256" spans="1:13" ht="12.2" customHeight="1">
       <c r="A256" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B256" s="1"/>
       <c r="C256" s="1"/>
       <c r="D256" s="1"/>
       <c r="E256" s="1"/>
       <c r="F256" s="22"/>
       <c r="G256" s="22"/>
       <c r="H256" s="22"/>
       <c r="I256" s="22"/>
       <c r="J256" s="1"/>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
       <c r="M256" s="23"/>
     </row>
-    <row r="257" spans="1:13" ht="12.2" customHeight="1">
+    <row r="257" spans="1:13" ht="21.75" customHeight="1">
       <c r="A257" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B257" s="1">
         <v>535959.30000000005</v>
       </c>
       <c r="C257" s="1">
         <v>509132.5</v>
       </c>
       <c r="D257" s="1">
         <v>470236.9</v>
       </c>
       <c r="E257" s="1">
         <v>501584.1</v>
       </c>
-      <c r="F257" s="32">
+      <c r="F257" s="31">
         <v>497361.3</v>
       </c>
-      <c r="G257" s="1"/>
+      <c r="G257" s="1">
+        <v>547124.6</v>
+      </c>
       <c r="H257" s="1"/>
       <c r="I257" s="1"/>
       <c r="J257" s="1"/>
       <c r="K257" s="1"/>
       <c r="L257" s="1"/>
       <c r="M257" s="26"/>
     </row>
-    <row r="258" spans="1:13" ht="12.2" customHeight="1">
+    <row r="258" spans="1:13" ht="18.75" customHeight="1">
       <c r="A258" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B258" s="1">
         <v>714810.6</v>
       </c>
       <c r="C258" s="1">
         <v>688931.1</v>
       </c>
       <c r="D258" s="1">
         <v>684087.4</v>
       </c>
       <c r="E258" s="1">
         <v>677751.4</v>
       </c>
-      <c r="F258" s="32">
+      <c r="F258" s="31">
         <v>675076</v>
       </c>
-      <c r="G258" s="1"/>
+      <c r="G258" s="1">
+        <v>671639.8</v>
+      </c>
       <c r="H258" s="1"/>
       <c r="I258" s="1"/>
       <c r="J258" s="1"/>
       <c r="K258" s="1"/>
       <c r="L258" s="1"/>
       <c r="M258" s="26"/>
     </row>
-    <row r="259" spans="1:13" ht="12.2" customHeight="1">
+    <row r="259" spans="1:13" ht="21" customHeight="1">
       <c r="A259" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B259" s="1">
         <v>1005117.2</v>
       </c>
       <c r="C259" s="1">
         <v>927196</v>
       </c>
       <c r="D259" s="1">
         <v>1008481.3</v>
       </c>
       <c r="E259" s="1">
         <v>893393.5</v>
       </c>
-      <c r="F259" s="32">
+      <c r="F259" s="31">
         <v>994954.4</v>
       </c>
-      <c r="G259" s="1"/>
+      <c r="G259" s="1">
+        <v>965832.5</v>
+      </c>
       <c r="H259" s="1"/>
       <c r="I259" s="1"/>
       <c r="J259" s="1"/>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
       <c r="M259" s="26"/>
     </row>
-    <row r="260" spans="1:13" ht="12.2" customHeight="1">
+    <row r="260" spans="1:13" ht="20.25" customHeight="1">
       <c r="A260" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B260" s="1">
         <v>11988697.1</v>
       </c>
       <c r="C260" s="1">
         <v>11785379</v>
       </c>
       <c r="D260" s="1">
         <v>11941269.4</v>
       </c>
       <c r="E260" s="1">
         <v>12277006</v>
       </c>
-      <c r="F260" s="32">
+      <c r="F260" s="31">
         <v>12570337.6</v>
       </c>
-      <c r="G260" s="1"/>
+      <c r="G260" s="1">
+        <v>13102393.4</v>
+      </c>
       <c r="H260" s="1"/>
       <c r="I260" s="1"/>
       <c r="J260" s="1"/>
       <c r="K260" s="1"/>
       <c r="L260" s="1"/>
       <c r="M260" s="26"/>
     </row>
-    <row r="261" spans="1:13" ht="12.2" customHeight="1">
+    <row r="261" spans="1:13" ht="21" customHeight="1">
       <c r="A261" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B261" s="1">
         <v>796772.2</v>
       </c>
       <c r="C261" s="1">
         <v>749539.4</v>
       </c>
       <c r="D261" s="1">
         <v>797721</v>
       </c>
       <c r="E261" s="1">
         <v>778773.4</v>
       </c>
-      <c r="F261" s="32">
+      <c r="F261" s="31">
         <v>785132.9</v>
       </c>
-      <c r="G261" s="23"/>
+      <c r="G261" s="23">
+        <v>769286.7</v>
+      </c>
       <c r="H261" s="23"/>
       <c r="I261" s="23"/>
       <c r="J261" s="1"/>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="26"/>
     </row>
-    <row r="262" spans="1:13" ht="12.2" customHeight="1">
+    <row r="262" spans="1:13" ht="12.75" customHeight="1">
       <c r="A262" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B262" s="1">
         <v>41790551</v>
       </c>
       <c r="C262" s="1">
         <v>39392692.5</v>
       </c>
       <c r="D262" s="1">
         <v>43506737.600000001</v>
       </c>
       <c r="E262" s="1">
         <v>44355370.200000003</v>
       </c>
-      <c r="F262" s="32">
+      <c r="F262" s="31">
         <v>43113811.899999999</v>
       </c>
-      <c r="G262" s="23"/>
+      <c r="G262" s="23">
+        <v>43802628.299999997</v>
+      </c>
       <c r="H262" s="23"/>
       <c r="I262" s="23"/>
       <c r="J262" s="1"/>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
       <c r="M262" s="26"/>
     </row>
-    <row r="263" spans="1:13" ht="12.2" customHeight="1">
+    <row r="263" spans="1:13" ht="21" customHeight="1">
       <c r="A263" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B263" s="1">
         <v>13217448.6</v>
       </c>
       <c r="C263" s="1">
         <v>7772342.2000000002</v>
       </c>
       <c r="D263" s="1">
         <v>7992601.0999999996</v>
       </c>
       <c r="E263" s="1">
         <v>7451702</v>
       </c>
-      <c r="F263" s="32">
+      <c r="F263" s="31">
         <v>8251077.5999999996</v>
       </c>
-      <c r="G263" s="26"/>
+      <c r="G263" s="26">
+        <v>10441680.199999999</v>
+      </c>
       <c r="H263" s="26"/>
       <c r="I263" s="26"/>
       <c r="J263" s="1"/>
       <c r="K263" s="1"/>
       <c r="L263" s="1"/>
       <c r="M263" s="23"/>
     </row>
-    <row r="264" spans="1:13" ht="12.2" customHeight="1">
+    <row r="264" spans="1:13" ht="21" customHeight="1">
       <c r="A264" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B264" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C264" s="1">
         <v>35887357</v>
       </c>
       <c r="D264" s="1">
         <v>39057372</v>
       </c>
       <c r="E264" s="1">
         <v>39715508.100000001</v>
       </c>
-      <c r="F264" s="32">
+      <c r="F264" s="31">
         <v>38554823.600000001</v>
       </c>
-      <c r="G264" s="22"/>
+      <c r="G264" s="22">
+        <v>38933560.200000003</v>
+      </c>
       <c r="H264" s="22"/>
       <c r="I264" s="22"/>
       <c r="J264" s="1"/>
       <c r="K264" s="1"/>
       <c r="L264" s="1"/>
       <c r="M264" s="23"/>
     </row>
     <row r="265" spans="1:13" ht="12.2" customHeight="1">
       <c r="A265" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:13" ht="12.2" customHeight="1">
       <c r="A266" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="267" spans="1:13" ht="12.2" customHeight="1">
       <c r="A267" s="15" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A250:M250"/>
@@ -10370,140 +10392,140 @@
     <mergeCell ref="A201:M201"/>
     <mergeCell ref="A183:M183"/>
     <mergeCell ref="A147:M147"/>
     <mergeCell ref="A127:M127"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B5F1D-0D99-4AE2-9AAE-61D319FD5963}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8B5F1D-0D99-4AE2-9AAE-61D319FD5963}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>