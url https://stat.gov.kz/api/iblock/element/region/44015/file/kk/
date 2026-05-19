--- v0 (2026-04-24)
+++ v1 (2026-05-19)
@@ -1344,51 +1344,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P104"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A78" workbookViewId="0">
-      <selection activeCell="D101" sqref="D101:D104"/>
+      <selection activeCell="E101" sqref="E101:E104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="5" customWidth="1"/>
     <col min="8" max="8" width="12" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="5" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="5" customWidth="1"/>
     <col min="12" max="12" width="12" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="22"/>
@@ -4176,174 +4176,179 @@
       <c r="C100" s="20"/>
       <c r="D100" s="20"/>
       <c r="E100" s="20"/>
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="20"/>
       <c r="J100" s="20"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="21"/>
     </row>
     <row r="101" spans="1:13" ht="12.2" customHeight="1">
       <c r="A101" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B101" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C101" s="1">
         <v>8474860.3000000007</v>
       </c>
       <c r="D101" s="1">
         <v>12571540.199999999</v>
       </c>
-      <c r="E101" s="1"/>
+      <c r="E101" s="1">
+        <v>16796018.800000001</v>
+      </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
     </row>
     <row r="102" spans="1:13" ht="12.2" customHeight="1">
       <c r="A102" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B102" s="1">
         <v>500118.5</v>
       </c>
       <c r="C102" s="1">
         <v>1083360.8</v>
       </c>
       <c r="D102" s="1">
         <v>1668183.2</v>
       </c>
-      <c r="E102" s="1"/>
+      <c r="E102" s="1">
+        <v>2269388.2999999998</v>
+      </c>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="17"/>
     </row>
     <row r="103" spans="1:13" ht="12.2" customHeight="1">
       <c r="A103" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="1">
         <v>70049356</v>
       </c>
       <c r="C103" s="1">
         <v>131874568.7</v>
       </c>
       <c r="D103" s="1">
         <v>198275703.40000001</v>
       </c>
-      <c r="E103" s="1"/>
+      <c r="E103" s="1">
+        <v>265211284</v>
+      </c>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
     </row>
     <row r="104" spans="1:13" ht="12.2" customHeight="1">
       <c r="A104" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B104" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C104" s="1">
         <v>74677295.200000003</v>
       </c>
       <c r="D104" s="1">
         <v>113734667.2</v>
       </c>
-      <c r="E104" s="1"/>
+      <c r="E104" s="1">
+        <v>153450175.30000001</v>
+      </c>
       <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A100:M100"/>
     <mergeCell ref="A93:M93"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A78:M78"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A51:M51"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4352,82 +4357,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ABAF61C-39A0-4796-9F3D-2C40896EA366}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ABAF61C-39A0-4796-9F3D-2C40896EA366}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>