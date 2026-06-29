--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -1,47 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="нарастание" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="276">
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-ақпан </t>
   </si>
   <si>
@@ -853,77 +852,82 @@
   </si>
   <si>
     <t>мың. теңге</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>5 091 347 ,5</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -978,51 +982,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1039,50 +1043,53 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1344,60 +1351,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P104"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A78" workbookViewId="0">
-      <selection activeCell="E101" sqref="E101:E104"/>
+      <selection activeCell="J115" sqref="J115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11" style="5" customWidth="1"/>
-    <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
-    <col min="5" max="5" width="11.28515625" style="5" customWidth="1"/>
+    <col min="4" max="5" width="11.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="5" customWidth="1"/>
     <col min="8" max="8" width="12" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="5" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="5" customWidth="1"/>
     <col min="12" max="12" width="12" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
       <c r="A2" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
@@ -4179,176 +4185,187 @@
       <c r="F100" s="20"/>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="20"/>
       <c r="J100" s="20"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="21"/>
     </row>
     <row r="101" spans="1:13" ht="12.2" customHeight="1">
       <c r="A101" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B101" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C101" s="1">
         <v>8474860.3000000007</v>
       </c>
       <c r="D101" s="1">
         <v>12571540.199999999</v>
       </c>
       <c r="E101" s="1">
         <v>16796018.800000001</v>
       </c>
-      <c r="F101" s="1"/>
+      <c r="F101" s="1">
+        <v>20883871.100000001</v>
+      </c>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
     </row>
     <row r="102" spans="1:13" ht="12.2" customHeight="1">
       <c r="A102" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B102" s="1">
         <v>500118.5</v>
       </c>
       <c r="C102" s="1">
         <v>1083360.8</v>
       </c>
       <c r="D102" s="1">
         <v>1668183.2</v>
       </c>
       <c r="E102" s="1">
         <v>2269388.2999999998</v>
       </c>
-      <c r="F102" s="1"/>
+      <c r="F102" s="1">
+        <v>2862136.7</v>
+      </c>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="17"/>
     </row>
     <row r="103" spans="1:13" ht="12.2" customHeight="1">
       <c r="A103" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="1">
         <v>70049356</v>
       </c>
       <c r="C103" s="1">
         <v>131874568.7</v>
       </c>
       <c r="D103" s="1">
         <v>198275703.40000001</v>
       </c>
       <c r="E103" s="1">
         <v>265211284</v>
       </c>
-      <c r="F103" s="1"/>
+      <c r="F103" s="1">
+        <v>332099035.69999999</v>
+      </c>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
     </row>
     <row r="104" spans="1:13" ht="12.2" customHeight="1">
       <c r="A104" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B104" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C104" s="1">
         <v>74677295.200000003</v>
       </c>
       <c r="D104" s="1">
         <v>113734667.2</v>
       </c>
       <c r="E104" s="1">
         <v>153450175.30000001</v>
       </c>
-      <c r="F104" s="1"/>
+      <c r="F104" s="24">
+        <v>192004998.90000001</v>
+      </c>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A100:M100"/>
     <mergeCell ref="A93:M93"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A78:M78"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A51:M51"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4357,85 +4374,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ABAF61C-39A0-4796-9F3D-2C40896EA366}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ABAF61C-39A0-4796-9F3D-2C40896EA366}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>