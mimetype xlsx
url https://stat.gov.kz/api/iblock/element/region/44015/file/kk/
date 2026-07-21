--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="21570" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="нарастание" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="276">
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-ақпан </t>
   </si>
   <si>
@@ -1030,66 +1031,66 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1351,151 +1352,151 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P104"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A78" workbookViewId="0">
-      <selection activeCell="J115" sqref="J115"/>
+      <selection activeCell="B114" sqref="B114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11" style="5" customWidth="1"/>
     <col min="4" max="5" width="11.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="5" customWidth="1"/>
     <col min="8" max="8" width="12" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="5" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="5" customWidth="1"/>
     <col min="12" max="12" width="12" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="22"/>
-[...10 lines deleted...]
-      <c r="M2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="M3" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="23.25" thickBot="1">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="11.25">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="20"/>
-[...10 lines deleted...]
-      <c r="M5" s="21"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="22"/>
     </row>
     <row r="6" spans="1:13" ht="33.75">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>37</v>
@@ -1650,65 +1651,65 @@
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13" ht="20.25" customHeight="1">
       <c r="A11" s="14"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.25">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="20"/>
-[...10 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13" ht="39.75" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>49</v>
@@ -1836,65 +1837,65 @@
       <c r="H16" s="1" t="s">
         <v>168</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>169</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>171</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>172</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="18.75" customHeight="1">
       <c r="M17" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="11.25">
-      <c r="A18" s="19" t="s">
+      <c r="A18" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="20"/>
-[...10 lines deleted...]
-      <c r="M18" s="21"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="22"/>
     </row>
     <row r="19" spans="1:16" ht="39.75" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>61</v>
@@ -2025,65 +2026,65 @@
       <c r="H22" s="1" t="s">
         <v>180</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>181</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>182</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>183</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>184</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="18.75" customHeight="1">
       <c r="M23" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="11.25">
-      <c r="A24" s="19" t="s">
+      <c r="A24" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="20"/>
-[...10 lines deleted...]
-      <c r="M24" s="21"/>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:16" ht="39.75" customHeight="1">
       <c r="A25" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>73</v>
@@ -2211,65 +2212,65 @@
       <c r="H28" s="1" t="s">
         <v>192</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>193</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>194</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>195</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>196</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="15" customHeight="1">
       <c r="M29" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="11.25">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="20"/>
-[...10 lines deleted...]
-      <c r="M30" s="21"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="22"/>
     </row>
     <row r="31" spans="1:16" ht="39.75" customHeight="1">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="1">
         <v>968108.8</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>82</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>84</v>
@@ -2397,65 +2398,65 @@
       <c r="H34" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>206</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>207</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>208</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1">
       <c r="M36" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="11.25">
-      <c r="A37" s="19" t="s">
+      <c r="A37" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="20"/>
-[...10 lines deleted...]
-      <c r="M37" s="21"/>
+      <c r="B37" s="21"/>
+      <c r="C37" s="21"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13" ht="39.75" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="1">
         <v>1428987.8</v>
       </c>
       <c r="C38" s="1">
         <v>2873789.7</v>
       </c>
       <c r="D38" s="1">
         <v>4332088.0999999996</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>90</v>
       </c>
       <c r="F38" s="1">
         <v>7295610.9000000004</v>
       </c>
       <c r="G38" s="1">
         <v>8796493.1999999993</v>
       </c>
       <c r="H38" s="1">
         <v>10241646.4</v>
@@ -2583,65 +2584,65 @@
       <c r="H41" s="1">
         <v>128403538.2</v>
       </c>
       <c r="I41" s="1">
         <v>147669643.59999999</v>
       </c>
       <c r="J41" s="1">
         <v>166822896.09999999</v>
       </c>
       <c r="K41" s="1">
         <v>186542243.30000001</v>
       </c>
       <c r="L41" s="1">
         <v>205908047.5</v>
       </c>
       <c r="M41" s="1">
         <v>226752641.5</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12.2" customHeight="1">
       <c r="M43" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="11.25">
-      <c r="A44" s="19" t="s">
+      <c r="A44" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B44" s="20"/>
-[...10 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="22"/>
     </row>
     <row r="45" spans="1:13" ht="39.75" customHeight="1">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="1">
         <v>1574444</v>
       </c>
       <c r="C45" s="1">
         <v>3028622.6</v>
       </c>
       <c r="D45" s="1">
         <v>4465565.2</v>
       </c>
       <c r="E45" s="1">
         <v>5933368</v>
       </c>
       <c r="F45" s="1">
         <v>7443335.7000000002</v>
       </c>
       <c r="G45" s="1">
         <v>8980248.3000000007</v>
       </c>
       <c r="H45" s="1">
         <v>10482137.6</v>
@@ -2784,65 +2785,65 @@
       <c r="M48" s="1">
         <v>218119112.69999999</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="11.25">
       <c r="A49" s="15"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:13" ht="12.2" customHeight="1">
       <c r="M50" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="11.25">
-      <c r="A51" s="19" t="s">
+      <c r="A51" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B51" s="20"/>
-[...10 lines deleted...]
-      <c r="M51" s="21"/>
+      <c r="B51" s="21"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="22"/>
     </row>
     <row r="52" spans="1:13" ht="39.75" customHeight="1">
       <c r="A52" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="1">
         <v>1477136</v>
       </c>
       <c r="C52" s="1">
         <v>3090826.8</v>
       </c>
       <c r="D52" s="1">
         <v>4660329.2</v>
       </c>
       <c r="E52" s="1">
         <v>6312375.5</v>
       </c>
       <c r="F52" s="1">
         <v>7979675.7999999998</v>
       </c>
       <c r="G52" s="1">
         <v>9639219.5999999996</v>
       </c>
       <c r="H52" s="1">
         <v>11337665.9</v>
@@ -2985,65 +2986,65 @@
       <c r="M55" s="1">
         <v>242315257.09999999</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="11.25">
       <c r="A56" s="15"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="4"/>
       <c r="J56" s="4"/>
       <c r="K56" s="4"/>
       <c r="L56" s="4"/>
       <c r="M56" s="4"/>
     </row>
     <row r="57" spans="1:13" ht="12.2" customHeight="1">
       <c r="M57" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="11.25">
-      <c r="A58" s="19" t="s">
+      <c r="A58" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="20"/>
-[...10 lines deleted...]
-      <c r="M58" s="21"/>
+      <c r="B58" s="21"/>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="22"/>
     </row>
     <row r="59" spans="1:13" ht="39.75" customHeight="1">
       <c r="A59" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="1">
         <v>1888898.6</v>
       </c>
       <c r="C59" s="1">
         <v>3752351.4</v>
       </c>
       <c r="D59" s="1">
         <v>5476082.5</v>
       </c>
       <c r="E59" s="1">
         <v>6922519.4000000004</v>
       </c>
       <c r="F59" s="1">
         <v>8570131.5999999996</v>
       </c>
       <c r="G59" s="1">
         <v>10668765.800000001</v>
       </c>
       <c r="H59" s="1">
         <v>12693900.5</v>
@@ -3183,65 +3184,65 @@
       <c r="L62" s="1">
         <v>241864877.80000001</v>
       </c>
       <c r="M62" s="1">
         <v>265836373.59999999</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="20.25" customHeight="1">
       <c r="A63" s="14"/>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2"/>
       <c r="M63" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="11.25">
-      <c r="A64" s="19" t="s">
+      <c r="A64" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B64" s="20"/>
-[...10 lines deleted...]
-      <c r="M64" s="21"/>
+      <c r="B64" s="21"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="21"/>
+      <c r="E64" s="21"/>
+      <c r="F64" s="21"/>
+      <c r="G64" s="21"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="21"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="21"/>
+      <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13" ht="39.75" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="1">
         <v>2208437.7999999998</v>
       </c>
       <c r="C65" s="1">
         <v>4674013</v>
       </c>
       <c r="D65" s="1">
         <v>7609139.9000000004</v>
       </c>
       <c r="E65" s="1">
         <v>10680375.9</v>
       </c>
       <c r="F65" s="1">
         <v>13457575.6</v>
       </c>
       <c r="G65" s="1">
         <v>16093645.6</v>
       </c>
       <c r="H65" s="1">
         <v>18704595.600000001</v>
@@ -3384,65 +3385,65 @@
       <c r="M68" s="1">
         <v>297816466.60000002</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="11.25">
       <c r="A69" s="15"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
       <c r="M70" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A71" s="19" t="s">
+      <c r="A71" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B71" s="20"/>
-[...10 lines deleted...]
-      <c r="M71" s="21"/>
+      <c r="B71" s="21"/>
+      <c r="C71" s="21"/>
+      <c r="D71" s="21"/>
+      <c r="E71" s="21"/>
+      <c r="F71" s="21"/>
+      <c r="G71" s="21"/>
+      <c r="H71" s="21"/>
+      <c r="I71" s="21"/>
+      <c r="J71" s="21"/>
+      <c r="K71" s="21"/>
+      <c r="L71" s="21"/>
+      <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13" ht="42" customHeight="1">
       <c r="A72" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="1">
         <v>1998861.7</v>
       </c>
       <c r="C72" s="1">
         <v>4393940.4000000004</v>
       </c>
       <c r="D72" s="1">
         <v>7051872.4000000004</v>
       </c>
       <c r="E72" s="1">
         <v>9636927.3000000007</v>
       </c>
       <c r="F72" s="1">
         <v>11990584.699999999</v>
       </c>
       <c r="G72" s="1">
         <v>14688976.9</v>
       </c>
       <c r="H72" s="1">
         <v>17437340.800000001</v>
@@ -3585,65 +3586,65 @@
       <c r="M75" s="1">
         <v>325042827.39999998</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
       <c r="A76" s="15"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="4"/>
       <c r="F76" s="4"/>
       <c r="G76" s="4"/>
       <c r="H76" s="4"/>
       <c r="I76" s="4"/>
       <c r="J76" s="4"/>
       <c r="K76" s="4"/>
       <c r="L76" s="4"/>
       <c r="M76" s="4"/>
     </row>
     <row r="77" spans="1:13" ht="12.2" customHeight="1">
       <c r="M77" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A78" s="19" t="s">
+      <c r="A78" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B78" s="20"/>
-[...10 lines deleted...]
-      <c r="M78" s="21"/>
+      <c r="B78" s="21"/>
+      <c r="C78" s="21"/>
+      <c r="D78" s="21"/>
+      <c r="E78" s="21"/>
+      <c r="F78" s="21"/>
+      <c r="G78" s="21"/>
+      <c r="H78" s="21"/>
+      <c r="I78" s="21"/>
+      <c r="J78" s="21"/>
+      <c r="K78" s="21"/>
+      <c r="L78" s="21"/>
+      <c r="M78" s="22"/>
     </row>
     <row r="79" spans="1:13" ht="45.75" customHeight="1">
       <c r="A79" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="1">
         <v>3185339.4</v>
       </c>
       <c r="C79" s="1">
         <v>6600721.0999999996</v>
       </c>
       <c r="D79" s="1">
         <v>10115023.800000001</v>
       </c>
       <c r="E79" s="1">
         <v>13563673</v>
       </c>
       <c r="F79" s="1">
         <v>17121885.600000001</v>
       </c>
       <c r="G79" s="1">
         <v>20438759</v>
       </c>
       <c r="H79" s="1">
         <v>23782886.100000001</v>
@@ -3771,65 +3772,65 @@
       <c r="H82" s="1">
         <v>195529142</v>
       </c>
       <c r="I82" s="1">
         <v>225261961.80000001</v>
       </c>
       <c r="J82" s="1">
         <v>255571503</v>
       </c>
       <c r="K82" s="1">
         <v>286859532</v>
       </c>
       <c r="L82" s="1">
         <v>318194513.10000002</v>
       </c>
       <c r="M82" s="1">
         <v>350150943.80000001</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="12.2" customHeight="1">
       <c r="M85" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A86" s="19" t="s">
+      <c r="A86" s="20" t="s">
         <v>272</v>
       </c>
-      <c r="B86" s="20"/>
-[...10 lines deleted...]
-      <c r="M86" s="21"/>
+      <c r="B86" s="21"/>
+      <c r="C86" s="21"/>
+      <c r="D86" s="21"/>
+      <c r="E86" s="21"/>
+      <c r="F86" s="21"/>
+      <c r="G86" s="21"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="21"/>
+      <c r="K86" s="21"/>
+      <c r="L86" s="21"/>
+      <c r="M86" s="22"/>
     </row>
     <row r="87" spans="1:13" ht="24.75" customHeight="1">
       <c r="A87" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B87" s="1">
         <v>3351568.8</v>
       </c>
       <c r="C87" s="1">
         <v>6895487</v>
       </c>
       <c r="D87" s="1">
         <v>10409857.9</v>
       </c>
       <c r="E87" s="1">
         <v>13865123.800000001</v>
       </c>
       <c r="F87" s="1">
         <v>17502361.300000001</v>
       </c>
       <c r="G87" s="1">
         <v>20978663.899999999</v>
       </c>
       <c r="H87" s="1">
         <v>24855932.399999999</v>
@@ -3957,65 +3958,65 @@
       <c r="H90" s="1">
         <v>220587223.59999999</v>
       </c>
       <c r="I90" s="1">
         <v>254952132.59999999</v>
       </c>
       <c r="J90" s="1">
         <v>289173567</v>
       </c>
       <c r="K90" s="1">
         <v>324430243.5</v>
       </c>
       <c r="L90" s="1">
         <v>361028407.5</v>
       </c>
       <c r="M90" s="1">
         <v>398304688.89999998</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="M92" s="8" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A93" s="19" t="s">
+      <c r="A93" s="20" t="s">
         <v>273</v>
       </c>
-      <c r="B93" s="20"/>
-[...10 lines deleted...]
-      <c r="M93" s="21"/>
+      <c r="B93" s="21"/>
+      <c r="C93" s="21"/>
+      <c r="D93" s="21"/>
+      <c r="E93" s="21"/>
+      <c r="F93" s="21"/>
+      <c r="G93" s="21"/>
+      <c r="H93" s="21"/>
+      <c r="I93" s="21"/>
+      <c r="J93" s="21"/>
+      <c r="K93" s="21"/>
+      <c r="L93" s="21"/>
+      <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13" ht="12.2" customHeight="1">
       <c r="A94" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="1">
         <v>3991490.3</v>
       </c>
       <c r="C94" s="1">
         <v>7772851.9000000004</v>
       </c>
       <c r="D94" s="1">
         <v>11656829.5</v>
       </c>
       <c r="E94" s="1">
         <v>16489550.800000001</v>
       </c>
       <c r="F94" s="1">
         <v>20883331.5</v>
       </c>
       <c r="G94" s="1">
         <v>25060053.399999999</v>
       </c>
       <c r="H94" s="1">
         <v>29150956</v>
@@ -4153,219 +4154,224 @@
         <v>384464274.30000001</v>
       </c>
       <c r="L97" s="1">
         <v>423201094.80000001</v>
       </c>
       <c r="M97" s="1">
         <v>463680721.30000001</v>
       </c>
     </row>
     <row r="98" spans="1:13" ht="12.2" customHeight="1">
       <c r="A98" s="18"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="4"/>
       <c r="F98" s="4"/>
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="4"/>
       <c r="J98" s="4"/>
       <c r="K98" s="4"/>
       <c r="L98" s="4"/>
       <c r="M98" s="4"/>
     </row>
     <row r="100" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A100" s="19" t="s">
+      <c r="A100" s="20" t="s">
         <v>275</v>
       </c>
-      <c r="B100" s="20"/>
-[...10 lines deleted...]
-      <c r="M100" s="21"/>
+      <c r="B100" s="21"/>
+      <c r="C100" s="21"/>
+      <c r="D100" s="21"/>
+      <c r="E100" s="21"/>
+      <c r="F100" s="21"/>
+      <c r="G100" s="21"/>
+      <c r="H100" s="21"/>
+      <c r="I100" s="21"/>
+      <c r="J100" s="21"/>
+      <c r="K100" s="21"/>
+      <c r="L100" s="21"/>
+      <c r="M100" s="22"/>
     </row>
     <row r="101" spans="1:13" ht="12.2" customHeight="1">
       <c r="A101" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B101" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C101" s="1">
         <v>8474860.3000000007</v>
       </c>
       <c r="D101" s="1">
         <v>12571540.199999999</v>
       </c>
       <c r="E101" s="1">
         <v>16796018.800000001</v>
       </c>
       <c r="F101" s="1">
         <v>20883871.100000001</v>
       </c>
-      <c r="G101" s="1"/>
+      <c r="G101" s="1">
+        <v>25196987.800000001</v>
+      </c>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
     </row>
     <row r="102" spans="1:13" ht="12.2" customHeight="1">
       <c r="A102" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B102" s="1">
         <v>500118.5</v>
       </c>
       <c r="C102" s="1">
         <v>1083360.8</v>
       </c>
       <c r="D102" s="1">
         <v>1668183.2</v>
       </c>
       <c r="E102" s="1">
         <v>2269388.2999999998</v>
       </c>
       <c r="F102" s="1">
         <v>2862136.7</v>
       </c>
-      <c r="G102" s="1"/>
+      <c r="G102" s="1">
+        <v>3484015.7</v>
+      </c>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="17"/>
     </row>
     <row r="103" spans="1:13" ht="12.2" customHeight="1">
       <c r="A103" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="1">
         <v>70049356</v>
       </c>
       <c r="C103" s="1">
         <v>131874568.7</v>
       </c>
       <c r="D103" s="1">
         <v>198275703.40000001</v>
       </c>
       <c r="E103" s="1">
         <v>265211284</v>
       </c>
       <c r="F103" s="1">
         <v>332099035.69999999</v>
       </c>
-      <c r="G103" s="1"/>
+      <c r="G103" s="1">
+        <v>402399621.19999999</v>
+      </c>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
     </row>
     <row r="104" spans="1:13" ht="12.2" customHeight="1">
       <c r="A104" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B104" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C104" s="1">
         <v>74677295.200000003</v>
       </c>
       <c r="D104" s="1">
         <v>113734667.2</v>
       </c>
       <c r="E104" s="1">
         <v>153450175.30000001</v>
       </c>
-      <c r="F104" s="24">
+      <c r="F104" s="19">
         <v>192004998.90000001</v>
       </c>
-      <c r="G104" s="1"/>
+      <c r="G104" s="1">
+        <v>230938559.09999999</v>
+      </c>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A100:M100"/>
     <mergeCell ref="A93:M93"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A78:M78"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A51:M51"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4374,82 +4380,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ABAF61C-39A0-4796-9F3D-2C40896EA366}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0ABAF61C-39A0-4796-9F3D-2C40896EA366}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>