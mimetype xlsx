--- v0 (2026-04-24)
+++ v1 (2026-05-19)
@@ -930,63 +930,63 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Алматы" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1249,152 +1249,152 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M92"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A74" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
-      <selection activeCell="D89" sqref="D89:D92"/>
+      <selection activeCell="E89" sqref="E89:E92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="18"/>
-[...10 lines deleted...]
-      <c r="M2" s="19"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="16"/>
-[...10 lines deleted...]
-      <c r="M5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="19"/>
     </row>
     <row r="6" spans="1:13" ht="40.5" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>191</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>192</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>194</v>
@@ -1518,65 +1518,65 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>230</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>231</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>232</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>233</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>234</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12"/>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="16"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" ht="40.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>146</v>
@@ -1700,65 +1700,65 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>182</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>183</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>184</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>185</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>186</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="18.75" customHeight="1"/>
     <row r="17" spans="1:13" ht="12.75">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="16"/>
-[...10 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" ht="40.5" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>98</v>
@@ -1882,65 +1882,65 @@
       </c>
       <c r="G21" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>134</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>135</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>136</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>137</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>138</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12"/>
     <row r="23" spans="1:13" ht="12.75">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="16"/>
-[...10 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="40.5" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>74</v>
@@ -2064,65 +2064,65 @@
       </c>
       <c r="G27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1"/>
     <row r="29" spans="1:13" ht="12.75">
-      <c r="A29" s="15" t="s">
+      <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="16"/>
-[...10 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="19"/>
     </row>
     <row r="30" spans="1:13" ht="40.5" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="1">
         <v>968108.8</v>
       </c>
       <c r="C30" s="1">
         <v>1104720.2</v>
       </c>
       <c r="D30" s="1">
         <v>1108883.1000000001</v>
       </c>
       <c r="E30" s="1">
         <v>1178633.7</v>
       </c>
       <c r="F30" s="1">
         <v>1220648.3</v>
       </c>
       <c r="G30" s="1">
         <v>1245183.6000000001</v>
       </c>
       <c r="H30" s="1">
         <v>1219498.8999999999</v>
@@ -2245,65 +2245,65 @@
         <v>17487647.5</v>
       </c>
       <c r="G33" s="14">
         <v>17885379.399999999</v>
       </c>
       <c r="H33" s="1">
         <v>17386945.699999999</v>
       </c>
       <c r="I33" s="1">
         <v>17787164.600000001</v>
       </c>
       <c r="J33" s="1">
         <v>17877236.5</v>
       </c>
       <c r="K33" s="1">
         <v>18585839.300000001</v>
       </c>
       <c r="L33" s="1">
         <v>19533120.399999999</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75">
-      <c r="A35" s="15" t="s">
+      <c r="A35" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="16"/>
-[...10 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="19"/>
     </row>
     <row r="36" spans="1:13" ht="40.5" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="1">
         <v>1458298.4</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1">
         <v>1468291.5</v>
       </c>
       <c r="G36" s="1">
         <v>1500882.3</v>
       </c>
       <c r="H36" s="1">
         <v>1445153.2</v>
@@ -2426,65 +2426,65 @@
         <v>19014395.199999999</v>
       </c>
       <c r="G39" s="1">
         <v>18260503.5</v>
       </c>
       <c r="H39" s="1">
         <v>18420462.699999999</v>
       </c>
       <c r="I39" s="1">
         <v>19266105.399999999</v>
       </c>
       <c r="J39" s="1">
         <v>19153252.5</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L39" s="1">
         <v>19365804.199999999</v>
       </c>
       <c r="M39" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="16"/>
-[...10 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="40.5" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="1">
         <v>1574444</v>
       </c>
       <c r="C42" s="1">
         <v>1454178.6</v>
       </c>
       <c r="D42" s="1">
         <v>1436942.6</v>
       </c>
       <c r="E42" s="1">
         <v>1467802.8</v>
       </c>
       <c r="F42" s="1">
         <v>1509967.7</v>
       </c>
       <c r="G42" s="1">
         <v>1536912.6</v>
       </c>
       <c r="H42" s="1">
         <v>1501889.3</v>
@@ -2607,65 +2607,65 @@
         <v>18003895.699999999</v>
       </c>
       <c r="G45" s="1">
         <v>17876511</v>
       </c>
       <c r="H45" s="1">
         <v>18156530</v>
       </c>
       <c r="I45" s="1">
         <v>17761577.899999999</v>
       </c>
       <c r="J45" s="14">
         <v>17330277.100000001</v>
       </c>
       <c r="K45" s="14">
         <v>17911717.899999999</v>
       </c>
       <c r="L45" s="14">
         <v>17913727.399999999</v>
       </c>
       <c r="M45" s="14">
         <v>18488687.399999999</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.75">
-      <c r="A47" s="15" t="s">
+      <c r="A47" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="16"/>
-[...10 lines deleted...]
-      <c r="M47" s="17"/>
+      <c r="B47" s="18"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="18"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="19"/>
     </row>
     <row r="48" spans="1:13" ht="40.5" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="1">
         <v>1477136</v>
       </c>
       <c r="C48" s="1">
         <v>1613690.8</v>
       </c>
       <c r="D48" s="1">
         <v>1569502.4</v>
       </c>
       <c r="E48" s="1">
         <v>1652046.3</v>
       </c>
       <c r="F48" s="1">
         <v>1667300.3</v>
       </c>
       <c r="G48" s="1">
         <v>1659543.8</v>
       </c>
       <c r="H48" s="1">
         <v>1698446.3</v>
@@ -2788,65 +2788,65 @@
         <v>20061046.399999999</v>
       </c>
       <c r="G51" s="1">
         <v>19909470.699999999</v>
       </c>
       <c r="H51" s="1">
         <v>21003674.399999999</v>
       </c>
       <c r="I51" s="1">
         <v>21176339.600000001</v>
       </c>
       <c r="J51" s="1">
         <v>20672558.600000001</v>
       </c>
       <c r="K51" s="1">
         <v>21456837.5</v>
       </c>
       <c r="L51" s="1">
         <v>20926487.100000001</v>
       </c>
       <c r="M51" s="1">
         <v>21843013.199999999</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.75">
-      <c r="A53" s="15" t="s">
+      <c r="A53" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="16"/>
-[...10 lines deleted...]
-      <c r="M53" s="17"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="19"/>
     </row>
     <row r="54" spans="1:13" ht="40.5" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="1">
         <v>1888898.6</v>
       </c>
       <c r="C54" s="1">
         <v>1863452.8</v>
       </c>
       <c r="D54" s="1">
         <v>1723731.1</v>
       </c>
       <c r="E54" s="1">
         <v>1446436.9</v>
       </c>
       <c r="F54" s="1">
         <v>1647612.2</v>
       </c>
       <c r="G54" s="1">
         <v>2098634.2000000002</v>
       </c>
       <c r="H54" s="1">
         <v>2025134.7</v>
@@ -2969,65 +2969,65 @@
         <v>21568569.699999999</v>
       </c>
       <c r="G57" s="1">
         <v>21815066.600000001</v>
       </c>
       <c r="H57" s="1">
         <v>22707405.600000001</v>
       </c>
       <c r="I57" s="1">
         <v>22728961.800000001</v>
       </c>
       <c r="J57" s="1">
         <v>22729568.600000001</v>
       </c>
       <c r="K57" s="1">
         <v>23178784.399999999</v>
       </c>
       <c r="L57" s="1">
         <v>22493309.199999999</v>
       </c>
       <c r="M57" s="1">
         <v>23971495.800000001</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="12.75">
-      <c r="A58" s="15" t="s">
+      <c r="A58" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="16"/>
-[...10 lines deleted...]
-      <c r="M58" s="17"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="19"/>
     </row>
     <row r="59" spans="1:13" ht="40.5" customHeight="1">
       <c r="A59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="1">
         <v>2208437.7999999998</v>
       </c>
       <c r="C59" s="1">
         <v>4674013</v>
       </c>
       <c r="D59" s="1">
         <v>7609139.9000000004</v>
       </c>
       <c r="E59" s="1">
         <v>10680375.9</v>
       </c>
       <c r="F59" s="1">
         <v>13457575.6</v>
       </c>
       <c r="G59" s="1">
         <v>16093645.6</v>
       </c>
       <c r="H59" s="1">
         <v>18704595.600000001</v>
@@ -3150,65 +3150,65 @@
         <v>117794855.3</v>
       </c>
       <c r="G62" s="1">
         <v>142413478.30000001</v>
       </c>
       <c r="H62" s="1">
         <v>167478095.30000001</v>
       </c>
       <c r="I62" s="1">
         <v>192974861.19999999</v>
       </c>
       <c r="J62" s="1">
         <v>218568681.30000001</v>
       </c>
       <c r="K62" s="1">
         <v>244582543.59999999</v>
       </c>
       <c r="L62" s="1">
         <v>270320211.89999998</v>
       </c>
       <c r="M62" s="1">
         <v>297816466.60000002</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A64" s="15" t="s">
+      <c r="A64" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B64" s="16"/>
-[...10 lines deleted...]
-      <c r="M64" s="17"/>
+      <c r="B64" s="18"/>
+      <c r="C64" s="18"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="18"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="19"/>
     </row>
     <row r="65" spans="1:13" ht="21.75" customHeight="1">
       <c r="A65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="1">
         <v>1998861.7</v>
       </c>
       <c r="C65" s="1">
         <v>4393940.4000000004</v>
       </c>
       <c r="D65" s="1">
         <v>7051872.4000000004</v>
       </c>
       <c r="E65" s="1">
         <v>9636927.3000000007</v>
       </c>
       <c r="F65" s="1">
         <v>11990584.699999999</v>
       </c>
       <c r="G65" s="1">
         <v>14688976.9</v>
       </c>
       <c r="H65" s="1">
         <v>17437340.800000001</v>
@@ -3331,65 +3331,65 @@
         <v>128176849.90000001</v>
       </c>
       <c r="G68" s="1">
         <v>155512758.90000001</v>
       </c>
       <c r="H68" s="1">
         <v>182845929.80000001</v>
       </c>
       <c r="I68" s="1">
         <v>210459974.30000001</v>
       </c>
       <c r="J68" s="1">
         <v>237841013.59999999</v>
       </c>
       <c r="K68" s="1">
         <v>265783933</v>
       </c>
       <c r="L68" s="1">
         <v>294953148</v>
       </c>
       <c r="M68" s="1">
         <v>325042827.39999998</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A70" s="15" t="s">
+      <c r="A70" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B70" s="16"/>
-[...10 lines deleted...]
-      <c r="M70" s="17"/>
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="19"/>
     </row>
     <row r="71" spans="1:13" ht="21.75" customHeight="1">
       <c r="A71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="1">
         <v>3185339.4</v>
       </c>
       <c r="C71" s="1">
         <v>6600721.0999999996</v>
       </c>
       <c r="D71" s="1">
         <v>10115023.800000001</v>
       </c>
       <c r="E71" s="1">
         <v>13563673</v>
       </c>
       <c r="F71" s="1">
         <v>3558212.6</v>
       </c>
       <c r="G71" s="1">
         <v>3316873.4</v>
       </c>
       <c r="H71" s="1">
         <v>3344127.1</v>
@@ -3512,65 +3512,65 @@
         <v>27993493.600000001</v>
       </c>
       <c r="G74" s="1">
         <v>27613652.899999999</v>
       </c>
       <c r="H74" s="1">
         <v>28195829.5</v>
       </c>
       <c r="I74" s="1">
         <v>29732819.800000001</v>
       </c>
       <c r="J74" s="1">
         <v>30309541.199999999</v>
       </c>
       <c r="K74" s="1">
         <v>31288029</v>
       </c>
       <c r="L74" s="1">
         <v>31334981.100000001</v>
       </c>
       <c r="M74" s="1">
         <v>31956430.699999999</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A76" s="15" t="s">
+      <c r="A76" s="17" t="s">
         <v>237</v>
       </c>
-      <c r="B76" s="16"/>
-[...10 lines deleted...]
-      <c r="M76" s="17"/>
+      <c r="B76" s="18"/>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+      <c r="F76" s="18"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="18"/>
+      <c r="K76" s="18"/>
+      <c r="L76" s="18"/>
+      <c r="M76" s="19"/>
     </row>
     <row r="77" spans="1:13" ht="23.25" customHeight="1">
       <c r="A77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="1">
         <v>3351568.8</v>
       </c>
       <c r="C77" s="1">
         <v>3543918.2</v>
       </c>
       <c r="D77" s="1">
         <v>3514370.9</v>
       </c>
       <c r="E77" s="1">
         <v>3455265.9</v>
       </c>
       <c r="F77" s="1">
         <v>3637237.5</v>
       </c>
       <c r="G77" s="1">
         <v>3476302.6</v>
       </c>
       <c r="H77" s="1">
         <v>3877268.5</v>
@@ -3693,65 +3693,65 @@
         <v>31717074.5</v>
       </c>
       <c r="G80" s="1">
         <v>32122272.699999999</v>
       </c>
       <c r="H80" s="1">
         <v>33550990.600000001</v>
       </c>
       <c r="I80" s="1">
         <v>34364909</v>
       </c>
       <c r="J80" s="1">
         <v>34221434.399999999</v>
       </c>
       <c r="K80" s="1">
         <v>35256676.5</v>
       </c>
       <c r="L80" s="1">
         <v>36598164</v>
       </c>
       <c r="M80" s="1">
         <v>37276281.399999999</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A82" s="15" t="s">
+      <c r="A82" s="17" t="s">
         <v>238</v>
       </c>
-      <c r="B82" s="16"/>
-[...10 lines deleted...]
-      <c r="M82" s="17"/>
+      <c r="B82" s="18"/>
+      <c r="C82" s="18"/>
+      <c r="D82" s="18"/>
+      <c r="E82" s="18"/>
+      <c r="F82" s="18"/>
+      <c r="G82" s="18"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
+      <c r="L82" s="18"/>
+      <c r="M82" s="19"/>
     </row>
     <row r="83" spans="1:13" ht="12.2" customHeight="1">
       <c r="A83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="1">
         <v>3991490.3</v>
       </c>
       <c r="C83" s="1">
         <v>3781361.6</v>
       </c>
       <c r="D83" s="1">
         <v>3883977.6</v>
       </c>
       <c r="E83" s="1">
         <v>4832721.3</v>
       </c>
       <c r="F83" s="1">
         <v>4393780.7</v>
       </c>
       <c r="G83" s="1">
         <v>4176721.9</v>
       </c>
       <c r="H83" s="1">
         <v>4090902.6</v>
@@ -3874,203 +3874,208 @@
         <v>39592491.600000001</v>
       </c>
       <c r="G86" s="1">
         <v>39601790.5</v>
       </c>
       <c r="H86" s="1">
         <v>40736445.100000001</v>
       </c>
       <c r="I86" s="1">
         <v>40342906.600000001</v>
       </c>
       <c r="J86" s="1">
         <v>39420306.100000001</v>
       </c>
       <c r="K86" s="1">
         <v>40123495.700000003</v>
       </c>
       <c r="L86" s="1">
         <v>38736820.5</v>
       </c>
       <c r="M86" s="1">
         <v>40479626.5</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A88" s="15" t="s">
+      <c r="A88" s="17" t="s">
         <v>239</v>
       </c>
-      <c r="B88" s="16"/>
-[...10 lines deleted...]
-      <c r="M88" s="17"/>
+      <c r="B88" s="18"/>
+      <c r="C88" s="18"/>
+      <c r="D88" s="18"/>
+      <c r="E88" s="18"/>
+      <c r="F88" s="18"/>
+      <c r="G88" s="18"/>
+      <c r="H88" s="18"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="18"/>
+      <c r="K88" s="18"/>
+      <c r="L88" s="18"/>
+      <c r="M88" s="19"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
       <c r="A89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C89" s="1">
         <v>4492319.8</v>
       </c>
       <c r="D89" s="1">
         <v>4096679.9</v>
       </c>
-      <c r="E89" s="1"/>
+      <c r="E89" s="1">
+        <v>4224478.5999999996</v>
+      </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
     </row>
     <row r="90" spans="1:13" ht="12.2" customHeight="1">
       <c r="A90" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="1">
         <v>500118.5</v>
       </c>
       <c r="C90" s="1">
         <v>583242.30000000005</v>
       </c>
       <c r="D90" s="1">
         <v>584822.4</v>
       </c>
-      <c r="E90" s="1"/>
+      <c r="E90" s="1">
+        <v>601205.1</v>
+      </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="1">
         <v>70049356</v>
       </c>
       <c r="C91" s="1">
         <v>61825212.700000003</v>
       </c>
       <c r="D91" s="1">
         <v>66401134.700000003</v>
       </c>
-      <c r="E91" s="1"/>
+      <c r="E91" s="1">
+        <v>66935580.600000001</v>
+      </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C92" s="1">
         <v>35887357</v>
       </c>
       <c r="D92" s="1">
         <v>39057372</v>
       </c>
-      <c r="E92" s="1"/>
+      <c r="E92" s="1">
+        <v>39715508.100000001</v>
+      </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A2:M2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:M5"/>
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4079,82 +4084,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC940F32-E98B-44D2-B637-C36921604566}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC940F32-E98B-44D2-B637-C36921604566}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>