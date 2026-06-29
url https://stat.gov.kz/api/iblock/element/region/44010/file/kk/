--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -930,63 +930,63 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Алматы" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1249,152 +1249,152 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M92"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A74" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
-      <selection activeCell="E89" sqref="E89:E92"/>
+      <selection activeCell="F94" sqref="F94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="15"/>
-[...10 lines deleted...]
-      <c r="M2" s="16"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="18"/>
-[...10 lines deleted...]
-      <c r="M5" s="19"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="40.5" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>191</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>192</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>194</v>
@@ -1518,65 +1518,65 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>230</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>231</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>232</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>233</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>234</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12"/>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="18"/>
-[...10 lines deleted...]
-      <c r="M11" s="19"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" ht="40.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>146</v>
@@ -1700,65 +1700,65 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>182</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>183</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>184</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>185</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>186</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="18.75" customHeight="1"/>
     <row r="17" spans="1:13" ht="12.75">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="18"/>
-[...10 lines deleted...]
-      <c r="M17" s="19"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="40.5" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>98</v>
@@ -1882,65 +1882,65 @@
       </c>
       <c r="G21" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>134</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>135</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>136</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>137</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>138</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12"/>
     <row r="23" spans="1:13" ht="12.75">
-      <c r="A23" s="17" t="s">
+      <c r="A23" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="18"/>
-[...10 lines deleted...]
-      <c r="M23" s="19"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" ht="40.5" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>74</v>
@@ -2064,65 +2064,65 @@
       </c>
       <c r="G27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1"/>
     <row r="29" spans="1:13" ht="12.75">
-      <c r="A29" s="17" t="s">
+      <c r="A29" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="18"/>
-[...10 lines deleted...]
-      <c r="M29" s="19"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" ht="40.5" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="1">
         <v>968108.8</v>
       </c>
       <c r="C30" s="1">
         <v>1104720.2</v>
       </c>
       <c r="D30" s="1">
         <v>1108883.1000000001</v>
       </c>
       <c r="E30" s="1">
         <v>1178633.7</v>
       </c>
       <c r="F30" s="1">
         <v>1220648.3</v>
       </c>
       <c r="G30" s="1">
         <v>1245183.6000000001</v>
       </c>
       <c r="H30" s="1">
         <v>1219498.8999999999</v>
@@ -2245,65 +2245,65 @@
         <v>17487647.5</v>
       </c>
       <c r="G33" s="14">
         <v>17885379.399999999</v>
       </c>
       <c r="H33" s="1">
         <v>17386945.699999999</v>
       </c>
       <c r="I33" s="1">
         <v>17787164.600000001</v>
       </c>
       <c r="J33" s="1">
         <v>17877236.5</v>
       </c>
       <c r="K33" s="1">
         <v>18585839.300000001</v>
       </c>
       <c r="L33" s="1">
         <v>19533120.399999999</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75">
-      <c r="A35" s="17" t="s">
+      <c r="A35" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="18"/>
-[...10 lines deleted...]
-      <c r="M35" s="19"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" ht="40.5" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="1">
         <v>1458298.4</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1">
         <v>1468291.5</v>
       </c>
       <c r="G36" s="1">
         <v>1500882.3</v>
       </c>
       <c r="H36" s="1">
         <v>1445153.2</v>
@@ -2426,65 +2426,65 @@
         <v>19014395.199999999</v>
       </c>
       <c r="G39" s="1">
         <v>18260503.5</v>
       </c>
       <c r="H39" s="1">
         <v>18420462.699999999</v>
       </c>
       <c r="I39" s="1">
         <v>19266105.399999999</v>
       </c>
       <c r="J39" s="1">
         <v>19153252.5</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L39" s="1">
         <v>19365804.199999999</v>
       </c>
       <c r="M39" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75">
-      <c r="A41" s="17" t="s">
+      <c r="A41" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="18"/>
-[...10 lines deleted...]
-      <c r="M41" s="19"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" ht="40.5" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="1">
         <v>1574444</v>
       </c>
       <c r="C42" s="1">
         <v>1454178.6</v>
       </c>
       <c r="D42" s="1">
         <v>1436942.6</v>
       </c>
       <c r="E42" s="1">
         <v>1467802.8</v>
       </c>
       <c r="F42" s="1">
         <v>1509967.7</v>
       </c>
       <c r="G42" s="1">
         <v>1536912.6</v>
       </c>
       <c r="H42" s="1">
         <v>1501889.3</v>
@@ -2607,65 +2607,65 @@
         <v>18003895.699999999</v>
       </c>
       <c r="G45" s="1">
         <v>17876511</v>
       </c>
       <c r="H45" s="1">
         <v>18156530</v>
       </c>
       <c r="I45" s="1">
         <v>17761577.899999999</v>
       </c>
       <c r="J45" s="14">
         <v>17330277.100000001</v>
       </c>
       <c r="K45" s="14">
         <v>17911717.899999999</v>
       </c>
       <c r="L45" s="14">
         <v>17913727.399999999</v>
       </c>
       <c r="M45" s="14">
         <v>18488687.399999999</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.75">
-      <c r="A47" s="17" t="s">
+      <c r="A47" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="18"/>
-[...10 lines deleted...]
-      <c r="M47" s="19"/>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="16"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="16"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="16"/>
+      <c r="M47" s="17"/>
     </row>
     <row r="48" spans="1:13" ht="40.5" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="1">
         <v>1477136</v>
       </c>
       <c r="C48" s="1">
         <v>1613690.8</v>
       </c>
       <c r="D48" s="1">
         <v>1569502.4</v>
       </c>
       <c r="E48" s="1">
         <v>1652046.3</v>
       </c>
       <c r="F48" s="1">
         <v>1667300.3</v>
       </c>
       <c r="G48" s="1">
         <v>1659543.8</v>
       </c>
       <c r="H48" s="1">
         <v>1698446.3</v>
@@ -2788,65 +2788,65 @@
         <v>20061046.399999999</v>
       </c>
       <c r="G51" s="1">
         <v>19909470.699999999</v>
       </c>
       <c r="H51" s="1">
         <v>21003674.399999999</v>
       </c>
       <c r="I51" s="1">
         <v>21176339.600000001</v>
       </c>
       <c r="J51" s="1">
         <v>20672558.600000001</v>
       </c>
       <c r="K51" s="1">
         <v>21456837.5</v>
       </c>
       <c r="L51" s="1">
         <v>20926487.100000001</v>
       </c>
       <c r="M51" s="1">
         <v>21843013.199999999</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.75">
-      <c r="A53" s="17" t="s">
+      <c r="A53" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="18"/>
-[...10 lines deleted...]
-      <c r="M53" s="19"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="16"/>
+      <c r="F53" s="16"/>
+      <c r="G53" s="16"/>
+      <c r="H53" s="16"/>
+      <c r="I53" s="16"/>
+      <c r="J53" s="16"/>
+      <c r="K53" s="16"/>
+      <c r="L53" s="16"/>
+      <c r="M53" s="17"/>
     </row>
     <row r="54" spans="1:13" ht="40.5" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="1">
         <v>1888898.6</v>
       </c>
       <c r="C54" s="1">
         <v>1863452.8</v>
       </c>
       <c r="D54" s="1">
         <v>1723731.1</v>
       </c>
       <c r="E54" s="1">
         <v>1446436.9</v>
       </c>
       <c r="F54" s="1">
         <v>1647612.2</v>
       </c>
       <c r="G54" s="1">
         <v>2098634.2000000002</v>
       </c>
       <c r="H54" s="1">
         <v>2025134.7</v>
@@ -2969,65 +2969,65 @@
         <v>21568569.699999999</v>
       </c>
       <c r="G57" s="1">
         <v>21815066.600000001</v>
       </c>
       <c r="H57" s="1">
         <v>22707405.600000001</v>
       </c>
       <c r="I57" s="1">
         <v>22728961.800000001</v>
       </c>
       <c r="J57" s="1">
         <v>22729568.600000001</v>
       </c>
       <c r="K57" s="1">
         <v>23178784.399999999</v>
       </c>
       <c r="L57" s="1">
         <v>22493309.199999999</v>
       </c>
       <c r="M57" s="1">
         <v>23971495.800000001</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="12.75">
-      <c r="A58" s="17" t="s">
+      <c r="A58" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="18"/>
-[...10 lines deleted...]
-      <c r="M58" s="19"/>
+      <c r="B58" s="16"/>
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16"/>
+      <c r="G58" s="16"/>
+      <c r="H58" s="16"/>
+      <c r="I58" s="16"/>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+      <c r="L58" s="16"/>
+      <c r="M58" s="17"/>
     </row>
     <row r="59" spans="1:13" ht="40.5" customHeight="1">
       <c r="A59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="1">
         <v>2208437.7999999998</v>
       </c>
       <c r="C59" s="1">
         <v>4674013</v>
       </c>
       <c r="D59" s="1">
         <v>7609139.9000000004</v>
       </c>
       <c r="E59" s="1">
         <v>10680375.9</v>
       </c>
       <c r="F59" s="1">
         <v>13457575.6</v>
       </c>
       <c r="G59" s="1">
         <v>16093645.6</v>
       </c>
       <c r="H59" s="1">
         <v>18704595.600000001</v>
@@ -3150,65 +3150,65 @@
         <v>117794855.3</v>
       </c>
       <c r="G62" s="1">
         <v>142413478.30000001</v>
       </c>
       <c r="H62" s="1">
         <v>167478095.30000001</v>
       </c>
       <c r="I62" s="1">
         <v>192974861.19999999</v>
       </c>
       <c r="J62" s="1">
         <v>218568681.30000001</v>
       </c>
       <c r="K62" s="1">
         <v>244582543.59999999</v>
       </c>
       <c r="L62" s="1">
         <v>270320211.89999998</v>
       </c>
       <c r="M62" s="1">
         <v>297816466.60000002</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A64" s="17" t="s">
+      <c r="A64" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B64" s="18"/>
-[...10 lines deleted...]
-      <c r="M64" s="19"/>
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16"/>
+      <c r="G64" s="16"/>
+      <c r="H64" s="16"/>
+      <c r="I64" s="16"/>
+      <c r="J64" s="16"/>
+      <c r="K64" s="16"/>
+      <c r="L64" s="16"/>
+      <c r="M64" s="17"/>
     </row>
     <row r="65" spans="1:13" ht="21.75" customHeight="1">
       <c r="A65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="1">
         <v>1998861.7</v>
       </c>
       <c r="C65" s="1">
         <v>4393940.4000000004</v>
       </c>
       <c r="D65" s="1">
         <v>7051872.4000000004</v>
       </c>
       <c r="E65" s="1">
         <v>9636927.3000000007</v>
       </c>
       <c r="F65" s="1">
         <v>11990584.699999999</v>
       </c>
       <c r="G65" s="1">
         <v>14688976.9</v>
       </c>
       <c r="H65" s="1">
         <v>17437340.800000001</v>
@@ -3331,65 +3331,65 @@
         <v>128176849.90000001</v>
       </c>
       <c r="G68" s="1">
         <v>155512758.90000001</v>
       </c>
       <c r="H68" s="1">
         <v>182845929.80000001</v>
       </c>
       <c r="I68" s="1">
         <v>210459974.30000001</v>
       </c>
       <c r="J68" s="1">
         <v>237841013.59999999</v>
       </c>
       <c r="K68" s="1">
         <v>265783933</v>
       </c>
       <c r="L68" s="1">
         <v>294953148</v>
       </c>
       <c r="M68" s="1">
         <v>325042827.39999998</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A70" s="17" t="s">
+      <c r="A70" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B70" s="18"/>
-[...10 lines deleted...]
-      <c r="M70" s="19"/>
+      <c r="B70" s="16"/>
+      <c r="C70" s="16"/>
+      <c r="D70" s="16"/>
+      <c r="E70" s="16"/>
+      <c r="F70" s="16"/>
+      <c r="G70" s="16"/>
+      <c r="H70" s="16"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="16"/>
+      <c r="K70" s="16"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" ht="21.75" customHeight="1">
       <c r="A71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="1">
         <v>3185339.4</v>
       </c>
       <c r="C71" s="1">
         <v>6600721.0999999996</v>
       </c>
       <c r="D71" s="1">
         <v>10115023.800000001</v>
       </c>
       <c r="E71" s="1">
         <v>13563673</v>
       </c>
       <c r="F71" s="1">
         <v>3558212.6</v>
       </c>
       <c r="G71" s="1">
         <v>3316873.4</v>
       </c>
       <c r="H71" s="1">
         <v>3344127.1</v>
@@ -3512,65 +3512,65 @@
         <v>27993493.600000001</v>
       </c>
       <c r="G74" s="1">
         <v>27613652.899999999</v>
       </c>
       <c r="H74" s="1">
         <v>28195829.5</v>
       </c>
       <c r="I74" s="1">
         <v>29732819.800000001</v>
       </c>
       <c r="J74" s="1">
         <v>30309541.199999999</v>
       </c>
       <c r="K74" s="1">
         <v>31288029</v>
       </c>
       <c r="L74" s="1">
         <v>31334981.100000001</v>
       </c>
       <c r="M74" s="1">
         <v>31956430.699999999</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A76" s="17" t="s">
+      <c r="A76" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="B76" s="18"/>
-[...10 lines deleted...]
-      <c r="M76" s="19"/>
+      <c r="B76" s="16"/>
+      <c r="C76" s="16"/>
+      <c r="D76" s="16"/>
+      <c r="E76" s="16"/>
+      <c r="F76" s="16"/>
+      <c r="G76" s="16"/>
+      <c r="H76" s="16"/>
+      <c r="I76" s="16"/>
+      <c r="J76" s="16"/>
+      <c r="K76" s="16"/>
+      <c r="L76" s="16"/>
+      <c r="M76" s="17"/>
     </row>
     <row r="77" spans="1:13" ht="23.25" customHeight="1">
       <c r="A77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="1">
         <v>3351568.8</v>
       </c>
       <c r="C77" s="1">
         <v>3543918.2</v>
       </c>
       <c r="D77" s="1">
         <v>3514370.9</v>
       </c>
       <c r="E77" s="1">
         <v>3455265.9</v>
       </c>
       <c r="F77" s="1">
         <v>3637237.5</v>
       </c>
       <c r="G77" s="1">
         <v>3476302.6</v>
       </c>
       <c r="H77" s="1">
         <v>3877268.5</v>
@@ -3693,65 +3693,65 @@
         <v>31717074.5</v>
       </c>
       <c r="G80" s="1">
         <v>32122272.699999999</v>
       </c>
       <c r="H80" s="1">
         <v>33550990.600000001</v>
       </c>
       <c r="I80" s="1">
         <v>34364909</v>
       </c>
       <c r="J80" s="1">
         <v>34221434.399999999</v>
       </c>
       <c r="K80" s="1">
         <v>35256676.5</v>
       </c>
       <c r="L80" s="1">
         <v>36598164</v>
       </c>
       <c r="M80" s="1">
         <v>37276281.399999999</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A82" s="17" t="s">
+      <c r="A82" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="B82" s="18"/>
-[...10 lines deleted...]
-      <c r="M82" s="19"/>
+      <c r="B82" s="16"/>
+      <c r="C82" s="16"/>
+      <c r="D82" s="16"/>
+      <c r="E82" s="16"/>
+      <c r="F82" s="16"/>
+      <c r="G82" s="16"/>
+      <c r="H82" s="16"/>
+      <c r="I82" s="16"/>
+      <c r="J82" s="16"/>
+      <c r="K82" s="16"/>
+      <c r="L82" s="16"/>
+      <c r="M82" s="17"/>
     </row>
     <row r="83" spans="1:13" ht="12.2" customHeight="1">
       <c r="A83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="1">
         <v>3991490.3</v>
       </c>
       <c r="C83" s="1">
         <v>3781361.6</v>
       </c>
       <c r="D83" s="1">
         <v>3883977.6</v>
       </c>
       <c r="E83" s="1">
         <v>4832721.3</v>
       </c>
       <c r="F83" s="1">
         <v>4393780.7</v>
       </c>
       <c r="G83" s="1">
         <v>4176721.9</v>
       </c>
       <c r="H83" s="1">
         <v>4090902.6</v>
@@ -3874,208 +3874,219 @@
         <v>39592491.600000001</v>
       </c>
       <c r="G86" s="1">
         <v>39601790.5</v>
       </c>
       <c r="H86" s="1">
         <v>40736445.100000001</v>
       </c>
       <c r="I86" s="1">
         <v>40342906.600000001</v>
       </c>
       <c r="J86" s="1">
         <v>39420306.100000001</v>
       </c>
       <c r="K86" s="1">
         <v>40123495.700000003</v>
       </c>
       <c r="L86" s="1">
         <v>38736820.5</v>
       </c>
       <c r="M86" s="1">
         <v>40479626.5</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A88" s="17" t="s">
+      <c r="A88" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="B88" s="18"/>
-[...10 lines deleted...]
-      <c r="M88" s="19"/>
+      <c r="B88" s="16"/>
+      <c r="C88" s="16"/>
+      <c r="D88" s="16"/>
+      <c r="E88" s="16"/>
+      <c r="F88" s="16"/>
+      <c r="G88" s="16"/>
+      <c r="H88" s="16"/>
+      <c r="I88" s="16"/>
+      <c r="J88" s="16"/>
+      <c r="K88" s="16"/>
+      <c r="L88" s="16"/>
+      <c r="M88" s="17"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
       <c r="A89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C89" s="1">
         <v>4492319.8</v>
       </c>
       <c r="D89" s="1">
         <v>4096679.9</v>
       </c>
       <c r="E89" s="1">
         <v>4224478.5999999996</v>
       </c>
-      <c r="F89" s="1"/>
+      <c r="F89" s="1">
+        <v>4087852.3</v>
+      </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
     </row>
     <row r="90" spans="1:13" ht="12.2" customHeight="1">
       <c r="A90" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="1">
         <v>500118.5</v>
       </c>
       <c r="C90" s="1">
         <v>583242.30000000005</v>
       </c>
       <c r="D90" s="1">
         <v>584822.4</v>
       </c>
       <c r="E90" s="1">
         <v>601205.1</v>
       </c>
-      <c r="F90" s="1"/>
+      <c r="F90" s="1">
+        <v>592748.4</v>
+      </c>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="1">
         <v>70049356</v>
       </c>
       <c r="C91" s="1">
         <v>61825212.700000003</v>
       </c>
       <c r="D91" s="1">
         <v>66401134.700000003</v>
       </c>
       <c r="E91" s="1">
         <v>66935580.600000001</v>
       </c>
-      <c r="F91" s="1"/>
+      <c r="F91" s="1">
+        <v>66887751.700000003</v>
+      </c>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C92" s="1">
         <v>35887357</v>
       </c>
       <c r="D92" s="1">
         <v>39057372</v>
       </c>
       <c r="E92" s="1">
         <v>39715508.100000001</v>
       </c>
-      <c r="F92" s="1"/>
+      <c r="F92" s="1">
+        <v>38554823.600000001</v>
+      </c>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A5:M5"/>
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
-    <mergeCell ref="A2:M2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4084,85 +4095,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC940F32-E98B-44D2-B637-C36921604566}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC940F32-E98B-44D2-B637-C36921604566}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>