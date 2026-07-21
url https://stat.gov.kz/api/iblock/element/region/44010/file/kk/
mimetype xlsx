--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -930,63 +930,63 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Алматы" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1249,152 +1249,152 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M92"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A74" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
-      <selection activeCell="F94" sqref="F94"/>
+      <selection activeCell="G89" sqref="G89:G92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="13" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="18"/>
-[...10 lines deleted...]
-      <c r="M2" s="19"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="16"/>
-[...10 lines deleted...]
-      <c r="M5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="19"/>
     </row>
     <row r="6" spans="1:13" ht="40.5" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>191</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>192</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>194</v>
@@ -1518,65 +1518,65 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>230</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>231</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>232</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>233</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>234</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12"/>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="16"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" ht="40.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>143</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>146</v>
@@ -1700,65 +1700,65 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>182</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>183</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>184</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>185</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>186</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="18.75" customHeight="1"/>
     <row r="17" spans="1:13" ht="12.75">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="16"/>
-[...10 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" ht="40.5" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>98</v>
@@ -1882,65 +1882,65 @@
       </c>
       <c r="G21" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>134</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>135</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>136</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>137</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>138</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12"/>
     <row r="23" spans="1:13" ht="12.75">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="16"/>
-[...10 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+      <c r="I23" s="18"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="18"/>
+      <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="40.5" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>74</v>
@@ -2064,65 +2064,65 @@
       </c>
       <c r="G27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>66</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1"/>
     <row r="29" spans="1:13" ht="12.75">
-      <c r="A29" s="15" t="s">
+      <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="16"/>
-[...10 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="19"/>
     </row>
     <row r="30" spans="1:13" ht="40.5" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="1">
         <v>968108.8</v>
       </c>
       <c r="C30" s="1">
         <v>1104720.2</v>
       </c>
       <c r="D30" s="1">
         <v>1108883.1000000001</v>
       </c>
       <c r="E30" s="1">
         <v>1178633.7</v>
       </c>
       <c r="F30" s="1">
         <v>1220648.3</v>
       </c>
       <c r="G30" s="1">
         <v>1245183.6000000001</v>
       </c>
       <c r="H30" s="1">
         <v>1219498.8999999999</v>
@@ -2245,65 +2245,65 @@
         <v>17487647.5</v>
       </c>
       <c r="G33" s="14">
         <v>17885379.399999999</v>
       </c>
       <c r="H33" s="1">
         <v>17386945.699999999</v>
       </c>
       <c r="I33" s="1">
         <v>17787164.600000001</v>
       </c>
       <c r="J33" s="1">
         <v>17877236.5</v>
       </c>
       <c r="K33" s="1">
         <v>18585839.300000001</v>
       </c>
       <c r="L33" s="1">
         <v>19533120.399999999</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75">
-      <c r="A35" s="15" t="s">
+      <c r="A35" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="16"/>
-[...10 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="19"/>
     </row>
     <row r="36" spans="1:13" ht="40.5" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="1">
         <v>1458298.4</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="1">
         <v>1468291.5</v>
       </c>
       <c r="G36" s="1">
         <v>1500882.3</v>
       </c>
       <c r="H36" s="1">
         <v>1445153.2</v>
@@ -2426,65 +2426,65 @@
         <v>19014395.199999999</v>
       </c>
       <c r="G39" s="1">
         <v>18260503.5</v>
       </c>
       <c r="H39" s="1">
         <v>18420462.699999999</v>
       </c>
       <c r="I39" s="1">
         <v>19266105.399999999</v>
       </c>
       <c r="J39" s="1">
         <v>19153252.5</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L39" s="1">
         <v>19365804.199999999</v>
       </c>
       <c r="M39" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="16"/>
-[...10 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="40.5" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="1">
         <v>1574444</v>
       </c>
       <c r="C42" s="1">
         <v>1454178.6</v>
       </c>
       <c r="D42" s="1">
         <v>1436942.6</v>
       </c>
       <c r="E42" s="1">
         <v>1467802.8</v>
       </c>
       <c r="F42" s="1">
         <v>1509967.7</v>
       </c>
       <c r="G42" s="1">
         <v>1536912.6</v>
       </c>
       <c r="H42" s="1">
         <v>1501889.3</v>
@@ -2607,65 +2607,65 @@
         <v>18003895.699999999</v>
       </c>
       <c r="G45" s="1">
         <v>17876511</v>
       </c>
       <c r="H45" s="1">
         <v>18156530</v>
       </c>
       <c r="I45" s="1">
         <v>17761577.899999999</v>
       </c>
       <c r="J45" s="14">
         <v>17330277.100000001</v>
       </c>
       <c r="K45" s="14">
         <v>17911717.899999999</v>
       </c>
       <c r="L45" s="14">
         <v>17913727.399999999</v>
       </c>
       <c r="M45" s="14">
         <v>18488687.399999999</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.75">
-      <c r="A47" s="15" t="s">
+      <c r="A47" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="16"/>
-[...10 lines deleted...]
-      <c r="M47" s="17"/>
+      <c r="B47" s="18"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="18"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="18"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="19"/>
     </row>
     <row r="48" spans="1:13" ht="40.5" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="1">
         <v>1477136</v>
       </c>
       <c r="C48" s="1">
         <v>1613690.8</v>
       </c>
       <c r="D48" s="1">
         <v>1569502.4</v>
       </c>
       <c r="E48" s="1">
         <v>1652046.3</v>
       </c>
       <c r="F48" s="1">
         <v>1667300.3</v>
       </c>
       <c r="G48" s="1">
         <v>1659543.8</v>
       </c>
       <c r="H48" s="1">
         <v>1698446.3</v>
@@ -2788,65 +2788,65 @@
         <v>20061046.399999999</v>
       </c>
       <c r="G51" s="1">
         <v>19909470.699999999</v>
       </c>
       <c r="H51" s="1">
         <v>21003674.399999999</v>
       </c>
       <c r="I51" s="1">
         <v>21176339.600000001</v>
       </c>
       <c r="J51" s="1">
         <v>20672558.600000001</v>
       </c>
       <c r="K51" s="1">
         <v>21456837.5</v>
       </c>
       <c r="L51" s="1">
         <v>20926487.100000001</v>
       </c>
       <c r="M51" s="1">
         <v>21843013.199999999</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.75">
-      <c r="A53" s="15" t="s">
+      <c r="A53" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="16"/>
-[...10 lines deleted...]
-      <c r="M53" s="17"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="18"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="18"/>
+      <c r="H53" s="18"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="19"/>
     </row>
     <row r="54" spans="1:13" ht="40.5" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="1">
         <v>1888898.6</v>
       </c>
       <c r="C54" s="1">
         <v>1863452.8</v>
       </c>
       <c r="D54" s="1">
         <v>1723731.1</v>
       </c>
       <c r="E54" s="1">
         <v>1446436.9</v>
       </c>
       <c r="F54" s="1">
         <v>1647612.2</v>
       </c>
       <c r="G54" s="1">
         <v>2098634.2000000002</v>
       </c>
       <c r="H54" s="1">
         <v>2025134.7</v>
@@ -2969,65 +2969,65 @@
         <v>21568569.699999999</v>
       </c>
       <c r="G57" s="1">
         <v>21815066.600000001</v>
       </c>
       <c r="H57" s="1">
         <v>22707405.600000001</v>
       </c>
       <c r="I57" s="1">
         <v>22728961.800000001</v>
       </c>
       <c r="J57" s="1">
         <v>22729568.600000001</v>
       </c>
       <c r="K57" s="1">
         <v>23178784.399999999</v>
       </c>
       <c r="L57" s="1">
         <v>22493309.199999999</v>
       </c>
       <c r="M57" s="1">
         <v>23971495.800000001</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="12.75">
-      <c r="A58" s="15" t="s">
+      <c r="A58" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="16"/>
-[...10 lines deleted...]
-      <c r="M58" s="17"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="19"/>
     </row>
     <row r="59" spans="1:13" ht="40.5" customHeight="1">
       <c r="A59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="1">
         <v>2208437.7999999998</v>
       </c>
       <c r="C59" s="1">
         <v>4674013</v>
       </c>
       <c r="D59" s="1">
         <v>7609139.9000000004</v>
       </c>
       <c r="E59" s="1">
         <v>10680375.9</v>
       </c>
       <c r="F59" s="1">
         <v>13457575.6</v>
       </c>
       <c r="G59" s="1">
         <v>16093645.6</v>
       </c>
       <c r="H59" s="1">
         <v>18704595.600000001</v>
@@ -3150,65 +3150,65 @@
         <v>117794855.3</v>
       </c>
       <c r="G62" s="1">
         <v>142413478.30000001</v>
       </c>
       <c r="H62" s="1">
         <v>167478095.30000001</v>
       </c>
       <c r="I62" s="1">
         <v>192974861.19999999</v>
       </c>
       <c r="J62" s="1">
         <v>218568681.30000001</v>
       </c>
       <c r="K62" s="1">
         <v>244582543.59999999</v>
       </c>
       <c r="L62" s="1">
         <v>270320211.89999998</v>
       </c>
       <c r="M62" s="1">
         <v>297816466.60000002</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A64" s="15" t="s">
+      <c r="A64" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B64" s="16"/>
-[...10 lines deleted...]
-      <c r="M64" s="17"/>
+      <c r="B64" s="18"/>
+      <c r="C64" s="18"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="18"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="19"/>
     </row>
     <row r="65" spans="1:13" ht="21.75" customHeight="1">
       <c r="A65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="1">
         <v>1998861.7</v>
       </c>
       <c r="C65" s="1">
         <v>4393940.4000000004</v>
       </c>
       <c r="D65" s="1">
         <v>7051872.4000000004</v>
       </c>
       <c r="E65" s="1">
         <v>9636927.3000000007</v>
       </c>
       <c r="F65" s="1">
         <v>11990584.699999999</v>
       </c>
       <c r="G65" s="1">
         <v>14688976.9</v>
       </c>
       <c r="H65" s="1">
         <v>17437340.800000001</v>
@@ -3331,65 +3331,65 @@
         <v>128176849.90000001</v>
       </c>
       <c r="G68" s="1">
         <v>155512758.90000001</v>
       </c>
       <c r="H68" s="1">
         <v>182845929.80000001</v>
       </c>
       <c r="I68" s="1">
         <v>210459974.30000001</v>
       </c>
       <c r="J68" s="1">
         <v>237841013.59999999</v>
       </c>
       <c r="K68" s="1">
         <v>265783933</v>
       </c>
       <c r="L68" s="1">
         <v>294953148</v>
       </c>
       <c r="M68" s="1">
         <v>325042827.39999998</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A70" s="15" t="s">
+      <c r="A70" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B70" s="16"/>
-[...10 lines deleted...]
-      <c r="M70" s="17"/>
+      <c r="B70" s="18"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="19"/>
     </row>
     <row r="71" spans="1:13" ht="21.75" customHeight="1">
       <c r="A71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="1">
         <v>3185339.4</v>
       </c>
       <c r="C71" s="1">
         <v>6600721.0999999996</v>
       </c>
       <c r="D71" s="1">
         <v>10115023.800000001</v>
       </c>
       <c r="E71" s="1">
         <v>13563673</v>
       </c>
       <c r="F71" s="1">
         <v>3558212.6</v>
       </c>
       <c r="G71" s="1">
         <v>3316873.4</v>
       </c>
       <c r="H71" s="1">
         <v>3344127.1</v>
@@ -3512,65 +3512,65 @@
         <v>27993493.600000001</v>
       </c>
       <c r="G74" s="1">
         <v>27613652.899999999</v>
       </c>
       <c r="H74" s="1">
         <v>28195829.5</v>
       </c>
       <c r="I74" s="1">
         <v>29732819.800000001</v>
       </c>
       <c r="J74" s="1">
         <v>30309541.199999999</v>
       </c>
       <c r="K74" s="1">
         <v>31288029</v>
       </c>
       <c r="L74" s="1">
         <v>31334981.100000001</v>
       </c>
       <c r="M74" s="1">
         <v>31956430.699999999</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A76" s="15" t="s">
+      <c r="A76" s="17" t="s">
         <v>237</v>
       </c>
-      <c r="B76" s="16"/>
-[...10 lines deleted...]
-      <c r="M76" s="17"/>
+      <c r="B76" s="18"/>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+      <c r="F76" s="18"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="18"/>
+      <c r="I76" s="18"/>
+      <c r="J76" s="18"/>
+      <c r="K76" s="18"/>
+      <c r="L76" s="18"/>
+      <c r="M76" s="19"/>
     </row>
     <row r="77" spans="1:13" ht="23.25" customHeight="1">
       <c r="A77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="1">
         <v>3351568.8</v>
       </c>
       <c r="C77" s="1">
         <v>3543918.2</v>
       </c>
       <c r="D77" s="1">
         <v>3514370.9</v>
       </c>
       <c r="E77" s="1">
         <v>3455265.9</v>
       </c>
       <c r="F77" s="1">
         <v>3637237.5</v>
       </c>
       <c r="G77" s="1">
         <v>3476302.6</v>
       </c>
       <c r="H77" s="1">
         <v>3877268.5</v>
@@ -3693,65 +3693,65 @@
         <v>31717074.5</v>
       </c>
       <c r="G80" s="1">
         <v>32122272.699999999</v>
       </c>
       <c r="H80" s="1">
         <v>33550990.600000001</v>
       </c>
       <c r="I80" s="1">
         <v>34364909</v>
       </c>
       <c r="J80" s="1">
         <v>34221434.399999999</v>
       </c>
       <c r="K80" s="1">
         <v>35256676.5</v>
       </c>
       <c r="L80" s="1">
         <v>36598164</v>
       </c>
       <c r="M80" s="1">
         <v>37276281.399999999</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A82" s="15" t="s">
+      <c r="A82" s="17" t="s">
         <v>238</v>
       </c>
-      <c r="B82" s="16"/>
-[...10 lines deleted...]
-      <c r="M82" s="17"/>
+      <c r="B82" s="18"/>
+      <c r="C82" s="18"/>
+      <c r="D82" s="18"/>
+      <c r="E82" s="18"/>
+      <c r="F82" s="18"/>
+      <c r="G82" s="18"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
+      <c r="L82" s="18"/>
+      <c r="M82" s="19"/>
     </row>
     <row r="83" spans="1:13" ht="12.2" customHeight="1">
       <c r="A83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="1">
         <v>3991490.3</v>
       </c>
       <c r="C83" s="1">
         <v>3781361.6</v>
       </c>
       <c r="D83" s="1">
         <v>3883977.6</v>
       </c>
       <c r="E83" s="1">
         <v>4832721.3</v>
       </c>
       <c r="F83" s="1">
         <v>4393780.7</v>
       </c>
       <c r="G83" s="1">
         <v>4176721.9</v>
       </c>
       <c r="H83" s="1">
         <v>4090902.6</v>
@@ -3874,219 +3874,224 @@
         <v>39592491.600000001</v>
       </c>
       <c r="G86" s="1">
         <v>39601790.5</v>
       </c>
       <c r="H86" s="1">
         <v>40736445.100000001</v>
       </c>
       <c r="I86" s="1">
         <v>40342906.600000001</v>
       </c>
       <c r="J86" s="1">
         <v>39420306.100000001</v>
       </c>
       <c r="K86" s="1">
         <v>40123495.700000003</v>
       </c>
       <c r="L86" s="1">
         <v>38736820.5</v>
       </c>
       <c r="M86" s="1">
         <v>40479626.5</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A88" s="15" t="s">
+      <c r="A88" s="17" t="s">
         <v>239</v>
       </c>
-      <c r="B88" s="16"/>
-[...10 lines deleted...]
-      <c r="M88" s="17"/>
+      <c r="B88" s="18"/>
+      <c r="C88" s="18"/>
+      <c r="D88" s="18"/>
+      <c r="E88" s="18"/>
+      <c r="F88" s="18"/>
+      <c r="G88" s="18"/>
+      <c r="H88" s="18"/>
+      <c r="I88" s="18"/>
+      <c r="J88" s="18"/>
+      <c r="K88" s="18"/>
+      <c r="L88" s="18"/>
+      <c r="M88" s="19"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1">
       <c r="A89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="1">
         <v>3982540.5</v>
       </c>
       <c r="C89" s="1">
         <v>4492319.8</v>
       </c>
       <c r="D89" s="1">
         <v>4096679.9</v>
       </c>
       <c r="E89" s="1">
         <v>4224478.5999999996</v>
       </c>
       <c r="F89" s="1">
         <v>4087852.3</v>
       </c>
-      <c r="G89" s="1"/>
+      <c r="G89" s="1">
+        <v>4313116.7</v>
+      </c>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
     </row>
     <row r="90" spans="1:13" ht="12.2" customHeight="1">
       <c r="A90" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="1">
         <v>500118.5</v>
       </c>
       <c r="C90" s="1">
         <v>583242.30000000005</v>
       </c>
       <c r="D90" s="1">
         <v>584822.4</v>
       </c>
       <c r="E90" s="1">
         <v>601205.1</v>
       </c>
       <c r="F90" s="1">
         <v>592748.4</v>
       </c>
-      <c r="G90" s="1"/>
+      <c r="G90" s="1">
+        <v>621879</v>
+      </c>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
     </row>
     <row r="91" spans="1:13" ht="12.2" customHeight="1">
       <c r="A91" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="1">
         <v>70049356</v>
       </c>
       <c r="C91" s="1">
         <v>61825212.700000003</v>
       </c>
       <c r="D91" s="1">
         <v>66401134.700000003</v>
       </c>
       <c r="E91" s="1">
         <v>66935580.600000001</v>
       </c>
       <c r="F91" s="1">
         <v>66887751.700000003</v>
       </c>
-      <c r="G91" s="1"/>
+      <c r="G91" s="1">
+        <v>70300585.5</v>
+      </c>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
     </row>
     <row r="92" spans="1:13" ht="12.2" customHeight="1">
       <c r="A92" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="1">
         <v>38789938.200000003</v>
       </c>
       <c r="C92" s="1">
         <v>35887357</v>
       </c>
       <c r="D92" s="1">
         <v>39057372</v>
       </c>
       <c r="E92" s="1">
         <v>39715508.100000001</v>
       </c>
       <c r="F92" s="1">
         <v>38554823.600000001</v>
       </c>
-      <c r="G92" s="1"/>
+      <c r="G92" s="1">
+        <v>38933560.200000003</v>
+      </c>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A2:M2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:M5"/>
     <mergeCell ref="A88:M88"/>
     <mergeCell ref="A82:M82"/>
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4095,82 +4100,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC940F32-E98B-44D2-B637-C36921604566}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC940F32-E98B-44D2-B637-C36921604566}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>