--- v3 (2026-07-26)
+++ v4 (2026-09-24)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз каз\Мал және құс саны а+\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20C007F3-3D75-4FD4-AFC2-3ACA8B8704BB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC5722DC-6BF2-48C5-AA0B-A410B6579D5B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A,түйе!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1346" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ай соңына</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
     <t>Қосшы қ.ә.</t>
   </si>
   <si>
@@ -1126,51 +1126,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BT5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CO7" sqref="CO7"/>
+      <selection pane="bottomRight" activeCell="CO6" sqref="CO6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1997,52 +1997,56 @@
       </c>
       <c r="CF5" s="48">
         <v>230</v>
       </c>
       <c r="CG5" s="48">
         <v>230</v>
       </c>
       <c r="CH5" s="48">
         <v>231</v>
       </c>
       <c r="CI5" s="65">
         <v>230</v>
       </c>
       <c r="CJ5" s="48">
         <v>250</v>
       </c>
       <c r="CK5" s="48">
         <v>245</v>
       </c>
       <c r="CL5" s="69">
         <v>245</v>
       </c>
       <c r="CM5" s="48">
         <v>245</v>
       </c>
-      <c r="CN5" s="29"/>
-      <c r="CO5" s="29"/>
+      <c r="CN5" s="29">
+        <v>260</v>
+      </c>
+      <c r="CO5" s="29">
+        <v>257</v>
+      </c>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="2" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="9">
         <v>2</v>
       </c>
       <c r="C6" s="9">
         <v>2</v>
       </c>
       <c r="D6" s="10">
         <v>2</v>
       </c>
       <c r="E6" s="9">
         <v>2</v>
       </c>
       <c r="F6" s="15">
         <v>2</v>
       </c>
       <c r="G6" s="27">
@@ -2278,52 +2282,56 @@
       </c>
       <c r="CF6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL6" s="70" t="s">
         <v>1</v>
       </c>
       <c r="CM6" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="CN6" s="30"/>
-      <c r="CO6" s="30"/>
+      <c r="CN6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO6" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" s="2" customFormat="1">
       <c r="A7" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="27" t="s">
@@ -2559,52 +2567,56 @@
       </c>
       <c r="CF7" s="49">
         <v>71</v>
       </c>
       <c r="CG7" s="49">
         <v>71</v>
       </c>
       <c r="CH7" s="49">
         <v>70</v>
       </c>
       <c r="CI7" s="66">
         <v>70</v>
       </c>
       <c r="CJ7" s="49">
         <v>70</v>
       </c>
       <c r="CK7" s="49">
         <v>70</v>
       </c>
       <c r="CL7" s="52">
         <v>70</v>
       </c>
       <c r="CM7" s="49">
         <v>70</v>
       </c>
-      <c r="CN7" s="30"/>
-      <c r="CO7" s="30"/>
+      <c r="CN7" s="30">
+        <v>69</v>
+      </c>
+      <c r="CO7" s="30">
+        <v>69</v>
+      </c>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" s="2" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="9">
         <v>2</v>
       </c>
       <c r="C8" s="9">
         <v>2</v>
       </c>
       <c r="D8" s="10">
         <v>2</v>
       </c>
       <c r="E8" s="9">
         <v>2</v>
       </c>
       <c r="F8" s="15">
         <v>2</v>
       </c>
       <c r="G8" s="27">
@@ -2840,52 +2852,56 @@
       </c>
       <c r="CF8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM8" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN8" s="30"/>
-      <c r="CO8" s="30"/>
+      <c r="CN8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO8" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" s="2" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="27" t="s">
@@ -3111,52 +3127,56 @@
       </c>
       <c r="CF9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM9" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN9" s="30"/>
-      <c r="CO9" s="30"/>
+      <c r="CN9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO9" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" s="2" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="27" t="s">
@@ -3390,52 +3410,56 @@
       </c>
       <c r="CF10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM10" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN10" s="30"/>
-      <c r="CO10" s="30"/>
+      <c r="CN10" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO10" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" s="2" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="27" t="s">
@@ -3671,52 +3695,56 @@
       </c>
       <c r="CF11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM11" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN11" s="30"/>
-      <c r="CO11" s="30"/>
+      <c r="CN11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO11" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" s="2" customFormat="1">
       <c r="A12" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="27" t="s">
@@ -3952,52 +3980,56 @@
       </c>
       <c r="CF12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM12" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN12" s="30"/>
-      <c r="CO12" s="30"/>
+      <c r="CN12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO12" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" s="2" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="9">
         <v>2</v>
       </c>
       <c r="C13" s="9">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>2</v>
       </c>
       <c r="E13" s="9">
         <v>2</v>
       </c>
       <c r="F13" s="15">
         <v>2</v>
       </c>
       <c r="G13" s="27">
@@ -4233,52 +4265,56 @@
       </c>
       <c r="CF13" s="49">
         <v>2</v>
       </c>
       <c r="CG13" s="49">
         <v>2</v>
       </c>
       <c r="CH13" s="49">
         <v>2</v>
       </c>
       <c r="CI13" s="66">
         <v>2</v>
       </c>
       <c r="CJ13" s="49">
         <v>2</v>
       </c>
       <c r="CK13" s="49">
         <v>2</v>
       </c>
       <c r="CL13" s="52">
         <v>2</v>
       </c>
       <c r="CM13" s="49">
         <v>2</v>
       </c>
-      <c r="CN13" s="30"/>
-      <c r="CO13" s="30"/>
+      <c r="CN13" s="32">
+        <v>2</v>
+      </c>
+      <c r="CO13" s="32">
+        <v>2</v>
+      </c>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="27" t="s">
@@ -4504,52 +4540,56 @@
       </c>
       <c r="CF14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM14" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN14" s="30"/>
-      <c r="CO14" s="30"/>
+      <c r="CN14" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO14" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" s="2" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="27" t="s">
@@ -4785,52 +4825,56 @@
       </c>
       <c r="CF15" s="49">
         <v>40</v>
       </c>
       <c r="CG15" s="49">
         <v>40</v>
       </c>
       <c r="CH15" s="49">
         <v>40</v>
       </c>
       <c r="CI15" s="66">
         <v>40</v>
       </c>
       <c r="CJ15" s="37">
         <v>40</v>
       </c>
       <c r="CK15" s="49">
         <v>40</v>
       </c>
       <c r="CL15" s="52">
         <v>40</v>
       </c>
       <c r="CM15" s="49">
         <v>40</v>
       </c>
-      <c r="CN15" s="30"/>
-      <c r="CO15" s="30"/>
+      <c r="CN15" s="32">
+        <v>40</v>
+      </c>
+      <c r="CO15" s="32">
+        <v>40</v>
+      </c>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" s="2" customFormat="1">
       <c r="A16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>15</v>
       </c>
       <c r="D16" s="10">
         <v>15</v>
       </c>
       <c r="E16" s="9">
         <v>15</v>
       </c>
       <c r="F16" s="15">
         <v>15</v>
       </c>
       <c r="G16" s="27">
@@ -5066,52 +5110,56 @@
       </c>
       <c r="CF16" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG16" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH16" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI16" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ16" s="37">
         <v>20</v>
       </c>
       <c r="CK16" s="49">
         <v>20</v>
       </c>
       <c r="CL16" s="52">
         <v>20</v>
       </c>
       <c r="CM16" s="49">
         <v>20</v>
       </c>
-      <c r="CN16" s="30"/>
-      <c r="CO16" s="30"/>
+      <c r="CN16" s="32">
+        <v>20</v>
+      </c>
+      <c r="CO16" s="32">
+        <v>20</v>
+      </c>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" s="2" customFormat="1">
       <c r="A17" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="27" t="s">
@@ -5347,52 +5395,56 @@
       </c>
       <c r="CF17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM17" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN17" s="30"/>
-      <c r="CO17" s="30"/>
+      <c r="CN17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO17" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP17" s="30"/>
       <c r="CQ17" s="30"/>
       <c r="CR17" s="30"/>
       <c r="CS17" s="30"/>
     </row>
     <row r="18" spans="1:97" s="2" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="27" t="s">
@@ -5628,52 +5680,56 @@
       </c>
       <c r="CF18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM18" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN18" s="30"/>
-      <c r="CO18" s="30"/>
+      <c r="CN18" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO18" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP18" s="30"/>
       <c r="CQ18" s="30"/>
       <c r="CR18" s="30"/>
       <c r="CS18" s="30"/>
     </row>
     <row r="19" spans="1:97" s="2" customFormat="1">
       <c r="A19" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="27" t="s">
@@ -5909,52 +5965,56 @@
       </c>
       <c r="CF19" s="49">
         <v>23</v>
       </c>
       <c r="CG19" s="49">
         <v>23</v>
       </c>
       <c r="CH19" s="49">
         <v>23</v>
       </c>
       <c r="CI19" s="66">
         <v>23</v>
       </c>
       <c r="CJ19" s="49">
         <v>23</v>
       </c>
       <c r="CK19" s="49">
         <v>23</v>
       </c>
       <c r="CL19" s="52">
         <v>23</v>
       </c>
       <c r="CM19" s="49">
         <v>23</v>
       </c>
-      <c r="CN19" s="30"/>
-      <c r="CO19" s="30"/>
+      <c r="CN19" s="32">
+        <v>23</v>
+      </c>
+      <c r="CO19" s="32">
+        <v>23</v>
+      </c>
       <c r="CP19" s="30"/>
       <c r="CQ19" s="30"/>
       <c r="CR19" s="30"/>
       <c r="CS19" s="30"/>
     </row>
     <row r="20" spans="1:97" s="2" customFormat="1">
       <c r="A20" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="27" t="s">
@@ -6180,52 +6240,56 @@
       </c>
       <c r="CF20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM20" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN20" s="30"/>
-      <c r="CO20" s="30"/>
+      <c r="CN20" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO20" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP20" s="30"/>
       <c r="CQ20" s="30"/>
       <c r="CR20" s="30"/>
       <c r="CS20" s="30"/>
     </row>
     <row r="21" spans="1:97" s="2" customFormat="1">
       <c r="A21" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="27" t="s">
@@ -6451,52 +6515,56 @@
       </c>
       <c r="CF21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM21" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN21" s="30"/>
-      <c r="CO21" s="30"/>
+      <c r="CN21" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO21" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP21" s="30"/>
       <c r="CQ21" s="30"/>
       <c r="CR21" s="30"/>
       <c r="CS21" s="30"/>
     </row>
     <row r="22" spans="1:97" s="2" customFormat="1">
       <c r="A22" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="27" t="s">
@@ -6722,52 +6790,56 @@
       </c>
       <c r="CF22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CG22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CH22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM22" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN22" s="30"/>
-      <c r="CO22" s="30"/>
+      <c r="CN22" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO22" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP22" s="30"/>
       <c r="CQ22" s="30"/>
       <c r="CR22" s="30"/>
       <c r="CS22" s="30"/>
     </row>
     <row r="23" spans="1:97" s="2" customFormat="1">
       <c r="A23" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="9">
         <v>9</v>
       </c>
       <c r="C23" s="9">
         <v>9</v>
       </c>
       <c r="D23" s="10">
         <v>9</v>
       </c>
       <c r="E23" s="9">
         <v>9</v>
       </c>
       <c r="F23" s="15">
         <v>9</v>
       </c>
       <c r="G23" s="27">
@@ -7003,52 +7075,56 @@
       </c>
       <c r="CF23" s="49">
         <v>25</v>
       </c>
       <c r="CG23" s="49">
         <v>25</v>
       </c>
       <c r="CH23" s="49">
         <v>31</v>
       </c>
       <c r="CI23" s="66">
         <v>30</v>
       </c>
       <c r="CJ23" s="49">
         <v>30</v>
       </c>
       <c r="CK23" s="49">
         <v>30</v>
       </c>
       <c r="CL23" s="52">
         <v>30</v>
       </c>
       <c r="CM23" s="52">
         <v>30</v>
       </c>
-      <c r="CN23" s="30"/>
-      <c r="CO23" s="30"/>
+      <c r="CN23" s="32">
+        <v>46</v>
+      </c>
+      <c r="CO23" s="32">
+        <v>44</v>
+      </c>
       <c r="CP23" s="30"/>
       <c r="CQ23" s="30"/>
       <c r="CR23" s="30"/>
       <c r="CS23" s="30"/>
     </row>
     <row r="24" spans="1:97" s="2" customFormat="1">
       <c r="A24" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="27" t="s">
@@ -7284,52 +7360,56 @@
       </c>
       <c r="CF24" s="49">
         <v>2</v>
       </c>
       <c r="CG24" s="49">
         <v>2</v>
       </c>
       <c r="CH24" s="49" t="s">
         <v>1</v>
       </c>
       <c r="CI24" s="67" t="s">
         <v>1</v>
       </c>
       <c r="CJ24" s="67" t="s">
         <v>1</v>
       </c>
       <c r="CK24" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL24" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM24" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="CN24" s="30"/>
-      <c r="CO24" s="30"/>
+      <c r="CN24" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO24" s="32" t="s">
+        <v>1</v>
+      </c>
       <c r="CP24" s="30"/>
       <c r="CQ24" s="30"/>
       <c r="CR24" s="30"/>
       <c r="CS24" s="30"/>
     </row>
     <row r="25" spans="1:97" s="2" customFormat="1">
       <c r="A25" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="9">
         <v>63</v>
       </c>
       <c r="C25" s="9">
         <v>63</v>
       </c>
       <c r="D25" s="10">
         <v>66</v>
       </c>
       <c r="E25" s="9">
         <v>69</v>
       </c>
       <c r="F25" s="15">
         <v>71</v>
       </c>
       <c r="G25" s="27">
@@ -7565,52 +7645,56 @@
       </c>
       <c r="CF25" s="49">
         <v>67</v>
       </c>
       <c r="CG25" s="49">
         <v>67</v>
       </c>
       <c r="CH25" s="49">
         <v>65</v>
       </c>
       <c r="CI25" s="68">
         <v>65</v>
       </c>
       <c r="CJ25" s="49">
         <v>65</v>
       </c>
       <c r="CK25" s="49">
         <v>60</v>
       </c>
       <c r="CL25" s="52">
         <v>60</v>
       </c>
       <c r="CM25" s="52">
         <v>60</v>
       </c>
-      <c r="CN25" s="30"/>
-      <c r="CO25" s="30"/>
+      <c r="CN25" s="32">
+        <v>60</v>
+      </c>
+      <c r="CO25" s="32">
+        <v>59</v>
+      </c>
       <c r="CP25" s="30"/>
       <c r="CQ25" s="30"/>
       <c r="CR25" s="30"/>
       <c r="CS25" s="30"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="3"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="3"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="3"/>
     </row>
     <row r="29" spans="1:97">
       <c r="C29" s="3"/>
     </row>
     <row r="30" spans="1:97">
       <c r="C30" s="3"/>
     </row>
     <row r="31" spans="1:97">
       <c r="C31" s="3"/>
     </row>
     <row r="32" spans="1:97">
       <c r="C32" s="3"/>