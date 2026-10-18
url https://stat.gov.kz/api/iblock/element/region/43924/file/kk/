--- v4 (2026-09-24)
+++ v5 (2026-10-18)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз каз\Мал және құс саны а+\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC5722DC-6BF2-48C5-AA0B-A410B6579D5B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D45FB64-672D-4549-85D3-E5310E17F9A0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A,түйе!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1346" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1359" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ай соңына</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
     <t>Қосшы қ.ә.</t>
   </si>
   <si>
@@ -553,51 +553,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -769,50 +769,59 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 86" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 88" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный_tabsv16" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1126,51 +1135,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BT5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CO6" sqref="CO6"/>
+      <selection pane="bottomRight" activeCell="CP5" sqref="CP5:CP25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -2003,51 +2012,53 @@
       </c>
       <c r="CH5" s="48">
         <v>231</v>
       </c>
       <c r="CI5" s="65">
         <v>230</v>
       </c>
       <c r="CJ5" s="48">
         <v>250</v>
       </c>
       <c r="CK5" s="48">
         <v>245</v>
       </c>
       <c r="CL5" s="69">
         <v>245</v>
       </c>
       <c r="CM5" s="48">
         <v>245</v>
       </c>
       <c r="CN5" s="29">
         <v>260</v>
       </c>
       <c r="CO5" s="29">
         <v>257</v>
       </c>
-      <c r="CP5" s="29"/>
+      <c r="CP5" s="84">
+        <v>256</v>
+      </c>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="2" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="9">
         <v>2</v>
       </c>
       <c r="C6" s="9">
         <v>2</v>
       </c>
       <c r="D6" s="10">
         <v>2</v>
       </c>
       <c r="E6" s="9">
         <v>2</v>
       </c>
       <c r="F6" s="15">
         <v>2</v>
       </c>
       <c r="G6" s="27">
         <v>2</v>
@@ -2288,51 +2299,53 @@
       </c>
       <c r="CH6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK6" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL6" s="70" t="s">
         <v>1</v>
       </c>
       <c r="CM6" s="49" t="s">
         <v>1</v>
       </c>
       <c r="CN6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO6" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP6" s="30"/>
+      <c r="CP6" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ6" s="30"/>
       <c r="CR6" s="30"/>
       <c r="CS6" s="30"/>
     </row>
     <row r="7" spans="1:97" s="2" customFormat="1">
       <c r="A7" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>1</v>
@@ -2573,51 +2586,53 @@
       </c>
       <c r="CH7" s="49">
         <v>70</v>
       </c>
       <c r="CI7" s="66">
         <v>70</v>
       </c>
       <c r="CJ7" s="49">
         <v>70</v>
       </c>
       <c r="CK7" s="49">
         <v>70</v>
       </c>
       <c r="CL7" s="52">
         <v>70</v>
       </c>
       <c r="CM7" s="49">
         <v>70</v>
       </c>
       <c r="CN7" s="30">
         <v>69</v>
       </c>
       <c r="CO7" s="30">
         <v>69</v>
       </c>
-      <c r="CP7" s="30"/>
+      <c r="CP7" s="85">
+        <v>69</v>
+      </c>
       <c r="CQ7" s="30"/>
       <c r="CR7" s="30"/>
       <c r="CS7" s="30"/>
     </row>
     <row r="8" spans="1:97" s="2" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="9">
         <v>2</v>
       </c>
       <c r="C8" s="9">
         <v>2</v>
       </c>
       <c r="D8" s="10">
         <v>2</v>
       </c>
       <c r="E8" s="9">
         <v>2</v>
       </c>
       <c r="F8" s="15">
         <v>2</v>
       </c>
       <c r="G8" s="27">
         <v>2</v>
@@ -2858,51 +2873,53 @@
       </c>
       <c r="CH8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM8" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN8" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO8" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP8" s="30"/>
+      <c r="CP8" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
     </row>
     <row r="9" spans="1:97" s="2" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>1</v>
@@ -3133,51 +3150,53 @@
       </c>
       <c r="CH9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO9" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP9" s="30"/>
+      <c r="CP9" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
     </row>
     <row r="10" spans="1:97" s="2" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>1</v>
@@ -3416,51 +3435,53 @@
       </c>
       <c r="CH10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM10" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN10" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO10" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP10" s="30"/>
+      <c r="CP10" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
     </row>
     <row r="11" spans="1:97" s="2" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>1</v>
@@ -3701,51 +3722,53 @@
       </c>
       <c r="CH11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN11" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO11" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP11" s="30"/>
+      <c r="CP11" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
     </row>
     <row r="12" spans="1:97" s="2" customFormat="1">
       <c r="A12" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>1</v>
@@ -3986,51 +4009,53 @@
       </c>
       <c r="CH12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM12" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN12" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO12" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP12" s="30"/>
+      <c r="CP12" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
     </row>
     <row r="13" spans="1:97" s="2" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="9">
         <v>2</v>
       </c>
       <c r="C13" s="9">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>2</v>
       </c>
       <c r="E13" s="9">
         <v>2</v>
       </c>
       <c r="F13" s="15">
         <v>2</v>
       </c>
       <c r="G13" s="27">
         <v>2</v>
@@ -4271,51 +4296,53 @@
       </c>
       <c r="CH13" s="49">
         <v>2</v>
       </c>
       <c r="CI13" s="66">
         <v>2</v>
       </c>
       <c r="CJ13" s="49">
         <v>2</v>
       </c>
       <c r="CK13" s="49">
         <v>2</v>
       </c>
       <c r="CL13" s="52">
         <v>2</v>
       </c>
       <c r="CM13" s="49">
         <v>2</v>
       </c>
       <c r="CN13" s="32">
         <v>2</v>
       </c>
       <c r="CO13" s="32">
         <v>2</v>
       </c>
-      <c r="CP13" s="30"/>
+      <c r="CP13" s="85">
+        <v>2</v>
+      </c>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="27" t="s">
         <v>1</v>
@@ -4546,51 +4573,53 @@
       </c>
       <c r="CH14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM14" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN14" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO14" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP14" s="30"/>
+      <c r="CP14" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
     </row>
     <row r="15" spans="1:97" s="2" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>1</v>
@@ -4831,51 +4860,53 @@
       </c>
       <c r="CH15" s="49">
         <v>40</v>
       </c>
       <c r="CI15" s="66">
         <v>40</v>
       </c>
       <c r="CJ15" s="37">
         <v>40</v>
       </c>
       <c r="CK15" s="49">
         <v>40</v>
       </c>
       <c r="CL15" s="52">
         <v>40</v>
       </c>
       <c r="CM15" s="49">
         <v>40</v>
       </c>
       <c r="CN15" s="32">
         <v>40</v>
       </c>
       <c r="CO15" s="32">
         <v>40</v>
       </c>
-      <c r="CP15" s="30"/>
+      <c r="CP15" s="70">
+        <v>39</v>
+      </c>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
     </row>
     <row r="16" spans="1:97" s="2" customFormat="1">
       <c r="A16" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>15</v>
       </c>
       <c r="D16" s="10">
         <v>15</v>
       </c>
       <c r="E16" s="9">
         <v>15</v>
       </c>
       <c r="F16" s="15">
         <v>15</v>
       </c>
       <c r="G16" s="27">
         <v>15</v>
@@ -5116,51 +5147,53 @@
       </c>
       <c r="CH16" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI16" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ16" s="37">
         <v>20</v>
       </c>
       <c r="CK16" s="49">
         <v>20</v>
       </c>
       <c r="CL16" s="52">
         <v>20</v>
       </c>
       <c r="CM16" s="49">
         <v>20</v>
       </c>
       <c r="CN16" s="32">
         <v>20</v>
       </c>
       <c r="CO16" s="32">
         <v>20</v>
       </c>
-      <c r="CP16" s="30"/>
+      <c r="CP16" s="70">
+        <v>20</v>
+      </c>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
     </row>
     <row r="17" spans="1:97" s="2" customFormat="1">
       <c r="A17" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>1</v>
@@ -5401,51 +5434,53 @@
       </c>
       <c r="CH17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM17" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN17" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO17" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP17" s="30"/>
+      <c r="CP17" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ17" s="30"/>
       <c r="CR17" s="30"/>
       <c r="CS17" s="30"/>
     </row>
     <row r="18" spans="1:97" s="2" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>1</v>
@@ -5686,51 +5721,53 @@
       </c>
       <c r="CH18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM18" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN18" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO18" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP18" s="30"/>
+      <c r="CP18" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ18" s="30"/>
       <c r="CR18" s="30"/>
       <c r="CS18" s="30"/>
     </row>
     <row r="19" spans="1:97" s="2" customFormat="1">
       <c r="A19" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>1</v>
@@ -5971,51 +6008,53 @@
       </c>
       <c r="CH19" s="49">
         <v>23</v>
       </c>
       <c r="CI19" s="66">
         <v>23</v>
       </c>
       <c r="CJ19" s="49">
         <v>23</v>
       </c>
       <c r="CK19" s="49">
         <v>23</v>
       </c>
       <c r="CL19" s="52">
         <v>23</v>
       </c>
       <c r="CM19" s="49">
         <v>23</v>
       </c>
       <c r="CN19" s="32">
         <v>23</v>
       </c>
       <c r="CO19" s="32">
         <v>23</v>
       </c>
-      <c r="CP19" s="30"/>
+      <c r="CP19" s="85">
+        <v>23</v>
+      </c>
       <c r="CQ19" s="30"/>
       <c r="CR19" s="30"/>
       <c r="CS19" s="30"/>
     </row>
     <row r="20" spans="1:97" s="2" customFormat="1">
       <c r="A20" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="27" t="s">
         <v>1</v>
@@ -6246,51 +6285,53 @@
       </c>
       <c r="CH20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM20" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN20" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO20" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP20" s="30"/>
+      <c r="CP20" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ20" s="30"/>
       <c r="CR20" s="30"/>
       <c r="CS20" s="30"/>
     </row>
     <row r="21" spans="1:97" s="2" customFormat="1">
       <c r="A21" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>1</v>
@@ -6521,51 +6562,53 @@
       </c>
       <c r="CH21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM21" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN21" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO21" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP21" s="30"/>
+      <c r="CP21" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ21" s="30"/>
       <c r="CR21" s="30"/>
       <c r="CS21" s="30"/>
     </row>
     <row r="22" spans="1:97" s="2" customFormat="1">
       <c r="A22" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="27" t="s">
         <v>1</v>
@@ -6796,51 +6839,53 @@
       </c>
       <c r="CH22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CI22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CJ22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CK22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM22" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN22" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO22" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP22" s="30"/>
+      <c r="CP22" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ22" s="30"/>
       <c r="CR22" s="30"/>
       <c r="CS22" s="30"/>
     </row>
     <row r="23" spans="1:97" s="2" customFormat="1">
       <c r="A23" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="9">
         <v>9</v>
       </c>
       <c r="C23" s="9">
         <v>9</v>
       </c>
       <c r="D23" s="10">
         <v>9</v>
       </c>
       <c r="E23" s="9">
         <v>9</v>
       </c>
       <c r="F23" s="15">
         <v>9</v>
       </c>
       <c r="G23" s="27">
         <v>9</v>
@@ -7081,51 +7126,53 @@
       </c>
       <c r="CH23" s="49">
         <v>31</v>
       </c>
       <c r="CI23" s="66">
         <v>30</v>
       </c>
       <c r="CJ23" s="49">
         <v>30</v>
       </c>
       <c r="CK23" s="49">
         <v>30</v>
       </c>
       <c r="CL23" s="52">
         <v>30</v>
       </c>
       <c r="CM23" s="52">
         <v>30</v>
       </c>
       <c r="CN23" s="32">
         <v>46</v>
       </c>
       <c r="CO23" s="32">
         <v>44</v>
       </c>
-      <c r="CP23" s="30"/>
+      <c r="CP23" s="85">
+        <v>44</v>
+      </c>
       <c r="CQ23" s="30"/>
       <c r="CR23" s="30"/>
       <c r="CS23" s="30"/>
     </row>
     <row r="24" spans="1:97" s="2" customFormat="1">
       <c r="A24" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>1</v>
@@ -7366,51 +7413,53 @@
       </c>
       <c r="CH24" s="49" t="s">
         <v>1</v>
       </c>
       <c r="CI24" s="67" t="s">
         <v>1</v>
       </c>
       <c r="CJ24" s="67" t="s">
         <v>1</v>
       </c>
       <c r="CK24" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CL24" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CM24" s="37" t="s">
         <v>1</v>
       </c>
       <c r="CN24" s="32" t="s">
         <v>1</v>
       </c>
       <c r="CO24" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="CP24" s="30"/>
+      <c r="CP24" s="37" t="s">
+        <v>1</v>
+      </c>
       <c r="CQ24" s="30"/>
       <c r="CR24" s="30"/>
       <c r="CS24" s="30"/>
     </row>
     <row r="25" spans="1:97" s="2" customFormat="1">
       <c r="A25" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="9">
         <v>63</v>
       </c>
       <c r="C25" s="9">
         <v>63</v>
       </c>
       <c r="D25" s="10">
         <v>66</v>
       </c>
       <c r="E25" s="9">
         <v>69</v>
       </c>
       <c r="F25" s="15">
         <v>71</v>
       </c>
       <c r="G25" s="27">
         <v>58</v>
@@ -7651,51 +7700,53 @@
       </c>
       <c r="CH25" s="49">
         <v>65</v>
       </c>
       <c r="CI25" s="68">
         <v>65</v>
       </c>
       <c r="CJ25" s="49">
         <v>65</v>
       </c>
       <c r="CK25" s="49">
         <v>60</v>
       </c>
       <c r="CL25" s="52">
         <v>60</v>
       </c>
       <c r="CM25" s="52">
         <v>60</v>
       </c>
       <c r="CN25" s="32">
         <v>60</v>
       </c>
       <c r="CO25" s="32">
         <v>59</v>
       </c>
-      <c r="CP25" s="30"/>
+      <c r="CP25" s="86">
+        <v>59</v>
+      </c>
       <c r="CQ25" s="30"/>
       <c r="CR25" s="30"/>
       <c r="CS25" s="30"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="3"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="3"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="3"/>
     </row>
     <row r="29" spans="1:97">
       <c r="C29" s="3"/>
     </row>
     <row r="30" spans="1:97">
       <c r="C30" s="3"/>
     </row>
     <row r="31" spans="1:97">
       <c r="C31" s="3"/>
     </row>
     <row r="32" spans="1:97">
       <c r="C32" s="3"/>
       <c r="CC32" s="58"/>