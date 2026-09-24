--- v3 (2026-07-26)
+++ v4 (2026-09-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз каз\Мал және құс саны а+\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3A13C87-AAA0-4918-BC5A-4C38B3F5D004}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3B9AB9D-384F-42F9-B762-9B02F8204ED4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="570" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
@@ -940,90 +940,90 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="199" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="199" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="20" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="200">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% — акцент1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент3" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="60% - Акцент4" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="60% - Акцент5" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1531,51 +1531,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO10" sqref="CO10"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CO25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
@@ -1603,275 +1603,277 @@
     <col min="44" max="44" width="10.85546875" style="2" customWidth="1"/>
     <col min="45" max="45" width="10.42578125" style="2" customWidth="1"/>
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.5703125" style="2" customWidth="1"/>
     <col min="48" max="48" width="10.85546875" style="2" customWidth="1"/>
     <col min="49" max="50" width="11.140625" style="2" customWidth="1"/>
     <col min="51" max="51" width="11.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="9.140625" style="2"/>
     <col min="53" max="53" width="10.42578125" style="2" customWidth="1"/>
     <col min="54" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="10" style="2" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="2" customWidth="1"/>
     <col min="58" max="58" width="11.28515625" style="2" customWidth="1"/>
     <col min="59" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.7109375" style="2" customWidth="1"/>
     <col min="75" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="10.42578125" style="2" customWidth="1"/>
     <col min="83" max="83" width="11.42578125" style="2" customWidth="1"/>
     <col min="84" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="11.28515625" style="2" customWidth="1"/>
     <col min="88" max="88" width="10.85546875" style="2" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="2"/>
     <col min="90" max="90" width="11.85546875" style="2" customWidth="1"/>
-    <col min="91" max="16384" width="9.140625" style="2"/>
+    <col min="91" max="92" width="9.140625" style="2"/>
+    <col min="93" max="93" width="11" style="2" customWidth="1"/>
+    <col min="94" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="52"/>
-[...46 lines deleted...]
-      <c r="AW1" s="52"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="K2" s="51"/>
-[...2 lines deleted...]
-      <c r="V2" s="51" t="s">
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="V2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="W2" s="51"/>
-[...2 lines deleted...]
-      <c r="AH2" s="51" t="s">
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="AI2" s="51"/>
-[...2 lines deleted...]
-      <c r="AT2" s="51" t="s">
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="AU2" s="51"/>
-[...2 lines deleted...]
-      <c r="BF2" s="51" t="s">
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="BG2" s="51"/>
-[...1 lines deleted...]
-      <c r="BI2" s="51"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
       <c r="BU2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="CG2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="CS2" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53" t="s">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="54"/>
-[...10 lines deleted...]
-      <c r="AL3" s="53" t="s">
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="49"/>
+      <c r="AL3" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="53" t="s">
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="48" t="s">
+      <c r="AY3" s="48"/>
+      <c r="AZ3" s="48"/>
+      <c r="BA3" s="48"/>
+      <c r="BB3" s="48"/>
+      <c r="BC3" s="48"/>
+      <c r="BD3" s="48"/>
+      <c r="BE3" s="48"/>
+      <c r="BF3" s="48"/>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="48"/>
+      <c r="BJ3" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="49"/>
-[...10 lines deleted...]
-      <c r="BV3" s="45" t="s">
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="58"/>
+      <c r="BV3" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="46"/>
-[...10 lines deleted...]
-      <c r="CH3" s="45" t="s">
+      <c r="BW3" s="54"/>
+      <c r="BX3" s="54"/>
+      <c r="BY3" s="54"/>
+      <c r="BZ3" s="54"/>
+      <c r="CA3" s="54"/>
+      <c r="CB3" s="54"/>
+      <c r="CC3" s="54"/>
+      <c r="CD3" s="54"/>
+      <c r="CE3" s="54"/>
+      <c r="CF3" s="54"/>
+      <c r="CG3" s="55"/>
+      <c r="CH3" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="46"/>
-[...9 lines deleted...]
-      <c r="CS3" s="47"/>
+      <c r="CI3" s="54"/>
+      <c r="CJ3" s="54"/>
+      <c r="CK3" s="54"/>
+      <c r="CL3" s="54"/>
+      <c r="CM3" s="54"/>
+      <c r="CN3" s="54"/>
+      <c r="CO3" s="54"/>
+      <c r="CP3" s="54"/>
+      <c r="CQ3" s="54"/>
+      <c r="CR3" s="54"/>
+      <c r="CS3" s="55"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="58"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2391,52 +2393,56 @@
       </c>
       <c r="CF5" s="30">
         <v>9538743</v>
       </c>
       <c r="CG5" s="30">
         <v>9828258</v>
       </c>
       <c r="CH5" s="30">
         <v>10200184</v>
       </c>
       <c r="CI5" s="30">
         <v>10251295</v>
       </c>
       <c r="CJ5" s="30">
         <v>10084142</v>
       </c>
       <c r="CK5" s="30">
         <v>9807390</v>
       </c>
       <c r="CL5" s="30">
         <v>10032642</v>
       </c>
       <c r="CM5" s="30">
         <v>9853009</v>
       </c>
-      <c r="CN5" s="24"/>
-      <c r="CO5" s="24"/>
+      <c r="CN5" s="35">
+        <v>9816012</v>
+      </c>
+      <c r="CO5" s="35">
+        <v>10053526</v>
+      </c>
       <c r="CP5" s="24"/>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>13796</v>
       </c>
       <c r="C6" s="17">
         <v>13795</v>
       </c>
       <c r="D6" s="18">
         <v>13043</v>
       </c>
       <c r="E6" s="18">
         <v>13419</v>
       </c>
       <c r="F6" s="17">
         <v>13416</v>
       </c>
       <c r="G6" s="17">
@@ -2672,52 +2678,56 @@
       </c>
       <c r="CF6" s="31">
         <v>2217</v>
       </c>
       <c r="CG6" s="43">
         <v>2217</v>
       </c>
       <c r="CH6" s="31">
         <v>12994</v>
       </c>
       <c r="CI6" s="31">
         <v>12994</v>
       </c>
       <c r="CJ6" s="31">
         <v>12994</v>
       </c>
       <c r="CK6" s="31">
         <v>12994</v>
       </c>
       <c r="CL6" s="31">
         <v>14994</v>
       </c>
       <c r="CM6" s="31">
         <v>14994</v>
       </c>
-      <c r="CN6" s="25"/>
-      <c r="CO6" s="25"/>
+      <c r="CN6" s="36">
+        <v>13141</v>
+      </c>
+      <c r="CO6" s="36">
+        <v>13141</v>
+      </c>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="17" t="s">
@@ -2953,52 +2963,56 @@
       </c>
       <c r="CF7" s="31">
         <v>225</v>
       </c>
       <c r="CG7" s="44">
         <v>225</v>
       </c>
       <c r="CH7" s="31">
         <v>355</v>
       </c>
       <c r="CI7" s="31">
         <v>355</v>
       </c>
       <c r="CJ7" s="31">
         <v>355</v>
       </c>
       <c r="CK7" s="31">
         <v>355</v>
       </c>
       <c r="CL7" s="31">
         <v>355</v>
       </c>
       <c r="CM7" s="31">
         <v>355</v>
       </c>
-      <c r="CN7" s="25"/>
-      <c r="CO7" s="25"/>
+      <c r="CN7" s="25">
+        <v>355</v>
+      </c>
+      <c r="CO7" s="25">
+        <v>355</v>
+      </c>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>30725</v>
       </c>
       <c r="C8" s="17">
         <v>30725</v>
       </c>
       <c r="D8" s="18">
         <v>30725</v>
       </c>
       <c r="E8" s="18">
         <v>30025</v>
       </c>
       <c r="F8" s="17">
         <v>30025</v>
       </c>
       <c r="G8" s="17">
@@ -3234,52 +3248,56 @@
       </c>
       <c r="CF8" s="31">
         <v>11851</v>
       </c>
       <c r="CG8" s="43">
         <v>11851</v>
       </c>
       <c r="CH8" s="31">
         <v>13073</v>
       </c>
       <c r="CI8" s="31">
         <v>13073</v>
       </c>
       <c r="CJ8" s="31">
         <v>13073</v>
       </c>
       <c r="CK8" s="31">
         <v>13073</v>
       </c>
       <c r="CL8" s="31">
         <v>14073</v>
       </c>
       <c r="CM8" s="31">
         <v>14073</v>
       </c>
-      <c r="CN8" s="25"/>
-      <c r="CO8" s="25"/>
+      <c r="CN8" s="36">
+        <v>12607</v>
+      </c>
+      <c r="CO8" s="36">
+        <v>12607</v>
+      </c>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>276790</v>
       </c>
       <c r="C9" s="17">
         <v>272032</v>
       </c>
       <c r="D9" s="18">
         <v>233507</v>
       </c>
       <c r="E9" s="18">
         <v>237584</v>
       </c>
       <c r="F9" s="17">
         <v>248479</v>
       </c>
       <c r="G9" s="17">
@@ -3515,52 +3533,56 @@
       </c>
       <c r="CF9" s="31">
         <v>316005</v>
       </c>
       <c r="CG9" s="43">
         <v>285629</v>
       </c>
       <c r="CH9" s="31">
         <v>288500</v>
       </c>
       <c r="CI9" s="31">
         <v>332556</v>
       </c>
       <c r="CJ9" s="31">
         <v>287493</v>
       </c>
       <c r="CK9" s="31">
         <v>332425</v>
       </c>
       <c r="CL9" s="31">
         <v>339032</v>
       </c>
       <c r="CM9" s="31">
         <v>307776</v>
       </c>
-      <c r="CN9" s="25"/>
-      <c r="CO9" s="25"/>
+      <c r="CN9" s="36">
+        <v>343481</v>
+      </c>
+      <c r="CO9" s="36">
+        <v>339002</v>
+      </c>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>1711842</v>
       </c>
       <c r="C10" s="17">
         <v>1543729</v>
       </c>
       <c r="D10" s="18">
         <v>1596418</v>
       </c>
       <c r="E10" s="18">
         <v>1468833</v>
       </c>
       <c r="F10" s="17">
         <v>1673191</v>
       </c>
       <c r="G10" s="17">
@@ -3796,52 +3818,56 @@
       </c>
       <c r="CF10" s="31">
         <v>1205824</v>
       </c>
       <c r="CG10" s="43">
         <v>1249925</v>
       </c>
       <c r="CH10" s="31">
         <v>1296505</v>
       </c>
       <c r="CI10" s="31">
         <v>1457873</v>
       </c>
       <c r="CJ10" s="31">
         <v>1479865</v>
       </c>
       <c r="CK10" s="31">
         <v>1282666</v>
       </c>
       <c r="CL10" s="31">
         <v>1282889</v>
       </c>
       <c r="CM10" s="31">
         <v>1316087</v>
       </c>
-      <c r="CN10" s="25"/>
-      <c r="CO10" s="25"/>
+      <c r="CN10" s="36">
+        <v>1214741</v>
+      </c>
+      <c r="CO10" s="36">
+        <v>1231235</v>
+      </c>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>171273</v>
       </c>
       <c r="C11" s="17">
         <v>225245</v>
       </c>
       <c r="D11" s="18">
         <v>193145</v>
       </c>
       <c r="E11" s="18">
         <v>193045</v>
       </c>
       <c r="F11" s="17">
         <v>223045</v>
       </c>
       <c r="G11" s="17">
@@ -4077,52 +4103,56 @@
       </c>
       <c r="CF11" s="31">
         <v>55808</v>
       </c>
       <c r="CG11" s="43">
         <v>55808</v>
       </c>
       <c r="CH11" s="31">
         <v>59837</v>
       </c>
       <c r="CI11" s="31">
         <v>59837</v>
       </c>
       <c r="CJ11" s="31">
         <v>59837</v>
       </c>
       <c r="CK11" s="31">
         <v>59837</v>
       </c>
       <c r="CL11" s="31">
         <v>159837</v>
       </c>
       <c r="CM11" s="31">
         <v>114337</v>
       </c>
-      <c r="CN11" s="25"/>
-      <c r="CO11" s="25"/>
+      <c r="CN11" s="36">
+        <v>117089</v>
+      </c>
+      <c r="CO11" s="36">
+        <v>137089</v>
+      </c>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>104431</v>
       </c>
       <c r="C12" s="17">
         <v>104431</v>
       </c>
       <c r="D12" s="18">
         <v>104405</v>
       </c>
       <c r="E12" s="18">
         <v>104405</v>
       </c>
       <c r="F12" s="17">
         <v>109405</v>
       </c>
       <c r="G12" s="17">
@@ -4358,52 +4388,56 @@
       </c>
       <c r="CF12" s="31">
         <v>73284</v>
       </c>
       <c r="CG12" s="43">
         <v>69312</v>
       </c>
       <c r="CH12" s="31">
         <v>77441</v>
       </c>
       <c r="CI12" s="31">
         <v>77441</v>
       </c>
       <c r="CJ12" s="31">
         <v>77441</v>
       </c>
       <c r="CK12" s="31">
         <v>77441</v>
       </c>
       <c r="CL12" s="31">
         <v>93991</v>
       </c>
       <c r="CM12" s="31">
         <v>93991</v>
       </c>
-      <c r="CN12" s="25"/>
-      <c r="CO12" s="25"/>
+      <c r="CN12" s="36">
+        <v>80767</v>
+      </c>
+      <c r="CO12" s="36">
+        <v>80767</v>
+      </c>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="17">
         <v>1443478</v>
       </c>
       <c r="C13" s="17">
         <v>1344535</v>
       </c>
       <c r="D13" s="18">
         <v>1605877</v>
       </c>
       <c r="E13" s="18">
         <v>2828574</v>
       </c>
       <c r="F13" s="17">
         <v>1869681</v>
       </c>
       <c r="G13" s="17">
@@ -4639,52 +4673,56 @@
       </c>
       <c r="CF13" s="31">
         <v>5062370</v>
       </c>
       <c r="CG13" s="43">
         <v>5085225</v>
       </c>
       <c r="CH13" s="31">
         <v>5430198</v>
       </c>
       <c r="CI13" s="31">
         <v>5314261</v>
       </c>
       <c r="CJ13" s="31">
         <v>5220250</v>
       </c>
       <c r="CK13" s="31">
         <v>5117157</v>
       </c>
       <c r="CL13" s="31">
         <v>5174944</v>
       </c>
       <c r="CM13" s="31">
         <v>4961235</v>
       </c>
-      <c r="CN13" s="25"/>
-      <c r="CO13" s="25"/>
+      <c r="CN13" s="36">
+        <v>4946184</v>
+      </c>
+      <c r="CO13" s="36">
+        <v>5116592</v>
+      </c>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="17">
         <v>9200</v>
       </c>
       <c r="C14" s="17">
         <v>8400</v>
       </c>
       <c r="D14" s="18">
         <v>8400</v>
       </c>
       <c r="E14" s="18">
         <v>10250</v>
       </c>
       <c r="F14" s="17">
         <v>10250</v>
       </c>
       <c r="G14" s="17">
@@ -4920,52 +4958,56 @@
       </c>
       <c r="CF14" s="31">
         <v>9188</v>
       </c>
       <c r="CG14" s="43">
         <v>5659</v>
       </c>
       <c r="CH14" s="31">
         <v>11285</v>
       </c>
       <c r="CI14" s="31">
         <v>11285</v>
       </c>
       <c r="CJ14" s="31">
         <v>11285</v>
       </c>
       <c r="CK14" s="31">
         <v>11285</v>
       </c>
       <c r="CL14" s="31">
         <v>14285</v>
       </c>
       <c r="CM14" s="31">
         <v>14285</v>
       </c>
-      <c r="CN14" s="25"/>
-      <c r="CO14" s="25"/>
+      <c r="CN14" s="36">
+        <v>11141</v>
+      </c>
+      <c r="CO14" s="36">
+        <v>11141</v>
+      </c>
       <c r="CP14" s="25"/>
       <c r="CQ14" s="25"/>
       <c r="CR14" s="25"/>
       <c r="CS14" s="25"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>1426051</v>
       </c>
       <c r="C15" s="17">
         <v>1393199</v>
       </c>
       <c r="D15" s="18">
         <v>1432050</v>
       </c>
       <c r="E15" s="18">
         <v>1360288</v>
       </c>
       <c r="F15" s="17">
         <v>1404007</v>
       </c>
       <c r="G15" s="17">
@@ -5201,52 +5243,56 @@
       </c>
       <c r="CF15" s="31">
         <v>1239035</v>
       </c>
       <c r="CG15" s="43">
         <v>1324081</v>
       </c>
       <c r="CH15" s="31">
         <v>1373302</v>
       </c>
       <c r="CI15" s="31">
         <v>1380858</v>
       </c>
       <c r="CJ15" s="31">
         <v>1344659</v>
       </c>
       <c r="CK15" s="31">
         <v>1350484</v>
       </c>
       <c r="CL15" s="31">
         <v>1355974</v>
       </c>
       <c r="CM15" s="31">
         <v>1365588</v>
       </c>
-      <c r="CN15" s="25"/>
-      <c r="CO15" s="25"/>
+      <c r="CN15" s="36">
+        <v>1369401</v>
+      </c>
+      <c r="CO15" s="36">
+        <v>1395483</v>
+      </c>
       <c r="CP15" s="25"/>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="25"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="17">
         <v>36169</v>
       </c>
       <c r="C16" s="17">
         <v>36169</v>
       </c>
       <c r="D16" s="18">
         <v>36169</v>
       </c>
       <c r="E16" s="18">
         <v>38004</v>
       </c>
       <c r="F16" s="17">
         <v>47501</v>
       </c>
       <c r="G16" s="17">
@@ -5482,52 +5528,56 @@
       </c>
       <c r="CF16" s="31">
         <v>28749</v>
       </c>
       <c r="CG16" s="43">
         <v>28476</v>
       </c>
       <c r="CH16" s="31">
         <v>29553</v>
       </c>
       <c r="CI16" s="31">
         <v>29525</v>
       </c>
       <c r="CJ16" s="31">
         <v>29525</v>
       </c>
       <c r="CK16" s="31">
         <v>29525</v>
       </c>
       <c r="CL16" s="31">
         <v>32525</v>
       </c>
       <c r="CM16" s="31">
         <v>32525</v>
       </c>
-      <c r="CN16" s="25"/>
-      <c r="CO16" s="25"/>
+      <c r="CN16" s="36">
+        <v>30145</v>
+      </c>
+      <c r="CO16" s="36">
+        <v>29997</v>
+      </c>
       <c r="CP16" s="25"/>
       <c r="CQ16" s="25"/>
       <c r="CR16" s="25"/>
       <c r="CS16" s="25"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="17">
         <v>56703</v>
       </c>
       <c r="C17" s="17">
         <v>56909</v>
       </c>
       <c r="D17" s="18">
         <v>57449</v>
       </c>
       <c r="E17" s="18">
         <v>56099</v>
       </c>
       <c r="F17" s="17">
         <v>60799</v>
       </c>
       <c r="G17" s="17">
@@ -5763,52 +5813,56 @@
       </c>
       <c r="CF17" s="31">
         <v>65015</v>
       </c>
       <c r="CG17" s="43">
         <v>56615</v>
       </c>
       <c r="CH17" s="31">
         <v>66276</v>
       </c>
       <c r="CI17" s="31">
         <v>65461</v>
       </c>
       <c r="CJ17" s="31">
         <v>65461</v>
       </c>
       <c r="CK17" s="31">
         <v>65461</v>
       </c>
       <c r="CL17" s="31">
         <v>72476</v>
       </c>
       <c r="CM17" s="31">
         <v>72476</v>
       </c>
-      <c r="CN17" s="25"/>
-      <c r="CO17" s="25"/>
+      <c r="CN17" s="36">
+        <v>73000</v>
+      </c>
+      <c r="CO17" s="36">
+        <v>73000</v>
+      </c>
       <c r="CP17" s="25"/>
       <c r="CQ17" s="25"/>
       <c r="CR17" s="25"/>
       <c r="CS17" s="25"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="17">
         <v>49474</v>
       </c>
       <c r="C18" s="17">
         <v>49254</v>
       </c>
       <c r="D18" s="18">
         <v>49044</v>
       </c>
       <c r="E18" s="18">
         <v>52612</v>
       </c>
       <c r="F18" s="17">
         <v>59297</v>
       </c>
       <c r="G18" s="17">
@@ -6044,52 +6098,56 @@
       </c>
       <c r="CF18" s="31">
         <v>42119</v>
       </c>
       <c r="CG18" s="43">
         <v>38209</v>
       </c>
       <c r="CH18" s="31">
         <v>38102</v>
       </c>
       <c r="CI18" s="31">
         <v>37903</v>
       </c>
       <c r="CJ18" s="31">
         <v>37903</v>
       </c>
       <c r="CK18" s="31">
         <v>35883</v>
       </c>
       <c r="CL18" s="31">
         <v>37883</v>
       </c>
       <c r="CM18" s="31">
         <v>37883</v>
       </c>
-      <c r="CN18" s="25"/>
-      <c r="CO18" s="25"/>
+      <c r="CN18" s="36">
+        <v>47271</v>
+      </c>
+      <c r="CO18" s="36">
+        <v>46915</v>
+      </c>
       <c r="CP18" s="25"/>
       <c r="CQ18" s="25"/>
       <c r="CR18" s="25"/>
       <c r="CS18" s="25"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="17">
         <v>42265</v>
       </c>
       <c r="C19" s="17">
         <v>42264</v>
       </c>
       <c r="D19" s="18">
         <v>42264</v>
       </c>
       <c r="E19" s="18">
         <v>42263</v>
       </c>
       <c r="F19" s="17">
         <v>42415</v>
       </c>
       <c r="G19" s="17">
@@ -6325,52 +6383,56 @@
       </c>
       <c r="CF19" s="31">
         <v>36050</v>
       </c>
       <c r="CG19" s="43">
         <v>36050</v>
       </c>
       <c r="CH19" s="31">
         <v>29159</v>
       </c>
       <c r="CI19" s="31">
         <v>28942</v>
       </c>
       <c r="CJ19" s="31">
         <v>28942</v>
       </c>
       <c r="CK19" s="31">
         <v>28942</v>
       </c>
       <c r="CL19" s="31">
         <v>31942</v>
       </c>
       <c r="CM19" s="31">
         <v>31942</v>
       </c>
-      <c r="CN19" s="25"/>
-      <c r="CO19" s="25"/>
+      <c r="CN19" s="36">
+        <v>53365</v>
+      </c>
+      <c r="CO19" s="36">
+        <v>53332</v>
+      </c>
       <c r="CP19" s="25"/>
       <c r="CQ19" s="25"/>
       <c r="CR19" s="25"/>
       <c r="CS19" s="25"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="17">
         <v>108891</v>
       </c>
       <c r="C20" s="17">
         <v>108871</v>
       </c>
       <c r="D20" s="18">
         <v>108871</v>
       </c>
       <c r="E20" s="18">
         <v>108871</v>
       </c>
       <c r="F20" s="17">
         <v>113871</v>
       </c>
       <c r="G20" s="17">
@@ -6606,52 +6668,56 @@
       </c>
       <c r="CF20" s="31">
         <v>102667</v>
       </c>
       <c r="CG20" s="43">
         <v>72411</v>
       </c>
       <c r="CH20" s="31">
         <v>68997</v>
       </c>
       <c r="CI20" s="31">
         <v>68997</v>
       </c>
       <c r="CJ20" s="31">
         <v>68997</v>
       </c>
       <c r="CK20" s="31">
         <v>68997</v>
       </c>
       <c r="CL20" s="31">
         <v>70997</v>
       </c>
       <c r="CM20" s="31">
         <v>70997</v>
       </c>
-      <c r="CN20" s="25"/>
-      <c r="CO20" s="25"/>
+      <c r="CN20" s="36">
+        <v>74038</v>
+      </c>
+      <c r="CO20" s="36">
+        <v>74038</v>
+      </c>
       <c r="CP20" s="25"/>
       <c r="CQ20" s="25"/>
       <c r="CR20" s="25"/>
       <c r="CS20" s="25"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="17">
         <v>18529</v>
       </c>
       <c r="C21" s="17">
         <v>18409</v>
       </c>
       <c r="D21" s="18">
         <v>18072</v>
       </c>
       <c r="E21" s="18">
         <v>17992</v>
       </c>
       <c r="F21" s="17">
         <v>17906</v>
       </c>
       <c r="G21" s="17">
@@ -6887,52 +6953,56 @@
       </c>
       <c r="CF21" s="31">
         <v>19064</v>
       </c>
       <c r="CG21" s="43">
         <v>17751</v>
       </c>
       <c r="CH21" s="31">
         <v>18294</v>
       </c>
       <c r="CI21" s="31">
         <v>18163</v>
       </c>
       <c r="CJ21" s="31">
         <v>17855</v>
       </c>
       <c r="CK21" s="31">
         <v>17767</v>
       </c>
       <c r="CL21" s="31">
         <v>19767</v>
       </c>
       <c r="CM21" s="31">
         <v>19767</v>
       </c>
-      <c r="CN21" s="25"/>
-      <c r="CO21" s="25"/>
+      <c r="CN21" s="36">
+        <v>20532</v>
+      </c>
+      <c r="CO21" s="36">
+        <v>20473</v>
+      </c>
       <c r="CP21" s="25"/>
       <c r="CQ21" s="25"/>
       <c r="CR21" s="25"/>
       <c r="CS21" s="25"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1">
       <c r="A22" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="17">
         <v>70872</v>
       </c>
       <c r="C22" s="17">
         <v>70872</v>
       </c>
       <c r="D22" s="18">
         <v>70833</v>
       </c>
       <c r="E22" s="18">
         <v>69610</v>
       </c>
       <c r="F22" s="17">
         <v>69298</v>
       </c>
       <c r="G22" s="17">
@@ -7168,52 +7238,56 @@
       </c>
       <c r="CF22" s="31">
         <v>81234</v>
       </c>
       <c r="CG22" s="43">
         <v>74496</v>
       </c>
       <c r="CH22" s="31">
         <v>66295</v>
       </c>
       <c r="CI22" s="31">
         <v>66295</v>
       </c>
       <c r="CJ22" s="31">
         <v>66256</v>
       </c>
       <c r="CK22" s="31">
         <v>65320</v>
       </c>
       <c r="CL22" s="31">
         <v>67075</v>
       </c>
       <c r="CM22" s="31">
         <v>77011</v>
       </c>
-      <c r="CN22" s="25"/>
-      <c r="CO22" s="25"/>
+      <c r="CN22" s="36">
+        <v>83028</v>
+      </c>
+      <c r="CO22" s="36">
+        <v>83028</v>
+      </c>
       <c r="CP22" s="25"/>
       <c r="CQ22" s="25"/>
       <c r="CR22" s="25"/>
       <c r="CS22" s="25"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1">
       <c r="A23" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="17">
         <v>1539370</v>
       </c>
       <c r="C23" s="17">
         <v>1507696</v>
       </c>
       <c r="D23" s="18">
         <v>1427323</v>
       </c>
       <c r="E23" s="18">
         <v>1324585</v>
       </c>
       <c r="F23" s="17">
         <v>1503622</v>
       </c>
       <c r="G23" s="17">
@@ -7449,52 +7523,56 @@
       </c>
       <c r="CF23" s="31">
         <v>1083642</v>
       </c>
       <c r="CG23" s="43">
         <v>1317695</v>
       </c>
       <c r="CH23" s="31">
         <v>1229160</v>
       </c>
       <c r="CI23" s="31">
         <v>1183729</v>
       </c>
       <c r="CJ23" s="31">
         <v>1170500</v>
       </c>
       <c r="CK23" s="31">
         <v>1143691</v>
       </c>
       <c r="CL23" s="31">
         <v>1136054</v>
       </c>
       <c r="CM23" s="31">
         <v>1190198</v>
       </c>
-      <c r="CN23" s="25"/>
-      <c r="CO23" s="25"/>
+      <c r="CN23" s="36">
+        <v>1212539</v>
+      </c>
+      <c r="CO23" s="36">
+        <v>1223509</v>
+      </c>
       <c r="CP23" s="25"/>
       <c r="CQ23" s="25"/>
       <c r="CR23" s="25"/>
       <c r="CS23" s="25"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1">
       <c r="A24" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="17">
         <v>46187</v>
       </c>
       <c r="C24" s="17">
         <v>46317</v>
       </c>
       <c r="D24" s="18">
         <v>48126</v>
       </c>
       <c r="E24" s="18">
         <v>48249</v>
       </c>
       <c r="F24" s="17">
         <v>55184</v>
       </c>
       <c r="G24" s="17">
@@ -7730,52 +7808,56 @@
       </c>
       <c r="CF24" s="31">
         <v>34909</v>
       </c>
       <c r="CG24" s="43">
         <v>34262</v>
       </c>
       <c r="CH24" s="31">
         <v>36247</v>
       </c>
       <c r="CI24" s="31">
         <v>36156</v>
       </c>
       <c r="CJ24" s="31">
         <v>36030</v>
       </c>
       <c r="CK24" s="31">
         <v>35966</v>
       </c>
       <c r="CL24" s="31">
         <v>37966</v>
       </c>
       <c r="CM24" s="31">
         <v>37966</v>
       </c>
-      <c r="CN24" s="25"/>
-      <c r="CO24" s="25"/>
+      <c r="CN24" s="36">
+        <v>43057</v>
+      </c>
+      <c r="CO24" s="36">
+        <v>42777</v>
+      </c>
       <c r="CP24" s="25"/>
       <c r="CQ24" s="25"/>
       <c r="CR24" s="25"/>
       <c r="CS24" s="25"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="17">
         <v>355970</v>
       </c>
       <c r="C25" s="17">
         <v>405328</v>
       </c>
       <c r="D25" s="18">
         <v>399730</v>
       </c>
       <c r="E25" s="18">
         <v>385392</v>
       </c>
       <c r="F25" s="17">
         <v>413751</v>
       </c>
       <c r="G25" s="17">
@@ -8011,77 +8093,81 @@
       </c>
       <c r="CF25" s="31">
         <v>69487</v>
       </c>
       <c r="CG25" s="43">
         <v>62361</v>
       </c>
       <c r="CH25" s="31">
         <v>54611</v>
       </c>
       <c r="CI25" s="31">
         <v>55591</v>
       </c>
       <c r="CJ25" s="31">
         <v>55421</v>
       </c>
       <c r="CK25" s="31">
         <v>58121</v>
       </c>
       <c r="CL25" s="31">
         <v>75583</v>
       </c>
       <c r="CM25" s="31">
         <v>79523</v>
       </c>
-      <c r="CN25" s="25"/>
-      <c r="CO25" s="25"/>
+      <c r="CN25" s="36">
+        <v>70130</v>
+      </c>
+      <c r="CO25" s="36">
+        <v>69045</v>
+      </c>
       <c r="CP25" s="25"/>
       <c r="CQ25" s="25"/>
       <c r="CR25" s="25"/>
       <c r="CS25" s="25"/>
     </row>
     <row r="26" spans="1:97">
       <c r="I26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>