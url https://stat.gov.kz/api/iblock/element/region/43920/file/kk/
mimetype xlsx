--- v4 (2026-09-24)
+++ v5 (2026-10-18)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз каз\Мал және құс саны а+\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3B9AB9D-384F-42F9-B762-9B02F8204ED4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11C37058-6DA8-4625-ACB8-18518A689B0C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="570" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
@@ -940,90 +940,90 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="199" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="199" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="19" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="200">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% — акцент1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент3" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="60% - Акцент4" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="60% - Акцент5" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1531,51 +1531,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CO25"/>
+      <selection pane="topRight" activeCell="CR7" sqref="CR7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
@@ -1605,275 +1605,276 @@
     <col min="46" max="46" width="11" style="2" customWidth="1"/>
     <col min="47" max="47" width="10.5703125" style="2" customWidth="1"/>
     <col min="48" max="48" width="10.85546875" style="2" customWidth="1"/>
     <col min="49" max="50" width="11.140625" style="2" customWidth="1"/>
     <col min="51" max="51" width="11.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="9.140625" style="2"/>
     <col min="53" max="53" width="10.42578125" style="2" customWidth="1"/>
     <col min="54" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="10" style="2" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="2" customWidth="1"/>
     <col min="58" max="58" width="11.28515625" style="2" customWidth="1"/>
     <col min="59" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="9.7109375" style="2" customWidth="1"/>
     <col min="75" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="10.42578125" style="2" customWidth="1"/>
     <col min="83" max="83" width="11.42578125" style="2" customWidth="1"/>
     <col min="84" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="11.28515625" style="2" customWidth="1"/>
     <col min="88" max="88" width="10.85546875" style="2" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="2"/>
     <col min="90" max="90" width="11.85546875" style="2" customWidth="1"/>
     <col min="91" max="92" width="9.140625" style="2"/>
     <col min="93" max="93" width="11" style="2" customWidth="1"/>
-    <col min="94" max="16384" width="9.140625" style="2"/>
+    <col min="94" max="94" width="10.42578125" style="2" customWidth="1"/>
+    <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="45"/>
-[...46 lines deleted...]
-      <c r="AW1" s="45"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="K2" s="46"/>
-[...2 lines deleted...]
-      <c r="V2" s="46" t="s">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="V2" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="W2" s="46"/>
-[...2 lines deleted...]
-      <c r="AH2" s="46" t="s">
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="AH2" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="AI2" s="46"/>
-[...2 lines deleted...]
-      <c r="AT2" s="46" t="s">
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AT2" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="AU2" s="46"/>
-[...2 lines deleted...]
-      <c r="BF2" s="46" t="s">
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="BF2" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="BG2" s="46"/>
-[...1 lines deleted...]
-      <c r="BI2" s="46"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
       <c r="BU2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="CG2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="CS2" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="48"/>
-[...10 lines deleted...]
-      <c r="N3" s="47" t="s">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="48"/>
-[...10 lines deleted...]
-      <c r="Z3" s="47" t="s">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="48"/>
-[...10 lines deleted...]
-      <c r="AL3" s="47" t="s">
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="AM3" s="48"/>
-[...10 lines deleted...]
-      <c r="AX3" s="47" t="s">
+      <c r="AM3" s="54"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="54"/>
+      <c r="AP3" s="54"/>
+      <c r="AQ3" s="54"/>
+      <c r="AR3" s="54"/>
+      <c r="AS3" s="54"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="AY3" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="56" t="s">
+      <c r="AY3" s="54"/>
+      <c r="AZ3" s="54"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="54"/>
+      <c r="BC3" s="54"/>
+      <c r="BD3" s="54"/>
+      <c r="BE3" s="54"/>
+      <c r="BF3" s="54"/>
+      <c r="BG3" s="54"/>
+      <c r="BH3" s="54"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="57"/>
-[...10 lines deleted...]
-      <c r="BV3" s="53" t="s">
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="54"/>
-[...10 lines deleted...]
-      <c r="CH3" s="53" t="s">
+      <c r="BW3" s="46"/>
+      <c r="BX3" s="46"/>
+      <c r="BY3" s="46"/>
+      <c r="BZ3" s="46"/>
+      <c r="CA3" s="46"/>
+      <c r="CB3" s="46"/>
+      <c r="CC3" s="46"/>
+      <c r="CD3" s="46"/>
+      <c r="CE3" s="46"/>
+      <c r="CF3" s="46"/>
+      <c r="CG3" s="47"/>
+      <c r="CH3" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="54"/>
-[...9 lines deleted...]
-      <c r="CS3" s="55"/>
+      <c r="CI3" s="46"/>
+      <c r="CJ3" s="46"/>
+      <c r="CK3" s="46"/>
+      <c r="CL3" s="46"/>
+      <c r="CM3" s="46"/>
+      <c r="CN3" s="46"/>
+      <c r="CO3" s="46"/>
+      <c r="CP3" s="46"/>
+      <c r="CQ3" s="46"/>
+      <c r="CR3" s="46"/>
+      <c r="CS3" s="47"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="52"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2399,51 +2400,53 @@
       </c>
       <c r="CH5" s="30">
         <v>10200184</v>
       </c>
       <c r="CI5" s="30">
         <v>10251295</v>
       </c>
       <c r="CJ5" s="30">
         <v>10084142</v>
       </c>
       <c r="CK5" s="30">
         <v>9807390</v>
       </c>
       <c r="CL5" s="30">
         <v>10032642</v>
       </c>
       <c r="CM5" s="30">
         <v>9853009</v>
       </c>
       <c r="CN5" s="35">
         <v>9816012</v>
       </c>
       <c r="CO5" s="35">
         <v>10053526</v>
       </c>
-      <c r="CP5" s="24"/>
+      <c r="CP5" s="30">
+        <v>10556539</v>
+      </c>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>13796</v>
       </c>
       <c r="C6" s="17">
         <v>13795</v>
       </c>
       <c r="D6" s="18">
         <v>13043</v>
       </c>
       <c r="E6" s="18">
         <v>13419</v>
       </c>
       <c r="F6" s="17">
         <v>13416</v>
       </c>
       <c r="G6" s="17">
         <v>15419</v>
@@ -2684,51 +2687,53 @@
       </c>
       <c r="CH6" s="31">
         <v>12994</v>
       </c>
       <c r="CI6" s="31">
         <v>12994</v>
       </c>
       <c r="CJ6" s="31">
         <v>12994</v>
       </c>
       <c r="CK6" s="31">
         <v>12994</v>
       </c>
       <c r="CL6" s="31">
         <v>14994</v>
       </c>
       <c r="CM6" s="31">
         <v>14994</v>
       </c>
       <c r="CN6" s="36">
         <v>13141</v>
       </c>
       <c r="CO6" s="36">
         <v>13141</v>
       </c>
-      <c r="CP6" s="25"/>
+      <c r="CP6" s="31">
+        <v>12592</v>
+      </c>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>1</v>
@@ -2969,51 +2974,53 @@
       </c>
       <c r="CH7" s="31">
         <v>355</v>
       </c>
       <c r="CI7" s="31">
         <v>355</v>
       </c>
       <c r="CJ7" s="31">
         <v>355</v>
       </c>
       <c r="CK7" s="31">
         <v>355</v>
       </c>
       <c r="CL7" s="31">
         <v>355</v>
       </c>
       <c r="CM7" s="31">
         <v>355</v>
       </c>
       <c r="CN7" s="25">
         <v>355</v>
       </c>
       <c r="CO7" s="25">
         <v>355</v>
       </c>
-      <c r="CP7" s="25"/>
+      <c r="CP7" s="31">
+        <v>355</v>
+      </c>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17">
         <v>30725</v>
       </c>
       <c r="C8" s="17">
         <v>30725</v>
       </c>
       <c r="D8" s="18">
         <v>30725</v>
       </c>
       <c r="E8" s="18">
         <v>30025</v>
       </c>
       <c r="F8" s="17">
         <v>30025</v>
       </c>
       <c r="G8" s="17">
         <v>30025</v>
@@ -3254,51 +3261,53 @@
       </c>
       <c r="CH8" s="31">
         <v>13073</v>
       </c>
       <c r="CI8" s="31">
         <v>13073</v>
       </c>
       <c r="CJ8" s="31">
         <v>13073</v>
       </c>
       <c r="CK8" s="31">
         <v>13073</v>
       </c>
       <c r="CL8" s="31">
         <v>14073</v>
       </c>
       <c r="CM8" s="31">
         <v>14073</v>
       </c>
       <c r="CN8" s="36">
         <v>12607</v>
       </c>
       <c r="CO8" s="36">
         <v>12607</v>
       </c>
-      <c r="CP8" s="25"/>
+      <c r="CP8" s="31">
+        <v>12397</v>
+      </c>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="17">
         <v>276790</v>
       </c>
       <c r="C9" s="17">
         <v>272032</v>
       </c>
       <c r="D9" s="18">
         <v>233507</v>
       </c>
       <c r="E9" s="18">
         <v>237584</v>
       </c>
       <c r="F9" s="17">
         <v>248479</v>
       </c>
       <c r="G9" s="17">
         <v>291737</v>
@@ -3539,51 +3548,53 @@
       </c>
       <c r="CH9" s="31">
         <v>288500</v>
       </c>
       <c r="CI9" s="31">
         <v>332556</v>
       </c>
       <c r="CJ9" s="31">
         <v>287493</v>
       </c>
       <c r="CK9" s="31">
         <v>332425</v>
       </c>
       <c r="CL9" s="31">
         <v>339032</v>
       </c>
       <c r="CM9" s="31">
         <v>307776</v>
       </c>
       <c r="CN9" s="36">
         <v>343481</v>
       </c>
       <c r="CO9" s="36">
         <v>339002</v>
       </c>
-      <c r="CP9" s="25"/>
+      <c r="CP9" s="31">
+        <v>328386</v>
+      </c>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="17">
         <v>1711842</v>
       </c>
       <c r="C10" s="17">
         <v>1543729</v>
       </c>
       <c r="D10" s="18">
         <v>1596418</v>
       </c>
       <c r="E10" s="18">
         <v>1468833</v>
       </c>
       <c r="F10" s="17">
         <v>1673191</v>
       </c>
       <c r="G10" s="17">
         <v>1685986</v>
@@ -3824,51 +3835,53 @@
       </c>
       <c r="CH10" s="31">
         <v>1296505</v>
       </c>
       <c r="CI10" s="31">
         <v>1457873</v>
       </c>
       <c r="CJ10" s="31">
         <v>1479865</v>
       </c>
       <c r="CK10" s="31">
         <v>1282666</v>
       </c>
       <c r="CL10" s="31">
         <v>1282889</v>
       </c>
       <c r="CM10" s="31">
         <v>1316087</v>
       </c>
       <c r="CN10" s="36">
         <v>1214741</v>
       </c>
       <c r="CO10" s="36">
         <v>1231235</v>
       </c>
-      <c r="CP10" s="25"/>
+      <c r="CP10" s="31">
+        <v>1469255</v>
+      </c>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="17">
         <v>171273</v>
       </c>
       <c r="C11" s="17">
         <v>225245</v>
       </c>
       <c r="D11" s="18">
         <v>193145</v>
       </c>
       <c r="E11" s="18">
         <v>193045</v>
       </c>
       <c r="F11" s="17">
         <v>223045</v>
       </c>
       <c r="G11" s="17">
         <v>236691</v>
@@ -4109,51 +4122,53 @@
       </c>
       <c r="CH11" s="31">
         <v>59837</v>
       </c>
       <c r="CI11" s="31">
         <v>59837</v>
       </c>
       <c r="CJ11" s="31">
         <v>59837</v>
       </c>
       <c r="CK11" s="31">
         <v>59837</v>
       </c>
       <c r="CL11" s="31">
         <v>159837</v>
       </c>
       <c r="CM11" s="31">
         <v>114337</v>
       </c>
       <c r="CN11" s="36">
         <v>117089</v>
       </c>
       <c r="CO11" s="36">
         <v>137089</v>
       </c>
-      <c r="CP11" s="25"/>
+      <c r="CP11" s="31">
+        <v>127089</v>
+      </c>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>104431</v>
       </c>
       <c r="C12" s="17">
         <v>104431</v>
       </c>
       <c r="D12" s="18">
         <v>104405</v>
       </c>
       <c r="E12" s="18">
         <v>104405</v>
       </c>
       <c r="F12" s="17">
         <v>109405</v>
       </c>
       <c r="G12" s="17">
         <v>109405</v>
@@ -4394,51 +4409,53 @@
       </c>
       <c r="CH12" s="31">
         <v>77441</v>
       </c>
       <c r="CI12" s="31">
         <v>77441</v>
       </c>
       <c r="CJ12" s="31">
         <v>77441</v>
       </c>
       <c r="CK12" s="31">
         <v>77441</v>
       </c>
       <c r="CL12" s="31">
         <v>93991</v>
       </c>
       <c r="CM12" s="31">
         <v>93991</v>
       </c>
       <c r="CN12" s="36">
         <v>80767</v>
       </c>
       <c r="CO12" s="36">
         <v>80767</v>
       </c>
-      <c r="CP12" s="25"/>
+      <c r="CP12" s="31">
+        <v>78088</v>
+      </c>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="17">
         <v>1443478</v>
       </c>
       <c r="C13" s="17">
         <v>1344535</v>
       </c>
       <c r="D13" s="18">
         <v>1605877</v>
       </c>
       <c r="E13" s="18">
         <v>2828574</v>
       </c>
       <c r="F13" s="17">
         <v>1869681</v>
       </c>
       <c r="G13" s="17">
         <v>2067575</v>
@@ -4679,51 +4696,53 @@
       </c>
       <c r="CH13" s="31">
         <v>5430198</v>
       </c>
       <c r="CI13" s="31">
         <v>5314261</v>
       </c>
       <c r="CJ13" s="31">
         <v>5220250</v>
       </c>
       <c r="CK13" s="31">
         <v>5117157</v>
       </c>
       <c r="CL13" s="31">
         <v>5174944</v>
       </c>
       <c r="CM13" s="31">
         <v>4961235</v>
       </c>
       <c r="CN13" s="36">
         <v>4946184</v>
       </c>
       <c r="CO13" s="36">
         <v>5116592</v>
       </c>
-      <c r="CP13" s="25"/>
+      <c r="CP13" s="31">
+        <v>5422580</v>
+      </c>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="17">
         <v>9200</v>
       </c>
       <c r="C14" s="17">
         <v>8400</v>
       </c>
       <c r="D14" s="18">
         <v>8400</v>
       </c>
       <c r="E14" s="18">
         <v>10250</v>
       </c>
       <c r="F14" s="17">
         <v>10250</v>
       </c>
       <c r="G14" s="17">
         <v>10250</v>
@@ -4964,51 +4983,53 @@
       </c>
       <c r="CH14" s="31">
         <v>11285</v>
       </c>
       <c r="CI14" s="31">
         <v>11285</v>
       </c>
       <c r="CJ14" s="31">
         <v>11285</v>
       </c>
       <c r="CK14" s="31">
         <v>11285</v>
       </c>
       <c r="CL14" s="31">
         <v>14285</v>
       </c>
       <c r="CM14" s="31">
         <v>14285</v>
       </c>
       <c r="CN14" s="36">
         <v>11141</v>
       </c>
       <c r="CO14" s="36">
         <v>11141</v>
       </c>
-      <c r="CP14" s="25"/>
+      <c r="CP14" s="31">
+        <v>10656</v>
+      </c>
       <c r="CQ14" s="25"/>
       <c r="CR14" s="25"/>
       <c r="CS14" s="25"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="17">
         <v>1426051</v>
       </c>
       <c r="C15" s="17">
         <v>1393199</v>
       </c>
       <c r="D15" s="18">
         <v>1432050</v>
       </c>
       <c r="E15" s="18">
         <v>1360288</v>
       </c>
       <c r="F15" s="17">
         <v>1404007</v>
       </c>
       <c r="G15" s="17">
         <v>1358765</v>
@@ -5249,51 +5270,53 @@
       </c>
       <c r="CH15" s="31">
         <v>1373302</v>
       </c>
       <c r="CI15" s="31">
         <v>1380858</v>
       </c>
       <c r="CJ15" s="31">
         <v>1344659</v>
       </c>
       <c r="CK15" s="31">
         <v>1350484</v>
       </c>
       <c r="CL15" s="31">
         <v>1355974</v>
       </c>
       <c r="CM15" s="31">
         <v>1365588</v>
       </c>
       <c r="CN15" s="36">
         <v>1369401</v>
       </c>
       <c r="CO15" s="36">
         <v>1395483</v>
       </c>
-      <c r="CP15" s="25"/>
+      <c r="CP15" s="31">
+        <v>1375464</v>
+      </c>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="25"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="17">
         <v>36169</v>
       </c>
       <c r="C16" s="17">
         <v>36169</v>
       </c>
       <c r="D16" s="18">
         <v>36169</v>
       </c>
       <c r="E16" s="18">
         <v>38004</v>
       </c>
       <c r="F16" s="17">
         <v>47501</v>
       </c>
       <c r="G16" s="17">
         <v>46493</v>
@@ -5534,51 +5557,53 @@
       </c>
       <c r="CH16" s="31">
         <v>29553</v>
       </c>
       <c r="CI16" s="31">
         <v>29525</v>
       </c>
       <c r="CJ16" s="31">
         <v>29525</v>
       </c>
       <c r="CK16" s="31">
         <v>29525</v>
       </c>
       <c r="CL16" s="31">
         <v>32525</v>
       </c>
       <c r="CM16" s="31">
         <v>32525</v>
       </c>
       <c r="CN16" s="36">
         <v>30145</v>
       </c>
       <c r="CO16" s="36">
         <v>29997</v>
       </c>
-      <c r="CP16" s="25"/>
+      <c r="CP16" s="31">
+        <v>29708</v>
+      </c>
       <c r="CQ16" s="25"/>
       <c r="CR16" s="25"/>
       <c r="CS16" s="25"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="17">
         <v>56703</v>
       </c>
       <c r="C17" s="17">
         <v>56909</v>
       </c>
       <c r="D17" s="18">
         <v>57449</v>
       </c>
       <c r="E17" s="18">
         <v>56099</v>
       </c>
       <c r="F17" s="17">
         <v>60799</v>
       </c>
       <c r="G17" s="17">
         <v>81799</v>
@@ -5819,51 +5844,53 @@
       </c>
       <c r="CH17" s="31">
         <v>66276</v>
       </c>
       <c r="CI17" s="31">
         <v>65461</v>
       </c>
       <c r="CJ17" s="31">
         <v>65461</v>
       </c>
       <c r="CK17" s="31">
         <v>65461</v>
       </c>
       <c r="CL17" s="31">
         <v>72476</v>
       </c>
       <c r="CM17" s="31">
         <v>72476</v>
       </c>
       <c r="CN17" s="36">
         <v>73000</v>
       </c>
       <c r="CO17" s="36">
         <v>73000</v>
       </c>
-      <c r="CP17" s="25"/>
+      <c r="CP17" s="31">
+        <v>73000</v>
+      </c>
       <c r="CQ17" s="25"/>
       <c r="CR17" s="25"/>
       <c r="CS17" s="25"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="17">
         <v>49474</v>
       </c>
       <c r="C18" s="17">
         <v>49254</v>
       </c>
       <c r="D18" s="18">
         <v>49044</v>
       </c>
       <c r="E18" s="18">
         <v>52612</v>
       </c>
       <c r="F18" s="17">
         <v>59297</v>
       </c>
       <c r="G18" s="17">
         <v>59596</v>
@@ -6104,51 +6131,53 @@
       </c>
       <c r="CH18" s="31">
         <v>38102</v>
       </c>
       <c r="CI18" s="31">
         <v>37903</v>
       </c>
       <c r="CJ18" s="31">
         <v>37903</v>
       </c>
       <c r="CK18" s="31">
         <v>35883</v>
       </c>
       <c r="CL18" s="31">
         <v>37883</v>
       </c>
       <c r="CM18" s="31">
         <v>37883</v>
       </c>
       <c r="CN18" s="36">
         <v>47271</v>
       </c>
       <c r="CO18" s="36">
         <v>46915</v>
       </c>
-      <c r="CP18" s="25"/>
+      <c r="CP18" s="31">
+        <v>46397</v>
+      </c>
       <c r="CQ18" s="25"/>
       <c r="CR18" s="25"/>
       <c r="CS18" s="25"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="17">
         <v>42265</v>
       </c>
       <c r="C19" s="17">
         <v>42264</v>
       </c>
       <c r="D19" s="18">
         <v>42264</v>
       </c>
       <c r="E19" s="18">
         <v>42263</v>
       </c>
       <c r="F19" s="17">
         <v>42415</v>
       </c>
       <c r="G19" s="17">
         <v>42458</v>
@@ -6389,51 +6418,53 @@
       </c>
       <c r="CH19" s="31">
         <v>29159</v>
       </c>
       <c r="CI19" s="31">
         <v>28942</v>
       </c>
       <c r="CJ19" s="31">
         <v>28942</v>
       </c>
       <c r="CK19" s="31">
         <v>28942</v>
       </c>
       <c r="CL19" s="31">
         <v>31942</v>
       </c>
       <c r="CM19" s="31">
         <v>31942</v>
       </c>
       <c r="CN19" s="36">
         <v>53365</v>
       </c>
       <c r="CO19" s="36">
         <v>53332</v>
       </c>
-      <c r="CP19" s="25"/>
+      <c r="CP19" s="31">
+        <v>53332</v>
+      </c>
       <c r="CQ19" s="25"/>
       <c r="CR19" s="25"/>
       <c r="CS19" s="25"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="17">
         <v>108891</v>
       </c>
       <c r="C20" s="17">
         <v>108871</v>
       </c>
       <c r="D20" s="18">
         <v>108871</v>
       </c>
       <c r="E20" s="18">
         <v>108871</v>
       </c>
       <c r="F20" s="17">
         <v>113871</v>
       </c>
       <c r="G20" s="17">
         <v>113101</v>
@@ -6674,51 +6705,53 @@
       </c>
       <c r="CH20" s="31">
         <v>68997</v>
       </c>
       <c r="CI20" s="31">
         <v>68997</v>
       </c>
       <c r="CJ20" s="31">
         <v>68997</v>
       </c>
       <c r="CK20" s="31">
         <v>68997</v>
       </c>
       <c r="CL20" s="31">
         <v>70997</v>
       </c>
       <c r="CM20" s="31">
         <v>70997</v>
       </c>
       <c r="CN20" s="36">
         <v>74038</v>
       </c>
       <c r="CO20" s="36">
         <v>74038</v>
       </c>
-      <c r="CP20" s="25"/>
+      <c r="CP20" s="31">
+        <v>73808</v>
+      </c>
       <c r="CQ20" s="25"/>
       <c r="CR20" s="25"/>
       <c r="CS20" s="25"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="17">
         <v>18529</v>
       </c>
       <c r="C21" s="17">
         <v>18409</v>
       </c>
       <c r="D21" s="18">
         <v>18072</v>
       </c>
       <c r="E21" s="18">
         <v>17992</v>
       </c>
       <c r="F21" s="17">
         <v>17906</v>
       </c>
       <c r="G21" s="17">
         <v>17906</v>
@@ -6959,51 +6992,53 @@
       </c>
       <c r="CH21" s="31">
         <v>18294</v>
       </c>
       <c r="CI21" s="31">
         <v>18163</v>
       </c>
       <c r="CJ21" s="31">
         <v>17855</v>
       </c>
       <c r="CK21" s="31">
         <v>17767</v>
       </c>
       <c r="CL21" s="31">
         <v>19767</v>
       </c>
       <c r="CM21" s="31">
         <v>19767</v>
       </c>
       <c r="CN21" s="36">
         <v>20532</v>
       </c>
       <c r="CO21" s="36">
         <v>20473</v>
       </c>
-      <c r="CP21" s="25"/>
+      <c r="CP21" s="31">
+        <v>20316</v>
+      </c>
       <c r="CQ21" s="25"/>
       <c r="CR21" s="25"/>
       <c r="CS21" s="25"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1">
       <c r="A22" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="17">
         <v>70872</v>
       </c>
       <c r="C22" s="17">
         <v>70872</v>
       </c>
       <c r="D22" s="18">
         <v>70833</v>
       </c>
       <c r="E22" s="18">
         <v>69610</v>
       </c>
       <c r="F22" s="17">
         <v>69298</v>
       </c>
       <c r="G22" s="17">
         <v>79464</v>
@@ -7244,51 +7279,53 @@
       </c>
       <c r="CH22" s="31">
         <v>66295</v>
       </c>
       <c r="CI22" s="31">
         <v>66295</v>
       </c>
       <c r="CJ22" s="31">
         <v>66256</v>
       </c>
       <c r="CK22" s="31">
         <v>65320</v>
       </c>
       <c r="CL22" s="31">
         <v>67075</v>
       </c>
       <c r="CM22" s="31">
         <v>77011</v>
       </c>
       <c r="CN22" s="36">
         <v>83028</v>
       </c>
       <c r="CO22" s="36">
         <v>83028</v>
       </c>
-      <c r="CP22" s="25"/>
+      <c r="CP22" s="31">
+        <v>83028</v>
+      </c>
       <c r="CQ22" s="25"/>
       <c r="CR22" s="25"/>
       <c r="CS22" s="25"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1">
       <c r="A23" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="17">
         <v>1539370</v>
       </c>
       <c r="C23" s="17">
         <v>1507696</v>
       </c>
       <c r="D23" s="18">
         <v>1427323</v>
       </c>
       <c r="E23" s="18">
         <v>1324585</v>
       </c>
       <c r="F23" s="17">
         <v>1503622</v>
       </c>
       <c r="G23" s="17">
         <v>1610491</v>
@@ -7529,51 +7566,53 @@
       </c>
       <c r="CH23" s="31">
         <v>1229160</v>
       </c>
       <c r="CI23" s="31">
         <v>1183729</v>
       </c>
       <c r="CJ23" s="31">
         <v>1170500</v>
       </c>
       <c r="CK23" s="31">
         <v>1143691</v>
       </c>
       <c r="CL23" s="31">
         <v>1136054</v>
       </c>
       <c r="CM23" s="31">
         <v>1190198</v>
       </c>
       <c r="CN23" s="36">
         <v>1212539</v>
       </c>
       <c r="CO23" s="36">
         <v>1223509</v>
       </c>
-      <c r="CP23" s="25"/>
+      <c r="CP23" s="31">
+        <v>1233051</v>
+      </c>
       <c r="CQ23" s="25"/>
       <c r="CR23" s="25"/>
       <c r="CS23" s="25"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1">
       <c r="A24" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="17">
         <v>46187</v>
       </c>
       <c r="C24" s="17">
         <v>46317</v>
       </c>
       <c r="D24" s="18">
         <v>48126</v>
       </c>
       <c r="E24" s="18">
         <v>48249</v>
       </c>
       <c r="F24" s="17">
         <v>55184</v>
       </c>
       <c r="G24" s="17">
         <v>55564</v>
@@ -7814,51 +7853,53 @@
       </c>
       <c r="CH24" s="31">
         <v>36247</v>
       </c>
       <c r="CI24" s="31">
         <v>36156</v>
       </c>
       <c r="CJ24" s="31">
         <v>36030</v>
       </c>
       <c r="CK24" s="31">
         <v>35966</v>
       </c>
       <c r="CL24" s="31">
         <v>37966</v>
       </c>
       <c r="CM24" s="31">
         <v>37966</v>
       </c>
       <c r="CN24" s="36">
         <v>43057</v>
       </c>
       <c r="CO24" s="36">
         <v>42777</v>
       </c>
-      <c r="CP24" s="25"/>
+      <c r="CP24" s="31">
+        <v>40977</v>
+      </c>
       <c r="CQ24" s="25"/>
       <c r="CR24" s="25"/>
       <c r="CS24" s="25"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="17">
         <v>355970</v>
       </c>
       <c r="C25" s="17">
         <v>405328</v>
       </c>
       <c r="D25" s="18">
         <v>399730</v>
       </c>
       <c r="E25" s="18">
         <v>385392</v>
       </c>
       <c r="F25" s="17">
         <v>413751</v>
       </c>
       <c r="G25" s="17">
         <v>412954</v>
@@ -8099,75 +8140,77 @@
       </c>
       <c r="CH25" s="31">
         <v>54611</v>
       </c>
       <c r="CI25" s="31">
         <v>55591</v>
       </c>
       <c r="CJ25" s="31">
         <v>55421</v>
       </c>
       <c r="CK25" s="31">
         <v>58121</v>
       </c>
       <c r="CL25" s="31">
         <v>75583</v>
       </c>
       <c r="CM25" s="31">
         <v>79523</v>
       </c>
       <c r="CN25" s="36">
         <v>70130</v>
       </c>
       <c r="CO25" s="36">
         <v>69045</v>
       </c>
-      <c r="CP25" s="25"/>
+      <c r="CP25" s="31">
+        <v>66060</v>
+      </c>
       <c r="CQ25" s="25"/>
       <c r="CR25" s="25"/>
       <c r="CS25" s="25"/>
     </row>
     <row r="26" spans="1:97">
       <c r="I26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>