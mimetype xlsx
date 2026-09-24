--- v3 (2026-07-26)
+++ v4 (2026-09-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз каз\Мал және құс саны а+\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CBA1916-101C-41BC-B02B-007CE0E60016}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B875A458-77EF-4745-9BCE-EA8113F9E450}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="13905" yWindow="315" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ІҚМ" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ІҚМ!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
@@ -3021,85 +3021,85 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="0" borderId="12" xfId="2071" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="12" xfId="2071" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="25" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2072">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 11" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент1 14" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент1 15" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент1 16" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент1 17" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент1 18" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент1 19" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент1 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% — акцент1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Акцент1 20" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Акцент1 21" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -5478,324 +5478,324 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CO25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.5703125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="2"/>
     <col min="31" max="31" width="8.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="2" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" style="2" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="2" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="8.140625" style="2" customWidth="1"/>
     <col min="42" max="42" width="8.42578125" style="2" customWidth="1"/>
     <col min="43" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.140625" style="2" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="51"/>
-[...46 lines deleted...]
-      <c r="AW1" s="51"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="48" t="s">
+      <c r="J2" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="48"/>
-[...2 lines deleted...]
-      <c r="V2" s="48" t="s">
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="V2" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="48"/>
-[...2 lines deleted...]
-      <c r="AH2" s="48" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="48"/>
-[...2 lines deleted...]
-      <c r="AT2" s="48" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="48"/>
-[...2 lines deleted...]
-      <c r="BF2" s="48" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="48"/>
-[...2 lines deleted...]
-      <c r="BS2" s="47" t="s">
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BS2" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="BT2" s="47"/>
-      <c r="BU2" s="47"/>
+      <c r="BT2" s="54"/>
+      <c r="BU2" s="54"/>
       <c r="CG2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="CS2" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="50"/>
-[...10 lines deleted...]
-      <c r="N3" s="49" t="s">
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="50"/>
-[...10 lines deleted...]
-      <c r="Z3" s="49" t="s">
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="46"/>
+      <c r="X3" s="46"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="50"/>
-[...10 lines deleted...]
-      <c r="AL3" s="49" t="s">
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="47"/>
+      <c r="AL3" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="AM3" s="50"/>
-[...10 lines deleted...]
-      <c r="AX3" s="49" t="s">
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="47"/>
+      <c r="AX3" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="AY3" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="46" t="s">
+      <c r="AY3" s="46"/>
+      <c r="AZ3" s="46"/>
+      <c r="BA3" s="46"/>
+      <c r="BB3" s="46"/>
+      <c r="BC3" s="46"/>
+      <c r="BD3" s="46"/>
+      <c r="BE3" s="46"/>
+      <c r="BF3" s="46"/>
+      <c r="BG3" s="46"/>
+      <c r="BH3" s="46"/>
+      <c r="BI3" s="46"/>
+      <c r="BJ3" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="46"/>
-[...10 lines deleted...]
-      <c r="BV3" s="43" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="53"/>
+      <c r="BV3" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="44"/>
-[...10 lines deleted...]
-      <c r="CH3" s="43" t="s">
+      <c r="BW3" s="51"/>
+      <c r="BX3" s="51"/>
+      <c r="BY3" s="51"/>
+      <c r="BZ3" s="51"/>
+      <c r="CA3" s="51"/>
+      <c r="CB3" s="51"/>
+      <c r="CC3" s="51"/>
+      <c r="CD3" s="51"/>
+      <c r="CE3" s="51"/>
+      <c r="CF3" s="51"/>
+      <c r="CG3" s="52"/>
+      <c r="CH3" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="CI3" s="44"/>
-[...9 lines deleted...]
-      <c r="CS3" s="45"/>
+      <c r="CI3" s="51"/>
+      <c r="CJ3" s="51"/>
+      <c r="CK3" s="51"/>
+      <c r="CL3" s="51"/>
+      <c r="CM3" s="51"/>
+      <c r="CN3" s="51"/>
+      <c r="CO3" s="51"/>
+      <c r="CP3" s="51"/>
+      <c r="CQ3" s="51"/>
+      <c r="CR3" s="51"/>
+      <c r="CS3" s="52"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="54"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -6315,52 +6315,56 @@
       </c>
       <c r="CF5" s="39">
         <v>372312</v>
       </c>
       <c r="CG5" s="39">
         <v>367510</v>
       </c>
       <c r="CH5" s="39">
         <v>409367</v>
       </c>
       <c r="CI5" s="39">
         <v>426375</v>
       </c>
       <c r="CJ5" s="39">
         <v>444976</v>
       </c>
       <c r="CK5" s="39">
         <v>467799</v>
       </c>
       <c r="CL5" s="39">
         <v>474412</v>
       </c>
       <c r="CM5" s="39">
         <v>473547</v>
       </c>
-      <c r="CN5" s="19"/>
-      <c r="CO5" s="19"/>
+      <c r="CN5" s="39">
+        <v>413558</v>
+      </c>
+      <c r="CO5" s="39">
+        <v>409063</v>
+      </c>
       <c r="CP5" s="19"/>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>4299</v>
       </c>
       <c r="C6" s="7">
         <v>4434</v>
       </c>
       <c r="D6" s="7">
         <v>4569</v>
       </c>
       <c r="E6" s="7">
         <v>4679</v>
       </c>
       <c r="F6" s="7">
         <v>4605</v>
       </c>
       <c r="G6" s="8">
@@ -6596,52 +6600,56 @@
       </c>
       <c r="CF6" s="31">
         <v>3695</v>
       </c>
       <c r="CG6" s="31">
         <v>3752</v>
       </c>
       <c r="CH6" s="31">
         <v>4528</v>
       </c>
       <c r="CI6" s="31">
         <v>4488</v>
       </c>
       <c r="CJ6" s="31">
         <v>4662</v>
       </c>
       <c r="CK6" s="31">
         <v>4629</v>
       </c>
       <c r="CL6" s="31">
         <v>4909</v>
       </c>
       <c r="CM6" s="31">
         <v>4951</v>
       </c>
-      <c r="CN6" s="8"/>
-      <c r="CO6" s="8"/>
+      <c r="CN6" s="31">
+        <v>4336</v>
+      </c>
+      <c r="CO6" s="31">
+        <v>4322</v>
+      </c>
       <c r="CP6" s="8"/>
       <c r="CQ6" s="8"/>
       <c r="CR6" s="8"/>
       <c r="CS6" s="8"/>
     </row>
     <row r="7" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8"/>
       <c r="H7" s="9"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="10"/>
       <c r="M7" s="8"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
@@ -6805,52 +6813,56 @@
       </c>
       <c r="CF7" s="31">
         <v>334</v>
       </c>
       <c r="CG7" s="31">
         <v>333</v>
       </c>
       <c r="CH7" s="31">
         <v>395</v>
       </c>
       <c r="CI7" s="31">
         <v>393</v>
       </c>
       <c r="CJ7" s="31">
         <v>390</v>
       </c>
       <c r="CK7" s="31">
         <v>389</v>
       </c>
       <c r="CL7" s="31">
         <v>388</v>
       </c>
       <c r="CM7" s="31">
         <v>390</v>
       </c>
-      <c r="CN7" s="8"/>
-      <c r="CO7" s="8"/>
+      <c r="CN7" s="31">
+        <v>465</v>
+      </c>
+      <c r="CO7" s="31">
+        <v>466</v>
+      </c>
       <c r="CP7" s="8"/>
       <c r="CQ7" s="8"/>
       <c r="CR7" s="8"/>
       <c r="CS7" s="8"/>
     </row>
     <row r="8" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>12039</v>
       </c>
       <c r="C8" s="7">
         <v>12448</v>
       </c>
       <c r="D8" s="7">
         <v>12775</v>
       </c>
       <c r="E8" s="7">
         <v>13783</v>
       </c>
       <c r="F8" s="7">
         <v>14037</v>
       </c>
       <c r="G8" s="8">
@@ -7086,52 +7098,56 @@
       </c>
       <c r="CF8" s="31">
         <v>13071</v>
       </c>
       <c r="CG8" s="31">
         <v>12870</v>
       </c>
       <c r="CH8" s="31">
         <v>14543</v>
       </c>
       <c r="CI8" s="31">
         <v>14946</v>
       </c>
       <c r="CJ8" s="31">
         <v>15223</v>
       </c>
       <c r="CK8" s="31">
         <v>16182</v>
       </c>
       <c r="CL8" s="31">
         <v>16443</v>
       </c>
       <c r="CM8" s="31">
         <v>16405</v>
       </c>
-      <c r="CN8" s="8"/>
-      <c r="CO8" s="8"/>
+      <c r="CN8" s="31">
+        <v>15199</v>
+      </c>
+      <c r="CO8" s="31">
+        <v>15092</v>
+      </c>
       <c r="CP8" s="8"/>
       <c r="CQ8" s="8"/>
       <c r="CR8" s="8"/>
       <c r="CS8" s="8"/>
     </row>
     <row r="9" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>19388</v>
       </c>
       <c r="C9" s="7">
         <v>20677</v>
       </c>
       <c r="D9" s="7">
         <v>23140</v>
       </c>
       <c r="E9" s="7">
         <v>24939</v>
       </c>
       <c r="F9" s="7">
         <v>25633</v>
       </c>
       <c r="G9" s="8">
@@ -7367,52 +7383,56 @@
       </c>
       <c r="CF9" s="31">
         <v>18715</v>
       </c>
       <c r="CG9" s="31">
         <v>17993</v>
       </c>
       <c r="CH9" s="31">
         <v>20273</v>
       </c>
       <c r="CI9" s="31">
         <v>22450</v>
       </c>
       <c r="CJ9" s="31">
         <v>23873</v>
       </c>
       <c r="CK9" s="31">
         <v>24844</v>
       </c>
       <c r="CL9" s="31">
         <v>25385</v>
       </c>
       <c r="CM9" s="31">
         <v>24617</v>
       </c>
-      <c r="CN9" s="8"/>
-      <c r="CO9" s="8"/>
+      <c r="CN9" s="31">
+        <v>20180</v>
+      </c>
+      <c r="CO9" s="31">
+        <v>18479</v>
+      </c>
       <c r="CP9" s="8"/>
       <c r="CQ9" s="8"/>
       <c r="CR9" s="8"/>
       <c r="CS9" s="8"/>
     </row>
     <row r="10" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>14847</v>
       </c>
       <c r="C10" s="7">
         <v>16033</v>
       </c>
       <c r="D10" s="7">
         <v>17707</v>
       </c>
       <c r="E10" s="7">
         <v>18619</v>
       </c>
       <c r="F10" s="7">
         <v>19269</v>
       </c>
       <c r="G10" s="8">
@@ -7648,52 +7668,56 @@
       </c>
       <c r="CF10" s="31">
         <v>13690</v>
       </c>
       <c r="CG10" s="31">
         <v>13311</v>
       </c>
       <c r="CH10" s="31">
         <v>15466</v>
       </c>
       <c r="CI10" s="31">
         <v>16254</v>
       </c>
       <c r="CJ10" s="31">
         <v>17534</v>
       </c>
       <c r="CK10" s="31">
         <v>18742</v>
       </c>
       <c r="CL10" s="31">
         <v>19585</v>
       </c>
       <c r="CM10" s="31">
         <v>19616</v>
       </c>
-      <c r="CN10" s="8"/>
-      <c r="CO10" s="8"/>
+      <c r="CN10" s="31">
+        <v>14458</v>
+      </c>
+      <c r="CO10" s="31">
+        <v>14349</v>
+      </c>
       <c r="CP10" s="8"/>
       <c r="CQ10" s="8"/>
       <c r="CR10" s="8"/>
       <c r="CS10" s="8"/>
     </row>
     <row r="11" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27804</v>
       </c>
       <c r="C11" s="7">
         <v>28770</v>
       </c>
       <c r="D11" s="7">
         <v>29763</v>
       </c>
       <c r="E11" s="7">
         <v>31120</v>
       </c>
       <c r="F11" s="7">
         <v>31332</v>
       </c>
       <c r="G11" s="8">
@@ -7929,52 +7953,56 @@
       </c>
       <c r="CF11" s="31">
         <v>24385</v>
       </c>
       <c r="CG11" s="31">
         <v>23755</v>
       </c>
       <c r="CH11" s="31">
         <v>24687</v>
       </c>
       <c r="CI11" s="31">
         <v>25629</v>
       </c>
       <c r="CJ11" s="31">
         <v>26685</v>
       </c>
       <c r="CK11" s="31">
         <v>27521</v>
       </c>
       <c r="CL11" s="31">
         <v>27944</v>
       </c>
       <c r="CM11" s="31">
         <v>28073</v>
       </c>
-      <c r="CN11" s="8"/>
-      <c r="CO11" s="8"/>
+      <c r="CN11" s="31">
+        <v>25487</v>
+      </c>
+      <c r="CO11" s="31">
+        <v>25308</v>
+      </c>
       <c r="CP11" s="8"/>
       <c r="CQ11" s="8"/>
       <c r="CR11" s="8"/>
       <c r="CS11" s="8"/>
     </row>
     <row r="12" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>30032</v>
       </c>
       <c r="C12" s="7">
         <v>31219</v>
       </c>
       <c r="D12" s="7">
         <v>34402</v>
       </c>
       <c r="E12" s="7">
         <v>35913</v>
       </c>
       <c r="F12" s="7">
         <v>35584</v>
       </c>
       <c r="G12" s="8">
@@ -8210,52 +8238,56 @@
       </c>
       <c r="CF12" s="31">
         <v>18814</v>
       </c>
       <c r="CG12" s="31">
         <v>18640</v>
       </c>
       <c r="CH12" s="31">
         <v>19484</v>
       </c>
       <c r="CI12" s="31">
         <v>19991</v>
       </c>
       <c r="CJ12" s="31">
         <v>21964</v>
       </c>
       <c r="CK12" s="31">
         <v>22985</v>
       </c>
       <c r="CL12" s="31">
         <v>22886</v>
       </c>
       <c r="CM12" s="31">
         <v>22304</v>
       </c>
-      <c r="CN12" s="8"/>
-      <c r="CO12" s="8"/>
+      <c r="CN12" s="31">
+        <v>21365</v>
+      </c>
+      <c r="CO12" s="31">
+        <v>20732</v>
+      </c>
       <c r="CP12" s="8"/>
       <c r="CQ12" s="8"/>
       <c r="CR12" s="8"/>
       <c r="CS12" s="8"/>
     </row>
     <row r="13" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7">
         <v>20965</v>
       </c>
       <c r="C13" s="7">
         <v>23035</v>
       </c>
       <c r="D13" s="7">
         <v>24968</v>
       </c>
       <c r="E13" s="7">
         <v>24991</v>
       </c>
       <c r="F13" s="7">
         <v>23613</v>
       </c>
       <c r="G13" s="8">
@@ -8491,52 +8523,56 @@
       </c>
       <c r="CF13" s="31">
         <v>16763</v>
       </c>
       <c r="CG13" s="31">
         <v>16256</v>
       </c>
       <c r="CH13" s="31">
         <v>16514</v>
       </c>
       <c r="CI13" s="31">
         <v>17907</v>
       </c>
       <c r="CJ13" s="31">
         <v>19536</v>
       </c>
       <c r="CK13" s="31">
         <v>20575</v>
       </c>
       <c r="CL13" s="31">
         <v>20111</v>
       </c>
       <c r="CM13" s="31">
         <v>19703</v>
       </c>
-      <c r="CN13" s="8"/>
-      <c r="CO13" s="8"/>
+      <c r="CN13" s="31">
+        <v>18138</v>
+      </c>
+      <c r="CO13" s="31">
+        <v>17994</v>
+      </c>
       <c r="CP13" s="8"/>
       <c r="CQ13" s="8"/>
       <c r="CR13" s="8"/>
       <c r="CS13" s="8"/>
     </row>
     <row r="14" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>8542</v>
       </c>
       <c r="C14" s="7">
         <v>8671</v>
       </c>
       <c r="D14" s="7">
         <v>8767</v>
       </c>
       <c r="E14" s="7">
         <v>8831</v>
       </c>
       <c r="F14" s="7">
         <v>8877</v>
       </c>
       <c r="G14" s="8">
@@ -8772,52 +8808,56 @@
       </c>
       <c r="CF14" s="31">
         <v>6283</v>
       </c>
       <c r="CG14" s="31">
         <v>6339</v>
       </c>
       <c r="CH14" s="31">
         <v>7858</v>
       </c>
       <c r="CI14" s="31">
         <v>8337</v>
       </c>
       <c r="CJ14" s="31">
         <v>8677</v>
       </c>
       <c r="CK14" s="31">
         <v>8862</v>
       </c>
       <c r="CL14" s="31">
         <v>8798</v>
       </c>
       <c r="CM14" s="31">
         <v>9198</v>
       </c>
-      <c r="CN14" s="8"/>
-      <c r="CO14" s="8"/>
+      <c r="CN14" s="31">
+        <v>7807</v>
+      </c>
+      <c r="CO14" s="31">
+        <v>7767</v>
+      </c>
       <c r="CP14" s="8"/>
       <c r="CQ14" s="8"/>
       <c r="CR14" s="8"/>
       <c r="CS14" s="8"/>
     </row>
     <row r="15" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>30933</v>
       </c>
       <c r="C15" s="7">
         <v>31487</v>
       </c>
       <c r="D15" s="7">
         <v>33396</v>
       </c>
       <c r="E15" s="7">
         <v>34020</v>
       </c>
       <c r="F15" s="7">
         <v>34556</v>
       </c>
       <c r="G15" s="8">
@@ -9053,52 +9093,56 @@
       </c>
       <c r="CF15" s="31">
         <v>21004</v>
       </c>
       <c r="CG15" s="31">
         <v>20462</v>
       </c>
       <c r="CH15" s="31">
         <v>23683</v>
       </c>
       <c r="CI15" s="31">
         <v>24291</v>
       </c>
       <c r="CJ15" s="31">
         <v>26450</v>
       </c>
       <c r="CK15" s="31">
         <v>27662</v>
       </c>
       <c r="CL15" s="31">
         <v>27751</v>
       </c>
       <c r="CM15" s="31">
         <v>26739</v>
       </c>
-      <c r="CN15" s="8"/>
-      <c r="CO15" s="8"/>
+      <c r="CN15" s="31">
+        <v>22178</v>
+      </c>
+      <c r="CO15" s="31">
+        <v>22009</v>
+      </c>
       <c r="CP15" s="8"/>
       <c r="CQ15" s="8"/>
       <c r="CR15" s="8"/>
       <c r="CS15" s="8"/>
     </row>
     <row r="16" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
         <v>48284</v>
       </c>
       <c r="C16" s="7">
         <v>49801</v>
       </c>
       <c r="D16" s="7">
         <v>53548</v>
       </c>
       <c r="E16" s="7">
         <v>54728</v>
       </c>
       <c r="F16" s="7">
         <v>57405</v>
       </c>
       <c r="G16" s="8">
@@ -9334,52 +9378,56 @@
       </c>
       <c r="CF16" s="31">
         <v>54465</v>
       </c>
       <c r="CG16" s="31">
         <v>57005</v>
       </c>
       <c r="CH16" s="31">
         <v>68043</v>
       </c>
       <c r="CI16" s="31">
         <v>71175</v>
       </c>
       <c r="CJ16" s="31">
         <v>72666</v>
       </c>
       <c r="CK16" s="31">
         <v>74211</v>
       </c>
       <c r="CL16" s="31">
         <v>76134</v>
       </c>
       <c r="CM16" s="31">
         <v>76081</v>
       </c>
-      <c r="CN16" s="8"/>
-      <c r="CO16" s="8"/>
+      <c r="CN16" s="31">
+        <v>65291</v>
+      </c>
+      <c r="CO16" s="31">
+        <v>66357</v>
+      </c>
       <c r="CP16" s="8"/>
       <c r="CQ16" s="8"/>
       <c r="CR16" s="8"/>
       <c r="CS16" s="8"/>
     </row>
     <row r="17" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="7">
         <v>18539</v>
       </c>
       <c r="C17" s="7">
         <v>19288</v>
       </c>
       <c r="D17" s="7">
         <v>19519</v>
       </c>
       <c r="E17" s="7">
         <v>20665</v>
       </c>
       <c r="F17" s="7">
         <v>21134</v>
       </c>
       <c r="G17" s="8">
@@ -9615,52 +9663,56 @@
       </c>
       <c r="CF17" s="31">
         <v>12671</v>
       </c>
       <c r="CG17" s="31">
         <v>12234</v>
       </c>
       <c r="CH17" s="31">
         <v>16597</v>
       </c>
       <c r="CI17" s="31">
         <v>18376</v>
       </c>
       <c r="CJ17" s="31">
         <v>18655</v>
       </c>
       <c r="CK17" s="31">
         <v>20649</v>
       </c>
       <c r="CL17" s="31">
         <v>21645</v>
       </c>
       <c r="CM17" s="31">
         <v>21354</v>
       </c>
-      <c r="CN17" s="8"/>
-      <c r="CO17" s="8"/>
+      <c r="CN17" s="31">
+        <v>16571</v>
+      </c>
+      <c r="CO17" s="31">
+        <v>16175</v>
+      </c>
       <c r="CP17" s="8"/>
       <c r="CQ17" s="8"/>
       <c r="CR17" s="8"/>
       <c r="CS17" s="8"/>
     </row>
     <row r="18" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="7">
         <v>25880</v>
       </c>
       <c r="C18" s="7">
         <v>27077</v>
       </c>
       <c r="D18" s="7">
         <v>28529</v>
       </c>
       <c r="E18" s="7">
         <v>29879</v>
       </c>
       <c r="F18" s="7">
         <v>30101</v>
       </c>
       <c r="G18" s="8">
@@ -9896,52 +9948,56 @@
       </c>
       <c r="CF18" s="31">
         <v>23286</v>
       </c>
       <c r="CG18" s="31">
         <v>23001</v>
       </c>
       <c r="CH18" s="31">
         <v>25302</v>
       </c>
       <c r="CI18" s="31">
         <v>26449</v>
       </c>
       <c r="CJ18" s="31">
         <v>28298</v>
       </c>
       <c r="CK18" s="31">
         <v>29970</v>
       </c>
       <c r="CL18" s="31">
         <v>30543</v>
       </c>
       <c r="CM18" s="31">
         <v>29956</v>
       </c>
-      <c r="CN18" s="8"/>
-      <c r="CO18" s="8"/>
+      <c r="CN18" s="31">
+        <v>26019</v>
+      </c>
+      <c r="CO18" s="31">
+        <v>25432</v>
+      </c>
       <c r="CP18" s="8"/>
       <c r="CQ18" s="8"/>
       <c r="CR18" s="8"/>
       <c r="CS18" s="8"/>
     </row>
     <row r="19" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>11309</v>
       </c>
       <c r="C19" s="7">
         <v>12213</v>
       </c>
       <c r="D19" s="7">
         <v>12988</v>
       </c>
       <c r="E19" s="7">
         <v>14018</v>
       </c>
       <c r="F19" s="7">
         <v>14094</v>
       </c>
       <c r="G19" s="8">
@@ -10177,52 +10233,56 @@
       </c>
       <c r="CF19" s="31">
         <v>9647</v>
       </c>
       <c r="CG19" s="31">
         <v>9340</v>
       </c>
       <c r="CH19" s="31">
         <v>11269</v>
       </c>
       <c r="CI19" s="31">
         <v>11121</v>
       </c>
       <c r="CJ19" s="31">
         <v>11528</v>
       </c>
       <c r="CK19" s="31">
         <v>12922</v>
       </c>
       <c r="CL19" s="31">
         <v>12993</v>
       </c>
       <c r="CM19" s="31">
         <v>12848</v>
       </c>
-      <c r="CN19" s="8"/>
-      <c r="CO19" s="8"/>
+      <c r="CN19" s="31">
+        <v>10568</v>
+      </c>
+      <c r="CO19" s="31">
+        <v>10550</v>
+      </c>
       <c r="CP19" s="8"/>
       <c r="CQ19" s="8"/>
       <c r="CR19" s="8"/>
       <c r="CS19" s="8"/>
     </row>
     <row r="20" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="7">
         <v>47287</v>
       </c>
       <c r="C20" s="7">
         <v>46581</v>
       </c>
       <c r="D20" s="7">
         <v>53980</v>
       </c>
       <c r="E20" s="7">
         <v>53570</v>
       </c>
       <c r="F20" s="7">
         <v>53452</v>
       </c>
       <c r="G20" s="8">
@@ -10458,52 +10518,56 @@
       </c>
       <c r="CF20" s="31">
         <v>30783</v>
       </c>
       <c r="CG20" s="31">
         <v>28403</v>
       </c>
       <c r="CH20" s="31">
         <v>29436</v>
       </c>
       <c r="CI20" s="31">
         <v>29462</v>
       </c>
       <c r="CJ20" s="31">
         <v>29077</v>
       </c>
       <c r="CK20" s="31">
         <v>33624</v>
       </c>
       <c r="CL20" s="31">
         <v>33557</v>
       </c>
       <c r="CM20" s="31">
         <v>34307</v>
       </c>
-      <c r="CN20" s="8"/>
-      <c r="CO20" s="8"/>
+      <c r="CN20" s="31">
+        <v>32132</v>
+      </c>
+      <c r="CO20" s="31">
+        <v>32385</v>
+      </c>
       <c r="CP20" s="8"/>
       <c r="CQ20" s="8"/>
       <c r="CR20" s="8"/>
       <c r="CS20" s="8"/>
     </row>
     <row r="21" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="7">
         <v>22584</v>
       </c>
       <c r="C21" s="7">
         <v>22040</v>
       </c>
       <c r="D21" s="7">
         <v>22318</v>
       </c>
       <c r="E21" s="7">
         <v>22897</v>
       </c>
       <c r="F21" s="7">
         <v>22807</v>
       </c>
       <c r="G21" s="8">
@@ -10739,52 +10803,56 @@
       </c>
       <c r="CF21" s="31">
         <v>19732</v>
       </c>
       <c r="CG21" s="31">
         <v>19324</v>
       </c>
       <c r="CH21" s="31">
         <v>20543</v>
       </c>
       <c r="CI21" s="31">
         <v>21628</v>
       </c>
       <c r="CJ21" s="31">
         <v>21564</v>
       </c>
       <c r="CK21" s="31">
         <v>21933</v>
       </c>
       <c r="CL21" s="31">
         <v>22527</v>
       </c>
       <c r="CM21" s="31">
         <v>22923</v>
       </c>
-      <c r="CN21" s="8"/>
-      <c r="CO21" s="8"/>
+      <c r="CN21" s="31">
+        <v>20963</v>
+      </c>
+      <c r="CO21" s="31">
+        <v>20428</v>
+      </c>
       <c r="CP21" s="8"/>
       <c r="CQ21" s="8"/>
       <c r="CR21" s="8"/>
       <c r="CS21" s="8"/>
     </row>
     <row r="22" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="7">
         <v>21531</v>
       </c>
       <c r="C22" s="7">
         <v>21886</v>
       </c>
       <c r="D22" s="7">
         <v>22149</v>
       </c>
       <c r="E22" s="7">
         <v>22799</v>
       </c>
       <c r="F22" s="7">
         <v>23115</v>
       </c>
       <c r="G22" s="8">
@@ -11020,52 +11088,56 @@
       </c>
       <c r="CF22" s="31">
         <v>16888</v>
       </c>
       <c r="CG22" s="31">
         <v>16957</v>
       </c>
       <c r="CH22" s="31">
         <v>16929</v>
       </c>
       <c r="CI22" s="31">
         <v>17315</v>
       </c>
       <c r="CJ22" s="31">
         <v>17518</v>
       </c>
       <c r="CK22" s="31">
         <v>18071</v>
       </c>
       <c r="CL22" s="31">
         <v>18177</v>
       </c>
       <c r="CM22" s="31">
         <v>18475</v>
       </c>
-      <c r="CN22" s="8"/>
-      <c r="CO22" s="8"/>
+      <c r="CN22" s="31">
+        <v>18194</v>
+      </c>
+      <c r="CO22" s="31">
+        <v>18040</v>
+      </c>
       <c r="CP22" s="8"/>
       <c r="CQ22" s="8"/>
       <c r="CR22" s="8"/>
       <c r="CS22" s="8"/>
     </row>
     <row r="23" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>32565</v>
       </c>
       <c r="C23" s="7">
         <v>33947</v>
       </c>
       <c r="D23" s="7">
         <v>35157</v>
       </c>
       <c r="E23" s="7">
         <v>37869</v>
       </c>
       <c r="F23" s="7">
         <v>40022</v>
       </c>
       <c r="G23" s="8">
@@ -11301,52 +11373,56 @@
       </c>
       <c r="CF23" s="31">
         <v>35171</v>
       </c>
       <c r="CG23" s="31">
         <v>35223</v>
       </c>
       <c r="CH23" s="31">
         <v>37730</v>
       </c>
       <c r="CI23" s="31">
         <v>37424</v>
       </c>
       <c r="CJ23" s="31">
         <v>38666</v>
       </c>
       <c r="CK23" s="31">
         <v>39424</v>
       </c>
       <c r="CL23" s="31">
         <v>40272</v>
       </c>
       <c r="CM23" s="31">
         <v>39958</v>
       </c>
-      <c r="CN23" s="8"/>
-      <c r="CO23" s="8"/>
+      <c r="CN23" s="31">
+        <v>37274</v>
+      </c>
+      <c r="CO23" s="31">
+        <v>37041</v>
+      </c>
       <c r="CP23" s="8"/>
       <c r="CQ23" s="8"/>
       <c r="CR23" s="8"/>
       <c r="CS23" s="8"/>
     </row>
     <row r="24" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="7">
         <v>15894</v>
       </c>
       <c r="C24" s="7">
         <v>16857</v>
       </c>
       <c r="D24" s="7">
         <v>18339</v>
       </c>
       <c r="E24" s="7">
         <v>19472</v>
       </c>
       <c r="F24" s="7">
         <v>19310</v>
       </c>
       <c r="G24" s="8">
@@ -11582,52 +11658,56 @@
       </c>
       <c r="CF24" s="31">
         <v>11918</v>
       </c>
       <c r="CG24" s="31">
         <v>11767</v>
       </c>
       <c r="CH24" s="31">
         <v>13668</v>
       </c>
       <c r="CI24" s="31">
         <v>14476</v>
       </c>
       <c r="CJ24" s="31">
         <v>16005</v>
       </c>
       <c r="CK24" s="31">
         <v>17258</v>
       </c>
       <c r="CL24" s="31">
         <v>17077</v>
       </c>
       <c r="CM24" s="31">
         <v>16969</v>
       </c>
-      <c r="CN24" s="8"/>
-      <c r="CO24" s="8"/>
+      <c r="CN24" s="31">
+        <v>14107</v>
+      </c>
+      <c r="CO24" s="31">
+        <v>13571</v>
+      </c>
       <c r="CP24" s="8"/>
       <c r="CQ24" s="8"/>
       <c r="CR24" s="8"/>
       <c r="CS24" s="8"/>
     </row>
     <row r="25" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="7">
         <v>26303</v>
       </c>
       <c r="C25" s="7">
         <v>28711</v>
       </c>
       <c r="D25" s="7">
         <v>31399</v>
       </c>
       <c r="E25" s="7">
         <v>31888</v>
       </c>
       <c r="F25" s="7">
         <v>32043</v>
       </c>
       <c r="G25" s="8">
@@ -11863,75 +11943,79 @@
       </c>
       <c r="CF25" s="31">
         <v>20997</v>
       </c>
       <c r="CG25" s="31">
         <v>20545</v>
       </c>
       <c r="CH25" s="31">
         <v>22419</v>
       </c>
       <c r="CI25" s="31">
         <v>24263</v>
       </c>
       <c r="CJ25" s="31">
         <v>26005</v>
       </c>
       <c r="CK25" s="31">
         <v>27346</v>
       </c>
       <c r="CL25" s="31">
         <v>27287</v>
       </c>
       <c r="CM25" s="31">
         <v>28680</v>
       </c>
-      <c r="CN25" s="8"/>
-      <c r="CO25" s="8"/>
+      <c r="CN25" s="31">
+        <v>22826</v>
+      </c>
+      <c r="CO25" s="31">
+        <v>22566</v>
+      </c>
       <c r="CP25" s="8"/>
       <c r="CQ25" s="8"/>
       <c r="CR25" s="8"/>
       <c r="CS25" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>