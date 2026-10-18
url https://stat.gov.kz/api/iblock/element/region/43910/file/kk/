--- v4 (2026-09-24)
+++ v5 (2026-10-18)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз каз\Мал және құс саны а+\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B875A458-77EF-4745-9BCE-EA8113F9E450}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E45163A-5C9D-489D-A259-A61C5D1F018C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="13905" yWindow="315" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ІҚМ" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ІҚМ!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
@@ -3021,85 +3021,85 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="0" borderId="12" xfId="2071" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="12" xfId="2071" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="26" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="25" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2072">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 11" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент1 14" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент1 15" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент1 16" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент1 17" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент1 18" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент1 19" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент1 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% — акцент1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Акцент1 20" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Акцент1 21" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -5478,324 +5478,324 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CO25"/>
+      <selection pane="topRight" activeCell="CO29" sqref="CO29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.5703125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="2"/>
     <col min="31" max="31" width="8.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="2" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" style="2" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="2" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="8.140625" style="2" customWidth="1"/>
     <col min="42" max="42" width="8.42578125" style="2" customWidth="1"/>
     <col min="43" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.140625" style="2" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="44"/>
-[...46 lines deleted...]
-      <c r="AW1" s="44"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="43"/>
-[...2 lines deleted...]
-      <c r="V2" s="43" t="s">
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="V2" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="43"/>
-[...2 lines deleted...]
-      <c r="AH2" s="43" t="s">
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="AH2" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="43"/>
-[...2 lines deleted...]
-      <c r="AT2" s="43" t="s">
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AT2" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="43"/>
-[...2 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="BF2" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="43"/>
-[...2 lines deleted...]
-      <c r="BS2" s="54" t="s">
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="48"/>
+      <c r="BS2" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="BT2" s="54"/>
-      <c r="BU2" s="54"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="47"/>
       <c r="CG2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="CS2" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="46"/>
-[...10 lines deleted...]
-      <c r="N3" s="45" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="46"/>
-[...10 lines deleted...]
-      <c r="Z3" s="45" t="s">
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="46"/>
-[...10 lines deleted...]
-      <c r="AL3" s="45" t="s">
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="AM3" s="46"/>
-[...10 lines deleted...]
-      <c r="AX3" s="45" t="s">
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="AY3" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="53" t="s">
+      <c r="AY3" s="50"/>
+      <c r="AZ3" s="50"/>
+      <c r="BA3" s="50"/>
+      <c r="BB3" s="50"/>
+      <c r="BC3" s="50"/>
+      <c r="BD3" s="50"/>
+      <c r="BE3" s="50"/>
+      <c r="BF3" s="50"/>
+      <c r="BG3" s="50"/>
+      <c r="BH3" s="50"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="53"/>
-[...10 lines deleted...]
-      <c r="BV3" s="50" t="s">
+      <c r="BK3" s="46"/>
+      <c r="BL3" s="46"/>
+      <c r="BM3" s="46"/>
+      <c r="BN3" s="46"/>
+      <c r="BO3" s="46"/>
+      <c r="BP3" s="46"/>
+      <c r="BQ3" s="46"/>
+      <c r="BR3" s="46"/>
+      <c r="BS3" s="46"/>
+      <c r="BT3" s="46"/>
+      <c r="BU3" s="46"/>
+      <c r="BV3" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="51"/>
-[...10 lines deleted...]
-      <c r="CH3" s="50" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="CI3" s="51"/>
-[...9 lines deleted...]
-      <c r="CS3" s="52"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -6321,51 +6321,53 @@
       </c>
       <c r="CH5" s="39">
         <v>409367</v>
       </c>
       <c r="CI5" s="39">
         <v>426375</v>
       </c>
       <c r="CJ5" s="39">
         <v>444976</v>
       </c>
       <c r="CK5" s="39">
         <v>467799</v>
       </c>
       <c r="CL5" s="39">
         <v>474412</v>
       </c>
       <c r="CM5" s="39">
         <v>473547</v>
       </c>
       <c r="CN5" s="39">
         <v>413558</v>
       </c>
       <c r="CO5" s="39">
         <v>409063</v>
       </c>
-      <c r="CP5" s="19"/>
+      <c r="CP5" s="19">
+        <v>403112</v>
+      </c>
       <c r="CQ5" s="19"/>
       <c r="CR5" s="19"/>
       <c r="CS5" s="19"/>
     </row>
     <row r="6" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>4299</v>
       </c>
       <c r="C6" s="7">
         <v>4434</v>
       </c>
       <c r="D6" s="7">
         <v>4569</v>
       </c>
       <c r="E6" s="7">
         <v>4679</v>
       </c>
       <c r="F6" s="7">
         <v>4605</v>
       </c>
       <c r="G6" s="8">
         <v>4862</v>
@@ -6606,51 +6608,53 @@
       </c>
       <c r="CH6" s="31">
         <v>4528</v>
       </c>
       <c r="CI6" s="31">
         <v>4488</v>
       </c>
       <c r="CJ6" s="31">
         <v>4662</v>
       </c>
       <c r="CK6" s="31">
         <v>4629</v>
       </c>
       <c r="CL6" s="31">
         <v>4909</v>
       </c>
       <c r="CM6" s="31">
         <v>4951</v>
       </c>
       <c r="CN6" s="31">
         <v>4336</v>
       </c>
       <c r="CO6" s="31">
         <v>4322</v>
       </c>
-      <c r="CP6" s="8"/>
+      <c r="CP6" s="8">
+        <v>4475</v>
+      </c>
       <c r="CQ6" s="8"/>
       <c r="CR6" s="8"/>
       <c r="CS6" s="8"/>
     </row>
     <row r="7" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8"/>
       <c r="H7" s="9"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="10"/>
       <c r="M7" s="8"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
@@ -6819,51 +6823,53 @@
       </c>
       <c r="CH7" s="31">
         <v>395</v>
       </c>
       <c r="CI7" s="31">
         <v>393</v>
       </c>
       <c r="CJ7" s="31">
         <v>390</v>
       </c>
       <c r="CK7" s="31">
         <v>389</v>
       </c>
       <c r="CL7" s="31">
         <v>388</v>
       </c>
       <c r="CM7" s="31">
         <v>390</v>
       </c>
       <c r="CN7" s="31">
         <v>465</v>
       </c>
       <c r="CO7" s="31">
         <v>466</v>
       </c>
-      <c r="CP7" s="8"/>
+      <c r="CP7" s="8">
+        <v>472</v>
+      </c>
       <c r="CQ7" s="8"/>
       <c r="CR7" s="8"/>
       <c r="CS7" s="8"/>
     </row>
     <row r="8" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>12039</v>
       </c>
       <c r="C8" s="7">
         <v>12448</v>
       </c>
       <c r="D8" s="7">
         <v>12775</v>
       </c>
       <c r="E8" s="7">
         <v>13783</v>
       </c>
       <c r="F8" s="7">
         <v>14037</v>
       </c>
       <c r="G8" s="8">
         <v>13946</v>
@@ -7104,51 +7110,53 @@
       </c>
       <c r="CH8" s="31">
         <v>14543</v>
       </c>
       <c r="CI8" s="31">
         <v>14946</v>
       </c>
       <c r="CJ8" s="31">
         <v>15223</v>
       </c>
       <c r="CK8" s="31">
         <v>16182</v>
       </c>
       <c r="CL8" s="31">
         <v>16443</v>
       </c>
       <c r="CM8" s="31">
         <v>16405</v>
       </c>
       <c r="CN8" s="31">
         <v>15199</v>
       </c>
       <c r="CO8" s="31">
         <v>15092</v>
       </c>
-      <c r="CP8" s="8"/>
+      <c r="CP8" s="8">
+        <v>15000</v>
+      </c>
       <c r="CQ8" s="8"/>
       <c r="CR8" s="8"/>
       <c r="CS8" s="8"/>
     </row>
     <row r="9" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>19388</v>
       </c>
       <c r="C9" s="7">
         <v>20677</v>
       </c>
       <c r="D9" s="7">
         <v>23140</v>
       </c>
       <c r="E9" s="7">
         <v>24939</v>
       </c>
       <c r="F9" s="7">
         <v>25633</v>
       </c>
       <c r="G9" s="8">
         <v>24638</v>
@@ -7389,51 +7397,53 @@
       </c>
       <c r="CH9" s="31">
         <v>20273</v>
       </c>
       <c r="CI9" s="31">
         <v>22450</v>
       </c>
       <c r="CJ9" s="31">
         <v>23873</v>
       </c>
       <c r="CK9" s="31">
         <v>24844</v>
       </c>
       <c r="CL9" s="31">
         <v>25385</v>
       </c>
       <c r="CM9" s="31">
         <v>24617</v>
       </c>
       <c r="CN9" s="31">
         <v>20180</v>
       </c>
       <c r="CO9" s="31">
         <v>18479</v>
       </c>
-      <c r="CP9" s="8"/>
+      <c r="CP9" s="8">
+        <v>17911</v>
+      </c>
       <c r="CQ9" s="8"/>
       <c r="CR9" s="8"/>
       <c r="CS9" s="8"/>
     </row>
     <row r="10" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>14847</v>
       </c>
       <c r="C10" s="7">
         <v>16033</v>
       </c>
       <c r="D10" s="7">
         <v>17707</v>
       </c>
       <c r="E10" s="7">
         <v>18619</v>
       </c>
       <c r="F10" s="7">
         <v>19269</v>
       </c>
       <c r="G10" s="8">
         <v>18995</v>
@@ -7674,51 +7684,53 @@
       </c>
       <c r="CH10" s="31">
         <v>15466</v>
       </c>
       <c r="CI10" s="31">
         <v>16254</v>
       </c>
       <c r="CJ10" s="31">
         <v>17534</v>
       </c>
       <c r="CK10" s="31">
         <v>18742</v>
       </c>
       <c r="CL10" s="31">
         <v>19585</v>
       </c>
       <c r="CM10" s="31">
         <v>19616</v>
       </c>
       <c r="CN10" s="31">
         <v>14458</v>
       </c>
       <c r="CO10" s="31">
         <v>14349</v>
       </c>
-      <c r="CP10" s="8"/>
+      <c r="CP10" s="8">
+        <v>13804</v>
+      </c>
       <c r="CQ10" s="8"/>
       <c r="CR10" s="8"/>
       <c r="CS10" s="8"/>
     </row>
     <row r="11" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27804</v>
       </c>
       <c r="C11" s="7">
         <v>28770</v>
       </c>
       <c r="D11" s="7">
         <v>29763</v>
       </c>
       <c r="E11" s="7">
         <v>31120</v>
       </c>
       <c r="F11" s="7">
         <v>31332</v>
       </c>
       <c r="G11" s="8">
         <v>32974</v>
@@ -7959,51 +7971,53 @@
       </c>
       <c r="CH11" s="31">
         <v>24687</v>
       </c>
       <c r="CI11" s="31">
         <v>25629</v>
       </c>
       <c r="CJ11" s="31">
         <v>26685</v>
       </c>
       <c r="CK11" s="31">
         <v>27521</v>
       </c>
       <c r="CL11" s="31">
         <v>27944</v>
       </c>
       <c r="CM11" s="31">
         <v>28073</v>
       </c>
       <c r="CN11" s="31">
         <v>25487</v>
       </c>
       <c r="CO11" s="31">
         <v>25308</v>
       </c>
-      <c r="CP11" s="8"/>
+      <c r="CP11" s="8">
+        <v>25071</v>
+      </c>
       <c r="CQ11" s="8"/>
       <c r="CR11" s="8"/>
       <c r="CS11" s="8"/>
     </row>
     <row r="12" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>30032</v>
       </c>
       <c r="C12" s="7">
         <v>31219</v>
       </c>
       <c r="D12" s="7">
         <v>34402</v>
       </c>
       <c r="E12" s="7">
         <v>35913</v>
       </c>
       <c r="F12" s="7">
         <v>35584</v>
       </c>
       <c r="G12" s="8">
         <v>34936</v>
@@ -8244,51 +8258,53 @@
       </c>
       <c r="CH12" s="31">
         <v>19484</v>
       </c>
       <c r="CI12" s="31">
         <v>19991</v>
       </c>
       <c r="CJ12" s="31">
         <v>21964</v>
       </c>
       <c r="CK12" s="31">
         <v>22985</v>
       </c>
       <c r="CL12" s="31">
         <v>22886</v>
       </c>
       <c r="CM12" s="31">
         <v>22304</v>
       </c>
       <c r="CN12" s="31">
         <v>21365</v>
       </c>
       <c r="CO12" s="31">
         <v>20732</v>
       </c>
-      <c r="CP12" s="8"/>
+      <c r="CP12" s="8">
+        <v>19675</v>
+      </c>
       <c r="CQ12" s="8"/>
       <c r="CR12" s="8"/>
       <c r="CS12" s="8"/>
     </row>
     <row r="13" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7">
         <v>20965</v>
       </c>
       <c r="C13" s="7">
         <v>23035</v>
       </c>
       <c r="D13" s="7">
         <v>24968</v>
       </c>
       <c r="E13" s="7">
         <v>24991</v>
       </c>
       <c r="F13" s="7">
         <v>23613</v>
       </c>
       <c r="G13" s="8">
         <v>23083</v>
@@ -8529,51 +8545,53 @@
       </c>
       <c r="CH13" s="31">
         <v>16514</v>
       </c>
       <c r="CI13" s="31">
         <v>17907</v>
       </c>
       <c r="CJ13" s="31">
         <v>19536</v>
       </c>
       <c r="CK13" s="31">
         <v>20575</v>
       </c>
       <c r="CL13" s="31">
         <v>20111</v>
       </c>
       <c r="CM13" s="31">
         <v>19703</v>
       </c>
       <c r="CN13" s="31">
         <v>18138</v>
       </c>
       <c r="CO13" s="31">
         <v>17994</v>
       </c>
-      <c r="CP13" s="8"/>
+      <c r="CP13" s="8">
+        <v>17673</v>
+      </c>
       <c r="CQ13" s="8"/>
       <c r="CR13" s="8"/>
       <c r="CS13" s="8"/>
     </row>
     <row r="14" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>8542</v>
       </c>
       <c r="C14" s="7">
         <v>8671</v>
       </c>
       <c r="D14" s="7">
         <v>8767</v>
       </c>
       <c r="E14" s="7">
         <v>8831</v>
       </c>
       <c r="F14" s="7">
         <v>8877</v>
       </c>
       <c r="G14" s="8">
         <v>8402</v>
@@ -8814,51 +8832,53 @@
       </c>
       <c r="CH14" s="31">
         <v>7858</v>
       </c>
       <c r="CI14" s="31">
         <v>8337</v>
       </c>
       <c r="CJ14" s="31">
         <v>8677</v>
       </c>
       <c r="CK14" s="31">
         <v>8862</v>
       </c>
       <c r="CL14" s="31">
         <v>8798</v>
       </c>
       <c r="CM14" s="31">
         <v>9198</v>
       </c>
       <c r="CN14" s="31">
         <v>7807</v>
       </c>
       <c r="CO14" s="31">
         <v>7767</v>
       </c>
-      <c r="CP14" s="8"/>
+      <c r="CP14" s="8">
+        <v>7784</v>
+      </c>
       <c r="CQ14" s="8"/>
       <c r="CR14" s="8"/>
       <c r="CS14" s="8"/>
     </row>
     <row r="15" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="7">
         <v>30933</v>
       </c>
       <c r="C15" s="7">
         <v>31487</v>
       </c>
       <c r="D15" s="7">
         <v>33396</v>
       </c>
       <c r="E15" s="7">
         <v>34020</v>
       </c>
       <c r="F15" s="7">
         <v>34556</v>
       </c>
       <c r="G15" s="8">
         <v>33905</v>
@@ -9099,51 +9119,53 @@
       </c>
       <c r="CH15" s="31">
         <v>23683</v>
       </c>
       <c r="CI15" s="31">
         <v>24291</v>
       </c>
       <c r="CJ15" s="31">
         <v>26450</v>
       </c>
       <c r="CK15" s="31">
         <v>27662</v>
       </c>
       <c r="CL15" s="31">
         <v>27751</v>
       </c>
       <c r="CM15" s="31">
         <v>26739</v>
       </c>
       <c r="CN15" s="31">
         <v>22178</v>
       </c>
       <c r="CO15" s="31">
         <v>22009</v>
       </c>
-      <c r="CP15" s="8"/>
+      <c r="CP15" s="8">
+        <v>21913</v>
+      </c>
       <c r="CQ15" s="8"/>
       <c r="CR15" s="8"/>
       <c r="CS15" s="8"/>
     </row>
     <row r="16" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
         <v>48284</v>
       </c>
       <c r="C16" s="7">
         <v>49801</v>
       </c>
       <c r="D16" s="7">
         <v>53548</v>
       </c>
       <c r="E16" s="7">
         <v>54728</v>
       </c>
       <c r="F16" s="7">
         <v>57405</v>
       </c>
       <c r="G16" s="8">
         <v>56082</v>
@@ -9384,51 +9406,53 @@
       </c>
       <c r="CH16" s="31">
         <v>68043</v>
       </c>
       <c r="CI16" s="31">
         <v>71175</v>
       </c>
       <c r="CJ16" s="31">
         <v>72666</v>
       </c>
       <c r="CK16" s="31">
         <v>74211</v>
       </c>
       <c r="CL16" s="31">
         <v>76134</v>
       </c>
       <c r="CM16" s="31">
         <v>76081</v>
       </c>
       <c r="CN16" s="31">
         <v>65291</v>
       </c>
       <c r="CO16" s="31">
         <v>66357</v>
       </c>
-      <c r="CP16" s="8"/>
+      <c r="CP16" s="8">
+        <v>64343</v>
+      </c>
       <c r="CQ16" s="8"/>
       <c r="CR16" s="8"/>
       <c r="CS16" s="8"/>
     </row>
     <row r="17" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="7">
         <v>18539</v>
       </c>
       <c r="C17" s="7">
         <v>19288</v>
       </c>
       <c r="D17" s="7">
         <v>19519</v>
       </c>
       <c r="E17" s="7">
         <v>20665</v>
       </c>
       <c r="F17" s="7">
         <v>21134</v>
       </c>
       <c r="G17" s="8">
         <v>21499</v>
@@ -9669,51 +9693,53 @@
       </c>
       <c r="CH17" s="31">
         <v>16597</v>
       </c>
       <c r="CI17" s="31">
         <v>18376</v>
       </c>
       <c r="CJ17" s="31">
         <v>18655</v>
       </c>
       <c r="CK17" s="31">
         <v>20649</v>
       </c>
       <c r="CL17" s="31">
         <v>21645</v>
       </c>
       <c r="CM17" s="31">
         <v>21354</v>
       </c>
       <c r="CN17" s="31">
         <v>16571</v>
       </c>
       <c r="CO17" s="31">
         <v>16175</v>
       </c>
-      <c r="CP17" s="8"/>
+      <c r="CP17" s="8">
+        <v>15834</v>
+      </c>
       <c r="CQ17" s="8"/>
       <c r="CR17" s="8"/>
       <c r="CS17" s="8"/>
     </row>
     <row r="18" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="7">
         <v>25880</v>
       </c>
       <c r="C18" s="7">
         <v>27077</v>
       </c>
       <c r="D18" s="7">
         <v>28529</v>
       </c>
       <c r="E18" s="7">
         <v>29879</v>
       </c>
       <c r="F18" s="7">
         <v>30101</v>
       </c>
       <c r="G18" s="8">
         <v>29398</v>
@@ -9954,51 +9980,53 @@
       </c>
       <c r="CH18" s="31">
         <v>25302</v>
       </c>
       <c r="CI18" s="31">
         <v>26449</v>
       </c>
       <c r="CJ18" s="31">
         <v>28298</v>
       </c>
       <c r="CK18" s="31">
         <v>29970</v>
       </c>
       <c r="CL18" s="31">
         <v>30543</v>
       </c>
       <c r="CM18" s="31">
         <v>29956</v>
       </c>
       <c r="CN18" s="31">
         <v>26019</v>
       </c>
       <c r="CO18" s="31">
         <v>25432</v>
       </c>
-      <c r="CP18" s="8"/>
+      <c r="CP18" s="8">
+        <v>25042</v>
+      </c>
       <c r="CQ18" s="8"/>
       <c r="CR18" s="8"/>
       <c r="CS18" s="8"/>
     </row>
     <row r="19" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="7">
         <v>11309</v>
       </c>
       <c r="C19" s="7">
         <v>12213</v>
       </c>
       <c r="D19" s="7">
         <v>12988</v>
       </c>
       <c r="E19" s="7">
         <v>14018</v>
       </c>
       <c r="F19" s="7">
         <v>14094</v>
       </c>
       <c r="G19" s="8">
         <v>14012</v>
@@ -10239,51 +10267,53 @@
       </c>
       <c r="CH19" s="31">
         <v>11269</v>
       </c>
       <c r="CI19" s="31">
         <v>11121</v>
       </c>
       <c r="CJ19" s="31">
         <v>11528</v>
       </c>
       <c r="CK19" s="31">
         <v>12922</v>
       </c>
       <c r="CL19" s="31">
         <v>12993</v>
       </c>
       <c r="CM19" s="31">
         <v>12848</v>
       </c>
       <c r="CN19" s="31">
         <v>10568</v>
       </c>
       <c r="CO19" s="31">
         <v>10550</v>
       </c>
-      <c r="CP19" s="8"/>
+      <c r="CP19" s="8">
+        <v>10356</v>
+      </c>
       <c r="CQ19" s="8"/>
       <c r="CR19" s="8"/>
       <c r="CS19" s="8"/>
     </row>
     <row r="20" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="7">
         <v>47287</v>
       </c>
       <c r="C20" s="7">
         <v>46581</v>
       </c>
       <c r="D20" s="7">
         <v>53980</v>
       </c>
       <c r="E20" s="7">
         <v>53570</v>
       </c>
       <c r="F20" s="7">
         <v>53452</v>
       </c>
       <c r="G20" s="8">
         <v>53451</v>
@@ -10524,51 +10554,53 @@
       </c>
       <c r="CH20" s="31">
         <v>29436</v>
       </c>
       <c r="CI20" s="31">
         <v>29462</v>
       </c>
       <c r="CJ20" s="31">
         <v>29077</v>
       </c>
       <c r="CK20" s="31">
         <v>33624</v>
       </c>
       <c r="CL20" s="31">
         <v>33557</v>
       </c>
       <c r="CM20" s="31">
         <v>34307</v>
       </c>
       <c r="CN20" s="31">
         <v>32132</v>
       </c>
       <c r="CO20" s="31">
         <v>32385</v>
       </c>
-      <c r="CP20" s="8"/>
+      <c r="CP20" s="8">
+        <v>32529</v>
+      </c>
       <c r="CQ20" s="8"/>
       <c r="CR20" s="8"/>
       <c r="CS20" s="8"/>
     </row>
     <row r="21" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="7">
         <v>22584</v>
       </c>
       <c r="C21" s="7">
         <v>22040</v>
       </c>
       <c r="D21" s="7">
         <v>22318</v>
       </c>
       <c r="E21" s="7">
         <v>22897</v>
       </c>
       <c r="F21" s="7">
         <v>22807</v>
       </c>
       <c r="G21" s="8">
         <v>23111</v>
@@ -10809,51 +10841,53 @@
       </c>
       <c r="CH21" s="31">
         <v>20543</v>
       </c>
       <c r="CI21" s="31">
         <v>21628</v>
       </c>
       <c r="CJ21" s="31">
         <v>21564</v>
       </c>
       <c r="CK21" s="31">
         <v>21933</v>
       </c>
       <c r="CL21" s="31">
         <v>22527</v>
       </c>
       <c r="CM21" s="31">
         <v>22923</v>
       </c>
       <c r="CN21" s="31">
         <v>20963</v>
       </c>
       <c r="CO21" s="31">
         <v>20428</v>
       </c>
-      <c r="CP21" s="8"/>
+      <c r="CP21" s="8">
+        <v>20248</v>
+      </c>
       <c r="CQ21" s="8"/>
       <c r="CR21" s="8"/>
       <c r="CS21" s="8"/>
     </row>
     <row r="22" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="7">
         <v>21531</v>
       </c>
       <c r="C22" s="7">
         <v>21886</v>
       </c>
       <c r="D22" s="7">
         <v>22149</v>
       </c>
       <c r="E22" s="7">
         <v>22799</v>
       </c>
       <c r="F22" s="7">
         <v>23115</v>
       </c>
       <c r="G22" s="8">
         <v>23129</v>
@@ -11094,51 +11128,53 @@
       </c>
       <c r="CH22" s="31">
         <v>16929</v>
       </c>
       <c r="CI22" s="31">
         <v>17315</v>
       </c>
       <c r="CJ22" s="31">
         <v>17518</v>
       </c>
       <c r="CK22" s="31">
         <v>18071</v>
       </c>
       <c r="CL22" s="31">
         <v>18177</v>
       </c>
       <c r="CM22" s="31">
         <v>18475</v>
       </c>
       <c r="CN22" s="31">
         <v>18194</v>
       </c>
       <c r="CO22" s="31">
         <v>18040</v>
       </c>
-      <c r="CP22" s="8"/>
+      <c r="CP22" s="8">
+        <v>17954</v>
+      </c>
       <c r="CQ22" s="8"/>
       <c r="CR22" s="8"/>
       <c r="CS22" s="8"/>
     </row>
     <row r="23" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>32565</v>
       </c>
       <c r="C23" s="7">
         <v>33947</v>
       </c>
       <c r="D23" s="7">
         <v>35157</v>
       </c>
       <c r="E23" s="7">
         <v>37869</v>
       </c>
       <c r="F23" s="7">
         <v>40022</v>
       </c>
       <c r="G23" s="8">
         <v>39588</v>
@@ -11379,51 +11415,53 @@
       </c>
       <c r="CH23" s="31">
         <v>37730</v>
       </c>
       <c r="CI23" s="31">
         <v>37424</v>
       </c>
       <c r="CJ23" s="31">
         <v>38666</v>
       </c>
       <c r="CK23" s="31">
         <v>39424</v>
       </c>
       <c r="CL23" s="31">
         <v>40272</v>
       </c>
       <c r="CM23" s="31">
         <v>39958</v>
       </c>
       <c r="CN23" s="31">
         <v>37274</v>
       </c>
       <c r="CO23" s="31">
         <v>37041</v>
       </c>
-      <c r="CP23" s="8"/>
+      <c r="CP23" s="8">
+        <v>37933</v>
+      </c>
       <c r="CQ23" s="8"/>
       <c r="CR23" s="8"/>
       <c r="CS23" s="8"/>
     </row>
     <row r="24" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="7">
         <v>15894</v>
       </c>
       <c r="C24" s="7">
         <v>16857</v>
       </c>
       <c r="D24" s="7">
         <v>18339</v>
       </c>
       <c r="E24" s="7">
         <v>19472</v>
       </c>
       <c r="F24" s="7">
         <v>19310</v>
       </c>
       <c r="G24" s="8">
         <v>18964</v>
@@ -11664,51 +11702,53 @@
       </c>
       <c r="CH24" s="31">
         <v>13668</v>
       </c>
       <c r="CI24" s="31">
         <v>14476</v>
       </c>
       <c r="CJ24" s="31">
         <v>16005</v>
       </c>
       <c r="CK24" s="31">
         <v>17258</v>
       </c>
       <c r="CL24" s="31">
         <v>17077</v>
       </c>
       <c r="CM24" s="31">
         <v>16969</v>
       </c>
       <c r="CN24" s="31">
         <v>14107</v>
       </c>
       <c r="CO24" s="31">
         <v>13571</v>
       </c>
-      <c r="CP24" s="8"/>
+      <c r="CP24" s="8">
+        <v>13214</v>
+      </c>
       <c r="CQ24" s="8"/>
       <c r="CR24" s="8"/>
       <c r="CS24" s="8"/>
     </row>
     <row r="25" spans="1:97" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="7">
         <v>26303</v>
       </c>
       <c r="C25" s="7">
         <v>28711</v>
       </c>
       <c r="D25" s="7">
         <v>31399</v>
       </c>
       <c r="E25" s="7">
         <v>31888</v>
       </c>
       <c r="F25" s="7">
         <v>32043</v>
       </c>
       <c r="G25" s="8">
         <v>31634</v>
@@ -11949,73 +11989,75 @@
       </c>
       <c r="CH25" s="31">
         <v>22419</v>
       </c>
       <c r="CI25" s="31">
         <v>24263</v>
       </c>
       <c r="CJ25" s="31">
         <v>26005</v>
       </c>
       <c r="CK25" s="31">
         <v>27346</v>
       </c>
       <c r="CL25" s="31">
         <v>27287</v>
       </c>
       <c r="CM25" s="31">
         <v>28680</v>
       </c>
       <c r="CN25" s="31">
         <v>22826</v>
       </c>
       <c r="CO25" s="31">
         <v>22566</v>
       </c>
-      <c r="CP25" s="8"/>
+      <c r="CP25" s="8">
+        <v>21881</v>
+      </c>
       <c r="CQ25" s="8"/>
       <c r="CR25" s="8"/>
       <c r="CS25" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="CH3:CS3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>