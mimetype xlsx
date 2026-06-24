--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,200 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="20">
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>адам</t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Абай  облысы</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Ақсуат ауданы</t>
   </si>
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бесқарағай ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Жаңасемей ауданы</t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>Абай  облысы  бойынша   жалпы көші-қон айырымы</t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
@@ -322,91 +301,91 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...11 lines deleted...]
-      <b/>
+      <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -432,56 +411,50 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -627,261 +600,277 @@
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2435860</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>92498</xdr:rowOff>
+      <xdr:colOff>2695575</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>123826</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="47625" y="57150"/>
+          <a:ext cx="2647950" cy="828676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1136,2021 +1125,1999 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U42"/>
+  <dimension ref="A1:R44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="40.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="9.140625" style="4"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+    <row r="1" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10"/>
+      <c r="M1" s="11"/>
+    </row>
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+    </row>
+    <row r="3" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="M3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2"/>
+      <c r="M4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+      <c r="M5" s="11"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M6" s="12"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A7" s="15"/>
+      <c r="B7" s="16">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="16">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="16">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="16">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="16">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="16">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="16">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="17">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="16">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="16">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="17">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="18">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="18">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="19">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="19">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="24"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="28">
+        <v>-5355</v>
+      </c>
+      <c r="C9" s="28">
+        <v>-5033</v>
+      </c>
+      <c r="D9" s="28">
+        <v>-6149</v>
+      </c>
+      <c r="E9" s="28">
+        <v>-5222</v>
+      </c>
+      <c r="F9" s="28">
+        <v>-5958</v>
+      </c>
+      <c r="G9" s="28">
+        <v>-5675</v>
+      </c>
+      <c r="H9" s="28">
+        <v>-5393</v>
+      </c>
+      <c r="I9" s="28">
+        <v>-10663</v>
+      </c>
+      <c r="J9" s="28">
+        <v>-9595</v>
+      </c>
+      <c r="K9" s="28">
+        <v>-7732</v>
+      </c>
+      <c r="L9" s="28">
+        <v>-9599</v>
+      </c>
+      <c r="M9" s="28">
+        <v>-7970</v>
+      </c>
+      <c r="N9" s="28">
+        <v>-7387</v>
+      </c>
+      <c r="O9" s="29">
+        <v>-7063</v>
+      </c>
+      <c r="P9" s="29">
+        <v>-7141</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>-8788</v>
+      </c>
+      <c r="R9" s="7">
+        <v>-9886</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="32">
+        <v>348</v>
+      </c>
+      <c r="C10" s="32">
+        <v>-49</v>
+      </c>
+      <c r="D10" s="32">
+        <v>77</v>
+      </c>
+      <c r="E10" s="32">
+        <v>1359</v>
+      </c>
+      <c r="F10" s="32">
+        <v>-608</v>
+      </c>
+      <c r="G10" s="32">
+        <v>-1797</v>
+      </c>
+      <c r="H10" s="32">
+        <v>1276</v>
+      </c>
+      <c r="I10" s="32">
+        <v>-2671</v>
+      </c>
+      <c r="J10" s="32">
+        <v>-199</v>
+      </c>
+      <c r="K10" s="32">
+        <v>-1418</v>
+      </c>
+      <c r="L10" s="32">
+        <v>-2093</v>
+      </c>
+      <c r="M10" s="32">
+        <v>-2291</v>
+      </c>
+      <c r="N10" s="32">
+        <v>-1471</v>
+      </c>
+      <c r="O10" s="32">
+        <v>-357</v>
+      </c>
+      <c r="P10" s="29">
+        <v>-49</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1005</v>
+      </c>
+      <c r="R10" s="7">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="32">
+        <v>226</v>
+      </c>
+      <c r="C11" s="32">
+        <v>533</v>
+      </c>
+      <c r="D11" s="32">
+        <v>164</v>
+      </c>
+      <c r="E11" s="32">
+        <v>114</v>
+      </c>
+      <c r="F11" s="32">
+        <v>76</v>
+      </c>
+      <c r="G11" s="32">
+        <v>296</v>
+      </c>
+      <c r="H11" s="32">
+        <v>108</v>
+      </c>
+      <c r="I11" s="32">
+        <v>28</v>
+      </c>
+      <c r="J11" s="32">
+        <v>-90</v>
+      </c>
+      <c r="K11" s="32">
+        <v>-53</v>
+      </c>
+      <c r="L11" s="32">
+        <v>-189</v>
+      </c>
+      <c r="M11" s="32">
+        <v>2</v>
+      </c>
+      <c r="N11" s="32">
+        <v>-175</v>
+      </c>
+      <c r="O11" s="32">
+        <v>-44</v>
+      </c>
+      <c r="P11" s="29">
+        <v>-188</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>-349</v>
+      </c>
+      <c r="R11" s="7">
+        <v>-206</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="32">
+        <v>-183</v>
+      </c>
+      <c r="C12" s="32">
+        <v>-163</v>
+      </c>
+      <c r="D12" s="32">
+        <v>-175</v>
+      </c>
+      <c r="E12" s="32">
+        <v>-281</v>
+      </c>
+      <c r="F12" s="32">
+        <v>-21</v>
+      </c>
+      <c r="G12" s="32">
+        <v>-153</v>
+      </c>
+      <c r="H12" s="32">
+        <v>-254</v>
+      </c>
+      <c r="I12" s="32">
+        <v>-443</v>
+      </c>
+      <c r="J12" s="32">
+        <v>-592</v>
+      </c>
+      <c r="K12" s="32">
+        <v>-252</v>
+      </c>
+      <c r="L12" s="32">
+        <v>-423</v>
+      </c>
+      <c r="M12" s="32">
+        <v>-212</v>
+      </c>
+      <c r="N12" s="32">
+        <v>-218</v>
+      </c>
+      <c r="O12" s="32">
+        <v>-259</v>
+      </c>
+      <c r="P12" s="29">
+        <v>-323</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>-407</v>
+      </c>
+      <c r="R12" s="7">
+        <v>-429</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="32">
+        <v>-643</v>
+      </c>
+      <c r="C13" s="32">
+        <v>-511</v>
+      </c>
+      <c r="D13" s="32">
+        <v>-788</v>
+      </c>
+      <c r="E13" s="32">
+        <v>-660</v>
+      </c>
+      <c r="F13" s="32">
+        <v>-373</v>
+      </c>
+      <c r="G13" s="32">
+        <v>-464</v>
+      </c>
+      <c r="H13" s="32">
+        <v>-923</v>
+      </c>
+      <c r="I13" s="32">
+        <v>-886</v>
+      </c>
+      <c r="J13" s="32">
+        <v>-920</v>
+      </c>
+      <c r="K13" s="32">
+        <v>-643</v>
+      </c>
+      <c r="L13" s="32">
+        <v>-383</v>
+      </c>
+      <c r="M13" s="32">
+        <v>-390</v>
+      </c>
+      <c r="N13" s="32">
+        <v>-383</v>
+      </c>
+      <c r="O13" s="32">
+        <v>-462</v>
+      </c>
+      <c r="P13" s="29">
+        <v>-612</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>-672</v>
+      </c>
+      <c r="R13" s="7">
+        <v>-928</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="32">
+        <v>-1260</v>
+      </c>
+      <c r="C14" s="32">
+        <v>-1308</v>
+      </c>
+      <c r="D14" s="32">
+        <v>-1623</v>
+      </c>
+      <c r="E14" s="32">
+        <v>-1439</v>
+      </c>
+      <c r="F14" s="32">
+        <v>-933</v>
+      </c>
+      <c r="G14" s="32">
+        <v>-752</v>
+      </c>
+      <c r="H14" s="32">
+        <v>-819</v>
+      </c>
+      <c r="I14" s="32">
+        <v>-1239</v>
+      </c>
+      <c r="J14" s="32">
+        <v>-1856</v>
+      </c>
+      <c r="K14" s="32">
+        <v>-1315</v>
+      </c>
+      <c r="L14" s="32">
+        <v>-1981</v>
+      </c>
+      <c r="M14" s="32">
+        <v>-1335</v>
+      </c>
+      <c r="N14" s="32">
+        <v>-1318</v>
+      </c>
+      <c r="O14" s="32">
+        <v>-1643</v>
+      </c>
+      <c r="P14" s="29">
+        <v>-1634</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>-2275</v>
+      </c>
+      <c r="R14" s="7">
+        <v>-2589</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="32">
+        <v>-345</v>
+      </c>
+      <c r="C15" s="32">
+        <v>-422</v>
+      </c>
+      <c r="D15" s="32">
+        <v>-312</v>
+      </c>
+      <c r="E15" s="32">
+        <v>-359</v>
+      </c>
+      <c r="F15" s="32">
+        <v>-254</v>
+      </c>
+      <c r="G15" s="32">
+        <v>-305</v>
+      </c>
+      <c r="H15" s="32">
+        <v>-511</v>
+      </c>
+      <c r="I15" s="32">
+        <v>-625</v>
+      </c>
+      <c r="J15" s="32">
+        <v>-548</v>
+      </c>
+      <c r="K15" s="32">
+        <v>-412</v>
+      </c>
+      <c r="L15" s="32">
+        <v>-422</v>
+      </c>
+      <c r="M15" s="32">
+        <v>-354</v>
+      </c>
+      <c r="N15" s="32">
+        <v>-352</v>
+      </c>
+      <c r="O15" s="32">
+        <v>-332</v>
+      </c>
+      <c r="P15" s="29">
+        <v>-282</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>-445</v>
+      </c>
+      <c r="R15" s="7">
+        <v>-446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="32">
+        <v>-696</v>
+      </c>
+      <c r="C16" s="32">
+        <v>-681</v>
+      </c>
+      <c r="D16" s="32">
+        <v>-671</v>
+      </c>
+      <c r="E16" s="32">
+        <v>-735</v>
+      </c>
+      <c r="F16" s="32">
+        <v>-653</v>
+      </c>
+      <c r="G16" s="32">
+        <v>-277</v>
+      </c>
+      <c r="H16" s="32">
+        <v>-468</v>
+      </c>
+      <c r="I16" s="32">
+        <v>-377</v>
+      </c>
+      <c r="J16" s="32">
+        <v>-334</v>
+      </c>
+      <c r="K16" s="32">
+        <v>-483</v>
+      </c>
+      <c r="L16" s="32">
+        <v>-593</v>
+      </c>
+      <c r="M16" s="32">
+        <v>-459</v>
+      </c>
+      <c r="N16" s="32">
+        <v>-592</v>
+      </c>
+      <c r="O16" s="32">
+        <v>-523</v>
+      </c>
+      <c r="P16" s="29">
+        <v>-582</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>-573</v>
+      </c>
+      <c r="R16" s="7">
+        <v>-526</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="M17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N17" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="O17" s="32">
+        <v>-238</v>
+      </c>
+      <c r="P17" s="29">
+        <v>-312</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>-764</v>
+      </c>
+      <c r="R17" s="7">
+        <v>-355</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="32">
+        <v>-563</v>
+      </c>
+      <c r="C18" s="32">
+        <v>-726</v>
+      </c>
+      <c r="D18" s="32">
+        <v>-1013</v>
+      </c>
+      <c r="E18" s="32">
+        <v>-1270</v>
+      </c>
+      <c r="F18" s="32">
+        <v>-1299</v>
+      </c>
+      <c r="G18" s="32">
+        <v>-812</v>
+      </c>
+      <c r="H18" s="32">
+        <v>-1303</v>
+      </c>
+      <c r="I18" s="32">
+        <v>-1703</v>
+      </c>
+      <c r="J18" s="32">
+        <v>-1398</v>
+      </c>
+      <c r="K18" s="32">
+        <v>-1021</v>
+      </c>
+      <c r="L18" s="32">
+        <v>-1380</v>
+      </c>
+      <c r="M18" s="32">
+        <v>-921</v>
+      </c>
+      <c r="N18" s="32">
+        <v>-988</v>
+      </c>
+      <c r="O18" s="32">
+        <v>-1038</v>
+      </c>
+      <c r="P18" s="29">
+        <v>-1148</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>-1671</v>
+      </c>
+      <c r="R18" s="7">
+        <v>-1506</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="32">
+        <v>-555</v>
+      </c>
+      <c r="C19" s="32">
+        <v>-510</v>
+      </c>
+      <c r="D19" s="32">
+        <v>-862</v>
+      </c>
+      <c r="E19" s="32">
+        <v>-348</v>
+      </c>
+      <c r="F19" s="32">
+        <v>-396</v>
+      </c>
+      <c r="G19" s="32">
+        <v>-170</v>
+      </c>
+      <c r="H19" s="32">
+        <v>-541</v>
+      </c>
+      <c r="I19" s="32">
+        <v>-677</v>
+      </c>
+      <c r="J19" s="32">
+        <v>-755</v>
+      </c>
+      <c r="K19" s="32">
+        <v>-461</v>
+      </c>
+      <c r="L19" s="32">
+        <v>-460</v>
+      </c>
+      <c r="M19" s="32">
+        <v>-328</v>
+      </c>
+      <c r="N19" s="32">
+        <v>-334</v>
+      </c>
+      <c r="O19" s="32">
+        <v>-338</v>
+      </c>
+      <c r="P19" s="29">
+        <v>-319</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>-455</v>
+      </c>
+      <c r="R19" s="7">
+        <v>-465</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="M20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N20" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="O20" s="32">
+        <v>-796</v>
+      </c>
+      <c r="P20" s="29">
+        <v>-735</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>-1073</v>
+      </c>
+      <c r="R20" s="7">
+        <v>-989</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="32">
+        <v>-1684</v>
+      </c>
+      <c r="C21" s="34">
+        <v>-1196</v>
+      </c>
+      <c r="D21" s="34">
+        <v>-946</v>
+      </c>
+      <c r="E21" s="34">
+        <v>-1603</v>
+      </c>
+      <c r="F21" s="34">
+        <v>-1497</v>
+      </c>
+      <c r="G21" s="34">
+        <v>-1267</v>
+      </c>
+      <c r="H21" s="32">
+        <v>-1958</v>
+      </c>
+      <c r="I21" s="32">
+        <v>-2070</v>
+      </c>
+      <c r="J21" s="32">
+        <v>-2903</v>
+      </c>
+      <c r="K21" s="32">
+        <v>-1674</v>
+      </c>
+      <c r="L21" s="32">
+        <v>-1675</v>
+      </c>
+      <c r="M21" s="32">
+        <v>-1682</v>
+      </c>
+      <c r="N21" s="32">
+        <v>-1556</v>
+      </c>
+      <c r="O21" s="32">
+        <v>-1033</v>
+      </c>
+      <c r="P21" s="29">
+        <v>-957</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>-1109</v>
+      </c>
+      <c r="R21" s="7">
+        <v>-1537</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="23"/>
+      <c r="O22" s="23"/>
+      <c r="P22" s="23"/>
+      <c r="Q22" s="23"/>
+    </row>
+    <row r="23" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="28">
+        <v>-560</v>
+      </c>
+      <c r="C23" s="28">
+        <v>-347</v>
+      </c>
+      <c r="D23" s="28">
+        <v>-740</v>
+      </c>
+      <c r="E23" s="28">
+        <v>493</v>
+      </c>
+      <c r="F23" s="28">
+        <v>-1255</v>
+      </c>
+      <c r="G23" s="28">
+        <v>-1868</v>
+      </c>
+      <c r="H23" s="28">
+        <v>1068</v>
+      </c>
+      <c r="I23" s="28">
+        <v>-3461</v>
+      </c>
+      <c r="J23" s="28">
+        <v>-1116</v>
+      </c>
+      <c r="K23" s="28">
+        <v>-2429</v>
+      </c>
+      <c r="L23" s="28">
+        <v>-3527</v>
+      </c>
+      <c r="M23" s="28">
+        <v>-2795</v>
+      </c>
+      <c r="N23" s="28">
+        <v>-2084</v>
+      </c>
+      <c r="O23" s="29">
+        <v>-1497</v>
+      </c>
+      <c r="P23" s="29">
+        <v>-1300</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>-1172</v>
+      </c>
+      <c r="R23" s="7">
+        <v>-1790</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="32">
+        <v>132</v>
+      </c>
+      <c r="C24" s="32">
+        <v>-14</v>
+      </c>
+      <c r="D24" s="32">
+        <v>184</v>
+      </c>
+      <c r="E24" s="32">
+        <v>1471</v>
+      </c>
+      <c r="F24" s="32">
+        <v>-562</v>
+      </c>
+      <c r="G24" s="32">
+        <v>-1670</v>
+      </c>
+      <c r="H24" s="32">
+        <v>1372</v>
+      </c>
+      <c r="I24" s="32">
+        <v>-2634</v>
+      </c>
+      <c r="J24" s="32">
+        <v>-6</v>
+      </c>
+      <c r="K24" s="32">
+        <v>-1668</v>
+      </c>
+      <c r="L24" s="32">
+        <v>-2158</v>
+      </c>
+      <c r="M24" s="32">
+        <v>-2005</v>
+      </c>
+      <c r="N24" s="32">
+        <v>-1187</v>
+      </c>
+      <c r="O24" s="32">
+        <v>-357</v>
+      </c>
+      <c r="P24" s="29">
+        <v>-49</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>1005</v>
+      </c>
+      <c r="R24" s="7">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="32">
+        <v>226</v>
+      </c>
+      <c r="C25" s="32">
+        <v>533</v>
+      </c>
+      <c r="D25" s="32">
+        <v>164</v>
+      </c>
+      <c r="E25" s="32">
+        <v>114</v>
+      </c>
+      <c r="F25" s="32">
+        <v>76</v>
+      </c>
+      <c r="G25" s="32">
+        <v>296</v>
+      </c>
+      <c r="H25" s="32">
+        <v>108</v>
+      </c>
+      <c r="I25" s="32">
+        <v>28</v>
+      </c>
+      <c r="J25" s="32">
+        <v>-90</v>
+      </c>
+      <c r="K25" s="32">
+        <v>-53</v>
+      </c>
+      <c r="L25" s="32">
+        <v>-189</v>
+      </c>
+      <c r="M25" s="32">
+        <v>2</v>
+      </c>
+      <c r="N25" s="32">
+        <v>-175</v>
+      </c>
+      <c r="O25" s="32">
+        <v>-44</v>
+      </c>
+      <c r="P25" s="29">
+        <v>-188</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>-349</v>
+      </c>
+      <c r="R25" s="7">
+        <v>-206</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="32">
+        <v>-733</v>
+      </c>
+      <c r="C26" s="32">
+        <v>-676</v>
+      </c>
+      <c r="D26" s="32">
+        <v>-883</v>
+      </c>
+      <c r="E26" s="32">
+        <v>-955</v>
+      </c>
+      <c r="F26" s="32">
+        <v>-574</v>
+      </c>
+      <c r="G26" s="32">
+        <v>-355</v>
+      </c>
+      <c r="H26" s="32">
+        <v>-138</v>
+      </c>
+      <c r="I26" s="32">
+        <v>-467</v>
+      </c>
+      <c r="J26" s="32">
+        <v>-726</v>
+      </c>
+      <c r="K26" s="32">
+        <v>-505</v>
+      </c>
+      <c r="L26" s="32">
+        <v>-877</v>
+      </c>
+      <c r="M26" s="32">
+        <v>-645</v>
+      </c>
+      <c r="N26" s="32">
+        <v>-582</v>
+      </c>
+      <c r="O26" s="32">
+        <v>-900</v>
+      </c>
+      <c r="P26" s="29">
+        <v>-891</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>-1423</v>
+      </c>
+      <c r="R26" s="7">
+        <v>-1503</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="M27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N27" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="O27" s="32">
+        <v>31</v>
+      </c>
+      <c r="P27" s="29">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>-31</v>
+      </c>
+      <c r="R27" s="7">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="32">
+        <v>-185</v>
+      </c>
+      <c r="C28" s="32">
+        <v>-190</v>
+      </c>
+      <c r="D28" s="32">
+        <v>-205</v>
+      </c>
+      <c r="E28" s="32">
+        <v>-137</v>
+      </c>
+      <c r="F28" s="32">
+        <v>-195</v>
+      </c>
+      <c r="G28" s="32">
+        <v>-139</v>
+      </c>
+      <c r="H28" s="32">
+        <v>-274</v>
+      </c>
+      <c r="I28" s="32">
+        <v>-388</v>
+      </c>
+      <c r="J28" s="32">
+        <v>-294</v>
+      </c>
+      <c r="K28" s="32">
+        <v>-203</v>
+      </c>
+      <c r="L28" s="32">
+        <v>-303</v>
+      </c>
+      <c r="M28" s="32">
+        <v>-147</v>
+      </c>
+      <c r="N28" s="32">
+        <v>-140</v>
+      </c>
+      <c r="O28" s="32">
+        <v>-227</v>
+      </c>
+      <c r="P28" s="29">
+        <v>-175</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>-374</v>
+      </c>
+      <c r="R28" s="7">
+        <v>-204</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23"/>
+    </row>
+    <row r="30" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="28">
+        <v>-4795</v>
+      </c>
+      <c r="C30" s="28">
+        <v>-4686</v>
+      </c>
+      <c r="D30" s="28">
+        <v>-5409</v>
+      </c>
+      <c r="E30" s="28">
+        <v>-5715</v>
+      </c>
+      <c r="F30" s="28">
+        <v>-4703</v>
+      </c>
+      <c r="G30" s="28">
+        <v>-3807</v>
+      </c>
+      <c r="H30" s="28">
+        <v>-6461</v>
+      </c>
+      <c r="I30" s="28">
+        <v>-7202</v>
+      </c>
+      <c r="J30" s="28">
+        <v>-8479</v>
+      </c>
+      <c r="K30" s="28">
+        <v>-5303</v>
+      </c>
+      <c r="L30" s="28">
+        <v>-6072</v>
+      </c>
+      <c r="M30" s="28">
+        <v>-5175</v>
+      </c>
+      <c r="N30" s="28">
+        <v>-5303</v>
+      </c>
+      <c r="O30" s="29">
+        <v>-5566</v>
+      </c>
+      <c r="P30" s="29">
+        <v>-5841</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>-7616</v>
+      </c>
+      <c r="R30" s="7">
+        <v>-8096</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="32">
+        <v>216</v>
+      </c>
+      <c r="C31" s="32">
+        <v>-35</v>
+      </c>
+      <c r="D31" s="32">
+        <v>-107</v>
+      </c>
+      <c r="E31" s="32">
+        <v>-112</v>
+      </c>
+      <c r="F31" s="32">
+        <v>-46</v>
+      </c>
+      <c r="G31" s="32">
+        <v>-127</v>
+      </c>
+      <c r="H31" s="32">
+        <v>-96</v>
+      </c>
+      <c r="I31" s="32">
+        <v>-37</v>
+      </c>
+      <c r="J31" s="32">
+        <v>-193</v>
+      </c>
+      <c r="K31" s="32">
+        <v>250</v>
+      </c>
+      <c r="L31" s="32">
+        <v>65</v>
+      </c>
+      <c r="M31" s="32">
+        <v>-286</v>
+      </c>
+      <c r="N31" s="32">
+        <v>-284</v>
+      </c>
+      <c r="O31" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="P31" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q31" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="R31" s="33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="32">
+        <v>-183</v>
+      </c>
+      <c r="C32" s="32">
+        <v>-163</v>
+      </c>
+      <c r="D32" s="32">
+        <v>-175</v>
+      </c>
+      <c r="E32" s="32">
+        <v>-281</v>
+      </c>
+      <c r="F32" s="32">
+        <v>-21</v>
+      </c>
+      <c r="G32" s="32">
+        <v>-153</v>
+      </c>
+      <c r="H32" s="32">
+        <v>-254</v>
+      </c>
+      <c r="I32" s="32">
+        <v>-443</v>
+      </c>
+      <c r="J32" s="32">
+        <v>-592</v>
+      </c>
+      <c r="K32" s="32">
+        <v>-252</v>
+      </c>
+      <c r="L32" s="32">
+        <v>-423</v>
+      </c>
+      <c r="M32" s="32">
+        <v>-212</v>
+      </c>
+      <c r="N32" s="32">
+        <v>-218</v>
+      </c>
+      <c r="O32" s="32">
+        <v>-259</v>
+      </c>
+      <c r="P32" s="29">
+        <v>-323</v>
+      </c>
+      <c r="Q32" s="30">
+        <v>-407</v>
+      </c>
+      <c r="R32" s="7">
+        <v>-429</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="32">
+        <v>-643</v>
+      </c>
+      <c r="C33" s="32">
+        <v>-511</v>
+      </c>
+      <c r="D33" s="32">
+        <v>-788</v>
+      </c>
+      <c r="E33" s="32">
+        <v>-660</v>
+      </c>
+      <c r="F33" s="32">
+        <v>-373</v>
+      </c>
+      <c r="G33" s="32">
+        <v>-464</v>
+      </c>
+      <c r="H33" s="32">
+        <v>-923</v>
+      </c>
+      <c r="I33" s="32">
+        <v>-886</v>
+      </c>
+      <c r="J33" s="32">
+        <v>-920</v>
+      </c>
+      <c r="K33" s="32">
+        <v>-643</v>
+      </c>
+      <c r="L33" s="32">
+        <v>-383</v>
+      </c>
+      <c r="M33" s="32">
+        <v>-390</v>
+      </c>
+      <c r="N33" s="32">
+        <v>-383</v>
+      </c>
+      <c r="O33" s="32">
+        <v>-462</v>
+      </c>
+      <c r="P33" s="29">
+        <v>-612</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>-672</v>
+      </c>
+      <c r="R33" s="7">
+        <v>-928</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="32">
+        <v>-527</v>
+      </c>
+      <c r="C34" s="32">
+        <v>-632</v>
+      </c>
+      <c r="D34" s="32">
+        <v>-740</v>
+      </c>
+      <c r="E34" s="32">
+        <v>-484</v>
+      </c>
+      <c r="F34" s="32">
+        <v>-359</v>
+      </c>
+      <c r="G34" s="32">
+        <v>-397</v>
+      </c>
+      <c r="H34" s="32">
+        <v>-681</v>
+      </c>
+      <c r="I34" s="32">
+        <v>-772</v>
+      </c>
+      <c r="J34" s="32">
+        <v>-1130</v>
+      </c>
+      <c r="K34" s="32">
+        <v>-810</v>
+      </c>
+      <c r="L34" s="32">
+        <v>-1104</v>
+      </c>
+      <c r="M34" s="32">
+        <v>-690</v>
+      </c>
+      <c r="N34" s="32">
+        <v>-736</v>
+      </c>
+      <c r="O34" s="32">
+        <v>-743</v>
+      </c>
+      <c r="P34" s="29">
+        <v>-743</v>
+      </c>
+      <c r="Q34" s="30">
+        <v>-852</v>
+      </c>
+      <c r="R34" s="7">
+        <v>-1086</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="32">
+        <v>-345</v>
+      </c>
+      <c r="C35" s="32">
+        <v>-422</v>
+      </c>
+      <c r="D35" s="32">
+        <v>-312</v>
+      </c>
+      <c r="E35" s="32">
+        <v>-359</v>
+      </c>
+      <c r="F35" s="32">
+        <v>-254</v>
+      </c>
+      <c r="G35" s="32">
+        <v>-305</v>
+      </c>
+      <c r="H35" s="32">
+        <v>-511</v>
+      </c>
+      <c r="I35" s="32">
+        <v>-625</v>
+      </c>
+      <c r="J35" s="32">
+        <v>-548</v>
+      </c>
+      <c r="K35" s="32">
+        <v>-412</v>
+      </c>
+      <c r="L35" s="32">
+        <v>-422</v>
+      </c>
+      <c r="M35" s="32">
+        <v>-354</v>
+      </c>
+      <c r="N35" s="32">
+        <v>-352</v>
+      </c>
+      <c r="O35" s="32">
+        <v>-332</v>
+      </c>
+      <c r="P35" s="29">
+        <v>-282</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>-445</v>
+      </c>
+      <c r="R35" s="7">
+        <v>-446</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="32">
+        <v>-696</v>
+      </c>
+      <c r="C36" s="32">
+        <v>-681</v>
+      </c>
+      <c r="D36" s="32">
+        <v>-671</v>
+      </c>
+      <c r="E36" s="32">
+        <v>-735</v>
+      </c>
+      <c r="F36" s="32">
+        <v>-653</v>
+      </c>
+      <c r="G36" s="32">
+        <v>-277</v>
+      </c>
+      <c r="H36" s="32">
+        <v>-468</v>
+      </c>
+      <c r="I36" s="32">
+        <v>-377</v>
+      </c>
+      <c r="J36" s="32">
+        <v>-334</v>
+      </c>
+      <c r="K36" s="32">
+        <v>-483</v>
+      </c>
+      <c r="L36" s="32">
+        <v>-593</v>
+      </c>
+      <c r="M36" s="32">
+        <v>-459</v>
+      </c>
+      <c r="N36" s="32">
+        <v>-592</v>
+      </c>
+      <c r="O36" s="32">
+        <v>-523</v>
+      </c>
+      <c r="P36" s="29">
+        <v>-582</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>-573</v>
+      </c>
+      <c r="R36" s="7">
+        <v>-526</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="M37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N37" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="O37" s="32">
+        <v>-269</v>
+      </c>
+      <c r="P37" s="29">
+        <v>-315</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>-733</v>
+      </c>
+      <c r="R37" s="7">
+        <v>-388</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="32">
+        <v>-378</v>
+      </c>
+      <c r="C38" s="32">
+        <v>-536</v>
+      </c>
+      <c r="D38" s="32">
+        <v>-808</v>
+      </c>
+      <c r="E38" s="32">
+        <v>-1133</v>
+      </c>
+      <c r="F38" s="32">
+        <v>-1104</v>
+      </c>
+      <c r="G38" s="32">
+        <v>-673</v>
+      </c>
+      <c r="H38" s="32">
+        <v>-1029</v>
+      </c>
+      <c r="I38" s="32">
+        <v>-1315</v>
+      </c>
+      <c r="J38" s="32">
+        <v>-1104</v>
+      </c>
+      <c r="K38" s="32">
+        <v>-818</v>
+      </c>
+      <c r="L38" s="32">
+        <v>-1077</v>
+      </c>
+      <c r="M38" s="32">
+        <v>-774</v>
+      </c>
+      <c r="N38" s="32">
+        <v>-848</v>
+      </c>
+      <c r="O38" s="32">
+        <v>-811</v>
+      </c>
+      <c r="P38" s="29">
+        <v>-973</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>-1297</v>
+      </c>
+      <c r="R38" s="7">
+        <v>-1302</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="32">
+        <v>-555</v>
+      </c>
+      <c r="C39" s="32">
+        <v>-510</v>
+      </c>
+      <c r="D39" s="32">
+        <v>-862</v>
+      </c>
+      <c r="E39" s="32">
+        <v>-348</v>
+      </c>
+      <c r="F39" s="32">
+        <v>-396</v>
+      </c>
+      <c r="G39" s="32">
+        <v>-170</v>
+      </c>
+      <c r="H39" s="32">
+        <v>-541</v>
+      </c>
+      <c r="I39" s="32">
+        <v>-677</v>
+      </c>
+      <c r="J39" s="32">
+        <v>-755</v>
+      </c>
+      <c r="K39" s="32">
+        <v>-461</v>
+      </c>
+      <c r="L39" s="32">
+        <v>-460</v>
+      </c>
+      <c r="M39" s="32">
+        <v>-328</v>
+      </c>
+      <c r="N39" s="32">
+        <v>-334</v>
+      </c>
+      <c r="O39" s="32">
+        <v>-338</v>
+      </c>
+      <c r="P39" s="29">
+        <v>-319</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>-455</v>
+      </c>
+      <c r="R39" s="7">
+        <v>-465</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="M40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N40" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="O40" s="32">
+        <v>-796</v>
+      </c>
+      <c r="P40" s="29">
+        <v>-735</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>-1073</v>
+      </c>
+      <c r="R40" s="7">
+        <v>-989</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="37">
+        <v>-1684</v>
+      </c>
+      <c r="C41" s="37">
+        <v>-1196</v>
+      </c>
+      <c r="D41" s="37">
+        <v>-946</v>
+      </c>
+      <c r="E41" s="37">
+        <v>-1603</v>
+      </c>
+      <c r="F41" s="37">
+        <v>-1497</v>
+      </c>
+      <c r="G41" s="37">
+        <v>-1267</v>
+      </c>
+      <c r="H41" s="37">
+        <v>-1958</v>
+      </c>
+      <c r="I41" s="37">
+        <v>-2070</v>
+      </c>
+      <c r="J41" s="37">
+        <v>-2903</v>
+      </c>
+      <c r="K41" s="37">
+        <v>-1674</v>
+      </c>
+      <c r="L41" s="37">
+        <v>-1675</v>
+      </c>
+      <c r="M41" s="37">
+        <v>-1682</v>
+      </c>
+      <c r="N41" s="37">
+        <v>-1556</v>
+      </c>
+      <c r="O41" s="37">
+        <v>-1033</v>
+      </c>
+      <c r="P41" s="38">
+        <v>-957</v>
+      </c>
+      <c r="Q41" s="38">
+        <v>-1109</v>
+      </c>
+      <c r="R41" s="39">
+        <v>-1537</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="23"/>
-[...1942 lines deleted...]
-      <c r="A42" s="15"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="20"/>
+      <c r="K42" s="20"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20"/>
+      <c r="N42" s="20"/>
+      <c r="O42" s="20"/>
+      <c r="R42" s="22"/>
+    </row>
+    <row r="43" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="13"/>
+      <c r="M43" s="11"/>
+      <c r="R43" s="14"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="R44" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
+  <mergeCells count="5">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>