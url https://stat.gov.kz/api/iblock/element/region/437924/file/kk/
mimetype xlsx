--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\квартальные\Туризм\3 квартал 2025г\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Баянауыл курорттық аймағындағы орналастыру орындарымен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -228,50 +228,61 @@
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -361,65 +372,67 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 6 2" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -705,196 +718,198 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H17" sqref="H17"/>
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="47" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="1" width="39.42578125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="13" style="46" customWidth="1"/>
+    <col min="3" max="3" width="16" style="46" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="46" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="46" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="46" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="46" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25">
         <v>2020</v>
       </c>
       <c r="C4" s="25">
         <v>2021</v>
       </c>
       <c r="D4" s="25">
         <v>2022</v>
       </c>
       <c r="E4" s="25">
         <v>2023</v>
       </c>
       <c r="F4" s="25">
         <v>2024</v>
       </c>
       <c r="G4" s="33">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="27">
         <v>37795.599999999999</v>
       </c>
       <c r="C5" s="35">
         <v>2037</v>
       </c>
       <c r="D5" s="41">
         <v>55929.7</v>
       </c>
       <c r="E5" s="35">
         <v>125935</v>
       </c>
       <c r="F5" s="30">
         <v>152681.1</v>
       </c>
       <c r="G5" s="34">
         <v>177462.3</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="27">
         <v>40727.599999999999</v>
       </c>
       <c r="C6" s="35">
         <v>94893.2</v>
       </c>
       <c r="D6" s="27">
         <v>323323.2</v>
       </c>
       <c r="E6" s="27">
         <v>382165.2</v>
       </c>
       <c r="F6" s="42">
         <v>536312.69999999995</v>
       </c>
       <c r="G6" s="43">
         <v>842297.1</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27">
         <v>61320.5</v>
       </c>
       <c r="C7" s="35">
         <v>484963.8</v>
       </c>
       <c r="D7" s="27">
         <v>1014223.1</v>
       </c>
       <c r="E7" s="27">
         <v>1179723.1000000001</v>
       </c>
       <c r="F7" s="27">
         <v>1557483.5</v>
       </c>
-      <c r="G7" s="52">
+      <c r="G7" s="49">
         <v>1895751.6</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="48" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="44">
         <v>69651.5</v>
       </c>
       <c r="C8" s="45">
         <v>534749.1</v>
       </c>
       <c r="D8" s="45">
         <v>1114277.6000000001</v>
       </c>
       <c r="E8" s="31">
         <v>1245109.5</v>
       </c>
       <c r="F8" s="31">
         <v>1623827.8</v>
       </c>
-      <c r="G8" s="46"/>
+      <c r="G8" s="52">
+        <v>2022576.4</v>
+      </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="2"/>
       <c r="B9" s="8"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="9"/>
       <c r="F9" s="11"/>
       <c r="G9" s="34"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="2"/>
       <c r="B10" s="8"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="9"/>
       <c r="F10" s="11"/>
       <c r="G10" s="34"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="8"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="9"/>