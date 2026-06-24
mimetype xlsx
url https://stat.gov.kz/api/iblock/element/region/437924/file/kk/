--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\1 квартал 2026\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Баянауыл курорттық аймағындағы орналастыру орындарымен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -245,51 +245,51 @@
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -382,59 +382,68 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 6 2" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -715,266 +724,276 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G98"/>
+  <dimension ref="A2:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="13" style="46" customWidth="1"/>
     <col min="3" max="3" width="16" style="46" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="46" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="46" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="46" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="46" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="50"/>
-[...6 lines deleted...]
-      <c r="A3" s="51" t="s">
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="51"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25">
         <v>2020</v>
       </c>
       <c r="C4" s="25">
         <v>2021</v>
       </c>
       <c r="D4" s="25">
         <v>2022</v>
       </c>
       <c r="E4" s="25">
         <v>2023</v>
       </c>
       <c r="F4" s="25">
         <v>2024</v>
       </c>
       <c r="G4" s="33">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H4" s="54">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="27">
         <v>37795.599999999999</v>
       </c>
       <c r="C5" s="35">
         <v>2037</v>
       </c>
       <c r="D5" s="41">
         <v>55929.7</v>
       </c>
       <c r="E5" s="35">
         <v>125935</v>
       </c>
       <c r="F5" s="30">
         <v>152681.1</v>
       </c>
       <c r="G5" s="34">
         <v>177462.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H5" s="55">
+        <v>240446.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="27">
         <v>40727.599999999999</v>
       </c>
       <c r="C6" s="35">
         <v>94893.2</v>
       </c>
       <c r="D6" s="27">
         <v>323323.2</v>
       </c>
       <c r="E6" s="27">
         <v>382165.2</v>
       </c>
       <c r="F6" s="42">
         <v>536312.69999999995</v>
       </c>
       <c r="G6" s="43">
         <v>842297.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H6" s="53"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27">
         <v>61320.5</v>
       </c>
       <c r="C7" s="35">
         <v>484963.8</v>
       </c>
       <c r="D7" s="27">
         <v>1014223.1</v>
       </c>
       <c r="E7" s="27">
         <v>1179723.1000000001</v>
       </c>
       <c r="F7" s="27">
         <v>1557483.5</v>
       </c>
       <c r="G7" s="49">
         <v>1895751.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H7" s="56"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="44">
         <v>69651.5</v>
       </c>
       <c r="C8" s="45">
         <v>534749.1</v>
       </c>
       <c r="D8" s="45">
         <v>1114277.6000000001</v>
       </c>
       <c r="E8" s="31">
         <v>1245109.5</v>
       </c>
       <c r="F8" s="31">
         <v>1623827.8</v>
       </c>
-      <c r="G8" s="52">
+      <c r="G8" s="50">
         <v>2022576.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H8" s="57"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="2"/>
       <c r="B9" s="8"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="9"/>
       <c r="F9" s="11"/>
       <c r="G9" s="34"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="2"/>
       <c r="B10" s="8"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="9"/>
       <c r="F10" s="11"/>
       <c r="G10" s="34"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="8"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="9"/>
       <c r="F11" s="11"/>
       <c r="G11" s="34"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
       <c r="B12" s="8"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="9"/>
       <c r="F12" s="11"/>
       <c r="G12" s="34"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="2"/>
       <c r="B13" s="8"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="9"/>
       <c r="F13" s="11"/>
       <c r="G13" s="34"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="2"/>
       <c r="B14" s="8"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="9"/>
       <c r="F14" s="11"/>
       <c r="G14" s="34"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="2"/>
       <c r="B15" s="8"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="9"/>
       <c r="F15" s="11"/>
       <c r="G15" s="34"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="2"/>
       <c r="B16" s="8"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="9"/>
       <c r="F16" s="11"/>
       <c r="G16" s="34"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="2"/>
       <c r="B17" s="8"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="9"/>
       <c r="F17" s="11"/>
       <c r="G17" s="35"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
       <c r="B18" s="8"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="9"/>
       <c r="F18" s="11"/>
       <c r="G18" s="35"/>
@@ -1609,51 +1628,51 @@
       <c r="B96" s="21"/>
       <c r="C96" s="22"/>
       <c r="D96" s="22"/>
       <c r="E96" s="23"/>
       <c r="F96" s="31"/>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A97" s="18"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="32"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A98" s="4"/>
       <c r="B98" s="3"/>
       <c r="C98" s="3"/>
       <c r="D98" s="3"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>