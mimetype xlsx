--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -1,104 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\квартальные\Туризм\3 квартал 2025г\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...5 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Баянауыл курорттық аймағындағы орналастыру орындары қызмет көрсеткен келушілер саны</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -111,50 +105,67 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
@@ -218,54 +229,62 @@
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -339,64 +358,71 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
+    <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 6" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 30" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -672,51 +698,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45" style="41" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="41"/>
     <col min="6" max="6" width="10.5703125" style="41" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="45"/>
@@ -790,74 +816,76 @@
         <v>19712</v>
       </c>
       <c r="G6" s="42">
         <v>24471</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="36">
         <v>5000</v>
       </c>
       <c r="C7" s="27">
         <v>33469</v>
       </c>
       <c r="D7" s="27">
         <v>71185</v>
       </c>
       <c r="E7" s="27">
         <v>64737</v>
       </c>
       <c r="F7" s="27">
         <v>61335</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="43">
         <v>70145</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="39">
         <v>8053</v>
       </c>
       <c r="C8" s="40">
         <v>35436</v>
       </c>
       <c r="D8" s="40">
         <v>73835</v>
       </c>
       <c r="E8" s="30">
         <v>67841</v>
       </c>
       <c r="F8" s="30">
         <v>63610</v>
       </c>
-      <c r="G8" s="43"/>
+      <c r="G8" s="46">
+        <v>72876</v>
+      </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="15"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="29"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="6"/>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="29"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="15"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="6"/>
       <c r="E11" s="5"/>