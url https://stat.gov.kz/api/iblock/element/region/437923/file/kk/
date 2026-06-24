--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\1 квартал 2026\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Баянауыл курорттық аймағындағы орналастыру орындары қызмет көрсеткен келушілер саны</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -238,55 +238,55 @@
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -361,59 +361,67 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 6" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 30" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -695,262 +703,272 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G98"/>
+  <dimension ref="A2:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45" style="41" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="41"/>
     <col min="6" max="6" width="10.5703125" style="41" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="44"/>
-[...6 lines deleted...]
-      <c r="A3" s="45" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="45"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25">
         <v>2020</v>
       </c>
       <c r="C4" s="25">
         <v>2021</v>
       </c>
       <c r="D4" s="25">
         <v>2022</v>
       </c>
       <c r="E4" s="25">
         <v>2023</v>
       </c>
       <c r="F4" s="25">
         <v>2024</v>
       </c>
       <c r="G4" s="31">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H4" s="48">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="27">
         <v>1870</v>
       </c>
       <c r="C5" s="36">
         <v>368</v>
       </c>
       <c r="D5" s="37">
         <v>2657</v>
       </c>
       <c r="E5" s="36">
         <v>5535</v>
       </c>
       <c r="F5" s="29">
         <v>3499</v>
       </c>
       <c r="G5" s="29">
         <v>4927</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H5" s="49">
+        <v>6047</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="27">
         <v>2397</v>
       </c>
       <c r="C6" s="36">
         <v>6667</v>
       </c>
       <c r="D6" s="27">
         <v>21195</v>
       </c>
       <c r="E6" s="27">
         <v>21748</v>
       </c>
       <c r="F6" s="27">
         <v>19712</v>
       </c>
       <c r="G6" s="42">
         <v>24471</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H6" s="47"/>
+    </row>
+    <row r="7" spans="1:8" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="36">
         <v>5000</v>
       </c>
       <c r="C7" s="27">
         <v>33469</v>
       </c>
       <c r="D7" s="27">
         <v>71185</v>
       </c>
       <c r="E7" s="27">
         <v>64737</v>
       </c>
       <c r="F7" s="27">
         <v>61335</v>
       </c>
       <c r="G7" s="43">
         <v>70145</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H7" s="47"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="39">
         <v>8053</v>
       </c>
       <c r="C8" s="40">
         <v>35436</v>
       </c>
       <c r="D8" s="40">
         <v>73835</v>
       </c>
       <c r="E8" s="30">
         <v>67841</v>
       </c>
       <c r="F8" s="30">
         <v>63610</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="44">
         <v>72876</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H8" s="50"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="15"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="29"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="6"/>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="29"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="15"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="6"/>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="29"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="15"/>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="6"/>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="29"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="15"/>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="6"/>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
       <c r="G13" s="29"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="15"/>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="29"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="15"/>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="29"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="15"/>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
       <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="29"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="15"/>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="29"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="15"/>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="6"/>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="29"/>
@@ -1585,51 +1603,51 @@
       <c r="B96" s="21"/>
       <c r="C96" s="22"/>
       <c r="D96" s="22"/>
       <c r="E96" s="23"/>
       <c r="F96" s="30"/>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A97" s="16"/>
       <c r="B97" s="11"/>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11"/>
       <c r="F97" s="11"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A98" s="13"/>
       <c r="B98" s="11"/>
       <c r="C98" s="11"/>
       <c r="D98" s="11"/>
       <c r="E98" s="11"/>
       <c r="F98" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>