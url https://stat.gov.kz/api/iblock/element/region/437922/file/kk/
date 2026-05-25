--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\квартальные\Туризм\3 квартал 2025г\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -616,51 +616,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="24" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
@@ -755,51 +755,53 @@
         <v>55</v>
       </c>
       <c r="G7" s="25">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="23">
         <v>42</v>
       </c>
       <c r="C8" s="23">
         <v>41</v>
       </c>
       <c r="D8" s="23">
         <v>53</v>
       </c>
       <c r="E8" s="13">
         <v>50</v>
       </c>
       <c r="F8" s="13">
         <v>53</v>
       </c>
-      <c r="G8" s="26"/>
+      <c r="G8" s="26">
+        <v>59</v>
+      </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="16"/>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="11"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="16"/>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
     </row>