--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\1 квартал 2026\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -613,248 +613,258 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G14"/>
+  <dimension ref="A2:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.140625" style="24" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
-    </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H3" s="28"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="9">
         <v>2020</v>
       </c>
       <c r="C4" s="9">
         <v>2021</v>
       </c>
       <c r="D4" s="9">
         <v>2022</v>
       </c>
       <c r="E4" s="9">
         <v>2023</v>
       </c>
       <c r="F4" s="9">
         <v>2024</v>
       </c>
       <c r="G4" s="14">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H4" s="14">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="18">
         <v>40</v>
       </c>
       <c r="C5" s="19">
         <v>42</v>
       </c>
       <c r="D5" s="20">
         <v>50</v>
       </c>
       <c r="E5" s="19">
         <v>52</v>
       </c>
       <c r="F5" s="15">
         <v>50</v>
       </c>
       <c r="G5" s="15">
         <v>53</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H5" s="15">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="18">
         <v>41</v>
       </c>
       <c r="C6" s="19">
         <v>46</v>
       </c>
       <c r="D6" s="18">
         <v>51</v>
       </c>
       <c r="E6" s="21">
         <v>52</v>
       </c>
       <c r="F6" s="11">
         <v>55</v>
       </c>
       <c r="G6" s="25">
         <v>61</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H6" s="25"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
         <v>41</v>
       </c>
       <c r="C7" s="19">
         <v>43</v>
       </c>
       <c r="D7" s="18">
         <v>53</v>
       </c>
       <c r="E7" s="18">
         <v>54</v>
       </c>
       <c r="F7" s="11">
         <v>55</v>
       </c>
       <c r="G7" s="25">
         <v>60</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H7" s="25"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="23">
         <v>42</v>
       </c>
       <c r="C8" s="23">
         <v>41</v>
       </c>
       <c r="D8" s="23">
         <v>53</v>
       </c>
       <c r="E8" s="13">
         <v>50</v>
       </c>
       <c r="F8" s="13">
         <v>53</v>
       </c>
       <c r="G8" s="26">
         <v>59</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H8" s="26"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="16"/>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="11"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="16"/>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="12"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="10"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>