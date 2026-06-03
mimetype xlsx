--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\квартальные\Туризм\3 квартал 2025г\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14340" windowHeight="9120"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>январь-март</t>
   </si>
@@ -103,51 +103,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -189,50 +189,61 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -242,56 +253,58 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 6 2" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -572,85 +585,85 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="18" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="18" customWidth="1"/>
     <col min="5" max="5" width="15.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="18" customWidth="1"/>
     <col min="7" max="7" width="13" style="18" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="21"/>
-[...3 lines deleted...]
-      <c r="F2" s="21"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A3" s="22" t="s">
+      <c r="A3" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="22"/>
-[...4 lines deleted...]
-      <c r="G3" s="22"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="2">
         <v>2020</v>
       </c>
       <c r="C4" s="2">
         <v>2021</v>
       </c>
       <c r="D4" s="2">
         <v>2022</v>
       </c>
       <c r="E4" s="2">
         <v>2023</v>
       </c>
       <c r="F4" s="2">
         <v>2024</v>
       </c>
       <c r="G4" s="2">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
@@ -719,51 +732,53 @@
       <c r="G7" s="17">
         <v>1895751.6</v>
       </c>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="14">
         <v>69651.5</v>
       </c>
       <c r="C8" s="15">
         <v>534749.1</v>
       </c>
       <c r="D8" s="15">
         <v>1114277.6000000001</v>
       </c>
       <c r="E8" s="11">
         <v>1245109.5</v>
       </c>
       <c r="F8" s="11">
         <v>1623827.8</v>
       </c>
-      <c r="G8" s="20"/>
+      <c r="G8" s="22">
+        <v>2022576.4</v>
+      </c>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>