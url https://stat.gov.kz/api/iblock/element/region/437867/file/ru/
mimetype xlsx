--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\1 квартал 2026\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>январь-март</t>
   </si>
@@ -206,105 +206,106 @@
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 6 2" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -585,128 +586,135 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="18" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="18" customWidth="1"/>
     <col min="5" max="5" width="15.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="18" customWidth="1"/>
     <col min="7" max="7" width="13" style="18" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="20"/>
-[...3 lines deleted...]
-      <c r="F2" s="20"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A3" s="21" t="s">
+      <c r="A3" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="21"/>
-[...4 lines deleted...]
-      <c r="G3" s="21"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="2">
         <v>2020</v>
       </c>
       <c r="C4" s="2">
         <v>2021</v>
       </c>
       <c r="D4" s="2">
         <v>2022</v>
       </c>
       <c r="E4" s="2">
         <v>2023</v>
       </c>
       <c r="F4" s="2">
         <v>2024</v>
       </c>
       <c r="G4" s="2">
         <v>2025</v>
       </c>
+      <c r="H4" s="2">
+        <v>2026</v>
+      </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4">
         <v>37795.599999999999</v>
       </c>
       <c r="C5" s="5">
         <v>2037</v>
       </c>
       <c r="D5" s="6">
         <v>55929.7</v>
       </c>
       <c r="E5" s="5">
         <v>125935</v>
       </c>
       <c r="F5" s="7">
         <v>152681.1</v>
       </c>
       <c r="G5" s="12">
         <v>177462.3</v>
+      </c>
+      <c r="H5" s="17">
+        <v>240446.8</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="4">
         <v>40727.599999999999</v>
       </c>
       <c r="C6" s="5">
         <v>94893.2</v>
       </c>
       <c r="D6" s="4">
         <v>323323.2</v>
       </c>
       <c r="E6" s="4">
         <v>382165.2</v>
       </c>
       <c r="F6" s="16">
         <v>536312.69999999995</v>
       </c>
       <c r="G6" s="17">
         <v>842297.1</v>
       </c>
     </row>
@@ -732,76 +740,76 @@
       <c r="G7" s="17">
         <v>1895751.6</v>
       </c>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="14">
         <v>69651.5</v>
       </c>
       <c r="C8" s="15">
         <v>534749.1</v>
       </c>
       <c r="D8" s="15">
         <v>1114277.6000000001</v>
       </c>
       <c r="E8" s="11">
         <v>1245109.5</v>
       </c>
       <c r="F8" s="11">
         <v>1623827.8</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G8" s="20">
         <v>2022576.4</v>
       </c>
-      <c r="H8" s="19"/>
+      <c r="H8" s="21"/>
       <c r="I8" s="19"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>