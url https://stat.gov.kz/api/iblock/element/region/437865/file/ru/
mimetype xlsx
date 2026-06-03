--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2025\13-55 Сводные показатели годовых отчетов (Динамика)\квартальные\Туризм\3 квартал 2025г\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14340" windowHeight="9120"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Количество мест размещения по Баянаульской курортной зоне</t>
   </si>
@@ -608,51 +608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.42578125" style="16" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
@@ -747,99 +747,104 @@
         <v>55</v>
       </c>
       <c r="G7" s="16">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>42</v>
       </c>
       <c r="C8" s="11">
         <v>41</v>
       </c>
       <c r="D8" s="11">
         <v>53</v>
       </c>
       <c r="E8" s="12">
         <v>50</v>
       </c>
       <c r="F8" s="12">
         <v>53</v>
       </c>
-      <c r="G8" s="18"/>
+      <c r="G8" s="18">
+        <v>59</v>
+      </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -848,86 +853,83 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD49D5C-6AA2-44E2-AF08-AC3F4ADDB17C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>