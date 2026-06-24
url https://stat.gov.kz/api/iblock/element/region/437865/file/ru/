--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\4 квартал 2025г\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\кв\ТУРИЗМ\1 квартал 2026\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20445" windowHeight="9720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Количество мест размещения по Баянаульской курортной зоне</t>
   </si>
@@ -605,246 +605,251 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G12"/>
+  <dimension ref="A2:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.42578125" style="16" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
-    </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H3" s="20"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="2">
         <v>2020</v>
       </c>
       <c r="C4" s="2">
         <v>2021</v>
       </c>
       <c r="D4" s="2">
         <v>2022</v>
       </c>
       <c r="E4" s="2">
         <v>2023</v>
       </c>
       <c r="F4" s="2">
         <v>2024</v>
       </c>
       <c r="G4" s="2">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H4" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4">
         <v>40</v>
       </c>
       <c r="C5" s="5">
         <v>42</v>
       </c>
       <c r="D5" s="6">
         <v>50</v>
       </c>
       <c r="E5" s="5">
         <v>52</v>
       </c>
       <c r="F5" s="7">
         <v>50</v>
       </c>
       <c r="G5" s="7">
         <v>53</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H5" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>41</v>
       </c>
       <c r="C6" s="5">
         <v>46</v>
       </c>
       <c r="D6" s="4">
         <v>51</v>
       </c>
       <c r="E6" s="9">
         <v>52</v>
       </c>
       <c r="F6" s="8">
         <v>55</v>
       </c>
       <c r="G6" s="16">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5">
         <v>41</v>
       </c>
       <c r="C7" s="5">
         <v>43</v>
       </c>
       <c r="D7" s="4">
         <v>53</v>
       </c>
       <c r="E7" s="4">
         <v>54</v>
       </c>
       <c r="F7" s="8">
         <v>55</v>
       </c>
       <c r="G7" s="16">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>42</v>
       </c>
       <c r="C8" s="11">
         <v>41</v>
       </c>
       <c r="D8" s="11">
         <v>53</v>
       </c>
       <c r="E8" s="12">
         <v>50</v>
       </c>
       <c r="F8" s="12">
         <v>53</v>
       </c>
       <c r="G8" s="18">
         <v>59</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="H8" s="18"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="15"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -853,83 +858,86 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD49D5C-6AA2-44E2-AF08-AC3F4ADDB17C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>