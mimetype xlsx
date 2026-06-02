--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="135" yWindow="15" windowWidth="11625" windowHeight="12585"/>
+    <workbookView xWindow="15135" yWindow="150" windowWidth="13695" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="39">
   <si>
     <t>Численность свиней, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -504,51 +504,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -782,69 +782,84 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
@@ -4016,51 +4031,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -4109,90 +4124,105 @@
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="27" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3184">
     <cellStyle name="20% - Акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 3" xfId="12"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 3" xfId="15"/>
     <cellStyle name="20% - Акцент3 2" xfId="16"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент3 3" xfId="18"/>
     <cellStyle name="20% - Акцент4 2" xfId="19"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент4 3" xfId="21"/>
     <cellStyle name="20% - Акцент5 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="23"/>
     <cellStyle name="20% - Акцент5 3" xfId="24"/>
     <cellStyle name="20% - Акцент6 2" xfId="25"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="26"/>
     <cellStyle name="20% - Акцент6 3" xfId="27"/>
     <cellStyle name="40% - Акцент1 2" xfId="28"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="29"/>
     <cellStyle name="40% - Акцент1 3" xfId="30"/>
     <cellStyle name="40% - Акцент2 2" xfId="31"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="32"/>
@@ -7642,351 +7672,353 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI20"/>
+  <dimension ref="A1:CK20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ9" sqref="CJ9"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="25.5" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:89" ht="25.5" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...70 lines deleted...]
-      <c r="BU1" s="48"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
+      <c r="AX1" s="51"/>
+      <c r="AY1" s="51"/>
+      <c r="AZ1" s="51"/>
+      <c r="BA1" s="51"/>
+      <c r="BB1" s="51"/>
+      <c r="BC1" s="51"/>
+      <c r="BD1" s="51"/>
+      <c r="BE1" s="51"/>
+      <c r="BF1" s="51"/>
+      <c r="BG1" s="51"/>
+      <c r="BH1" s="51"/>
+      <c r="BI1" s="51"/>
+      <c r="BJ1" s="51"/>
+      <c r="BK1" s="51"/>
+      <c r="BL1" s="51"/>
+      <c r="BM1" s="51"/>
+      <c r="BN1" s="51"/>
+      <c r="BO1" s="51"/>
+      <c r="BP1" s="51"/>
+      <c r="BQ1" s="51"/>
+      <c r="BR1" s="51"/>
+      <c r="BS1" s="51"/>
+      <c r="BT1" s="51"/>
+      <c r="BU1" s="51"/>
     </row>
-    <row r="2" spans="1:87" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="44" t="s">
+      <c r="J2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="44"/>
-[...1 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
-      <c r="V2" s="44" t="s">
+      <c r="V2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="44"/>
-[...1 lines deleted...]
-      <c r="Y2" s="44"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="44" t="s">
+      <c r="AH2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="44"/>
-[...1 lines deleted...]
-      <c r="AK2" s="44"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="44" t="s">
+      <c r="AT2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="44"/>
-[...1 lines deleted...]
-      <c r="AW2" s="44"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BF2" s="44" t="s">
+      <c r="BF2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="44"/>
-[...1 lines deleted...]
-      <c r="BI2" s="44"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
-      <c r="BR2" s="44" t="s">
+      <c r="BR2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="44"/>
-[...1 lines deleted...]
-      <c r="BU2" s="44"/>
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="6"/>
       <c r="BZ2" s="6"/>
       <c r="CA2" s="6"/>
       <c r="CB2" s="6"/>
       <c r="CC2" s="6"/>
-      <c r="CD2" s="44" t="s">
+      <c r="CD2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="44"/>
-[...2 lines deleted...]
-      <c r="CH2" s="52"/>
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CH2" s="47"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="49" t="s">
+    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="46"/>
-[...10 lines deleted...]
-      <c r="N3" s="45" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="46"/>
-[...10 lines deleted...]
-      <c r="Z3" s="45" t="s">
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="46"/>
-[...10 lines deleted...]
-      <c r="AL3" s="45" t="s">
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="46"/>
-[...10 lines deleted...]
-      <c r="AX3" s="45" t="s">
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="AY3" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="45" t="s">
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="46"/>
-[...10 lines deleted...]
-      <c r="BV3" s="45" t="s">
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="46"/>
-[...10 lines deleted...]
-      <c r="CH3" s="54" t="s">
+      <c r="BW3" s="49"/>
+      <c r="BX3" s="49"/>
+      <c r="BY3" s="49"/>
+      <c r="BZ3" s="49"/>
+      <c r="CA3" s="49"/>
+      <c r="CB3" s="49"/>
+      <c r="CC3" s="49"/>
+      <c r="CD3" s="49"/>
+      <c r="CE3" s="49"/>
+      <c r="CF3" s="49"/>
+      <c r="CG3" s="49"/>
+      <c r="CH3" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="CI3" s="55"/>
+      <c r="CI3" s="61"/>
+      <c r="CJ3" s="61"/>
+      <c r="CK3" s="62"/>
     </row>
-    <row r="4" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A4" s="50"/>
+    <row r="4" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A4" s="53"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -8195,58 +8227,64 @@
       </c>
       <c r="BZ4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="CC4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="CD4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="CE4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="CH4" s="53" t="s">
+      <c r="CH4" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="CI4" s="56" t="s">
+      <c r="CI4" s="57" t="s">
         <v>8</v>
       </c>
+      <c r="CJ4" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="CK4" s="59" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="10">
         <v>7.25</v>
       </c>
       <c r="D5" s="11">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="10">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="10">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="12">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="10">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="10">
@@ -8461,55 +8499,61 @@
       </c>
       <c r="CA5" s="1">
         <v>0.1</v>
       </c>
       <c r="CB5" s="39">
         <v>0.1</v>
       </c>
       <c r="CC5" s="39">
         <v>0.1</v>
       </c>
       <c r="CD5" s="39">
         <v>0.2</v>
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="18">
         <v>0.1</v>
       </c>
       <c r="CH5" s="42">
         <v>0.1</v>
       </c>
-      <c r="CI5" s="57">
+      <c r="CI5" s="45">
         <v>0.1</v>
       </c>
+      <c r="CJ5" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="CK5" s="45">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="20">
         <v>0.01</v>
       </c>
       <c r="D6" s="20">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="20">
         <v>0.158</v>
       </c>
       <c r="G6" s="20">
         <v>0.121</v>
       </c>
       <c r="H6" s="20">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="20">
@@ -8727,52 +8771,58 @@
       </c>
       <c r="CB6" s="40">
         <v>0</v>
       </c>
       <c r="CC6" s="40">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CD6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI6" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ6" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK6" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="20">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="20">
         <v>1.145</v>
       </c>
       <c r="F7" s="20">
         <v>1.129</v>
       </c>
       <c r="G7" s="20">
         <v>1.08</v>
       </c>
       <c r="H7" s="20">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="20">
@@ -8990,52 +9040,58 @@
       </c>
       <c r="CB7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI7" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ7" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK7" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="33" t="s">
@@ -9253,52 +9309,58 @@
       </c>
       <c r="CB8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI8" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ8" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK8" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>0.34</v>
       </c>
       <c r="C9" s="20">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="20">
         <v>0.441</v>
       </c>
       <c r="F9" s="20">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="20">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="20">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="20">
@@ -9516,52 +9578,58 @@
       </c>
       <c r="CB9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI9" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ9" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK9" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="20">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="20">
@@ -9779,52 +9847,58 @@
       </c>
       <c r="CB10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI10" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ10" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK10" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="33" t="s">
@@ -10042,52 +10116,58 @@
       </c>
       <c r="CB11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI11" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ11" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK11" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="20">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="20">
         <v>0.85</v>
       </c>
       <c r="F12" s="20">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="20">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="20">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="20">
@@ -10305,52 +10385,58 @@
       </c>
       <c r="CB12" s="40">
         <v>0</v>
       </c>
       <c r="CC12" s="40">
         <v>2E-3</v>
       </c>
       <c r="CD12" s="40">
         <v>2E-3</v>
       </c>
       <c r="CE12" s="29">
         <v>0</v>
       </c>
       <c r="CF12" s="29">
         <v>0</v>
       </c>
       <c r="CG12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI12" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ12" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK12" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="20">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="20">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="20">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="20">
         <v>0.107</v>
       </c>
       <c r="G13" s="20">
         <v>0.107</v>
       </c>
       <c r="H13" s="20">
         <v>0.01</v>
       </c>
       <c r="I13" s="20">
@@ -10568,52 +10654,58 @@
       </c>
       <c r="CB13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI13" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ13" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK13" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>2.161</v>
       </c>
       <c r="D14" s="20">
         <v>2.097</v>
       </c>
       <c r="E14" s="20">
         <v>2.093</v>
       </c>
       <c r="F14" s="20">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="20">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="20">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="20">
@@ -10831,52 +10923,58 @@
       </c>
       <c r="CB14" s="41">
         <v>0.1</v>
       </c>
       <c r="CC14" s="41">
         <v>0.1</v>
       </c>
       <c r="CD14" s="41">
         <v>0.1</v>
       </c>
       <c r="CE14" s="2">
         <v>0.1</v>
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="22">
         <v>0.1</v>
       </c>
       <c r="CH14" s="43">
         <v>0.1</v>
       </c>
       <c r="CI14" s="43">
         <v>0.1</v>
       </c>
+      <c r="CJ14" s="43">
+        <v>0.1</v>
+      </c>
+      <c r="CK14" s="55">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>0.02</v>
       </c>
       <c r="C15" s="20">
         <v>0.02</v>
       </c>
       <c r="D15" s="20">
         <v>0.02</v>
       </c>
       <c r="E15" s="20">
         <v>0.02</v>
       </c>
       <c r="F15" s="20">
         <v>0.02</v>
       </c>
       <c r="G15" s="20">
         <v>0.02</v>
       </c>
       <c r="H15" s="20">
         <v>0.02</v>
       </c>
       <c r="I15" s="20">
@@ -11094,52 +11192,58 @@
       </c>
       <c r="CB15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI15" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ15" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK15" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="33" t="s">
@@ -11357,52 +11461,58 @@
       </c>
       <c r="CB16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI16" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ16" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK16" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="20">
         <v>1.306</v>
       </c>
       <c r="D17" s="20">
         <v>1.633</v>
       </c>
       <c r="E17" s="20">
         <v>1.986</v>
       </c>
       <c r="F17" s="20">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="20">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="20">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="20">
@@ -11622,52 +11732,58 @@
         <v>0</v>
       </c>
       <c r="CC17" s="40">
         <v>0.02</v>
       </c>
       <c r="CD17" s="40">
         <v>0</v>
       </c>
       <c r="CE17" s="40">
         <f t="shared" ref="CE17:CF17" si="0">CA17/1000</f>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="CF17" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="32">
         <v>0</v>
       </c>
       <c r="CH17" s="43">
         <v>0</v>
       </c>
       <c r="CI17" s="43">
         <v>0</v>
       </c>
+      <c r="CJ17" s="43">
+        <v>0</v>
+      </c>
+      <c r="CK17" s="56">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="20">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="20">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="20">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="20">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>0.625</v>
       </c>
       <c r="H18" s="20">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="20">
@@ -11885,52 +12001,58 @@
       </c>
       <c r="CB18" s="40">
         <v>0</v>
       </c>
       <c r="CC18" s="40">
         <v>0.03</v>
       </c>
       <c r="CD18" s="41">
         <v>0.1</v>
       </c>
       <c r="CE18" s="40">
         <v>0.1</v>
       </c>
       <c r="CF18" s="40">
         <v>0.1</v>
       </c>
       <c r="CG18" s="32">
         <v>0</v>
       </c>
       <c r="CH18" s="43">
         <v>0</v>
       </c>
       <c r="CI18" s="43">
         <v>0</v>
       </c>
+      <c r="CJ18" s="43">
+        <v>0</v>
+      </c>
+      <c r="CK18" s="55">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="20">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="20">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="20">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="20">
         <v>0.51</v>
       </c>
       <c r="G19" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="20">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="20">
@@ -12148,52 +12270,58 @@
       </c>
       <c r="CB19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CC19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CD19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI19" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CJ19" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK19" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="26"/>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
@@ -12223,70 +12351,72 @@
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
       <c r="BB20" s="26"/>
       <c r="BC20" s="26"/>
       <c r="BD20" s="26"/>
       <c r="BE20" s="26"/>
       <c r="BF20" s="26"/>
       <c r="BG20" s="26"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="26"/>
       <c r="BJ20" s="27"/>
       <c r="BK20" s="27"/>
       <c r="BL20" s="27"/>
       <c r="BM20" s="27"/>
       <c r="BN20" s="26"/>
       <c r="BO20" s="26"/>
       <c r="BP20" s="26"/>
       <c r="BQ20" s="26"/>
       <c r="BR20" s="26"/>
       <c r="BS20" s="26"/>
       <c r="BT20" s="26"/>
       <c r="BU20" s="26"/>
+      <c r="CJ20" s="63"/>
+      <c r="CK20" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CH3:CI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CH3:CK3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
-    <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>свиньи</vt:lpstr>
     </vt:vector>