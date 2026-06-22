--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15135" yWindow="150" windowWidth="13695" windowHeight="12585"/>
+    <workbookView xWindow="-120" yWindow="-60" windowWidth="13695" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="39">
   <si>
     <t>Численность свиней, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -504,51 +504,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -775,119 +775,50 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...67 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4031,51 +3962,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -4122,106 +4053,98 @@
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="27" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3184">
     <cellStyle name="20% - Акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 3" xfId="12"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 3" xfId="15"/>
     <cellStyle name="20% - Акцент3 2" xfId="16"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент3 3" xfId="18"/>
     <cellStyle name="20% - Акцент4 2" xfId="19"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент4 3" xfId="21"/>
     <cellStyle name="20% - Акцент5 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="23"/>
     <cellStyle name="20% - Акцент5 3" xfId="24"/>
     <cellStyle name="20% - Акцент6 2" xfId="25"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="26"/>
     <cellStyle name="20% - Акцент6 3" xfId="27"/>
     <cellStyle name="40% - Акцент1 2" xfId="28"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="29"/>
     <cellStyle name="40% - Акцент1 3" xfId="30"/>
     <cellStyle name="40% - Акцент2 2" xfId="31"/>
@@ -7672,64 +7595,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK20"/>
+  <dimension ref="A1:CL20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK19"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM9" sqref="CM9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="25.5" customHeight="1">
+    <row r="1" spans="1:90" ht="25.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
       <c r="U1" s="51"/>
       <c r="V1" s="51"/>
       <c r="W1" s="51"/>
@@ -7762,263 +7685,264 @@
       <c r="AX1" s="51"/>
       <c r="AY1" s="51"/>
       <c r="AZ1" s="51"/>
       <c r="BA1" s="51"/>
       <c r="BB1" s="51"/>
       <c r="BC1" s="51"/>
       <c r="BD1" s="51"/>
       <c r="BE1" s="51"/>
       <c r="BF1" s="51"/>
       <c r="BG1" s="51"/>
       <c r="BH1" s="51"/>
       <c r="BI1" s="51"/>
       <c r="BJ1" s="51"/>
       <c r="BK1" s="51"/>
       <c r="BL1" s="51"/>
       <c r="BM1" s="51"/>
       <c r="BN1" s="51"/>
       <c r="BO1" s="51"/>
       <c r="BP1" s="51"/>
       <c r="BQ1" s="51"/>
       <c r="BR1" s="51"/>
       <c r="BS1" s="51"/>
       <c r="BT1" s="51"/>
       <c r="BU1" s="51"/>
     </row>
-    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="46"/>
-[...1 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
-      <c r="V2" s="46" t="s">
+      <c r="V2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="46"/>
-[...1 lines deleted...]
-      <c r="Y2" s="46"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="46" t="s">
+      <c r="AH2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="46"/>
-[...1 lines deleted...]
-      <c r="AK2" s="46"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="46" t="s">
+      <c r="AT2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="46"/>
-[...1 lines deleted...]
-      <c r="AW2" s="46"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BF2" s="46" t="s">
+      <c r="BF2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="46"/>
-[...1 lines deleted...]
-      <c r="BI2" s="46"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
-      <c r="BR2" s="46" t="s">
+      <c r="BR2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="46"/>
-[...1 lines deleted...]
-      <c r="BU2" s="46"/>
+      <c r="BS2" s="56"/>
+      <c r="BT2" s="56"/>
+      <c r="BU2" s="56"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="6"/>
       <c r="BZ2" s="6"/>
       <c r="CA2" s="6"/>
       <c r="CB2" s="6"/>
       <c r="CC2" s="6"/>
-      <c r="CD2" s="46" t="s">
+      <c r="CD2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="46"/>
-[...2 lines deleted...]
-      <c r="CH2" s="47"/>
+      <c r="CE2" s="56"/>
+      <c r="CF2" s="56"/>
+      <c r="CG2" s="56"/>
+      <c r="CH2" s="59"/>
     </row>
-    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="52" t="s">
+    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="49"/>
-[...10 lines deleted...]
-      <c r="N3" s="48" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="49"/>
-[...10 lines deleted...]
-      <c r="Z3" s="48" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="49"/>
-[...10 lines deleted...]
-      <c r="AL3" s="48" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="49"/>
-[...10 lines deleted...]
-      <c r="AX3" s="48" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="AY3" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="48" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="57"/>
+      <c r="BJ3" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="49"/>
-[...10 lines deleted...]
-      <c r="BV3" s="48" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="57"/>
+      <c r="BV3" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="49"/>
-[...9 lines deleted...]
-      <c r="CG3" s="49"/>
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="53"/>
       <c r="CH3" s="60" t="s">
         <v>38</v>
       </c>
       <c r="CI3" s="61"/>
       <c r="CJ3" s="61"/>
-      <c r="CK3" s="62"/>
+      <c r="CK3" s="61"/>
+      <c r="CL3" s="62"/>
     </row>
-    <row r="4" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A4" s="53"/>
+    <row r="4" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A4" s="55"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -8227,64 +8151,67 @@
       </c>
       <c r="BZ4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="CC4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="CD4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="CE4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="CH4" s="44" t="s">
+      <c r="CH4" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="CI4" s="57" t="s">
+      <c r="CI4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="CJ4" s="58" t="s">
+      <c r="CJ4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="CK4" s="59" t="s">
+      <c r="CK4" s="7" t="s">
         <v>10</v>
       </c>
+      <c r="CL4" s="8" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="10">
         <v>7.25</v>
       </c>
       <c r="D5" s="11">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="10">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="10">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="12">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="10">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="10">
@@ -8496,64 +8423,67 @@
       </c>
       <c r="BZ5" s="1">
         <v>0.4</v>
       </c>
       <c r="CA5" s="1">
         <v>0.1</v>
       </c>
       <c r="CB5" s="39">
         <v>0.1</v>
       </c>
       <c r="CC5" s="39">
         <v>0.1</v>
       </c>
       <c r="CD5" s="39">
         <v>0.2</v>
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="18">
         <v>0.1</v>
       </c>
-      <c r="CH5" s="42">
+      <c r="CH5" s="47">
         <v>0.1</v>
       </c>
-      <c r="CI5" s="45">
+      <c r="CI5" s="48">
         <v>0.1</v>
       </c>
-      <c r="CJ5" s="45">
+      <c r="CJ5" s="48">
         <v>0.1</v>
       </c>
-      <c r="CK5" s="45">
+      <c r="CK5" s="48">
         <v>0.2</v>
       </c>
+      <c r="CL5" s="49">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="20">
         <v>0.01</v>
       </c>
       <c r="D6" s="20">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="20">
         <v>0.158</v>
       </c>
       <c r="G6" s="20">
         <v>0.121</v>
       </c>
       <c r="H6" s="20">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="20">
@@ -8777,52 +8707,55 @@
       </c>
       <c r="CD6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK6" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL6" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="20">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="20">
         <v>1.145</v>
       </c>
       <c r="F7" s="20">
         <v>1.129</v>
       </c>
       <c r="G7" s="20">
         <v>1.08</v>
       </c>
       <c r="H7" s="20">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="20">
@@ -9046,52 +8979,55 @@
       </c>
       <c r="CD7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK7" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL7" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="33" t="s">
@@ -9315,52 +9251,55 @@
       </c>
       <c r="CD8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK8" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL8" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>0.34</v>
       </c>
       <c r="C9" s="20">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="20">
         <v>0.441</v>
       </c>
       <c r="F9" s="20">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="20">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="20">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="20">
@@ -9584,52 +9523,55 @@
       </c>
       <c r="CD9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK9" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL9" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="20">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="20">
@@ -9853,52 +9795,55 @@
       </c>
       <c r="CD10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK10" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL10" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="33" t="s">
@@ -10122,52 +10067,55 @@
       </c>
       <c r="CD11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK11" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL11" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="20">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="20">
         <v>0.85</v>
       </c>
       <c r="F12" s="20">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="20">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="20">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="20">
@@ -10391,52 +10339,55 @@
       </c>
       <c r="CD12" s="40">
         <v>2E-3</v>
       </c>
       <c r="CE12" s="29">
         <v>0</v>
       </c>
       <c r="CF12" s="29">
         <v>0</v>
       </c>
       <c r="CG12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK12" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL12" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="20">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="20">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="20">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="20">
         <v>0.107</v>
       </c>
       <c r="G13" s="20">
         <v>0.107</v>
       </c>
       <c r="H13" s="20">
         <v>0.01</v>
       </c>
       <c r="I13" s="20">
@@ -10660,52 +10611,55 @@
       </c>
       <c r="CD13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK13" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL13" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>2.161</v>
       </c>
       <c r="D14" s="20">
         <v>2.097</v>
       </c>
       <c r="E14" s="20">
         <v>2.093</v>
       </c>
       <c r="F14" s="20">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="20">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="20">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="20">
@@ -10917,64 +10871,67 @@
       </c>
       <c r="BZ14" s="29">
         <v>0.1</v>
       </c>
       <c r="CA14" s="29">
         <v>0.1</v>
       </c>
       <c r="CB14" s="41">
         <v>0.1</v>
       </c>
       <c r="CC14" s="41">
         <v>0.1</v>
       </c>
       <c r="CD14" s="41">
         <v>0.1</v>
       </c>
       <c r="CE14" s="2">
         <v>0.1</v>
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="22">
         <v>0.1</v>
       </c>
-      <c r="CH14" s="43">
+      <c r="CH14" s="42">
         <v>0.1</v>
       </c>
-      <c r="CI14" s="43">
+      <c r="CI14" s="42">
         <v>0.1</v>
       </c>
-      <c r="CJ14" s="43">
+      <c r="CJ14" s="42">
         <v>0.1</v>
       </c>
-      <c r="CK14" s="55">
+      <c r="CK14" s="43">
         <v>0.1</v>
       </c>
+      <c r="CL14" s="43">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>0.02</v>
       </c>
       <c r="C15" s="20">
         <v>0.02</v>
       </c>
       <c r="D15" s="20">
         <v>0.02</v>
       </c>
       <c r="E15" s="20">
         <v>0.02</v>
       </c>
       <c r="F15" s="20">
         <v>0.02</v>
       </c>
       <c r="G15" s="20">
         <v>0.02</v>
       </c>
       <c r="H15" s="20">
         <v>0.02</v>
       </c>
       <c r="I15" s="20">
@@ -11198,52 +11155,55 @@
       </c>
       <c r="CD15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK15" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL15" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="33" t="s">
@@ -11467,52 +11427,55 @@
       </c>
       <c r="CD16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK16" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL16" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="20">
         <v>1.306</v>
       </c>
       <c r="D17" s="20">
         <v>1.633</v>
       </c>
       <c r="E17" s="20">
         <v>1.986</v>
       </c>
       <c r="F17" s="20">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="20">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="20">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="20">
@@ -11726,64 +11689,67 @@
         <v>0.02</v>
       </c>
       <c r="CA17" s="29">
         <v>0.02</v>
       </c>
       <c r="CB17" s="40">
         <v>0</v>
       </c>
       <c r="CC17" s="40">
         <v>0.02</v>
       </c>
       <c r="CD17" s="40">
         <v>0</v>
       </c>
       <c r="CE17" s="40">
         <f t="shared" ref="CE17:CF17" si="0">CA17/1000</f>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="CF17" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="32">
         <v>0</v>
       </c>
-      <c r="CH17" s="43">
+      <c r="CH17" s="42">
         <v>0</v>
       </c>
-      <c r="CI17" s="43">
+      <c r="CI17" s="42">
         <v>0</v>
       </c>
-      <c r="CJ17" s="43">
+      <c r="CJ17" s="42">
         <v>0</v>
       </c>
-      <c r="CK17" s="56">
+      <c r="CK17" s="44">
         <v>0</v>
       </c>
+      <c r="CL17" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="20">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="20">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="20">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="20">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>0.625</v>
       </c>
       <c r="H18" s="20">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="20">
@@ -11995,64 +11961,67 @@
       </c>
       <c r="BZ18" s="29">
         <v>0.2</v>
       </c>
       <c r="CA18" s="29">
         <v>0.01</v>
       </c>
       <c r="CB18" s="40">
         <v>0</v>
       </c>
       <c r="CC18" s="40">
         <v>0.03</v>
       </c>
       <c r="CD18" s="41">
         <v>0.1</v>
       </c>
       <c r="CE18" s="40">
         <v>0.1</v>
       </c>
       <c r="CF18" s="40">
         <v>0.1</v>
       </c>
       <c r="CG18" s="32">
         <v>0</v>
       </c>
-      <c r="CH18" s="43">
+      <c r="CH18" s="42">
         <v>0</v>
       </c>
-      <c r="CI18" s="43">
+      <c r="CI18" s="42">
         <v>0</v>
       </c>
-      <c r="CJ18" s="43">
+      <c r="CJ18" s="42">
         <v>0</v>
       </c>
-      <c r="CK18" s="55">
+      <c r="CK18" s="43">
         <v>0.1</v>
       </c>
+      <c r="CL18" s="43">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="20">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="20">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="20">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="20">
         <v>0.51</v>
       </c>
       <c r="G19" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="20">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="20">
@@ -12276,52 +12245,55 @@
       </c>
       <c r="CD19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CE19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK19" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CL19" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" s="26"/>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
@@ -12351,72 +12323,72 @@
       <c r="AW20" s="27"/>
       <c r="AX20" s="27"/>
       <c r="AY20" s="27"/>
       <c r="AZ20" s="27"/>
       <c r="BA20" s="27"/>
       <c r="BB20" s="26"/>
       <c r="BC20" s="26"/>
       <c r="BD20" s="26"/>
       <c r="BE20" s="26"/>
       <c r="BF20" s="26"/>
       <c r="BG20" s="26"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="26"/>
       <c r="BJ20" s="27"/>
       <c r="BK20" s="27"/>
       <c r="BL20" s="27"/>
       <c r="BM20" s="27"/>
       <c r="BN20" s="26"/>
       <c r="BO20" s="26"/>
       <c r="BP20" s="26"/>
       <c r="BQ20" s="26"/>
       <c r="BR20" s="26"/>
       <c r="BS20" s="26"/>
       <c r="BT20" s="26"/>
       <c r="BU20" s="26"/>
-      <c r="CJ20" s="63"/>
-      <c r="CK20" s="64"/>
+      <c r="CJ20" s="45"/>
+      <c r="CK20" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BJ3:BU3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>свиньи</vt:lpstr>
     </vt:vector>