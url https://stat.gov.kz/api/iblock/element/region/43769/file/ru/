--- v2 (2026-06-22)
+++ v3 (2026-08-03)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="13695" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="613" uniqueCount="39">
   <si>
     <t>Численность свиней, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -3962,51 +3962,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -4066,86 +4066,87 @@
     <xf numFmtId="165" fontId="28" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3184">
     <cellStyle name="20% - Акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 3" xfId="12"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 3" xfId="15"/>
     <cellStyle name="20% - Акцент3 2" xfId="16"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент3 3" xfId="18"/>
     <cellStyle name="20% - Акцент4 2" xfId="19"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент4 3" xfId="21"/>
     <cellStyle name="20% - Акцент5 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="23"/>
     <cellStyle name="20% - Акцент5 3" xfId="24"/>
     <cellStyle name="20% - Акцент6 2" xfId="25"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="26"/>
     <cellStyle name="20% - Акцент6 3" xfId="27"/>
     <cellStyle name="40% - Акцент1 2" xfId="28"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="29"/>
     <cellStyle name="40% - Акцент1 3" xfId="30"/>
     <cellStyle name="40% - Акцент2 2" xfId="31"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="32"/>
@@ -7595,354 +7596,355 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL20"/>
+  <dimension ref="A1:CM20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM9" sqref="CM9"/>
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL24" sqref="CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="25.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:91" ht="25.5" customHeight="1">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...70 lines deleted...]
-      <c r="BU1" s="51"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
+      <c r="AX1" s="54"/>
+      <c r="AY1" s="54"/>
+      <c r="AZ1" s="54"/>
+      <c r="BA1" s="54"/>
+      <c r="BB1" s="54"/>
+      <c r="BC1" s="54"/>
+      <c r="BD1" s="54"/>
+      <c r="BE1" s="54"/>
+      <c r="BF1" s="54"/>
+      <c r="BG1" s="54"/>
+      <c r="BH1" s="54"/>
+      <c r="BI1" s="54"/>
+      <c r="BJ1" s="54"/>
+      <c r="BK1" s="54"/>
+      <c r="BL1" s="54"/>
+      <c r="BM1" s="54"/>
+      <c r="BN1" s="54"/>
+      <c r="BO1" s="54"/>
+      <c r="BP1" s="54"/>
+      <c r="BQ1" s="54"/>
+      <c r="BR1" s="54"/>
+      <c r="BS1" s="54"/>
+      <c r="BT1" s="54"/>
+      <c r="BU1" s="54"/>
     </row>
-    <row r="2" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="56" t="s">
+      <c r="J2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="56"/>
-[...1 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
-      <c r="V2" s="56" t="s">
+      <c r="V2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="56"/>
-[...1 lines deleted...]
-      <c r="Y2" s="56"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="56" t="s">
+      <c r="AH2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="56"/>
-[...1 lines deleted...]
-      <c r="AK2" s="56"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="56" t="s">
+      <c r="AT2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="56"/>
-[...1 lines deleted...]
-      <c r="AW2" s="56"/>
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BF2" s="56" t="s">
+      <c r="BF2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="56"/>
-[...1 lines deleted...]
-      <c r="BI2" s="56"/>
+      <c r="BG2" s="59"/>
+      <c r="BH2" s="59"/>
+      <c r="BI2" s="59"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
-      <c r="BR2" s="56" t="s">
+      <c r="BR2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="56"/>
-[...1 lines deleted...]
-      <c r="BU2" s="56"/>
+      <c r="BS2" s="59"/>
+      <c r="BT2" s="59"/>
+      <c r="BU2" s="59"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="6"/>
       <c r="BZ2" s="6"/>
       <c r="CA2" s="6"/>
       <c r="CB2" s="6"/>
       <c r="CC2" s="6"/>
-      <c r="CD2" s="56" t="s">
+      <c r="CD2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="56"/>
-[...2 lines deleted...]
-      <c r="CH2" s="59"/>
+      <c r="CE2" s="59"/>
+      <c r="CF2" s="59"/>
+      <c r="CG2" s="59"/>
+      <c r="CH2" s="62"/>
     </row>
-    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="54" t="s">
+    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52" t="s">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52" t="s">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="53"/>
-[...10 lines deleted...]
-      <c r="AL3" s="52" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="53"/>
-[...10 lines deleted...]
-      <c r="AX3" s="52" t="s">
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="56"/>
+      <c r="AS3" s="56"/>
+      <c r="AT3" s="56"/>
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="AY3" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56"/>
+      <c r="BA3" s="56"/>
+      <c r="BB3" s="56"/>
+      <c r="BC3" s="56"/>
+      <c r="BD3" s="56"/>
+      <c r="BE3" s="56"/>
+      <c r="BF3" s="56"/>
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56"/>
+      <c r="BI3" s="60"/>
+      <c r="BJ3" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="53"/>
-[...10 lines deleted...]
-      <c r="BV3" s="52" t="s">
+      <c r="BK3" s="56"/>
+      <c r="BL3" s="56"/>
+      <c r="BM3" s="56"/>
+      <c r="BN3" s="56"/>
+      <c r="BO3" s="56"/>
+      <c r="BP3" s="56"/>
+      <c r="BQ3" s="56"/>
+      <c r="BR3" s="56"/>
+      <c r="BS3" s="56"/>
+      <c r="BT3" s="56"/>
+      <c r="BU3" s="60"/>
+      <c r="BV3" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="53"/>
-[...10 lines deleted...]
-      <c r="CH3" s="60" t="s">
+      <c r="BW3" s="56"/>
+      <c r="BX3" s="56"/>
+      <c r="BY3" s="56"/>
+      <c r="BZ3" s="56"/>
+      <c r="CA3" s="56"/>
+      <c r="CB3" s="56"/>
+      <c r="CC3" s="56"/>
+      <c r="CD3" s="56"/>
+      <c r="CE3" s="56"/>
+      <c r="CF3" s="56"/>
+      <c r="CG3" s="56"/>
+      <c r="CH3" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="CI3" s="61"/>
-[...2 lines deleted...]
-      <c r="CL3" s="62"/>
+      <c r="CI3" s="52"/>
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="53"/>
     </row>
-    <row r="4" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A4" s="55"/>
+    <row r="4" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A4" s="58"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -8166,52 +8168,55 @@
       </c>
       <c r="CE4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="CH4" s="50" t="s">
         <v>7</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="CJ4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="CK4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CL4" s="8" t="s">
         <v>11</v>
       </c>
+      <c r="CM4" s="8" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="10">
         <v>7.25</v>
       </c>
       <c r="D5" s="11">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="10">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="10">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="12">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="10">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="10">
@@ -8438,52 +8443,55 @@
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="18">
         <v>0.1</v>
       </c>
       <c r="CH5" s="47">
         <v>0.1</v>
       </c>
       <c r="CI5" s="48">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="48">
         <v>0.1</v>
       </c>
       <c r="CK5" s="48">
         <v>0.2</v>
       </c>
       <c r="CL5" s="49">
         <v>0.2</v>
       </c>
+      <c r="CM5" s="63">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="20">
         <v>0.01</v>
       </c>
       <c r="D6" s="20">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="20">
         <v>0.158</v>
       </c>
       <c r="G6" s="20">
         <v>0.121</v>
       </c>
       <c r="H6" s="20">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="20">
@@ -8710,52 +8718,55 @@
       </c>
       <c r="CE6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL6" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM6" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="20">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="20">
         <v>1.145</v>
       </c>
       <c r="F7" s="20">
         <v>1.129</v>
       </c>
       <c r="G7" s="20">
         <v>1.08</v>
       </c>
       <c r="H7" s="20">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="20">
@@ -8982,52 +8993,55 @@
       </c>
       <c r="CE7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL7" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM7" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="33" t="s">
@@ -9254,52 +9268,55 @@
       </c>
       <c r="CE8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL8" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM8" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>0.34</v>
       </c>
       <c r="C9" s="20">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="20">
         <v>0.441</v>
       </c>
       <c r="F9" s="20">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="20">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="20">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="20">
@@ -9526,52 +9543,55 @@
       </c>
       <c r="CE9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL9" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM9" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="20">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="20">
@@ -9798,52 +9818,55 @@
       </c>
       <c r="CE10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL10" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM10" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="33" t="s">
@@ -10070,52 +10093,55 @@
       </c>
       <c r="CE11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL11" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM11" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="20">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="20">
         <v>0.85</v>
       </c>
       <c r="F12" s="20">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="20">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="20">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="20">
@@ -10342,52 +10368,55 @@
       </c>
       <c r="CE12" s="29">
         <v>0</v>
       </c>
       <c r="CF12" s="29">
         <v>0</v>
       </c>
       <c r="CG12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL12" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM12" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="20">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="20">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="20">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="20">
         <v>0.107</v>
       </c>
       <c r="G13" s="20">
         <v>0.107</v>
       </c>
       <c r="H13" s="20">
         <v>0.01</v>
       </c>
       <c r="I13" s="20">
@@ -10614,52 +10643,55 @@
       </c>
       <c r="CE13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL13" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM13" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>2.161</v>
       </c>
       <c r="D14" s="20">
         <v>2.097</v>
       </c>
       <c r="E14" s="20">
         <v>2.093</v>
       </c>
       <c r="F14" s="20">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="20">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="20">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="20">
@@ -10886,52 +10918,55 @@
       </c>
       <c r="CE14" s="2">
         <v>0.1</v>
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="22">
         <v>0.1</v>
       </c>
       <c r="CH14" s="42">
         <v>0.1</v>
       </c>
       <c r="CI14" s="42">
         <v>0.1</v>
       </c>
       <c r="CJ14" s="42">
         <v>0.1</v>
       </c>
       <c r="CK14" s="43">
         <v>0.1</v>
       </c>
       <c r="CL14" s="43">
         <v>0.1</v>
       </c>
+      <c r="CM14" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>0.02</v>
       </c>
       <c r="C15" s="20">
         <v>0.02</v>
       </c>
       <c r="D15" s="20">
         <v>0.02</v>
       </c>
       <c r="E15" s="20">
         <v>0.02</v>
       </c>
       <c r="F15" s="20">
         <v>0.02</v>
       </c>
       <c r="G15" s="20">
         <v>0.02</v>
       </c>
       <c r="H15" s="20">
         <v>0.02</v>
       </c>
       <c r="I15" s="20">
@@ -11158,52 +11193,55 @@
       </c>
       <c r="CE15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL15" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM15" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="33" t="s">
@@ -11430,52 +11468,55 @@
       </c>
       <c r="CE16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL16" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM16" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="20">
         <v>1.306</v>
       </c>
       <c r="D17" s="20">
         <v>1.633</v>
       </c>
       <c r="E17" s="20">
         <v>1.986</v>
       </c>
       <c r="F17" s="20">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="20">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="20">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="20">
@@ -11704,52 +11745,55 @@
         <f t="shared" ref="CE17:CF17" si="0">CA17/1000</f>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="CF17" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="32">
         <v>0</v>
       </c>
       <c r="CH17" s="42">
         <v>0</v>
       </c>
       <c r="CI17" s="42">
         <v>0</v>
       </c>
       <c r="CJ17" s="42">
         <v>0</v>
       </c>
       <c r="CK17" s="44">
         <v>0</v>
       </c>
       <c r="CL17" s="44">
         <v>0</v>
       </c>
+      <c r="CM17" s="42">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="20">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="20">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="20">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="20">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>0.625</v>
       </c>
       <c r="H18" s="20">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="20">
@@ -11976,52 +12020,55 @@
       </c>
       <c r="CE18" s="40">
         <v>0.1</v>
       </c>
       <c r="CF18" s="40">
         <v>0.1</v>
       </c>
       <c r="CG18" s="32">
         <v>0</v>
       </c>
       <c r="CH18" s="42">
         <v>0</v>
       </c>
       <c r="CI18" s="42">
         <v>0</v>
       </c>
       <c r="CJ18" s="42">
         <v>0</v>
       </c>
       <c r="CK18" s="43">
         <v>0.1</v>
       </c>
       <c r="CL18" s="43">
         <v>0.1</v>
       </c>
+      <c r="CM18" s="42">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="20">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="20">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="20">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="20">
         <v>0.51</v>
       </c>
       <c r="G19" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="20">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="20">
@@ -12248,52 +12295,55 @@
       </c>
       <c r="CE19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CF19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL19" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CM19" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="26"/>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
@@ -12328,67 +12378,67 @@
       <c r="BB20" s="26"/>
       <c r="BC20" s="26"/>
       <c r="BD20" s="26"/>
       <c r="BE20" s="26"/>
       <c r="BF20" s="26"/>
       <c r="BG20" s="26"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="26"/>
       <c r="BJ20" s="27"/>
       <c r="BK20" s="27"/>
       <c r="BL20" s="27"/>
       <c r="BM20" s="27"/>
       <c r="BN20" s="26"/>
       <c r="BO20" s="26"/>
       <c r="BP20" s="26"/>
       <c r="BQ20" s="26"/>
       <c r="BR20" s="26"/>
       <c r="BS20" s="26"/>
       <c r="BT20" s="26"/>
       <c r="BU20" s="26"/>
       <c r="CJ20" s="45"/>
       <c r="CK20" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CH3:CL3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CD2:CH2"/>
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>свиньи</vt:lpstr>
     </vt:vector>