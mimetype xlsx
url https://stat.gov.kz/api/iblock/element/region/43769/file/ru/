--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-60" windowWidth="13695" windowHeight="12585"/>
+    <workbookView xWindow="-120" yWindow="-60" windowWidth="14880" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="613" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="39">
   <si>
     <t>Численность свиней, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -4066,87 +4066,87 @@
     <xf numFmtId="165" fontId="28" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3184">
     <cellStyle name="20% - Акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 3" xfId="12"/>
     <cellStyle name="20% - Акцент2 2" xfId="13"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="14"/>
     <cellStyle name="20% - Акцент2 3" xfId="15"/>
     <cellStyle name="20% - Акцент3 2" xfId="16"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент3 3" xfId="18"/>
     <cellStyle name="20% - Акцент4 2" xfId="19"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент4 3" xfId="21"/>
     <cellStyle name="20% - Акцент5 2" xfId="22"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="23"/>
     <cellStyle name="20% - Акцент5 3" xfId="24"/>
     <cellStyle name="20% - Акцент6 2" xfId="25"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="26"/>
     <cellStyle name="20% - Акцент6 3" xfId="27"/>
     <cellStyle name="40% - Акцент1 2" xfId="28"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="29"/>
     <cellStyle name="40% - Акцент1 3" xfId="30"/>
     <cellStyle name="40% - Акцент2 2" xfId="31"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="32"/>
@@ -7596,355 +7596,356 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM20"/>
+  <dimension ref="A1:CN20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL24" sqref="CL24"/>
+      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="25.5" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:92" ht="25.5" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...70 lines deleted...]
-      <c r="BU1" s="54"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+      <c r="AV1" s="58"/>
+      <c r="AW1" s="58"/>
+      <c r="AX1" s="58"/>
+      <c r="AY1" s="58"/>
+      <c r="AZ1" s="58"/>
+      <c r="BA1" s="58"/>
+      <c r="BB1" s="58"/>
+      <c r="BC1" s="58"/>
+      <c r="BD1" s="58"/>
+      <c r="BE1" s="58"/>
+      <c r="BF1" s="58"/>
+      <c r="BG1" s="58"/>
+      <c r="BH1" s="58"/>
+      <c r="BI1" s="58"/>
+      <c r="BJ1" s="58"/>
+      <c r="BK1" s="58"/>
+      <c r="BL1" s="58"/>
+      <c r="BM1" s="58"/>
+      <c r="BN1" s="58"/>
+      <c r="BO1" s="58"/>
+      <c r="BP1" s="58"/>
+      <c r="BQ1" s="58"/>
+      <c r="BR1" s="58"/>
+      <c r="BS1" s="58"/>
+      <c r="BT1" s="58"/>
+      <c r="BU1" s="58"/>
     </row>
-    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="59" t="s">
+      <c r="J2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="59"/>
-[...1 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
-      <c r="V2" s="59" t="s">
+      <c r="V2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="59"/>
-[...1 lines deleted...]
-      <c r="Y2" s="59"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="59" t="s">
+      <c r="AH2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="59"/>
-[...1 lines deleted...]
-      <c r="AK2" s="59"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="59" t="s">
+      <c r="AT2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="59"/>
-[...1 lines deleted...]
-      <c r="AW2" s="59"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BF2" s="59" t="s">
+      <c r="BF2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="59"/>
-[...1 lines deleted...]
-      <c r="BI2" s="59"/>
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
-      <c r="BR2" s="59" t="s">
+      <c r="BR2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="59"/>
-[...1 lines deleted...]
-      <c r="BU2" s="59"/>
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="61"/>
+      <c r="BU2" s="61"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="6"/>
       <c r="BZ2" s="6"/>
       <c r="CA2" s="6"/>
       <c r="CB2" s="6"/>
       <c r="CC2" s="6"/>
-      <c r="CD2" s="59" t="s">
+      <c r="CD2" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="59"/>
-[...2 lines deleted...]
-      <c r="CH2" s="62"/>
+      <c r="CE2" s="61"/>
+      <c r="CF2" s="61"/>
+      <c r="CG2" s="61"/>
+      <c r="CH2" s="63"/>
     </row>
-    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="57" t="s">
+    <row r="3" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="56"/>
-[...10 lines deleted...]
-      <c r="N3" s="55" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="56"/>
-[...10 lines deleted...]
-      <c r="AL3" s="55" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="56"/>
-[...10 lines deleted...]
-      <c r="AX3" s="55" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="62"/>
+      <c r="AX3" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="AY3" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="55" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="56"/>
-[...10 lines deleted...]
-      <c r="BV3" s="55" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="54"/>
+      <c r="BV3" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="56"/>
-[...10 lines deleted...]
-      <c r="CH3" s="51" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="CI3" s="52"/>
-[...3 lines deleted...]
-      <c r="CM3" s="53"/>
+      <c r="CI3" s="56"/>
+      <c r="CJ3" s="56"/>
+      <c r="CK3" s="56"/>
+      <c r="CL3" s="56"/>
+      <c r="CM3" s="56"/>
+      <c r="CN3" s="57"/>
     </row>
-    <row r="4" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A4" s="58"/>
+    <row r="4" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A4" s="60"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -8171,52 +8172,55 @@
       </c>
       <c r="CF4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="CH4" s="50" t="s">
         <v>7</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="CJ4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="CK4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CL4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="CM4" s="8" t="s">
         <v>12</v>
       </c>
+      <c r="CN4" s="8" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="10">
         <v>7.25</v>
       </c>
       <c r="D5" s="11">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="10">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="10">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="12">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="10">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="10">
@@ -8443,55 +8447,58 @@
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="18">
         <v>0.1</v>
       </c>
       <c r="CH5" s="47">
         <v>0.1</v>
       </c>
       <c r="CI5" s="48">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="48">
         <v>0.1</v>
       </c>
       <c r="CK5" s="48">
         <v>0.2</v>
       </c>
       <c r="CL5" s="49">
         <v>0.2</v>
       </c>
-      <c r="CM5" s="63">
+      <c r="CM5" s="51">
         <v>0</v>
       </c>
+      <c r="CN5" s="51">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="20">
         <v>0.01</v>
       </c>
       <c r="D6" s="20">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="20">
         <v>0.158</v>
       </c>
       <c r="G6" s="20">
         <v>0.121</v>
       </c>
       <c r="H6" s="20">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="20">
@@ -8721,52 +8728,55 @@
       </c>
       <c r="CF6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM6" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN6" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="20">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="20">
         <v>1.145</v>
       </c>
       <c r="F7" s="20">
         <v>1.129</v>
       </c>
       <c r="G7" s="20">
         <v>1.08</v>
       </c>
       <c r="H7" s="20">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="20">
@@ -8996,52 +9006,55 @@
       </c>
       <c r="CF7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM7" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN7" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="33" t="s">
@@ -9271,52 +9284,55 @@
       </c>
       <c r="CF8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL8" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM8" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN8" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>0.34</v>
       </c>
       <c r="C9" s="20">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="20">
         <v>0.441</v>
       </c>
       <c r="F9" s="20">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="20">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="20">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="20">
@@ -9546,52 +9562,55 @@
       </c>
       <c r="CF9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL9" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM9" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN9" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="20">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="20">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="20">
@@ -9821,52 +9840,55 @@
       </c>
       <c r="CF10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL10" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM10" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN10" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="20">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="33" t="s">
@@ -10096,52 +10118,55 @@
       </c>
       <c r="CF11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL11" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM11" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN11" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="20">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="20">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="20">
         <v>0.85</v>
       </c>
       <c r="F12" s="20">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="20">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="20">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="20">
@@ -10371,52 +10396,55 @@
       </c>
       <c r="CF12" s="29">
         <v>0</v>
       </c>
       <c r="CG12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL12" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM12" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN12" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="20">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="20">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="20">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="20">
         <v>0.107</v>
       </c>
       <c r="G13" s="20">
         <v>0.107</v>
       </c>
       <c r="H13" s="20">
         <v>0.01</v>
       </c>
       <c r="I13" s="20">
@@ -10646,52 +10674,55 @@
       </c>
       <c r="CF13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM13" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN13" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>2.161</v>
       </c>
       <c r="D14" s="20">
         <v>2.097</v>
       </c>
       <c r="E14" s="20">
         <v>2.093</v>
       </c>
       <c r="F14" s="20">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="20">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="20">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="20">
@@ -10921,52 +10952,55 @@
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="22">
         <v>0.1</v>
       </c>
       <c r="CH14" s="42">
         <v>0.1</v>
       </c>
       <c r="CI14" s="42">
         <v>0.1</v>
       </c>
       <c r="CJ14" s="42">
         <v>0.1</v>
       </c>
       <c r="CK14" s="43">
         <v>0.1</v>
       </c>
       <c r="CL14" s="43">
         <v>0.1</v>
       </c>
       <c r="CM14" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN14" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>0.02</v>
       </c>
       <c r="C15" s="20">
         <v>0.02</v>
       </c>
       <c r="D15" s="20">
         <v>0.02</v>
       </c>
       <c r="E15" s="20">
         <v>0.02</v>
       </c>
       <c r="F15" s="20">
         <v>0.02</v>
       </c>
       <c r="G15" s="20">
         <v>0.02</v>
       </c>
       <c r="H15" s="20">
         <v>0.02</v>
       </c>
       <c r="I15" s="20">
@@ -11196,52 +11230,55 @@
       </c>
       <c r="CF15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM15" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN15" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="33" t="s">
@@ -11471,52 +11508,55 @@
       </c>
       <c r="CF16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM16" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN16" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="20">
         <v>1.306</v>
       </c>
       <c r="D17" s="20">
         <v>1.633</v>
       </c>
       <c r="E17" s="20">
         <v>1.986</v>
       </c>
       <c r="F17" s="20">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="20">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="20">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="20">
@@ -11748,52 +11788,55 @@
       <c r="CF17" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="32">
         <v>0</v>
       </c>
       <c r="CH17" s="42">
         <v>0</v>
       </c>
       <c r="CI17" s="42">
         <v>0</v>
       </c>
       <c r="CJ17" s="42">
         <v>0</v>
       </c>
       <c r="CK17" s="44">
         <v>0</v>
       </c>
       <c r="CL17" s="44">
         <v>0</v>
       </c>
       <c r="CM17" s="42">
         <v>0</v>
       </c>
+      <c r="CN17" s="42">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="20">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="20">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="20">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="20">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>0.625</v>
       </c>
       <c r="H18" s="20">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="20">
@@ -12023,52 +12066,55 @@
       </c>
       <c r="CF18" s="40">
         <v>0.1</v>
       </c>
       <c r="CG18" s="32">
         <v>0</v>
       </c>
       <c r="CH18" s="42">
         <v>0</v>
       </c>
       <c r="CI18" s="42">
         <v>0</v>
       </c>
       <c r="CJ18" s="42">
         <v>0</v>
       </c>
       <c r="CK18" s="43">
         <v>0.1</v>
       </c>
       <c r="CL18" s="43">
         <v>0.1</v>
       </c>
       <c r="CM18" s="42">
         <v>0</v>
       </c>
+      <c r="CN18" s="42">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="20">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="20">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="20">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="20">
         <v>0.51</v>
       </c>
       <c r="G19" s="20">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="20">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="20">
@@ -12298,52 +12344,55 @@
       </c>
       <c r="CF19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CG19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CH19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CI19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CJ19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CK19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CL19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="CM19" s="41" t="s">
         <v>22</v>
       </c>
+      <c r="CN19" s="41" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="26"/>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
@@ -12378,67 +12427,67 @@
       <c r="BB20" s="26"/>
       <c r="BC20" s="26"/>
       <c r="BD20" s="26"/>
       <c r="BE20" s="26"/>
       <c r="BF20" s="26"/>
       <c r="BG20" s="26"/>
       <c r="BH20" s="26"/>
       <c r="BI20" s="26"/>
       <c r="BJ20" s="27"/>
       <c r="BK20" s="27"/>
       <c r="BL20" s="27"/>
       <c r="BM20" s="27"/>
       <c r="BN20" s="26"/>
       <c r="BO20" s="26"/>
       <c r="BP20" s="26"/>
       <c r="BQ20" s="26"/>
       <c r="BR20" s="26"/>
       <c r="BS20" s="26"/>
       <c r="BT20" s="26"/>
       <c r="BU20" s="26"/>
       <c r="CJ20" s="45"/>
       <c r="CK20" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="CD2:CH2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>свиньи</vt:lpstr>
     </vt:vector>