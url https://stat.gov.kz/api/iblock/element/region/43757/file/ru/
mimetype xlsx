--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -15,175 +15,177 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="12165"/>
   </bookViews>
   <sheets>
     <sheet name="Всего" sheetId="1" r:id="rId1"/>
     <sheet name="городское население" sheetId="6" r:id="rId2"/>
     <sheet name="сельское население" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="10">
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
     <t>Мальчики</t>
   </si>
   <si>
     <t>Девочки</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Скорректированный чистый коэффициент охвата начальным образованием (дети в возрасте 7-10 лет)</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
+  <si>
+    <t>…</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...18 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -220,122 +222,133 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -600,1017 +613,1162 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:W17"/>
+  <dimension ref="A4:AA17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
-    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="1" max="1" width="29.42578125" style="10" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="10"/>
+    <col min="13" max="13" width="10.28515625" style="10" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:23">
-      <c r="A4" s="30" t="s">
+    <row r="4" spans="1:27">
+      <c r="A4" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="30"/>
-[...86 lines deleted...]
-      <c r="W7" s="10" t="s">
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="11"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="11"/>
+      <c r="S7" s="11"/>
+      <c r="AA7" s="13" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:23" s="5" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="3">
+    <row r="8" spans="1:27" s="16" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="14"/>
+      <c r="B8" s="5">
         <v>2000</v>
       </c>
-      <c r="C8" s="4">
+      <c r="C8" s="15">
         <v>2001</v>
       </c>
-      <c r="D8" s="4">
+      <c r="D8" s="15">
         <v>2002</v>
       </c>
-      <c r="E8" s="4">
+      <c r="E8" s="15">
         <v>2003</v>
       </c>
-      <c r="F8" s="4">
+      <c r="F8" s="15">
         <v>2004</v>
       </c>
-      <c r="G8" s="4">
+      <c r="G8" s="15">
         <v>2005</v>
       </c>
-      <c r="H8" s="4">
+      <c r="H8" s="15">
         <v>2006</v>
       </c>
-      <c r="I8" s="4">
+      <c r="I8" s="15">
         <v>2007</v>
       </c>
-      <c r="J8" s="4">
+      <c r="J8" s="15">
         <v>2008</v>
       </c>
-      <c r="K8" s="4">
+      <c r="K8" s="15">
         <v>2009</v>
       </c>
-      <c r="L8" s="4">
+      <c r="L8" s="15">
         <v>2010</v>
       </c>
-      <c r="M8" s="4">
+      <c r="M8" s="15">
         <v>2011</v>
       </c>
-      <c r="N8" s="4">
+      <c r="N8" s="15">
         <v>2012</v>
       </c>
-      <c r="O8" s="4">
+      <c r="O8" s="15">
         <v>2013</v>
       </c>
-      <c r="P8" s="4">
+      <c r="P8" s="15">
         <v>2014</v>
       </c>
-      <c r="Q8" s="4">
+      <c r="Q8" s="15">
         <v>2015</v>
       </c>
-      <c r="R8" s="4">
+      <c r="R8" s="15">
         <v>2016</v>
       </c>
-      <c r="S8" s="4">
+      <c r="S8" s="15">
         <v>2017</v>
       </c>
-      <c r="T8" s="4">
+      <c r="T8" s="15">
         <v>2018</v>
       </c>
-      <c r="U8" s="4">
+      <c r="U8" s="15">
         <v>2019</v>
       </c>
-      <c r="V8" s="3">
+      <c r="V8" s="5">
         <v>2020</v>
       </c>
-      <c r="W8" s="3">
+      <c r="W8" s="5">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="X8" s="5">
+        <v>2022</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>2023</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>2024</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="16" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="31"/>
-[...22 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+    </row>
+    <row r="10" spans="1:27" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="1">
         <v>99.68</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="1">
         <v>99.55</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="1">
         <v>99.74</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="1">
         <v>99.62</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="1">
         <v>99.49</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="1">
         <v>99.58</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="1">
         <v>99.84</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="1">
         <v>99.66</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="1">
         <v>99.22</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="1">
         <v>99.91</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="1">
         <v>99.79</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="1">
         <v>99.71</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="1">
         <v>99.6</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="1">
         <v>99.46</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="1">
         <v>99.01</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q10" s="1">
         <v>99.49</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="1">
         <v>99.68</v>
       </c>
-      <c r="S10" s="12">
+      <c r="S10" s="1">
         <v>99.69</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="1">
         <v>99.48</v>
       </c>
-      <c r="U10" s="12">
+      <c r="U10" s="1">
         <v>99.54</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="1">
         <v>99.5</v>
       </c>
-      <c r="W10" s="23">
+      <c r="W10" s="2">
         <v>99.81</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="X10" s="2">
+        <v>99.911684198143419</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>99.99191902866724</v>
+      </c>
+      <c r="Z10" s="2">
+        <v>99.932086270217511</v>
+      </c>
+      <c r="AA10" s="3">
+        <v>99.387981766815315</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="24" customFormat="1" ht="12.75">
+      <c r="A11" s="20"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="22"/>
+      <c r="U11" s="23"/>
+      <c r="V11" s="23"/>
+      <c r="W11" s="2"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="32"/>
-[...23 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="25"/>
+      <c r="R12" s="25"/>
+      <c r="S12" s="25"/>
+      <c r="T12" s="25"/>
+      <c r="U12" s="25"/>
+      <c r="V12" s="25"/>
+      <c r="W12" s="2"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="1">
         <v>100</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="1">
         <v>99.76</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="1">
         <v>99.76</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="1">
         <v>99.83</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="1">
         <v>100</v>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="1">
         <v>99.82</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="1">
         <v>99.78</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="1">
         <v>99.89</v>
       </c>
-      <c r="J13" s="12">
+      <c r="J13" s="1">
         <v>98.5</v>
       </c>
-      <c r="K13" s="12">
+      <c r="K13" s="1">
         <v>100</v>
       </c>
-      <c r="L13" s="12">
+      <c r="L13" s="1">
         <v>99.67</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="1">
         <v>99.57</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="1">
         <v>99.27</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="1">
         <v>99.04</v>
       </c>
-      <c r="P13" s="12">
+      <c r="P13" s="1">
         <v>99.22</v>
       </c>
-      <c r="Q13" s="12">
+      <c r="Q13" s="1">
         <v>99.04</v>
       </c>
-      <c r="R13" s="12">
+      <c r="R13" s="1">
         <v>99.42</v>
       </c>
-      <c r="S13" s="12">
+      <c r="S13" s="1">
         <v>99.38</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="1">
         <v>99.04</v>
       </c>
-      <c r="U13" s="12">
+      <c r="U13" s="1">
         <v>99.99</v>
       </c>
-      <c r="V13" s="12">
+      <c r="V13" s="1">
         <v>99.99</v>
       </c>
-      <c r="W13" s="23">
+      <c r="W13" s="2">
         <v>99.99</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="X13" s="2">
+        <v>99.954101235140925</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>99.994838631453803</v>
+      </c>
+      <c r="Z13" s="2">
+        <v>99.67233980538515</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>98.885979329183115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="W14" s="2"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="33"/>
-[...19 lines deleted...]
-      <c r="V15" s="33"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="26"/>
+      <c r="O15" s="26"/>
+      <c r="P15" s="26"/>
+      <c r="Q15" s="26"/>
+      <c r="R15" s="26"/>
+      <c r="S15" s="26"/>
+      <c r="T15" s="26"/>
+      <c r="U15" s="26"/>
+      <c r="V15" s="26"/>
       <c r="W15" s="27"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:27">
       <c r="A16" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="6">
         <v>99.36</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="6">
         <v>99.33</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="6">
         <v>99.71</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="6">
         <v>99.4</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="6">
         <v>99.16</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="6">
         <v>99.33</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="6">
         <v>99.91</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="6">
         <v>99.41</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="6">
         <v>99.97</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="6">
         <v>99.71</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="6">
         <v>94.42</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="6">
         <v>99.85</v>
       </c>
-      <c r="N16" s="14">
+      <c r="N16" s="6">
         <v>99.95</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="6">
         <v>99.91</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P16" s="6">
         <v>98.78</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q16" s="6">
         <v>99.96</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="6">
         <v>99.95</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="6">
         <v>100.02</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="6">
         <v>99.94</v>
       </c>
-      <c r="U16" s="14">
+      <c r="U16" s="6">
         <v>99.06</v>
       </c>
-      <c r="V16" s="14">
+      <c r="V16" s="6">
         <v>99</v>
       </c>
-      <c r="W16" s="24">
+      <c r="W16" s="7">
         <v>99.61</v>
       </c>
+      <c r="X16" s="7">
+        <v>99.867415169929259</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>99.988833840908185</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>100.20933128882058</v>
+      </c>
+      <c r="AA16" s="8">
+        <v>99.9261982716977</v>
+      </c>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="26"/>
+      <c r="A17" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:V4"/>
     <mergeCell ref="A9:V9"/>
     <mergeCell ref="A12:V12"/>
     <mergeCell ref="A15:V15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:V16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.28515625" customWidth="1"/>
+    <col min="1" max="1" width="27.28515625" style="10" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="30"/>
-[...19 lines deleted...]
-      <c r="V5" s="20"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
     </row>
     <row r="6" spans="1:22">
-      <c r="J6" s="10" t="s">
+      <c r="N6" s="13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:22">
-      <c r="A7" s="2"/>
-      <c r="B7" s="3">
+      <c r="A7" s="14"/>
+      <c r="B7" s="5">
         <v>2013</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" s="15">
         <v>2014</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D7" s="5">
         <v>2015</v>
       </c>
-      <c r="E7" s="4">
+      <c r="E7" s="15">
         <v>2016</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F7" s="5">
         <v>2017</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="15">
         <v>2018</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H7" s="5">
         <v>2019</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I7" s="5">
         <v>2020</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J7" s="5">
         <v>2021</v>
       </c>
-      <c r="K7" s="9"/>
+      <c r="K7" s="5">
+        <v>2022</v>
+      </c>
+      <c r="L7" s="5">
+        <v>2023</v>
+      </c>
+      <c r="M7" s="5">
+        <v>2024</v>
+      </c>
+      <c r="N7" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:22">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="32"/>
-[...6 lines deleted...]
-      <c r="I8" s="32"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
     </row>
     <row r="9" spans="1:22">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="1">
         <v>99.86</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="1">
         <v>98.18</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="1">
         <v>98.91</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="1">
         <v>99.86</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="1">
         <v>100.03</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="1">
         <v>99.5</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="1">
         <v>99.05</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="1">
         <v>100</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="1">
         <v>99.01</v>
       </c>
-      <c r="L9" s="9"/>
+      <c r="K9" s="1">
+        <v>99.44151411728204</v>
+      </c>
+      <c r="L9" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="1">
+        <v>98.846887571738108</v>
+      </c>
+      <c r="N9" s="31">
+        <v>98.856076045611985</v>
+      </c>
     </row>
     <row r="10" spans="1:22">
-      <c r="J10" s="8"/>
+      <c r="J10" s="24"/>
     </row>
     <row r="11" spans="1:22">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="32"/>
-[...6 lines deleted...]
-      <c r="I11" s="32"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="1">
         <v>99.92</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="1">
         <v>97.87</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="1">
         <v>99.78</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="1">
         <v>100.36</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="1">
         <v>99.89</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="1">
         <v>100</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="1">
         <v>101.39</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="1">
         <v>99.98</v>
       </c>
+      <c r="K12" s="1">
+        <v>98.989441126279871</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="M12" s="1">
+        <v>97.810448730815693</v>
+      </c>
+      <c r="N12" s="31">
+        <v>98.10266661096469</v>
+      </c>
     </row>
     <row r="14" spans="1:22">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="32"/>
-[...6 lines deleted...]
-      <c r="I14" s="32"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B15" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="6">
         <v>96.35</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="6">
         <v>100</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="6">
         <v>99.95</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="6">
         <v>99.68</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="6">
         <v>99.11</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="6">
         <v>98.07</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="6">
         <v>98.57</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="6">
         <v>98.01</v>
       </c>
+      <c r="K15" s="6">
+        <v>99.910330552395408</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="M15" s="6">
+        <v>99.953712275504529</v>
+      </c>
+      <c r="N15" s="8">
+        <v>99.654538772510122</v>
+      </c>
     </row>
     <row r="16" spans="1:22">
-      <c r="A16" s="26"/>
+      <c r="A16" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:V16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A41" sqref="A41"/>
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="29" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="29" style="10" customWidth="1"/>
+    <col min="2" max="8" width="9.140625" style="10"/>
+    <col min="9" max="9" width="9.140625" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="30"/>
-[...19 lines deleted...]
-      <c r="V5" s="20"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
     </row>
     <row r="6" spans="1:22">
-      <c r="J6" s="10" t="s">
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="21"/>
-[...10 lines deleted...]
-      <c r="V6" s="21"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
     </row>
     <row r="7" spans="1:22">
-      <c r="A7" s="2"/>
-      <c r="B7" s="3">
+      <c r="A7" s="14"/>
+      <c r="B7" s="5">
         <v>2013</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" s="15">
         <v>2014</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D7" s="5">
         <v>2015</v>
       </c>
-      <c r="E7" s="4">
+      <c r="E7" s="15">
         <v>2016</v>
       </c>
-      <c r="F7" s="3">
+      <c r="F7" s="5">
         <v>2017</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="15">
         <v>2018</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H7" s="5">
         <v>2019</v>
       </c>
-      <c r="I7" s="3">
+      <c r="I7" s="5">
         <v>2020</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J7" s="5">
         <v>2021</v>
       </c>
-      <c r="K7" s="9"/>
+      <c r="K7" s="5">
+        <v>2022</v>
+      </c>
+      <c r="L7" s="5">
+        <v>2023</v>
+      </c>
+      <c r="M7" s="5">
+        <v>2024</v>
+      </c>
+      <c r="N7" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:22">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="32"/>
-[...7 lines deleted...]
-      <c r="J8" s="9"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="40"/>
     </row>
     <row r="9" spans="1:22">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="1">
         <v>39.08</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="1">
         <v>99.32</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="1">
         <v>99.74</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="1">
         <v>99.64</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="1">
         <v>99.46</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="1">
         <v>99.23</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="1">
         <v>99.68</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="1">
         <v>99.79</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="35">
         <v>99.99</v>
       </c>
+      <c r="K9" s="1">
+        <v>99.849135123881283</v>
+      </c>
+      <c r="L9" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="35">
+        <v>99.816505676749856</v>
+      </c>
+      <c r="N9" s="4">
+        <v>99.509368121898831</v>
+      </c>
     </row>
     <row r="11" spans="1:22">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="32"/>
-[...6 lines deleted...]
-      <c r="I11" s="32"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="1">
         <v>99.07</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="1">
         <v>99.49</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="1">
         <v>99.33</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="1">
         <v>98.96</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="1">
         <v>98.56</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="1">
         <v>99.99</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="1">
         <v>100.02</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="35">
         <v>99.95</v>
       </c>
+      <c r="K12" s="1">
+        <v>99.977006540495566</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="M12" s="35">
+        <v>99.692357456535461</v>
+      </c>
+      <c r="N12" s="4">
+        <v>99.065109202050024</v>
+      </c>
     </row>
     <row r="14" spans="1:22">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="32"/>
-[...6 lines deleted...]
-      <c r="I14" s="32"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B15" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="6">
         <v>99.59</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="6">
         <v>100.01</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="6">
         <v>99.97</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="6">
         <v>99.99</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="6">
         <v>99.95</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="6">
         <v>99.35</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="6">
         <v>99.56</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="38">
         <v>100.04</v>
       </c>
+      <c r="K15" s="6">
+        <v>99.715543314382472</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="M15" s="38">
+        <v>99.949003171365291</v>
+      </c>
+      <c r="N15" s="8">
+        <v>99.986867808073001</v>
+      </c>
     </row>
     <row r="16" spans="1:22">
-      <c r="A16" s="26"/>
+      <c r="A16" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>