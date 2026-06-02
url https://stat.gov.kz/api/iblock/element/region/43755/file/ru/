--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="0" windowWidth="12240" windowHeight="12525"/>
+    <workbookView xWindow="10845" yWindow="-165" windowWidth="17535" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="овцы и козы" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="41">
   <si>
     <t>Численность овец и коз, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -590,51 +590,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -898,50 +898,63 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="18720">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -19621,51 +19634,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -19748,85 +19761,97 @@
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="18720">
     <cellStyle name="20% - Акцент1 2" xfId="194"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 3" xfId="2988"/>
     <cellStyle name="20% - Акцент2 2" xfId="195"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2989"/>
     <cellStyle name="20% - Акцент2 3" xfId="2990"/>
     <cellStyle name="20% - Акцент3 2" xfId="196"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2991"/>
     <cellStyle name="20% - Акцент3 3" xfId="2992"/>
     <cellStyle name="20% - Акцент4 2" xfId="197"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2993"/>
     <cellStyle name="20% - Акцент4 3" xfId="2994"/>
     <cellStyle name="20% - Акцент5 2" xfId="198"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2995"/>
     <cellStyle name="20% - Акцент5 3" xfId="2996"/>
     <cellStyle name="20% - Акцент6 2" xfId="199"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2997"/>
     <cellStyle name="20% - Акцент6 3" xfId="2998"/>
     <cellStyle name="40% - Акцент1 2" xfId="200"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2999"/>
     <cellStyle name="40% - Акцент1 3" xfId="3000"/>
     <cellStyle name="40% - Акцент2 2" xfId="201"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="3001"/>
@@ -38812,356 +38837,358 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI47"/>
+  <dimension ref="A1:CK47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
-      <selection pane="topRight" activeCell="CJ27" sqref="CJ27"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="1" customWidth="1"/>
     <col min="2" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="70" max="75" width="9.140625" style="1"/>
     <col min="76" max="76" width="9.7109375" style="1" customWidth="1"/>
     <col min="77" max="79" width="9.140625" style="1"/>
     <col min="80" max="80" width="10.42578125" style="1" customWidth="1"/>
     <col min="81" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="27" customHeight="1">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:89" ht="27" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...70 lines deleted...]
-      <c r="BU1" s="63"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
+      <c r="AA1" s="62"/>
+      <c r="AB1" s="62"/>
+      <c r="AC1" s="62"/>
+      <c r="AD1" s="62"/>
+      <c r="AE1" s="62"/>
+      <c r="AF1" s="62"/>
+      <c r="AG1" s="62"/>
+      <c r="AH1" s="62"/>
+      <c r="AI1" s="62"/>
+      <c r="AJ1" s="62"/>
+      <c r="AK1" s="62"/>
+      <c r="AL1" s="62"/>
+      <c r="AM1" s="62"/>
+      <c r="AN1" s="62"/>
+      <c r="AO1" s="62"/>
+      <c r="AP1" s="62"/>
+      <c r="AQ1" s="62"/>
+      <c r="AR1" s="62"/>
+      <c r="AS1" s="62"/>
+      <c r="AT1" s="62"/>
+      <c r="AU1" s="62"/>
+      <c r="AV1" s="62"/>
+      <c r="AW1" s="62"/>
+      <c r="AX1" s="62"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
+      <c r="BQ1" s="62"/>
+      <c r="BR1" s="62"/>
+      <c r="BS1" s="62"/>
+      <c r="BT1" s="62"/>
+      <c r="BU1" s="62"/>
     </row>
-    <row r="2" spans="1:87" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="58" t="s">
+      <c r="J2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="58"/>
-[...1 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="58" t="s">
+      <c r="V2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="58"/>
-[...1 lines deleted...]
-      <c r="Y2" s="58"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="58" t="s">
+      <c r="AH2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="58"/>
-[...1 lines deleted...]
-      <c r="AK2" s="58"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="58" t="s">
+      <c r="AT2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="58"/>
-[...1 lines deleted...]
-      <c r="AW2" s="58"/>
+      <c r="AU2" s="68"/>
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="68"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="58" t="s">
+      <c r="BF2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="58"/>
-[...1 lines deleted...]
-      <c r="BI2" s="58"/>
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="68"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="58" t="s">
+      <c r="BR2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="58"/>
-[...1 lines deleted...]
-      <c r="BU2" s="58"/>
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="68"/>
+      <c r="BU2" s="68"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="58" t="s">
+      <c r="CD2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="58"/>
-[...2 lines deleted...]
-      <c r="CH2" s="59"/>
+      <c r="CE2" s="68"/>
+      <c r="CF2" s="68"/>
+      <c r="CG2" s="68"/>
+      <c r="CH2" s="70"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="60" t="s">
+    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="63"/>
+      <c r="B3" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="61"/>
-[...10 lines deleted...]
-      <c r="N3" s="60" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="61"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="61"/>
-[...10 lines deleted...]
-      <c r="AL3" s="60" t="s">
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="61"/>
-[...10 lines deleted...]
-      <c r="AX3" s="60" t="s">
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="67"/>
+      <c r="AX3" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="61"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="60" t="s">
+      <c r="AY3" s="66"/>
+      <c r="AZ3" s="66"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="66"/>
+      <c r="BC3" s="66"/>
+      <c r="BD3" s="66"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="69"/>
+      <c r="BJ3" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="61"/>
-[...10 lines deleted...]
-      <c r="BV3" s="60" t="s">
+      <c r="BK3" s="66"/>
+      <c r="BL3" s="66"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="66"/>
+      <c r="BO3" s="66"/>
+      <c r="BP3" s="66"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="66"/>
+      <c r="BS3" s="66"/>
+      <c r="BT3" s="66"/>
+      <c r="BU3" s="69"/>
+      <c r="BV3" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="61"/>
-[...10 lines deleted...]
-      <c r="CH3" s="56" t="s">
+      <c r="BW3" s="66"/>
+      <c r="BX3" s="66"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="66"/>
+      <c r="CA3" s="66"/>
+      <c r="CB3" s="66"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="66"/>
+      <c r="CE3" s="66"/>
+      <c r="CF3" s="66"/>
+      <c r="CG3" s="69"/>
+      <c r="CH3" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="57"/>
+      <c r="CI3" s="72"/>
+      <c r="CJ3" s="72"/>
+      <c r="CK3" s="73"/>
     </row>
-    <row r="4" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A4" s="64"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -39376,52 +39403,58 @@
       </c>
       <c r="CB4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="54" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="55" t="s">
         <v>7</v>
       </c>
+      <c r="CJ4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK4" s="61" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="8">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="9">
         <v>4783.62</v>
       </c>
       <c r="E5" s="8">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="8">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="10">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="8">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="8">
@@ -39636,55 +39669,61 @@
       </c>
       <c r="CA5" s="16">
         <v>5062.8</v>
       </c>
       <c r="CB5" s="49">
         <v>5007.6000000000004</v>
       </c>
       <c r="CC5" s="12">
         <v>4947.7</v>
       </c>
       <c r="CD5" s="52">
         <v>4825.6000000000004</v>
       </c>
       <c r="CE5" s="52">
         <v>4748.3</v>
       </c>
       <c r="CF5" s="52">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="52">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="17">
         <v>4450.2</v>
       </c>
-      <c r="CI5" s="67">
+      <c r="CI5" s="56">
         <v>4523.3</v>
       </c>
+      <c r="CJ5" s="60">
+        <v>4886.3999999999996</v>
+      </c>
+      <c r="CK5" s="74">
+        <v>5224.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="19">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="19">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="19">
         <v>41.692</v>
       </c>
       <c r="E6" s="19">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="19">
         <v>43.49</v>
       </c>
       <c r="G6" s="19">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="19">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="19">
@@ -39899,55 +39938,61 @@
       </c>
       <c r="CA6" s="32">
         <v>10.5</v>
       </c>
       <c r="CB6" s="48">
         <v>10.3</v>
       </c>
       <c r="CC6" s="48">
         <v>10.100000000000001</v>
       </c>
       <c r="CD6" s="53">
         <v>9.6</v>
       </c>
       <c r="CE6" s="53">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF6" s="53">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="53">
         <v>9</v>
       </c>
       <c r="CH6" s="53">
         <v>9</v>
       </c>
-      <c r="CI6" s="68">
+      <c r="CI6" s="57">
         <v>9.3000000000000007</v>
       </c>
+      <c r="CJ6" s="58">
+        <v>11</v>
+      </c>
+      <c r="CK6" s="33">
+        <v>10.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="19">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="19">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="19">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="19">
         <v>449.74</v>
       </c>
       <c r="G7" s="19">
         <v>442.3</v>
       </c>
       <c r="H7" s="19">
         <v>451.971</v>
       </c>
       <c r="I7" s="19">
@@ -40162,55 +40207,61 @@
       </c>
       <c r="CA7" s="32">
         <v>492.1</v>
       </c>
       <c r="CB7" s="48">
         <v>492.6</v>
       </c>
       <c r="CC7" s="48">
         <v>493.9</v>
       </c>
       <c r="CD7" s="53">
         <v>489.2</v>
       </c>
       <c r="CE7" s="53">
         <v>475.8</v>
       </c>
       <c r="CF7" s="53">
         <v>469.5</v>
       </c>
       <c r="CG7" s="53">
         <v>436.5</v>
       </c>
       <c r="CH7" s="33">
         <v>412.9</v>
       </c>
-      <c r="CI7" s="68">
+      <c r="CI7" s="57">
         <v>419</v>
       </c>
+      <c r="CJ7" s="59">
+        <v>426.3</v>
+      </c>
+      <c r="CK7" s="33">
+        <v>458.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="19">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="19">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="19">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="19">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="19">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="19">
         <v>527.16</v>
       </c>
       <c r="I8" s="19">
@@ -40425,55 +40476,61 @@
       </c>
       <c r="CA8" s="32">
         <v>34.4</v>
       </c>
       <c r="CB8" s="48">
         <v>34.1</v>
       </c>
       <c r="CC8" s="48">
         <v>33.5</v>
       </c>
       <c r="CD8" s="53">
         <v>33</v>
       </c>
       <c r="CE8" s="53">
         <v>30.7</v>
       </c>
       <c r="CF8" s="53">
         <v>31.2</v>
       </c>
       <c r="CG8" s="53">
         <v>31.7</v>
       </c>
       <c r="CH8" s="33">
         <v>34.200000000000003</v>
       </c>
-      <c r="CI8" s="68">
+      <c r="CI8" s="57">
         <v>35.5</v>
       </c>
+      <c r="CJ8" s="59">
+        <v>39.4</v>
+      </c>
+      <c r="CK8" s="33">
+        <v>41.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="19">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="19">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="19">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="19">
         <v>643.721</v>
       </c>
       <c r="G9" s="19">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="19">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="19">
@@ -40688,55 +40745,61 @@
       </c>
       <c r="CA9" s="32">
         <v>624.1</v>
       </c>
       <c r="CB9" s="48">
         <v>619.4</v>
       </c>
       <c r="CC9" s="48">
         <v>614.69999999999993</v>
       </c>
       <c r="CD9" s="53">
         <v>604.9</v>
       </c>
       <c r="CE9" s="53">
         <v>595.29999999999995</v>
       </c>
       <c r="CF9" s="53">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="53">
         <v>568</v>
       </c>
       <c r="CH9" s="33">
         <v>587.4</v>
       </c>
-      <c r="CI9" s="68">
+      <c r="CI9" s="57">
         <v>611</v>
       </c>
+      <c r="CJ9" s="59">
+        <v>671</v>
+      </c>
+      <c r="CK9" s="33">
+        <v>733.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19">
         <v>150.31</v>
       </c>
       <c r="C10" s="19">
         <v>154.126</v>
       </c>
       <c r="D10" s="19">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="19">
         <v>197.65</v>
       </c>
       <c r="F10" s="19">
         <v>203.346</v>
       </c>
       <c r="G10" s="19">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="19">
         <v>157.381</v>
       </c>
       <c r="I10" s="19">
@@ -40951,55 +41014,61 @@
       </c>
       <c r="CA10" s="32">
         <v>253.5</v>
       </c>
       <c r="CB10" s="48">
         <v>251.4</v>
       </c>
       <c r="CC10" s="48">
         <v>247.79999999999998</v>
       </c>
       <c r="CD10" s="53">
         <v>246.2</v>
       </c>
       <c r="CE10" s="53">
         <v>244.5</v>
       </c>
       <c r="CF10" s="53">
         <v>240.5</v>
       </c>
       <c r="CG10" s="53">
         <v>218.7</v>
       </c>
       <c r="CH10" s="33">
         <v>219.1</v>
       </c>
-      <c r="CI10" s="68">
+      <c r="CI10" s="57">
         <v>215.6</v>
       </c>
+      <c r="CJ10" s="59">
+        <v>240.9</v>
+      </c>
+      <c r="CK10" s="33">
+        <v>255.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="19">
         <v>324.07</v>
       </c>
       <c r="D11" s="19">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="19">
         <v>431.1</v>
       </c>
       <c r="F11" s="19">
         <v>428.83</v>
       </c>
       <c r="G11" s="19">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="19">
         <v>369.916</v>
       </c>
       <c r="I11" s="19">
@@ -41214,55 +41283,61 @@
       </c>
       <c r="CA11" s="32">
         <v>398.2</v>
       </c>
       <c r="CB11" s="48">
         <v>390.1</v>
       </c>
       <c r="CC11" s="48">
         <v>383</v>
       </c>
       <c r="CD11" s="53">
         <v>368.2</v>
       </c>
       <c r="CE11" s="53">
         <v>359.7</v>
       </c>
       <c r="CF11" s="53">
         <v>347.3</v>
       </c>
       <c r="CG11" s="53">
         <v>364.5</v>
       </c>
       <c r="CH11" s="33">
         <v>367.3</v>
       </c>
-      <c r="CI11" s="68">
+      <c r="CI11" s="57">
         <v>370.7</v>
       </c>
+      <c r="CJ11" s="59">
+        <v>408.9</v>
+      </c>
+      <c r="CK11" s="33">
+        <v>449.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="19">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="19">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="19">
         <v>450.101</v>
       </c>
       <c r="F12" s="19">
         <v>455.733</v>
       </c>
       <c r="G12" s="19">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="19">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="19">
@@ -41477,55 +41552,61 @@
       </c>
       <c r="CA12" s="32">
         <v>389.3</v>
       </c>
       <c r="CB12" s="48">
         <v>386.2</v>
       </c>
       <c r="CC12" s="48">
         <v>384.5</v>
       </c>
       <c r="CD12" s="53">
         <v>373.8</v>
       </c>
       <c r="CE12" s="53">
         <v>381.3</v>
       </c>
       <c r="CF12" s="53">
         <v>372.9</v>
       </c>
       <c r="CG12" s="53">
         <v>338.9</v>
       </c>
       <c r="CH12" s="33">
         <v>320.3</v>
       </c>
-      <c r="CI12" s="68">
+      <c r="CI12" s="57">
         <v>327.3</v>
       </c>
+      <c r="CJ12" s="59">
+        <v>368.9</v>
+      </c>
+      <c r="CK12" s="33">
+        <v>385.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="19">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="19">
         <v>65.81</v>
       </c>
       <c r="E13" s="19">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="19">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="19">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="19">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="19">
@@ -41740,55 +41821,61 @@
       </c>
       <c r="CA13" s="32">
         <v>75</v>
       </c>
       <c r="CB13" s="48">
         <v>74.400000000000006</v>
       </c>
       <c r="CC13" s="48">
         <v>73.300000000000011</v>
       </c>
       <c r="CD13" s="53">
         <v>73.099999999999994</v>
       </c>
       <c r="CE13" s="53">
         <v>72.599999999999994</v>
       </c>
       <c r="CF13" s="53">
         <v>71.3</v>
       </c>
       <c r="CG13" s="53">
         <v>60.7</v>
       </c>
       <c r="CH13" s="33">
         <v>60.4</v>
       </c>
-      <c r="CI13" s="68">
+      <c r="CI13" s="57">
         <v>59.9</v>
       </c>
+      <c r="CJ13" s="59">
+        <v>59</v>
+      </c>
+      <c r="CK13" s="33">
+        <v>64.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="19">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="19">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="19">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="19">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="19">
         <v>473.363</v>
       </c>
       <c r="H14" s="19">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="19">
@@ -42003,55 +42090,61 @@
       </c>
       <c r="CA14" s="32">
         <v>502.8</v>
       </c>
       <c r="CB14" s="48">
         <v>496.6</v>
       </c>
       <c r="CC14" s="48">
         <v>490.5</v>
       </c>
       <c r="CD14" s="53">
         <v>480.4</v>
       </c>
       <c r="CE14" s="53">
         <v>476.3</v>
       </c>
       <c r="CF14" s="53">
         <v>468.1</v>
       </c>
       <c r="CG14" s="53">
         <v>318.8</v>
       </c>
       <c r="CH14" s="33">
         <v>323.5</v>
       </c>
-      <c r="CI14" s="68">
+      <c r="CI14" s="57">
         <v>326</v>
       </c>
+      <c r="CJ14" s="59">
+        <v>341.1</v>
+      </c>
+      <c r="CK14" s="33">
+        <v>375.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="19">
         <v>332.464</v>
       </c>
       <c r="D15" s="19">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="19">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="19">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="19">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="19">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="19">
@@ -42266,55 +42359,61 @@
       </c>
       <c r="CA15" s="32">
         <v>415.5</v>
       </c>
       <c r="CB15" s="48">
         <v>412.9</v>
       </c>
       <c r="CC15" s="48">
         <v>407.5</v>
       </c>
       <c r="CD15" s="53">
         <v>399.6</v>
       </c>
       <c r="CE15" s="53">
         <v>390</v>
       </c>
       <c r="CF15" s="53">
         <v>389.1</v>
       </c>
       <c r="CG15" s="53">
         <v>384</v>
       </c>
       <c r="CH15" s="33">
         <v>383.3</v>
       </c>
-      <c r="CI15" s="68">
+      <c r="CI15" s="57">
         <v>392.9</v>
       </c>
+      <c r="CJ15" s="59">
+        <v>426.9</v>
+      </c>
+      <c r="CK15" s="33">
+        <v>474.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19">
         <v>149.078</v>
       </c>
       <c r="C16" s="19">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="19">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="19">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="19">
         <v>156.321</v>
       </c>
       <c r="G16" s="19">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="19">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="19">
@@ -42529,55 +42628,61 @@
       </c>
       <c r="CA16" s="32">
         <v>185.1</v>
       </c>
       <c r="CB16" s="48">
         <v>176.7</v>
       </c>
       <c r="CC16" s="48">
         <v>169.3</v>
       </c>
       <c r="CD16" s="53">
         <v>144.19999999999999</v>
       </c>
       <c r="CE16" s="53">
         <v>135.30000000000001</v>
       </c>
       <c r="CF16" s="53">
         <v>117.4</v>
       </c>
       <c r="CG16" s="53">
         <v>190.1</v>
       </c>
       <c r="CH16" s="33">
         <v>182.3</v>
       </c>
-      <c r="CI16" s="68">
+      <c r="CI16" s="57">
         <v>174.7</v>
       </c>
+      <c r="CJ16" s="59">
+        <v>153</v>
+      </c>
+      <c r="CK16" s="33">
+        <v>138.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="19">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="19">
         <v>472.084</v>
       </c>
       <c r="E17" s="19">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="19">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="19">
         <v>517.22</v>
       </c>
       <c r="H17" s="19">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="19">
@@ -42792,55 +42897,61 @@
       </c>
       <c r="CA17" s="32">
         <v>558.1</v>
       </c>
       <c r="CB17" s="48">
         <v>553.1</v>
       </c>
       <c r="CC17" s="48">
         <v>548.1</v>
       </c>
       <c r="CD17" s="53">
         <v>541.20000000000005</v>
       </c>
       <c r="CE17" s="53">
         <v>535.29999999999995</v>
       </c>
       <c r="CF17" s="53">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="53">
         <v>539.4</v>
       </c>
       <c r="CH17" s="33">
         <v>590.70000000000005</v>
       </c>
-      <c r="CI17" s="68">
+      <c r="CI17" s="57">
         <v>604.29999999999995</v>
       </c>
+      <c r="CJ17" s="59">
+        <v>654.29999999999995</v>
+      </c>
+      <c r="CK17" s="33">
+        <v>692.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -43055,55 +43166,61 @@
       </c>
       <c r="CA18" s="32">
         <v>339.7</v>
       </c>
       <c r="CB18" s="48">
         <v>336.5</v>
       </c>
       <c r="CC18" s="48">
         <v>333.8</v>
       </c>
       <c r="CD18" s="53">
         <v>331.5</v>
       </c>
       <c r="CE18" s="53">
         <v>328.7</v>
       </c>
       <c r="CF18" s="53">
         <v>323.8</v>
       </c>
       <c r="CG18" s="53">
         <v>294.5</v>
       </c>
       <c r="CH18" s="33">
         <v>292.5</v>
       </c>
-      <c r="CI18" s="68">
+      <c r="CI18" s="57">
         <v>311.8</v>
       </c>
+      <c r="CJ18" s="59">
+        <v>333.2</v>
+      </c>
+      <c r="CK18" s="33">
+        <v>357.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="19">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="19">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="19">
         <v>330.12</v>
       </c>
       <c r="F19" s="19">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="19">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="19">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="19">
@@ -43318,55 +43435,61 @@
       </c>
       <c r="CA19" s="32">
         <v>304.7</v>
       </c>
       <c r="CB19" s="48">
         <v>299.39999999999998</v>
       </c>
       <c r="CC19" s="48">
         <v>294.10000000000002</v>
       </c>
       <c r="CD19" s="53">
         <v>278.5</v>
       </c>
       <c r="CE19" s="53">
         <v>271.3</v>
       </c>
       <c r="CF19" s="53">
         <v>264.5</v>
       </c>
       <c r="CG19" s="53">
         <v>244.2</v>
       </c>
       <c r="CH19" s="33">
         <v>243.8</v>
       </c>
-      <c r="CI19" s="68">
+      <c r="CI19" s="57">
         <v>248.8</v>
       </c>
+      <c r="CJ19" s="59">
+        <v>287.8</v>
+      </c>
+      <c r="CK19" s="33">
+        <v>290.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="19">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="19">
         <v>181.411</v>
       </c>
       <c r="E20" s="19">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="19">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="19">
         <v>212.124</v>
       </c>
       <c r="H20" s="19">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="19">
@@ -43581,55 +43704,61 @@
       </c>
       <c r="CA20" s="32">
         <v>141.9</v>
       </c>
       <c r="CB20" s="48">
         <v>139.4</v>
       </c>
       <c r="CC20" s="48">
         <v>134.30000000000001</v>
       </c>
       <c r="CD20" s="53">
         <v>130.1</v>
       </c>
       <c r="CE20" s="53">
         <v>127</v>
       </c>
       <c r="CF20" s="53">
         <v>117.8</v>
       </c>
       <c r="CG20" s="53">
         <v>130.4</v>
       </c>
       <c r="CH20" s="33">
         <v>129.19999999999999</v>
       </c>
-      <c r="CI20" s="68">
+      <c r="CI20" s="57">
         <v>125.4</v>
       </c>
+      <c r="CJ20" s="59">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="CK20" s="33">
+        <v>156.30000000000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="19">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="19">
         <v>113.985</v>
       </c>
       <c r="E21" s="19">
         <v>107.069</v>
       </c>
       <c r="F21" s="19">
         <v>103.664</v>
       </c>
       <c r="G21" s="19">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="19">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="19">
@@ -43844,55 +43973,61 @@
       </c>
       <c r="CA21" s="32">
         <v>114.5</v>
       </c>
       <c r="CB21" s="48">
         <v>112.6</v>
       </c>
       <c r="CC21" s="48">
         <v>108.6</v>
       </c>
       <c r="CD21" s="53">
         <v>104.2</v>
       </c>
       <c r="CE21" s="53">
         <v>99.2</v>
       </c>
       <c r="CF21" s="53">
         <v>96.6</v>
       </c>
       <c r="CG21" s="53">
         <v>95.7</v>
       </c>
       <c r="CH21" s="33">
         <v>87.2</v>
       </c>
-      <c r="CI21" s="68">
+      <c r="CI21" s="57">
         <v>76.2</v>
       </c>
+      <c r="CJ21" s="59">
+        <v>83.1</v>
+      </c>
+      <c r="CK21" s="33">
+        <v>90.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>175.191</v>
       </c>
       <c r="C22" s="19">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="19">
         <v>210.655</v>
       </c>
       <c r="E22" s="19">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="19">
         <v>229.547</v>
       </c>
       <c r="G22" s="19">
         <v>225.495</v>
       </c>
       <c r="H22" s="19">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="19">
@@ -44107,55 +44242,61 @@
       </c>
       <c r="CA22" s="32">
         <v>223.4</v>
       </c>
       <c r="CB22" s="48">
         <v>222.1</v>
       </c>
       <c r="CC22" s="48">
         <v>220.6</v>
       </c>
       <c r="CD22" s="53">
         <v>217.9</v>
       </c>
       <c r="CE22" s="53">
         <v>216</v>
       </c>
       <c r="CF22" s="53">
         <v>213.4</v>
       </c>
       <c r="CG22" s="53">
         <v>207.1</v>
       </c>
       <c r="CH22" s="33">
         <v>207.1</v>
       </c>
-      <c r="CI22" s="68">
+      <c r="CI22" s="57">
         <v>214.9</v>
       </c>
+      <c r="CJ22" s="59">
+        <v>247.3</v>
+      </c>
+      <c r="CK22" s="33">
+        <v>247.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" s="40"/>
       <c r="B23" s="41"/>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
       <c r="N23" s="42"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="43"/>
       <c r="S23" s="42"/>
       <c r="T23" s="42"/>
       <c r="U23" s="42"/>
       <c r="V23" s="42"/>
       <c r="W23" s="43"/>
       <c r="X23" s="42"/>
       <c r="Y23" s="42"/>
@@ -44187,59 +44328,59 @@
       <c r="AY23" s="42"/>
       <c r="AZ23" s="42"/>
       <c r="BA23" s="42"/>
       <c r="BB23" s="40"/>
       <c r="BC23" s="40"/>
       <c r="BD23" s="40"/>
       <c r="BE23" s="40"/>
       <c r="BF23" s="40"/>
       <c r="BG23" s="40"/>
       <c r="BH23" s="40"/>
       <c r="BI23" s="40"/>
       <c r="BJ23" s="44"/>
       <c r="BK23" s="44"/>
       <c r="BL23" s="44"/>
       <c r="BM23" s="44"/>
       <c r="BN23" s="44"/>
       <c r="BO23" s="44"/>
       <c r="BP23" s="44"/>
       <c r="BQ23" s="44"/>
       <c r="BR23" s="44"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="40"/>
       <c r="BU23" s="40"/>
       <c r="CA23" s="47"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="BZ30" s="50"/>
       <c r="CA30" s="50"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="BZ31" s="50"/>
       <c r="CA31" s="50"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="BZ32" s="50"/>
       <c r="CA32" s="50"/>
     </row>
     <row r="33" spans="78:79">
       <c r="BZ33" s="50"/>
       <c r="CA33" s="50"/>
     </row>
     <row r="34" spans="78:79">
       <c r="BZ34" s="50"/>
       <c r="CA34" s="50"/>
     </row>
     <row r="35" spans="78:79">
       <c r="BZ35" s="50"/>
       <c r="CA35" s="50"/>
     </row>
     <row r="36" spans="78:79">
       <c r="BZ36" s="50"/>
       <c r="CA36" s="50"/>
     </row>
     <row r="37" spans="78:79">
       <c r="BZ37" s="50"/>
       <c r="CA37" s="50"/>
     </row>
     <row r="38" spans="78:79">
       <c r="BZ38" s="50"/>
@@ -44261,67 +44402,67 @@
       <c r="BZ42" s="50"/>
       <c r="CA42" s="50"/>
     </row>
     <row r="43" spans="78:79">
       <c r="BZ43" s="50"/>
       <c r="CA43" s="50"/>
     </row>
     <row r="44" spans="78:79">
       <c r="BZ44" s="50"/>
       <c r="CA44" s="50"/>
     </row>
     <row r="45" spans="78:79">
       <c r="BZ45" s="50"/>
       <c r="CA45" s="50"/>
     </row>
     <row r="46" spans="78:79">
       <c r="BZ46" s="50"/>
       <c r="CA46" s="50"/>
     </row>
     <row r="47" spans="78:79">
       <c r="BZ47" s="51"/>
       <c r="CA47" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CH3:CI3"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>овцы и козы</vt:lpstr>
     </vt:vector>