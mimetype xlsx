--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10845" yWindow="-165" windowWidth="17535" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="овцы и козы" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="41">
   <si>
     <t>Численность овец и коз, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -590,51 +590,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -887,74 +887,50 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="18720">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -19634,51 +19610,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -19758,100 +19734,93 @@
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="10" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="18720">
     <cellStyle name="20% - Акцент1 2" xfId="194"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 3" xfId="2988"/>
     <cellStyle name="20% - Акцент2 2" xfId="195"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2989"/>
     <cellStyle name="20% - Акцент2 3" xfId="2990"/>
     <cellStyle name="20% - Акцент3 2" xfId="196"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2991"/>
     <cellStyle name="20% - Акцент3 3" xfId="2992"/>
     <cellStyle name="20% - Акцент4 2" xfId="197"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2993"/>
     <cellStyle name="20% - Акцент4 3" xfId="2994"/>
     <cellStyle name="20% - Акцент5 2" xfId="198"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2995"/>
     <cellStyle name="20% - Акцент5 3" xfId="2996"/>
     <cellStyle name="20% - Акцент6 2" xfId="199"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2997"/>
     <cellStyle name="20% - Акцент6 3" xfId="2998"/>
     <cellStyle name="40% - Акцент1 2" xfId="200"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2999"/>
     <cellStyle name="40% - Акцент1 3" xfId="3000"/>
     <cellStyle name="40% - Акцент2 2" xfId="201"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="3001"/>
@@ -38837,358 +38806,359 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK47"/>
+  <dimension ref="A1:CL47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK22"/>
+      <selection pane="topRight" activeCell="CL21" sqref="CL21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="1" customWidth="1"/>
     <col min="2" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="70" max="75" width="9.140625" style="1"/>
     <col min="76" max="76" width="9.7109375" style="1" customWidth="1"/>
     <col min="77" max="79" width="9.140625" style="1"/>
     <col min="80" max="80" width="10.42578125" style="1" customWidth="1"/>
     <col min="81" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="27" customHeight="1">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:90" ht="27" customHeight="1">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...70 lines deleted...]
-      <c r="BU1" s="62"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
+      <c r="AQ1" s="70"/>
+      <c r="AR1" s="70"/>
+      <c r="AS1" s="70"/>
+      <c r="AT1" s="70"/>
+      <c r="AU1" s="70"/>
+      <c r="AV1" s="70"/>
+      <c r="AW1" s="70"/>
+      <c r="AX1" s="70"/>
+      <c r="AY1" s="70"/>
+      <c r="AZ1" s="70"/>
+      <c r="BA1" s="70"/>
+      <c r="BB1" s="70"/>
+      <c r="BC1" s="70"/>
+      <c r="BD1" s="70"/>
+      <c r="BE1" s="70"/>
+      <c r="BF1" s="70"/>
+      <c r="BG1" s="70"/>
+      <c r="BH1" s="70"/>
+      <c r="BI1" s="70"/>
+      <c r="BJ1" s="70"/>
+      <c r="BK1" s="70"/>
+      <c r="BL1" s="70"/>
+      <c r="BM1" s="70"/>
+      <c r="BN1" s="70"/>
+      <c r="BO1" s="70"/>
+      <c r="BP1" s="70"/>
+      <c r="BQ1" s="70"/>
+      <c r="BR1" s="70"/>
+      <c r="BS1" s="70"/>
+      <c r="BT1" s="70"/>
+      <c r="BU1" s="70"/>
     </row>
-    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="68" t="s">
+      <c r="J2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="68"/>
-[...1 lines deleted...]
-      <c r="M2" s="68"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="68" t="s">
+      <c r="V2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="68"/>
-[...1 lines deleted...]
-      <c r="Y2" s="68"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="68" t="s">
+      <c r="AH2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="68"/>
-[...1 lines deleted...]
-      <c r="AK2" s="68"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="68" t="s">
+      <c r="AT2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="68"/>
-[...1 lines deleted...]
-      <c r="AW2" s="68"/>
+      <c r="AU2" s="67"/>
+      <c r="AV2" s="67"/>
+      <c r="AW2" s="67"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="68" t="s">
+      <c r="BF2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="68"/>
-[...1 lines deleted...]
-      <c r="BI2" s="68"/>
+      <c r="BG2" s="67"/>
+      <c r="BH2" s="67"/>
+      <c r="BI2" s="67"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="68" t="s">
+      <c r="BR2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="68"/>
-[...1 lines deleted...]
-      <c r="BU2" s="68"/>
+      <c r="BS2" s="67"/>
+      <c r="BT2" s="67"/>
+      <c r="BU2" s="67"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="68" t="s">
+      <c r="CD2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="68"/>
-[...2 lines deleted...]
-      <c r="CH2" s="70"/>
+      <c r="CE2" s="67"/>
+      <c r="CF2" s="67"/>
+      <c r="CG2" s="67"/>
+      <c r="CH2" s="68"/>
     </row>
-    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="65" t="s">
+    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="71"/>
+      <c r="B3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="66"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="66"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="62"/>
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="66"/>
-[...8 lines deleted...]
-      <c r="BH3" s="66"/>
+      <c r="AY3" s="62"/>
+      <c r="AZ3" s="62"/>
+      <c r="BA3" s="62"/>
+      <c r="BB3" s="62"/>
+      <c r="BC3" s="62"/>
+      <c r="BD3" s="62"/>
+      <c r="BE3" s="62"/>
+      <c r="BF3" s="62"/>
+      <c r="BG3" s="62"/>
+      <c r="BH3" s="62"/>
       <c r="BI3" s="69"/>
-      <c r="BJ3" s="65" t="s">
+      <c r="BJ3" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="66"/>
-[...8 lines deleted...]
-      <c r="BT3" s="66"/>
+      <c r="BK3" s="62"/>
+      <c r="BL3" s="62"/>
+      <c r="BM3" s="62"/>
+      <c r="BN3" s="62"/>
+      <c r="BO3" s="62"/>
+      <c r="BP3" s="62"/>
+      <c r="BQ3" s="62"/>
+      <c r="BR3" s="62"/>
+      <c r="BS3" s="62"/>
+      <c r="BT3" s="62"/>
       <c r="BU3" s="69"/>
-      <c r="BV3" s="65" t="s">
+      <c r="BV3" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="66"/>
-[...8 lines deleted...]
-      <c r="CF3" s="66"/>
+      <c r="BW3" s="62"/>
+      <c r="BX3" s="62"/>
+      <c r="BY3" s="62"/>
+      <c r="BZ3" s="62"/>
+      <c r="CA3" s="62"/>
+      <c r="CB3" s="62"/>
+      <c r="CC3" s="62"/>
+      <c r="CD3" s="62"/>
+      <c r="CE3" s="62"/>
+      <c r="CF3" s="62"/>
       <c r="CG3" s="69"/>
-      <c r="CH3" s="71" t="s">
+      <c r="CH3" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="72"/>
-[...1 lines deleted...]
-      <c r="CK3" s="73"/>
+      <c r="CI3" s="65"/>
+      <c r="CJ3" s="65"/>
+      <c r="CK3" s="65"/>
+      <c r="CL3" s="66"/>
     </row>
-    <row r="4" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A4" s="64"/>
+    <row r="4" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A4" s="72"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -39400,61 +39370,64 @@
       </c>
       <c r="CA4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="CI4" s="55" t="s">
+      <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="CK4" s="61" t="s">
+      <c r="CK4" s="5" t="s">
         <v>9</v>
       </c>
+      <c r="CL4" s="6" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="8">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="9">
         <v>4783.62</v>
       </c>
       <c r="E5" s="8">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="8">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="10">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="8">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="8">
@@ -39669,61 +39642,64 @@
       </c>
       <c r="CA5" s="16">
         <v>5062.8</v>
       </c>
       <c r="CB5" s="49">
         <v>5007.6000000000004</v>
       </c>
       <c r="CC5" s="12">
         <v>4947.7</v>
       </c>
       <c r="CD5" s="52">
         <v>4825.6000000000004</v>
       </c>
       <c r="CE5" s="52">
         <v>4748.3</v>
       </c>
       <c r="CF5" s="52">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="52">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="17">
         <v>4450.2</v>
       </c>
-      <c r="CI5" s="56">
+      <c r="CI5" s="58">
         <v>4523.3</v>
       </c>
-      <c r="CJ5" s="60">
+      <c r="CJ5" s="59">
         <v>4886.3999999999996</v>
       </c>
-      <c r="CK5" s="74">
+      <c r="CK5" s="17">
         <v>5224.5</v>
       </c>
+      <c r="CL5" s="58">
+        <v>5393</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="19">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="19">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="19">
         <v>41.692</v>
       </c>
       <c r="E6" s="19">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="19">
         <v>43.49</v>
       </c>
       <c r="G6" s="19">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="19">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="19">
@@ -39938,61 +39914,64 @@
       </c>
       <c r="CA6" s="32">
         <v>10.5</v>
       </c>
       <c r="CB6" s="48">
         <v>10.3</v>
       </c>
       <c r="CC6" s="48">
         <v>10.100000000000001</v>
       </c>
       <c r="CD6" s="53">
         <v>9.6</v>
       </c>
       <c r="CE6" s="53">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF6" s="53">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="53">
         <v>9</v>
       </c>
       <c r="CH6" s="53">
         <v>9</v>
       </c>
-      <c r="CI6" s="57">
+      <c r="CI6" s="55">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CJ6" s="58">
+      <c r="CJ6" s="56">
         <v>11</v>
       </c>
       <c r="CK6" s="33">
         <v>10.8</v>
       </c>
+      <c r="CL6" s="60">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="19">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="19">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="19">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="19">
         <v>449.74</v>
       </c>
       <c r="G7" s="19">
         <v>442.3</v>
       </c>
       <c r="H7" s="19">
         <v>451.971</v>
       </c>
       <c r="I7" s="19">
@@ -40207,61 +40186,64 @@
       </c>
       <c r="CA7" s="32">
         <v>492.1</v>
       </c>
       <c r="CB7" s="48">
         <v>492.6</v>
       </c>
       <c r="CC7" s="48">
         <v>493.9</v>
       </c>
       <c r="CD7" s="53">
         <v>489.2</v>
       </c>
       <c r="CE7" s="53">
         <v>475.8</v>
       </c>
       <c r="CF7" s="53">
         <v>469.5</v>
       </c>
       <c r="CG7" s="53">
         <v>436.5</v>
       </c>
       <c r="CH7" s="33">
         <v>412.9</v>
       </c>
-      <c r="CI7" s="57">
+      <c r="CI7" s="55">
         <v>419</v>
       </c>
-      <c r="CJ7" s="59">
+      <c r="CJ7" s="57">
         <v>426.3</v>
       </c>
       <c r="CK7" s="33">
         <v>458.6</v>
       </c>
+      <c r="CL7" s="60">
+        <v>489.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="19">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="19">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="19">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="19">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="19">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="19">
         <v>527.16</v>
       </c>
       <c r="I8" s="19">
@@ -40476,61 +40458,64 @@
       </c>
       <c r="CA8" s="32">
         <v>34.4</v>
       </c>
       <c r="CB8" s="48">
         <v>34.1</v>
       </c>
       <c r="CC8" s="48">
         <v>33.5</v>
       </c>
       <c r="CD8" s="53">
         <v>33</v>
       </c>
       <c r="CE8" s="53">
         <v>30.7</v>
       </c>
       <c r="CF8" s="53">
         <v>31.2</v>
       </c>
       <c r="CG8" s="53">
         <v>31.7</v>
       </c>
       <c r="CH8" s="33">
         <v>34.200000000000003</v>
       </c>
-      <c r="CI8" s="57">
+      <c r="CI8" s="55">
         <v>35.5</v>
       </c>
-      <c r="CJ8" s="59">
+      <c r="CJ8" s="57">
         <v>39.4</v>
       </c>
       <c r="CK8" s="33">
         <v>41.8</v>
       </c>
+      <c r="CL8" s="60">
+        <v>43.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="19">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="19">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="19">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="19">
         <v>643.721</v>
       </c>
       <c r="G9" s="19">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="19">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="19">
@@ -40745,61 +40730,64 @@
       </c>
       <c r="CA9" s="32">
         <v>624.1</v>
       </c>
       <c r="CB9" s="48">
         <v>619.4</v>
       </c>
       <c r="CC9" s="48">
         <v>614.69999999999993</v>
       </c>
       <c r="CD9" s="53">
         <v>604.9</v>
       </c>
       <c r="CE9" s="53">
         <v>595.29999999999995</v>
       </c>
       <c r="CF9" s="53">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="53">
         <v>568</v>
       </c>
       <c r="CH9" s="33">
         <v>587.4</v>
       </c>
-      <c r="CI9" s="57">
+      <c r="CI9" s="55">
         <v>611</v>
       </c>
-      <c r="CJ9" s="59">
+      <c r="CJ9" s="57">
         <v>671</v>
       </c>
       <c r="CK9" s="33">
         <v>733.9</v>
       </c>
+      <c r="CL9" s="60">
+        <v>734.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19">
         <v>150.31</v>
       </c>
       <c r="C10" s="19">
         <v>154.126</v>
       </c>
       <c r="D10" s="19">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="19">
         <v>197.65</v>
       </c>
       <c r="F10" s="19">
         <v>203.346</v>
       </c>
       <c r="G10" s="19">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="19">
         <v>157.381</v>
       </c>
       <c r="I10" s="19">
@@ -41014,61 +41002,64 @@
       </c>
       <c r="CA10" s="32">
         <v>253.5</v>
       </c>
       <c r="CB10" s="48">
         <v>251.4</v>
       </c>
       <c r="CC10" s="48">
         <v>247.79999999999998</v>
       </c>
       <c r="CD10" s="53">
         <v>246.2</v>
       </c>
       <c r="CE10" s="53">
         <v>244.5</v>
       </c>
       <c r="CF10" s="53">
         <v>240.5</v>
       </c>
       <c r="CG10" s="53">
         <v>218.7</v>
       </c>
       <c r="CH10" s="33">
         <v>219.1</v>
       </c>
-      <c r="CI10" s="57">
+      <c r="CI10" s="55">
         <v>215.6</v>
       </c>
-      <c r="CJ10" s="59">
+      <c r="CJ10" s="57">
         <v>240.9</v>
       </c>
       <c r="CK10" s="33">
         <v>255.9</v>
       </c>
+      <c r="CL10" s="73">
+        <v>258</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="19">
         <v>324.07</v>
       </c>
       <c r="D11" s="19">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="19">
         <v>431.1</v>
       </c>
       <c r="F11" s="19">
         <v>428.83</v>
       </c>
       <c r="G11" s="19">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="19">
         <v>369.916</v>
       </c>
       <c r="I11" s="19">
@@ -41283,61 +41274,64 @@
       </c>
       <c r="CA11" s="32">
         <v>398.2</v>
       </c>
       <c r="CB11" s="48">
         <v>390.1</v>
       </c>
       <c r="CC11" s="48">
         <v>383</v>
       </c>
       <c r="CD11" s="53">
         <v>368.2</v>
       </c>
       <c r="CE11" s="53">
         <v>359.7</v>
       </c>
       <c r="CF11" s="53">
         <v>347.3</v>
       </c>
       <c r="CG11" s="53">
         <v>364.5</v>
       </c>
       <c r="CH11" s="33">
         <v>367.3</v>
       </c>
-      <c r="CI11" s="57">
+      <c r="CI11" s="55">
         <v>370.7</v>
       </c>
-      <c r="CJ11" s="59">
+      <c r="CJ11" s="57">
         <v>408.9</v>
       </c>
       <c r="CK11" s="33">
         <v>449.1</v>
       </c>
+      <c r="CL11" s="60">
+        <v>458.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="19">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="19">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="19">
         <v>450.101</v>
       </c>
       <c r="F12" s="19">
         <v>455.733</v>
       </c>
       <c r="G12" s="19">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="19">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="19">
@@ -41552,61 +41546,64 @@
       </c>
       <c r="CA12" s="32">
         <v>389.3</v>
       </c>
       <c r="CB12" s="48">
         <v>386.2</v>
       </c>
       <c r="CC12" s="48">
         <v>384.5</v>
       </c>
       <c r="CD12" s="53">
         <v>373.8</v>
       </c>
       <c r="CE12" s="53">
         <v>381.3</v>
       </c>
       <c r="CF12" s="53">
         <v>372.9</v>
       </c>
       <c r="CG12" s="53">
         <v>338.9</v>
       </c>
       <c r="CH12" s="33">
         <v>320.3</v>
       </c>
-      <c r="CI12" s="57">
+      <c r="CI12" s="55">
         <v>327.3</v>
       </c>
-      <c r="CJ12" s="59">
+      <c r="CJ12" s="57">
         <v>368.9</v>
       </c>
       <c r="CK12" s="33">
         <v>385.5</v>
       </c>
+      <c r="CL12" s="60">
+        <v>383.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="19">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="19">
         <v>65.81</v>
       </c>
       <c r="E13" s="19">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="19">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="19">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="19">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="19">
@@ -41821,61 +41818,64 @@
       </c>
       <c r="CA13" s="32">
         <v>75</v>
       </c>
       <c r="CB13" s="48">
         <v>74.400000000000006</v>
       </c>
       <c r="CC13" s="48">
         <v>73.300000000000011</v>
       </c>
       <c r="CD13" s="53">
         <v>73.099999999999994</v>
       </c>
       <c r="CE13" s="53">
         <v>72.599999999999994</v>
       </c>
       <c r="CF13" s="53">
         <v>71.3</v>
       </c>
       <c r="CG13" s="53">
         <v>60.7</v>
       </c>
       <c r="CH13" s="33">
         <v>60.4</v>
       </c>
-      <c r="CI13" s="57">
+      <c r="CI13" s="55">
         <v>59.9</v>
       </c>
-      <c r="CJ13" s="59">
+      <c r="CJ13" s="57">
         <v>59</v>
       </c>
       <c r="CK13" s="33">
         <v>64.8</v>
       </c>
+      <c r="CL13" s="60">
+        <v>68.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="19">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="19">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="19">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="19">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="19">
         <v>473.363</v>
       </c>
       <c r="H14" s="19">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="19">
@@ -42090,61 +42090,64 @@
       </c>
       <c r="CA14" s="32">
         <v>502.8</v>
       </c>
       <c r="CB14" s="48">
         <v>496.6</v>
       </c>
       <c r="CC14" s="48">
         <v>490.5</v>
       </c>
       <c r="CD14" s="53">
         <v>480.4</v>
       </c>
       <c r="CE14" s="53">
         <v>476.3</v>
       </c>
       <c r="CF14" s="53">
         <v>468.1</v>
       </c>
       <c r="CG14" s="53">
         <v>318.8</v>
       </c>
       <c r="CH14" s="33">
         <v>323.5</v>
       </c>
-      <c r="CI14" s="57">
+      <c r="CI14" s="55">
         <v>326</v>
       </c>
-      <c r="CJ14" s="59">
+      <c r="CJ14" s="57">
         <v>341.1</v>
       </c>
       <c r="CK14" s="33">
         <v>375.5</v>
       </c>
+      <c r="CL14" s="60">
+        <v>390.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="19">
         <v>332.464</v>
       </c>
       <c r="D15" s="19">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="19">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="19">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="19">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="19">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="19">
@@ -42359,61 +42362,64 @@
       </c>
       <c r="CA15" s="32">
         <v>415.5</v>
       </c>
       <c r="CB15" s="48">
         <v>412.9</v>
       </c>
       <c r="CC15" s="48">
         <v>407.5</v>
       </c>
       <c r="CD15" s="53">
         <v>399.6</v>
       </c>
       <c r="CE15" s="53">
         <v>390</v>
       </c>
       <c r="CF15" s="53">
         <v>389.1</v>
       </c>
       <c r="CG15" s="53">
         <v>384</v>
       </c>
       <c r="CH15" s="33">
         <v>383.3</v>
       </c>
-      <c r="CI15" s="57">
+      <c r="CI15" s="55">
         <v>392.9</v>
       </c>
-      <c r="CJ15" s="59">
+      <c r="CJ15" s="57">
         <v>426.9</v>
       </c>
       <c r="CK15" s="33">
         <v>474.9</v>
       </c>
+      <c r="CL15" s="60">
+        <v>483.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19">
         <v>149.078</v>
       </c>
       <c r="C16" s="19">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="19">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="19">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="19">
         <v>156.321</v>
       </c>
       <c r="G16" s="19">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="19">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="19">
@@ -42628,61 +42634,64 @@
       </c>
       <c r="CA16" s="32">
         <v>185.1</v>
       </c>
       <c r="CB16" s="48">
         <v>176.7</v>
       </c>
       <c r="CC16" s="48">
         <v>169.3</v>
       </c>
       <c r="CD16" s="53">
         <v>144.19999999999999</v>
       </c>
       <c r="CE16" s="53">
         <v>135.30000000000001</v>
       </c>
       <c r="CF16" s="53">
         <v>117.4</v>
       </c>
       <c r="CG16" s="53">
         <v>190.1</v>
       </c>
       <c r="CH16" s="33">
         <v>182.3</v>
       </c>
-      <c r="CI16" s="57">
+      <c r="CI16" s="55">
         <v>174.7</v>
       </c>
-      <c r="CJ16" s="59">
+      <c r="CJ16" s="57">
         <v>153</v>
       </c>
       <c r="CK16" s="33">
         <v>138.9</v>
       </c>
+      <c r="CL16" s="60">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="19">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="19">
         <v>472.084</v>
       </c>
       <c r="E17" s="19">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="19">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="19">
         <v>517.22</v>
       </c>
       <c r="H17" s="19">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="19">
@@ -42897,61 +42906,64 @@
       </c>
       <c r="CA17" s="32">
         <v>558.1</v>
       </c>
       <c r="CB17" s="48">
         <v>553.1</v>
       </c>
       <c r="CC17" s="48">
         <v>548.1</v>
       </c>
       <c r="CD17" s="53">
         <v>541.20000000000005</v>
       </c>
       <c r="CE17" s="53">
         <v>535.29999999999995</v>
       </c>
       <c r="CF17" s="53">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="53">
         <v>539.4</v>
       </c>
       <c r="CH17" s="33">
         <v>590.70000000000005</v>
       </c>
-      <c r="CI17" s="57">
+      <c r="CI17" s="55">
         <v>604.29999999999995</v>
       </c>
-      <c r="CJ17" s="59">
+      <c r="CJ17" s="57">
         <v>654.29999999999995</v>
       </c>
       <c r="CK17" s="33">
         <v>692.9</v>
       </c>
+      <c r="CL17" s="73">
+        <v>740</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -43166,61 +43178,64 @@
       </c>
       <c r="CA18" s="32">
         <v>339.7</v>
       </c>
       <c r="CB18" s="48">
         <v>336.5</v>
       </c>
       <c r="CC18" s="48">
         <v>333.8</v>
       </c>
       <c r="CD18" s="53">
         <v>331.5</v>
       </c>
       <c r="CE18" s="53">
         <v>328.7</v>
       </c>
       <c r="CF18" s="53">
         <v>323.8</v>
       </c>
       <c r="CG18" s="53">
         <v>294.5</v>
       </c>
       <c r="CH18" s="33">
         <v>292.5</v>
       </c>
-      <c r="CI18" s="57">
+      <c r="CI18" s="55">
         <v>311.8</v>
       </c>
-      <c r="CJ18" s="59">
+      <c r="CJ18" s="57">
         <v>333.2</v>
       </c>
       <c r="CK18" s="33">
         <v>357.5</v>
       </c>
+      <c r="CL18" s="60">
+        <v>396.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="19">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="19">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="19">
         <v>330.12</v>
       </c>
       <c r="F19" s="19">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="19">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="19">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="19">
@@ -43435,61 +43450,64 @@
       </c>
       <c r="CA19" s="32">
         <v>304.7</v>
       </c>
       <c r="CB19" s="48">
         <v>299.39999999999998</v>
       </c>
       <c r="CC19" s="48">
         <v>294.10000000000002</v>
       </c>
       <c r="CD19" s="53">
         <v>278.5</v>
       </c>
       <c r="CE19" s="53">
         <v>271.3</v>
       </c>
       <c r="CF19" s="53">
         <v>264.5</v>
       </c>
       <c r="CG19" s="53">
         <v>244.2</v>
       </c>
       <c r="CH19" s="33">
         <v>243.8</v>
       </c>
-      <c r="CI19" s="57">
+      <c r="CI19" s="55">
         <v>248.8</v>
       </c>
-      <c r="CJ19" s="59">
+      <c r="CJ19" s="57">
         <v>287.8</v>
       </c>
       <c r="CK19" s="33">
         <v>290.3</v>
       </c>
+      <c r="CL19" s="60">
+        <v>304.10000000000002</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="19">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="19">
         <v>181.411</v>
       </c>
       <c r="E20" s="19">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="19">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="19">
         <v>212.124</v>
       </c>
       <c r="H20" s="19">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="19">
@@ -43704,61 +43722,64 @@
       </c>
       <c r="CA20" s="32">
         <v>141.9</v>
       </c>
       <c r="CB20" s="48">
         <v>139.4</v>
       </c>
       <c r="CC20" s="48">
         <v>134.30000000000001</v>
       </c>
       <c r="CD20" s="53">
         <v>130.1</v>
       </c>
       <c r="CE20" s="53">
         <v>127</v>
       </c>
       <c r="CF20" s="53">
         <v>117.8</v>
       </c>
       <c r="CG20" s="53">
         <v>130.4</v>
       </c>
       <c r="CH20" s="33">
         <v>129.19999999999999</v>
       </c>
-      <c r="CI20" s="57">
+      <c r="CI20" s="55">
         <v>125.4</v>
       </c>
-      <c r="CJ20" s="59">
+      <c r="CJ20" s="57">
         <v>134.30000000000001</v>
       </c>
       <c r="CK20" s="33">
         <v>156.30000000000001</v>
       </c>
+      <c r="CL20" s="60">
+        <v>151.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="19">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="19">
         <v>113.985</v>
       </c>
       <c r="E21" s="19">
         <v>107.069</v>
       </c>
       <c r="F21" s="19">
         <v>103.664</v>
       </c>
       <c r="G21" s="19">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="19">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="19">
@@ -43973,61 +43994,64 @@
       </c>
       <c r="CA21" s="32">
         <v>114.5</v>
       </c>
       <c r="CB21" s="48">
         <v>112.6</v>
       </c>
       <c r="CC21" s="48">
         <v>108.6</v>
       </c>
       <c r="CD21" s="53">
         <v>104.2</v>
       </c>
       <c r="CE21" s="53">
         <v>99.2</v>
       </c>
       <c r="CF21" s="53">
         <v>96.6</v>
       </c>
       <c r="CG21" s="53">
         <v>95.7</v>
       </c>
       <c r="CH21" s="33">
         <v>87.2</v>
       </c>
-      <c r="CI21" s="57">
+      <c r="CI21" s="55">
         <v>76.2</v>
       </c>
-      <c r="CJ21" s="59">
+      <c r="CJ21" s="57">
         <v>83.1</v>
       </c>
       <c r="CK21" s="33">
         <v>90.1</v>
       </c>
+      <c r="CL21" s="60">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>175.191</v>
       </c>
       <c r="C22" s="19">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="19">
         <v>210.655</v>
       </c>
       <c r="E22" s="19">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="19">
         <v>229.547</v>
       </c>
       <c r="G22" s="19">
         <v>225.495</v>
       </c>
       <c r="H22" s="19">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="19">
@@ -44242,61 +44266,64 @@
       </c>
       <c r="CA22" s="32">
         <v>223.4</v>
       </c>
       <c r="CB22" s="48">
         <v>222.1</v>
       </c>
       <c r="CC22" s="48">
         <v>220.6</v>
       </c>
       <c r="CD22" s="53">
         <v>217.9</v>
       </c>
       <c r="CE22" s="53">
         <v>216</v>
       </c>
       <c r="CF22" s="53">
         <v>213.4</v>
       </c>
       <c r="CG22" s="53">
         <v>207.1</v>
       </c>
       <c r="CH22" s="33">
         <v>207.1</v>
       </c>
-      <c r="CI22" s="57">
+      <c r="CI22" s="55">
         <v>214.9</v>
       </c>
-      <c r="CJ22" s="59">
+      <c r="CJ22" s="57">
         <v>247.3</v>
       </c>
       <c r="CK22" s="33">
         <v>247.7</v>
       </c>
+      <c r="CL22" s="60">
+        <v>251.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" s="40"/>
       <c r="B23" s="41"/>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
       <c r="N23" s="42"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="43"/>
       <c r="S23" s="42"/>
       <c r="T23" s="42"/>
       <c r="U23" s="42"/>
       <c r="V23" s="42"/>
       <c r="W23" s="43"/>
       <c r="X23" s="42"/>
       <c r="Y23" s="42"/>
@@ -44328,59 +44355,59 @@
       <c r="AY23" s="42"/>
       <c r="AZ23" s="42"/>
       <c r="BA23" s="42"/>
       <c r="BB23" s="40"/>
       <c r="BC23" s="40"/>
       <c r="BD23" s="40"/>
       <c r="BE23" s="40"/>
       <c r="BF23" s="40"/>
       <c r="BG23" s="40"/>
       <c r="BH23" s="40"/>
       <c r="BI23" s="40"/>
       <c r="BJ23" s="44"/>
       <c r="BK23" s="44"/>
       <c r="BL23" s="44"/>
       <c r="BM23" s="44"/>
       <c r="BN23" s="44"/>
       <c r="BO23" s="44"/>
       <c r="BP23" s="44"/>
       <c r="BQ23" s="44"/>
       <c r="BR23" s="44"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="40"/>
       <c r="BU23" s="40"/>
       <c r="CA23" s="47"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="BZ30" s="50"/>
       <c r="CA30" s="50"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="BZ31" s="50"/>
       <c r="CA31" s="50"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="BZ32" s="50"/>
       <c r="CA32" s="50"/>
     </row>
     <row r="33" spans="78:79">
       <c r="BZ33" s="50"/>
       <c r="CA33" s="50"/>
     </row>
     <row r="34" spans="78:79">
       <c r="BZ34" s="50"/>
       <c r="CA34" s="50"/>
     </row>
     <row r="35" spans="78:79">
       <c r="BZ35" s="50"/>
       <c r="CA35" s="50"/>
     </row>
     <row r="36" spans="78:79">
       <c r="BZ36" s="50"/>
       <c r="CA36" s="50"/>
     </row>
     <row r="37" spans="78:79">
       <c r="BZ37" s="50"/>
       <c r="CA37" s="50"/>
     </row>
     <row r="38" spans="78:79">
       <c r="BZ38" s="50"/>
@@ -44402,67 +44429,67 @@
       <c r="BZ42" s="50"/>
       <c r="CA42" s="50"/>
     </row>
     <row r="43" spans="78:79">
       <c r="BZ43" s="50"/>
       <c r="CA43" s="50"/>
     </row>
     <row r="44" spans="78:79">
       <c r="BZ44" s="50"/>
       <c r="CA44" s="50"/>
     </row>
     <row r="45" spans="78:79">
       <c r="BZ45" s="50"/>
       <c r="CA45" s="50"/>
     </row>
     <row r="46" spans="78:79">
       <c r="BZ46" s="50"/>
       <c r="CA46" s="50"/>
     </row>
     <row r="47" spans="78:79">
       <c r="BZ47" s="51"/>
       <c r="CA47" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="Z3:AK3"/>
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>овцы и козы</vt:lpstr>
     </vt:vector>