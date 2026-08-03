--- v2 (2026-06-22)
+++ v3 (2026-08-03)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10845" yWindow="-165" windowWidth="17535" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="овцы и козы" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="41">
   <si>
     <t>Численность овец и коз, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -19610,51 +19610,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -19739,88 +19739,92 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="18720">
     <cellStyle name="20% - Акцент1 2" xfId="194"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 3" xfId="2988"/>
     <cellStyle name="20% - Акцент2 2" xfId="195"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2989"/>
     <cellStyle name="20% - Акцент2 3" xfId="2990"/>
     <cellStyle name="20% - Акцент3 2" xfId="196"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2991"/>
     <cellStyle name="20% - Акцент3 3" xfId="2992"/>
     <cellStyle name="20% - Акцент4 2" xfId="197"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2993"/>
     <cellStyle name="20% - Акцент4 3" xfId="2994"/>
     <cellStyle name="20% - Акцент5 2" xfId="198"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2995"/>
     <cellStyle name="20% - Акцент5 3" xfId="2996"/>
     <cellStyle name="20% - Акцент6 2" xfId="199"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2997"/>
     <cellStyle name="20% - Акцент6 3" xfId="2998"/>
     <cellStyle name="40% - Акцент1 2" xfId="200"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2999"/>
     <cellStyle name="40% - Акцент1 3" xfId="3000"/>
     <cellStyle name="40% - Акцент2 2" xfId="201"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="3001"/>
@@ -38806,359 +38810,360 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL47"/>
+  <dimension ref="A1:CM47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
-      <selection pane="topRight" activeCell="CL21" sqref="CL21"/>
+      <selection pane="topRight" activeCell="CM10" sqref="CM10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="1" customWidth="1"/>
     <col min="2" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="70" max="75" width="9.140625" style="1"/>
     <col min="76" max="76" width="9.7109375" style="1" customWidth="1"/>
     <col min="77" max="79" width="9.140625" style="1"/>
     <col min="80" max="80" width="10.42578125" style="1" customWidth="1"/>
     <col min="81" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="27" customHeight="1">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:91" ht="27" customHeight="1">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...70 lines deleted...]
-      <c r="BU1" s="70"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
+      <c r="AO1" s="69"/>
+      <c r="AP1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="69"/>
+      <c r="AS1" s="69"/>
+      <c r="AT1" s="69"/>
+      <c r="AU1" s="69"/>
+      <c r="AV1" s="69"/>
+      <c r="AW1" s="69"/>
+      <c r="AX1" s="69"/>
+      <c r="AY1" s="69"/>
+      <c r="AZ1" s="69"/>
+      <c r="BA1" s="69"/>
+      <c r="BB1" s="69"/>
+      <c r="BC1" s="69"/>
+      <c r="BD1" s="69"/>
+      <c r="BE1" s="69"/>
+      <c r="BF1" s="69"/>
+      <c r="BG1" s="69"/>
+      <c r="BH1" s="69"/>
+      <c r="BI1" s="69"/>
+      <c r="BJ1" s="69"/>
+      <c r="BK1" s="69"/>
+      <c r="BL1" s="69"/>
+      <c r="BM1" s="69"/>
+      <c r="BN1" s="69"/>
+      <c r="BO1" s="69"/>
+      <c r="BP1" s="69"/>
+      <c r="BQ1" s="69"/>
+      <c r="BR1" s="69"/>
+      <c r="BS1" s="69"/>
+      <c r="BT1" s="69"/>
+      <c r="BU1" s="69"/>
     </row>
-    <row r="2" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="67" t="s">
+      <c r="J2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="67"/>
-[...1 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="67" t="s">
+      <c r="V2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="67"/>
-[...1 lines deleted...]
-      <c r="Y2" s="67"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="67" t="s">
+      <c r="AH2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="67"/>
-[...1 lines deleted...]
-      <c r="AK2" s="67"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="67" t="s">
+      <c r="AT2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="67"/>
-[...1 lines deleted...]
-      <c r="AW2" s="67"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="67" t="s">
+      <c r="BF2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="67"/>
-[...1 lines deleted...]
-      <c r="BI2" s="67"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="67" t="s">
+      <c r="BR2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="67"/>
-[...1 lines deleted...]
-      <c r="BU2" s="67"/>
+      <c r="BS2" s="66"/>
+      <c r="BT2" s="66"/>
+      <c r="BU2" s="66"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="67" t="s">
+      <c r="CD2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="67"/>
-[...2 lines deleted...]
-      <c r="CH2" s="68"/>
+      <c r="CE2" s="66"/>
+      <c r="CF2" s="66"/>
+      <c r="CG2" s="66"/>
+      <c r="CH2" s="67"/>
     </row>
-    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="61" t="s">
+    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="70"/>
+      <c r="B3" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="62"/>
-[...10 lines deleted...]
-      <c r="N3" s="61" t="s">
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="62"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61" t="s">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="62"/>
+      <c r="Z3" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="62"/>
-[...10 lines deleted...]
-      <c r="AL3" s="61" t="s">
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="62"/>
-[...10 lines deleted...]
-      <c r="AX3" s="61" t="s">
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="62"/>
+      <c r="AX3" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="61" t="s">
+      <c r="AY3" s="61"/>
+      <c r="AZ3" s="61"/>
+      <c r="BA3" s="61"/>
+      <c r="BB3" s="61"/>
+      <c r="BC3" s="61"/>
+      <c r="BD3" s="61"/>
+      <c r="BE3" s="61"/>
+      <c r="BF3" s="61"/>
+      <c r="BG3" s="61"/>
+      <c r="BH3" s="61"/>
+      <c r="BI3" s="68"/>
+      <c r="BJ3" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="62"/>
-[...10 lines deleted...]
-      <c r="BV3" s="61" t="s">
+      <c r="BK3" s="61"/>
+      <c r="BL3" s="61"/>
+      <c r="BM3" s="61"/>
+      <c r="BN3" s="61"/>
+      <c r="BO3" s="61"/>
+      <c r="BP3" s="61"/>
+      <c r="BQ3" s="61"/>
+      <c r="BR3" s="61"/>
+      <c r="BS3" s="61"/>
+      <c r="BT3" s="61"/>
+      <c r="BU3" s="68"/>
+      <c r="BV3" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="62"/>
-[...10 lines deleted...]
-      <c r="CH3" s="64" t="s">
+      <c r="BW3" s="61"/>
+      <c r="BX3" s="61"/>
+      <c r="BY3" s="61"/>
+      <c r="BZ3" s="61"/>
+      <c r="CA3" s="61"/>
+      <c r="CB3" s="61"/>
+      <c r="CC3" s="61"/>
+      <c r="CD3" s="61"/>
+      <c r="CE3" s="61"/>
+      <c r="CF3" s="61"/>
+      <c r="CG3" s="68"/>
+      <c r="CH3" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="65"/>
-[...2 lines deleted...]
-      <c r="CL3" s="66"/>
+      <c r="CI3" s="64"/>
+      <c r="CJ3" s="64"/>
+      <c r="CK3" s="64"/>
+      <c r="CL3" s="64"/>
+      <c r="CM3" s="65"/>
     </row>
-    <row r="4" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A4" s="72"/>
+    <row r="4" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A4" s="71"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -39382,52 +39387,55 @@
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="54" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="6" t="s">
         <v>10</v>
       </c>
+      <c r="CM4" s="6" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="8">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="9">
         <v>4783.62</v>
       </c>
       <c r="E5" s="8">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="8">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="10">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="8">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="8">
@@ -39651,55 +39659,58 @@
       </c>
       <c r="CD5" s="52">
         <v>4825.6000000000004</v>
       </c>
       <c r="CE5" s="52">
         <v>4748.3</v>
       </c>
       <c r="CF5" s="52">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="52">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="17">
         <v>4450.2</v>
       </c>
       <c r="CI5" s="58">
         <v>4523.3</v>
       </c>
       <c r="CJ5" s="59">
         <v>4886.3999999999996</v>
       </c>
       <c r="CK5" s="17">
         <v>5224.5</v>
       </c>
-      <c r="CL5" s="58">
+      <c r="CL5" s="72">
         <v>5393</v>
       </c>
+      <c r="CM5" s="75">
+        <v>5211.6000000000004</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="19">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="19">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="19">
         <v>41.692</v>
       </c>
       <c r="E6" s="19">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="19">
         <v>43.49</v>
       </c>
       <c r="G6" s="19">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="19">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="19">
@@ -39923,55 +39934,58 @@
       </c>
       <c r="CD6" s="53">
         <v>9.6</v>
       </c>
       <c r="CE6" s="53">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF6" s="53">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="53">
         <v>9</v>
       </c>
       <c r="CH6" s="53">
         <v>9</v>
       </c>
       <c r="CI6" s="55">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ6" s="56">
         <v>11</v>
       </c>
       <c r="CK6" s="33">
         <v>10.8</v>
       </c>
-      <c r="CL6" s="60">
+      <c r="CL6" s="73">
         <v>10.6</v>
       </c>
+      <c r="CM6" s="33">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="19">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="19">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="19">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="19">
         <v>449.74</v>
       </c>
       <c r="G7" s="19">
         <v>442.3</v>
       </c>
       <c r="H7" s="19">
         <v>451.971</v>
       </c>
       <c r="I7" s="19">
@@ -40195,55 +40209,58 @@
       </c>
       <c r="CD7" s="53">
         <v>489.2</v>
       </c>
       <c r="CE7" s="53">
         <v>475.8</v>
       </c>
       <c r="CF7" s="53">
         <v>469.5</v>
       </c>
       <c r="CG7" s="53">
         <v>436.5</v>
       </c>
       <c r="CH7" s="33">
         <v>412.9</v>
       </c>
       <c r="CI7" s="55">
         <v>419</v>
       </c>
       <c r="CJ7" s="57">
         <v>426.3</v>
       </c>
       <c r="CK7" s="33">
         <v>458.6</v>
       </c>
-      <c r="CL7" s="60">
+      <c r="CL7" s="73">
         <v>489.5</v>
       </c>
+      <c r="CM7" s="33">
+        <v>488.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="19">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="19">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="19">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="19">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="19">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="19">
         <v>527.16</v>
       </c>
       <c r="I8" s="19">
@@ -40467,55 +40484,58 @@
       </c>
       <c r="CD8" s="53">
         <v>33</v>
       </c>
       <c r="CE8" s="53">
         <v>30.7</v>
       </c>
       <c r="CF8" s="53">
         <v>31.2</v>
       </c>
       <c r="CG8" s="53">
         <v>31.7</v>
       </c>
       <c r="CH8" s="33">
         <v>34.200000000000003</v>
       </c>
       <c r="CI8" s="55">
         <v>35.5</v>
       </c>
       <c r="CJ8" s="57">
         <v>39.4</v>
       </c>
       <c r="CK8" s="33">
         <v>41.8</v>
       </c>
-      <c r="CL8" s="60">
+      <c r="CL8" s="73">
         <v>43.4</v>
       </c>
+      <c r="CM8" s="34">
+        <v>39</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="19">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="19">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="19">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="19">
         <v>643.721</v>
       </c>
       <c r="G9" s="19">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="19">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="19">
@@ -40739,55 +40759,58 @@
       </c>
       <c r="CD9" s="53">
         <v>604.9</v>
       </c>
       <c r="CE9" s="53">
         <v>595.29999999999995</v>
       </c>
       <c r="CF9" s="53">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="53">
         <v>568</v>
       </c>
       <c r="CH9" s="33">
         <v>587.4</v>
       </c>
       <c r="CI9" s="55">
         <v>611</v>
       </c>
       <c r="CJ9" s="57">
         <v>671</v>
       </c>
       <c r="CK9" s="33">
         <v>733.9</v>
       </c>
-      <c r="CL9" s="60">
+      <c r="CL9" s="73">
         <v>734.9</v>
       </c>
+      <c r="CM9" s="33">
+        <v>627.70000000000005</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19">
         <v>150.31</v>
       </c>
       <c r="C10" s="19">
         <v>154.126</v>
       </c>
       <c r="D10" s="19">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="19">
         <v>197.65</v>
       </c>
       <c r="F10" s="19">
         <v>203.346</v>
       </c>
       <c r="G10" s="19">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="19">
         <v>157.381</v>
       </c>
       <c r="I10" s="19">
@@ -41011,55 +41034,58 @@
       </c>
       <c r="CD10" s="53">
         <v>246.2</v>
       </c>
       <c r="CE10" s="53">
         <v>244.5</v>
       </c>
       <c r="CF10" s="53">
         <v>240.5</v>
       </c>
       <c r="CG10" s="53">
         <v>218.7</v>
       </c>
       <c r="CH10" s="33">
         <v>219.1</v>
       </c>
       <c r="CI10" s="55">
         <v>215.6</v>
       </c>
       <c r="CJ10" s="57">
         <v>240.9</v>
       </c>
       <c r="CK10" s="33">
         <v>255.9</v>
       </c>
-      <c r="CL10" s="73">
+      <c r="CL10" s="74">
         <v>258</v>
       </c>
+      <c r="CM10" s="33">
+        <v>267.39999999999998</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="19">
         <v>324.07</v>
       </c>
       <c r="D11" s="19">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="19">
         <v>431.1</v>
       </c>
       <c r="F11" s="19">
         <v>428.83</v>
       </c>
       <c r="G11" s="19">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="19">
         <v>369.916</v>
       </c>
       <c r="I11" s="19">
@@ -41283,55 +41309,58 @@
       </c>
       <c r="CD11" s="53">
         <v>368.2</v>
       </c>
       <c r="CE11" s="53">
         <v>359.7</v>
       </c>
       <c r="CF11" s="53">
         <v>347.3</v>
       </c>
       <c r="CG11" s="53">
         <v>364.5</v>
       </c>
       <c r="CH11" s="33">
         <v>367.3</v>
       </c>
       <c r="CI11" s="55">
         <v>370.7</v>
       </c>
       <c r="CJ11" s="57">
         <v>408.9</v>
       </c>
       <c r="CK11" s="33">
         <v>449.1</v>
       </c>
-      <c r="CL11" s="60">
+      <c r="CL11" s="73">
         <v>458.1</v>
       </c>
+      <c r="CM11" s="33">
+        <v>414.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="19">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="19">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="19">
         <v>450.101</v>
       </c>
       <c r="F12" s="19">
         <v>455.733</v>
       </c>
       <c r="G12" s="19">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="19">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="19">
@@ -41555,55 +41584,58 @@
       </c>
       <c r="CD12" s="53">
         <v>373.8</v>
       </c>
       <c r="CE12" s="53">
         <v>381.3</v>
       </c>
       <c r="CF12" s="53">
         <v>372.9</v>
       </c>
       <c r="CG12" s="53">
         <v>338.9</v>
       </c>
       <c r="CH12" s="33">
         <v>320.3</v>
       </c>
       <c r="CI12" s="55">
         <v>327.3</v>
       </c>
       <c r="CJ12" s="57">
         <v>368.9</v>
       </c>
       <c r="CK12" s="33">
         <v>385.5</v>
       </c>
-      <c r="CL12" s="60">
+      <c r="CL12" s="73">
         <v>383.9</v>
       </c>
+      <c r="CM12" s="33">
+        <v>412.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="19">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="19">
         <v>65.81</v>
       </c>
       <c r="E13" s="19">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="19">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="19">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="19">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="19">
@@ -41827,55 +41859,58 @@
       </c>
       <c r="CD13" s="53">
         <v>73.099999999999994</v>
       </c>
       <c r="CE13" s="53">
         <v>72.599999999999994</v>
       </c>
       <c r="CF13" s="53">
         <v>71.3</v>
       </c>
       <c r="CG13" s="53">
         <v>60.7</v>
       </c>
       <c r="CH13" s="33">
         <v>60.4</v>
       </c>
       <c r="CI13" s="55">
         <v>59.9</v>
       </c>
       <c r="CJ13" s="57">
         <v>59</v>
       </c>
       <c r="CK13" s="33">
         <v>64.8</v>
       </c>
-      <c r="CL13" s="60">
+      <c r="CL13" s="73">
         <v>68.7</v>
       </c>
+      <c r="CM13" s="33">
+        <v>74.400000000000006</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="19">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="19">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="19">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="19">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="19">
         <v>473.363</v>
       </c>
       <c r="H14" s="19">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="19">
@@ -42099,55 +42134,58 @@
       </c>
       <c r="CD14" s="53">
         <v>480.4</v>
       </c>
       <c r="CE14" s="53">
         <v>476.3</v>
       </c>
       <c r="CF14" s="53">
         <v>468.1</v>
       </c>
       <c r="CG14" s="53">
         <v>318.8</v>
       </c>
       <c r="CH14" s="33">
         <v>323.5</v>
       </c>
       <c r="CI14" s="55">
         <v>326</v>
       </c>
       <c r="CJ14" s="57">
         <v>341.1</v>
       </c>
       <c r="CK14" s="33">
         <v>375.5</v>
       </c>
-      <c r="CL14" s="60">
+      <c r="CL14" s="73">
         <v>390.4</v>
       </c>
+      <c r="CM14" s="33">
+        <v>504.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="19">
         <v>332.464</v>
       </c>
       <c r="D15" s="19">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="19">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="19">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="19">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="19">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="19">
@@ -42371,55 +42409,58 @@
       </c>
       <c r="CD15" s="53">
         <v>399.6</v>
       </c>
       <c r="CE15" s="53">
         <v>390</v>
       </c>
       <c r="CF15" s="53">
         <v>389.1</v>
       </c>
       <c r="CG15" s="53">
         <v>384</v>
       </c>
       <c r="CH15" s="33">
         <v>383.3</v>
       </c>
       <c r="CI15" s="55">
         <v>392.9</v>
       </c>
       <c r="CJ15" s="57">
         <v>426.9</v>
       </c>
       <c r="CK15" s="33">
         <v>474.9</v>
       </c>
-      <c r="CL15" s="60">
+      <c r="CL15" s="73">
         <v>483.3</v>
       </c>
+      <c r="CM15" s="33">
+        <v>423.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19">
         <v>149.078</v>
       </c>
       <c r="C16" s="19">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="19">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="19">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="19">
         <v>156.321</v>
       </c>
       <c r="G16" s="19">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="19">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="19">
@@ -42643,55 +42684,58 @@
       </c>
       <c r="CD16" s="53">
         <v>144.19999999999999</v>
       </c>
       <c r="CE16" s="53">
         <v>135.30000000000001</v>
       </c>
       <c r="CF16" s="53">
         <v>117.4</v>
       </c>
       <c r="CG16" s="53">
         <v>190.1</v>
       </c>
       <c r="CH16" s="33">
         <v>182.3</v>
       </c>
       <c r="CI16" s="55">
         <v>174.7</v>
       </c>
       <c r="CJ16" s="57">
         <v>153</v>
       </c>
       <c r="CK16" s="33">
         <v>138.9</v>
       </c>
-      <c r="CL16" s="60">
+      <c r="CL16" s="73">
         <v>132.1</v>
       </c>
+      <c r="CM16" s="33">
+        <v>202.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="19">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="19">
         <v>472.084</v>
       </c>
       <c r="E17" s="19">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="19">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="19">
         <v>517.22</v>
       </c>
       <c r="H17" s="19">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="19">
@@ -42915,55 +42959,58 @@
       </c>
       <c r="CD17" s="53">
         <v>541.20000000000005</v>
       </c>
       <c r="CE17" s="53">
         <v>535.29999999999995</v>
       </c>
       <c r="CF17" s="53">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="53">
         <v>539.4</v>
       </c>
       <c r="CH17" s="33">
         <v>590.70000000000005</v>
       </c>
       <c r="CI17" s="55">
         <v>604.29999999999995</v>
       </c>
       <c r="CJ17" s="57">
         <v>654.29999999999995</v>
       </c>
       <c r="CK17" s="33">
         <v>692.9</v>
       </c>
-      <c r="CL17" s="73">
+      <c r="CL17" s="74">
         <v>740</v>
       </c>
+      <c r="CM17" s="33">
+        <v>593.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -43187,55 +43234,58 @@
       </c>
       <c r="CD18" s="53">
         <v>331.5</v>
       </c>
       <c r="CE18" s="53">
         <v>328.7</v>
       </c>
       <c r="CF18" s="53">
         <v>323.8</v>
       </c>
       <c r="CG18" s="53">
         <v>294.5</v>
       </c>
       <c r="CH18" s="33">
         <v>292.5</v>
       </c>
       <c r="CI18" s="55">
         <v>311.8</v>
       </c>
       <c r="CJ18" s="57">
         <v>333.2</v>
       </c>
       <c r="CK18" s="33">
         <v>357.5</v>
       </c>
-      <c r="CL18" s="60">
+      <c r="CL18" s="73">
         <v>396.8</v>
       </c>
+      <c r="CM18" s="33">
+        <v>350.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="19">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="19">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="19">
         <v>330.12</v>
       </c>
       <c r="F19" s="19">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="19">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="19">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="19">
@@ -43459,55 +43509,58 @@
       </c>
       <c r="CD19" s="53">
         <v>278.5</v>
       </c>
       <c r="CE19" s="53">
         <v>271.3</v>
       </c>
       <c r="CF19" s="53">
         <v>264.5</v>
       </c>
       <c r="CG19" s="53">
         <v>244.2</v>
       </c>
       <c r="CH19" s="33">
         <v>243.8</v>
       </c>
       <c r="CI19" s="55">
         <v>248.8</v>
       </c>
       <c r="CJ19" s="57">
         <v>287.8</v>
       </c>
       <c r="CK19" s="33">
         <v>290.3</v>
       </c>
-      <c r="CL19" s="60">
+      <c r="CL19" s="73">
         <v>304.10000000000002</v>
       </c>
+      <c r="CM19" s="33">
+        <v>314.89999999999998</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="19">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="19">
         <v>181.411</v>
       </c>
       <c r="E20" s="19">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="19">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="19">
         <v>212.124</v>
       </c>
       <c r="H20" s="19">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="19">
@@ -43731,55 +43784,58 @@
       </c>
       <c r="CD20" s="53">
         <v>130.1</v>
       </c>
       <c r="CE20" s="53">
         <v>127</v>
       </c>
       <c r="CF20" s="53">
         <v>117.8</v>
       </c>
       <c r="CG20" s="53">
         <v>130.4</v>
       </c>
       <c r="CH20" s="33">
         <v>129.19999999999999</v>
       </c>
       <c r="CI20" s="55">
         <v>125.4</v>
       </c>
       <c r="CJ20" s="57">
         <v>134.30000000000001</v>
       </c>
       <c r="CK20" s="33">
         <v>156.30000000000001</v>
       </c>
-      <c r="CL20" s="60">
+      <c r="CL20" s="73">
         <v>151.1</v>
       </c>
+      <c r="CM20" s="33">
+        <v>157.19999999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="19">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="19">
         <v>113.985</v>
       </c>
       <c r="E21" s="19">
         <v>107.069</v>
       </c>
       <c r="F21" s="19">
         <v>103.664</v>
       </c>
       <c r="G21" s="19">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="19">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="19">
@@ -44003,55 +44059,58 @@
       </c>
       <c r="CD21" s="53">
         <v>104.2</v>
       </c>
       <c r="CE21" s="53">
         <v>99.2</v>
       </c>
       <c r="CF21" s="53">
         <v>96.6</v>
       </c>
       <c r="CG21" s="53">
         <v>95.7</v>
       </c>
       <c r="CH21" s="33">
         <v>87.2</v>
       </c>
       <c r="CI21" s="55">
         <v>76.2</v>
       </c>
       <c r="CJ21" s="57">
         <v>83.1</v>
       </c>
       <c r="CK21" s="33">
         <v>90.1</v>
       </c>
-      <c r="CL21" s="60">
+      <c r="CL21" s="73">
         <v>96.9</v>
       </c>
+      <c r="CM21" s="33">
+        <v>122.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>175.191</v>
       </c>
       <c r="C22" s="19">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="19">
         <v>210.655</v>
       </c>
       <c r="E22" s="19">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="19">
         <v>229.547</v>
       </c>
       <c r="G22" s="19">
         <v>225.495</v>
       </c>
       <c r="H22" s="19">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="19">
@@ -44275,55 +44334,58 @@
       </c>
       <c r="CD22" s="53">
         <v>217.9</v>
       </c>
       <c r="CE22" s="53">
         <v>216</v>
       </c>
       <c r="CF22" s="53">
         <v>213.4</v>
       </c>
       <c r="CG22" s="53">
         <v>207.1</v>
       </c>
       <c r="CH22" s="33">
         <v>207.1</v>
       </c>
       <c r="CI22" s="55">
         <v>214.9</v>
       </c>
       <c r="CJ22" s="57">
         <v>247.3</v>
       </c>
       <c r="CK22" s="33">
         <v>247.7</v>
       </c>
-      <c r="CL22" s="60">
+      <c r="CL22" s="73">
         <v>251.2</v>
       </c>
+      <c r="CM22" s="33">
+        <v>209.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" s="40"/>
       <c r="B23" s="41"/>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
       <c r="N23" s="42"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="43"/>
       <c r="S23" s="42"/>
       <c r="T23" s="42"/>
       <c r="U23" s="42"/>
       <c r="V23" s="42"/>
       <c r="W23" s="43"/>
       <c r="X23" s="42"/>
       <c r="Y23" s="42"/>
@@ -44355,59 +44417,59 @@
       <c r="AY23" s="42"/>
       <c r="AZ23" s="42"/>
       <c r="BA23" s="42"/>
       <c r="BB23" s="40"/>
       <c r="BC23" s="40"/>
       <c r="BD23" s="40"/>
       <c r="BE23" s="40"/>
       <c r="BF23" s="40"/>
       <c r="BG23" s="40"/>
       <c r="BH23" s="40"/>
       <c r="BI23" s="40"/>
       <c r="BJ23" s="44"/>
       <c r="BK23" s="44"/>
       <c r="BL23" s="44"/>
       <c r="BM23" s="44"/>
       <c r="BN23" s="44"/>
       <c r="BO23" s="44"/>
       <c r="BP23" s="44"/>
       <c r="BQ23" s="44"/>
       <c r="BR23" s="44"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="40"/>
       <c r="BU23" s="40"/>
       <c r="CA23" s="47"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="BZ30" s="50"/>
       <c r="CA30" s="50"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="BZ31" s="50"/>
       <c r="CA31" s="50"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="BZ32" s="50"/>
       <c r="CA32" s="50"/>
     </row>
     <row r="33" spans="78:79">
       <c r="BZ33" s="50"/>
       <c r="CA33" s="50"/>
     </row>
     <row r="34" spans="78:79">
       <c r="BZ34" s="50"/>
       <c r="CA34" s="50"/>
     </row>
     <row r="35" spans="78:79">
       <c r="BZ35" s="50"/>
       <c r="CA35" s="50"/>
     </row>
     <row r="36" spans="78:79">
       <c r="BZ36" s="50"/>
       <c r="CA36" s="50"/>
     </row>
     <row r="37" spans="78:79">
       <c r="BZ37" s="50"/>
       <c r="CA37" s="50"/>
     </row>
     <row r="38" spans="78:79">
       <c r="BZ38" s="50"/>
@@ -44429,67 +44491,67 @@
       <c r="BZ42" s="50"/>
       <c r="CA42" s="50"/>
     </row>
     <row r="43" spans="78:79">
       <c r="BZ43" s="50"/>
       <c r="CA43" s="50"/>
     </row>
     <row r="44" spans="78:79">
       <c r="BZ44" s="50"/>
       <c r="CA44" s="50"/>
     </row>
     <row r="45" spans="78:79">
       <c r="BZ45" s="50"/>
       <c r="CA45" s="50"/>
     </row>
     <row r="46" spans="78:79">
       <c r="BZ46" s="50"/>
       <c r="CA46" s="50"/>
     </row>
     <row r="47" spans="78:79">
       <c r="BZ47" s="51"/>
       <c r="CA47" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="Z3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CM3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>овцы и козы</vt:lpstr>
     </vt:vector>