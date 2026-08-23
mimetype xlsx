--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10845" yWindow="-165" windowWidth="17535" windowHeight="12525"/>
+    <workbookView xWindow="1875" yWindow="30" windowWidth="21945" windowHeight="12525"/>
   </bookViews>
   <sheets>
     <sheet name="овцы и козы" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="41">
   <si>
     <t>Численность овец и коз, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -19739,91 +19739,91 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="18720">
     <cellStyle name="20% - Акцент1 2" xfId="194"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2987"/>
     <cellStyle name="20% - Акцент1 3" xfId="2988"/>
     <cellStyle name="20% - Акцент2 2" xfId="195"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="2989"/>
     <cellStyle name="20% - Акцент2 3" xfId="2990"/>
     <cellStyle name="20% - Акцент3 2" xfId="196"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="2991"/>
     <cellStyle name="20% - Акцент3 3" xfId="2992"/>
     <cellStyle name="20% - Акцент4 2" xfId="197"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="2993"/>
     <cellStyle name="20% - Акцент4 3" xfId="2994"/>
     <cellStyle name="20% - Акцент5 2" xfId="198"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="2995"/>
     <cellStyle name="20% - Акцент5 3" xfId="2996"/>
     <cellStyle name="20% - Акцент6 2" xfId="199"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="2997"/>
     <cellStyle name="20% - Акцент6 3" xfId="2998"/>
     <cellStyle name="40% - Акцент1 2" xfId="200"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="2999"/>
     <cellStyle name="40% - Акцент1 3" xfId="3000"/>
     <cellStyle name="40% - Акцент2 2" xfId="201"/>
@@ -38810,360 +38810,361 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM47"/>
+  <dimension ref="A1:CN47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
-      <selection pane="topRight" activeCell="CM10" sqref="CM10"/>
+      <selection pane="topRight" activeCell="CO10" sqref="CO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="1" customWidth="1"/>
     <col min="2" max="68" width="9.140625" style="1"/>
     <col min="69" max="69" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="70" max="75" width="9.140625" style="1"/>
     <col min="76" max="76" width="9.7109375" style="1" customWidth="1"/>
     <col min="77" max="79" width="9.140625" style="1"/>
     <col min="80" max="80" width="10.42578125" style="1" customWidth="1"/>
     <col min="81" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="27" customHeight="1">
-      <c r="A1" s="69" t="s">
+    <row r="1" spans="1:92" ht="27" customHeight="1">
+      <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...70 lines deleted...]
-      <c r="BU1" s="69"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
+      <c r="AD1" s="64"/>
+      <c r="AE1" s="64"/>
+      <c r="AF1" s="64"/>
+      <c r="AG1" s="64"/>
+      <c r="AH1" s="64"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="64"/>
+      <c r="AM1" s="64"/>
+      <c r="AN1" s="64"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
     </row>
-    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="66" t="s">
+      <c r="J2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="66"/>
-[...1 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="66" t="s">
+      <c r="V2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="66"/>
-[...1 lines deleted...]
-      <c r="Y2" s="66"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="66" t="s">
+      <c r="AH2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="66"/>
-[...1 lines deleted...]
-      <c r="AK2" s="66"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="66" t="s">
+      <c r="AT2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="66"/>
-[...1 lines deleted...]
-      <c r="AW2" s="66"/>
+      <c r="AU2" s="70"/>
+      <c r="AV2" s="70"/>
+      <c r="AW2" s="70"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="66" t="s">
+      <c r="BF2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="66"/>
-[...1 lines deleted...]
-      <c r="BI2" s="66"/>
+      <c r="BG2" s="70"/>
+      <c r="BH2" s="70"/>
+      <c r="BI2" s="70"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="66" t="s">
+      <c r="BR2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="66"/>
-[...1 lines deleted...]
-      <c r="BU2" s="66"/>
+      <c r="BS2" s="70"/>
+      <c r="BT2" s="70"/>
+      <c r="BU2" s="70"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="66" t="s">
+      <c r="CD2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="66"/>
-[...2 lines deleted...]
-      <c r="CH2" s="67"/>
+      <c r="CE2" s="70"/>
+      <c r="CF2" s="70"/>
+      <c r="CG2" s="70"/>
+      <c r="CH2" s="72"/>
     </row>
-    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="60" t="s">
+    <row r="3" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="65"/>
+      <c r="B3" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="61"/>
-[...10 lines deleted...]
-      <c r="N3" s="60" t="s">
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="61"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60" t="s">
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="61"/>
-[...10 lines deleted...]
-      <c r="AL3" s="60" t="s">
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="61"/>
-[...10 lines deleted...]
-      <c r="AX3" s="60" t="s">
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="61"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="60" t="s">
+      <c r="AY3" s="68"/>
+      <c r="AZ3" s="68"/>
+      <c r="BA3" s="68"/>
+      <c r="BB3" s="68"/>
+      <c r="BC3" s="68"/>
+      <c r="BD3" s="68"/>
+      <c r="BE3" s="68"/>
+      <c r="BF3" s="68"/>
+      <c r="BG3" s="68"/>
+      <c r="BH3" s="68"/>
+      <c r="BI3" s="71"/>
+      <c r="BJ3" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="61"/>
-[...10 lines deleted...]
-      <c r="BV3" s="60" t="s">
+      <c r="BK3" s="68"/>
+      <c r="BL3" s="68"/>
+      <c r="BM3" s="68"/>
+      <c r="BN3" s="68"/>
+      <c r="BO3" s="68"/>
+      <c r="BP3" s="68"/>
+      <c r="BQ3" s="68"/>
+      <c r="BR3" s="68"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="71"/>
+      <c r="BV3" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="61"/>
-[...10 lines deleted...]
-      <c r="CH3" s="63" t="s">
+      <c r="BW3" s="68"/>
+      <c r="BX3" s="68"/>
+      <c r="BY3" s="68"/>
+      <c r="BZ3" s="68"/>
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="68"/>
+      <c r="CC3" s="68"/>
+      <c r="CD3" s="68"/>
+      <c r="CE3" s="68"/>
+      <c r="CF3" s="68"/>
+      <c r="CG3" s="71"/>
+      <c r="CH3" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="64"/>
-[...3 lines deleted...]
-      <c r="CM3" s="65"/>
+      <c r="CI3" s="74"/>
+      <c r="CJ3" s="74"/>
+      <c r="CK3" s="74"/>
+      <c r="CL3" s="74"/>
+      <c r="CM3" s="74"/>
+      <c r="CN3" s="75"/>
     </row>
-    <row r="4" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A4" s="71"/>
+    <row r="4" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A4" s="66"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -39390,52 +39391,55 @@
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="54" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="CM4" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="CN4" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="8">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="9">
         <v>4783.62</v>
       </c>
       <c r="E5" s="8">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="8">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="10">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="8">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="8">
@@ -39659,58 +39663,61 @@
       </c>
       <c r="CD5" s="52">
         <v>4825.6000000000004</v>
       </c>
       <c r="CE5" s="52">
         <v>4748.3</v>
       </c>
       <c r="CF5" s="52">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="52">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="17">
         <v>4450.2</v>
       </c>
       <c r="CI5" s="58">
         <v>4523.3</v>
       </c>
       <c r="CJ5" s="59">
         <v>4886.3999999999996</v>
       </c>
       <c r="CK5" s="17">
         <v>5224.5</v>
       </c>
-      <c r="CL5" s="72">
+      <c r="CL5" s="60">
         <v>5393</v>
       </c>
-      <c r="CM5" s="75">
+      <c r="CM5" s="63">
         <v>5211.6000000000004</v>
       </c>
+      <c r="CN5" s="17">
+        <v>5150.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="19">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="19">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="19">
         <v>41.692</v>
       </c>
       <c r="E6" s="19">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="19">
         <v>43.49</v>
       </c>
       <c r="G6" s="19">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="19">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="19">
@@ -39934,58 +39941,61 @@
       </c>
       <c r="CD6" s="53">
         <v>9.6</v>
       </c>
       <c r="CE6" s="53">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF6" s="53">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="53">
         <v>9</v>
       </c>
       <c r="CH6" s="53">
         <v>9</v>
       </c>
       <c r="CI6" s="55">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ6" s="56">
         <v>11</v>
       </c>
       <c r="CK6" s="33">
         <v>10.8</v>
       </c>
-      <c r="CL6" s="73">
+      <c r="CL6" s="61">
         <v>10.6</v>
       </c>
       <c r="CM6" s="33">
         <v>9.5</v>
       </c>
+      <c r="CN6" s="34">
+        <v>9.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="19">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="19">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="19">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="19">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="19">
         <v>449.74</v>
       </c>
       <c r="G7" s="19">
         <v>442.3</v>
       </c>
       <c r="H7" s="19">
         <v>451.971</v>
       </c>
       <c r="I7" s="19">
@@ -40209,58 +40219,61 @@
       </c>
       <c r="CD7" s="53">
         <v>489.2</v>
       </c>
       <c r="CE7" s="53">
         <v>475.8</v>
       </c>
       <c r="CF7" s="53">
         <v>469.5</v>
       </c>
       <c r="CG7" s="53">
         <v>436.5</v>
       </c>
       <c r="CH7" s="33">
         <v>412.9</v>
       </c>
       <c r="CI7" s="55">
         <v>419</v>
       </c>
       <c r="CJ7" s="57">
         <v>426.3</v>
       </c>
       <c r="CK7" s="33">
         <v>458.6</v>
       </c>
-      <c r="CL7" s="73">
+      <c r="CL7" s="61">
         <v>489.5</v>
       </c>
       <c r="CM7" s="33">
         <v>488.4</v>
       </c>
+      <c r="CN7" s="34">
+        <v>487.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="19">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="19">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="19">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="19">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="19">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="19">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="19">
         <v>527.16</v>
       </c>
       <c r="I8" s="19">
@@ -40484,58 +40497,61 @@
       </c>
       <c r="CD8" s="53">
         <v>33</v>
       </c>
       <c r="CE8" s="53">
         <v>30.7</v>
       </c>
       <c r="CF8" s="53">
         <v>31.2</v>
       </c>
       <c r="CG8" s="53">
         <v>31.7</v>
       </c>
       <c r="CH8" s="33">
         <v>34.200000000000003</v>
       </c>
       <c r="CI8" s="55">
         <v>35.5</v>
       </c>
       <c r="CJ8" s="57">
         <v>39.4</v>
       </c>
       <c r="CK8" s="33">
         <v>41.8</v>
       </c>
-      <c r="CL8" s="73">
+      <c r="CL8" s="61">
         <v>43.4</v>
       </c>
       <c r="CM8" s="34">
         <v>39</v>
       </c>
+      <c r="CN8" s="34">
+        <v>38.700000000000003</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="19">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="19">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="19">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="19">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="19">
         <v>643.721</v>
       </c>
       <c r="G9" s="19">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="19">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="19">
@@ -40759,58 +40775,61 @@
       </c>
       <c r="CD9" s="53">
         <v>604.9</v>
       </c>
       <c r="CE9" s="53">
         <v>595.29999999999995</v>
       </c>
       <c r="CF9" s="53">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="53">
         <v>568</v>
       </c>
       <c r="CH9" s="33">
         <v>587.4</v>
       </c>
       <c r="CI9" s="55">
         <v>611</v>
       </c>
       <c r="CJ9" s="57">
         <v>671</v>
       </c>
       <c r="CK9" s="33">
         <v>733.9</v>
       </c>
-      <c r="CL9" s="73">
+      <c r="CL9" s="61">
         <v>734.9</v>
       </c>
       <c r="CM9" s="33">
         <v>627.70000000000005</v>
       </c>
+      <c r="CN9" s="34">
+        <v>623.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="19">
         <v>150.31</v>
       </c>
       <c r="C10" s="19">
         <v>154.126</v>
       </c>
       <c r="D10" s="19">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="19">
         <v>197.65</v>
       </c>
       <c r="F10" s="19">
         <v>203.346</v>
       </c>
       <c r="G10" s="19">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="19">
         <v>157.381</v>
       </c>
       <c r="I10" s="19">
@@ -41034,58 +41053,61 @@
       </c>
       <c r="CD10" s="53">
         <v>246.2</v>
       </c>
       <c r="CE10" s="53">
         <v>244.5</v>
       </c>
       <c r="CF10" s="53">
         <v>240.5</v>
       </c>
       <c r="CG10" s="53">
         <v>218.7</v>
       </c>
       <c r="CH10" s="33">
         <v>219.1</v>
       </c>
       <c r="CI10" s="55">
         <v>215.6</v>
       </c>
       <c r="CJ10" s="57">
         <v>240.9</v>
       </c>
       <c r="CK10" s="33">
         <v>255.9</v>
       </c>
-      <c r="CL10" s="74">
+      <c r="CL10" s="62">
         <v>258</v>
       </c>
       <c r="CM10" s="33">
         <v>267.39999999999998</v>
       </c>
+      <c r="CN10" s="34">
+        <v>265.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="19">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="19">
         <v>324.07</v>
       </c>
       <c r="D11" s="19">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="19">
         <v>431.1</v>
       </c>
       <c r="F11" s="19">
         <v>428.83</v>
       </c>
       <c r="G11" s="19">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="19">
         <v>369.916</v>
       </c>
       <c r="I11" s="19">
@@ -41309,58 +41331,61 @@
       </c>
       <c r="CD11" s="53">
         <v>368.2</v>
       </c>
       <c r="CE11" s="53">
         <v>359.7</v>
       </c>
       <c r="CF11" s="53">
         <v>347.3</v>
       </c>
       <c r="CG11" s="53">
         <v>364.5</v>
       </c>
       <c r="CH11" s="33">
         <v>367.3</v>
       </c>
       <c r="CI11" s="55">
         <v>370.7</v>
       </c>
       <c r="CJ11" s="57">
         <v>408.9</v>
       </c>
       <c r="CK11" s="33">
         <v>449.1</v>
       </c>
-      <c r="CL11" s="73">
+      <c r="CL11" s="61">
         <v>458.1</v>
       </c>
       <c r="CM11" s="33">
         <v>414.5</v>
       </c>
+      <c r="CN11" s="34">
+        <v>409.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="19">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="19">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="19">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="19">
         <v>450.101</v>
       </c>
       <c r="F12" s="19">
         <v>455.733</v>
       </c>
       <c r="G12" s="19">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="19">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="19">
@@ -41584,58 +41609,61 @@
       </c>
       <c r="CD12" s="53">
         <v>373.8</v>
       </c>
       <c r="CE12" s="53">
         <v>381.3</v>
       </c>
       <c r="CF12" s="53">
         <v>372.9</v>
       </c>
       <c r="CG12" s="53">
         <v>338.9</v>
       </c>
       <c r="CH12" s="33">
         <v>320.3</v>
       </c>
       <c r="CI12" s="55">
         <v>327.3</v>
       </c>
       <c r="CJ12" s="57">
         <v>368.9</v>
       </c>
       <c r="CK12" s="33">
         <v>385.5</v>
       </c>
-      <c r="CL12" s="73">
+      <c r="CL12" s="61">
         <v>383.9</v>
       </c>
       <c r="CM12" s="33">
         <v>412.2</v>
       </c>
+      <c r="CN12" s="34">
+        <v>404.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="19">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="19">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="19">
         <v>65.81</v>
       </c>
       <c r="E13" s="19">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="19">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="19">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="19">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="19">
@@ -41859,58 +41887,61 @@
       </c>
       <c r="CD13" s="53">
         <v>73.099999999999994</v>
       </c>
       <c r="CE13" s="53">
         <v>72.599999999999994</v>
       </c>
       <c r="CF13" s="53">
         <v>71.3</v>
       </c>
       <c r="CG13" s="53">
         <v>60.7</v>
       </c>
       <c r="CH13" s="33">
         <v>60.4</v>
       </c>
       <c r="CI13" s="55">
         <v>59.9</v>
       </c>
       <c r="CJ13" s="57">
         <v>59</v>
       </c>
       <c r="CK13" s="33">
         <v>64.8</v>
       </c>
-      <c r="CL13" s="73">
+      <c r="CL13" s="61">
         <v>68.7</v>
       </c>
       <c r="CM13" s="33">
         <v>74.400000000000006</v>
       </c>
+      <c r="CN13" s="34">
+        <v>73.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="19">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="19">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="19">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="19">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="19">
         <v>473.363</v>
       </c>
       <c r="H14" s="19">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="19">
@@ -42134,58 +42165,61 @@
       </c>
       <c r="CD14" s="53">
         <v>480.4</v>
       </c>
       <c r="CE14" s="53">
         <v>476.3</v>
       </c>
       <c r="CF14" s="53">
         <v>468.1</v>
       </c>
       <c r="CG14" s="53">
         <v>318.8</v>
       </c>
       <c r="CH14" s="33">
         <v>323.5</v>
       </c>
       <c r="CI14" s="55">
         <v>326</v>
       </c>
       <c r="CJ14" s="57">
         <v>341.1</v>
       </c>
       <c r="CK14" s="33">
         <v>375.5</v>
       </c>
-      <c r="CL14" s="73">
+      <c r="CL14" s="61">
         <v>390.4</v>
       </c>
       <c r="CM14" s="33">
         <v>504.5</v>
       </c>
+      <c r="CN14" s="34">
+        <v>501.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="19">
         <v>332.464</v>
       </c>
       <c r="D15" s="19">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="19">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="19">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="19">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="19">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="19">
@@ -42409,58 +42443,61 @@
       </c>
       <c r="CD15" s="53">
         <v>399.6</v>
       </c>
       <c r="CE15" s="53">
         <v>390</v>
       </c>
       <c r="CF15" s="53">
         <v>389.1</v>
       </c>
       <c r="CG15" s="53">
         <v>384</v>
       </c>
       <c r="CH15" s="33">
         <v>383.3</v>
       </c>
       <c r="CI15" s="55">
         <v>392.9</v>
       </c>
       <c r="CJ15" s="57">
         <v>426.9</v>
       </c>
       <c r="CK15" s="33">
         <v>474.9</v>
       </c>
-      <c r="CL15" s="73">
+      <c r="CL15" s="61">
         <v>483.3</v>
       </c>
       <c r="CM15" s="33">
         <v>423.5</v>
       </c>
+      <c r="CN15" s="34">
+        <v>420</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="19">
         <v>149.078</v>
       </c>
       <c r="C16" s="19">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="19">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="19">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="19">
         <v>156.321</v>
       </c>
       <c r="G16" s="19">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="19">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="19">
@@ -42684,58 +42721,61 @@
       </c>
       <c r="CD16" s="53">
         <v>144.19999999999999</v>
       </c>
       <c r="CE16" s="53">
         <v>135.30000000000001</v>
       </c>
       <c r="CF16" s="53">
         <v>117.4</v>
       </c>
       <c r="CG16" s="53">
         <v>190.1</v>
       </c>
       <c r="CH16" s="33">
         <v>182.3</v>
       </c>
       <c r="CI16" s="55">
         <v>174.7</v>
       </c>
       <c r="CJ16" s="57">
         <v>153</v>
       </c>
       <c r="CK16" s="33">
         <v>138.9</v>
       </c>
-      <c r="CL16" s="73">
+      <c r="CL16" s="61">
         <v>132.1</v>
       </c>
       <c r="CM16" s="33">
         <v>202.6</v>
       </c>
+      <c r="CN16" s="34">
+        <v>190.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="19">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="19">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="19">
         <v>472.084</v>
       </c>
       <c r="E17" s="19">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="19">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="19">
         <v>517.22</v>
       </c>
       <c r="H17" s="19">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="19">
@@ -42959,58 +42999,61 @@
       </c>
       <c r="CD17" s="53">
         <v>541.20000000000005</v>
       </c>
       <c r="CE17" s="53">
         <v>535.29999999999995</v>
       </c>
       <c r="CF17" s="53">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="53">
         <v>539.4</v>
       </c>
       <c r="CH17" s="33">
         <v>590.70000000000005</v>
       </c>
       <c r="CI17" s="55">
         <v>604.29999999999995</v>
       </c>
       <c r="CJ17" s="57">
         <v>654.29999999999995</v>
       </c>
       <c r="CK17" s="33">
         <v>692.9</v>
       </c>
-      <c r="CL17" s="74">
+      <c r="CL17" s="62">
         <v>740</v>
       </c>
       <c r="CM17" s="33">
         <v>593.6</v>
       </c>
+      <c r="CN17" s="34">
+        <v>588.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -43234,58 +43277,61 @@
       </c>
       <c r="CD18" s="53">
         <v>331.5</v>
       </c>
       <c r="CE18" s="53">
         <v>328.7</v>
       </c>
       <c r="CF18" s="53">
         <v>323.8</v>
       </c>
       <c r="CG18" s="53">
         <v>294.5</v>
       </c>
       <c r="CH18" s="33">
         <v>292.5</v>
       </c>
       <c r="CI18" s="55">
         <v>311.8</v>
       </c>
       <c r="CJ18" s="57">
         <v>333.2</v>
       </c>
       <c r="CK18" s="33">
         <v>357.5</v>
       </c>
-      <c r="CL18" s="73">
+      <c r="CL18" s="61">
         <v>396.8</v>
       </c>
       <c r="CM18" s="33">
         <v>350.2</v>
       </c>
+      <c r="CN18" s="34">
+        <v>347.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="19">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="19">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="19">
         <v>330.12</v>
       </c>
       <c r="F19" s="19">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="19">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="19">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="19">
@@ -43509,58 +43555,61 @@
       </c>
       <c r="CD19" s="53">
         <v>278.5</v>
       </c>
       <c r="CE19" s="53">
         <v>271.3</v>
       </c>
       <c r="CF19" s="53">
         <v>264.5</v>
       </c>
       <c r="CG19" s="53">
         <v>244.2</v>
       </c>
       <c r="CH19" s="33">
         <v>243.8</v>
       </c>
       <c r="CI19" s="55">
         <v>248.8</v>
       </c>
       <c r="CJ19" s="57">
         <v>287.8</v>
       </c>
       <c r="CK19" s="33">
         <v>290.3</v>
       </c>
-      <c r="CL19" s="73">
+      <c r="CL19" s="61">
         <v>304.10000000000002</v>
       </c>
       <c r="CM19" s="33">
         <v>314.89999999999998</v>
       </c>
+      <c r="CN19" s="34">
+        <v>308.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="19">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="19">
         <v>181.411</v>
       </c>
       <c r="E20" s="19">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="19">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="19">
         <v>212.124</v>
       </c>
       <c r="H20" s="19">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="19">
@@ -43784,58 +43833,61 @@
       </c>
       <c r="CD20" s="53">
         <v>130.1</v>
       </c>
       <c r="CE20" s="53">
         <v>127</v>
       </c>
       <c r="CF20" s="53">
         <v>117.8</v>
       </c>
       <c r="CG20" s="53">
         <v>130.4</v>
       </c>
       <c r="CH20" s="33">
         <v>129.19999999999999</v>
       </c>
       <c r="CI20" s="55">
         <v>125.4</v>
       </c>
       <c r="CJ20" s="57">
         <v>134.30000000000001</v>
       </c>
       <c r="CK20" s="33">
         <v>156.30000000000001</v>
       </c>
-      <c r="CL20" s="73">
+      <c r="CL20" s="61">
         <v>151.1</v>
       </c>
       <c r="CM20" s="33">
         <v>157.19999999999999</v>
       </c>
+      <c r="CN20" s="34">
+        <v>154.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="19">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="19">
         <v>113.985</v>
       </c>
       <c r="E21" s="19">
         <v>107.069</v>
       </c>
       <c r="F21" s="19">
         <v>103.664</v>
       </c>
       <c r="G21" s="19">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="19">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="19">
@@ -44059,58 +44111,61 @@
       </c>
       <c r="CD21" s="53">
         <v>104.2</v>
       </c>
       <c r="CE21" s="53">
         <v>99.2</v>
       </c>
       <c r="CF21" s="53">
         <v>96.6</v>
       </c>
       <c r="CG21" s="53">
         <v>95.7</v>
       </c>
       <c r="CH21" s="33">
         <v>87.2</v>
       </c>
       <c r="CI21" s="55">
         <v>76.2</v>
       </c>
       <c r="CJ21" s="57">
         <v>83.1</v>
       </c>
       <c r="CK21" s="33">
         <v>90.1</v>
       </c>
-      <c r="CL21" s="73">
+      <c r="CL21" s="61">
         <v>96.9</v>
       </c>
       <c r="CM21" s="33">
         <v>122.3</v>
       </c>
+      <c r="CN21" s="34">
+        <v>118.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>175.191</v>
       </c>
       <c r="C22" s="19">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="19">
         <v>210.655</v>
       </c>
       <c r="E22" s="19">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="19">
         <v>229.547</v>
       </c>
       <c r="G22" s="19">
         <v>225.495</v>
       </c>
       <c r="H22" s="19">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="19">
@@ -44334,58 +44389,61 @@
       </c>
       <c r="CD22" s="53">
         <v>217.9</v>
       </c>
       <c r="CE22" s="53">
         <v>216</v>
       </c>
       <c r="CF22" s="53">
         <v>213.4</v>
       </c>
       <c r="CG22" s="53">
         <v>207.1</v>
       </c>
       <c r="CH22" s="33">
         <v>207.1</v>
       </c>
       <c r="CI22" s="55">
         <v>214.9</v>
       </c>
       <c r="CJ22" s="57">
         <v>247.3</v>
       </c>
       <c r="CK22" s="33">
         <v>247.7</v>
       </c>
-      <c r="CL22" s="73">
+      <c r="CL22" s="61">
         <v>251.2</v>
       </c>
       <c r="CM22" s="33">
         <v>209.7</v>
       </c>
+      <c r="CN22" s="34">
+        <v>208.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" s="40"/>
       <c r="B23" s="41"/>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
       <c r="N23" s="42"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="43"/>
       <c r="S23" s="42"/>
       <c r="T23" s="42"/>
       <c r="U23" s="42"/>
       <c r="V23" s="42"/>
       <c r="W23" s="43"/>
       <c r="X23" s="42"/>
       <c r="Y23" s="42"/>
@@ -44417,59 +44475,59 @@
       <c r="AY23" s="42"/>
       <c r="AZ23" s="42"/>
       <c r="BA23" s="42"/>
       <c r="BB23" s="40"/>
       <c r="BC23" s="40"/>
       <c r="BD23" s="40"/>
       <c r="BE23" s="40"/>
       <c r="BF23" s="40"/>
       <c r="BG23" s="40"/>
       <c r="BH23" s="40"/>
       <c r="BI23" s="40"/>
       <c r="BJ23" s="44"/>
       <c r="BK23" s="44"/>
       <c r="BL23" s="44"/>
       <c r="BM23" s="44"/>
       <c r="BN23" s="44"/>
       <c r="BO23" s="44"/>
       <c r="BP23" s="44"/>
       <c r="BQ23" s="44"/>
       <c r="BR23" s="44"/>
       <c r="BS23" s="40"/>
       <c r="BT23" s="40"/>
       <c r="BU23" s="40"/>
       <c r="CA23" s="47"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="BZ30" s="50"/>
       <c r="CA30" s="50"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="BZ31" s="50"/>
       <c r="CA31" s="50"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="BZ32" s="50"/>
       <c r="CA32" s="50"/>
     </row>
     <row r="33" spans="78:79">
       <c r="BZ33" s="50"/>
       <c r="CA33" s="50"/>
     </row>
     <row r="34" spans="78:79">
       <c r="BZ34" s="50"/>
       <c r="CA34" s="50"/>
     </row>
     <row r="35" spans="78:79">
       <c r="BZ35" s="50"/>
       <c r="CA35" s="50"/>
     </row>
     <row r="36" spans="78:79">
       <c r="BZ36" s="50"/>
       <c r="CA36" s="50"/>
     </row>
     <row r="37" spans="78:79">
       <c r="BZ37" s="50"/>
       <c r="CA37" s="50"/>
     </row>
     <row r="38" spans="78:79">
       <c r="BZ38" s="50"/>
@@ -44491,67 +44549,67 @@
       <c r="BZ42" s="50"/>
       <c r="CA42" s="50"/>
     </row>
     <row r="43" spans="78:79">
       <c r="BZ43" s="50"/>
       <c r="CA43" s="50"/>
     </row>
     <row r="44" spans="78:79">
       <c r="BZ44" s="50"/>
       <c r="CA44" s="50"/>
     </row>
     <row r="45" spans="78:79">
       <c r="BZ45" s="50"/>
       <c r="CA45" s="50"/>
     </row>
     <row r="46" spans="78:79">
       <c r="BZ46" s="50"/>
       <c r="CA46" s="50"/>
     </row>
     <row r="47" spans="78:79">
       <c r="BZ47" s="51"/>
       <c r="CA47" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CD2:CH2"/>
-[...1 lines deleted...]
-    <mergeCell ref="CH3:CM3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>овцы и козы</vt:lpstr>
     </vt:vector>