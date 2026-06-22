--- v0 (2026-04-14)
+++ v1 (2026-06-22)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-15" windowWidth="12120" windowHeight="12585"/>
+    <workbookView xWindow="-90" yWindow="-15" windowWidth="12510" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="41">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -602,51 +602,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -892,57 +892,120 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3205">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4109,51 +4172,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3188" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4229,98 +4292,120 @@
     <xf numFmtId="164" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="28" fillId="10" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3205">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
     <cellStyle name="40% - Акцент2 2" xfId="27"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="28"/>
@@ -7791,346 +7876,349 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI23"/>
+  <dimension ref="A1:CL23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI5" sqref="CI5"/>
+      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CM7" sqref="CM7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="25.5" customHeight="1">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:90" ht="25.5" customHeight="1">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...70 lines deleted...]
-      <c r="BU1" s="62"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
+      <c r="AQ1" s="55"/>
+      <c r="AR1" s="55"/>
+      <c r="AS1" s="55"/>
+      <c r="AT1" s="55"/>
+      <c r="AU1" s="55"/>
+      <c r="AV1" s="55"/>
+      <c r="AW1" s="55"/>
+      <c r="AX1" s="55"/>
+      <c r="AY1" s="55"/>
+      <c r="AZ1" s="55"/>
+      <c r="BA1" s="55"/>
+      <c r="BB1" s="55"/>
+      <c r="BC1" s="55"/>
+      <c r="BD1" s="55"/>
+      <c r="BE1" s="55"/>
+      <c r="BF1" s="55"/>
+      <c r="BG1" s="55"/>
+      <c r="BH1" s="55"/>
+      <c r="BI1" s="55"/>
+      <c r="BJ1" s="55"/>
+      <c r="BK1" s="55"/>
+      <c r="BL1" s="55"/>
+      <c r="BM1" s="55"/>
+      <c r="BN1" s="55"/>
+      <c r="BO1" s="55"/>
+      <c r="BP1" s="55"/>
+      <c r="BQ1" s="55"/>
+      <c r="BR1" s="55"/>
+      <c r="BS1" s="55"/>
+      <c r="BT1" s="55"/>
+      <c r="BU1" s="55"/>
     </row>
-    <row r="2" spans="1:87" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="57" t="s">
+      <c r="J2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="57"/>
-[...1 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="57" t="s">
+      <c r="V2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="57"/>
-[...1 lines deleted...]
-      <c r="Y2" s="57"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="57" t="s">
+      <c r="AH2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="57"/>
-[...1 lines deleted...]
-      <c r="AK2" s="57"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="57" t="s">
+      <c r="AT2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="57"/>
-[...1 lines deleted...]
-      <c r="AW2" s="57"/>
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="57" t="s">
+      <c r="BF2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="57"/>
-[...1 lines deleted...]
-      <c r="BI2" s="57"/>
+      <c r="BG2" s="59"/>
+      <c r="BH2" s="59"/>
+      <c r="BI2" s="59"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="57" t="s">
+      <c r="BR2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="57"/>
-[...2 lines deleted...]
-      <c r="CA2" s="57" t="s">
+      <c r="BS2" s="59"/>
+      <c r="BT2" s="59"/>
+      <c r="BU2" s="59"/>
+      <c r="CA2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="CB2" s="57"/>
-[...5 lines deleted...]
-      <c r="CH2" s="58"/>
+      <c r="CB2" s="59"/>
+      <c r="CC2" s="59"/>
+      <c r="CD2" s="59"/>
+      <c r="CE2" s="59"/>
+      <c r="CF2" s="59"/>
+      <c r="CG2" s="59"/>
+      <c r="CH2" s="63"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="59" t="s">
+      <c r="B3" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="60"/>
-[...10 lines deleted...]
-      <c r="N3" s="59" t="s">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="59" t="s">
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="60"/>
-[...10 lines deleted...]
-      <c r="AL3" s="59" t="s">
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="60"/>
-[...10 lines deleted...]
-      <c r="AX3" s="59" t="s">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="60"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="59" t="s">
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="62"/>
+      <c r="BJ3" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="60"/>
-[...10 lines deleted...]
-      <c r="BV3" s="59" t="s">
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="62"/>
+      <c r="BV3" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="60"/>
-[...10 lines deleted...]
-      <c r="CH3" s="55" t="s">
+      <c r="BW3" s="57"/>
+      <c r="BX3" s="57"/>
+      <c r="BY3" s="57"/>
+      <c r="BZ3" s="57"/>
+      <c r="CA3" s="57"/>
+      <c r="CB3" s="57"/>
+      <c r="CC3" s="57"/>
+      <c r="CD3" s="57"/>
+      <c r="CE3" s="57"/>
+      <c r="CF3" s="57"/>
+      <c r="CG3" s="62"/>
+      <c r="CH3" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="56"/>
+      <c r="CI3" s="66"/>
+      <c r="CJ3" s="66"/>
+      <c r="CK3" s="66"/>
+      <c r="CL3" s="67"/>
     </row>
-    <row r="4" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A4" s="61"/>
       <c r="B4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8336,61 +8424,70 @@
       </c>
       <c r="BY4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BZ4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CC4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="CD4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CE4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="CG4" s="6" t="s">
+      <c r="CG4" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="CH4" s="49" t="s">
+      <c r="CH4" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="CI4" s="53" t="s">
+      <c r="CI4" s="72" t="s">
         <v>8</v>
       </c>
+      <c r="CJ4" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="CK4" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="CL4" s="74" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:90">
       <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="8">
         <v>27.785</v>
       </c>
       <c r="C5" s="8">
         <v>28.138999999999999</v>
       </c>
       <c r="D5" s="8">
         <v>30.099</v>
       </c>
       <c r="E5" s="8">
         <v>31.808</v>
       </c>
       <c r="F5" s="8">
         <v>32.167000000000002</v>
       </c>
       <c r="G5" s="8">
         <v>32.002000000000002</v>
       </c>
       <c r="H5" s="8">
         <v>30.113</v>
       </c>
       <c r="I5" s="8">
@@ -8602,58 +8699,67 @@
       </c>
       <c r="BZ5" s="28">
         <v>45.1</v>
       </c>
       <c r="CA5" s="24">
         <v>43.7</v>
       </c>
       <c r="CB5" s="43">
         <v>43.5</v>
       </c>
       <c r="CC5" s="43">
         <v>43.2</v>
       </c>
       <c r="CD5" s="47">
         <v>43.427999999999997</v>
       </c>
       <c r="CE5" s="47">
         <v>43.1</v>
       </c>
       <c r="CF5" s="47">
         <v>42.5</v>
       </c>
       <c r="CG5" s="47">
         <v>40.9</v>
       </c>
-      <c r="CH5" s="50">
+      <c r="CH5" s="49">
         <v>40.700000000000003</v>
       </c>
-      <c r="CI5" s="66">
+      <c r="CI5" s="68">
         <v>41</v>
       </c>
+      <c r="CJ5" s="68">
+        <v>42.3</v>
+      </c>
+      <c r="CK5" s="69">
+        <v>44.5</v>
+      </c>
+      <c r="CL5" s="70">
+        <v>45.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:90">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="29">
         <v>0.97799999999999998</v>
       </c>
       <c r="C6" s="29">
         <v>0.99299999999999999</v>
       </c>
       <c r="D6" s="29">
         <v>1.0780000000000001</v>
       </c>
       <c r="E6" s="29">
         <v>1.127</v>
       </c>
       <c r="F6" s="29">
         <v>1.147</v>
       </c>
       <c r="G6" s="29">
         <v>0.753</v>
       </c>
       <c r="H6" s="29">
         <v>0.753</v>
       </c>
       <c r="I6" s="29">
@@ -8865,58 +8971,67 @@
       </c>
       <c r="BZ6" s="37">
         <v>0.3</v>
       </c>
       <c r="CA6" s="37">
         <v>0.6</v>
       </c>
       <c r="CB6" s="44">
         <v>0.6</v>
       </c>
       <c r="CC6" s="44">
         <v>0.6</v>
       </c>
       <c r="CD6" s="45">
         <v>0.57199999999999995</v>
       </c>
       <c r="CE6" s="45">
         <v>0.5</v>
       </c>
       <c r="CF6" s="45">
         <v>0.5</v>
       </c>
       <c r="CG6" s="45">
         <v>0.4</v>
       </c>
-      <c r="CH6" s="51">
+      <c r="CH6" s="50">
         <v>0.4</v>
       </c>
-      <c r="CI6" s="54">
+      <c r="CI6" s="52">
         <v>0.4</v>
       </c>
+      <c r="CJ6" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="CK6" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="CL6" s="52">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:90">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="29">
         <v>2.5750000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.5910000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.6789999999999998</v>
       </c>
       <c r="E7" s="29">
         <v>2.7160000000000002</v>
       </c>
       <c r="F7" s="29">
         <v>2.7160000000000002</v>
       </c>
       <c r="G7" s="29">
         <v>2.6949999999999998</v>
       </c>
       <c r="H7" s="29">
         <v>2.5649999999999999</v>
       </c>
       <c r="I7" s="29">
@@ -9128,58 +9243,67 @@
       </c>
       <c r="BZ7" s="37">
         <v>5.9</v>
       </c>
       <c r="CA7" s="37">
         <v>5</v>
       </c>
       <c r="CB7" s="45">
         <v>5</v>
       </c>
       <c r="CC7" s="45">
         <v>5</v>
       </c>
       <c r="CD7" s="45">
         <v>5.3630000000000004</v>
       </c>
       <c r="CE7" s="45">
         <v>5.3</v>
       </c>
       <c r="CF7" s="45">
         <v>5.2</v>
       </c>
       <c r="CG7" s="45">
         <v>5.7</v>
       </c>
-      <c r="CH7" s="51">
+      <c r="CH7" s="50">
         <v>5.6</v>
       </c>
-      <c r="CI7" s="54">
+      <c r="CI7" s="52">
         <v>5.7</v>
       </c>
+      <c r="CJ7" s="52">
+        <v>5.6</v>
+      </c>
+      <c r="CK7" s="53">
+        <v>5.6</v>
+      </c>
+      <c r="CL7" s="52">
+        <v>5.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:90">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="29">
         <v>2.29</v>
       </c>
       <c r="C8" s="29">
         <v>2.33</v>
       </c>
       <c r="D8" s="29">
         <v>2.5609999999999999</v>
       </c>
       <c r="E8" s="29">
         <v>2.7869999999999999</v>
       </c>
       <c r="F8" s="29">
         <v>2.7919999999999998</v>
       </c>
       <c r="G8" s="29">
         <v>2.7869999999999999</v>
       </c>
       <c r="H8" s="29">
         <v>2.5609999999999999</v>
       </c>
       <c r="I8" s="29">
@@ -9391,58 +9515,67 @@
       </c>
       <c r="BZ8" s="37">
         <v>0.1</v>
       </c>
       <c r="CA8" s="37">
         <v>0.1</v>
       </c>
       <c r="CB8" s="44">
         <v>0.1</v>
       </c>
       <c r="CC8" s="44">
         <v>0.1</v>
       </c>
       <c r="CD8" s="45">
         <v>0.08</v>
       </c>
       <c r="CE8" s="45">
         <v>0.1</v>
       </c>
       <c r="CF8" s="45">
         <v>0.1</v>
       </c>
       <c r="CG8" s="45">
         <v>0.1</v>
       </c>
-      <c r="CH8" s="51">
+      <c r="CH8" s="50">
         <v>0.1</v>
       </c>
-      <c r="CI8" s="54">
+      <c r="CI8" s="52">
         <v>0.1</v>
       </c>
+      <c r="CJ8" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="CK8" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="CL8" s="52">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:90">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="C9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="D9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="E9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="F9" s="29">
         <v>0.27500000000000002</v>
       </c>
       <c r="G9" s="29">
         <v>0.27400000000000002</v>
       </c>
       <c r="H9" s="29">
         <v>0.25700000000000001</v>
       </c>
       <c r="I9" s="29">
@@ -9654,58 +9787,67 @@
       </c>
       <c r="BZ9" s="37">
         <v>0.5</v>
       </c>
       <c r="CA9" s="37">
         <v>0.5</v>
       </c>
       <c r="CB9" s="44">
         <v>0.4</v>
       </c>
       <c r="CC9" s="44">
         <v>0.4</v>
       </c>
       <c r="CD9" s="45">
         <v>0.38900000000000001</v>
       </c>
       <c r="CE9" s="45">
         <v>0.4</v>
       </c>
       <c r="CF9" s="45">
         <v>0.4</v>
       </c>
       <c r="CG9" s="45">
         <v>0.3</v>
       </c>
-      <c r="CH9" s="51">
+      <c r="CH9" s="50">
         <v>0.4</v>
       </c>
-      <c r="CI9" s="54">
+      <c r="CI9" s="52">
         <v>0.4</v>
       </c>
+      <c r="CJ9" s="52">
+        <v>0.4</v>
+      </c>
+      <c r="CK9" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="CL9" s="52">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:90">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="29">
         <v>0.66500000000000004</v>
       </c>
       <c r="C10" s="29">
         <v>0.66300000000000003</v>
       </c>
       <c r="D10" s="29">
         <v>0.68799999999999994</v>
       </c>
       <c r="E10" s="29">
         <v>0.80900000000000005</v>
       </c>
       <c r="F10" s="29">
         <v>0.88900000000000001</v>
       </c>
       <c r="G10" s="29">
         <v>0.88400000000000001</v>
       </c>
       <c r="H10" s="29">
         <v>0.65600000000000003</v>
       </c>
       <c r="I10" s="29">
@@ -9917,58 +10059,67 @@
       </c>
       <c r="BZ10" s="37">
         <v>0.8</v>
       </c>
       <c r="CA10" s="37">
         <v>0.6</v>
       </c>
       <c r="CB10" s="44">
         <v>0.6</v>
       </c>
       <c r="CC10" s="44">
         <v>0.6</v>
       </c>
       <c r="CD10" s="45">
         <v>0.62</v>
       </c>
       <c r="CE10" s="45">
         <v>0.6</v>
       </c>
       <c r="CF10" s="45">
         <v>0.6</v>
       </c>
       <c r="CG10" s="45">
         <v>0.6</v>
       </c>
-      <c r="CH10" s="51">
+      <c r="CH10" s="50">
         <v>0.7</v>
       </c>
-      <c r="CI10" s="54">
+      <c r="CI10" s="52">
         <v>0.7</v>
       </c>
+      <c r="CJ10" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="CK10" s="53">
+        <v>0.8</v>
+      </c>
+      <c r="CL10" s="52">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:90">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="29">
         <v>0.38700000000000001</v>
       </c>
       <c r="C11" s="29">
         <v>0.38700000000000001</v>
       </c>
       <c r="D11" s="29">
         <v>0.39600000000000002</v>
       </c>
       <c r="E11" s="29">
         <v>0.40300000000000002</v>
       </c>
       <c r="F11" s="29">
         <v>0.40500000000000003</v>
       </c>
       <c r="G11" s="29">
         <v>0.42699999999999999</v>
       </c>
       <c r="H11" s="29">
         <v>0.41899999999999998</v>
       </c>
       <c r="I11" s="29">
@@ -10180,58 +10331,67 @@
       </c>
       <c r="BZ11" s="37">
         <v>0.3</v>
       </c>
       <c r="CA11" s="37">
         <v>0.3</v>
       </c>
       <c r="CB11" s="44">
         <v>0.3</v>
       </c>
       <c r="CC11" s="44">
         <v>0.3</v>
       </c>
       <c r="CD11" s="45">
         <v>0.312</v>
       </c>
       <c r="CE11" s="45">
         <v>0.3</v>
       </c>
       <c r="CF11" s="45">
         <v>0.3</v>
       </c>
       <c r="CG11" s="45">
         <v>0.3</v>
       </c>
-      <c r="CH11" s="51">
+      <c r="CH11" s="50">
         <v>0.3</v>
       </c>
-      <c r="CI11" s="54">
+      <c r="CI11" s="52">
         <v>0.3</v>
       </c>
+      <c r="CJ11" s="52">
+        <v>0.3</v>
+      </c>
+      <c r="CK11" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="CL11" s="52">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:90">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29">
         <v>0.41699999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>0.41599999999999998</v>
       </c>
       <c r="D12" s="29">
         <v>0.43099999999999999</v>
       </c>
       <c r="E12" s="29">
         <v>0.48099999999999998</v>
       </c>
       <c r="F12" s="29">
         <v>0.53900000000000003</v>
       </c>
       <c r="G12" s="29">
         <v>0.53900000000000003</v>
       </c>
       <c r="H12" s="29">
         <v>0.40699999999999997</v>
       </c>
       <c r="I12" s="29">
@@ -10443,58 +10603,67 @@
       </c>
       <c r="BZ12" s="37">
         <v>0.5</v>
       </c>
       <c r="CA12" s="37">
         <v>0.5</v>
       </c>
       <c r="CB12" s="44">
         <v>0.5</v>
       </c>
       <c r="CC12" s="44">
         <v>0.5</v>
       </c>
       <c r="CD12" s="45">
         <v>0.47799999999999998</v>
       </c>
       <c r="CE12" s="45">
         <v>0.5</v>
       </c>
       <c r="CF12" s="45">
         <v>0.4</v>
       </c>
       <c r="CG12" s="45">
         <v>0.4</v>
       </c>
-      <c r="CH12" s="51">
+      <c r="CH12" s="50">
         <v>0.4</v>
       </c>
-      <c r="CI12" s="54">
+      <c r="CI12" s="52">
         <v>0.4</v>
       </c>
+      <c r="CJ12" s="52">
+        <v>0.5</v>
+      </c>
+      <c r="CK12" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="CL12" s="52">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:90">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29">
         <v>0.64100000000000001</v>
       </c>
       <c r="C13" s="29">
         <v>0.65600000000000003</v>
       </c>
       <c r="D13" s="29">
         <v>0.72299999999999998</v>
       </c>
       <c r="E13" s="29">
         <v>0.76</v>
       </c>
       <c r="F13" s="29">
         <v>0.77500000000000002</v>
       </c>
       <c r="G13" s="29">
         <v>0.78500000000000003</v>
       </c>
       <c r="H13" s="29">
         <v>0.625</v>
       </c>
       <c r="I13" s="29">
@@ -10706,58 +10875,67 @@
       </c>
       <c r="BZ13" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="CA13" s="37">
         <v>0.8</v>
       </c>
       <c r="CB13" s="44">
         <v>0.7</v>
       </c>
       <c r="CC13" s="44">
         <v>0.7</v>
       </c>
       <c r="CD13" s="45">
         <v>0.87</v>
       </c>
       <c r="CE13" s="45">
         <v>0.9</v>
       </c>
       <c r="CF13" s="45">
         <v>0.9</v>
       </c>
       <c r="CG13" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CH13" s="51">
+      <c r="CH13" s="50">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI13" s="54">
+      <c r="CI13" s="52">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CJ13" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="CK13" s="53">
+        <v>1.3</v>
+      </c>
+      <c r="CL13" s="52">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:90">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="29">
         <v>6.4210000000000003</v>
       </c>
       <c r="C14" s="29">
         <v>6.4329999999999998</v>
       </c>
       <c r="D14" s="29">
         <v>6.617</v>
       </c>
       <c r="E14" s="29">
         <v>7.2720000000000002</v>
       </c>
       <c r="F14" s="29">
         <v>7.5119999999999996</v>
       </c>
       <c r="G14" s="29">
         <v>7.5309999999999997</v>
       </c>
       <c r="H14" s="29">
         <v>7.2320000000000002</v>
       </c>
       <c r="I14" s="29">
@@ -10969,58 +11147,67 @@
       </c>
       <c r="BZ14" s="37">
         <v>12.7</v>
       </c>
       <c r="CA14" s="37">
         <v>11.2</v>
       </c>
       <c r="CB14" s="44">
         <v>11.2</v>
       </c>
       <c r="CC14" s="44">
         <v>11.1</v>
       </c>
       <c r="CD14" s="45">
         <v>11.029</v>
       </c>
       <c r="CE14" s="45">
         <v>11</v>
       </c>
       <c r="CF14" s="45">
         <v>10.9</v>
       </c>
       <c r="CG14" s="45">
         <v>11.1</v>
       </c>
-      <c r="CH14" s="51">
+      <c r="CH14" s="50">
         <v>11.1</v>
       </c>
-      <c r="CI14" s="54">
+      <c r="CI14" s="52">
         <v>11.1</v>
       </c>
+      <c r="CJ14" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="CK14" s="53">
+        <v>12.5</v>
+      </c>
+      <c r="CL14" s="52">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:90">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="C15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="D15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="E15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="F15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="G15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="H15" s="29">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="I15" s="29">
@@ -11232,58 +11419,67 @@
       </c>
       <c r="BZ15" s="37">
         <v>0.1</v>
       </c>
       <c r="CA15" s="37">
         <v>0.04</v>
       </c>
       <c r="CB15" s="45">
         <v>0</v>
       </c>
       <c r="CC15" s="45">
         <v>0.04</v>
       </c>
       <c r="CD15" s="45">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="CE15" s="45">
         <v>0</v>
       </c>
       <c r="CF15" s="45">
         <v>0</v>
       </c>
       <c r="CG15" s="45">
         <v>0</v>
       </c>
-      <c r="CH15" s="51">
+      <c r="CH15" s="50">
         <v>0</v>
       </c>
-      <c r="CI15" s="54">
+      <c r="CI15" s="52">
         <v>0</v>
       </c>
+      <c r="CJ15" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK15" s="54">
+        <v>0</v>
+      </c>
+      <c r="CL15" s="52">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:90">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="29">
         <v>0.11600000000000001</v>
       </c>
       <c r="C16" s="29">
         <v>0.11600000000000001</v>
       </c>
       <c r="D16" s="29">
         <v>0.11799999999999999</v>
       </c>
       <c r="E16" s="29">
         <v>0.129</v>
       </c>
       <c r="F16" s="29">
         <v>0.125</v>
       </c>
       <c r="G16" s="29">
         <v>0.126</v>
       </c>
       <c r="H16" s="29">
         <v>0.13100000000000001</v>
       </c>
       <c r="I16" s="29">
@@ -11495,58 +11691,67 @@
       </c>
       <c r="BZ16" s="37">
         <v>0.1</v>
       </c>
       <c r="CA16" s="37">
         <v>0.2</v>
       </c>
       <c r="CB16" s="44">
         <v>0.2</v>
       </c>
       <c r="CC16" s="44">
         <v>0.2</v>
       </c>
       <c r="CD16" s="45">
         <v>0.17599999999999999</v>
       </c>
       <c r="CE16" s="45">
         <v>0.2</v>
       </c>
       <c r="CF16" s="45">
         <v>0.2</v>
       </c>
       <c r="CG16" s="45">
         <v>0.2</v>
       </c>
-      <c r="CH16" s="51">
+      <c r="CH16" s="50">
         <v>0.1</v>
       </c>
-      <c r="CI16" s="54">
+      <c r="CI16" s="52">
         <v>0.1</v>
       </c>
+      <c r="CJ16" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="CK16" s="53">
+        <v>0.2</v>
+      </c>
+      <c r="CL16" s="52">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:90">
       <c r="A17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -11758,58 +11963,67 @@
       </c>
       <c r="BZ17" s="37">
         <v>4.5</v>
       </c>
       <c r="CA17" s="37">
         <v>4.2</v>
       </c>
       <c r="CB17" s="44">
         <v>4.2</v>
       </c>
       <c r="CC17" s="44">
         <v>4.2</v>
       </c>
       <c r="CD17" s="45">
         <v>4.2050000000000001</v>
       </c>
       <c r="CE17" s="45">
         <v>4.2</v>
       </c>
       <c r="CF17" s="45">
         <v>4.2</v>
       </c>
       <c r="CG17" s="45">
         <v>3.9</v>
       </c>
-      <c r="CH17" s="51">
+      <c r="CH17" s="50">
         <v>3.8</v>
       </c>
-      <c r="CI17" s="54">
+      <c r="CI17" s="52">
         <v>3.9</v>
       </c>
+      <c r="CJ17" s="52">
+        <v>3.9</v>
+      </c>
+      <c r="CK17" s="54">
+        <v>4</v>
+      </c>
+      <c r="CL17" s="52">
+        <v>4.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:90">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="29">
         <v>10.662000000000001</v>
       </c>
       <c r="C18" s="29">
         <v>10.869</v>
       </c>
       <c r="D18" s="29">
         <v>11.968</v>
       </c>
       <c r="E18" s="29">
         <v>12.32</v>
       </c>
       <c r="F18" s="29">
         <v>12.214</v>
       </c>
       <c r="G18" s="29">
         <v>12.45</v>
       </c>
       <c r="H18" s="29">
         <v>11.801</v>
       </c>
       <c r="I18" s="29">
@@ -12021,58 +12235,67 @@
       </c>
       <c r="BZ18" s="37">
         <v>14.9</v>
       </c>
       <c r="CA18" s="37">
         <v>17</v>
       </c>
       <c r="CB18" s="45">
         <v>17</v>
       </c>
       <c r="CC18" s="45">
         <v>16.899999999999999</v>
       </c>
       <c r="CD18" s="45">
         <v>16.727</v>
       </c>
       <c r="CE18" s="45">
         <v>16.600000000000001</v>
       </c>
       <c r="CF18" s="45">
         <v>16.3</v>
       </c>
       <c r="CG18" s="45">
         <v>14.1</v>
       </c>
-      <c r="CH18" s="51">
+      <c r="CH18" s="50">
         <v>14</v>
       </c>
-      <c r="CI18" s="54">
+      <c r="CI18" s="52">
         <v>14</v>
       </c>
+      <c r="CJ18" s="52">
+        <v>14.7</v>
+      </c>
+      <c r="CK18" s="53">
+        <v>14.9</v>
+      </c>
+      <c r="CL18" s="52">
+        <v>15.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:90">
       <c r="A19" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="C19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="D19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="E19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="F19" s="29">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G19" s="29">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="H19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="I19" s="29">
@@ -12284,58 +12507,67 @@
       </c>
       <c r="BZ19" s="37">
         <v>0.01</v>
       </c>
       <c r="CA19" s="37">
         <v>0.01</v>
       </c>
       <c r="CB19" s="45">
         <v>0</v>
       </c>
       <c r="CC19" s="45">
         <v>0.01</v>
       </c>
       <c r="CD19" s="45">
         <v>0.01</v>
       </c>
       <c r="CE19" s="45">
         <v>0</v>
       </c>
       <c r="CF19" s="45">
         <v>0</v>
       </c>
       <c r="CG19" s="45">
         <v>0</v>
       </c>
-      <c r="CH19" s="51">
+      <c r="CH19" s="50">
         <v>0</v>
       </c>
-      <c r="CI19" s="54">
+      <c r="CI19" s="52">
         <v>0</v>
       </c>
+      <c r="CJ19" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK19" s="54">
+        <v>0</v>
+      </c>
+      <c r="CL19" s="52">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:90">
       <c r="A20" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="29">
         <v>0.01</v>
       </c>
       <c r="C20" s="29">
         <v>0.01</v>
       </c>
       <c r="D20" s="29">
         <v>0.01</v>
       </c>
       <c r="E20" s="29">
         <v>0.01</v>
       </c>
       <c r="F20" s="29">
         <v>0.01</v>
       </c>
       <c r="G20" s="29">
         <v>0.01</v>
       </c>
       <c r="H20" s="29">
         <v>0.01</v>
       </c>
       <c r="I20" s="29">
@@ -12553,52 +12785,61 @@
       </c>
       <c r="CB20" s="46" t="s">
         <v>32</v>
       </c>
       <c r="CC20" s="46" t="s">
         <v>32</v>
       </c>
       <c r="CD20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CE20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CF20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CG20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CH20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CI20" s="48" t="s">
         <v>32</v>
       </c>
+      <c r="CJ20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CK20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CL20" s="48" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:90">
       <c r="A21" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="29">
         <v>2.298</v>
       </c>
       <c r="C21" s="29">
         <v>2.35</v>
       </c>
       <c r="D21" s="29">
         <v>2.5049999999999999</v>
       </c>
       <c r="E21" s="29">
         <v>2.669</v>
       </c>
       <c r="F21" s="29">
         <v>2.698</v>
       </c>
       <c r="G21" s="29">
         <v>2.673</v>
       </c>
       <c r="H21" s="29">
         <v>2.625</v>
       </c>
       <c r="I21" s="29">
@@ -12810,58 +13051,67 @@
       </c>
       <c r="BZ21" s="37">
         <v>3.3</v>
       </c>
       <c r="CA21" s="37">
         <v>2.6</v>
       </c>
       <c r="CB21" s="44">
         <v>2.6</v>
       </c>
       <c r="CC21" s="44">
         <v>2.6</v>
       </c>
       <c r="CD21" s="45">
         <v>2.5</v>
       </c>
       <c r="CE21" s="45">
         <v>2.5</v>
       </c>
       <c r="CF21" s="45">
         <v>2.5</v>
       </c>
       <c r="CG21" s="45">
         <v>2.7</v>
       </c>
-      <c r="CH21" s="52">
+      <c r="CH21" s="51">
         <v>2.7</v>
       </c>
-      <c r="CI21" s="54">
+      <c r="CI21" s="52">
         <v>2.8</v>
       </c>
+      <c r="CJ21" s="52">
+        <v>3</v>
+      </c>
+      <c r="CK21" s="53">
+        <v>3.5</v>
+      </c>
+      <c r="CL21" s="52">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:90">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
       <c r="X22" s="19"/>
       <c r="Y22" s="19"/>
@@ -12893,51 +13143,51 @@
       <c r="AY22" s="19"/>
       <c r="AZ22" s="19"/>
       <c r="BA22" s="19"/>
       <c r="BB22" s="20"/>
       <c r="BC22" s="20"/>
       <c r="BD22" s="20"/>
       <c r="BE22" s="20"/>
       <c r="BF22" s="20"/>
       <c r="BG22" s="20"/>
       <c r="BH22" s="20"/>
       <c r="BI22" s="20"/>
       <c r="BJ22" s="19"/>
       <c r="BK22" s="19"/>
       <c r="BL22" s="19"/>
       <c r="BM22" s="19"/>
       <c r="BN22" s="20"/>
       <c r="BO22" s="20"/>
       <c r="BP22" s="20"/>
       <c r="BQ22" s="20"/>
       <c r="BR22" s="20"/>
       <c r="BS22" s="20"/>
       <c r="BT22" s="20"/>
       <c r="BU22" s="20"/>
       <c r="CA22" s="21"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:90">
       <c r="A23" s="18"/>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="19"/>
       <c r="U23" s="19"/>
       <c r="V23" s="19"/>
       <c r="W23" s="19"/>
       <c r="X23" s="19"/>
       <c r="Y23" s="19"/>
@@ -12970,67 +13220,67 @@
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="20"/>
       <c r="BC23" s="20"/>
       <c r="BD23" s="20"/>
       <c r="BE23" s="20"/>
       <c r="BF23" s="20"/>
       <c r="BG23" s="20"/>
       <c r="BH23" s="20"/>
       <c r="BI23" s="20"/>
       <c r="BJ23" s="19"/>
       <c r="BK23" s="19"/>
       <c r="BL23" s="19"/>
       <c r="BM23" s="19"/>
       <c r="BN23" s="20"/>
       <c r="BO23" s="20"/>
       <c r="BP23" s="20"/>
       <c r="BQ23" s="20"/>
       <c r="BR23" s="20"/>
       <c r="BS23" s="20"/>
       <c r="BT23" s="20"/>
       <c r="BU23" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="CH3:CI3"/>
     <mergeCell ref="CA2:CH2"/>
     <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>
     </vt:vector>