--- v1 (2026-06-22)
+++ v2 (2026-08-03)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-90" yWindow="-15" windowWidth="12510" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="41">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -602,51 +602,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -892,81 +892,50 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...29 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -4172,51 +4141,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3188" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4306,105 +4275,108 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="10" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3205">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
     <cellStyle name="40% - Акцент2 2" xfId="27"/>
@@ -7876,349 +7848,350 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL23"/>
+  <dimension ref="A1:CM23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM7" sqref="CM7"/>
+      <selection pane="topRight" activeCell="CM8" sqref="CM8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="25.5" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:91" ht="25.5" customHeight="1">
+      <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="55"/>
-[...70 lines deleted...]
-      <c r="BU1" s="55"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
+      <c r="AL1" s="68"/>
+      <c r="AM1" s="68"/>
+      <c r="AN1" s="68"/>
+      <c r="AO1" s="68"/>
+      <c r="AP1" s="68"/>
+      <c r="AQ1" s="68"/>
+      <c r="AR1" s="68"/>
+      <c r="AS1" s="68"/>
+      <c r="AT1" s="68"/>
+      <c r="AU1" s="68"/>
+      <c r="AV1" s="68"/>
+      <c r="AW1" s="68"/>
+      <c r="AX1" s="68"/>
+      <c r="AY1" s="68"/>
+      <c r="AZ1" s="68"/>
+      <c r="BA1" s="68"/>
+      <c r="BB1" s="68"/>
+      <c r="BC1" s="68"/>
+      <c r="BD1" s="68"/>
+      <c r="BE1" s="68"/>
+      <c r="BF1" s="68"/>
+      <c r="BG1" s="68"/>
+      <c r="BH1" s="68"/>
+      <c r="BI1" s="68"/>
+      <c r="BJ1" s="68"/>
+      <c r="BK1" s="68"/>
+      <c r="BL1" s="68"/>
+      <c r="BM1" s="68"/>
+      <c r="BN1" s="68"/>
+      <c r="BO1" s="68"/>
+      <c r="BP1" s="68"/>
+      <c r="BQ1" s="68"/>
+      <c r="BR1" s="68"/>
+      <c r="BS1" s="68"/>
+      <c r="BT1" s="68"/>
+      <c r="BU1" s="68"/>
     </row>
-    <row r="2" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="59" t="s">
+      <c r="J2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="59"/>
-[...1 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="59" t="s">
+      <c r="V2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="59"/>
-[...1 lines deleted...]
-      <c r="Y2" s="59"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="59" t="s">
+      <c r="AH2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="59"/>
-[...1 lines deleted...]
-      <c r="AK2" s="59"/>
+      <c r="AI2" s="63"/>
+      <c r="AJ2" s="63"/>
+      <c r="AK2" s="63"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="59" t="s">
+      <c r="AT2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="59"/>
-[...1 lines deleted...]
-      <c r="AW2" s="59"/>
+      <c r="AU2" s="63"/>
+      <c r="AV2" s="63"/>
+      <c r="AW2" s="63"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="59" t="s">
+      <c r="BF2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="59"/>
-[...1 lines deleted...]
-      <c r="BI2" s="59"/>
+      <c r="BG2" s="63"/>
+      <c r="BH2" s="63"/>
+      <c r="BI2" s="63"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="59" t="s">
+      <c r="BR2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="59"/>
-[...2 lines deleted...]
-      <c r="CA2" s="59" t="s">
+      <c r="BS2" s="63"/>
+      <c r="BT2" s="63"/>
+      <c r="BU2" s="63"/>
+      <c r="CA2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="CB2" s="59"/>
-[...5 lines deleted...]
-      <c r="CH2" s="63"/>
+      <c r="CB2" s="63"/>
+      <c r="CC2" s="63"/>
+      <c r="CD2" s="63"/>
+      <c r="CE2" s="63"/>
+      <c r="CF2" s="63"/>
+      <c r="CG2" s="63"/>
+      <c r="CH2" s="64"/>
     </row>
-    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="57"/>
-[...10 lines deleted...]
-      <c r="N3" s="56" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="57"/>
-[...10 lines deleted...]
-      <c r="Z3" s="56" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="57"/>
-[...10 lines deleted...]
-      <c r="AL3" s="56" t="s">
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="57"/>
-[...10 lines deleted...]
-      <c r="AX3" s="56" t="s">
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="57"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="56" t="s">
+      <c r="AY3" s="66"/>
+      <c r="AZ3" s="66"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="66"/>
+      <c r="BC3" s="66"/>
+      <c r="BD3" s="66"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="67"/>
+      <c r="BJ3" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="57"/>
-[...10 lines deleted...]
-      <c r="BV3" s="56" t="s">
+      <c r="BK3" s="66"/>
+      <c r="BL3" s="66"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="66"/>
+      <c r="BO3" s="66"/>
+      <c r="BP3" s="66"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="66"/>
+      <c r="BS3" s="66"/>
+      <c r="BT3" s="66"/>
+      <c r="BU3" s="67"/>
+      <c r="BV3" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="57"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="66"/>
+      <c r="BX3" s="66"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="66"/>
+      <c r="CA3" s="66"/>
+      <c r="CB3" s="66"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="66"/>
+      <c r="CE3" s="66"/>
+      <c r="CF3" s="66"/>
+      <c r="CG3" s="67"/>
+      <c r="CH3" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="66"/>
-[...2 lines deleted...]
-      <c r="CL3" s="67"/>
+      <c r="CI3" s="73"/>
+      <c r="CJ3" s="73"/>
+      <c r="CK3" s="73"/>
+      <c r="CL3" s="73"/>
+      <c r="CM3" s="74"/>
     </row>
-    <row r="4" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A4" s="61"/>
+    <row r="4" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A4" s="71"/>
       <c r="B4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8424,70 +8397,73 @@
       </c>
       <c r="BY4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BZ4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CC4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="CD4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CE4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="CG4" s="64" t="s">
+      <c r="CG4" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="CH4" s="71" t="s">
+      <c r="CH4" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="CI4" s="72" t="s">
+      <c r="CI4" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="CJ4" s="72" t="s">
+      <c r="CJ4" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="CK4" s="73" t="s">
+      <c r="CK4" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="CL4" s="74" t="s">
+      <c r="CL4" s="62" t="s">
         <v>11</v>
       </c>
+      <c r="CM4" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="8">
         <v>27.785</v>
       </c>
       <c r="C5" s="8">
         <v>28.138999999999999</v>
       </c>
       <c r="D5" s="8">
         <v>30.099</v>
       </c>
       <c r="E5" s="8">
         <v>31.808</v>
       </c>
       <c r="F5" s="8">
         <v>32.167000000000002</v>
       </c>
       <c r="G5" s="8">
         <v>32.002000000000002</v>
       </c>
       <c r="H5" s="8">
         <v>30.113</v>
       </c>
       <c r="I5" s="8">
@@ -8702,64 +8678,67 @@
       </c>
       <c r="CA5" s="24">
         <v>43.7</v>
       </c>
       <c r="CB5" s="43">
         <v>43.5</v>
       </c>
       <c r="CC5" s="43">
         <v>43.2</v>
       </c>
       <c r="CD5" s="47">
         <v>43.427999999999997</v>
       </c>
       <c r="CE5" s="47">
         <v>43.1</v>
       </c>
       <c r="CF5" s="47">
         <v>42.5</v>
       </c>
       <c r="CG5" s="47">
         <v>40.9</v>
       </c>
       <c r="CH5" s="49">
         <v>40.700000000000003</v>
       </c>
-      <c r="CI5" s="68">
+      <c r="CI5" s="56">
         <v>41</v>
       </c>
-      <c r="CJ5" s="68">
+      <c r="CJ5" s="56">
         <v>42.3</v>
       </c>
-      <c r="CK5" s="69">
+      <c r="CK5" s="57">
         <v>44.5</v>
       </c>
-      <c r="CL5" s="70">
+      <c r="CL5" s="58">
         <v>45.7</v>
       </c>
+      <c r="CM5" s="75">
+        <v>46.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="29">
         <v>0.97799999999999998</v>
       </c>
       <c r="C6" s="29">
         <v>0.99299999999999999</v>
       </c>
       <c r="D6" s="29">
         <v>1.0780000000000001</v>
       </c>
       <c r="E6" s="29">
         <v>1.127</v>
       </c>
       <c r="F6" s="29">
         <v>1.147</v>
       </c>
       <c r="G6" s="29">
         <v>0.753</v>
       </c>
       <c r="H6" s="29">
         <v>0.753</v>
       </c>
       <c r="I6" s="29">
@@ -8986,52 +8965,55 @@
       </c>
       <c r="CE6" s="45">
         <v>0.5</v>
       </c>
       <c r="CF6" s="45">
         <v>0.5</v>
       </c>
       <c r="CG6" s="45">
         <v>0.4</v>
       </c>
       <c r="CH6" s="50">
         <v>0.4</v>
       </c>
       <c r="CI6" s="52">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="52">
         <v>0.4</v>
       </c>
       <c r="CK6" s="53">
         <v>0.4</v>
       </c>
       <c r="CL6" s="52">
         <v>0.4</v>
       </c>
+      <c r="CM6" s="54">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="29">
         <v>2.5750000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.5910000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.6789999999999998</v>
       </c>
       <c r="E7" s="29">
         <v>2.7160000000000002</v>
       </c>
       <c r="F7" s="29">
         <v>2.7160000000000002</v>
       </c>
       <c r="G7" s="29">
         <v>2.6949999999999998</v>
       </c>
       <c r="H7" s="29">
         <v>2.5649999999999999</v>
       </c>
       <c r="I7" s="29">
@@ -9258,52 +9240,55 @@
       </c>
       <c r="CE7" s="45">
         <v>5.3</v>
       </c>
       <c r="CF7" s="45">
         <v>5.2</v>
       </c>
       <c r="CG7" s="45">
         <v>5.7</v>
       </c>
       <c r="CH7" s="50">
         <v>5.6</v>
       </c>
       <c r="CI7" s="52">
         <v>5.7</v>
       </c>
       <c r="CJ7" s="52">
         <v>5.6</v>
       </c>
       <c r="CK7" s="53">
         <v>5.6</v>
       </c>
       <c r="CL7" s="52">
         <v>5.5</v>
       </c>
+      <c r="CM7" s="54">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="29">
         <v>2.29</v>
       </c>
       <c r="C8" s="29">
         <v>2.33</v>
       </c>
       <c r="D8" s="29">
         <v>2.5609999999999999</v>
       </c>
       <c r="E8" s="29">
         <v>2.7869999999999999</v>
       </c>
       <c r="F8" s="29">
         <v>2.7919999999999998</v>
       </c>
       <c r="G8" s="29">
         <v>2.7869999999999999</v>
       </c>
       <c r="H8" s="29">
         <v>2.5609999999999999</v>
       </c>
       <c r="I8" s="29">
@@ -9530,52 +9515,55 @@
       </c>
       <c r="CE8" s="45">
         <v>0.1</v>
       </c>
       <c r="CF8" s="45">
         <v>0.1</v>
       </c>
       <c r="CG8" s="45">
         <v>0.1</v>
       </c>
       <c r="CH8" s="50">
         <v>0.1</v>
       </c>
       <c r="CI8" s="52">
         <v>0.1</v>
       </c>
       <c r="CJ8" s="52">
         <v>0.1</v>
       </c>
       <c r="CK8" s="53">
         <v>0.1</v>
       </c>
       <c r="CL8" s="52">
         <v>0.1</v>
       </c>
+      <c r="CM8" s="54">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="C9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="D9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="E9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="F9" s="29">
         <v>0.27500000000000002</v>
       </c>
       <c r="G9" s="29">
         <v>0.27400000000000002</v>
       </c>
       <c r="H9" s="29">
         <v>0.25700000000000001</v>
       </c>
       <c r="I9" s="29">
@@ -9802,52 +9790,55 @@
       </c>
       <c r="CE9" s="45">
         <v>0.4</v>
       </c>
       <c r="CF9" s="45">
         <v>0.4</v>
       </c>
       <c r="CG9" s="45">
         <v>0.3</v>
       </c>
       <c r="CH9" s="50">
         <v>0.4</v>
       </c>
       <c r="CI9" s="52">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="52">
         <v>0.4</v>
       </c>
       <c r="CK9" s="53">
         <v>0.4</v>
       </c>
       <c r="CL9" s="52">
         <v>0.4</v>
       </c>
+      <c r="CM9" s="54">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="29">
         <v>0.66500000000000004</v>
       </c>
       <c r="C10" s="29">
         <v>0.66300000000000003</v>
       </c>
       <c r="D10" s="29">
         <v>0.68799999999999994</v>
       </c>
       <c r="E10" s="29">
         <v>0.80900000000000005</v>
       </c>
       <c r="F10" s="29">
         <v>0.88900000000000001</v>
       </c>
       <c r="G10" s="29">
         <v>0.88400000000000001</v>
       </c>
       <c r="H10" s="29">
         <v>0.65600000000000003</v>
       </c>
       <c r="I10" s="29">
@@ -10074,52 +10065,55 @@
       </c>
       <c r="CE10" s="45">
         <v>0.6</v>
       </c>
       <c r="CF10" s="45">
         <v>0.6</v>
       </c>
       <c r="CG10" s="45">
         <v>0.6</v>
       </c>
       <c r="CH10" s="50">
         <v>0.7</v>
       </c>
       <c r="CI10" s="52">
         <v>0.7</v>
       </c>
       <c r="CJ10" s="52">
         <v>0.7</v>
       </c>
       <c r="CK10" s="53">
         <v>0.8</v>
       </c>
       <c r="CL10" s="52">
         <v>0.8</v>
       </c>
+      <c r="CM10" s="54">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="29">
         <v>0.38700000000000001</v>
       </c>
       <c r="C11" s="29">
         <v>0.38700000000000001</v>
       </c>
       <c r="D11" s="29">
         <v>0.39600000000000002</v>
       </c>
       <c r="E11" s="29">
         <v>0.40300000000000002</v>
       </c>
       <c r="F11" s="29">
         <v>0.40500000000000003</v>
       </c>
       <c r="G11" s="29">
         <v>0.42699999999999999</v>
       </c>
       <c r="H11" s="29">
         <v>0.41899999999999998</v>
       </c>
       <c r="I11" s="29">
@@ -10346,52 +10340,55 @@
       </c>
       <c r="CE11" s="45">
         <v>0.3</v>
       </c>
       <c r="CF11" s="45">
         <v>0.3</v>
       </c>
       <c r="CG11" s="45">
         <v>0.3</v>
       </c>
       <c r="CH11" s="50">
         <v>0.3</v>
       </c>
       <c r="CI11" s="52">
         <v>0.3</v>
       </c>
       <c r="CJ11" s="52">
         <v>0.3</v>
       </c>
       <c r="CK11" s="53">
         <v>0.3</v>
       </c>
       <c r="CL11" s="52">
         <v>0.3</v>
       </c>
+      <c r="CM11" s="54">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29">
         <v>0.41699999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>0.41599999999999998</v>
       </c>
       <c r="D12" s="29">
         <v>0.43099999999999999</v>
       </c>
       <c r="E12" s="29">
         <v>0.48099999999999998</v>
       </c>
       <c r="F12" s="29">
         <v>0.53900000000000003</v>
       </c>
       <c r="G12" s="29">
         <v>0.53900000000000003</v>
       </c>
       <c r="H12" s="29">
         <v>0.40699999999999997</v>
       </c>
       <c r="I12" s="29">
@@ -10618,52 +10615,55 @@
       </c>
       <c r="CE12" s="45">
         <v>0.5</v>
       </c>
       <c r="CF12" s="45">
         <v>0.4</v>
       </c>
       <c r="CG12" s="45">
         <v>0.4</v>
       </c>
       <c r="CH12" s="50">
         <v>0.4</v>
       </c>
       <c r="CI12" s="52">
         <v>0.4</v>
       </c>
       <c r="CJ12" s="52">
         <v>0.5</v>
       </c>
       <c r="CK12" s="53">
         <v>0.5</v>
       </c>
       <c r="CL12" s="52">
         <v>0.5</v>
       </c>
+      <c r="CM12" s="54">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29">
         <v>0.64100000000000001</v>
       </c>
       <c r="C13" s="29">
         <v>0.65600000000000003</v>
       </c>
       <c r="D13" s="29">
         <v>0.72299999999999998</v>
       </c>
       <c r="E13" s="29">
         <v>0.76</v>
       </c>
       <c r="F13" s="29">
         <v>0.77500000000000002</v>
       </c>
       <c r="G13" s="29">
         <v>0.78500000000000003</v>
       </c>
       <c r="H13" s="29">
         <v>0.625</v>
       </c>
       <c r="I13" s="29">
@@ -10890,52 +10890,55 @@
       </c>
       <c r="CE13" s="45">
         <v>0.9</v>
       </c>
       <c r="CF13" s="45">
         <v>0.9</v>
       </c>
       <c r="CG13" s="45">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH13" s="50">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI13" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ13" s="52">
         <v>1.2</v>
       </c>
       <c r="CK13" s="53">
         <v>1.3</v>
       </c>
       <c r="CL13" s="52">
         <v>1.3</v>
       </c>
+      <c r="CM13" s="54">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="29">
         <v>6.4210000000000003</v>
       </c>
       <c r="C14" s="29">
         <v>6.4329999999999998</v>
       </c>
       <c r="D14" s="29">
         <v>6.617</v>
       </c>
       <c r="E14" s="29">
         <v>7.2720000000000002</v>
       </c>
       <c r="F14" s="29">
         <v>7.5119999999999996</v>
       </c>
       <c r="G14" s="29">
         <v>7.5309999999999997</v>
       </c>
       <c r="H14" s="29">
         <v>7.2320000000000002</v>
       </c>
       <c r="I14" s="29">
@@ -11162,52 +11165,55 @@
       </c>
       <c r="CE14" s="45">
         <v>11</v>
       </c>
       <c r="CF14" s="45">
         <v>10.9</v>
       </c>
       <c r="CG14" s="45">
         <v>11.1</v>
       </c>
       <c r="CH14" s="50">
         <v>11.1</v>
       </c>
       <c r="CI14" s="52">
         <v>11.1</v>
       </c>
       <c r="CJ14" s="52">
         <v>11.4</v>
       </c>
       <c r="CK14" s="53">
         <v>12.5</v>
       </c>
       <c r="CL14" s="52">
         <v>12.8</v>
       </c>
+      <c r="CM14" s="54">
+        <v>11.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="C15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="D15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="E15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="F15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="G15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="H15" s="29">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="I15" s="29">
@@ -11434,52 +11440,55 @@
       </c>
       <c r="CE15" s="45">
         <v>0</v>
       </c>
       <c r="CF15" s="45">
         <v>0</v>
       </c>
       <c r="CG15" s="45">
         <v>0</v>
       </c>
       <c r="CH15" s="50">
         <v>0</v>
       </c>
       <c r="CI15" s="52">
         <v>0</v>
       </c>
       <c r="CJ15" s="52">
         <v>0</v>
       </c>
       <c r="CK15" s="54">
         <v>0</v>
       </c>
       <c r="CL15" s="52">
         <v>0</v>
       </c>
+      <c r="CM15" s="54">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="29">
         <v>0.11600000000000001</v>
       </c>
       <c r="C16" s="29">
         <v>0.11600000000000001</v>
       </c>
       <c r="D16" s="29">
         <v>0.11799999999999999</v>
       </c>
       <c r="E16" s="29">
         <v>0.129</v>
       </c>
       <c r="F16" s="29">
         <v>0.125</v>
       </c>
       <c r="G16" s="29">
         <v>0.126</v>
       </c>
       <c r="H16" s="29">
         <v>0.13100000000000001</v>
       </c>
       <c r="I16" s="29">
@@ -11706,52 +11715,55 @@
       </c>
       <c r="CE16" s="45">
         <v>0.2</v>
       </c>
       <c r="CF16" s="45">
         <v>0.2</v>
       </c>
       <c r="CG16" s="45">
         <v>0.2</v>
       </c>
       <c r="CH16" s="50">
         <v>0.1</v>
       </c>
       <c r="CI16" s="52">
         <v>0.1</v>
       </c>
       <c r="CJ16" s="52">
         <v>0.1</v>
       </c>
       <c r="CK16" s="53">
         <v>0.2</v>
       </c>
       <c r="CL16" s="52">
         <v>0.2</v>
       </c>
+      <c r="CM16" s="54">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -11978,52 +11990,55 @@
       </c>
       <c r="CE17" s="45">
         <v>4.2</v>
       </c>
       <c r="CF17" s="45">
         <v>4.2</v>
       </c>
       <c r="CG17" s="45">
         <v>3.9</v>
       </c>
       <c r="CH17" s="50">
         <v>3.8</v>
       </c>
       <c r="CI17" s="52">
         <v>3.9</v>
       </c>
       <c r="CJ17" s="52">
         <v>3.9</v>
       </c>
       <c r="CK17" s="54">
         <v>4</v>
       </c>
       <c r="CL17" s="52">
         <v>4.5</v>
       </c>
+      <c r="CM17" s="54">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="29">
         <v>10.662000000000001</v>
       </c>
       <c r="C18" s="29">
         <v>10.869</v>
       </c>
       <c r="D18" s="29">
         <v>11.968</v>
       </c>
       <c r="E18" s="29">
         <v>12.32</v>
       </c>
       <c r="F18" s="29">
         <v>12.214</v>
       </c>
       <c r="G18" s="29">
         <v>12.45</v>
       </c>
       <c r="H18" s="29">
         <v>11.801</v>
       </c>
       <c r="I18" s="29">
@@ -12250,52 +12265,55 @@
       </c>
       <c r="CE18" s="45">
         <v>16.600000000000001</v>
       </c>
       <c r="CF18" s="45">
         <v>16.3</v>
       </c>
       <c r="CG18" s="45">
         <v>14.1</v>
       </c>
       <c r="CH18" s="50">
         <v>14</v>
       </c>
       <c r="CI18" s="52">
         <v>14</v>
       </c>
       <c r="CJ18" s="52">
         <v>14.7</v>
       </c>
       <c r="CK18" s="53">
         <v>14.9</v>
       </c>
       <c r="CL18" s="52">
         <v>15.3</v>
       </c>
+      <c r="CM18" s="54">
+        <v>18</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="C19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="D19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="E19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="F19" s="29">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G19" s="29">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="H19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="I19" s="29">
@@ -12522,52 +12540,55 @@
       </c>
       <c r="CE19" s="45">
         <v>0</v>
       </c>
       <c r="CF19" s="45">
         <v>0</v>
       </c>
       <c r="CG19" s="45">
         <v>0</v>
       </c>
       <c r="CH19" s="50">
         <v>0</v>
       </c>
       <c r="CI19" s="52">
         <v>0</v>
       </c>
       <c r="CJ19" s="52">
         <v>0</v>
       </c>
       <c r="CK19" s="54">
         <v>0</v>
       </c>
       <c r="CL19" s="52">
         <v>0</v>
       </c>
+      <c r="CM19" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="29">
         <v>0.01</v>
       </c>
       <c r="C20" s="29">
         <v>0.01</v>
       </c>
       <c r="D20" s="29">
         <v>0.01</v>
       </c>
       <c r="E20" s="29">
         <v>0.01</v>
       </c>
       <c r="F20" s="29">
         <v>0.01</v>
       </c>
       <c r="G20" s="29">
         <v>0.01</v>
       </c>
       <c r="H20" s="29">
         <v>0.01</v>
       </c>
       <c r="I20" s="29">
@@ -12794,52 +12815,55 @@
       </c>
       <c r="CE20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CF20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CG20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CH20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CI20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CJ20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CK20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CL20" s="48" t="s">
         <v>32</v>
       </c>
+      <c r="CM20" s="48" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="29">
         <v>2.298</v>
       </c>
       <c r="C21" s="29">
         <v>2.35</v>
       </c>
       <c r="D21" s="29">
         <v>2.5049999999999999</v>
       </c>
       <c r="E21" s="29">
         <v>2.669</v>
       </c>
       <c r="F21" s="29">
         <v>2.698</v>
       </c>
       <c r="G21" s="29">
         <v>2.673</v>
       </c>
       <c r="H21" s="29">
         <v>2.625</v>
       </c>
       <c r="I21" s="29">
@@ -13066,52 +13090,55 @@
       </c>
       <c r="CE21" s="45">
         <v>2.5</v>
       </c>
       <c r="CF21" s="45">
         <v>2.5</v>
       </c>
       <c r="CG21" s="45">
         <v>2.7</v>
       </c>
       <c r="CH21" s="51">
         <v>2.7</v>
       </c>
       <c r="CI21" s="52">
         <v>2.8</v>
       </c>
       <c r="CJ21" s="52">
         <v>3</v>
       </c>
       <c r="CK21" s="53">
         <v>3.5</v>
       </c>
       <c r="CL21" s="52">
         <v>3.6</v>
       </c>
+      <c r="CM21" s="54">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
       <c r="X22" s="19"/>
       <c r="Y22" s="19"/>
@@ -13143,51 +13170,51 @@
       <c r="AY22" s="19"/>
       <c r="AZ22" s="19"/>
       <c r="BA22" s="19"/>
       <c r="BB22" s="20"/>
       <c r="BC22" s="20"/>
       <c r="BD22" s="20"/>
       <c r="BE22" s="20"/>
       <c r="BF22" s="20"/>
       <c r="BG22" s="20"/>
       <c r="BH22" s="20"/>
       <c r="BI22" s="20"/>
       <c r="BJ22" s="19"/>
       <c r="BK22" s="19"/>
       <c r="BL22" s="19"/>
       <c r="BM22" s="19"/>
       <c r="BN22" s="20"/>
       <c r="BO22" s="20"/>
       <c r="BP22" s="20"/>
       <c r="BQ22" s="20"/>
       <c r="BR22" s="20"/>
       <c r="BS22" s="20"/>
       <c r="BT22" s="20"/>
       <c r="BU22" s="20"/>
       <c r="CA22" s="21"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" s="18"/>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="19"/>
       <c r="U23" s="19"/>
       <c r="V23" s="19"/>
       <c r="W23" s="19"/>
       <c r="X23" s="19"/>
       <c r="Y23" s="19"/>
@@ -13220,67 +13247,67 @@
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="20"/>
       <c r="BC23" s="20"/>
       <c r="BD23" s="20"/>
       <c r="BE23" s="20"/>
       <c r="BF23" s="20"/>
       <c r="BG23" s="20"/>
       <c r="BH23" s="20"/>
       <c r="BI23" s="20"/>
       <c r="BJ23" s="19"/>
       <c r="BK23" s="19"/>
       <c r="BL23" s="19"/>
       <c r="BM23" s="19"/>
       <c r="BN23" s="20"/>
       <c r="BO23" s="20"/>
       <c r="BP23" s="20"/>
       <c r="BQ23" s="20"/>
       <c r="BR23" s="20"/>
       <c r="BS23" s="20"/>
       <c r="BT23" s="20"/>
       <c r="BU23" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="CA2:CH2"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>
     </vt:vector>