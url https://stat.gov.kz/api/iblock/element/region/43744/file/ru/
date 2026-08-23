--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-15" windowWidth="12510" windowHeight="12585"/>
+    <workbookView xWindow="11055" yWindow="45" windowWidth="17520" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="41">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -602,51 +602,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -933,50 +933,63 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3205">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4141,51 +4154,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3188" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4295,88 +4308,100 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="10" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3205">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
     <cellStyle name="40% - Акцент2 2" xfId="27"/>
@@ -7848,350 +7873,351 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM23"/>
+  <dimension ref="A1:CO23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM8" sqref="CM8"/>
+      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CE6" sqref="CE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="25.5" customHeight="1">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:93" ht="25.5" customHeight="1">
+      <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...70 lines deleted...]
-      <c r="BU1" s="68"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76"/>
+      <c r="AM1" s="76"/>
+      <c r="AN1" s="76"/>
+      <c r="AO1" s="76"/>
+      <c r="AP1" s="76"/>
+      <c r="AQ1" s="76"/>
+      <c r="AR1" s="76"/>
+      <c r="AS1" s="76"/>
+      <c r="AT1" s="76"/>
+      <c r="AU1" s="76"/>
+      <c r="AV1" s="76"/>
+      <c r="AW1" s="76"/>
+      <c r="AX1" s="76"/>
+      <c r="AY1" s="76"/>
+      <c r="AZ1" s="76"/>
+      <c r="BA1" s="76"/>
+      <c r="BB1" s="76"/>
+      <c r="BC1" s="76"/>
+      <c r="BD1" s="76"/>
+      <c r="BE1" s="76"/>
+      <c r="BF1" s="76"/>
+      <c r="BG1" s="76"/>
+      <c r="BH1" s="76"/>
+      <c r="BI1" s="76"/>
+      <c r="BJ1" s="76"/>
+      <c r="BK1" s="76"/>
+      <c r="BL1" s="76"/>
+      <c r="BM1" s="76"/>
+      <c r="BN1" s="76"/>
+      <c r="BO1" s="76"/>
+      <c r="BP1" s="76"/>
+      <c r="BQ1" s="76"/>
+      <c r="BR1" s="76"/>
+      <c r="BS1" s="76"/>
+      <c r="BT1" s="76"/>
+      <c r="BU1" s="76"/>
     </row>
-    <row r="2" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:93" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="63" t="s">
+      <c r="J2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="63"/>
-[...1 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="63" t="s">
+      <c r="V2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="63"/>
-[...1 lines deleted...]
-      <c r="Y2" s="63"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="63" t="s">
+      <c r="AH2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="63"/>
-[...1 lines deleted...]
-      <c r="AK2" s="63"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="63" t="s">
+      <c r="AT2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="63"/>
-[...1 lines deleted...]
-      <c r="AW2" s="63"/>
+      <c r="AU2" s="68"/>
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="68"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="63" t="s">
+      <c r="BF2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="63"/>
-[...1 lines deleted...]
-      <c r="BI2" s="63"/>
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="68"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="63" t="s">
+      <c r="BR2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="63"/>
-[...2 lines deleted...]
-      <c r="CA2" s="63" t="s">
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="68"/>
+      <c r="BU2" s="68"/>
+      <c r="CA2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="CB2" s="63"/>
-[...5 lines deleted...]
-      <c r="CH2" s="64"/>
+      <c r="CB2" s="68"/>
+      <c r="CC2" s="68"/>
+      <c r="CD2" s="68"/>
+      <c r="CE2" s="68"/>
+      <c r="CF2" s="68"/>
+      <c r="CG2" s="68"/>
+      <c r="CH2" s="75"/>
     </row>
-    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="70" t="s">
+    <row r="3" spans="1:93" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="65" t="s">
+      <c r="B3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="66"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="77"/>
+      <c r="Z3" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="66"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="73"/>
+      <c r="AI3" s="73"/>
+      <c r="AJ3" s="73"/>
+      <c r="AK3" s="77"/>
+      <c r="AL3" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="73"/>
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="73"/>
+      <c r="AQ3" s="73"/>
+      <c r="AR3" s="73"/>
+      <c r="AS3" s="73"/>
+      <c r="AT3" s="73"/>
+      <c r="AU3" s="73"/>
+      <c r="AV3" s="73"/>
+      <c r="AW3" s="77"/>
+      <c r="AX3" s="72" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65" t="s">
+      <c r="AY3" s="73"/>
+      <c r="AZ3" s="73"/>
+      <c r="BA3" s="73"/>
+      <c r="BB3" s="73"/>
+      <c r="BC3" s="73"/>
+      <c r="BD3" s="73"/>
+      <c r="BE3" s="73"/>
+      <c r="BF3" s="73"/>
+      <c r="BG3" s="73"/>
+      <c r="BH3" s="73"/>
+      <c r="BI3" s="74"/>
+      <c r="BJ3" s="72" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="66"/>
-[...10 lines deleted...]
-      <c r="BV3" s="65" t="s">
+      <c r="BK3" s="73"/>
+      <c r="BL3" s="73"/>
+      <c r="BM3" s="73"/>
+      <c r="BN3" s="73"/>
+      <c r="BO3" s="73"/>
+      <c r="BP3" s="73"/>
+      <c r="BQ3" s="73"/>
+      <c r="BR3" s="73"/>
+      <c r="BS3" s="73"/>
+      <c r="BT3" s="73"/>
+      <c r="BU3" s="74"/>
+      <c r="BV3" s="72" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="66"/>
-[...10 lines deleted...]
-      <c r="CH3" s="72" t="s">
+      <c r="BW3" s="73"/>
+      <c r="BX3" s="73"/>
+      <c r="BY3" s="73"/>
+      <c r="BZ3" s="73"/>
+      <c r="CA3" s="73"/>
+      <c r="CB3" s="73"/>
+      <c r="CC3" s="73"/>
+      <c r="CD3" s="73"/>
+      <c r="CE3" s="73"/>
+      <c r="CF3" s="73"/>
+      <c r="CG3" s="74"/>
+      <c r="CH3" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="73"/>
-[...3 lines deleted...]
-      <c r="CM3" s="74"/>
+      <c r="CI3" s="70"/>
+      <c r="CJ3" s="70"/>
+      <c r="CK3" s="70"/>
+      <c r="CL3" s="70"/>
+      <c r="CM3" s="70"/>
+      <c r="CN3" s="71"/>
     </row>
-    <row r="4" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A4" s="71"/>
+    <row r="4" spans="1:93" ht="13.5" thickBot="1">
+      <c r="A4" s="79"/>
       <c r="B4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8418,52 +8444,55 @@
       </c>
       <c r="CF4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CG4" s="55" t="s">
         <v>18</v>
       </c>
       <c r="CH4" s="59" t="s">
         <v>7</v>
       </c>
       <c r="CI4" s="60" t="s">
         <v>8</v>
       </c>
       <c r="CJ4" s="60" t="s">
         <v>9</v>
       </c>
       <c r="CK4" s="61" t="s">
         <v>10</v>
       </c>
       <c r="CL4" s="62" t="s">
         <v>11</v>
       </c>
       <c r="CM4" s="6" t="s">
         <v>12</v>
       </c>
+      <c r="CN4" s="65" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:93">
       <c r="A5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="8">
         <v>27.785</v>
       </c>
       <c r="C5" s="8">
         <v>28.138999999999999</v>
       </c>
       <c r="D5" s="8">
         <v>30.099</v>
       </c>
       <c r="E5" s="8">
         <v>31.808</v>
       </c>
       <c r="F5" s="8">
         <v>32.167000000000002</v>
       </c>
       <c r="G5" s="8">
         <v>32.002000000000002</v>
       </c>
       <c r="H5" s="8">
         <v>30.113</v>
       </c>
       <c r="I5" s="8">
@@ -8690,55 +8719,58 @@
       </c>
       <c r="CE5" s="47">
         <v>43.1</v>
       </c>
       <c r="CF5" s="47">
         <v>42.5</v>
       </c>
       <c r="CG5" s="47">
         <v>40.9</v>
       </c>
       <c r="CH5" s="49">
         <v>40.700000000000003</v>
       </c>
       <c r="CI5" s="56">
         <v>41</v>
       </c>
       <c r="CJ5" s="56">
         <v>42.3</v>
       </c>
       <c r="CK5" s="57">
         <v>44.5</v>
       </c>
       <c r="CL5" s="58">
         <v>45.7</v>
       </c>
-      <c r="CM5" s="75">
+      <c r="CM5" s="63">
         <v>46.1</v>
       </c>
+      <c r="CN5" s="67">
+        <v>46.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:93">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="29">
         <v>0.97799999999999998</v>
       </c>
       <c r="C6" s="29">
         <v>0.99299999999999999</v>
       </c>
       <c r="D6" s="29">
         <v>1.0780000000000001</v>
       </c>
       <c r="E6" s="29">
         <v>1.127</v>
       </c>
       <c r="F6" s="29">
         <v>1.147</v>
       </c>
       <c r="G6" s="29">
         <v>0.753</v>
       </c>
       <c r="H6" s="29">
         <v>0.753</v>
       </c>
       <c r="I6" s="29">
@@ -8968,52 +9000,55 @@
       </c>
       <c r="CF6" s="45">
         <v>0.5</v>
       </c>
       <c r="CG6" s="45">
         <v>0.4</v>
       </c>
       <c r="CH6" s="50">
         <v>0.4</v>
       </c>
       <c r="CI6" s="52">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="52">
         <v>0.4</v>
       </c>
       <c r="CK6" s="53">
         <v>0.4</v>
       </c>
       <c r="CL6" s="52">
         <v>0.4</v>
       </c>
       <c r="CM6" s="54">
         <v>0.4</v>
       </c>
+      <c r="CN6" s="66">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:93">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="29">
         <v>2.5750000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.5910000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.6789999999999998</v>
       </c>
       <c r="E7" s="29">
         <v>2.7160000000000002</v>
       </c>
       <c r="F7" s="29">
         <v>2.7160000000000002</v>
       </c>
       <c r="G7" s="29">
         <v>2.6949999999999998</v>
       </c>
       <c r="H7" s="29">
         <v>2.5649999999999999</v>
       </c>
       <c r="I7" s="29">
@@ -9243,52 +9278,55 @@
       </c>
       <c r="CF7" s="45">
         <v>5.2</v>
       </c>
       <c r="CG7" s="45">
         <v>5.7</v>
       </c>
       <c r="CH7" s="50">
         <v>5.6</v>
       </c>
       <c r="CI7" s="52">
         <v>5.7</v>
       </c>
       <c r="CJ7" s="52">
         <v>5.6</v>
       </c>
       <c r="CK7" s="53">
         <v>5.6</v>
       </c>
       <c r="CL7" s="52">
         <v>5.5</v>
       </c>
       <c r="CM7" s="54">
         <v>6.4</v>
       </c>
+      <c r="CN7" s="66">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:93">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="29">
         <v>2.29</v>
       </c>
       <c r="C8" s="29">
         <v>2.33</v>
       </c>
       <c r="D8" s="29">
         <v>2.5609999999999999</v>
       </c>
       <c r="E8" s="29">
         <v>2.7869999999999999</v>
       </c>
       <c r="F8" s="29">
         <v>2.7919999999999998</v>
       </c>
       <c r="G8" s="29">
         <v>2.7869999999999999</v>
       </c>
       <c r="H8" s="29">
         <v>2.5609999999999999</v>
       </c>
       <c r="I8" s="29">
@@ -9518,52 +9556,56 @@
       </c>
       <c r="CF8" s="45">
         <v>0.1</v>
       </c>
       <c r="CG8" s="45">
         <v>0.1</v>
       </c>
       <c r="CH8" s="50">
         <v>0.1</v>
       </c>
       <c r="CI8" s="52">
         <v>0.1</v>
       </c>
       <c r="CJ8" s="52">
         <v>0.1</v>
       </c>
       <c r="CK8" s="53">
         <v>0.1</v>
       </c>
       <c r="CL8" s="52">
         <v>0.1</v>
       </c>
       <c r="CM8" s="54">
         <v>0.1</v>
       </c>
+      <c r="CN8" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="CO8" s="64"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:93">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="C9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="D9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="E9" s="29">
         <v>0.25800000000000001</v>
       </c>
       <c r="F9" s="29">
         <v>0.27500000000000002</v>
       </c>
       <c r="G9" s="29">
         <v>0.27400000000000002</v>
       </c>
       <c r="H9" s="29">
         <v>0.25700000000000001</v>
       </c>
       <c r="I9" s="29">
@@ -9793,52 +9835,55 @@
       </c>
       <c r="CF9" s="45">
         <v>0.4</v>
       </c>
       <c r="CG9" s="45">
         <v>0.3</v>
       </c>
       <c r="CH9" s="50">
         <v>0.4</v>
       </c>
       <c r="CI9" s="52">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="52">
         <v>0.4</v>
       </c>
       <c r="CK9" s="53">
         <v>0.4</v>
       </c>
       <c r="CL9" s="52">
         <v>0.4</v>
       </c>
       <c r="CM9" s="54">
         <v>0.4</v>
       </c>
+      <c r="CN9" s="66">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:93">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="29">
         <v>0.66500000000000004</v>
       </c>
       <c r="C10" s="29">
         <v>0.66300000000000003</v>
       </c>
       <c r="D10" s="29">
         <v>0.68799999999999994</v>
       </c>
       <c r="E10" s="29">
         <v>0.80900000000000005</v>
       </c>
       <c r="F10" s="29">
         <v>0.88900000000000001</v>
       </c>
       <c r="G10" s="29">
         <v>0.88400000000000001</v>
       </c>
       <c r="H10" s="29">
         <v>0.65600000000000003</v>
       </c>
       <c r="I10" s="29">
@@ -10068,52 +10113,55 @@
       </c>
       <c r="CF10" s="45">
         <v>0.6</v>
       </c>
       <c r="CG10" s="45">
         <v>0.6</v>
       </c>
       <c r="CH10" s="50">
         <v>0.7</v>
       </c>
       <c r="CI10" s="52">
         <v>0.7</v>
       </c>
       <c r="CJ10" s="52">
         <v>0.7</v>
       </c>
       <c r="CK10" s="53">
         <v>0.8</v>
       </c>
       <c r="CL10" s="52">
         <v>0.8</v>
       </c>
       <c r="CM10" s="54">
         <v>0.7</v>
       </c>
+      <c r="CN10" s="66">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:93">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="29">
         <v>0.38700000000000001</v>
       </c>
       <c r="C11" s="29">
         <v>0.38700000000000001</v>
       </c>
       <c r="D11" s="29">
         <v>0.39600000000000002</v>
       </c>
       <c r="E11" s="29">
         <v>0.40300000000000002</v>
       </c>
       <c r="F11" s="29">
         <v>0.40500000000000003</v>
       </c>
       <c r="G11" s="29">
         <v>0.42699999999999999</v>
       </c>
       <c r="H11" s="29">
         <v>0.41899999999999998</v>
       </c>
       <c r="I11" s="29">
@@ -10343,52 +10391,55 @@
       </c>
       <c r="CF11" s="45">
         <v>0.3</v>
       </c>
       <c r="CG11" s="45">
         <v>0.3</v>
       </c>
       <c r="CH11" s="50">
         <v>0.3</v>
       </c>
       <c r="CI11" s="52">
         <v>0.3</v>
       </c>
       <c r="CJ11" s="52">
         <v>0.3</v>
       </c>
       <c r="CK11" s="53">
         <v>0.3</v>
       </c>
       <c r="CL11" s="52">
         <v>0.3</v>
       </c>
       <c r="CM11" s="54">
         <v>0.4</v>
       </c>
+      <c r="CN11" s="66">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:93">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29">
         <v>0.41699999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>0.41599999999999998</v>
       </c>
       <c r="D12" s="29">
         <v>0.43099999999999999</v>
       </c>
       <c r="E12" s="29">
         <v>0.48099999999999998</v>
       </c>
       <c r="F12" s="29">
         <v>0.53900000000000003</v>
       </c>
       <c r="G12" s="29">
         <v>0.53900000000000003</v>
       </c>
       <c r="H12" s="29">
         <v>0.40699999999999997</v>
       </c>
       <c r="I12" s="29">
@@ -10618,52 +10669,55 @@
       </c>
       <c r="CF12" s="45">
         <v>0.4</v>
       </c>
       <c r="CG12" s="45">
         <v>0.4</v>
       </c>
       <c r="CH12" s="50">
         <v>0.4</v>
       </c>
       <c r="CI12" s="52">
         <v>0.4</v>
       </c>
       <c r="CJ12" s="52">
         <v>0.5</v>
       </c>
       <c r="CK12" s="53">
         <v>0.5</v>
       </c>
       <c r="CL12" s="52">
         <v>0.5</v>
       </c>
       <c r="CM12" s="54">
         <v>0.5</v>
       </c>
+      <c r="CN12" s="66">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:93">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29">
         <v>0.64100000000000001</v>
       </c>
       <c r="C13" s="29">
         <v>0.65600000000000003</v>
       </c>
       <c r="D13" s="29">
         <v>0.72299999999999998</v>
       </c>
       <c r="E13" s="29">
         <v>0.76</v>
       </c>
       <c r="F13" s="29">
         <v>0.77500000000000002</v>
       </c>
       <c r="G13" s="29">
         <v>0.78500000000000003</v>
       </c>
       <c r="H13" s="29">
         <v>0.625</v>
       </c>
       <c r="I13" s="29">
@@ -10893,52 +10947,55 @@
       </c>
       <c r="CF13" s="45">
         <v>0.9</v>
       </c>
       <c r="CG13" s="45">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH13" s="50">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI13" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ13" s="52">
         <v>1.2</v>
       </c>
       <c r="CK13" s="53">
         <v>1.3</v>
       </c>
       <c r="CL13" s="52">
         <v>1.3</v>
       </c>
       <c r="CM13" s="54">
         <v>1</v>
       </c>
+      <c r="CN13" s="66">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:93">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="29">
         <v>6.4210000000000003</v>
       </c>
       <c r="C14" s="29">
         <v>6.4329999999999998</v>
       </c>
       <c r="D14" s="29">
         <v>6.617</v>
       </c>
       <c r="E14" s="29">
         <v>7.2720000000000002</v>
       </c>
       <c r="F14" s="29">
         <v>7.5119999999999996</v>
       </c>
       <c r="G14" s="29">
         <v>7.5309999999999997</v>
       </c>
       <c r="H14" s="29">
         <v>7.2320000000000002</v>
       </c>
       <c r="I14" s="29">
@@ -11168,52 +11225,55 @@
       </c>
       <c r="CF14" s="45">
         <v>10.9</v>
       </c>
       <c r="CG14" s="45">
         <v>11.1</v>
       </c>
       <c r="CH14" s="50">
         <v>11.1</v>
       </c>
       <c r="CI14" s="52">
         <v>11.1</v>
       </c>
       <c r="CJ14" s="52">
         <v>11.4</v>
       </c>
       <c r="CK14" s="53">
         <v>12.5</v>
       </c>
       <c r="CL14" s="52">
         <v>12.8</v>
       </c>
       <c r="CM14" s="54">
         <v>11.3</v>
       </c>
+      <c r="CN14" s="66">
+        <v>11.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:93">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="C15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="D15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="E15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="F15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="G15" s="29">
         <v>5.5E-2</v>
       </c>
       <c r="H15" s="29">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="I15" s="29">
@@ -11443,52 +11503,55 @@
       </c>
       <c r="CF15" s="45">
         <v>0</v>
       </c>
       <c r="CG15" s="45">
         <v>0</v>
       </c>
       <c r="CH15" s="50">
         <v>0</v>
       </c>
       <c r="CI15" s="52">
         <v>0</v>
       </c>
       <c r="CJ15" s="52">
         <v>0</v>
       </c>
       <c r="CK15" s="54">
         <v>0</v>
       </c>
       <c r="CL15" s="52">
         <v>0</v>
       </c>
       <c r="CM15" s="54">
         <v>0.1</v>
       </c>
+      <c r="CN15" s="66">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:93">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="29">
         <v>0.11600000000000001</v>
       </c>
       <c r="C16" s="29">
         <v>0.11600000000000001</v>
       </c>
       <c r="D16" s="29">
         <v>0.11799999999999999</v>
       </c>
       <c r="E16" s="29">
         <v>0.129</v>
       </c>
       <c r="F16" s="29">
         <v>0.125</v>
       </c>
       <c r="G16" s="29">
         <v>0.126</v>
       </c>
       <c r="H16" s="29">
         <v>0.13100000000000001</v>
       </c>
       <c r="I16" s="29">
@@ -11718,52 +11781,55 @@
       </c>
       <c r="CF16" s="45">
         <v>0.2</v>
       </c>
       <c r="CG16" s="45">
         <v>0.2</v>
       </c>
       <c r="CH16" s="50">
         <v>0.1</v>
       </c>
       <c r="CI16" s="52">
         <v>0.1</v>
       </c>
       <c r="CJ16" s="52">
         <v>0.1</v>
       </c>
       <c r="CK16" s="53">
         <v>0.2</v>
       </c>
       <c r="CL16" s="52">
         <v>0.2</v>
       </c>
       <c r="CM16" s="54">
         <v>0.1</v>
       </c>
+      <c r="CN16" s="66">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -11993,52 +12059,55 @@
       </c>
       <c r="CF17" s="45">
         <v>4.2</v>
       </c>
       <c r="CG17" s="45">
         <v>3.9</v>
       </c>
       <c r="CH17" s="50">
         <v>3.8</v>
       </c>
       <c r="CI17" s="52">
         <v>3.9</v>
       </c>
       <c r="CJ17" s="52">
         <v>3.9</v>
       </c>
       <c r="CK17" s="54">
         <v>4</v>
       </c>
       <c r="CL17" s="52">
         <v>4.5</v>
       </c>
       <c r="CM17" s="54">
         <v>4</v>
       </c>
+      <c r="CN17" s="66">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="29">
         <v>10.662000000000001</v>
       </c>
       <c r="C18" s="29">
         <v>10.869</v>
       </c>
       <c r="D18" s="29">
         <v>11.968</v>
       </c>
       <c r="E18" s="29">
         <v>12.32</v>
       </c>
       <c r="F18" s="29">
         <v>12.214</v>
       </c>
       <c r="G18" s="29">
         <v>12.45</v>
       </c>
       <c r="H18" s="29">
         <v>11.801</v>
       </c>
       <c r="I18" s="29">
@@ -12268,52 +12337,55 @@
       </c>
       <c r="CF18" s="45">
         <v>16.3</v>
       </c>
       <c r="CG18" s="45">
         <v>14.1</v>
       </c>
       <c r="CH18" s="50">
         <v>14</v>
       </c>
       <c r="CI18" s="52">
         <v>14</v>
       </c>
       <c r="CJ18" s="52">
         <v>14.7</v>
       </c>
       <c r="CK18" s="53">
         <v>14.9</v>
       </c>
       <c r="CL18" s="52">
         <v>15.3</v>
       </c>
       <c r="CM18" s="54">
         <v>18</v>
       </c>
+      <c r="CN18" s="66">
+        <v>18</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="C19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="D19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="E19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="F19" s="29">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G19" s="29">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="H19" s="29">
         <v>1.2E-2</v>
       </c>
       <c r="I19" s="29">
@@ -12543,52 +12615,55 @@
       </c>
       <c r="CF19" s="45">
         <v>0</v>
       </c>
       <c r="CG19" s="45">
         <v>0</v>
       </c>
       <c r="CH19" s="50">
         <v>0</v>
       </c>
       <c r="CI19" s="52">
         <v>0</v>
       </c>
       <c r="CJ19" s="52">
         <v>0</v>
       </c>
       <c r="CK19" s="54">
         <v>0</v>
       </c>
       <c r="CL19" s="52">
         <v>0</v>
       </c>
       <c r="CM19" s="54">
         <v>0</v>
       </c>
+      <c r="CN19" s="66">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="29">
         <v>0.01</v>
       </c>
       <c r="C20" s="29">
         <v>0.01</v>
       </c>
       <c r="D20" s="29">
         <v>0.01</v>
       </c>
       <c r="E20" s="29">
         <v>0.01</v>
       </c>
       <c r="F20" s="29">
         <v>0.01</v>
       </c>
       <c r="G20" s="29">
         <v>0.01</v>
       </c>
       <c r="H20" s="29">
         <v>0.01</v>
       </c>
       <c r="I20" s="29">
@@ -12818,52 +12893,55 @@
       </c>
       <c r="CF20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CG20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CH20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CI20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CJ20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CK20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CL20" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CM20" s="48" t="s">
         <v>32</v>
       </c>
+      <c r="CN20" s="66" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="29">
         <v>2.298</v>
       </c>
       <c r="C21" s="29">
         <v>2.35</v>
       </c>
       <c r="D21" s="29">
         <v>2.5049999999999999</v>
       </c>
       <c r="E21" s="29">
         <v>2.669</v>
       </c>
       <c r="F21" s="29">
         <v>2.698</v>
       </c>
       <c r="G21" s="29">
         <v>2.673</v>
       </c>
       <c r="H21" s="29">
         <v>2.625</v>
       </c>
       <c r="I21" s="29">
@@ -13093,52 +13171,55 @@
       </c>
       <c r="CF21" s="45">
         <v>2.5</v>
       </c>
       <c r="CG21" s="45">
         <v>2.7</v>
       </c>
       <c r="CH21" s="51">
         <v>2.7</v>
       </c>
       <c r="CI21" s="52">
         <v>2.8</v>
       </c>
       <c r="CJ21" s="52">
         <v>3</v>
       </c>
       <c r="CK21" s="53">
         <v>3.5</v>
       </c>
       <c r="CL21" s="52">
         <v>3.6</v>
       </c>
       <c r="CM21" s="54">
         <v>2.7</v>
       </c>
+      <c r="CN21" s="66">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
       <c r="X22" s="19"/>
       <c r="Y22" s="19"/>
@@ -13170,51 +13251,51 @@
       <c r="AY22" s="19"/>
       <c r="AZ22" s="19"/>
       <c r="BA22" s="19"/>
       <c r="BB22" s="20"/>
       <c r="BC22" s="20"/>
       <c r="BD22" s="20"/>
       <c r="BE22" s="20"/>
       <c r="BF22" s="20"/>
       <c r="BG22" s="20"/>
       <c r="BH22" s="20"/>
       <c r="BI22" s="20"/>
       <c r="BJ22" s="19"/>
       <c r="BK22" s="19"/>
       <c r="BL22" s="19"/>
       <c r="BM22" s="19"/>
       <c r="BN22" s="20"/>
       <c r="BO22" s="20"/>
       <c r="BP22" s="20"/>
       <c r="BQ22" s="20"/>
       <c r="BR22" s="20"/>
       <c r="BS22" s="20"/>
       <c r="BT22" s="20"/>
       <c r="BU22" s="20"/>
       <c r="CA22" s="21"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" s="18"/>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="19"/>
       <c r="U23" s="19"/>
       <c r="V23" s="19"/>
       <c r="W23" s="19"/>
       <c r="X23" s="19"/>
       <c r="Y23" s="19"/>
@@ -13247,67 +13328,67 @@
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="20"/>
       <c r="BC23" s="20"/>
       <c r="BD23" s="20"/>
       <c r="BE23" s="20"/>
       <c r="BF23" s="20"/>
       <c r="BG23" s="20"/>
       <c r="BH23" s="20"/>
       <c r="BI23" s="20"/>
       <c r="BJ23" s="19"/>
       <c r="BK23" s="19"/>
       <c r="BL23" s="19"/>
       <c r="BM23" s="19"/>
       <c r="BN23" s="20"/>
       <c r="BO23" s="20"/>
       <c r="BP23" s="20"/>
       <c r="BQ23" s="20"/>
       <c r="BR23" s="20"/>
       <c r="BS23" s="20"/>
       <c r="BT23" s="20"/>
       <c r="BU23" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="AX3:BI3"/>
-[...2 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CH3:CN3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CA2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>
     </vt:vector>