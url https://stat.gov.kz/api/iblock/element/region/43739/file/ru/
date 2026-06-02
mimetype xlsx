--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="270" yWindow="60" windowWidth="10440" windowHeight="12780"/>
+    <workbookView xWindow="270" yWindow="60" windowWidth="11550" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="41">
   <si>
     <t>Численность лошадей, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -4117,51 +4117,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -4250,88 +4250,97 @@
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3207">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
     <cellStyle name="40% - Акцент2 2" xfId="27"/>
@@ -7805,351 +7814,353 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI39"/>
+  <dimension ref="A1:CK39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CG11" sqref="CG11"/>
+      <selection pane="topRight" activeCell="CJ10" sqref="CJ10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="71" width="9.140625" style="1"/>
     <col min="72" max="72" width="10.28515625" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="32.25" customHeight="1">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:89" ht="32.25" customHeight="1">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...70 lines deleted...]
-      <c r="BU1" s="57"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
+      <c r="AO1" s="69"/>
+      <c r="AP1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="69"/>
+      <c r="AS1" s="69"/>
+      <c r="AT1" s="69"/>
+      <c r="AU1" s="69"/>
+      <c r="AV1" s="69"/>
+      <c r="AW1" s="69"/>
+      <c r="AX1" s="69"/>
+      <c r="AY1" s="69"/>
+      <c r="AZ1" s="69"/>
+      <c r="BA1" s="69"/>
+      <c r="BB1" s="69"/>
+      <c r="BC1" s="69"/>
+      <c r="BD1" s="69"/>
+      <c r="BE1" s="69"/>
+      <c r="BF1" s="69"/>
+      <c r="BG1" s="69"/>
+      <c r="BH1" s="69"/>
+      <c r="BI1" s="69"/>
+      <c r="BJ1" s="69"/>
+      <c r="BK1" s="69"/>
+      <c r="BL1" s="69"/>
+      <c r="BM1" s="69"/>
+      <c r="BN1" s="69"/>
+      <c r="BO1" s="69"/>
+      <c r="BP1" s="69"/>
+      <c r="BQ1" s="69"/>
+      <c r="BR1" s="69"/>
+      <c r="BS1" s="69"/>
+      <c r="BT1" s="69"/>
+      <c r="BU1" s="69"/>
     </row>
-    <row r="2" spans="1:87" ht="15.75" thickBot="1">
+    <row r="2" spans="1:89" ht="15.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="56" t="s">
+      <c r="J2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="56"/>
-[...1 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="56" t="s">
+      <c r="V2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="56"/>
-[...1 lines deleted...]
-      <c r="Y2" s="56"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="56" t="s">
+      <c r="AH2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="56"/>
-[...1 lines deleted...]
-      <c r="AK2" s="56"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="56" t="s">
+      <c r="AT2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="56"/>
-[...1 lines deleted...]
-      <c r="AW2" s="56"/>
+      <c r="AU2" s="67"/>
+      <c r="AV2" s="67"/>
+      <c r="AW2" s="67"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="56" t="s">
+      <c r="BF2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="56"/>
-[...1 lines deleted...]
-      <c r="BI2" s="56"/>
+      <c r="BG2" s="67"/>
+      <c r="BH2" s="67"/>
+      <c r="BI2" s="67"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="56" t="s">
+      <c r="BR2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="56"/>
-[...1 lines deleted...]
-      <c r="BU2" s="56"/>
+      <c r="BS2" s="67"/>
+      <c r="BT2" s="67"/>
+      <c r="BU2" s="67"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="56" t="s">
+      <c r="CD2" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="56"/>
-[...2 lines deleted...]
-      <c r="CH2" s="64"/>
+      <c r="CE2" s="67"/>
+      <c r="CF2" s="67"/>
+      <c r="CG2" s="67"/>
+      <c r="CH2" s="68"/>
     </row>
-    <row r="3" spans="1:87" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="58" t="s">
+    <row r="3" spans="1:89" ht="16.5" thickBot="1">
+      <c r="A3" s="71"/>
+      <c r="B3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58" t="s">
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="59"/>
-[...10 lines deleted...]
-      <c r="Z3" s="58" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="59"/>
-[...10 lines deleted...]
-      <c r="AL3" s="58" t="s">
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="59"/>
-[...10 lines deleted...]
-      <c r="AX3" s="58" t="s">
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="62"/>
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="59"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="58" t="s">
+      <c r="AY3" s="62"/>
+      <c r="AZ3" s="62"/>
+      <c r="BA3" s="62"/>
+      <c r="BB3" s="62"/>
+      <c r="BC3" s="62"/>
+      <c r="BD3" s="62"/>
+      <c r="BE3" s="62"/>
+      <c r="BF3" s="62"/>
+      <c r="BG3" s="62"/>
+      <c r="BH3" s="62"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="59"/>
-[...10 lines deleted...]
-      <c r="BV3" s="58" t="s">
+      <c r="BK3" s="62"/>
+      <c r="BL3" s="62"/>
+      <c r="BM3" s="62"/>
+      <c r="BN3" s="62"/>
+      <c r="BO3" s="62"/>
+      <c r="BP3" s="62"/>
+      <c r="BQ3" s="62"/>
+      <c r="BR3" s="62"/>
+      <c r="BS3" s="62"/>
+      <c r="BT3" s="62"/>
+      <c r="BU3" s="70"/>
+      <c r="BV3" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="59"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="62"/>
+      <c r="BX3" s="62"/>
+      <c r="BY3" s="62"/>
+      <c r="BZ3" s="62"/>
+      <c r="CA3" s="62"/>
+      <c r="CB3" s="62"/>
+      <c r="CC3" s="62"/>
+      <c r="CD3" s="62"/>
+      <c r="CE3" s="62"/>
+      <c r="CF3" s="62"/>
+      <c r="CG3" s="70"/>
+      <c r="CH3" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="66"/>
+      <c r="CI3" s="65"/>
+      <c r="CJ3" s="65"/>
+      <c r="CK3" s="66"/>
     </row>
-    <row r="4" spans="1:87" ht="15.75" thickBot="1">
-      <c r="A4" s="63"/>
+    <row r="4" spans="1:89" ht="15.75" thickBot="1">
+      <c r="A4" s="72"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8364,52 +8375,58 @@
       </c>
       <c r="CB4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="53" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
+      <c r="CJ4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK4" s="5" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>316.04500000000002</v>
       </c>
       <c r="C5" s="8">
         <v>314.70800000000003</v>
       </c>
       <c r="D5" s="8">
         <v>324.05099999999999</v>
       </c>
       <c r="E5" s="8">
         <v>348.44900000000001</v>
       </c>
       <c r="F5" s="8">
         <v>357.78</v>
       </c>
       <c r="G5" s="9">
         <v>352.46899999999999</v>
       </c>
       <c r="H5" s="8">
         <v>341.09100000000001</v>
       </c>
       <c r="I5" s="8">
@@ -8624,55 +8641,61 @@
       </c>
       <c r="CA5" s="47">
         <v>505.5</v>
       </c>
       <c r="CB5" s="49">
         <v>500.1</v>
       </c>
       <c r="CC5" s="49">
         <v>495.8</v>
       </c>
       <c r="CD5" s="49">
         <v>486.9</v>
       </c>
       <c r="CE5" s="49">
         <v>476.5</v>
       </c>
       <c r="CF5" s="49">
         <v>464.7</v>
       </c>
       <c r="CG5" s="49">
         <v>492.9</v>
       </c>
       <c r="CH5" s="54">
         <v>494.3</v>
       </c>
-      <c r="CI5" s="67">
+      <c r="CI5" s="56">
         <v>490.3</v>
       </c>
+      <c r="CJ5" s="58">
+        <v>509.6</v>
+      </c>
+      <c r="CK5" s="73">
+        <v>530.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>3.1920000000000002</v>
       </c>
       <c r="C6" s="20">
         <v>3.2120000000000002</v>
       </c>
       <c r="D6" s="20">
         <v>3.2509999999999999</v>
       </c>
       <c r="E6" s="20">
         <v>3.2349999999999999</v>
       </c>
       <c r="F6" s="20">
         <v>3.4340000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>0.93300000000000005</v>
       </c>
       <c r="H6" s="20">
         <v>0.98299999999999998</v>
       </c>
       <c r="I6" s="20">
@@ -8887,55 +8910,61 @@
       </c>
       <c r="CA6" s="48">
         <v>5.6</v>
       </c>
       <c r="CB6" s="50">
         <v>5.6</v>
       </c>
       <c r="CC6" s="50">
         <v>5.5</v>
       </c>
       <c r="CD6" s="50">
         <v>5.5</v>
       </c>
       <c r="CE6" s="50">
         <v>5.4</v>
       </c>
       <c r="CF6" s="50">
         <v>5.3</v>
       </c>
       <c r="CG6" s="50">
         <v>3.5</v>
       </c>
       <c r="CH6" s="55">
         <v>3.6</v>
       </c>
-      <c r="CI6" s="68">
+      <c r="CI6" s="57">
         <v>3.6</v>
       </c>
+      <c r="CJ6" s="59">
+        <v>3.6</v>
+      </c>
+      <c r="CK6" s="36">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>13.411</v>
       </c>
       <c r="C7" s="20">
         <v>13.234999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>13.238</v>
       </c>
       <c r="E7" s="20">
         <v>14.269</v>
       </c>
       <c r="F7" s="20">
         <v>14.978999999999999</v>
       </c>
       <c r="G7" s="20">
         <v>15.068</v>
       </c>
       <c r="H7" s="20">
         <v>14.436</v>
       </c>
       <c r="I7" s="20">
@@ -9150,55 +9179,61 @@
       </c>
       <c r="CA7" s="48">
         <v>31.5</v>
       </c>
       <c r="CB7" s="50">
         <v>31.6</v>
       </c>
       <c r="CC7" s="50">
         <v>31.6</v>
       </c>
       <c r="CD7" s="50">
         <v>31.4</v>
       </c>
       <c r="CE7" s="50">
         <v>30.8</v>
       </c>
       <c r="CF7" s="50">
         <v>30.6</v>
       </c>
       <c r="CG7" s="50">
         <v>24.6</v>
       </c>
       <c r="CH7" s="55">
         <v>24.8</v>
       </c>
-      <c r="CI7" s="68">
+      <c r="CI7" s="57">
         <v>24.8</v>
       </c>
+      <c r="CJ7" s="60">
+        <v>24.9</v>
+      </c>
+      <c r="CK7" s="36">
+        <v>25.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>13.515000000000001</v>
       </c>
       <c r="C8" s="20">
         <v>13.682</v>
       </c>
       <c r="D8" s="20">
         <v>14.023999999999999</v>
       </c>
       <c r="E8" s="20">
         <v>14.414999999999999</v>
       </c>
       <c r="F8" s="20">
         <v>15.603</v>
       </c>
       <c r="G8" s="20">
         <v>16.056999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>15.787000000000001</v>
       </c>
       <c r="I8" s="20">
@@ -9413,55 +9448,61 @@
       </c>
       <c r="CA8" s="48">
         <v>3.9</v>
       </c>
       <c r="CB8" s="50">
         <v>3.9</v>
       </c>
       <c r="CC8" s="50">
         <v>3.8</v>
       </c>
       <c r="CD8" s="50">
         <v>3.7</v>
       </c>
       <c r="CE8" s="50">
         <v>3.6</v>
       </c>
       <c r="CF8" s="50">
         <v>3.4</v>
       </c>
       <c r="CG8" s="50">
         <v>3.6</v>
       </c>
       <c r="CH8" s="55">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CI8" s="68">
+      <c r="CI8" s="57">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CJ8" s="60">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CK8" s="38">
+        <v>5</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>18.826000000000001</v>
       </c>
       <c r="C9" s="20">
         <v>18.216999999999999</v>
       </c>
       <c r="D9" s="20">
         <v>18.975999999999999</v>
       </c>
       <c r="E9" s="20">
         <v>22.007000000000001</v>
       </c>
       <c r="F9" s="20">
         <v>21.89</v>
       </c>
       <c r="G9" s="20">
         <v>21.701000000000001</v>
       </c>
       <c r="H9" s="20">
         <v>21.916</v>
       </c>
       <c r="I9" s="20">
@@ -9676,55 +9717,61 @@
       </c>
       <c r="CA9" s="48">
         <v>34.700000000000003</v>
       </c>
       <c r="CB9" s="50">
         <v>34.5</v>
       </c>
       <c r="CC9" s="50">
         <v>34.299999999999997</v>
       </c>
       <c r="CD9" s="50">
         <v>33.799999999999997</v>
       </c>
       <c r="CE9" s="50">
         <v>33.1</v>
       </c>
       <c r="CF9" s="50">
         <v>32.1</v>
       </c>
       <c r="CG9" s="50">
         <v>35.700000000000003</v>
       </c>
       <c r="CH9" s="55">
         <v>35.9</v>
       </c>
-      <c r="CI9" s="68">
+      <c r="CI9" s="57">
         <v>35.1</v>
       </c>
+      <c r="CJ9" s="60">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="CK9" s="36">
+        <v>42.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>8.6430000000000007</v>
       </c>
       <c r="C10" s="20">
         <v>8.9870000000000001</v>
       </c>
       <c r="D10" s="20">
         <v>8.9779999999999998</v>
       </c>
       <c r="E10" s="20">
         <v>10.007999999999999</v>
       </c>
       <c r="F10" s="20">
         <v>10.643000000000001</v>
       </c>
       <c r="G10" s="20">
         <v>10.484</v>
       </c>
       <c r="H10" s="20">
         <v>9.8829999999999991</v>
       </c>
       <c r="I10" s="20">
@@ -9939,55 +9986,61 @@
       </c>
       <c r="CA10" s="48">
         <v>16.600000000000001</v>
       </c>
       <c r="CB10" s="50">
         <v>16.399999999999999</v>
       </c>
       <c r="CC10" s="50">
         <v>16.2</v>
       </c>
       <c r="CD10" s="50">
         <v>15.8</v>
       </c>
       <c r="CE10" s="50">
         <v>15.4</v>
       </c>
       <c r="CF10" s="51">
         <v>15.1</v>
       </c>
       <c r="CG10" s="51">
         <v>15.3</v>
       </c>
       <c r="CH10" s="55">
         <v>14.4</v>
       </c>
-      <c r="CI10" s="68">
+      <c r="CI10" s="57">
         <v>14.4</v>
       </c>
+      <c r="CJ10" s="60">
+        <v>14.6</v>
+      </c>
+      <c r="CK10" s="36">
+        <v>15.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>17.369</v>
       </c>
       <c r="C11" s="20">
         <v>17.46</v>
       </c>
       <c r="D11" s="20">
         <v>19.158999999999999</v>
       </c>
       <c r="E11" s="20">
         <v>20.658000000000001</v>
       </c>
       <c r="F11" s="20">
         <v>20.702999999999999</v>
       </c>
       <c r="G11" s="20">
         <v>20.506</v>
       </c>
       <c r="H11" s="20">
         <v>18.978999999999999</v>
       </c>
       <c r="I11" s="20">
@@ -10202,55 +10255,61 @@
       </c>
       <c r="CA11" s="48">
         <v>28.1</v>
       </c>
       <c r="CB11" s="50">
         <v>27.9</v>
       </c>
       <c r="CC11" s="50">
         <v>27.7</v>
       </c>
       <c r="CD11" s="50">
         <v>27.2</v>
       </c>
       <c r="CE11" s="50">
         <v>26.8</v>
       </c>
       <c r="CF11" s="50">
         <v>26.5</v>
       </c>
       <c r="CG11" s="50">
         <v>27.7</v>
       </c>
       <c r="CH11" s="55">
         <v>28.9</v>
       </c>
-      <c r="CI11" s="68">
+      <c r="CI11" s="57">
         <v>28.9</v>
       </c>
+      <c r="CJ11" s="60">
+        <v>30.1</v>
+      </c>
+      <c r="CK11" s="36">
+        <v>31.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>32.491</v>
       </c>
       <c r="C12" s="20">
         <v>32.759</v>
       </c>
       <c r="D12" s="20">
         <v>34.124000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>37.359000000000002</v>
       </c>
       <c r="F12" s="20">
         <v>37.201999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>36.479999999999997</v>
       </c>
       <c r="H12" s="20">
         <v>34.768999999999998</v>
       </c>
       <c r="I12" s="20">
@@ -10465,55 +10524,61 @@
       </c>
       <c r="CA12" s="48">
         <v>49.2</v>
       </c>
       <c r="CB12" s="50">
         <v>48.4</v>
       </c>
       <c r="CC12" s="50">
         <v>48</v>
       </c>
       <c r="CD12" s="50">
         <v>47.8</v>
       </c>
       <c r="CE12" s="50">
         <v>47.1</v>
       </c>
       <c r="CF12" s="50">
         <v>45.9</v>
       </c>
       <c r="CG12" s="50">
         <v>49.4</v>
       </c>
       <c r="CH12" s="55">
         <v>47.2</v>
       </c>
-      <c r="CI12" s="68">
+      <c r="CI12" s="57">
         <v>46.9</v>
       </c>
+      <c r="CJ12" s="60">
+        <v>53.2</v>
+      </c>
+      <c r="CK12" s="36">
+        <v>54.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>6.3129999999999997</v>
       </c>
       <c r="C13" s="20">
         <v>6.3719999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>6.4489999999999998</v>
       </c>
       <c r="E13" s="20">
         <v>7.202</v>
       </c>
       <c r="F13" s="20">
         <v>7.9279999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>7.8719999999999999</v>
       </c>
       <c r="H13" s="20">
         <v>7.6420000000000003</v>
       </c>
       <c r="I13" s="20">
@@ -10728,55 +10793,61 @@
       </c>
       <c r="CA13" s="48">
         <v>10.4</v>
       </c>
       <c r="CB13" s="50">
         <v>10.3</v>
       </c>
       <c r="CC13" s="50">
         <v>10.1</v>
       </c>
       <c r="CD13" s="50">
         <v>9.9</v>
       </c>
       <c r="CE13" s="50">
         <v>9.5</v>
       </c>
       <c r="CF13" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="51">
         <v>10</v>
       </c>
       <c r="CH13" s="55">
         <v>10.1</v>
       </c>
-      <c r="CI13" s="68">
+      <c r="CI13" s="57">
         <v>9.8000000000000007</v>
       </c>
+      <c r="CJ13" s="60">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="CK13" s="36">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>21.614000000000001</v>
       </c>
       <c r="C14" s="20">
         <v>21.584</v>
       </c>
       <c r="D14" s="20">
         <v>22.219000000000001</v>
       </c>
       <c r="E14" s="20">
         <v>23.388000000000002</v>
       </c>
       <c r="F14" s="20">
         <v>24.309000000000001</v>
       </c>
       <c r="G14" s="20">
         <v>24.524999999999999</v>
       </c>
       <c r="H14" s="20">
         <v>24.29</v>
       </c>
       <c r="I14" s="20">
@@ -10991,55 +11062,61 @@
       </c>
       <c r="CA14" s="48">
         <v>35.9</v>
       </c>
       <c r="CB14" s="50">
         <v>35.5</v>
       </c>
       <c r="CC14" s="50">
         <v>35.299999999999997</v>
       </c>
       <c r="CD14" s="50">
         <v>34.1</v>
       </c>
       <c r="CE14" s="50">
         <v>34.299999999999997</v>
       </c>
       <c r="CF14" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="CG14" s="50">
         <v>31.8</v>
       </c>
       <c r="CH14" s="55">
         <v>33.4</v>
       </c>
-      <c r="CI14" s="68">
+      <c r="CI14" s="57">
         <v>33.200000000000003</v>
       </c>
+      <c r="CJ14" s="60">
+        <v>33.5</v>
+      </c>
+      <c r="CK14" s="36">
+        <v>32.799999999999997</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>14.772</v>
       </c>
       <c r="C15" s="20">
         <v>14.551</v>
       </c>
       <c r="D15" s="20">
         <v>15.663</v>
       </c>
       <c r="E15" s="20">
         <v>17.236999999999998</v>
       </c>
       <c r="F15" s="20">
         <v>18.138999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>17.782</v>
       </c>
       <c r="H15" s="20">
         <v>15.731999999999999</v>
       </c>
       <c r="I15" s="20">
@@ -11254,55 +11331,61 @@
       </c>
       <c r="CA15" s="48">
         <v>24.6</v>
       </c>
       <c r="CB15" s="50">
         <v>24.4</v>
       </c>
       <c r="CC15" s="50">
         <v>24.2</v>
       </c>
       <c r="CD15" s="50">
         <v>23.9</v>
       </c>
       <c r="CE15" s="50">
         <v>23.7</v>
       </c>
       <c r="CF15" s="50">
         <v>23.1</v>
       </c>
       <c r="CG15" s="50">
         <v>23.8</v>
       </c>
       <c r="CH15" s="55">
         <v>25.1</v>
       </c>
-      <c r="CI15" s="68">
+      <c r="CI15" s="57">
         <v>24.8</v>
       </c>
+      <c r="CJ15" s="60">
+        <v>26.6</v>
+      </c>
+      <c r="CK15" s="36">
+        <v>29.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>74.426000000000002</v>
       </c>
       <c r="C16" s="20">
         <v>73.962999999999994</v>
       </c>
       <c r="D16" s="20">
         <v>74.180999999999997</v>
       </c>
       <c r="E16" s="20">
         <v>75.796000000000006</v>
       </c>
       <c r="F16" s="20">
         <v>78.108999999999995</v>
       </c>
       <c r="G16" s="20">
         <v>77.646000000000001</v>
       </c>
       <c r="H16" s="20">
         <v>73.433000000000007</v>
       </c>
       <c r="I16" s="20">
@@ -11517,55 +11600,61 @@
       </c>
       <c r="CA16" s="48">
         <v>83.3</v>
       </c>
       <c r="CB16" s="50">
         <v>82.7</v>
       </c>
       <c r="CC16" s="50">
         <v>82</v>
       </c>
       <c r="CD16" s="50">
         <v>80.900000000000006</v>
       </c>
       <c r="CE16" s="50">
         <v>79</v>
       </c>
       <c r="CF16" s="51">
         <v>78</v>
       </c>
       <c r="CG16" s="51">
         <v>85.1</v>
       </c>
       <c r="CH16" s="55">
         <v>84.5</v>
       </c>
-      <c r="CI16" s="68">
+      <c r="CI16" s="57">
         <v>83.9</v>
       </c>
+      <c r="CJ16" s="60">
+        <v>84.7</v>
+      </c>
+      <c r="CK16" s="36">
+        <v>85.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>13.16</v>
       </c>
       <c r="C17" s="20">
         <v>13.361000000000001</v>
       </c>
       <c r="D17" s="20">
         <v>14.632</v>
       </c>
       <c r="E17" s="20">
         <v>16.068999999999999</v>
       </c>
       <c r="F17" s="20">
         <v>15.974</v>
       </c>
       <c r="G17" s="20">
         <v>15.839</v>
       </c>
       <c r="H17" s="20">
         <v>15.712</v>
       </c>
       <c r="I17" s="20">
@@ -11780,55 +11869,61 @@
       </c>
       <c r="CA17" s="48">
         <v>27.7</v>
       </c>
       <c r="CB17" s="50">
         <v>26.9</v>
       </c>
       <c r="CC17" s="50">
         <v>26.5</v>
       </c>
       <c r="CD17" s="51">
         <v>26</v>
       </c>
       <c r="CE17" s="51">
         <v>25.3</v>
       </c>
       <c r="CF17" s="51">
         <v>24.3</v>
       </c>
       <c r="CG17" s="51">
         <v>27.3</v>
       </c>
       <c r="CH17" s="55">
         <v>27.8</v>
       </c>
-      <c r="CI17" s="68">
+      <c r="CI17" s="57">
         <v>28</v>
       </c>
+      <c r="CJ17" s="60">
+        <v>29.2</v>
+      </c>
+      <c r="CK17" s="36">
+        <v>28.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -12043,55 +12138,61 @@
       </c>
       <c r="CA18" s="48">
         <v>25.4</v>
       </c>
       <c r="CB18" s="50">
         <v>25.4</v>
       </c>
       <c r="CC18" s="50">
         <v>25.2</v>
       </c>
       <c r="CD18" s="50">
         <v>24.8</v>
       </c>
       <c r="CE18" s="50">
         <v>24.1</v>
       </c>
       <c r="CF18" s="51">
         <v>23</v>
       </c>
       <c r="CG18" s="51">
         <v>25.5</v>
       </c>
       <c r="CH18" s="55">
         <v>25.8</v>
       </c>
-      <c r="CI18" s="68">
+      <c r="CI18" s="57">
         <v>25.4</v>
       </c>
+      <c r="CJ18" s="60">
+        <v>25.7</v>
+      </c>
+      <c r="CK18" s="36">
+        <v>25.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>15.577999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>15.028</v>
       </c>
       <c r="D19" s="20">
         <v>15.771000000000001</v>
       </c>
       <c r="E19" s="20">
         <v>16.831</v>
       </c>
       <c r="F19" s="20">
         <v>16.614000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>16.722999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>18.629000000000001</v>
       </c>
       <c r="I19" s="20">
@@ -12306,55 +12407,61 @@
       </c>
       <c r="CA19" s="48">
         <v>37.5</v>
       </c>
       <c r="CB19" s="51">
         <v>37</v>
       </c>
       <c r="CC19" s="51">
         <v>36.5</v>
       </c>
       <c r="CD19" s="51">
         <v>35.6</v>
       </c>
       <c r="CE19" s="51">
         <v>34.700000000000003</v>
       </c>
       <c r="CF19" s="51">
         <v>33.799999999999997</v>
       </c>
       <c r="CG19" s="51">
         <v>34.6</v>
       </c>
       <c r="CH19" s="55">
         <v>34.299999999999997</v>
       </c>
-      <c r="CI19" s="68">
+      <c r="CI19" s="57">
         <v>34.200000000000003</v>
       </c>
+      <c r="CJ19" s="60">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="CK19" s="36">
+        <v>35.299999999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>29.170999999999999</v>
       </c>
       <c r="C20" s="20">
         <v>28.09</v>
       </c>
       <c r="D20" s="20">
         <v>27.094999999999999</v>
       </c>
       <c r="E20" s="20">
         <v>30.997</v>
       </c>
       <c r="F20" s="20">
         <v>32.06</v>
       </c>
       <c r="G20" s="20">
         <v>30.959</v>
       </c>
       <c r="H20" s="20">
         <v>31.812999999999999</v>
       </c>
       <c r="I20" s="20">
@@ -12569,55 +12676,61 @@
       </c>
       <c r="CA20" s="48">
         <v>33.5</v>
       </c>
       <c r="CB20" s="50">
         <v>32.799999999999997</v>
       </c>
       <c r="CC20" s="50">
         <v>32.6</v>
       </c>
       <c r="CD20" s="50">
         <v>31.8</v>
       </c>
       <c r="CE20" s="50">
         <v>30.3</v>
       </c>
       <c r="CF20" s="50">
         <v>28.2</v>
       </c>
       <c r="CG20" s="50">
         <v>33.799999999999997</v>
       </c>
       <c r="CH20" s="55">
         <v>33.700000000000003</v>
       </c>
-      <c r="CI20" s="68">
+      <c r="CI20" s="57">
         <v>32.700000000000003</v>
       </c>
+      <c r="CJ20" s="60">
+        <v>33</v>
+      </c>
+      <c r="CK20" s="36">
+        <v>37.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>24.994</v>
       </c>
       <c r="C21" s="20">
         <v>25.581</v>
       </c>
       <c r="D21" s="20">
         <v>26.856999999999999</v>
       </c>
       <c r="E21" s="20">
         <v>29.236000000000001</v>
       </c>
       <c r="F21" s="20">
         <v>30.344999999999999</v>
       </c>
       <c r="G21" s="20">
         <v>30.181999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>27.893999999999998</v>
       </c>
       <c r="I21" s="20">
@@ -12832,55 +12945,61 @@
       </c>
       <c r="CA21" s="48">
         <v>37.299999999999997</v>
       </c>
       <c r="CB21" s="50">
         <v>36.5</v>
       </c>
       <c r="CC21" s="50">
         <v>36</v>
       </c>
       <c r="CD21" s="50">
         <v>34.5</v>
       </c>
       <c r="CE21" s="50">
         <v>33.6</v>
       </c>
       <c r="CF21" s="50">
         <v>32.700000000000003</v>
       </c>
       <c r="CG21" s="50">
         <v>39.200000000000003</v>
       </c>
       <c r="CH21" s="55">
         <v>38.6</v>
       </c>
-      <c r="CI21" s="68">
+      <c r="CI21" s="57">
         <v>38.200000000000003</v>
       </c>
+      <c r="CJ21" s="60">
+        <v>40.5</v>
+      </c>
+      <c r="CK21" s="36">
+        <v>42.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>8.57</v>
       </c>
       <c r="C22" s="20">
         <v>8.6259999999999994</v>
       </c>
       <c r="D22" s="20">
         <v>9.4339999999999993</v>
       </c>
       <c r="E22" s="20">
         <v>9.7420000000000009</v>
       </c>
       <c r="F22" s="20">
         <v>9.8480000000000008</v>
       </c>
       <c r="G22" s="20">
         <v>9.7119999999999997</v>
       </c>
       <c r="H22" s="20">
         <v>9.1929999999999996</v>
       </c>
       <c r="I22" s="20">
@@ -13095,55 +13214,61 @@
       </c>
       <c r="CA22" s="48">
         <v>20.3</v>
       </c>
       <c r="CB22" s="50">
         <v>20.3</v>
       </c>
       <c r="CC22" s="50">
         <v>20.2</v>
       </c>
       <c r="CD22" s="50">
         <v>20.2</v>
       </c>
       <c r="CE22" s="50">
         <v>19.8</v>
       </c>
       <c r="CF22" s="50">
         <v>19.7</v>
       </c>
       <c r="CG22" s="51">
         <v>22</v>
       </c>
       <c r="CH22" s="55">
         <v>21.8</v>
       </c>
-      <c r="CI22" s="68">
+      <c r="CI22" s="57">
         <v>22</v>
       </c>
+      <c r="CJ22" s="60">
+        <v>23.8</v>
+      </c>
+      <c r="CK22" s="36">
+        <v>24.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" s="43"/>
       <c r="B23" s="44"/>
       <c r="C23" s="44"/>
       <c r="D23" s="44"/>
       <c r="E23" s="44"/>
       <c r="F23" s="44"/>
       <c r="G23" s="44"/>
       <c r="H23" s="44"/>
       <c r="I23" s="44"/>
       <c r="J23" s="44"/>
       <c r="K23" s="44"/>
       <c r="L23" s="44"/>
       <c r="M23" s="44"/>
       <c r="N23" s="44"/>
       <c r="O23" s="44"/>
       <c r="P23" s="44"/>
       <c r="Q23" s="44"/>
       <c r="R23" s="44"/>
       <c r="S23" s="44"/>
       <c r="T23" s="44"/>
       <c r="U23" s="44"/>
       <c r="V23" s="44"/>
       <c r="W23" s="44"/>
       <c r="X23" s="44"/>
       <c r="Y23" s="44"/>
@@ -13175,117 +13300,117 @@
       <c r="AY23" s="45"/>
       <c r="AZ23" s="45"/>
       <c r="BA23" s="45"/>
       <c r="BB23" s="45"/>
       <c r="BC23" s="45"/>
       <c r="BD23" s="45"/>
       <c r="BE23" s="45"/>
       <c r="BF23" s="45"/>
       <c r="BG23" s="45"/>
       <c r="BH23" s="45"/>
       <c r="BI23" s="45"/>
       <c r="BJ23" s="45"/>
       <c r="BK23" s="45"/>
       <c r="BL23" s="45"/>
       <c r="BM23" s="45"/>
       <c r="BN23" s="45"/>
       <c r="BO23" s="45"/>
       <c r="BP23" s="45"/>
       <c r="BQ23" s="45"/>
       <c r="BR23" s="45"/>
       <c r="BS23" s="43"/>
       <c r="BT23" s="43"/>
       <c r="BU23" s="43"/>
       <c r="CF23" s="52"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="CF24" s="52"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="CF25" s="52"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="CF26" s="52"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="CF27" s="52"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="CF28" s="52"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="CF29" s="52"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="CF30" s="52"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="CF31" s="52"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="CF32" s="52"/>
     </row>
     <row r="33" spans="84:84">
       <c r="CF33" s="52"/>
     </row>
     <row r="34" spans="84:84">
       <c r="CF34" s="52"/>
     </row>
     <row r="35" spans="84:84">
       <c r="CF35" s="52"/>
     </row>
     <row r="36" spans="84:84">
       <c r="CF36" s="52"/>
     </row>
     <row r="37" spans="84:84">
       <c r="CF37" s="52"/>
     </row>
     <row r="38" spans="84:84">
       <c r="CF38" s="52"/>
     </row>
     <row r="39" spans="84:84">
       <c r="CF39" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CH3:CI3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CH3:CK3"/>
+    <mergeCell ref="N3:Y3"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лошади</vt:lpstr>
     </vt:vector>