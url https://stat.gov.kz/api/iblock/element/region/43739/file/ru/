--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="270" yWindow="60" windowWidth="11550" windowHeight="12780"/>
+    <workbookView xWindow="12690" yWindow="-75" windowWidth="15720" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="41">
   <si>
     <t>Численность лошадей, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -614,51 +614,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -886,61 +886,50 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3207">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4117,51 +4106,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -4241,106 +4230,107 @@
     <xf numFmtId="164" fontId="30" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3207">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
     <cellStyle name="40% - Акцент2 2" xfId="27"/>
@@ -7814,353 +7804,354 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK39"/>
+  <dimension ref="A1:CL39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ10" sqref="CJ10"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CJ11" sqref="CJ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="71" width="9.140625" style="1"/>
     <col min="72" max="72" width="10.28515625" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="32.25" customHeight="1">
-      <c r="A1" s="69" t="s">
+    <row r="1" spans="1:90" ht="32.25" customHeight="1">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...70 lines deleted...]
-      <c r="BU1" s="69"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
+      <c r="AO1" s="72"/>
+      <c r="AP1" s="72"/>
+      <c r="AQ1" s="72"/>
+      <c r="AR1" s="72"/>
+      <c r="AS1" s="72"/>
+      <c r="AT1" s="72"/>
+      <c r="AU1" s="72"/>
+      <c r="AV1" s="72"/>
+      <c r="AW1" s="72"/>
+      <c r="AX1" s="72"/>
+      <c r="AY1" s="72"/>
+      <c r="AZ1" s="72"/>
+      <c r="BA1" s="72"/>
+      <c r="BB1" s="72"/>
+      <c r="BC1" s="72"/>
+      <c r="BD1" s="72"/>
+      <c r="BE1" s="72"/>
+      <c r="BF1" s="72"/>
+      <c r="BG1" s="72"/>
+      <c r="BH1" s="72"/>
+      <c r="BI1" s="72"/>
+      <c r="BJ1" s="72"/>
+      <c r="BK1" s="72"/>
+      <c r="BL1" s="72"/>
+      <c r="BM1" s="72"/>
+      <c r="BN1" s="72"/>
+      <c r="BO1" s="72"/>
+      <c r="BP1" s="72"/>
+      <c r="BQ1" s="72"/>
+      <c r="BR1" s="72"/>
+      <c r="BS1" s="72"/>
+      <c r="BT1" s="72"/>
+      <c r="BU1" s="72"/>
     </row>
-    <row r="2" spans="1:89" ht="15.75" thickBot="1">
+    <row r="2" spans="1:90" ht="15.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="67" t="s">
+      <c r="J2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="67"/>
-[...1 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="67" t="s">
+      <c r="V2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="67"/>
-[...1 lines deleted...]
-      <c r="Y2" s="67"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="67" t="s">
+      <c r="AH2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="67"/>
-[...1 lines deleted...]
-      <c r="AK2" s="67"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="67" t="s">
+      <c r="AT2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="67"/>
-[...1 lines deleted...]
-      <c r="AW2" s="67"/>
+      <c r="AU2" s="70"/>
+      <c r="AV2" s="70"/>
+      <c r="AW2" s="70"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="67" t="s">
+      <c r="BF2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="67"/>
-[...1 lines deleted...]
-      <c r="BI2" s="67"/>
+      <c r="BG2" s="70"/>
+      <c r="BH2" s="70"/>
+      <c r="BI2" s="70"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="67" t="s">
+      <c r="BR2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="67"/>
-[...1 lines deleted...]
-      <c r="BU2" s="67"/>
+      <c r="BS2" s="70"/>
+      <c r="BT2" s="70"/>
+      <c r="BU2" s="70"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="67" t="s">
+      <c r="CD2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="67"/>
-[...2 lines deleted...]
-      <c r="CH2" s="68"/>
+      <c r="CE2" s="70"/>
+      <c r="CF2" s="70"/>
+      <c r="CG2" s="70"/>
+      <c r="CH2" s="71"/>
     </row>
-    <row r="3" spans="1:89" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="61" t="s">
+    <row r="3" spans="1:90" ht="16.5" thickBot="1">
+      <c r="A3" s="65"/>
+      <c r="B3" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="62"/>
-[...10 lines deleted...]
-      <c r="N3" s="61" t="s">
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="62"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61" t="s">
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="62"/>
-[...10 lines deleted...]
-      <c r="AL3" s="61" t="s">
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="62"/>
-[...10 lines deleted...]
-      <c r="AX3" s="61" t="s">
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="61" t="s">
+      <c r="AY3" s="68"/>
+      <c r="AZ3" s="68"/>
+      <c r="BA3" s="68"/>
+      <c r="BB3" s="68"/>
+      <c r="BC3" s="68"/>
+      <c r="BD3" s="68"/>
+      <c r="BE3" s="68"/>
+      <c r="BF3" s="68"/>
+      <c r="BG3" s="68"/>
+      <c r="BH3" s="68"/>
+      <c r="BI3" s="73"/>
+      <c r="BJ3" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="62"/>
-[...10 lines deleted...]
-      <c r="BV3" s="61" t="s">
+      <c r="BK3" s="68"/>
+      <c r="BL3" s="68"/>
+      <c r="BM3" s="68"/>
+      <c r="BN3" s="68"/>
+      <c r="BO3" s="68"/>
+      <c r="BP3" s="68"/>
+      <c r="BQ3" s="68"/>
+      <c r="BR3" s="68"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="73"/>
+      <c r="BV3" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="62"/>
-[...10 lines deleted...]
-      <c r="CH3" s="64" t="s">
+      <c r="BW3" s="68"/>
+      <c r="BX3" s="68"/>
+      <c r="BY3" s="68"/>
+      <c r="BZ3" s="68"/>
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="68"/>
+      <c r="CC3" s="68"/>
+      <c r="CD3" s="68"/>
+      <c r="CE3" s="68"/>
+      <c r="CF3" s="68"/>
+      <c r="CG3" s="73"/>
+      <c r="CH3" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="65"/>
-[...1 lines deleted...]
-      <c r="CK3" s="66"/>
+      <c r="CI3" s="75"/>
+      <c r="CJ3" s="75"/>
+      <c r="CK3" s="75"/>
+      <c r="CL3" s="76"/>
     </row>
-    <row r="4" spans="1:89" ht="15.75" thickBot="1">
-      <c r="A4" s="72"/>
+    <row r="4" spans="1:90" ht="15.75" thickBot="1">
+      <c r="A4" s="66"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8369,64 +8360,67 @@
       </c>
       <c r="BZ4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="CA4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="CH4" s="53" t="s">
+      <c r="CH4" s="60" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="5" t="s">
         <v>9</v>
       </c>
+      <c r="CL4" s="6" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>316.04500000000002</v>
       </c>
       <c r="C5" s="8">
         <v>314.70800000000003</v>
       </c>
       <c r="D5" s="8">
         <v>324.05099999999999</v>
       </c>
       <c r="E5" s="8">
         <v>348.44900000000001</v>
       </c>
       <c r="F5" s="8">
         <v>357.78</v>
       </c>
       <c r="G5" s="9">
         <v>352.46899999999999</v>
       </c>
       <c r="H5" s="8">
         <v>341.09100000000001</v>
       </c>
       <c r="I5" s="8">
@@ -8638,64 +8632,67 @@
       </c>
       <c r="BZ5" s="46">
         <v>518.70000000000005</v>
       </c>
       <c r="CA5" s="47">
         <v>505.5</v>
       </c>
       <c r="CB5" s="49">
         <v>500.1</v>
       </c>
       <c r="CC5" s="49">
         <v>495.8</v>
       </c>
       <c r="CD5" s="49">
         <v>486.9</v>
       </c>
       <c r="CE5" s="49">
         <v>476.5</v>
       </c>
       <c r="CF5" s="49">
         <v>464.7</v>
       </c>
       <c r="CG5" s="49">
         <v>492.9</v>
       </c>
-      <c r="CH5" s="54">
+      <c r="CH5" s="58">
         <v>494.3</v>
       </c>
-      <c r="CI5" s="56">
+      <c r="CI5" s="54">
         <v>490.3</v>
       </c>
-      <c r="CJ5" s="58">
+      <c r="CJ5" s="59">
         <v>509.6</v>
       </c>
-      <c r="CK5" s="73">
+      <c r="CK5" s="17">
         <v>530.9</v>
       </c>
+      <c r="CL5" s="61">
+        <v>545.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>3.1920000000000002</v>
       </c>
       <c r="C6" s="20">
         <v>3.2120000000000002</v>
       </c>
       <c r="D6" s="20">
         <v>3.2509999999999999</v>
       </c>
       <c r="E6" s="20">
         <v>3.2349999999999999</v>
       </c>
       <c r="F6" s="20">
         <v>3.4340000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>0.93300000000000005</v>
       </c>
       <c r="H6" s="20">
         <v>0.98299999999999998</v>
       </c>
       <c r="I6" s="20">
@@ -8907,64 +8904,67 @@
       </c>
       <c r="BZ6" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="CA6" s="48">
         <v>5.6</v>
       </c>
       <c r="CB6" s="50">
         <v>5.6</v>
       </c>
       <c r="CC6" s="50">
         <v>5.5</v>
       </c>
       <c r="CD6" s="50">
         <v>5.5</v>
       </c>
       <c r="CE6" s="50">
         <v>5.4</v>
       </c>
       <c r="CF6" s="50">
         <v>5.3</v>
       </c>
       <c r="CG6" s="50">
         <v>3.5</v>
       </c>
-      <c r="CH6" s="55">
+      <c r="CH6" s="53">
         <v>3.6</v>
       </c>
-      <c r="CI6" s="57">
+      <c r="CI6" s="55">
         <v>3.6</v>
       </c>
-      <c r="CJ6" s="59">
+      <c r="CJ6" s="56">
         <v>3.6</v>
       </c>
       <c r="CK6" s="36">
         <v>3.6</v>
       </c>
+      <c r="CL6" s="62">
+        <v>3.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>13.411</v>
       </c>
       <c r="C7" s="20">
         <v>13.234999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>13.238</v>
       </c>
       <c r="E7" s="20">
         <v>14.269</v>
       </c>
       <c r="F7" s="20">
         <v>14.978999999999999</v>
       </c>
       <c r="G7" s="20">
         <v>15.068</v>
       </c>
       <c r="H7" s="20">
         <v>14.436</v>
       </c>
       <c r="I7" s="20">
@@ -9176,64 +9176,67 @@
       </c>
       <c r="BZ7" s="38">
         <v>25</v>
       </c>
       <c r="CA7" s="48">
         <v>31.5</v>
       </c>
       <c r="CB7" s="50">
         <v>31.6</v>
       </c>
       <c r="CC7" s="50">
         <v>31.6</v>
       </c>
       <c r="CD7" s="50">
         <v>31.4</v>
       </c>
       <c r="CE7" s="50">
         <v>30.8</v>
       </c>
       <c r="CF7" s="50">
         <v>30.6</v>
       </c>
       <c r="CG7" s="50">
         <v>24.6</v>
       </c>
-      <c r="CH7" s="55">
+      <c r="CH7" s="53">
         <v>24.8</v>
       </c>
-      <c r="CI7" s="57">
+      <c r="CI7" s="55">
         <v>24.8</v>
       </c>
-      <c r="CJ7" s="60">
+      <c r="CJ7" s="57">
         <v>24.9</v>
       </c>
       <c r="CK7" s="36">
         <v>25.7</v>
       </c>
+      <c r="CL7" s="62">
+        <v>26.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>13.515000000000001</v>
       </c>
       <c r="C8" s="20">
         <v>13.682</v>
       </c>
       <c r="D8" s="20">
         <v>14.023999999999999</v>
       </c>
       <c r="E8" s="20">
         <v>14.414999999999999</v>
       </c>
       <c r="F8" s="20">
         <v>15.603</v>
       </c>
       <c r="G8" s="20">
         <v>16.056999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>15.787000000000001</v>
       </c>
       <c r="I8" s="20">
@@ -9445,64 +9448,67 @@
       </c>
       <c r="BZ8" s="38">
         <v>3.6</v>
       </c>
       <c r="CA8" s="48">
         <v>3.9</v>
       </c>
       <c r="CB8" s="50">
         <v>3.9</v>
       </c>
       <c r="CC8" s="50">
         <v>3.8</v>
       </c>
       <c r="CD8" s="50">
         <v>3.7</v>
       </c>
       <c r="CE8" s="50">
         <v>3.6</v>
       </c>
       <c r="CF8" s="50">
         <v>3.4</v>
       </c>
       <c r="CG8" s="50">
         <v>3.6</v>
       </c>
-      <c r="CH8" s="55">
+      <c r="CH8" s="53">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CI8" s="57">
+      <c r="CI8" s="55">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CJ8" s="60">
+      <c r="CJ8" s="57">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="38">
         <v>5</v>
       </c>
+      <c r="CL8" s="63">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>18.826000000000001</v>
       </c>
       <c r="C9" s="20">
         <v>18.216999999999999</v>
       </c>
       <c r="D9" s="20">
         <v>18.975999999999999</v>
       </c>
       <c r="E9" s="20">
         <v>22.007000000000001</v>
       </c>
       <c r="F9" s="20">
         <v>21.89</v>
       </c>
       <c r="G9" s="20">
         <v>21.701000000000001</v>
       </c>
       <c r="H9" s="20">
         <v>21.916</v>
       </c>
       <c r="I9" s="20">
@@ -9714,64 +9720,67 @@
       </c>
       <c r="BZ9" s="38">
         <v>40.799999999999997</v>
       </c>
       <c r="CA9" s="48">
         <v>34.700000000000003</v>
       </c>
       <c r="CB9" s="50">
         <v>34.5</v>
       </c>
       <c r="CC9" s="50">
         <v>34.299999999999997</v>
       </c>
       <c r="CD9" s="50">
         <v>33.799999999999997</v>
       </c>
       <c r="CE9" s="50">
         <v>33.1</v>
       </c>
       <c r="CF9" s="50">
         <v>32.1</v>
       </c>
       <c r="CG9" s="50">
         <v>35.700000000000003</v>
       </c>
-      <c r="CH9" s="55">
+      <c r="CH9" s="53">
         <v>35.9</v>
       </c>
-      <c r="CI9" s="57">
+      <c r="CI9" s="55">
         <v>35.1</v>
       </c>
-      <c r="CJ9" s="60">
+      <c r="CJ9" s="57">
         <v>36.799999999999997</v>
       </c>
       <c r="CK9" s="36">
         <v>42.2</v>
       </c>
+      <c r="CL9" s="64">
+        <v>42.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>8.6430000000000007</v>
       </c>
       <c r="C10" s="20">
         <v>8.9870000000000001</v>
       </c>
       <c r="D10" s="20">
         <v>8.9779999999999998</v>
       </c>
       <c r="E10" s="20">
         <v>10.007999999999999</v>
       </c>
       <c r="F10" s="20">
         <v>10.643000000000001</v>
       </c>
       <c r="G10" s="20">
         <v>10.484</v>
       </c>
       <c r="H10" s="20">
         <v>9.8829999999999991</v>
       </c>
       <c r="I10" s="20">
@@ -9983,64 +9992,67 @@
       </c>
       <c r="BZ10" s="38">
         <v>16</v>
       </c>
       <c r="CA10" s="48">
         <v>16.600000000000001</v>
       </c>
       <c r="CB10" s="50">
         <v>16.399999999999999</v>
       </c>
       <c r="CC10" s="50">
         <v>16.2</v>
       </c>
       <c r="CD10" s="50">
         <v>15.8</v>
       </c>
       <c r="CE10" s="50">
         <v>15.4</v>
       </c>
       <c r="CF10" s="51">
         <v>15.1</v>
       </c>
       <c r="CG10" s="51">
         <v>15.3</v>
       </c>
-      <c r="CH10" s="55">
+      <c r="CH10" s="53">
         <v>14.4</v>
       </c>
-      <c r="CI10" s="57">
+      <c r="CI10" s="55">
         <v>14.4</v>
       </c>
-      <c r="CJ10" s="60">
+      <c r="CJ10" s="57">
         <v>14.6</v>
       </c>
       <c r="CK10" s="36">
         <v>15.7</v>
       </c>
+      <c r="CL10" s="63">
+        <v>16.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>17.369</v>
       </c>
       <c r="C11" s="20">
         <v>17.46</v>
       </c>
       <c r="D11" s="20">
         <v>19.158999999999999</v>
       </c>
       <c r="E11" s="20">
         <v>20.658000000000001</v>
       </c>
       <c r="F11" s="20">
         <v>20.702999999999999</v>
       </c>
       <c r="G11" s="20">
         <v>20.506</v>
       </c>
       <c r="H11" s="20">
         <v>18.978999999999999</v>
       </c>
       <c r="I11" s="20">
@@ -10252,64 +10264,67 @@
       </c>
       <c r="BZ11" s="38">
         <v>28.8</v>
       </c>
       <c r="CA11" s="48">
         <v>28.1</v>
       </c>
       <c r="CB11" s="50">
         <v>27.9</v>
       </c>
       <c r="CC11" s="50">
         <v>27.7</v>
       </c>
       <c r="CD11" s="50">
         <v>27.2</v>
       </c>
       <c r="CE11" s="50">
         <v>26.8</v>
       </c>
       <c r="CF11" s="50">
         <v>26.5</v>
       </c>
       <c r="CG11" s="50">
         <v>27.7</v>
       </c>
-      <c r="CH11" s="55">
+      <c r="CH11" s="53">
         <v>28.9</v>
       </c>
-      <c r="CI11" s="57">
+      <c r="CI11" s="55">
         <v>28.9</v>
       </c>
-      <c r="CJ11" s="60">
+      <c r="CJ11" s="57">
         <v>30.1</v>
       </c>
       <c r="CK11" s="36">
         <v>31.4</v>
       </c>
+      <c r="CL11" s="64">
+        <v>32</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>32.491</v>
       </c>
       <c r="C12" s="20">
         <v>32.759</v>
       </c>
       <c r="D12" s="20">
         <v>34.124000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>37.359000000000002</v>
       </c>
       <c r="F12" s="20">
         <v>37.201999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>36.479999999999997</v>
       </c>
       <c r="H12" s="20">
         <v>34.768999999999998</v>
       </c>
       <c r="I12" s="20">
@@ -10521,64 +10536,67 @@
       </c>
       <c r="BZ12" s="38">
         <v>51</v>
       </c>
       <c r="CA12" s="48">
         <v>49.2</v>
       </c>
       <c r="CB12" s="50">
         <v>48.4</v>
       </c>
       <c r="CC12" s="50">
         <v>48</v>
       </c>
       <c r="CD12" s="50">
         <v>47.8</v>
       </c>
       <c r="CE12" s="50">
         <v>47.1</v>
       </c>
       <c r="CF12" s="50">
         <v>45.9</v>
       </c>
       <c r="CG12" s="50">
         <v>49.4</v>
       </c>
-      <c r="CH12" s="55">
+      <c r="CH12" s="53">
         <v>47.2</v>
       </c>
-      <c r="CI12" s="57">
+      <c r="CI12" s="55">
         <v>46.9</v>
       </c>
-      <c r="CJ12" s="60">
+      <c r="CJ12" s="57">
         <v>53.2</v>
       </c>
       <c r="CK12" s="36">
         <v>54.8</v>
       </c>
+      <c r="CL12" s="63">
+        <v>54.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>6.3129999999999997</v>
       </c>
       <c r="C13" s="20">
         <v>6.3719999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>6.4489999999999998</v>
       </c>
       <c r="E13" s="20">
         <v>7.202</v>
       </c>
       <c r="F13" s="20">
         <v>7.9279999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>7.8719999999999999</v>
       </c>
       <c r="H13" s="20">
         <v>7.6420000000000003</v>
       </c>
       <c r="I13" s="20">
@@ -10790,64 +10808,67 @@
       </c>
       <c r="BZ13" s="38">
         <v>10.3</v>
       </c>
       <c r="CA13" s="48">
         <v>10.4</v>
       </c>
       <c r="CB13" s="50">
         <v>10.3</v>
       </c>
       <c r="CC13" s="50">
         <v>10.1</v>
       </c>
       <c r="CD13" s="50">
         <v>9.9</v>
       </c>
       <c r="CE13" s="50">
         <v>9.5</v>
       </c>
       <c r="CF13" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="51">
         <v>10</v>
       </c>
-      <c r="CH13" s="55">
+      <c r="CH13" s="53">
         <v>10.1</v>
       </c>
-      <c r="CI13" s="57">
+      <c r="CI13" s="55">
         <v>9.8000000000000007</v>
       </c>
-      <c r="CJ13" s="60">
+      <c r="CJ13" s="57">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK13" s="36">
         <v>10.199999999999999</v>
       </c>
+      <c r="CL13" s="63">
+        <v>10.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>21.614000000000001</v>
       </c>
       <c r="C14" s="20">
         <v>21.584</v>
       </c>
       <c r="D14" s="20">
         <v>22.219000000000001</v>
       </c>
       <c r="E14" s="20">
         <v>23.388000000000002</v>
       </c>
       <c r="F14" s="20">
         <v>24.309000000000001</v>
       </c>
       <c r="G14" s="20">
         <v>24.524999999999999</v>
       </c>
       <c r="H14" s="20">
         <v>24.29</v>
       </c>
       <c r="I14" s="20">
@@ -11059,64 +11080,67 @@
       </c>
       <c r="BZ14" s="38">
         <v>28.1</v>
       </c>
       <c r="CA14" s="48">
         <v>35.9</v>
       </c>
       <c r="CB14" s="50">
         <v>35.5</v>
       </c>
       <c r="CC14" s="50">
         <v>35.299999999999997</v>
       </c>
       <c r="CD14" s="50">
         <v>34.1</v>
       </c>
       <c r="CE14" s="50">
         <v>34.299999999999997</v>
       </c>
       <c r="CF14" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="CG14" s="50">
         <v>31.8</v>
       </c>
-      <c r="CH14" s="55">
+      <c r="CH14" s="53">
         <v>33.4</v>
       </c>
-      <c r="CI14" s="57">
+      <c r="CI14" s="55">
         <v>33.200000000000003</v>
       </c>
-      <c r="CJ14" s="60">
+      <c r="CJ14" s="57">
         <v>33.5</v>
       </c>
       <c r="CK14" s="36">
         <v>32.799999999999997</v>
       </c>
+      <c r="CL14" s="63">
+        <v>33.799999999999997</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>14.772</v>
       </c>
       <c r="C15" s="20">
         <v>14.551</v>
       </c>
       <c r="D15" s="20">
         <v>15.663</v>
       </c>
       <c r="E15" s="20">
         <v>17.236999999999998</v>
       </c>
       <c r="F15" s="20">
         <v>18.138999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>17.782</v>
       </c>
       <c r="H15" s="20">
         <v>15.731999999999999</v>
       </c>
       <c r="I15" s="20">
@@ -11328,64 +11352,67 @@
       </c>
       <c r="BZ15" s="38">
         <v>29.4</v>
       </c>
       <c r="CA15" s="48">
         <v>24.6</v>
       </c>
       <c r="CB15" s="50">
         <v>24.4</v>
       </c>
       <c r="CC15" s="50">
         <v>24.2</v>
       </c>
       <c r="CD15" s="50">
         <v>23.9</v>
       </c>
       <c r="CE15" s="50">
         <v>23.7</v>
       </c>
       <c r="CF15" s="50">
         <v>23.1</v>
       </c>
       <c r="CG15" s="50">
         <v>23.8</v>
       </c>
-      <c r="CH15" s="55">
+      <c r="CH15" s="53">
         <v>25.1</v>
       </c>
-      <c r="CI15" s="57">
+      <c r="CI15" s="55">
         <v>24.8</v>
       </c>
-      <c r="CJ15" s="60">
+      <c r="CJ15" s="57">
         <v>26.6</v>
       </c>
       <c r="CK15" s="36">
         <v>29.5</v>
       </c>
+      <c r="CL15" s="63">
+        <v>30.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>74.426000000000002</v>
       </c>
       <c r="C16" s="20">
         <v>73.962999999999994</v>
       </c>
       <c r="D16" s="20">
         <v>74.180999999999997</v>
       </c>
       <c r="E16" s="20">
         <v>75.796000000000006</v>
       </c>
       <c r="F16" s="20">
         <v>78.108999999999995</v>
       </c>
       <c r="G16" s="20">
         <v>77.646000000000001</v>
       </c>
       <c r="H16" s="20">
         <v>73.433000000000007</v>
       </c>
       <c r="I16" s="20">
@@ -11597,64 +11624,67 @@
       </c>
       <c r="BZ16" s="38">
         <v>86.7</v>
       </c>
       <c r="CA16" s="48">
         <v>83.3</v>
       </c>
       <c r="CB16" s="50">
         <v>82.7</v>
       </c>
       <c r="CC16" s="50">
         <v>82</v>
       </c>
       <c r="CD16" s="50">
         <v>80.900000000000006</v>
       </c>
       <c r="CE16" s="50">
         <v>79</v>
       </c>
       <c r="CF16" s="51">
         <v>78</v>
       </c>
       <c r="CG16" s="51">
         <v>85.1</v>
       </c>
-      <c r="CH16" s="55">
+      <c r="CH16" s="53">
         <v>84.5</v>
       </c>
-      <c r="CI16" s="57">
+      <c r="CI16" s="55">
         <v>83.9</v>
       </c>
-      <c r="CJ16" s="60">
+      <c r="CJ16" s="57">
         <v>84.7</v>
       </c>
       <c r="CK16" s="36">
         <v>85.3</v>
       </c>
+      <c r="CL16" s="63">
+        <v>88.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>13.16</v>
       </c>
       <c r="C17" s="20">
         <v>13.361000000000001</v>
       </c>
       <c r="D17" s="20">
         <v>14.632</v>
       </c>
       <c r="E17" s="20">
         <v>16.068999999999999</v>
       </c>
       <c r="F17" s="20">
         <v>15.974</v>
       </c>
       <c r="G17" s="20">
         <v>15.839</v>
       </c>
       <c r="H17" s="20">
         <v>15.712</v>
       </c>
       <c r="I17" s="20">
@@ -11866,64 +11896,67 @@
       </c>
       <c r="BZ17" s="38">
         <v>27.9</v>
       </c>
       <c r="CA17" s="48">
         <v>27.7</v>
       </c>
       <c r="CB17" s="50">
         <v>26.9</v>
       </c>
       <c r="CC17" s="50">
         <v>26.5</v>
       </c>
       <c r="CD17" s="51">
         <v>26</v>
       </c>
       <c r="CE17" s="51">
         <v>25.3</v>
       </c>
       <c r="CF17" s="51">
         <v>24.3</v>
       </c>
       <c r="CG17" s="51">
         <v>27.3</v>
       </c>
-      <c r="CH17" s="55">
+      <c r="CH17" s="53">
         <v>27.8</v>
       </c>
-      <c r="CI17" s="57">
+      <c r="CI17" s="55">
         <v>28</v>
       </c>
-      <c r="CJ17" s="60">
+      <c r="CJ17" s="57">
         <v>29.2</v>
       </c>
       <c r="CK17" s="36">
         <v>28.9</v>
       </c>
+      <c r="CL17" s="64">
+        <v>31</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -12135,64 +12168,67 @@
       </c>
       <c r="BZ18" s="38">
         <v>26.7</v>
       </c>
       <c r="CA18" s="48">
         <v>25.4</v>
       </c>
       <c r="CB18" s="50">
         <v>25.4</v>
       </c>
       <c r="CC18" s="50">
         <v>25.2</v>
       </c>
       <c r="CD18" s="50">
         <v>24.8</v>
       </c>
       <c r="CE18" s="50">
         <v>24.1</v>
       </c>
       <c r="CF18" s="51">
         <v>23</v>
       </c>
       <c r="CG18" s="51">
         <v>25.5</v>
       </c>
-      <c r="CH18" s="55">
+      <c r="CH18" s="53">
         <v>25.8</v>
       </c>
-      <c r="CI18" s="57">
+      <c r="CI18" s="55">
         <v>25.4</v>
       </c>
-      <c r="CJ18" s="60">
+      <c r="CJ18" s="57">
         <v>25.7</v>
       </c>
       <c r="CK18" s="36">
         <v>25.8</v>
       </c>
+      <c r="CL18" s="63">
+        <v>26.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>15.577999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>15.028</v>
       </c>
       <c r="D19" s="20">
         <v>15.771000000000001</v>
       </c>
       <c r="E19" s="20">
         <v>16.831</v>
       </c>
       <c r="F19" s="20">
         <v>16.614000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>16.722999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>18.629000000000001</v>
       </c>
       <c r="I19" s="20">
@@ -12404,64 +12440,67 @@
       </c>
       <c r="BZ19" s="38">
         <v>36.200000000000003</v>
       </c>
       <c r="CA19" s="48">
         <v>37.5</v>
       </c>
       <c r="CB19" s="51">
         <v>37</v>
       </c>
       <c r="CC19" s="51">
         <v>36.5</v>
       </c>
       <c r="CD19" s="51">
         <v>35.6</v>
       </c>
       <c r="CE19" s="51">
         <v>34.700000000000003</v>
       </c>
       <c r="CF19" s="51">
         <v>33.799999999999997</v>
       </c>
       <c r="CG19" s="51">
         <v>34.6</v>
       </c>
-      <c r="CH19" s="55">
+      <c r="CH19" s="53">
         <v>34.299999999999997</v>
       </c>
-      <c r="CI19" s="57">
+      <c r="CI19" s="55">
         <v>34.200000000000003</v>
       </c>
-      <c r="CJ19" s="60">
+      <c r="CJ19" s="57">
         <v>34.700000000000003</v>
       </c>
       <c r="CK19" s="36">
         <v>35.299999999999997</v>
       </c>
+      <c r="CL19" s="63">
+        <v>36.799999999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>29.170999999999999</v>
       </c>
       <c r="C20" s="20">
         <v>28.09</v>
       </c>
       <c r="D20" s="20">
         <v>27.094999999999999</v>
       </c>
       <c r="E20" s="20">
         <v>30.997</v>
       </c>
       <c r="F20" s="20">
         <v>32.06</v>
       </c>
       <c r="G20" s="20">
         <v>30.959</v>
       </c>
       <c r="H20" s="20">
         <v>31.812999999999999</v>
       </c>
       <c r="I20" s="20">
@@ -12673,64 +12712,67 @@
       </c>
       <c r="BZ20" s="38">
         <v>36.6</v>
       </c>
       <c r="CA20" s="48">
         <v>33.5</v>
       </c>
       <c r="CB20" s="50">
         <v>32.799999999999997</v>
       </c>
       <c r="CC20" s="50">
         <v>32.6</v>
       </c>
       <c r="CD20" s="50">
         <v>31.8</v>
       </c>
       <c r="CE20" s="50">
         <v>30.3</v>
       </c>
       <c r="CF20" s="50">
         <v>28.2</v>
       </c>
       <c r="CG20" s="50">
         <v>33.799999999999997</v>
       </c>
-      <c r="CH20" s="55">
+      <c r="CH20" s="53">
         <v>33.700000000000003</v>
       </c>
-      <c r="CI20" s="57">
+      <c r="CI20" s="55">
         <v>32.700000000000003</v>
       </c>
-      <c r="CJ20" s="60">
+      <c r="CJ20" s="57">
         <v>33</v>
       </c>
       <c r="CK20" s="36">
         <v>37.4</v>
       </c>
+      <c r="CL20" s="63">
+        <v>38.700000000000003</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>24.994</v>
       </c>
       <c r="C21" s="20">
         <v>25.581</v>
       </c>
       <c r="D21" s="20">
         <v>26.856999999999999</v>
       </c>
       <c r="E21" s="20">
         <v>29.236000000000001</v>
       </c>
       <c r="F21" s="20">
         <v>30.344999999999999</v>
       </c>
       <c r="G21" s="20">
         <v>30.181999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>27.893999999999998</v>
       </c>
       <c r="I21" s="20">
@@ -12942,64 +12984,67 @@
       </c>
       <c r="BZ21" s="38">
         <v>43</v>
       </c>
       <c r="CA21" s="48">
         <v>37.299999999999997</v>
       </c>
       <c r="CB21" s="50">
         <v>36.5</v>
       </c>
       <c r="CC21" s="50">
         <v>36</v>
       </c>
       <c r="CD21" s="50">
         <v>34.5</v>
       </c>
       <c r="CE21" s="50">
         <v>33.6</v>
       </c>
       <c r="CF21" s="50">
         <v>32.700000000000003</v>
       </c>
       <c r="CG21" s="50">
         <v>39.200000000000003</v>
       </c>
-      <c r="CH21" s="55">
+      <c r="CH21" s="53">
         <v>38.6</v>
       </c>
-      <c r="CI21" s="57">
+      <c r="CI21" s="55">
         <v>38.200000000000003</v>
       </c>
-      <c r="CJ21" s="60">
+      <c r="CJ21" s="57">
         <v>40.5</v>
       </c>
       <c r="CK21" s="36">
         <v>42.9</v>
       </c>
+      <c r="CL21" s="63">
+        <v>44.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>8.57</v>
       </c>
       <c r="C22" s="20">
         <v>8.6259999999999994</v>
       </c>
       <c r="D22" s="20">
         <v>9.4339999999999993</v>
       </c>
       <c r="E22" s="20">
         <v>9.7420000000000009</v>
       </c>
       <c r="F22" s="20">
         <v>9.8480000000000008</v>
       </c>
       <c r="G22" s="20">
         <v>9.7119999999999997</v>
       </c>
       <c r="H22" s="20">
         <v>9.1929999999999996</v>
       </c>
       <c r="I22" s="20">
@@ -13211,64 +13256,67 @@
       </c>
       <c r="BZ22" s="38">
         <v>24.2</v>
       </c>
       <c r="CA22" s="48">
         <v>20.3</v>
       </c>
       <c r="CB22" s="50">
         <v>20.3</v>
       </c>
       <c r="CC22" s="50">
         <v>20.2</v>
       </c>
       <c r="CD22" s="50">
         <v>20.2</v>
       </c>
       <c r="CE22" s="50">
         <v>19.8</v>
       </c>
       <c r="CF22" s="50">
         <v>19.7</v>
       </c>
       <c r="CG22" s="51">
         <v>22</v>
       </c>
-      <c r="CH22" s="55">
+      <c r="CH22" s="53">
         <v>21.8</v>
       </c>
-      <c r="CI22" s="57">
+      <c r="CI22" s="55">
         <v>22</v>
       </c>
-      <c r="CJ22" s="60">
+      <c r="CJ22" s="57">
         <v>23.8</v>
       </c>
       <c r="CK22" s="36">
         <v>24.4</v>
       </c>
+      <c r="CL22" s="63">
+        <v>24.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" s="43"/>
       <c r="B23" s="44"/>
       <c r="C23" s="44"/>
       <c r="D23" s="44"/>
       <c r="E23" s="44"/>
       <c r="F23" s="44"/>
       <c r="G23" s="44"/>
       <c r="H23" s="44"/>
       <c r="I23" s="44"/>
       <c r="J23" s="44"/>
       <c r="K23" s="44"/>
       <c r="L23" s="44"/>
       <c r="M23" s="44"/>
       <c r="N23" s="44"/>
       <c r="O23" s="44"/>
       <c r="P23" s="44"/>
       <c r="Q23" s="44"/>
       <c r="R23" s="44"/>
       <c r="S23" s="44"/>
       <c r="T23" s="44"/>
       <c r="U23" s="44"/>
       <c r="V23" s="44"/>
       <c r="W23" s="44"/>
       <c r="X23" s="44"/>
       <c r="Y23" s="44"/>
@@ -13300,117 +13348,117 @@
       <c r="AY23" s="45"/>
       <c r="AZ23" s="45"/>
       <c r="BA23" s="45"/>
       <c r="BB23" s="45"/>
       <c r="BC23" s="45"/>
       <c r="BD23" s="45"/>
       <c r="BE23" s="45"/>
       <c r="BF23" s="45"/>
       <c r="BG23" s="45"/>
       <c r="BH23" s="45"/>
       <c r="BI23" s="45"/>
       <c r="BJ23" s="45"/>
       <c r="BK23" s="45"/>
       <c r="BL23" s="45"/>
       <c r="BM23" s="45"/>
       <c r="BN23" s="45"/>
       <c r="BO23" s="45"/>
       <c r="BP23" s="45"/>
       <c r="BQ23" s="45"/>
       <c r="BR23" s="45"/>
       <c r="BS23" s="43"/>
       <c r="BT23" s="43"/>
       <c r="BU23" s="43"/>
       <c r="CF23" s="52"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="CF24" s="52"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="CF25" s="52"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="CF26" s="52"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="CF27" s="52"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="CF28" s="52"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="CF29" s="52"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="CF30" s="52"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="CF31" s="52"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="CF32" s="52"/>
     </row>
     <row r="33" spans="84:84">
       <c r="CF33" s="52"/>
     </row>
     <row r="34" spans="84:84">
       <c r="CF34" s="52"/>
     </row>
     <row r="35" spans="84:84">
       <c r="CF35" s="52"/>
     </row>
     <row r="36" spans="84:84">
       <c r="CF36" s="52"/>
     </row>
     <row r="37" spans="84:84">
       <c r="CF37" s="52"/>
     </row>
     <row r="38" spans="84:84">
       <c r="CF38" s="52"/>
     </row>
     <row r="39" spans="84:84">
       <c r="CF39" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B3:M3"/>
-[...2 lines deleted...]
-    <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CH3:CL3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="CD2:CH2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лошади</vt:lpstr>
     </vt:vector>