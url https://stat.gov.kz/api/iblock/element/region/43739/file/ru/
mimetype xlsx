--- v2 (2026-06-22)
+++ v3 (2026-08-03)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12690" yWindow="-75" windowWidth="15720" windowHeight="12780"/>
+    <workbookView xWindow="12690" yWindow="-75" windowWidth="16140" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="41">
   <si>
     <t>Численность лошадей, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -614,51 +614,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -896,50 +896,63 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3207">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4106,51 +4119,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -4252,85 +4265,91 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="10" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3207">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
     <cellStyle name="40% - Акцент2 2" xfId="27"/>
@@ -7804,354 +7823,355 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL39"/>
+  <dimension ref="A1:CM39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ11" sqref="CJ11"/>
+      <selection pane="topRight" activeCell="BV3" sqref="BV3:CG3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="71" width="9.140625" style="1"/>
     <col min="72" max="72" width="10.28515625" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="32.25" customHeight="1">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:91" ht="32.25" customHeight="1">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...70 lines deleted...]
-      <c r="BU1" s="72"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AS1" s="65"/>
+      <c r="AT1" s="65"/>
+      <c r="AU1" s="65"/>
+      <c r="AV1" s="65"/>
+      <c r="AW1" s="65"/>
+      <c r="AX1" s="65"/>
+      <c r="AY1" s="65"/>
+      <c r="AZ1" s="65"/>
+      <c r="BA1" s="65"/>
+      <c r="BB1" s="65"/>
+      <c r="BC1" s="65"/>
+      <c r="BD1" s="65"/>
+      <c r="BE1" s="65"/>
+      <c r="BF1" s="65"/>
+      <c r="BG1" s="65"/>
+      <c r="BH1" s="65"/>
+      <c r="BI1" s="65"/>
+      <c r="BJ1" s="65"/>
+      <c r="BK1" s="65"/>
+      <c r="BL1" s="65"/>
+      <c r="BM1" s="65"/>
+      <c r="BN1" s="65"/>
+      <c r="BO1" s="65"/>
+      <c r="BP1" s="65"/>
+      <c r="BQ1" s="65"/>
+      <c r="BR1" s="65"/>
+      <c r="BS1" s="65"/>
+      <c r="BT1" s="65"/>
+      <c r="BU1" s="65"/>
     </row>
-    <row r="2" spans="1:90" ht="15.75" thickBot="1">
+    <row r="2" spans="1:91" ht="15.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="70" t="s">
+      <c r="J2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="70"/>
-[...1 lines deleted...]
-      <c r="M2" s="70"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="70" t="s">
+      <c r="V2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="70"/>
-[...1 lines deleted...]
-      <c r="Y2" s="70"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="70" t="s">
+      <c r="AH2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="70"/>
-[...1 lines deleted...]
-      <c r="AK2" s="70"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="70" t="s">
+      <c r="AT2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="70"/>
-[...1 lines deleted...]
-      <c r="AW2" s="70"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="70" t="s">
+      <c r="BF2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="70"/>
-[...1 lines deleted...]
-      <c r="BI2" s="70"/>
+      <c r="BG2" s="69"/>
+      <c r="BH2" s="69"/>
+      <c r="BI2" s="69"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="70" t="s">
+      <c r="BR2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="70"/>
-[...1 lines deleted...]
-      <c r="BU2" s="70"/>
+      <c r="BS2" s="69"/>
+      <c r="BT2" s="69"/>
+      <c r="BU2" s="69"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="70" t="s">
+      <c r="CD2" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="70"/>
-[...2 lines deleted...]
-      <c r="CH2" s="71"/>
+      <c r="CE2" s="69"/>
+      <c r="CF2" s="69"/>
+      <c r="CG2" s="69"/>
+      <c r="CH2" s="76"/>
     </row>
-    <row r="3" spans="1:90" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="67" t="s">
+    <row r="3" spans="1:91" ht="16.5" thickBot="1">
+      <c r="A3" s="71"/>
+      <c r="B3" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="68"/>
-[...10 lines deleted...]
-      <c r="N3" s="67" t="s">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="68"/>
-[...10 lines deleted...]
-      <c r="Z3" s="67" t="s">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="68"/>
-[...10 lines deleted...]
-      <c r="AL3" s="67" t="s">
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="70"/>
+      <c r="AL3" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="68"/>
-[...10 lines deleted...]
-      <c r="AX3" s="67" t="s">
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="67"/>
+      <c r="AS3" s="67"/>
+      <c r="AT3" s="67"/>
+      <c r="AU3" s="67"/>
+      <c r="AV3" s="67"/>
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="67" t="s">
+      <c r="AY3" s="67"/>
+      <c r="AZ3" s="67"/>
+      <c r="BA3" s="67"/>
+      <c r="BB3" s="67"/>
+      <c r="BC3" s="67"/>
+      <c r="BD3" s="67"/>
+      <c r="BE3" s="67"/>
+      <c r="BF3" s="67"/>
+      <c r="BG3" s="67"/>
+      <c r="BH3" s="67"/>
+      <c r="BI3" s="68"/>
+      <c r="BJ3" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="68"/>
-[...10 lines deleted...]
-      <c r="BV3" s="67" t="s">
+      <c r="BK3" s="67"/>
+      <c r="BL3" s="67"/>
+      <c r="BM3" s="67"/>
+      <c r="BN3" s="67"/>
+      <c r="BO3" s="67"/>
+      <c r="BP3" s="67"/>
+      <c r="BQ3" s="67"/>
+      <c r="BR3" s="67"/>
+      <c r="BS3" s="67"/>
+      <c r="BT3" s="67"/>
+      <c r="BU3" s="68"/>
+      <c r="BV3" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="68"/>
-[...10 lines deleted...]
-      <c r="CH3" s="74" t="s">
+      <c r="BW3" s="67"/>
+      <c r="BX3" s="67"/>
+      <c r="BY3" s="67"/>
+      <c r="BZ3" s="67"/>
+      <c r="CA3" s="67"/>
+      <c r="CB3" s="67"/>
+      <c r="CC3" s="67"/>
+      <c r="CD3" s="67"/>
+      <c r="CE3" s="67"/>
+      <c r="CF3" s="67"/>
+      <c r="CG3" s="68"/>
+      <c r="CH3" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="75"/>
-[...2 lines deleted...]
-      <c r="CL3" s="76"/>
+      <c r="CI3" s="74"/>
+      <c r="CJ3" s="74"/>
+      <c r="CK3" s="74"/>
+      <c r="CL3" s="74"/>
+      <c r="CM3" s="75"/>
     </row>
-    <row r="4" spans="1:90" ht="15.75" thickBot="1">
-      <c r="A4" s="66"/>
+    <row r="4" spans="1:91" ht="15.75" thickBot="1">
+      <c r="A4" s="72"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8375,52 +8395,55 @@
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="60" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="6" t="s">
         <v>10</v>
       </c>
+      <c r="CM4" s="77" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>316.04500000000002</v>
       </c>
       <c r="C5" s="8">
         <v>314.70800000000003</v>
       </c>
       <c r="D5" s="8">
         <v>324.05099999999999</v>
       </c>
       <c r="E5" s="8">
         <v>348.44900000000001</v>
       </c>
       <c r="F5" s="8">
         <v>357.78</v>
       </c>
       <c r="G5" s="9">
         <v>352.46899999999999</v>
       </c>
       <c r="H5" s="8">
         <v>341.09100000000001</v>
       </c>
       <c r="I5" s="8">
@@ -8647,52 +8670,55 @@
       </c>
       <c r="CE5" s="49">
         <v>476.5</v>
       </c>
       <c r="CF5" s="49">
         <v>464.7</v>
       </c>
       <c r="CG5" s="49">
         <v>492.9</v>
       </c>
       <c r="CH5" s="58">
         <v>494.3</v>
       </c>
       <c r="CI5" s="54">
         <v>490.3</v>
       </c>
       <c r="CJ5" s="59">
         <v>509.6</v>
       </c>
       <c r="CK5" s="17">
         <v>530.9</v>
       </c>
       <c r="CL5" s="61">
         <v>545.1</v>
       </c>
+      <c r="CM5" s="78">
+        <v>549</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>3.1920000000000002</v>
       </c>
       <c r="C6" s="20">
         <v>3.2120000000000002</v>
       </c>
       <c r="D6" s="20">
         <v>3.2509999999999999</v>
       </c>
       <c r="E6" s="20">
         <v>3.2349999999999999</v>
       </c>
       <c r="F6" s="20">
         <v>3.4340000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>0.93300000000000005</v>
       </c>
       <c r="H6" s="20">
         <v>0.98299999999999998</v>
       </c>
       <c r="I6" s="20">
@@ -8919,52 +8945,55 @@
       </c>
       <c r="CE6" s="50">
         <v>5.4</v>
       </c>
       <c r="CF6" s="50">
         <v>5.3</v>
       </c>
       <c r="CG6" s="50">
         <v>3.5</v>
       </c>
       <c r="CH6" s="53">
         <v>3.6</v>
       </c>
       <c r="CI6" s="55">
         <v>3.6</v>
       </c>
       <c r="CJ6" s="56">
         <v>3.6</v>
       </c>
       <c r="CK6" s="36">
         <v>3.6</v>
       </c>
       <c r="CL6" s="62">
         <v>3.7</v>
       </c>
+      <c r="CM6" s="36">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>13.411</v>
       </c>
       <c r="C7" s="20">
         <v>13.234999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>13.238</v>
       </c>
       <c r="E7" s="20">
         <v>14.269</v>
       </c>
       <c r="F7" s="20">
         <v>14.978999999999999</v>
       </c>
       <c r="G7" s="20">
         <v>15.068</v>
       </c>
       <c r="H7" s="20">
         <v>14.436</v>
       </c>
       <c r="I7" s="20">
@@ -9191,52 +9220,55 @@
       </c>
       <c r="CE7" s="50">
         <v>30.8</v>
       </c>
       <c r="CF7" s="50">
         <v>30.6</v>
       </c>
       <c r="CG7" s="50">
         <v>24.6</v>
       </c>
       <c r="CH7" s="53">
         <v>24.8</v>
       </c>
       <c r="CI7" s="55">
         <v>24.8</v>
       </c>
       <c r="CJ7" s="57">
         <v>24.9</v>
       </c>
       <c r="CK7" s="36">
         <v>25.7</v>
       </c>
       <c r="CL7" s="62">
         <v>26.4</v>
       </c>
+      <c r="CM7" s="36">
+        <v>33.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>13.515000000000001</v>
       </c>
       <c r="C8" s="20">
         <v>13.682</v>
       </c>
       <c r="D8" s="20">
         <v>14.023999999999999</v>
       </c>
       <c r="E8" s="20">
         <v>14.414999999999999</v>
       </c>
       <c r="F8" s="20">
         <v>15.603</v>
       </c>
       <c r="G8" s="20">
         <v>16.056999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>15.787000000000001</v>
       </c>
       <c r="I8" s="20">
@@ -9463,52 +9495,55 @@
       </c>
       <c r="CE8" s="50">
         <v>3.6</v>
       </c>
       <c r="CF8" s="50">
         <v>3.4</v>
       </c>
       <c r="CG8" s="50">
         <v>3.6</v>
       </c>
       <c r="CH8" s="53">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI8" s="55">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ8" s="57">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="38">
         <v>5</v>
       </c>
       <c r="CL8" s="63">
         <v>5.2</v>
       </c>
+      <c r="CM8" s="36">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>18.826000000000001</v>
       </c>
       <c r="C9" s="20">
         <v>18.216999999999999</v>
       </c>
       <c r="D9" s="20">
         <v>18.975999999999999</v>
       </c>
       <c r="E9" s="20">
         <v>22.007000000000001</v>
       </c>
       <c r="F9" s="20">
         <v>21.89</v>
       </c>
       <c r="G9" s="20">
         <v>21.701000000000001</v>
       </c>
       <c r="H9" s="20">
         <v>21.916</v>
       </c>
       <c r="I9" s="20">
@@ -9735,52 +9770,55 @@
       </c>
       <c r="CE9" s="50">
         <v>33.1</v>
       </c>
       <c r="CF9" s="50">
         <v>32.1</v>
       </c>
       <c r="CG9" s="50">
         <v>35.700000000000003</v>
       </c>
       <c r="CH9" s="53">
         <v>35.9</v>
       </c>
       <c r="CI9" s="55">
         <v>35.1</v>
       </c>
       <c r="CJ9" s="57">
         <v>36.799999999999997</v>
       </c>
       <c r="CK9" s="36">
         <v>42.2</v>
       </c>
       <c r="CL9" s="64">
         <v>42.1</v>
       </c>
+      <c r="CM9" s="38">
+        <v>38</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>8.6430000000000007</v>
       </c>
       <c r="C10" s="20">
         <v>8.9870000000000001</v>
       </c>
       <c r="D10" s="20">
         <v>8.9779999999999998</v>
       </c>
       <c r="E10" s="20">
         <v>10.007999999999999</v>
       </c>
       <c r="F10" s="20">
         <v>10.643000000000001</v>
       </c>
       <c r="G10" s="20">
         <v>10.484</v>
       </c>
       <c r="H10" s="20">
         <v>9.8829999999999991</v>
       </c>
       <c r="I10" s="20">
@@ -10007,52 +10045,55 @@
       </c>
       <c r="CE10" s="50">
         <v>15.4</v>
       </c>
       <c r="CF10" s="51">
         <v>15.1</v>
       </c>
       <c r="CG10" s="51">
         <v>15.3</v>
       </c>
       <c r="CH10" s="53">
         <v>14.4</v>
       </c>
       <c r="CI10" s="55">
         <v>14.4</v>
       </c>
       <c r="CJ10" s="57">
         <v>14.6</v>
       </c>
       <c r="CK10" s="36">
         <v>15.7</v>
       </c>
       <c r="CL10" s="63">
         <v>16.3</v>
       </c>
+      <c r="CM10" s="36">
+        <v>17.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>17.369</v>
       </c>
       <c r="C11" s="20">
         <v>17.46</v>
       </c>
       <c r="D11" s="20">
         <v>19.158999999999999</v>
       </c>
       <c r="E11" s="20">
         <v>20.658000000000001</v>
       </c>
       <c r="F11" s="20">
         <v>20.702999999999999</v>
       </c>
       <c r="G11" s="20">
         <v>20.506</v>
       </c>
       <c r="H11" s="20">
         <v>18.978999999999999</v>
       </c>
       <c r="I11" s="20">
@@ -10279,52 +10320,55 @@
       </c>
       <c r="CE11" s="50">
         <v>26.8</v>
       </c>
       <c r="CF11" s="50">
         <v>26.5</v>
       </c>
       <c r="CG11" s="50">
         <v>27.7</v>
       </c>
       <c r="CH11" s="53">
         <v>28.9</v>
       </c>
       <c r="CI11" s="55">
         <v>28.9</v>
       </c>
       <c r="CJ11" s="57">
         <v>30.1</v>
       </c>
       <c r="CK11" s="36">
         <v>31.4</v>
       </c>
       <c r="CL11" s="64">
         <v>32</v>
       </c>
+      <c r="CM11" s="36">
+        <v>30.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>32.491</v>
       </c>
       <c r="C12" s="20">
         <v>32.759</v>
       </c>
       <c r="D12" s="20">
         <v>34.124000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>37.359000000000002</v>
       </c>
       <c r="F12" s="20">
         <v>37.201999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>36.479999999999997</v>
       </c>
       <c r="H12" s="20">
         <v>34.768999999999998</v>
       </c>
       <c r="I12" s="20">
@@ -10551,52 +10595,55 @@
       </c>
       <c r="CE12" s="50">
         <v>47.1</v>
       </c>
       <c r="CF12" s="50">
         <v>45.9</v>
       </c>
       <c r="CG12" s="50">
         <v>49.4</v>
       </c>
       <c r="CH12" s="53">
         <v>47.2</v>
       </c>
       <c r="CI12" s="55">
         <v>46.9</v>
       </c>
       <c r="CJ12" s="57">
         <v>53.2</v>
       </c>
       <c r="CK12" s="36">
         <v>54.8</v>
       </c>
       <c r="CL12" s="63">
         <v>54.4</v>
       </c>
+      <c r="CM12" s="36">
+        <v>50.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>6.3129999999999997</v>
       </c>
       <c r="C13" s="20">
         <v>6.3719999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>6.4489999999999998</v>
       </c>
       <c r="E13" s="20">
         <v>7.202</v>
       </c>
       <c r="F13" s="20">
         <v>7.9279999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>7.8719999999999999</v>
       </c>
       <c r="H13" s="20">
         <v>7.6420000000000003</v>
       </c>
       <c r="I13" s="20">
@@ -10823,52 +10870,55 @@
       </c>
       <c r="CE13" s="50">
         <v>9.5</v>
       </c>
       <c r="CF13" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="51">
         <v>10</v>
       </c>
       <c r="CH13" s="53">
         <v>10.1</v>
       </c>
       <c r="CI13" s="55">
         <v>9.8000000000000007</v>
       </c>
       <c r="CJ13" s="57">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK13" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="CL13" s="63">
         <v>10.9</v>
       </c>
+      <c r="CM13" s="36">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>21.614000000000001</v>
       </c>
       <c r="C14" s="20">
         <v>21.584</v>
       </c>
       <c r="D14" s="20">
         <v>22.219000000000001</v>
       </c>
       <c r="E14" s="20">
         <v>23.388000000000002</v>
       </c>
       <c r="F14" s="20">
         <v>24.309000000000001</v>
       </c>
       <c r="G14" s="20">
         <v>24.524999999999999</v>
       </c>
       <c r="H14" s="20">
         <v>24.29</v>
       </c>
       <c r="I14" s="20">
@@ -11095,52 +11145,55 @@
       </c>
       <c r="CE14" s="50">
         <v>34.299999999999997</v>
       </c>
       <c r="CF14" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="CG14" s="50">
         <v>31.8</v>
       </c>
       <c r="CH14" s="53">
         <v>33.4</v>
       </c>
       <c r="CI14" s="55">
         <v>33.200000000000003</v>
       </c>
       <c r="CJ14" s="57">
         <v>33.5</v>
       </c>
       <c r="CK14" s="36">
         <v>32.799999999999997</v>
       </c>
       <c r="CL14" s="63">
         <v>33.799999999999997</v>
       </c>
+      <c r="CM14" s="36">
+        <v>39.6</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>14.772</v>
       </c>
       <c r="C15" s="20">
         <v>14.551</v>
       </c>
       <c r="D15" s="20">
         <v>15.663</v>
       </c>
       <c r="E15" s="20">
         <v>17.236999999999998</v>
       </c>
       <c r="F15" s="20">
         <v>18.138999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>17.782</v>
       </c>
       <c r="H15" s="20">
         <v>15.731999999999999</v>
       </c>
       <c r="I15" s="20">
@@ -11367,52 +11420,55 @@
       </c>
       <c r="CE15" s="50">
         <v>23.7</v>
       </c>
       <c r="CF15" s="50">
         <v>23.1</v>
       </c>
       <c r="CG15" s="50">
         <v>23.8</v>
       </c>
       <c r="CH15" s="53">
         <v>25.1</v>
       </c>
       <c r="CI15" s="55">
         <v>24.8</v>
       </c>
       <c r="CJ15" s="57">
         <v>26.6</v>
       </c>
       <c r="CK15" s="36">
         <v>29.5</v>
       </c>
       <c r="CL15" s="63">
         <v>30.5</v>
       </c>
+      <c r="CM15" s="36">
+        <v>25.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>74.426000000000002</v>
       </c>
       <c r="C16" s="20">
         <v>73.962999999999994</v>
       </c>
       <c r="D16" s="20">
         <v>74.180999999999997</v>
       </c>
       <c r="E16" s="20">
         <v>75.796000000000006</v>
       </c>
       <c r="F16" s="20">
         <v>78.108999999999995</v>
       </c>
       <c r="G16" s="20">
         <v>77.646000000000001</v>
       </c>
       <c r="H16" s="20">
         <v>73.433000000000007</v>
       </c>
       <c r="I16" s="20">
@@ -11639,52 +11695,55 @@
       </c>
       <c r="CE16" s="50">
         <v>79</v>
       </c>
       <c r="CF16" s="51">
         <v>78</v>
       </c>
       <c r="CG16" s="51">
         <v>85.1</v>
       </c>
       <c r="CH16" s="53">
         <v>84.5</v>
       </c>
       <c r="CI16" s="55">
         <v>83.9</v>
       </c>
       <c r="CJ16" s="57">
         <v>84.7</v>
       </c>
       <c r="CK16" s="36">
         <v>85.3</v>
       </c>
       <c r="CL16" s="63">
         <v>88.2</v>
       </c>
+      <c r="CM16" s="38">
+        <v>89</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>13.16</v>
       </c>
       <c r="C17" s="20">
         <v>13.361000000000001</v>
       </c>
       <c r="D17" s="20">
         <v>14.632</v>
       </c>
       <c r="E17" s="20">
         <v>16.068999999999999</v>
       </c>
       <c r="F17" s="20">
         <v>15.974</v>
       </c>
       <c r="G17" s="20">
         <v>15.839</v>
       </c>
       <c r="H17" s="20">
         <v>15.712</v>
       </c>
       <c r="I17" s="20">
@@ -11911,52 +11970,55 @@
       </c>
       <c r="CE17" s="51">
         <v>25.3</v>
       </c>
       <c r="CF17" s="51">
         <v>24.3</v>
       </c>
       <c r="CG17" s="51">
         <v>27.3</v>
       </c>
       <c r="CH17" s="53">
         <v>27.8</v>
       </c>
       <c r="CI17" s="55">
         <v>28</v>
       </c>
       <c r="CJ17" s="57">
         <v>29.2</v>
       </c>
       <c r="CK17" s="36">
         <v>28.9</v>
       </c>
       <c r="CL17" s="64">
         <v>31</v>
       </c>
+      <c r="CM17" s="36">
+        <v>32.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -12183,52 +12245,55 @@
       </c>
       <c r="CE18" s="50">
         <v>24.1</v>
       </c>
       <c r="CF18" s="51">
         <v>23</v>
       </c>
       <c r="CG18" s="51">
         <v>25.5</v>
       </c>
       <c r="CH18" s="53">
         <v>25.8</v>
       </c>
       <c r="CI18" s="55">
         <v>25.4</v>
       </c>
       <c r="CJ18" s="57">
         <v>25.7</v>
       </c>
       <c r="CK18" s="36">
         <v>25.8</v>
       </c>
       <c r="CL18" s="63">
         <v>26.6</v>
       </c>
+      <c r="CM18" s="36">
+        <v>34.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>15.577999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>15.028</v>
       </c>
       <c r="D19" s="20">
         <v>15.771000000000001</v>
       </c>
       <c r="E19" s="20">
         <v>16.831</v>
       </c>
       <c r="F19" s="20">
         <v>16.614000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>16.722999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>18.629000000000001</v>
       </c>
       <c r="I19" s="20">
@@ -12455,52 +12520,55 @@
       </c>
       <c r="CE19" s="51">
         <v>34.700000000000003</v>
       </c>
       <c r="CF19" s="51">
         <v>33.799999999999997</v>
       </c>
       <c r="CG19" s="51">
         <v>34.6</v>
       </c>
       <c r="CH19" s="53">
         <v>34.299999999999997</v>
       </c>
       <c r="CI19" s="55">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ19" s="57">
         <v>34.700000000000003</v>
       </c>
       <c r="CK19" s="36">
         <v>35.299999999999997</v>
       </c>
       <c r="CL19" s="63">
         <v>36.799999999999997</v>
       </c>
+      <c r="CM19" s="36">
+        <v>39.799999999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>29.170999999999999</v>
       </c>
       <c r="C20" s="20">
         <v>28.09</v>
       </c>
       <c r="D20" s="20">
         <v>27.094999999999999</v>
       </c>
       <c r="E20" s="20">
         <v>30.997</v>
       </c>
       <c r="F20" s="20">
         <v>32.06</v>
       </c>
       <c r="G20" s="20">
         <v>30.959</v>
       </c>
       <c r="H20" s="20">
         <v>31.812999999999999</v>
       </c>
       <c r="I20" s="20">
@@ -12727,52 +12795,55 @@
       </c>
       <c r="CE20" s="50">
         <v>30.3</v>
       </c>
       <c r="CF20" s="50">
         <v>28.2</v>
       </c>
       <c r="CG20" s="50">
         <v>33.799999999999997</v>
       </c>
       <c r="CH20" s="53">
         <v>33.700000000000003</v>
       </c>
       <c r="CI20" s="55">
         <v>32.700000000000003</v>
       </c>
       <c r="CJ20" s="57">
         <v>33</v>
       </c>
       <c r="CK20" s="36">
         <v>37.4</v>
       </c>
       <c r="CL20" s="63">
         <v>38.700000000000003</v>
       </c>
+      <c r="CM20" s="36">
+        <v>35.799999999999997</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>24.994</v>
       </c>
       <c r="C21" s="20">
         <v>25.581</v>
       </c>
       <c r="D21" s="20">
         <v>26.856999999999999</v>
       </c>
       <c r="E21" s="20">
         <v>29.236000000000001</v>
       </c>
       <c r="F21" s="20">
         <v>30.344999999999999</v>
       </c>
       <c r="G21" s="20">
         <v>30.181999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>27.893999999999998</v>
       </c>
       <c r="I21" s="20">
@@ -12999,52 +13070,55 @@
       </c>
       <c r="CE21" s="50">
         <v>33.6</v>
       </c>
       <c r="CF21" s="50">
         <v>32.700000000000003</v>
       </c>
       <c r="CG21" s="50">
         <v>39.200000000000003</v>
       </c>
       <c r="CH21" s="53">
         <v>38.6</v>
       </c>
       <c r="CI21" s="55">
         <v>38.200000000000003</v>
       </c>
       <c r="CJ21" s="57">
         <v>40.5</v>
       </c>
       <c r="CK21" s="36">
         <v>42.9</v>
       </c>
       <c r="CL21" s="63">
         <v>44.3</v>
       </c>
+      <c r="CM21" s="36">
+        <v>40.700000000000003</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>8.57</v>
       </c>
       <c r="C22" s="20">
         <v>8.6259999999999994</v>
       </c>
       <c r="D22" s="20">
         <v>9.4339999999999993</v>
       </c>
       <c r="E22" s="20">
         <v>9.7420000000000009</v>
       </c>
       <c r="F22" s="20">
         <v>9.8480000000000008</v>
       </c>
       <c r="G22" s="20">
         <v>9.7119999999999997</v>
       </c>
       <c r="H22" s="20">
         <v>9.1929999999999996</v>
       </c>
       <c r="I22" s="20">
@@ -13271,52 +13345,55 @@
       </c>
       <c r="CE22" s="50">
         <v>19.8</v>
       </c>
       <c r="CF22" s="50">
         <v>19.7</v>
       </c>
       <c r="CG22" s="51">
         <v>22</v>
       </c>
       <c r="CH22" s="53">
         <v>21.8</v>
       </c>
       <c r="CI22" s="55">
         <v>22</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.8</v>
       </c>
       <c r="CK22" s="36">
         <v>24.4</v>
       </c>
       <c r="CL22" s="63">
         <v>24.2</v>
       </c>
+      <c r="CM22" s="36">
+        <v>21.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" s="43"/>
       <c r="B23" s="44"/>
       <c r="C23" s="44"/>
       <c r="D23" s="44"/>
       <c r="E23" s="44"/>
       <c r="F23" s="44"/>
       <c r="G23" s="44"/>
       <c r="H23" s="44"/>
       <c r="I23" s="44"/>
       <c r="J23" s="44"/>
       <c r="K23" s="44"/>
       <c r="L23" s="44"/>
       <c r="M23" s="44"/>
       <c r="N23" s="44"/>
       <c r="O23" s="44"/>
       <c r="P23" s="44"/>
       <c r="Q23" s="44"/>
       <c r="R23" s="44"/>
       <c r="S23" s="44"/>
       <c r="T23" s="44"/>
       <c r="U23" s="44"/>
       <c r="V23" s="44"/>
       <c r="W23" s="44"/>
       <c r="X23" s="44"/>
       <c r="Y23" s="44"/>
@@ -13348,117 +13425,117 @@
       <c r="AY23" s="45"/>
       <c r="AZ23" s="45"/>
       <c r="BA23" s="45"/>
       <c r="BB23" s="45"/>
       <c r="BC23" s="45"/>
       <c r="BD23" s="45"/>
       <c r="BE23" s="45"/>
       <c r="BF23" s="45"/>
       <c r="BG23" s="45"/>
       <c r="BH23" s="45"/>
       <c r="BI23" s="45"/>
       <c r="BJ23" s="45"/>
       <c r="BK23" s="45"/>
       <c r="BL23" s="45"/>
       <c r="BM23" s="45"/>
       <c r="BN23" s="45"/>
       <c r="BO23" s="45"/>
       <c r="BP23" s="45"/>
       <c r="BQ23" s="45"/>
       <c r="BR23" s="45"/>
       <c r="BS23" s="43"/>
       <c r="BT23" s="43"/>
       <c r="BU23" s="43"/>
       <c r="CF23" s="52"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="CF24" s="52"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="CF25" s="52"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="CF26" s="52"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="CF27" s="52"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="CF28" s="52"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="CF29" s="52"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="CF30" s="52"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="CF31" s="52"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="CF32" s="52"/>
     </row>
     <row r="33" spans="84:84">
       <c r="CF33" s="52"/>
     </row>
     <row r="34" spans="84:84">
       <c r="CF34" s="52"/>
     </row>
     <row r="35" spans="84:84">
       <c r="CF35" s="52"/>
     </row>
     <row r="36" spans="84:84">
       <c r="CF36" s="52"/>
     </row>
     <row r="37" spans="84:84">
       <c r="CF37" s="52"/>
     </row>
     <row r="38" spans="84:84">
       <c r="CF38" s="52"/>
     </row>
     <row r="39" spans="84:84">
       <c r="CF39" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="CH3:CL3"/>
-[...2 lines deleted...]
-    <mergeCell ref="CD2:CH2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лошади</vt:lpstr>
     </vt:vector>