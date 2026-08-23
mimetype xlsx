--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12690" yWindow="-75" windowWidth="16140" windowHeight="12780"/>
+    <workbookView xWindow="555" yWindow="-270" windowWidth="19425" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="41">
   <si>
     <t>Численность лошадей, тыс. голов</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -614,51 +614,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -896,63 +896,50 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3207">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4265,90 +4252,90 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="37" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="29" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="10" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3207">
     <cellStyle name="20% - Акцент1 2" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 3" xfId="8"/>
     <cellStyle name="20% - Акцент2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 3" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент3 3" xfId="14"/>
     <cellStyle name="20% - Акцент4 2" xfId="15"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
     <cellStyle name="20% - Акцент4 3" xfId="17"/>
     <cellStyle name="20% - Акцент5 2" xfId="18"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
     <cellStyle name="20% - Акцент5 3" xfId="20"/>
     <cellStyle name="20% - Акцент6 2" xfId="21"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент6 3" xfId="23"/>
     <cellStyle name="40% - Акцент1 2" xfId="24"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
     <cellStyle name="40% - Акцент1 3" xfId="26"/>
@@ -7823,355 +7810,356 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM39"/>
+  <dimension ref="A1:CN39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BV3" sqref="BV3:CG3"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="71" width="9.140625" style="1"/>
     <col min="72" max="72" width="10.28515625" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="32.25" customHeight="1">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:92" ht="32.25" customHeight="1">
+      <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="65"/>
-[...70 lines deleted...]
-      <c r="BU1" s="65"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
     </row>
-    <row r="2" spans="1:91" ht="15.75" thickBot="1">
+    <row r="2" spans="1:92" ht="15.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="69" t="s">
+      <c r="J2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="69"/>
-[...1 lines deleted...]
-      <c r="M2" s="69"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="69" t="s">
+      <c r="V2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="69"/>
-[...1 lines deleted...]
-      <c r="Y2" s="69"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="69" t="s">
+      <c r="AH2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AI2" s="69"/>
-[...1 lines deleted...]
-      <c r="AK2" s="69"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="69" t="s">
+      <c r="AT2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="AU2" s="69"/>
-[...1 lines deleted...]
-      <c r="AW2" s="69"/>
+      <c r="AU2" s="68"/>
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="68"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="69" t="s">
+      <c r="BF2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="BG2" s="69"/>
-[...1 lines deleted...]
-      <c r="BI2" s="69"/>
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="68"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="69" t="s">
+      <c r="BR2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="BS2" s="69"/>
-[...1 lines deleted...]
-      <c r="BU2" s="69"/>
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="68"/>
+      <c r="BU2" s="68"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="69" t="s">
+      <c r="CD2" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="CE2" s="69"/>
-[...2 lines deleted...]
-      <c r="CH2" s="76"/>
+      <c r="CE2" s="68"/>
+      <c r="CF2" s="68"/>
+      <c r="CG2" s="68"/>
+      <c r="CH2" s="69"/>
     </row>
-    <row r="3" spans="1:91" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="66" t="s">
+    <row r="3" spans="1:92" ht="16.5" thickBot="1">
+      <c r="A3" s="75"/>
+      <c r="B3" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="67"/>
-[...10 lines deleted...]
-      <c r="N3" s="66" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="67"/>
-[...10 lines deleted...]
-      <c r="Z3" s="66" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="67"/>
-[...10 lines deleted...]
-      <c r="AL3" s="66" t="s">
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="67"/>
-[...10 lines deleted...]
-      <c r="AX3" s="66" t="s">
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="67"/>
+      <c r="AX3" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="67"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="66" t="s">
+      <c r="AY3" s="66"/>
+      <c r="AZ3" s="66"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="66"/>
+      <c r="BC3" s="66"/>
+      <c r="BD3" s="66"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="74"/>
+      <c r="BJ3" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="67"/>
-[...10 lines deleted...]
-      <c r="BV3" s="66" t="s">
+      <c r="BK3" s="66"/>
+      <c r="BL3" s="66"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="66"/>
+      <c r="BO3" s="66"/>
+      <c r="BP3" s="66"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="66"/>
+      <c r="BS3" s="66"/>
+      <c r="BT3" s="66"/>
+      <c r="BU3" s="74"/>
+      <c r="BV3" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="67"/>
-[...10 lines deleted...]
-      <c r="CH3" s="73" t="s">
+      <c r="BW3" s="66"/>
+      <c r="BX3" s="66"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="66"/>
+      <c r="CA3" s="66"/>
+      <c r="CB3" s="66"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="66"/>
+      <c r="CE3" s="66"/>
+      <c r="CF3" s="66"/>
+      <c r="CG3" s="74"/>
+      <c r="CH3" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="74"/>
-[...3 lines deleted...]
-      <c r="CM3" s="75"/>
+      <c r="CI3" s="71"/>
+      <c r="CJ3" s="71"/>
+      <c r="CK3" s="71"/>
+      <c r="CL3" s="71"/>
+      <c r="CM3" s="71"/>
+      <c r="CN3" s="72"/>
     </row>
-    <row r="4" spans="1:91" ht="15.75" thickBot="1">
-      <c r="A4" s="72"/>
+    <row r="4" spans="1:92" ht="15.75" thickBot="1">
+      <c r="A4" s="76"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -8395,55 +8383,58 @@
       </c>
       <c r="CE4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="60" t="s">
         <v>6</v>
       </c>
       <c r="CI4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="CM4" s="77" t="s">
+      <c r="CM4" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="CN4" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>316.04500000000002</v>
       </c>
       <c r="C5" s="8">
         <v>314.70800000000003</v>
       </c>
       <c r="D5" s="8">
         <v>324.05099999999999</v>
       </c>
       <c r="E5" s="8">
         <v>348.44900000000001</v>
       </c>
       <c r="F5" s="8">
         <v>357.78</v>
       </c>
       <c r="G5" s="9">
         <v>352.46899999999999</v>
       </c>
       <c r="H5" s="8">
         <v>341.09100000000001</v>
       </c>
       <c r="I5" s="8">
@@ -8670,55 +8661,58 @@
       </c>
       <c r="CE5" s="49">
         <v>476.5</v>
       </c>
       <c r="CF5" s="49">
         <v>464.7</v>
       </c>
       <c r="CG5" s="49">
         <v>492.9</v>
       </c>
       <c r="CH5" s="58">
         <v>494.3</v>
       </c>
       <c r="CI5" s="54">
         <v>490.3</v>
       </c>
       <c r="CJ5" s="59">
         <v>509.6</v>
       </c>
       <c r="CK5" s="17">
         <v>530.9</v>
       </c>
       <c r="CL5" s="61">
         <v>545.1</v>
       </c>
-      <c r="CM5" s="78">
+      <c r="CM5" s="46">
         <v>549</v>
       </c>
+      <c r="CN5" s="77">
+        <v>544.20000000000005</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="20">
         <v>3.1920000000000002</v>
       </c>
       <c r="C6" s="20">
         <v>3.2120000000000002</v>
       </c>
       <c r="D6" s="20">
         <v>3.2509999999999999</v>
       </c>
       <c r="E6" s="20">
         <v>3.2349999999999999</v>
       </c>
       <c r="F6" s="20">
         <v>3.4340000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>0.93300000000000005</v>
       </c>
       <c r="H6" s="20">
         <v>0.98299999999999998</v>
       </c>
       <c r="I6" s="20">
@@ -8948,52 +8942,55 @@
       </c>
       <c r="CF6" s="50">
         <v>5.3</v>
       </c>
       <c r="CG6" s="50">
         <v>3.5</v>
       </c>
       <c r="CH6" s="53">
         <v>3.6</v>
       </c>
       <c r="CI6" s="55">
         <v>3.6</v>
       </c>
       <c r="CJ6" s="56">
         <v>3.6</v>
       </c>
       <c r="CK6" s="36">
         <v>3.6</v>
       </c>
       <c r="CL6" s="62">
         <v>3.7</v>
       </c>
       <c r="CM6" s="36">
         <v>3.8</v>
       </c>
+      <c r="CN6" s="78">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="20">
         <v>13.411</v>
       </c>
       <c r="C7" s="20">
         <v>13.234999999999999</v>
       </c>
       <c r="D7" s="20">
         <v>13.238</v>
       </c>
       <c r="E7" s="20">
         <v>14.269</v>
       </c>
       <c r="F7" s="20">
         <v>14.978999999999999</v>
       </c>
       <c r="G7" s="20">
         <v>15.068</v>
       </c>
       <c r="H7" s="20">
         <v>14.436</v>
       </c>
       <c r="I7" s="20">
@@ -9223,52 +9220,55 @@
       </c>
       <c r="CF7" s="50">
         <v>30.6</v>
       </c>
       <c r="CG7" s="50">
         <v>24.6</v>
       </c>
       <c r="CH7" s="53">
         <v>24.8</v>
       </c>
       <c r="CI7" s="55">
         <v>24.8</v>
       </c>
       <c r="CJ7" s="57">
         <v>24.9</v>
       </c>
       <c r="CK7" s="36">
         <v>25.7</v>
       </c>
       <c r="CL7" s="62">
         <v>26.4</v>
       </c>
       <c r="CM7" s="36">
         <v>33.4</v>
       </c>
+      <c r="CN7" s="78">
+        <v>33.299999999999997</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="20">
         <v>13.515000000000001</v>
       </c>
       <c r="C8" s="20">
         <v>13.682</v>
       </c>
       <c r="D8" s="20">
         <v>14.023999999999999</v>
       </c>
       <c r="E8" s="20">
         <v>14.414999999999999</v>
       </c>
       <c r="F8" s="20">
         <v>15.603</v>
       </c>
       <c r="G8" s="20">
         <v>16.056999999999999</v>
       </c>
       <c r="H8" s="20">
         <v>15.787000000000001</v>
       </c>
       <c r="I8" s="20">
@@ -9498,52 +9498,55 @@
       </c>
       <c r="CF8" s="50">
         <v>3.4</v>
       </c>
       <c r="CG8" s="50">
         <v>3.6</v>
       </c>
       <c r="CH8" s="53">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI8" s="55">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ8" s="57">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="38">
         <v>5</v>
       </c>
       <c r="CL8" s="63">
         <v>5.2</v>
       </c>
       <c r="CM8" s="36">
         <v>5.2</v>
       </c>
+      <c r="CN8" s="78">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>18.826000000000001</v>
       </c>
       <c r="C9" s="20">
         <v>18.216999999999999</v>
       </c>
       <c r="D9" s="20">
         <v>18.975999999999999</v>
       </c>
       <c r="E9" s="20">
         <v>22.007000000000001</v>
       </c>
       <c r="F9" s="20">
         <v>21.89</v>
       </c>
       <c r="G9" s="20">
         <v>21.701000000000001</v>
       </c>
       <c r="H9" s="20">
         <v>21.916</v>
       </c>
       <c r="I9" s="20">
@@ -9773,52 +9776,55 @@
       </c>
       <c r="CF9" s="50">
         <v>32.1</v>
       </c>
       <c r="CG9" s="50">
         <v>35.700000000000003</v>
       </c>
       <c r="CH9" s="53">
         <v>35.9</v>
       </c>
       <c r="CI9" s="55">
         <v>35.1</v>
       </c>
       <c r="CJ9" s="57">
         <v>36.799999999999997</v>
       </c>
       <c r="CK9" s="36">
         <v>42.2</v>
       </c>
       <c r="CL9" s="64">
         <v>42.1</v>
       </c>
       <c r="CM9" s="38">
         <v>38</v>
       </c>
+      <c r="CN9" s="78">
+        <v>37.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>8.6430000000000007</v>
       </c>
       <c r="C10" s="20">
         <v>8.9870000000000001</v>
       </c>
       <c r="D10" s="20">
         <v>8.9779999999999998</v>
       </c>
       <c r="E10" s="20">
         <v>10.007999999999999</v>
       </c>
       <c r="F10" s="20">
         <v>10.643000000000001</v>
       </c>
       <c r="G10" s="20">
         <v>10.484</v>
       </c>
       <c r="H10" s="20">
         <v>9.8829999999999991</v>
       </c>
       <c r="I10" s="20">
@@ -10048,52 +10054,55 @@
       </c>
       <c r="CF10" s="51">
         <v>15.1</v>
       </c>
       <c r="CG10" s="51">
         <v>15.3</v>
       </c>
       <c r="CH10" s="53">
         <v>14.4</v>
       </c>
       <c r="CI10" s="55">
         <v>14.4</v>
       </c>
       <c r="CJ10" s="57">
         <v>14.6</v>
       </c>
       <c r="CK10" s="36">
         <v>15.7</v>
       </c>
       <c r="CL10" s="63">
         <v>16.3</v>
       </c>
       <c r="CM10" s="36">
         <v>17.5</v>
       </c>
+      <c r="CN10" s="78">
+        <v>17.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>17.369</v>
       </c>
       <c r="C11" s="20">
         <v>17.46</v>
       </c>
       <c r="D11" s="20">
         <v>19.158999999999999</v>
       </c>
       <c r="E11" s="20">
         <v>20.658000000000001</v>
       </c>
       <c r="F11" s="20">
         <v>20.702999999999999</v>
       </c>
       <c r="G11" s="20">
         <v>20.506</v>
       </c>
       <c r="H11" s="20">
         <v>18.978999999999999</v>
       </c>
       <c r="I11" s="20">
@@ -10323,52 +10332,55 @@
       </c>
       <c r="CF11" s="50">
         <v>26.5</v>
       </c>
       <c r="CG11" s="50">
         <v>27.7</v>
       </c>
       <c r="CH11" s="53">
         <v>28.9</v>
       </c>
       <c r="CI11" s="55">
         <v>28.9</v>
       </c>
       <c r="CJ11" s="57">
         <v>30.1</v>
       </c>
       <c r="CK11" s="36">
         <v>31.4</v>
       </c>
       <c r="CL11" s="64">
         <v>32</v>
       </c>
       <c r="CM11" s="36">
         <v>30.6</v>
       </c>
+      <c r="CN11" s="78">
+        <v>30.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>32.491</v>
       </c>
       <c r="C12" s="20">
         <v>32.759</v>
       </c>
       <c r="D12" s="20">
         <v>34.124000000000002</v>
       </c>
       <c r="E12" s="20">
         <v>37.359000000000002</v>
       </c>
       <c r="F12" s="20">
         <v>37.201999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>36.479999999999997</v>
       </c>
       <c r="H12" s="20">
         <v>34.768999999999998</v>
       </c>
       <c r="I12" s="20">
@@ -10598,52 +10610,55 @@
       </c>
       <c r="CF12" s="50">
         <v>45.9</v>
       </c>
       <c r="CG12" s="50">
         <v>49.4</v>
       </c>
       <c r="CH12" s="53">
         <v>47.2</v>
       </c>
       <c r="CI12" s="55">
         <v>46.9</v>
       </c>
       <c r="CJ12" s="57">
         <v>53.2</v>
       </c>
       <c r="CK12" s="36">
         <v>54.8</v>
       </c>
       <c r="CL12" s="63">
         <v>54.4</v>
       </c>
       <c r="CM12" s="36">
         <v>50.7</v>
       </c>
+      <c r="CN12" s="78">
+        <v>49.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>6.3129999999999997</v>
       </c>
       <c r="C13" s="20">
         <v>6.3719999999999999</v>
       </c>
       <c r="D13" s="20">
         <v>6.4489999999999998</v>
       </c>
       <c r="E13" s="20">
         <v>7.202</v>
       </c>
       <c r="F13" s="20">
         <v>7.9279999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>7.8719999999999999</v>
       </c>
       <c r="H13" s="20">
         <v>7.6420000000000003</v>
       </c>
       <c r="I13" s="20">
@@ -10873,52 +10888,55 @@
       </c>
       <c r="CF13" s="50">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="51">
         <v>10</v>
       </c>
       <c r="CH13" s="53">
         <v>10.1</v>
       </c>
       <c r="CI13" s="55">
         <v>9.8000000000000007</v>
       </c>
       <c r="CJ13" s="57">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK13" s="36">
         <v>10.199999999999999</v>
       </c>
       <c r="CL13" s="63">
         <v>10.9</v>
       </c>
       <c r="CM13" s="36">
         <v>10.7</v>
       </c>
+      <c r="CN13" s="78">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>21.614000000000001</v>
       </c>
       <c r="C14" s="20">
         <v>21.584</v>
       </c>
       <c r="D14" s="20">
         <v>22.219000000000001</v>
       </c>
       <c r="E14" s="20">
         <v>23.388000000000002</v>
       </c>
       <c r="F14" s="20">
         <v>24.309000000000001</v>
       </c>
       <c r="G14" s="20">
         <v>24.524999999999999</v>
       </c>
       <c r="H14" s="20">
         <v>24.29</v>
       </c>
       <c r="I14" s="20">
@@ -11148,52 +11166,55 @@
       </c>
       <c r="CF14" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="CG14" s="50">
         <v>31.8</v>
       </c>
       <c r="CH14" s="53">
         <v>33.4</v>
       </c>
       <c r="CI14" s="55">
         <v>33.200000000000003</v>
       </c>
       <c r="CJ14" s="57">
         <v>33.5</v>
       </c>
       <c r="CK14" s="36">
         <v>32.799999999999997</v>
       </c>
       <c r="CL14" s="63">
         <v>33.799999999999997</v>
       </c>
       <c r="CM14" s="36">
         <v>39.6</v>
       </c>
+      <c r="CN14" s="78">
+        <v>39.299999999999997</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>14.772</v>
       </c>
       <c r="C15" s="20">
         <v>14.551</v>
       </c>
       <c r="D15" s="20">
         <v>15.663</v>
       </c>
       <c r="E15" s="20">
         <v>17.236999999999998</v>
       </c>
       <c r="F15" s="20">
         <v>18.138999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>17.782</v>
       </c>
       <c r="H15" s="20">
         <v>15.731999999999999</v>
       </c>
       <c r="I15" s="20">
@@ -11423,52 +11444,55 @@
       </c>
       <c r="CF15" s="50">
         <v>23.1</v>
       </c>
       <c r="CG15" s="50">
         <v>23.8</v>
       </c>
       <c r="CH15" s="53">
         <v>25.1</v>
       </c>
       <c r="CI15" s="55">
         <v>24.8</v>
       </c>
       <c r="CJ15" s="57">
         <v>26.6</v>
       </c>
       <c r="CK15" s="36">
         <v>29.5</v>
       </c>
       <c r="CL15" s="63">
         <v>30.5</v>
       </c>
       <c r="CM15" s="36">
         <v>25.2</v>
       </c>
+      <c r="CN15" s="78">
+        <v>25</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>74.426000000000002</v>
       </c>
       <c r="C16" s="20">
         <v>73.962999999999994</v>
       </c>
       <c r="D16" s="20">
         <v>74.180999999999997</v>
       </c>
       <c r="E16" s="20">
         <v>75.796000000000006</v>
       </c>
       <c r="F16" s="20">
         <v>78.108999999999995</v>
       </c>
       <c r="G16" s="20">
         <v>77.646000000000001</v>
       </c>
       <c r="H16" s="20">
         <v>73.433000000000007</v>
       </c>
       <c r="I16" s="20">
@@ -11698,52 +11722,55 @@
       </c>
       <c r="CF16" s="51">
         <v>78</v>
       </c>
       <c r="CG16" s="51">
         <v>85.1</v>
       </c>
       <c r="CH16" s="53">
         <v>84.5</v>
       </c>
       <c r="CI16" s="55">
         <v>83.9</v>
       </c>
       <c r="CJ16" s="57">
         <v>84.7</v>
       </c>
       <c r="CK16" s="36">
         <v>85.3</v>
       </c>
       <c r="CL16" s="63">
         <v>88.2</v>
       </c>
       <c r="CM16" s="38">
         <v>89</v>
       </c>
+      <c r="CN16" s="78">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>13.16</v>
       </c>
       <c r="C17" s="20">
         <v>13.361000000000001</v>
       </c>
       <c r="D17" s="20">
         <v>14.632</v>
       </c>
       <c r="E17" s="20">
         <v>16.068999999999999</v>
       </c>
       <c r="F17" s="20">
         <v>15.974</v>
       </c>
       <c r="G17" s="20">
         <v>15.839</v>
       </c>
       <c r="H17" s="20">
         <v>15.712</v>
       </c>
       <c r="I17" s="20">
@@ -11973,52 +12000,55 @@
       </c>
       <c r="CF17" s="51">
         <v>24.3</v>
       </c>
       <c r="CG17" s="51">
         <v>27.3</v>
       </c>
       <c r="CH17" s="53">
         <v>27.8</v>
       </c>
       <c r="CI17" s="55">
         <v>28</v>
       </c>
       <c r="CJ17" s="57">
         <v>29.2</v>
       </c>
       <c r="CK17" s="36">
         <v>28.9</v>
       </c>
       <c r="CL17" s="64">
         <v>31</v>
       </c>
       <c r="CM17" s="36">
         <v>32.5</v>
       </c>
+      <c r="CN17" s="78">
+        <v>31.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -12248,52 +12278,55 @@
       </c>
       <c r="CF18" s="51">
         <v>23</v>
       </c>
       <c r="CG18" s="51">
         <v>25.5</v>
       </c>
       <c r="CH18" s="53">
         <v>25.8</v>
       </c>
       <c r="CI18" s="55">
         <v>25.4</v>
       </c>
       <c r="CJ18" s="57">
         <v>25.7</v>
       </c>
       <c r="CK18" s="36">
         <v>25.8</v>
       </c>
       <c r="CL18" s="63">
         <v>26.6</v>
       </c>
       <c r="CM18" s="36">
         <v>34.9</v>
       </c>
+      <c r="CN18" s="78">
+        <v>35.299999999999997</v>
+      </c>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>15.577999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>15.028</v>
       </c>
       <c r="D19" s="20">
         <v>15.771000000000001</v>
       </c>
       <c r="E19" s="20">
         <v>16.831</v>
       </c>
       <c r="F19" s="20">
         <v>16.614000000000001</v>
       </c>
       <c r="G19" s="20">
         <v>16.722999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>18.629000000000001</v>
       </c>
       <c r="I19" s="20">
@@ -12523,52 +12556,55 @@
       </c>
       <c r="CF19" s="51">
         <v>33.799999999999997</v>
       </c>
       <c r="CG19" s="51">
         <v>34.6</v>
       </c>
       <c r="CH19" s="53">
         <v>34.299999999999997</v>
       </c>
       <c r="CI19" s="55">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ19" s="57">
         <v>34.700000000000003</v>
       </c>
       <c r="CK19" s="36">
         <v>35.299999999999997</v>
       </c>
       <c r="CL19" s="63">
         <v>36.799999999999997</v>
       </c>
       <c r="CM19" s="36">
         <v>39.799999999999997</v>
       </c>
+      <c r="CN19" s="78">
+        <v>39.700000000000003</v>
+      </c>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>29.170999999999999</v>
       </c>
       <c r="C20" s="20">
         <v>28.09</v>
       </c>
       <c r="D20" s="20">
         <v>27.094999999999999</v>
       </c>
       <c r="E20" s="20">
         <v>30.997</v>
       </c>
       <c r="F20" s="20">
         <v>32.06</v>
       </c>
       <c r="G20" s="20">
         <v>30.959</v>
       </c>
       <c r="H20" s="20">
         <v>31.812999999999999</v>
       </c>
       <c r="I20" s="20">
@@ -12798,52 +12834,55 @@
       </c>
       <c r="CF20" s="50">
         <v>28.2</v>
       </c>
       <c r="CG20" s="50">
         <v>33.799999999999997</v>
       </c>
       <c r="CH20" s="53">
         <v>33.700000000000003</v>
       </c>
       <c r="CI20" s="55">
         <v>32.700000000000003</v>
       </c>
       <c r="CJ20" s="57">
         <v>33</v>
       </c>
       <c r="CK20" s="36">
         <v>37.4</v>
       </c>
       <c r="CL20" s="63">
         <v>38.700000000000003</v>
       </c>
       <c r="CM20" s="36">
         <v>35.799999999999997</v>
       </c>
+      <c r="CN20" s="78">
+        <v>35.200000000000003</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>24.994</v>
       </c>
       <c r="C21" s="20">
         <v>25.581</v>
       </c>
       <c r="D21" s="20">
         <v>26.856999999999999</v>
       </c>
       <c r="E21" s="20">
         <v>29.236000000000001</v>
       </c>
       <c r="F21" s="20">
         <v>30.344999999999999</v>
       </c>
       <c r="G21" s="20">
         <v>30.181999999999999</v>
       </c>
       <c r="H21" s="20">
         <v>27.893999999999998</v>
       </c>
       <c r="I21" s="20">
@@ -13073,52 +13112,55 @@
       </c>
       <c r="CF21" s="50">
         <v>32.700000000000003</v>
       </c>
       <c r="CG21" s="50">
         <v>39.200000000000003</v>
       </c>
       <c r="CH21" s="53">
         <v>38.6</v>
       </c>
       <c r="CI21" s="55">
         <v>38.200000000000003</v>
       </c>
       <c r="CJ21" s="57">
         <v>40.5</v>
       </c>
       <c r="CK21" s="36">
         <v>42.9</v>
       </c>
       <c r="CL21" s="63">
         <v>44.3</v>
       </c>
       <c r="CM21" s="36">
         <v>40.700000000000003</v>
       </c>
+      <c r="CN21" s="78">
+        <v>40.200000000000003</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>8.57</v>
       </c>
       <c r="C22" s="20">
         <v>8.6259999999999994</v>
       </c>
       <c r="D22" s="20">
         <v>9.4339999999999993</v>
       </c>
       <c r="E22" s="20">
         <v>9.7420000000000009</v>
       </c>
       <c r="F22" s="20">
         <v>9.8480000000000008</v>
       </c>
       <c r="G22" s="20">
         <v>9.7119999999999997</v>
       </c>
       <c r="H22" s="20">
         <v>9.1929999999999996</v>
       </c>
       <c r="I22" s="20">
@@ -13348,52 +13390,55 @@
       </c>
       <c r="CF22" s="50">
         <v>19.7</v>
       </c>
       <c r="CG22" s="51">
         <v>22</v>
       </c>
       <c r="CH22" s="53">
         <v>21.8</v>
       </c>
       <c r="CI22" s="55">
         <v>22</v>
       </c>
       <c r="CJ22" s="57">
         <v>23.8</v>
       </c>
       <c r="CK22" s="36">
         <v>24.4</v>
       </c>
       <c r="CL22" s="63">
         <v>24.2</v>
       </c>
       <c r="CM22" s="36">
         <v>21.6</v>
       </c>
+      <c r="CN22" s="78">
+        <v>21.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" s="43"/>
       <c r="B23" s="44"/>
       <c r="C23" s="44"/>
       <c r="D23" s="44"/>
       <c r="E23" s="44"/>
       <c r="F23" s="44"/>
       <c r="G23" s="44"/>
       <c r="H23" s="44"/>
       <c r="I23" s="44"/>
       <c r="J23" s="44"/>
       <c r="K23" s="44"/>
       <c r="L23" s="44"/>
       <c r="M23" s="44"/>
       <c r="N23" s="44"/>
       <c r="O23" s="44"/>
       <c r="P23" s="44"/>
       <c r="Q23" s="44"/>
       <c r="R23" s="44"/>
       <c r="S23" s="44"/>
       <c r="T23" s="44"/>
       <c r="U23" s="44"/>
       <c r="V23" s="44"/>
       <c r="W23" s="44"/>
       <c r="X23" s="44"/>
       <c r="Y23" s="44"/>
@@ -13425,117 +13470,117 @@
       <c r="AY23" s="45"/>
       <c r="AZ23" s="45"/>
       <c r="BA23" s="45"/>
       <c r="BB23" s="45"/>
       <c r="BC23" s="45"/>
       <c r="BD23" s="45"/>
       <c r="BE23" s="45"/>
       <c r="BF23" s="45"/>
       <c r="BG23" s="45"/>
       <c r="BH23" s="45"/>
       <c r="BI23" s="45"/>
       <c r="BJ23" s="45"/>
       <c r="BK23" s="45"/>
       <c r="BL23" s="45"/>
       <c r="BM23" s="45"/>
       <c r="BN23" s="45"/>
       <c r="BO23" s="45"/>
       <c r="BP23" s="45"/>
       <c r="BQ23" s="45"/>
       <c r="BR23" s="45"/>
       <c r="BS23" s="43"/>
       <c r="BT23" s="43"/>
       <c r="BU23" s="43"/>
       <c r="CF23" s="52"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="CF24" s="52"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="CF25" s="52"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="CF26" s="52"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="CF27" s="52"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="CF28" s="52"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="CF29" s="52"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="CF30" s="52"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="CF31" s="52"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="CF32" s="52"/>
     </row>
     <row r="33" spans="84:84">
       <c r="CF33" s="52"/>
     </row>
     <row r="34" spans="84:84">
       <c r="CF34" s="52"/>
     </row>
     <row r="35" spans="84:84">
       <c r="CF35" s="52"/>
     </row>
     <row r="36" spans="84:84">
       <c r="CF36" s="52"/>
     </row>
     <row r="37" spans="84:84">
       <c r="CF37" s="52"/>
     </row>
     <row r="38" spans="84:84">
       <c r="CF38" s="52"/>
     </row>
     <row r="39" spans="84:84">
       <c r="CF39" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="CD2:CH2"/>
-    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лошади</vt:lpstr>
     </vt:vector>