--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -1,100 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10110" yWindow="45" windowWidth="17265" windowHeight="12720" tabRatio="993" activeTab="13"/>
+    <workbookView xWindow="10110" yWindow="45" windowWidth="17265" windowHeight="12720" tabRatio="993" activeTab="14"/>
   </bookViews>
   <sheets>
     <sheet name="с 1998-2001" sheetId="2" r:id="rId1"/>
     <sheet name="с 2002-2005" sheetId="4" r:id="rId2"/>
     <sheet name="с 2006-2009" sheetId="5" r:id="rId3"/>
     <sheet name="с 2010-2013" sheetId="6" r:id="rId4"/>
     <sheet name="2014" sheetId="9" r:id="rId5"/>
     <sheet name="2015" sheetId="10" r:id="rId6"/>
     <sheet name="2016" sheetId="11" r:id="rId7"/>
     <sheet name="2017" sheetId="12" r:id="rId8"/>
     <sheet name="2018-2019" sheetId="13" r:id="rId9"/>
     <sheet name="2020" sheetId="14" r:id="rId10"/>
     <sheet name="2021" sheetId="15" r:id="rId11"/>
     <sheet name="2022" sheetId="16" r:id="rId12"/>
     <sheet name="2023" sheetId="17" r:id="rId13"/>
     <sheet name="2024" sheetId="18" r:id="rId14"/>
+    <sheet name="2025" sheetId="19" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с 1998-2001'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'с 2002-2005'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2015'!$A$1:$C$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2016'!$A$1:$C$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'2017'!$A$1:$C$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'2018-2019'!$A$1:$E$43</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C41" i="19"/>
+  <c r="C40"/>
+  <c r="C39"/>
+  <c r="C38"/>
+  <c r="C37"/>
+  <c r="C36"/>
+  <c r="C35"/>
+  <c r="C34"/>
+  <c r="C33"/>
+  <c r="C32"/>
+  <c r="C31"/>
+  <c r="C30"/>
+  <c r="C29"/>
+  <c r="C28"/>
+  <c r="C27"/>
+  <c r="C26"/>
+  <c r="C25"/>
+  <c r="C24"/>
+  <c r="C23"/>
+  <c r="C22"/>
+  <c r="C21"/>
+  <c r="C20"/>
+  <c r="C19"/>
+  <c r="C18"/>
+  <c r="C17"/>
+  <c r="C16"/>
+  <c r="C15"/>
+  <c r="C14"/>
+  <c r="C13"/>
+  <c r="C12"/>
+  <c r="C11"/>
+  <c r="C10"/>
+  <c r="C9"/>
+  <c r="C8"/>
+  <c r="C7"/>
+  <c r="C6"/>
   <c r="C40" i="18"/>
   <c r="C39"/>
   <c r="C38"/>
   <c r="C37"/>
   <c r="C36"/>
   <c r="C35"/>
   <c r="C34"/>
   <c r="C33"/>
   <c r="C32"/>
   <c r="C31"/>
   <c r="C30"/>
   <c r="C29"/>
   <c r="C28"/>
   <c r="C27"/>
   <c r="C26"/>
   <c r="C25"/>
   <c r="C24"/>
   <c r="C23"/>
   <c r="C22"/>
   <c r="C21"/>
   <c r="C20"/>
   <c r="C19"/>
   <c r="C18"/>
   <c r="C17"/>
   <c r="C16"/>
@@ -185,51 +223,51 @@
   <c r="C18"/>
   <c r="C19"/>
   <c r="C20"/>
   <c r="C22"/>
   <c r="C23"/>
   <c r="C24"/>
   <c r="C25"/>
   <c r="C26"/>
   <c r="C27"/>
   <c r="C28"/>
   <c r="C29"/>
   <c r="C30"/>
   <c r="C31"/>
   <c r="C32"/>
   <c r="C33"/>
   <c r="C34"/>
   <c r="C35"/>
   <c r="C36"/>
   <c r="C37"/>
   <c r="C38"/>
   <c r="C6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="144">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>1998 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">1999 жыл </t>
   </si>
   <si>
     <t>2000 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2001 жыл </t>
   </si>
   <si>
@@ -662,50 +700,69 @@
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  Ұлытау облысын есепке алмағанда.</t>
     </r>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне, пайызбен</t>
   </si>
   <si>
     <t>Басқа топтамаларға енгізілмеген өзге де инженерлік объектілерді салу бойынша құрылыс 
 жұмыстары</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі, мың тенге</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі, мың тенге </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
@@ -1254,134 +1311,134 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 23" xfId="4"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Процентный" xfId="5" builtinId="5"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1647,50 +1704,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1702,61 +1763,61 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="52.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="40" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="40" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="40" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="40" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="40" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="40" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="40" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="40" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="18" customFormat="1">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="115"/>
-[...6 lines deleted...]
-      <c r="I1" s="115"/>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
     </row>
     <row r="2" spans="1:9" s="21" customFormat="1" ht="11.25">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="26" customFormat="1" ht="56.25">
       <c r="A3" s="22"/>
       <c r="B3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>5</v>
       </c>
@@ -2484,101 +2545,101 @@
       </c>
       <c r="D28" s="38">
         <v>498085</v>
       </c>
       <c r="E28" s="39">
         <v>16.100000000000001</v>
       </c>
       <c r="F28" s="38">
         <v>1001217</v>
       </c>
       <c r="G28" s="39">
         <v>17.100000000000001</v>
       </c>
       <c r="H28" s="38">
         <v>1180239</v>
       </c>
       <c r="I28" s="39">
         <v>12.8</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="B29" s="41"/>
       <c r="C29" s="42"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="116" t="s">
+      <c r="A30" s="118" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="116"/>
-[...4 lines deleted...]
-      <c r="G30" s="116"/>
+      <c r="B30" s="118"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A30:G30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" style="9" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="121"/>
-      <c r="C1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="123"/>
-[...1 lines deleted...]
-      <c r="C2" s="122"/>
+      <c r="A2" s="127"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="126"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="45"/>
       <c r="B3" s="71" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5">
       <c r="A4" s="80" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="81">
         <v>466735204</v>
       </c>
       <c r="C4" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
@@ -2949,93 +3010,93 @@
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="91">
         <v>1004427</v>
       </c>
       <c r="C39" s="92">
         <v>0.2</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="14.25" customHeight="1">
       <c r="A40" s="107" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="94">
         <v>27674316</v>
       </c>
       <c r="C40" s="95">
         <v>5.9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="116" t="s">
+      <c r="A42" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="B42" s="116"/>
-[...4 lines deleted...]
-      <c r="G42" s="116"/>
+      <c r="B42" s="118"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="118"/>
+      <c r="E42" s="118"/>
+      <c r="F42" s="118"/>
+      <c r="G42" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21" customHeight="1">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="130" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="96"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
     </row>
     <row r="3" spans="1:3" ht="31.9" customHeight="1">
       <c r="A3" s="45"/>
       <c r="B3" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5">
       <c r="A4" s="80" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="97">
         <v>452474136</v>
       </c>
       <c r="C4" s="98">
         <v>100</v>
       </c>
@@ -3420,91 +3481,91 @@
     <row r="37" spans="1:6">
       <c r="A37" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="100">
         <v>1051688</v>
       </c>
       <c r="C37" s="101">
         <f t="shared" si="0"/>
         <v>0.23243052283545329</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="22.5">
       <c r="A38" s="107" t="s">
         <v>57</v>
       </c>
       <c r="B38" s="103">
         <v>28346034</v>
       </c>
       <c r="C38" s="104">
         <f t="shared" si="0"/>
         <v>6.2646749824392174</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="116" t="s">
+      <c r="A40" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="116"/>
-[...3 lines deleted...]
-      <c r="F40" s="116"/>
+      <c r="B40" s="118"/>
+      <c r="C40" s="118"/>
+      <c r="D40" s="118"/>
+      <c r="E40" s="118"/>
+      <c r="F40" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A40:F40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="9" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="9" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="130" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="96"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
     </row>
     <row r="3" spans="1:3" ht="22.5">
       <c r="A3" s="45"/>
       <c r="B3" s="71" t="s">
         <v>122</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="24">
       <c r="A4" s="80" t="s">
         <v>141</v>
       </c>
       <c r="B4" s="81">
         <v>351059039</v>
       </c>
       <c r="C4" s="13">
         <v>100</v>
       </c>
@@ -3929,69 +3990,69 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="21.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="130" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="127"/>
-      <c r="B3" s="129" t="s">
+      <c r="A3" s="131"/>
+      <c r="B3" s="133" t="s">
         <v>125</v>
       </c>
-      <c r="C3" s="129" t="s">
+      <c r="C3" s="133" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="128"/>
-[...1 lines deleted...]
-      <c r="C4" s="130"/>
+      <c r="A4" s="132"/>
+      <c r="B4" s="134"/>
+      <c r="C4" s="134"/>
     </row>
     <row r="5" spans="1:3" ht="24">
       <c r="A5" s="80" t="s">
         <v>141</v>
       </c>
       <c r="B5" s="2">
         <v>516723159</v>
       </c>
       <c r="C5" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
@@ -4403,67 +4464,67 @@
       <c r="A42" s="12" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="12" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:A40"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="130" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
     </row>
     <row r="3" spans="1:3" ht="33.75" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>134</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="24">
       <c r="A4" s="80" t="s">
         <v>141</v>
       </c>
       <c r="B4" s="10">
         <v>671222686</v>
       </c>
       <c r="C4" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
@@ -4861,122 +4922,626 @@
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="10">
         <v>9206836</v>
       </c>
       <c r="C38" s="13">
         <f t="shared" si="0"/>
         <v>1.3716514939127071</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B39" s="10">
         <v>3087480</v>
       </c>
       <c r="C39" s="13">
         <f t="shared" si="0"/>
         <v>0.45997849363512128</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="22.5">
-      <c r="A40" s="1" t="s">
+      <c r="A40" s="107" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="11">
         <v>44289808</v>
       </c>
       <c r="C40" s="8">
         <f t="shared" si="0"/>
         <v>6.598377695476163</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="12" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="12" t="s">
+        <v>137</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C45"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15">
+      <c r="A1" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+    </row>
+    <row r="3" spans="1:3" ht="22.5">
+      <c r="A3" s="15"/>
+      <c r="B3" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="24">
+      <c r="A4" s="80" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="81">
+        <v>723319476</v>
+      </c>
+      <c r="C4" s="13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="81">
+        <v>118163</v>
+      </c>
+      <c r="C6" s="13">
+        <f>B6*100/723319476</f>
+        <v>1.6336211580178714E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B7" s="81">
+        <v>20499454</v>
+      </c>
+      <c r="C7" s="13">
+        <f t="shared" ref="C7:C41" si="0">B7*100/723319476</f>
+        <v>2.8340801928026615</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="33.75">
+      <c r="A8" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B8" s="81">
+        <v>133300138</v>
+      </c>
+      <c r="C8" s="13">
+        <f t="shared" si="0"/>
+        <v>18.428943561309552</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="22.5">
+      <c r="A9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="81">
+        <v>20755</v>
+      </c>
+      <c r="C9" s="13">
+        <f t="shared" si="0"/>
+        <v>2.8694098097256267E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="22.5">
+      <c r="A10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="81">
+        <v>725945</v>
+      </c>
+      <c r="C10" s="13">
+        <f t="shared" si="0"/>
+        <v>0.10036298262207999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22.5">
+      <c r="A11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="81">
+        <v>131186810</v>
+      </c>
+      <c r="C11" s="13">
+        <f t="shared" si="0"/>
+        <v>18.136772802727631</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="78.75">
+      <c r="A12" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="81">
+        <v>2422939</v>
+      </c>
+      <c r="C12" s="13">
+        <f t="shared" si="0"/>
+        <v>0.33497494266281863</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="81">
+        <v>96915492</v>
+      </c>
+      <c r="C13" s="13">
+        <f t="shared" si="0"/>
+        <v>13.398711802417996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="81">
+        <v>694717</v>
+      </c>
+      <c r="C14" s="13">
+        <f t="shared" si="0"/>
+        <v>9.6045664889576401E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="22.5">
+      <c r="A15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="81">
+        <v>7549680</v>
+      </c>
+      <c r="C15" s="13">
+        <f t="shared" si="0"/>
+        <v>1.0437545580481509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="22.5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="81">
+        <v>31224891</v>
+      </c>
+      <c r="C16" s="13">
+        <f t="shared" si="0"/>
+        <v>4.3168879086009841</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="81">
+        <v>17251669</v>
+      </c>
+      <c r="C17" s="13">
+        <f t="shared" si="0"/>
+        <v>2.3850690562630446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="81">
+        <v>11485069</v>
+      </c>
+      <c r="C18" s="13">
+        <f t="shared" si="0"/>
+        <v>1.5878279765827845</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="81">
+        <v>2000066</v>
+      </c>
+      <c r="C19" s="13">
+        <f t="shared" si="0"/>
+        <v>0.27651211758606098</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="22.5">
+      <c r="A20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="81">
+        <v>9982323</v>
+      </c>
+      <c r="C20" s="13">
+        <f t="shared" si="0"/>
+        <v>1.3800710932329436</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="81">
+        <v>486706</v>
+      </c>
+      <c r="C21" s="13">
+        <f t="shared" si="0"/>
+        <v>6.7287832852436558E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="81">
+        <v>29569645</v>
+      </c>
+      <c r="C22" s="13">
+        <f t="shared" si="0"/>
+        <v>4.0880476720358629</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="81">
+        <v>836242</v>
+      </c>
+      <c r="C23" s="13">
+        <f t="shared" si="0"/>
+        <v>0.11561170793083968</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="81">
+        <v>2638</v>
+      </c>
+      <c r="C24" s="13">
+        <f t="shared" si="0"/>
+        <v>3.6470744775023866E-4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="81">
+        <v>39770</v>
+      </c>
+      <c r="C25" s="13">
+        <f t="shared" si="0"/>
+        <v>5.4982620155523089E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="33.75">
+      <c r="A26" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26" s="81">
+        <v>1547118</v>
+      </c>
+      <c r="C26" s="13">
+        <f t="shared" si="0"/>
+        <v>0.21389137875225692</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" s="81">
+        <v>30075075</v>
+      </c>
+      <c r="C27" s="13">
+        <f t="shared" si="0"/>
+        <v>4.1579241259086466</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="22.5">
+      <c r="A28" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="81">
+        <v>10770137</v>
+      </c>
+      <c r="C28" s="13">
+        <f t="shared" si="0"/>
+        <v>1.4889875576915892</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="81">
+        <v>375373</v>
+      </c>
+      <c r="C29" s="13">
+        <f t="shared" si="0"/>
+        <v>5.1895878993309455E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="22.5">
+      <c r="A30" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="81">
+        <v>74634028</v>
+      </c>
+      <c r="C30" s="13">
+        <f t="shared" si="0"/>
+        <v>10.318266060348691</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="22.5">
+      <c r="A31" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="81">
+        <v>6129475</v>
+      </c>
+      <c r="C31" s="13">
+        <f t="shared" si="0"/>
+        <v>0.84740909147039201</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="81">
+        <v>2640875</v>
+      </c>
+      <c r="C32" s="13">
+        <f t="shared" si="0"/>
+        <v>0.36510492080265788</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="22.5">
+      <c r="A33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" s="81">
+        <v>6296670</v>
+      </c>
+      <c r="C33" s="13">
+        <f t="shared" si="0"/>
+        <v>0.87052405042664716</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="22.5">
+      <c r="A34" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="81">
+        <v>1761456</v>
+      </c>
+      <c r="C34" s="13">
+        <f t="shared" si="0"/>
+        <v>0.24352392800771205</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" s="81">
+        <v>2143050</v>
+      </c>
+      <c r="C35" s="13">
+        <f t="shared" si="0"/>
+        <v>0.29627986956070845</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="81">
+        <v>10868188</v>
+      </c>
+      <c r="C36" s="13">
+        <f t="shared" si="0"/>
+        <v>1.5025432551742877</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" s="81">
+        <v>3074673</v>
+      </c>
+      <c r="C37" s="13">
+        <f t="shared" si="0"/>
+        <v>0.42507814347860862</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="81">
+        <v>10417516</v>
+      </c>
+      <c r="C38" s="13">
+        <f t="shared" si="0"/>
+        <v>1.4402371767465032</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="81">
+        <v>85960</v>
+      </c>
+      <c r="C39" s="13">
+        <f t="shared" si="0"/>
+        <v>1.1884098638593826E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="22.5">
+      <c r="A40" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" s="81">
+        <v>2180253</v>
+      </c>
+      <c r="C40" s="13">
+        <f t="shared" si="0"/>
+        <v>0.30142323998476162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="22.5">
+      <c r="A41" s="107" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7">
+        <v>64006517</v>
+      </c>
+      <c r="C41" s="8">
+        <f t="shared" si="0"/>
+        <v>8.8489967605960054</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="12" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="12" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.7109375" style="40" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="40" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="31" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="9" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="31" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="31" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="117"/>
-[...6 lines deleted...]
-      <c r="I1" s="117"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
     </row>
     <row r="2" spans="1:12" s="21" customFormat="1" ht="11.25">
       <c r="A2" s="43"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="44"/>
       <c r="F2" s="44"/>
       <c r="H2" s="44"/>
-      <c r="I2" s="131" t="s">
+      <c r="I2" s="115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="26" customFormat="1" ht="56.25">
       <c r="A3" s="22"/>
       <c r="B3" s="23" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H3" s="84" t="s">
         <v>12</v>
@@ -5748,116 +6313,116 @@
         <v>6386266</v>
       </c>
       <c r="G28" s="39">
         <v>26.7</v>
       </c>
       <c r="H28" s="47">
         <v>6652868</v>
       </c>
       <c r="I28" s="39">
         <v>15</v>
       </c>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="50"/>
       <c r="C29" s="50"/>
       <c r="D29" s="50"/>
       <c r="E29" s="51"/>
       <c r="F29" s="50"/>
       <c r="G29" s="51"/>
       <c r="H29" s="50"/>
       <c r="I29" s="51"/>
     </row>
     <row r="30" spans="1:12">
-      <c r="A30" s="116"/>
-[...5 lines deleted...]
-      <c r="G30" s="116"/>
+      <c r="A30" s="118"/>
+      <c r="B30" s="118"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A30:G30"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="9" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="9" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="9" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="9" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="117"/>
-[...6 lines deleted...]
-      <c r="I1" s="117"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="19"/>
       <c r="B2" s="44"/>
       <c r="C2" s="52"/>
-      <c r="D2" s="118"/>
-[...1 lines deleted...]
-      <c r="F2" s="118"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
       <c r="G2" s="53"/>
       <c r="H2" s="21"/>
-      <c r="I2" s="132" t="s">
+      <c r="I2" s="116" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="56.25">
       <c r="A3" s="22"/>
       <c r="B3" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H3" s="105" t="s">
         <v>31</v>
@@ -6581,118 +7146,118 @@
       <c r="F28" s="38">
         <v>10505002</v>
       </c>
       <c r="G28" s="39">
         <v>13.6</v>
       </c>
       <c r="H28" s="38">
         <v>6295748</v>
       </c>
       <c r="I28" s="39">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="54"/>
       <c r="B29" s="55"/>
       <c r="C29" s="49"/>
       <c r="D29" s="55"/>
       <c r="E29" s="49"/>
       <c r="F29" s="55"/>
       <c r="G29" s="49"/>
       <c r="H29" s="56"/>
       <c r="I29" s="49"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="116"/>
-[...5 lines deleted...]
-      <c r="G30" s="116"/>
+      <c r="A30" s="118"/>
+      <c r="B30" s="118"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="118"/>
       <c r="H30" s="56"/>
       <c r="I30" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" style="43" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="43" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="43" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="43" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="43" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="43" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="43" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="43" customWidth="1"/>
     <col min="9" max="10" width="12.85546875" style="43" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="117"/>
-[...6 lines deleted...]
-      <c r="I1" s="117"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="133" t="s">
+      <c r="A2" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="134"/>
-[...6 lines deleted...]
-      <c r="I2" s="133"/>
+      <c r="B2" s="122"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="122"/>
+      <c r="E2" s="122"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="I2" s="121"/>
     </row>
     <row r="3" spans="1:10" ht="56.25">
       <c r="A3" s="22"/>
       <c r="B3" s="45" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="H3" s="57" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="25" t="s">
@@ -7439,60 +8004,60 @@
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="121"/>
-      <c r="C1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="119"/>
-[...1 lines deleted...]
-      <c r="C2" s="119"/>
+      <c r="A2" s="123"/>
+      <c r="B2" s="124"/>
+      <c r="C2" s="123"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
     </row>
     <row r="3" spans="1:9" ht="33" customHeight="1">
       <c r="A3" s="22"/>
       <c r="B3" s="71" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="22.5">
       <c r="A4" s="27" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="72">
         <v>224632195</v>
       </c>
       <c r="C4" s="73">
         <v>100</v>
@@ -7836,96 +8401,96 @@
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="110" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="72">
         <v>1735678</v>
       </c>
       <c r="C36" s="73">
         <v>0.8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="114" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="77">
         <v>1259243</v>
       </c>
       <c r="C37" s="78">
         <v>0.6</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="116"/>
-[...5 lines deleted...]
-      <c r="G39" s="116"/>
+      <c r="A39" s="118"/>
+      <c r="B39" s="118"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A39:G39"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="56.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="15" style="9" customWidth="1"/>
     <col min="3" max="3" width="18" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="121"/>
-      <c r="C1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="119"/>
-[...1 lines deleted...]
-      <c r="C2" s="119"/>
+      <c r="A2" s="123"/>
+      <c r="B2" s="124"/>
+      <c r="C2" s="123"/>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="22"/>
       <c r="B3" s="71" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5">
       <c r="A4" s="27" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="5">
         <v>161174822</v>
       </c>
       <c r="C4" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="74" t="s">
         <v>32</v>
       </c>
@@ -8278,98 +8843,98 @@
       </c>
     </row>
     <row r="37" spans="1:7" ht="15" customHeight="1">
       <c r="A37" s="112" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="5">
         <v>343311</v>
       </c>
       <c r="C37" s="3">
         <v>0.2</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="113" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="7">
         <v>8127835</v>
       </c>
       <c r="C38" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="13.9" customHeight="1">
-      <c r="A40" s="116" t="s">
+      <c r="A40" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="116"/>
-[...4 lines deleted...]
-      <c r="G40" s="116"/>
+      <c r="B40" s="118"/>
+      <c r="C40" s="118"/>
+      <c r="D40" s="118"/>
+      <c r="E40" s="118"/>
+      <c r="F40" s="118"/>
+      <c r="G40" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A40:G40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="136" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="62" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="15" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="121"/>
-      <c r="C1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="122"/>
-[...1 lines deleted...]
-      <c r="C2" s="122"/>
+      <c r="A2" s="126"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="126"/>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="22"/>
       <c r="B3" s="71" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="80" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="81">
         <v>149010940</v>
       </c>
       <c r="C4" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
@@ -8744,98 +9309,98 @@
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="81">
         <v>1436275</v>
       </c>
       <c r="C39" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="107" t="s">
         <v>96</v>
       </c>
       <c r="B40" s="7">
         <v>11722553</v>
       </c>
       <c r="C40" s="8">
         <v>7.8</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="116" t="s">
+      <c r="A42" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="116"/>
-[...4 lines deleted...]
-      <c r="G42" s="116"/>
+      <c r="B42" s="118"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="118"/>
+      <c r="E42" s="118"/>
+      <c r="F42" s="118"/>
+      <c r="G42" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:G42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="58.85546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="17" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="121"/>
-      <c r="C1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="122"/>
-[...1 lines deleted...]
-      <c r="C2" s="122"/>
+      <c r="A2" s="126"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="126"/>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="22"/>
       <c r="B3" s="71" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="22.5">
       <c r="A4" s="80" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="81">
         <v>170991698</v>
       </c>
       <c r="C4" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>32</v>
       </c>
@@ -9210,104 +9775,104 @@
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="5">
         <v>590005</v>
       </c>
       <c r="C39" s="3">
         <v>0.3</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="107" t="s">
         <v>96</v>
       </c>
       <c r="B40" s="7">
         <v>10832478</v>
       </c>
       <c r="C40" s="8">
         <v>6.7</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="116" t="s">
+      <c r="A42" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="116"/>
-[...4 lines deleted...]
-      <c r="G42" s="116"/>
+      <c r="B42" s="118"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="118"/>
+      <c r="E42" s="118"/>
+      <c r="F42" s="118"/>
+      <c r="G42" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:G42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="41.140625" style="83" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="89" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="89" customWidth="1"/>
     <col min="4" max="4" width="10" style="83" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="83" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="121"/>
-[...2 lines deleted...]
-      <c r="E1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
     </row>
     <row r="2" spans="1:5" ht="13.15" customHeight="1">
-      <c r="A2" s="124"/>
-[...3 lines deleted...]
-      <c r="E2" s="125"/>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="129"/>
     </row>
     <row r="3" spans="1:5" ht="56.25">
       <c r="A3" s="45"/>
       <c r="B3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="84" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="85" customFormat="1" ht="22.5">
       <c r="A4" s="80" t="s">
         <v>140</v>
       </c>
       <c r="B4" s="81">
         <v>217672785</v>
       </c>
       <c r="C4" s="13">
         <v>100</v>
@@ -9906,90 +10471,87 @@
       <c r="D39" s="81">
         <v>788490</v>
       </c>
       <c r="E39" s="13">
         <v>0.2</v>
       </c>
     </row>
     <row r="40" spans="1:7" s="85" customFormat="1" ht="24.75" customHeight="1">
       <c r="A40" s="107" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="7">
         <v>15218395</v>
       </c>
       <c r="C40" s="8">
         <v>7</v>
       </c>
       <c r="D40" s="7">
         <v>29378891</v>
       </c>
       <c r="E40" s="8">
         <v>6.8</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="116" t="s">
+      <c r="A42" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="116"/>
-[...4 lines deleted...]
-      <c r="G42" s="116"/>
+      <c r="B42" s="118"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="118"/>
+      <c r="E42" s="118"/>
+      <c r="F42" s="118"/>
+      <c r="G42" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9998,123 +10560,127 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>с 1998-2001</vt:lpstr>
       <vt:lpstr>с 2002-2005</vt:lpstr>
       <vt:lpstr>с 2006-2009</vt:lpstr>
       <vt:lpstr>с 2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018-2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'с 1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 2002-2005'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'2015'!Область_печати</vt:lpstr>
       <vt:lpstr>'2016'!Область_печати</vt:lpstr>
       <vt:lpstr>'2017'!Область_печати</vt:lpstr>
       <vt:lpstr>'2018-2019'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>