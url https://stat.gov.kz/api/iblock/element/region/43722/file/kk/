--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-435" yWindow="60" windowWidth="11865" windowHeight="10950"/>
+    <workbookView xWindow="-435" yWindow="60" windowWidth="19500" windowHeight="10950"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="40">
   <si>
     <t>Шошқа саны, мың бас</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -415,51 +415,51 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -530,87 +530,93 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 55" xfId="6"/>
     <cellStyle name="Обычный 59" xfId="7"/>
     <cellStyle name="Обычный 60" xfId="5"/>
     <cellStyle name="Обычный_tabsv13" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -884,321 +890,324 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI19"/>
+  <dimension ref="A1:CL19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI8" sqref="CI8"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CE33" sqref="CE33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="31" customWidth="1"/>
     <col min="2" max="23" width="8.28515625" style="31"/>
     <col min="24" max="61" width="8.28515625" style="5"/>
     <col min="62" max="69" width="8.7109375" style="5" customWidth="1"/>
     <col min="70" max="70" width="9.42578125" style="5" customWidth="1"/>
     <col min="71" max="71" width="8.7109375" style="5" customWidth="1"/>
     <col min="72" max="72" width="8.28515625" style="5"/>
     <col min="73" max="73" width="11.28515625" style="5" customWidth="1"/>
     <col min="74" max="84" width="8.28515625" style="5"/>
     <col min="85" max="85" width="10.85546875" style="5" customWidth="1"/>
     <col min="86" max="86" width="10.7109375" style="5" customWidth="1"/>
     <col min="87" max="16384" width="8.28515625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:90" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...70 lines deleted...]
-      <c r="BU1" s="60"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
+      <c r="U1" s="67"/>
+      <c r="V1" s="67"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="67"/>
+      <c r="Y1" s="67"/>
+      <c r="Z1" s="67"/>
+      <c r="AA1" s="67"/>
+      <c r="AB1" s="67"/>
+      <c r="AC1" s="67"/>
+      <c r="AD1" s="67"/>
+      <c r="AE1" s="67"/>
+      <c r="AF1" s="67"/>
+      <c r="AG1" s="67"/>
+      <c r="AH1" s="67"/>
+      <c r="AI1" s="67"/>
+      <c r="AJ1" s="67"/>
+      <c r="AK1" s="67"/>
+      <c r="AL1" s="67"/>
+      <c r="AM1" s="67"/>
+      <c r="AN1" s="67"/>
+      <c r="AO1" s="67"/>
+      <c r="AP1" s="67"/>
+      <c r="AQ1" s="67"/>
+      <c r="AR1" s="67"/>
+      <c r="AS1" s="67"/>
+      <c r="AT1" s="67"/>
+      <c r="AU1" s="67"/>
+      <c r="AV1" s="67"/>
+      <c r="AW1" s="67"/>
+      <c r="AX1" s="67"/>
+      <c r="AY1" s="67"/>
+      <c r="AZ1" s="67"/>
+      <c r="BA1" s="67"/>
+      <c r="BB1" s="67"/>
+      <c r="BC1" s="67"/>
+      <c r="BD1" s="67"/>
+      <c r="BE1" s="67"/>
+      <c r="BF1" s="67"/>
+      <c r="BG1" s="67"/>
+      <c r="BH1" s="67"/>
+      <c r="BI1" s="67"/>
+      <c r="BJ1" s="67"/>
+      <c r="BK1" s="67"/>
+      <c r="BL1" s="67"/>
+      <c r="BM1" s="67"/>
+      <c r="BN1" s="67"/>
+      <c r="BO1" s="67"/>
+      <c r="BP1" s="67"/>
+      <c r="BQ1" s="67"/>
+      <c r="BR1" s="67"/>
+      <c r="BS1" s="67"/>
+      <c r="BT1" s="67"/>
+      <c r="BU1" s="67"/>
     </row>
-    <row r="2" spans="1:87" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:90" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="59" t="s">
+      <c r="J2" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="59"/>
-[...1 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="59" t="s">
+      <c r="V2" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="59"/>
-[...2 lines deleted...]
-      <c r="AH2" s="59" t="s">
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+      <c r="AH2" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="59"/>
-[...2 lines deleted...]
-      <c r="AT2" s="59" t="s">
+      <c r="AI2" s="63"/>
+      <c r="AJ2" s="63"/>
+      <c r="AK2" s="63"/>
+      <c r="AT2" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="AU2" s="59"/>
-[...2 lines deleted...]
-      <c r="BF2" s="59" t="s">
+      <c r="AU2" s="63"/>
+      <c r="AV2" s="63"/>
+      <c r="AW2" s="63"/>
+      <c r="BF2" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="BG2" s="59"/>
-[...2 lines deleted...]
-      <c r="BR2" s="59" t="s">
+      <c r="BG2" s="63"/>
+      <c r="BH2" s="63"/>
+      <c r="BI2" s="63"/>
+      <c r="BR2" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="BS2" s="59"/>
-[...2 lines deleted...]
-      <c r="CD2" s="54" t="s">
+      <c r="BS2" s="63"/>
+      <c r="BT2" s="63"/>
+      <c r="BU2" s="63"/>
+      <c r="CD2" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="CE2" s="54"/>
-[...2 lines deleted...]
-      <c r="CH2" s="54"/>
+      <c r="CE2" s="58"/>
+      <c r="CF2" s="58"/>
+      <c r="CG2" s="58"/>
+      <c r="CH2" s="58"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="61" t="s">
+    <row r="3" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A3" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="56"/>
-[...10 lines deleted...]
-      <c r="N3" s="55" t="s">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55" t="s">
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="62"/>
+      <c r="Z3" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="56"/>
-[...10 lines deleted...]
-      <c r="AL3" s="55" t="s">
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AI3" s="60"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="56"/>
-[...10 lines deleted...]
-      <c r="AX3" s="55" t="s">
+      <c r="AM3" s="60"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="60"/>
+      <c r="AP3" s="60"/>
+      <c r="AQ3" s="60"/>
+      <c r="AR3" s="60"/>
+      <c r="AS3" s="60"/>
+      <c r="AT3" s="60"/>
+      <c r="AU3" s="60"/>
+      <c r="AV3" s="60"/>
+      <c r="AW3" s="62"/>
+      <c r="AX3" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="AY3" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="55" t="s">
+      <c r="AY3" s="60"/>
+      <c r="AZ3" s="60"/>
+      <c r="BA3" s="60"/>
+      <c r="BB3" s="60"/>
+      <c r="BC3" s="60"/>
+      <c r="BD3" s="60"/>
+      <c r="BE3" s="60"/>
+      <c r="BF3" s="60"/>
+      <c r="BG3" s="60"/>
+      <c r="BH3" s="60"/>
+      <c r="BI3" s="61"/>
+      <c r="BJ3" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="56"/>
-[...10 lines deleted...]
-      <c r="BV3" s="55" t="s">
+      <c r="BK3" s="60"/>
+      <c r="BL3" s="60"/>
+      <c r="BM3" s="60"/>
+      <c r="BN3" s="60"/>
+      <c r="BO3" s="60"/>
+      <c r="BP3" s="60"/>
+      <c r="BQ3" s="60"/>
+      <c r="BR3" s="60"/>
+      <c r="BS3" s="60"/>
+      <c r="BT3" s="60"/>
+      <c r="BU3" s="61"/>
+      <c r="BV3" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="56"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="60"/>
+      <c r="BX3" s="60"/>
+      <c r="BY3" s="60"/>
+      <c r="BZ3" s="60"/>
+      <c r="CA3" s="60"/>
+      <c r="CB3" s="60"/>
+      <c r="CC3" s="60"/>
+      <c r="CD3" s="60"/>
+      <c r="CE3" s="60"/>
+      <c r="CF3" s="60"/>
+      <c r="CG3" s="61"/>
+      <c r="CH3" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="66"/>
+      <c r="CI3" s="65"/>
+      <c r="CJ3" s="65"/>
+      <c r="CK3" s="65"/>
+      <c r="CL3" s="66"/>
     </row>
-    <row r="4" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A4" s="62"/>
+    <row r="4" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A4" s="69"/>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1410,55 +1419,64 @@
       </c>
       <c r="CA4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="CI4" s="63" t="s">
+      <c r="CI4" s="54" t="s">
         <v>6</v>
       </c>
+      <c r="CJ4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="CL4" s="7" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="24" customFormat="1">
+    <row r="5" spans="1:90" s="24" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="9">
         <v>7.25</v>
       </c>
       <c r="D5" s="10">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="9">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="9">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="11">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="9">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="9">
@@ -1673,55 +1691,64 @@
       </c>
       <c r="CA5" s="1">
         <v>0.1</v>
       </c>
       <c r="CB5" s="19">
         <v>0.1</v>
       </c>
       <c r="CC5" s="19">
         <v>0.1</v>
       </c>
       <c r="CD5" s="19">
         <v>0.2</v>
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="50">
         <v>0.1</v>
       </c>
       <c r="CH5" s="53">
         <v>0.1</v>
       </c>
-      <c r="CI5" s="64">
+      <c r="CI5" s="55">
         <v>0.1</v>
       </c>
+      <c r="CJ5" s="55">
+        <v>0.1</v>
+      </c>
+      <c r="CK5" s="55">
+        <v>0.2</v>
+      </c>
+      <c r="CL5" s="70">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:87" s="27" customFormat="1">
+    <row r="6" spans="1:90" s="27" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="32">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="32">
         <v>0.01</v>
       </c>
       <c r="D6" s="32">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="32">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="32">
         <v>0.158</v>
       </c>
       <c r="G6" s="32">
         <v>0.121</v>
       </c>
       <c r="H6" s="32">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="32">
@@ -1939,52 +1966,61 @@
       </c>
       <c r="CB6" s="48">
         <v>0</v>
       </c>
       <c r="CC6" s="48">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CD6" s="48" t="s">
         <v>1</v>
       </c>
       <c r="CE6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI6" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ6" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK6" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL6" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:87" s="27" customFormat="1">
+    <row r="7" spans="1:90" s="27" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="32">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="32">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="32">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="32">
         <v>1.145</v>
       </c>
       <c r="F7" s="32">
         <v>1.129</v>
       </c>
       <c r="G7" s="32">
         <v>1.08</v>
       </c>
       <c r="H7" s="32">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="32">
@@ -2202,52 +2238,61 @@
       </c>
       <c r="CB7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI7" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ7" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK7" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL7" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:87" s="27" customFormat="1">
+    <row r="8" spans="1:90" s="27" customFormat="1">
       <c r="A8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="44" t="s">
@@ -2465,52 +2510,61 @@
       </c>
       <c r="CB8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI8" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ8" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK8" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL8" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:87" s="27" customFormat="1">
+    <row r="9" spans="1:90" s="27" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="32">
         <v>0.34</v>
       </c>
       <c r="C9" s="32">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="32">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="32">
         <v>0.441</v>
       </c>
       <c r="F9" s="32">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="32">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="32">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="32">
@@ -2728,52 +2782,61 @@
       </c>
       <c r="CB9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI9" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ9" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK9" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL9" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:87" s="27" customFormat="1">
+    <row r="10" spans="1:90" s="27" customFormat="1">
       <c r="A10" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="32">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="32">
@@ -2991,52 +3054,61 @@
       </c>
       <c r="CB10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI10" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ10" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK10" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL10" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:87" s="27" customFormat="1">
+    <row r="11" spans="1:90" s="27" customFormat="1">
       <c r="A11" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="32">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="37" t="s">
@@ -3254,52 +3326,61 @@
       </c>
       <c r="CB11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ11" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK11" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL11" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:87" s="27" customFormat="1">
+    <row r="12" spans="1:90" s="27" customFormat="1">
       <c r="A12" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="32">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="32">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="32">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="32">
         <v>0.85</v>
       </c>
       <c r="F12" s="32">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="32">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="32">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="32">
@@ -3517,52 +3598,61 @@
       </c>
       <c r="CB12" s="48">
         <v>0</v>
       </c>
       <c r="CC12" s="48">
         <v>2E-3</v>
       </c>
       <c r="CD12" s="48">
         <v>2E-3</v>
       </c>
       <c r="CE12" s="2">
         <v>0</v>
       </c>
       <c r="CF12" s="49">
         <v>0</v>
       </c>
       <c r="CG12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI12" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ12" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK12" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL12" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:87" s="27" customFormat="1">
+    <row r="13" spans="1:90" s="27" customFormat="1">
       <c r="A13" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="32">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="32">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="32">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="32">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="32">
         <v>0.107</v>
       </c>
       <c r="G13" s="32">
         <v>0.107</v>
       </c>
       <c r="H13" s="32">
         <v>0.01</v>
       </c>
       <c r="I13" s="32">
@@ -3778,52 +3868,61 @@
       <c r="CA13" s="41" t="s">
         <v>1</v>
       </c>
       <c r="CB13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD13" s="26"/>
       <c r="CE13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI13" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ13" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK13" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL13" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:87" s="27" customFormat="1">
+    <row r="14" spans="1:90" s="27" customFormat="1">
       <c r="A14" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="32">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="32">
         <v>2.161</v>
       </c>
       <c r="D14" s="32">
         <v>2.097</v>
       </c>
       <c r="E14" s="32">
         <v>2.093</v>
       </c>
       <c r="F14" s="32">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="32">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="32">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="32">
@@ -4041,52 +4140,61 @@
       </c>
       <c r="CB14" s="26">
         <v>0.1</v>
       </c>
       <c r="CC14" s="26">
         <v>0.1</v>
       </c>
       <c r="CD14" s="48">
         <v>0.09</v>
       </c>
       <c r="CE14" s="2">
         <v>0.1</v>
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="28">
         <v>0.1</v>
       </c>
       <c r="CH14" s="52">
         <v>0.1</v>
       </c>
       <c r="CI14" s="52">
         <v>0.1</v>
       </c>
+      <c r="CJ14" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="CK14" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="CL14" s="56">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:87" s="27" customFormat="1">
+    <row r="15" spans="1:90" s="27" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="32">
         <v>0.02</v>
       </c>
       <c r="C15" s="32">
         <v>0.02</v>
       </c>
       <c r="D15" s="32">
         <v>0.02</v>
       </c>
       <c r="E15" s="32">
         <v>0.02</v>
       </c>
       <c r="F15" s="32">
         <v>0.02</v>
       </c>
       <c r="G15" s="32">
         <v>0.02</v>
       </c>
       <c r="H15" s="32">
         <v>0.02</v>
       </c>
       <c r="I15" s="32">
@@ -4302,52 +4410,61 @@
       </c>
       <c r="CB15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI15" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ15" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK15" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL15" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:87" s="27" customFormat="1">
+    <row r="16" spans="1:90" s="27" customFormat="1">
       <c r="A16" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="44" t="s">
@@ -4565,52 +4682,61 @@
       </c>
       <c r="CB16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI16" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CJ16" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK16" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL16" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:87" s="27" customFormat="1">
+    <row r="17" spans="1:90" s="27" customFormat="1">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="32">
         <v>1.306</v>
       </c>
       <c r="D17" s="32">
         <v>1.633</v>
       </c>
       <c r="E17" s="32">
         <v>1.986</v>
       </c>
       <c r="F17" s="32">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="32">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="32">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="32">
@@ -4830,52 +4956,61 @@
         <v>0</v>
       </c>
       <c r="CC17" s="48">
         <v>0.02</v>
       </c>
       <c r="CD17" s="48">
         <v>0.02</v>
       </c>
       <c r="CE17" s="48">
         <f t="shared" ref="CE17:CF17" si="0">CA17/1000</f>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="CF17" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="51">
         <v>0</v>
       </c>
       <c r="CH17" s="52">
         <v>0</v>
       </c>
       <c r="CI17" s="52">
         <v>0</v>
       </c>
+      <c r="CJ17" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK17" s="57">
+        <v>0</v>
+      </c>
+      <c r="CL17" s="57">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="27" customFormat="1">
+    <row r="18" spans="1:90" s="27" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="32">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="32">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="32">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="32">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="32">
         <v>0.625</v>
       </c>
       <c r="H18" s="32">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="32">
@@ -5093,52 +5228,61 @@
       </c>
       <c r="CB18" s="48">
         <v>0</v>
       </c>
       <c r="CC18" s="48">
         <v>0.03</v>
       </c>
       <c r="CD18" s="48">
         <v>0.05</v>
       </c>
       <c r="CE18" s="48">
         <v>0.1</v>
       </c>
       <c r="CF18" s="48">
         <v>0.1</v>
       </c>
       <c r="CG18" s="51">
         <v>0</v>
       </c>
       <c r="CH18" s="52">
         <v>0</v>
       </c>
       <c r="CI18" s="52">
         <v>0</v>
       </c>
+      <c r="CJ18" s="52">
+        <v>0</v>
+      </c>
+      <c r="CK18" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="CL18" s="56">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:87" s="27" customFormat="1">
+    <row r="19" spans="1:90" s="27" customFormat="1">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="32">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="32">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="32">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="32">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="32">
         <v>0.51</v>
       </c>
       <c r="G19" s="32">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="32">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="32">
@@ -5354,72 +5498,81 @@
       <c r="CA19" s="41" t="s">
         <v>1</v>
       </c>
       <c r="CB19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CC19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CD19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI19" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ19" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK19" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL19" s="26" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CH3:CI3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CH3:CL3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>