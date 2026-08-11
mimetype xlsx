--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -22,51 +22,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-435" yWindow="60" windowWidth="19500" windowHeight="10950"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="40">
   <si>
     <t>Шошқа саны, мың бас</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -415,51 +415,51 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -536,87 +536,88 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 55" xfId="6"/>
     <cellStyle name="Обычный 59" xfId="7"/>
     <cellStyle name="Обычный 60" xfId="5"/>
     <cellStyle name="Обычный_tabsv13" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -890,324 +891,325 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL19"/>
+  <dimension ref="A1:CM19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE33" sqref="CE33"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="31" customWidth="1"/>
     <col min="2" max="23" width="8.28515625" style="31"/>
     <col min="24" max="61" width="8.28515625" style="5"/>
     <col min="62" max="69" width="8.7109375" style="5" customWidth="1"/>
     <col min="70" max="70" width="9.42578125" style="5" customWidth="1"/>
     <col min="71" max="71" width="8.7109375" style="5" customWidth="1"/>
     <col min="72" max="72" width="8.28515625" style="5"/>
     <col min="73" max="73" width="11.28515625" style="5" customWidth="1"/>
     <col min="74" max="84" width="8.28515625" style="5"/>
     <col min="85" max="85" width="10.85546875" style="5" customWidth="1"/>
     <col min="86" max="86" width="10.7109375" style="5" customWidth="1"/>
     <col min="87" max="16384" width="8.28515625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:91" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...70 lines deleted...]
-      <c r="BU1" s="67"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="AX1" s="59"/>
+      <c r="AY1" s="59"/>
+      <c r="AZ1" s="59"/>
+      <c r="BA1" s="59"/>
+      <c r="BB1" s="59"/>
+      <c r="BC1" s="59"/>
+      <c r="BD1" s="59"/>
+      <c r="BE1" s="59"/>
+      <c r="BF1" s="59"/>
+      <c r="BG1" s="59"/>
+      <c r="BH1" s="59"/>
+      <c r="BI1" s="59"/>
+      <c r="BJ1" s="59"/>
+      <c r="BK1" s="59"/>
+      <c r="BL1" s="59"/>
+      <c r="BM1" s="59"/>
+      <c r="BN1" s="59"/>
+      <c r="BO1" s="59"/>
+      <c r="BP1" s="59"/>
+      <c r="BQ1" s="59"/>
+      <c r="BR1" s="59"/>
+      <c r="BS1" s="59"/>
+      <c r="BT1" s="59"/>
+      <c r="BU1" s="59"/>
     </row>
-    <row r="2" spans="1:90" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:91" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="63" t="s">
+      <c r="J2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="63"/>
-[...1 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="63" t="s">
+      <c r="V2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="63"/>
-[...2 lines deleted...]
-      <c r="AH2" s="63" t="s">
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="AH2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="63"/>
-[...2 lines deleted...]
-      <c r="AT2" s="63" t="s">
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+      <c r="AT2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AU2" s="63"/>
-[...2 lines deleted...]
-      <c r="BF2" s="63" t="s">
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="BF2" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="BG2" s="63"/>
-[...2 lines deleted...]
-      <c r="BR2" s="63" t="s">
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="60"/>
+      <c r="BR2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BS2" s="63"/>
-[...2 lines deleted...]
-      <c r="CD2" s="58" t="s">
+      <c r="BS2" s="60"/>
+      <c r="BT2" s="60"/>
+      <c r="BU2" s="60"/>
+      <c r="CD2" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="CE2" s="58"/>
-[...2 lines deleted...]
-      <c r="CH2" s="58"/>
+      <c r="CE2" s="67"/>
+      <c r="CF2" s="67"/>
+      <c r="CG2" s="67"/>
+      <c r="CH2" s="67"/>
     </row>
-    <row r="3" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A3" s="68" t="s">
+    <row r="3" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A3" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="59" t="s">
+      <c r="B3" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="60"/>
-[...10 lines deleted...]
-      <c r="N3" s="59" t="s">
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="59" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="66"/>
+      <c r="Z3" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="60"/>
-[...10 lines deleted...]
-      <c r="AL3" s="59" t="s">
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="60"/>
-[...10 lines deleted...]
-      <c r="AX3" s="59" t="s">
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="62"/>
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="66"/>
+      <c r="AX3" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="AY3" s="60"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="59" t="s">
+      <c r="AY3" s="62"/>
+      <c r="AZ3" s="62"/>
+      <c r="BA3" s="62"/>
+      <c r="BB3" s="62"/>
+      <c r="BC3" s="62"/>
+      <c r="BD3" s="62"/>
+      <c r="BE3" s="62"/>
+      <c r="BF3" s="62"/>
+      <c r="BG3" s="62"/>
+      <c r="BH3" s="62"/>
+      <c r="BI3" s="63"/>
+      <c r="BJ3" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="BK3" s="60"/>
-[...10 lines deleted...]
-      <c r="BV3" s="59" t="s">
+      <c r="BK3" s="62"/>
+      <c r="BL3" s="62"/>
+      <c r="BM3" s="62"/>
+      <c r="BN3" s="62"/>
+      <c r="BO3" s="62"/>
+      <c r="BP3" s="62"/>
+      <c r="BQ3" s="62"/>
+      <c r="BR3" s="62"/>
+      <c r="BS3" s="62"/>
+      <c r="BT3" s="62"/>
+      <c r="BU3" s="63"/>
+      <c r="BV3" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="60"/>
-[...10 lines deleted...]
-      <c r="CH3" s="64" t="s">
+      <c r="BW3" s="62"/>
+      <c r="BX3" s="62"/>
+      <c r="BY3" s="62"/>
+      <c r="BZ3" s="62"/>
+      <c r="CA3" s="62"/>
+      <c r="CB3" s="62"/>
+      <c r="CC3" s="62"/>
+      <c r="CD3" s="62"/>
+      <c r="CE3" s="62"/>
+      <c r="CF3" s="62"/>
+      <c r="CG3" s="63"/>
+      <c r="CH3" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="65"/>
-[...2 lines deleted...]
-      <c r="CL3" s="66"/>
+      <c r="CI3" s="69"/>
+      <c r="CJ3" s="69"/>
+      <c r="CK3" s="69"/>
+      <c r="CL3" s="69"/>
+      <c r="CM3" s="70"/>
     </row>
-    <row r="4" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A4" s="69"/>
+    <row r="4" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A4" s="65"/>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1431,52 +1433,55 @@
       </c>
       <c r="CE4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CI4" s="54" t="s">
         <v>6</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CL4" s="7" t="s">
         <v>9</v>
       </c>
+      <c r="CM4" s="7" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="24" customFormat="1">
+    <row r="5" spans="1:91" s="24" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="9">
         <v>7.25</v>
       </c>
       <c r="D5" s="10">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="9">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="9">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="11">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="9">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="9">
@@ -1700,55 +1705,58 @@
       </c>
       <c r="CD5" s="19">
         <v>0.2</v>
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="50">
         <v>0.1</v>
       </c>
       <c r="CH5" s="53">
         <v>0.1</v>
       </c>
       <c r="CI5" s="55">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="55">
         <v>0.1</v>
       </c>
       <c r="CK5" s="55">
         <v>0.2</v>
       </c>
-      <c r="CL5" s="70">
+      <c r="CL5" s="58">
         <v>0.2</v>
       </c>
+      <c r="CM5" s="71">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" s="27" customFormat="1">
+    <row r="6" spans="1:91" s="27" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="32">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="32">
         <v>0.01</v>
       </c>
       <c r="D6" s="32">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="32">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="32">
         <v>0.158</v>
       </c>
       <c r="G6" s="32">
         <v>0.121</v>
       </c>
       <c r="H6" s="32">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="32">
@@ -1975,52 +1983,55 @@
       </c>
       <c r="CE6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL6" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM6" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" s="27" customFormat="1">
+    <row r="7" spans="1:91" s="27" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="32">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="32">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="32">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="32">
         <v>1.145</v>
       </c>
       <c r="F7" s="32">
         <v>1.129</v>
       </c>
       <c r="G7" s="32">
         <v>1.08</v>
       </c>
       <c r="H7" s="32">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="32">
@@ -2247,52 +2258,55 @@
       </c>
       <c r="CE7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL7" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM7" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" s="27" customFormat="1">
+    <row r="8" spans="1:91" s="27" customFormat="1">
       <c r="A8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="44" t="s">
@@ -2519,52 +2533,55 @@
       </c>
       <c r="CE8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL8" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM8" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" s="27" customFormat="1">
+    <row r="9" spans="1:91" s="27" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="32">
         <v>0.34</v>
       </c>
       <c r="C9" s="32">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="32">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="32">
         <v>0.441</v>
       </c>
       <c r="F9" s="32">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="32">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="32">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="32">
@@ -2791,52 +2808,55 @@
       </c>
       <c r="CE9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL9" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM9" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" s="27" customFormat="1">
+    <row r="10" spans="1:91" s="27" customFormat="1">
       <c r="A10" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="32">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="32">
@@ -3063,52 +3083,55 @@
       </c>
       <c r="CE10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL10" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM10" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" s="27" customFormat="1">
+    <row r="11" spans="1:91" s="27" customFormat="1">
       <c r="A11" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="32">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="37" t="s">
@@ -3335,52 +3358,55 @@
       </c>
       <c r="CE11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL11" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM11" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" s="27" customFormat="1">
+    <row r="12" spans="1:91" s="27" customFormat="1">
       <c r="A12" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="32">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="32">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="32">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="32">
         <v>0.85</v>
       </c>
       <c r="F12" s="32">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="32">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="32">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="32">
@@ -3607,52 +3633,55 @@
       </c>
       <c r="CE12" s="2">
         <v>0</v>
       </c>
       <c r="CF12" s="49">
         <v>0</v>
       </c>
       <c r="CG12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL12" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM12" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" s="27" customFormat="1">
+    <row r="13" spans="1:91" s="27" customFormat="1">
       <c r="A13" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="32">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="32">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="32">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="32">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="32">
         <v>0.107</v>
       </c>
       <c r="G13" s="32">
         <v>0.107</v>
       </c>
       <c r="H13" s="32">
         <v>0.01</v>
       </c>
       <c r="I13" s="32">
@@ -3877,52 +3906,55 @@
       <c r="CD13" s="26"/>
       <c r="CE13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL13" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM13" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" s="27" customFormat="1">
+    <row r="14" spans="1:91" s="27" customFormat="1">
       <c r="A14" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="32">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="32">
         <v>2.161</v>
       </c>
       <c r="D14" s="32">
         <v>2.097</v>
       </c>
       <c r="E14" s="32">
         <v>2.093</v>
       </c>
       <c r="F14" s="32">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="32">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="32">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="32">
@@ -4149,52 +4181,55 @@
       </c>
       <c r="CE14" s="2">
         <v>0.1</v>
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="28">
         <v>0.1</v>
       </c>
       <c r="CH14" s="52">
         <v>0.1</v>
       </c>
       <c r="CI14" s="52">
         <v>0.1</v>
       </c>
       <c r="CJ14" s="52">
         <v>0.1</v>
       </c>
       <c r="CK14" s="56">
         <v>0.1</v>
       </c>
       <c r="CL14" s="56">
         <v>0.1</v>
       </c>
+      <c r="CM14" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" s="27" customFormat="1">
+    <row r="15" spans="1:91" s="27" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="32">
         <v>0.02</v>
       </c>
       <c r="C15" s="32">
         <v>0.02</v>
       </c>
       <c r="D15" s="32">
         <v>0.02</v>
       </c>
       <c r="E15" s="32">
         <v>0.02</v>
       </c>
       <c r="F15" s="32">
         <v>0.02</v>
       </c>
       <c r="G15" s="32">
         <v>0.02</v>
       </c>
       <c r="H15" s="32">
         <v>0.02</v>
       </c>
       <c r="I15" s="32">
@@ -4419,52 +4454,55 @@
       </c>
       <c r="CE15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL15" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM15" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" s="27" customFormat="1">
+    <row r="16" spans="1:91" s="27" customFormat="1">
       <c r="A16" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="44" t="s">
@@ -4691,52 +4729,55 @@
       </c>
       <c r="CE16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL16" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CM16" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" s="27" customFormat="1">
+    <row r="17" spans="1:91" s="27" customFormat="1">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="32">
         <v>1.306</v>
       </c>
       <c r="D17" s="32">
         <v>1.633</v>
       </c>
       <c r="E17" s="32">
         <v>1.986</v>
       </c>
       <c r="F17" s="32">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="32">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="32">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="32">
@@ -4965,52 +5006,55 @@
         <f t="shared" ref="CE17:CF17" si="0">CA17/1000</f>
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="CF17" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="51">
         <v>0</v>
       </c>
       <c r="CH17" s="52">
         <v>0</v>
       </c>
       <c r="CI17" s="52">
         <v>0</v>
       </c>
       <c r="CJ17" s="52">
         <v>0</v>
       </c>
       <c r="CK17" s="57">
         <v>0</v>
       </c>
       <c r="CL17" s="57">
         <v>0</v>
       </c>
+      <c r="CM17" s="52">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" s="27" customFormat="1">
+    <row r="18" spans="1:91" s="27" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="32">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="32">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="32">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="32">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="32">
         <v>0.625</v>
       </c>
       <c r="H18" s="32">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="32">
@@ -5237,52 +5281,55 @@
       </c>
       <c r="CE18" s="48">
         <v>0.1</v>
       </c>
       <c r="CF18" s="48">
         <v>0.1</v>
       </c>
       <c r="CG18" s="51">
         <v>0</v>
       </c>
       <c r="CH18" s="52">
         <v>0</v>
       </c>
       <c r="CI18" s="52">
         <v>0</v>
       </c>
       <c r="CJ18" s="52">
         <v>0</v>
       </c>
       <c r="CK18" s="56">
         <v>0.1</v>
       </c>
       <c r="CL18" s="56">
         <v>0.1</v>
       </c>
+      <c r="CM18" s="52">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" s="27" customFormat="1">
+    <row r="19" spans="1:91" s="27" customFormat="1">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="32">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="32">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="32">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="32">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="32">
         <v>0.51</v>
       </c>
       <c r="G19" s="32">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="32">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="32">
@@ -5507,72 +5554,75 @@
       <c r="CD19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CE19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL19" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM19" s="26" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
-    <mergeCell ref="CD2:CH2"/>
-[...3 lines deleted...]
-    <mergeCell ref="CH3:CL3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>