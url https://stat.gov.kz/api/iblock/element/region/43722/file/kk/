--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -22,51 +22,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-435" yWindow="60" windowWidth="19500" windowHeight="10950"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="CF17" i="1"/>
   <c r="CE17" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="40">
   <si>
     <t>Шошқа саны, мың бас</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -537,87 +537,87 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="13" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 55" xfId="6"/>
     <cellStyle name="Обычный 59" xfId="7"/>
     <cellStyle name="Обычный 60" xfId="5"/>
     <cellStyle name="Обычный_tabsv13" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -891,325 +891,326 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM19"/>
+  <dimension ref="A1:CN19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM19"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="31" customWidth="1"/>
     <col min="2" max="23" width="8.28515625" style="31"/>
     <col min="24" max="61" width="8.28515625" style="5"/>
     <col min="62" max="69" width="8.7109375" style="5" customWidth="1"/>
     <col min="70" max="70" width="9.42578125" style="5" customWidth="1"/>
     <col min="71" max="71" width="8.7109375" style="5" customWidth="1"/>
     <col min="72" max="72" width="8.28515625" style="5"/>
     <col min="73" max="73" width="11.28515625" style="5" customWidth="1"/>
     <col min="74" max="84" width="8.28515625" style="5"/>
     <col min="85" max="85" width="10.85546875" style="5" customWidth="1"/>
     <col min="86" max="86" width="10.7109375" style="5" customWidth="1"/>
     <col min="87" max="16384" width="8.28515625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:92" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...70 lines deleted...]
-      <c r="BU1" s="59"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
+      <c r="AO1" s="69"/>
+      <c r="AP1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="69"/>
+      <c r="AS1" s="69"/>
+      <c r="AT1" s="69"/>
+      <c r="AU1" s="69"/>
+      <c r="AV1" s="69"/>
+      <c r="AW1" s="69"/>
+      <c r="AX1" s="69"/>
+      <c r="AY1" s="69"/>
+      <c r="AZ1" s="69"/>
+      <c r="BA1" s="69"/>
+      <c r="BB1" s="69"/>
+      <c r="BC1" s="69"/>
+      <c r="BD1" s="69"/>
+      <c r="BE1" s="69"/>
+      <c r="BF1" s="69"/>
+      <c r="BG1" s="69"/>
+      <c r="BH1" s="69"/>
+      <c r="BI1" s="69"/>
+      <c r="BJ1" s="69"/>
+      <c r="BK1" s="69"/>
+      <c r="BL1" s="69"/>
+      <c r="BM1" s="69"/>
+      <c r="BN1" s="69"/>
+      <c r="BO1" s="69"/>
+      <c r="BP1" s="69"/>
+      <c r="BQ1" s="69"/>
+      <c r="BR1" s="69"/>
+      <c r="BS1" s="69"/>
+      <c r="BT1" s="69"/>
+      <c r="BU1" s="69"/>
     </row>
-    <row r="2" spans="1:91" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:92" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="60" t="s">
+      <c r="J2" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="60"/>
-[...1 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="60" t="s">
+      <c r="V2" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="60"/>
-[...2 lines deleted...]
-      <c r="AH2" s="60" t="s">
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="AH2" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="60"/>
-[...2 lines deleted...]
-      <c r="AT2" s="60" t="s">
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AT2" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AU2" s="60"/>
-[...2 lines deleted...]
-      <c r="BF2" s="60" t="s">
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="BF2" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="BG2" s="60"/>
-[...2 lines deleted...]
-      <c r="BR2" s="60" t="s">
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="65"/>
+      <c r="BR2" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="BS2" s="60"/>
-[...2 lines deleted...]
-      <c r="CD2" s="67" t="s">
+      <c r="BS2" s="65"/>
+      <c r="BT2" s="65"/>
+      <c r="BU2" s="65"/>
+      <c r="CD2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="CE2" s="67"/>
-[...2 lines deleted...]
-      <c r="CH2" s="67"/>
+      <c r="CE2" s="60"/>
+      <c r="CF2" s="60"/>
+      <c r="CG2" s="60"/>
+      <c r="CH2" s="60"/>
     </row>
-    <row r="3" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A3" s="70" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="61" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
-      <c r="M3" s="66"/>
+      <c r="M3" s="64"/>
       <c r="N3" s="61" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
-      <c r="Y3" s="66"/>
+      <c r="Y3" s="64"/>
       <c r="Z3" s="61" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="62"/>
       <c r="AB3" s="62"/>
       <c r="AC3" s="62"/>
       <c r="AD3" s="62"/>
       <c r="AE3" s="62"/>
       <c r="AF3" s="62"/>
       <c r="AG3" s="62"/>
       <c r="AH3" s="62"/>
       <c r="AI3" s="62"/>
       <c r="AJ3" s="62"/>
-      <c r="AK3" s="66"/>
+      <c r="AK3" s="64"/>
       <c r="AL3" s="61" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="62"/>
       <c r="AN3" s="62"/>
       <c r="AO3" s="62"/>
       <c r="AP3" s="62"/>
       <c r="AQ3" s="62"/>
       <c r="AR3" s="62"/>
       <c r="AS3" s="62"/>
       <c r="AT3" s="62"/>
       <c r="AU3" s="62"/>
       <c r="AV3" s="62"/>
-      <c r="AW3" s="66"/>
+      <c r="AW3" s="64"/>
       <c r="AX3" s="61" t="s">
         <v>36</v>
       </c>
       <c r="AY3" s="62"/>
       <c r="AZ3" s="62"/>
       <c r="BA3" s="62"/>
       <c r="BB3" s="62"/>
       <c r="BC3" s="62"/>
       <c r="BD3" s="62"/>
       <c r="BE3" s="62"/>
       <c r="BF3" s="62"/>
       <c r="BG3" s="62"/>
       <c r="BH3" s="62"/>
       <c r="BI3" s="63"/>
       <c r="BJ3" s="61" t="s">
         <v>37</v>
       </c>
       <c r="BK3" s="62"/>
       <c r="BL3" s="62"/>
       <c r="BM3" s="62"/>
       <c r="BN3" s="62"/>
       <c r="BO3" s="62"/>
       <c r="BP3" s="62"/>
       <c r="BQ3" s="62"/>
       <c r="BR3" s="62"/>
       <c r="BS3" s="62"/>
       <c r="BT3" s="62"/>
       <c r="BU3" s="63"/>
       <c r="BV3" s="61" t="s">
         <v>35</v>
       </c>
       <c r="BW3" s="62"/>
       <c r="BX3" s="62"/>
       <c r="BY3" s="62"/>
       <c r="BZ3" s="62"/>
       <c r="CA3" s="62"/>
       <c r="CB3" s="62"/>
       <c r="CC3" s="62"/>
       <c r="CD3" s="62"/>
       <c r="CE3" s="62"/>
       <c r="CF3" s="62"/>
       <c r="CG3" s="63"/>
-      <c r="CH3" s="68" t="s">
+      <c r="CH3" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="CI3" s="69"/>
-[...3 lines deleted...]
-      <c r="CM3" s="70"/>
+      <c r="CI3" s="67"/>
+      <c r="CJ3" s="67"/>
+      <c r="CK3" s="67"/>
+      <c r="CL3" s="67"/>
+      <c r="CM3" s="67"/>
+      <c r="CN3" s="68"/>
     </row>
-    <row r="4" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A4" s="71"/>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1436,52 +1437,55 @@
       </c>
       <c r="CF4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="CI4" s="54" t="s">
         <v>6</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CL4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CM4" s="7" t="s">
         <v>10</v>
       </c>
+      <c r="CN4" s="7" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="24" customFormat="1">
+    <row r="5" spans="1:92" s="24" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>6.4189999999999996</v>
       </c>
       <c r="C5" s="9">
         <v>7.25</v>
       </c>
       <c r="D5" s="10">
         <v>7.5979999999999999</v>
       </c>
       <c r="E5" s="9">
         <v>7.9249999999999998</v>
       </c>
       <c r="F5" s="9">
         <v>8.1989999999999998</v>
       </c>
       <c r="G5" s="11">
         <v>8.3759999999999994</v>
       </c>
       <c r="H5" s="9">
         <v>7.2619999999999996</v>
       </c>
       <c r="I5" s="9">
@@ -1708,55 +1712,58 @@
       </c>
       <c r="CE5" s="1">
         <v>0.2</v>
       </c>
       <c r="CF5" s="1">
         <v>0.2</v>
       </c>
       <c r="CG5" s="50">
         <v>0.1</v>
       </c>
       <c r="CH5" s="53">
         <v>0.1</v>
       </c>
       <c r="CI5" s="55">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="55">
         <v>0.1</v>
       </c>
       <c r="CK5" s="55">
         <v>0.2</v>
       </c>
       <c r="CL5" s="58">
         <v>0.2</v>
       </c>
-      <c r="CM5" s="71">
+      <c r="CM5" s="59">
         <v>0</v>
       </c>
+      <c r="CN5" s="59">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" s="27" customFormat="1">
+    <row r="6" spans="1:92" s="27" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="32">
         <v>3.9E-2</v>
       </c>
       <c r="C6" s="32">
         <v>0.01</v>
       </c>
       <c r="D6" s="32">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="E6" s="32">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="F6" s="32">
         <v>0.158</v>
       </c>
       <c r="G6" s="32">
         <v>0.121</v>
       </c>
       <c r="H6" s="32">
         <v>0.17699999999999999</v>
       </c>
       <c r="I6" s="32">
@@ -1986,52 +1993,55 @@
       </c>
       <c r="CF6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL6" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM6" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN6" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" s="27" customFormat="1">
+    <row r="7" spans="1:92" s="27" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="32">
         <v>1.1719999999999999</v>
       </c>
       <c r="C7" s="32">
         <v>1.1279999999999999</v>
       </c>
       <c r="D7" s="32">
         <v>1.1379999999999999</v>
       </c>
       <c r="E7" s="32">
         <v>1.145</v>
       </c>
       <c r="F7" s="32">
         <v>1.129</v>
       </c>
       <c r="G7" s="32">
         <v>1.08</v>
       </c>
       <c r="H7" s="32">
         <v>1.2589999999999999</v>
       </c>
       <c r="I7" s="32">
@@ -2261,52 +2271,55 @@
       </c>
       <c r="CF7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL7" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM7" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN7" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" s="27" customFormat="1">
+    <row r="8" spans="1:92" s="27" customFormat="1">
       <c r="A8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="44" t="s">
@@ -2536,52 +2549,55 @@
       </c>
       <c r="CF8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM8" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN8" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" s="27" customFormat="1">
+    <row r="9" spans="1:92" s="27" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="32">
         <v>0.34</v>
       </c>
       <c r="C9" s="32">
         <v>0.52100000000000002</v>
       </c>
       <c r="D9" s="32">
         <v>0.48199999999999998</v>
       </c>
       <c r="E9" s="32">
         <v>0.441</v>
       </c>
       <c r="F9" s="32">
         <v>0.57499999999999996</v>
       </c>
       <c r="G9" s="32">
         <v>0.53300000000000003</v>
       </c>
       <c r="H9" s="32">
         <v>0.14599999999999999</v>
       </c>
       <c r="I9" s="32">
@@ -2811,52 +2827,55 @@
       </c>
       <c r="CF9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM9" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN9" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" s="27" customFormat="1">
+    <row r="10" spans="1:92" s="27" customFormat="1">
       <c r="A10" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="D10" s="32">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="E10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="F10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G10" s="32">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H10" s="32">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="I10" s="32">
@@ -3086,52 +3105,55 @@
       </c>
       <c r="CF10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL10" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM10" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN10" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" s="27" customFormat="1">
+    <row r="11" spans="1:92" s="27" customFormat="1">
       <c r="A11" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="32">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="C11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="D11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="E11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="F11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="G11" s="32">
         <v>2.4E-2</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="37" t="s">
@@ -3361,52 +3383,55 @@
       </c>
       <c r="CF11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL11" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM11" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN11" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" s="27" customFormat="1">
+    <row r="12" spans="1:92" s="27" customFormat="1">
       <c r="A12" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="32">
         <v>0.51500000000000001</v>
       </c>
       <c r="C12" s="32">
         <v>0.69599999999999995</v>
       </c>
       <c r="D12" s="32">
         <v>0.80800000000000005</v>
       </c>
       <c r="E12" s="32">
         <v>0.85</v>
       </c>
       <c r="F12" s="32">
         <v>0.98699999999999999</v>
       </c>
       <c r="G12" s="32">
         <v>0.95899999999999996</v>
       </c>
       <c r="H12" s="32">
         <v>0.45700000000000002</v>
       </c>
       <c r="I12" s="32">
@@ -3636,52 +3661,55 @@
       </c>
       <c r="CF12" s="49">
         <v>0</v>
       </c>
       <c r="CG12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL12" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM12" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN12" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" s="27" customFormat="1">
+    <row r="13" spans="1:92" s="27" customFormat="1">
       <c r="A13" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="32">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C13" s="32">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="D13" s="32">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="E13" s="32">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F13" s="32">
         <v>0.107</v>
       </c>
       <c r="G13" s="32">
         <v>0.107</v>
       </c>
       <c r="H13" s="32">
         <v>0.01</v>
       </c>
       <c r="I13" s="32">
@@ -3909,52 +3937,55 @@
       </c>
       <c r="CF13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL13" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM13" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN13" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" s="27" customFormat="1">
+    <row r="14" spans="1:92" s="27" customFormat="1">
       <c r="A14" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="32">
         <v>2.1859999999999999</v>
       </c>
       <c r="C14" s="32">
         <v>2.161</v>
       </c>
       <c r="D14" s="32">
         <v>2.097</v>
       </c>
       <c r="E14" s="32">
         <v>2.093</v>
       </c>
       <c r="F14" s="32">
         <v>2.0529999999999999</v>
       </c>
       <c r="G14" s="32">
         <v>2.0659999999999998</v>
       </c>
       <c r="H14" s="32">
         <v>2.1349999999999998</v>
       </c>
       <c r="I14" s="32">
@@ -4184,52 +4215,55 @@
       </c>
       <c r="CF14" s="2">
         <v>0.1</v>
       </c>
       <c r="CG14" s="28">
         <v>0.1</v>
       </c>
       <c r="CH14" s="52">
         <v>0.1</v>
       </c>
       <c r="CI14" s="52">
         <v>0.1</v>
       </c>
       <c r="CJ14" s="52">
         <v>0.1</v>
       </c>
       <c r="CK14" s="56">
         <v>0.1</v>
       </c>
       <c r="CL14" s="56">
         <v>0.1</v>
       </c>
       <c r="CM14" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN14" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" s="27" customFormat="1">
+    <row r="15" spans="1:92" s="27" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="32">
         <v>0.02</v>
       </c>
       <c r="C15" s="32">
         <v>0.02</v>
       </c>
       <c r="D15" s="32">
         <v>0.02</v>
       </c>
       <c r="E15" s="32">
         <v>0.02</v>
       </c>
       <c r="F15" s="32">
         <v>0.02</v>
       </c>
       <c r="G15" s="32">
         <v>0.02</v>
       </c>
       <c r="H15" s="32">
         <v>0.02</v>
       </c>
       <c r="I15" s="32">
@@ -4457,52 +4491,55 @@
       </c>
       <c r="CF15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL15" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM15" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN15" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" s="27" customFormat="1">
+    <row r="16" spans="1:92" s="27" customFormat="1">
       <c r="A16" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="44" t="s">
@@ -4732,52 +4769,55 @@
       </c>
       <c r="CF16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL16" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM16" s="26" t="s">
         <v>1</v>
       </c>
+      <c r="CN16" s="26" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" s="27" customFormat="1">
+    <row r="17" spans="1:92" s="27" customFormat="1">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32">
         <v>1.0509999999999999</v>
       </c>
       <c r="C17" s="32">
         <v>1.306</v>
       </c>
       <c r="D17" s="32">
         <v>1.633</v>
       </c>
       <c r="E17" s="32">
         <v>1.986</v>
       </c>
       <c r="F17" s="32">
         <v>1.9339999999999999</v>
       </c>
       <c r="G17" s="32">
         <v>2.3029999999999999</v>
       </c>
       <c r="H17" s="32">
         <v>1.8959999999999999</v>
       </c>
       <c r="I17" s="32">
@@ -5009,52 +5049,55 @@
       <c r="CF17" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="CG17" s="51">
         <v>0</v>
       </c>
       <c r="CH17" s="52">
         <v>0</v>
       </c>
       <c r="CI17" s="52">
         <v>0</v>
       </c>
       <c r="CJ17" s="52">
         <v>0</v>
       </c>
       <c r="CK17" s="57">
         <v>0</v>
       </c>
       <c r="CL17" s="57">
         <v>0</v>
       </c>
       <c r="CM17" s="52">
         <v>0</v>
       </c>
+      <c r="CN17" s="52">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" s="27" customFormat="1">
+    <row r="18" spans="1:92" s="27" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32">
         <v>0.70599999999999996</v>
       </c>
       <c r="C18" s="32">
         <v>0.88700000000000001</v>
       </c>
       <c r="D18" s="32">
         <v>0.80900000000000005</v>
       </c>
       <c r="E18" s="32">
         <v>0.68899999999999995</v>
       </c>
       <c r="F18" s="32">
         <v>0.64600000000000002</v>
       </c>
       <c r="G18" s="32">
         <v>0.625</v>
       </c>
       <c r="H18" s="32">
         <v>0.71199999999999997</v>
       </c>
       <c r="I18" s="32">
@@ -5284,52 +5327,55 @@
       </c>
       <c r="CF18" s="48">
         <v>0.1</v>
       </c>
       <c r="CG18" s="51">
         <v>0</v>
       </c>
       <c r="CH18" s="52">
         <v>0</v>
       </c>
       <c r="CI18" s="52">
         <v>0</v>
       </c>
       <c r="CJ18" s="52">
         <v>0</v>
       </c>
       <c r="CK18" s="56">
         <v>0.1</v>
       </c>
       <c r="CL18" s="56">
         <v>0.1</v>
       </c>
       <c r="CM18" s="52">
         <v>0</v>
       </c>
+      <c r="CN18" s="52">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" s="27" customFormat="1">
+    <row r="19" spans="1:92" s="27" customFormat="1">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="32">
         <v>0.28499999999999998</v>
       </c>
       <c r="C19" s="32">
         <v>0.40699999999999997</v>
       </c>
       <c r="D19" s="32">
         <v>0.41099999999999998</v>
       </c>
       <c r="E19" s="32">
         <v>0.44400000000000001</v>
       </c>
       <c r="F19" s="32">
         <v>0.51</v>
       </c>
       <c r="G19" s="32">
         <v>0.48199999999999998</v>
       </c>
       <c r="H19" s="32">
         <v>0.40400000000000003</v>
       </c>
       <c r="I19" s="32">
@@ -5557,72 +5603,75 @@
       <c r="CE19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CF19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CG19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CH19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CI19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CJ19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CK19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CL19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="CM19" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN19" s="26" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CD2:CH2"/>
-[...3 lines deleted...]
-    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CH3:CN3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>