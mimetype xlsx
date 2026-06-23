--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -7,311 +7,244 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="Числ.педаг.работ.дошк.орг." sheetId="6" r:id="rId1"/>
     <sheet name="женщины" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="11">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Численность педагогов дошкольных организаций</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
     <r>
       <t>2010</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Увеличение данных за 2010 год произошло за счет пересмотра формы 85-К "Отчет дошкольной организации" и увеличения круга респондентов</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистическое наблюдение 85-К  исключено из Плана статистических работ на 2014 год, данные собираются МОН РК</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="19">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...53 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -339,148 +272,128 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...24 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -747,1473 +660,1494 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A5:Z44"/>
+  <dimension ref="A5:AA44"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11:Z11"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="27" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="27" style="22" customWidth="1"/>
+    <col min="2" max="22" width="8.42578125" style="22" customWidth="1"/>
+    <col min="23" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:26" s="10" customFormat="1" ht="16.149999999999999" customHeight="1">
-      <c r="A5" s="37" t="s">
+    <row r="5" spans="1:27" s="18" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="37"/>
-[...44 lines deleted...]
-      <c r="Z6" s="18" t="s">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="17"/>
+      <c r="S5" s="17"/>
+      <c r="T5" s="17"/>
+      <c r="U5" s="17"/>
+      <c r="V5" s="17"/>
+      <c r="W5" s="17"/>
+    </row>
+    <row r="6" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A6" s="19"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="20"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="21"/>
+      <c r="U6" s="19"/>
+      <c r="AA6" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="11" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="19">
+    <row r="7" spans="1:27" s="23" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9">
         <v>2000</v>
       </c>
-      <c r="C7" s="19">
+      <c r="C7" s="9">
         <v>2001</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="9">
         <v>2002</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="9">
         <v>2003</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="9">
         <v>2004</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="9">
         <v>2005</v>
       </c>
-      <c r="H7" s="19">
+      <c r="H7" s="9">
         <v>2006</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I7" s="9">
         <v>2007</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="9">
         <v>2008</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="9">
         <v>2009</v>
       </c>
-      <c r="L7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="19">
+      <c r="L7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="M7" s="9">
         <v>2011</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="9">
         <v>2012</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="9">
         <v>2013</v>
       </c>
-      <c r="P7" s="19" t="s">
+      <c r="P7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="R7" s="9">
+        <v>2016</v>
+      </c>
+      <c r="S7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="T7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="U7" s="10">
+        <v>2019</v>
+      </c>
+      <c r="V7" s="10">
+        <v>2020</v>
+      </c>
+      <c r="W7" s="10">
+        <v>2021</v>
+      </c>
+      <c r="X7" s="10">
+        <v>2022</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Z7" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AA7" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="23" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="24"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="24"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+      <c r="W8" s="24"/>
+    </row>
+    <row r="9" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A9" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="19">
-[...61 lines deleted...]
-      <c r="B9" s="30">
+      <c r="B9" s="26">
         <v>414</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="26">
         <v>434</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="26">
         <v>450</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="26">
         <v>436</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="26">
         <v>468</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="26">
         <v>525</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="26">
         <v>641</v>
       </c>
-      <c r="I9" s="30">
+      <c r="I9" s="26">
         <v>757</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="26">
         <v>963</v>
       </c>
-      <c r="K9" s="30">
+      <c r="K9" s="26">
         <v>1156</v>
       </c>
-      <c r="L9" s="30">
+      <c r="L9" s="26">
         <v>1653</v>
       </c>
-      <c r="M9" s="30">
+      <c r="M9" s="26">
         <v>3449</v>
       </c>
-      <c r="N9" s="30">
+      <c r="N9" s="26">
         <v>4127</v>
       </c>
-      <c r="O9" s="30">
+      <c r="O9" s="26">
         <v>4494</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="26">
         <v>5346</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="26">
         <v>6256</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="26">
         <v>7124</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="26">
         <v>8285</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="26">
         <v>8565</v>
       </c>
-      <c r="U9" s="30">
+      <c r="U9" s="26">
         <v>9639</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="26">
         <v>9295</v>
       </c>
-      <c r="W9" s="30">
+      <c r="W9" s="26">
         <v>10411</v>
       </c>
-      <c r="X9" s="30">
+      <c r="X9" s="26">
         <v>7746</v>
       </c>
-      <c r="Y9" s="30">
+      <c r="Y9" s="26">
         <v>7963</v>
       </c>
-      <c r="Z9" s="30">
+      <c r="Z9" s="26">
         <v>7748</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="39" t="s">
+      <c r="AA9" s="22">
+        <v>7561</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A10" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="39"/>
-[...26 lines deleted...]
-      <c r="B11" s="30">
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
+      <c r="U10" s="27"/>
+      <c r="V10" s="27"/>
+      <c r="W10" s="27"/>
+    </row>
+    <row r="11" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="26">
         <v>368</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="26">
         <v>385</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="26">
         <v>402</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="26">
         <v>387</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="26">
         <v>399</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="26">
         <v>448</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="26">
         <v>495</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="26">
         <v>539</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="26">
         <v>527</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="26">
         <v>589</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="26">
         <v>765</v>
       </c>
-      <c r="M11" s="30">
+      <c r="M11" s="26">
         <v>1255</v>
       </c>
-      <c r="N11" s="30">
+      <c r="N11" s="26">
         <v>1407</v>
       </c>
-      <c r="O11" s="30">
+      <c r="O11" s="26">
         <v>1472</v>
       </c>
-      <c r="P11" s="42">
+      <c r="P11" s="26">
         <v>1693</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="26">
         <v>1945</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="26">
         <v>2184</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="26">
         <v>2540</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="26">
         <v>2576</v>
       </c>
-      <c r="U11" s="30">
+      <c r="U11" s="26">
         <v>2810</v>
       </c>
-      <c r="V11" s="30">
+      <c r="V11" s="26">
         <v>2626</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="28">
         <v>2782</v>
       </c>
-      <c r="X11" s="30">
+      <c r="X11" s="26">
         <v>1202</v>
       </c>
-      <c r="Y11" s="30">
+      <c r="Y11" s="26">
         <v>1227</v>
       </c>
-      <c r="Z11" s="30">
+      <c r="Z11" s="26">
         <v>1215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="AA11" s="22">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A12" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="40"/>
-[...24 lines deleted...]
-        <v>10</v>
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+    </row>
+    <row r="13" spans="1:27" ht="16.149999999999999" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>6</v>
       </c>
       <c r="B13" s="31">
         <v>46</v>
       </c>
       <c r="C13" s="31">
         <v>49</v>
       </c>
       <c r="D13" s="31">
         <v>48</v>
       </c>
       <c r="E13" s="31">
         <v>49</v>
       </c>
       <c r="F13" s="31">
         <v>69</v>
       </c>
       <c r="G13" s="31">
         <v>77</v>
       </c>
       <c r="H13" s="31">
         <v>146</v>
       </c>
       <c r="I13" s="31">
         <v>218</v>
       </c>
       <c r="J13" s="31">
         <v>436</v>
       </c>
       <c r="K13" s="31">
         <v>567</v>
       </c>
       <c r="L13" s="31">
         <v>888</v>
       </c>
       <c r="M13" s="31">
         <v>2194</v>
       </c>
       <c r="N13" s="31">
         <v>2720</v>
       </c>
       <c r="O13" s="31">
         <v>3022</v>
       </c>
-      <c r="P13" s="45">
+      <c r="P13" s="31">
         <v>3653</v>
       </c>
-      <c r="Q13" s="45">
+      <c r="Q13" s="31">
         <v>4311</v>
       </c>
-      <c r="R13" s="45">
+      <c r="R13" s="31">
         <v>4940</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="31">
         <v>5745</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="31">
         <v>5989</v>
       </c>
       <c r="U13" s="31">
         <v>6829</v>
       </c>
-      <c r="V13" s="45">
+      <c r="V13" s="31">
         <v>6669</v>
       </c>
       <c r="W13" s="31">
         <v>7629</v>
       </c>
       <c r="X13" s="31">
         <v>6544</v>
       </c>
       <c r="Y13" s="31">
         <v>6736</v>
       </c>
       <c r="Z13" s="31">
         <v>6533</v>
       </c>
-    </row>
-[...74 lines deleted...]
-      <c r="V16" s="2"/>
+      <c r="AA13" s="32">
+        <v>6385</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="7" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A14" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
+      <c r="V14" s="33"/>
+    </row>
+    <row r="15" spans="1:27" s="7" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33"/>
+      <c r="U15" s="33"/>
+      <c r="V15" s="33"/>
+    </row>
+    <row r="16" spans="1:27" s="23" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A16" s="34"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A17" s="2"/>
-[...21 lines deleted...]
-      <c r="W17" s="13"/>
+      <c r="A17" s="7"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="M17" s="35"/>
+      <c r="N17" s="35"/>
+      <c r="O17" s="35"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="36"/>
     </row>
     <row r="18" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A18" s="3"/>
-[...21 lines deleted...]
-      <c r="W18" s="13"/>
+      <c r="A18" s="35"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="36"/>
     </row>
     <row r="19" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A19" s="3"/>
-[...21 lines deleted...]
-      <c r="W19" s="13"/>
+      <c r="A19" s="35"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="36"/>
     </row>
     <row r="20" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A20" s="3"/>
-[...21 lines deleted...]
-      <c r="W20" s="13"/>
+      <c r="A20" s="35"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="36"/>
     </row>
     <row r="21" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A21" s="3"/>
-[...21 lines deleted...]
-      <c r="W21" s="13"/>
+      <c r="A21" s="35"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="36"/>
     </row>
     <row r="22" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A22" s="3"/>
-[...21 lines deleted...]
-      <c r="W22" s="13"/>
+      <c r="A22" s="35"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="36"/>
     </row>
     <row r="23" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A23" s="3"/>
-      <c r="W23" s="13"/>
+      <c r="A23" s="35"/>
+      <c r="W23" s="36"/>
     </row>
     <row r="24" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A24" s="3"/>
-      <c r="W24" s="13"/>
+      <c r="A24" s="35"/>
+      <c r="W24" s="36"/>
     </row>
     <row r="25" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A25" s="3"/>
-      <c r="W25" s="13"/>
+      <c r="A25" s="35"/>
+      <c r="W25" s="36"/>
     </row>
     <row r="26" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A26" s="3"/>
-      <c r="W26" s="13"/>
+      <c r="A26" s="35"/>
+      <c r="W26" s="36"/>
     </row>
     <row r="27" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A27" s="3"/>
-      <c r="W27" s="13"/>
+      <c r="A27" s="35"/>
+      <c r="W27" s="36"/>
     </row>
     <row r="28" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A28" s="3"/>
-      <c r="W28" s="13"/>
+      <c r="A28" s="35"/>
+      <c r="W28" s="36"/>
     </row>
     <row r="29" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A29" s="3"/>
-      <c r="W29" s="13"/>
+      <c r="A29" s="35"/>
+      <c r="W29" s="36"/>
     </row>
     <row r="30" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A30" s="3"/>
-      <c r="W30" s="13"/>
+      <c r="A30" s="35"/>
+      <c r="W30" s="36"/>
     </row>
     <row r="31" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A31" s="3"/>
-      <c r="W31" s="13"/>
+      <c r="A31" s="35"/>
+      <c r="W31" s="36"/>
     </row>
     <row r="32" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="A32" s="3"/>
-      <c r="W32" s="13"/>
+      <c r="A32" s="35"/>
+      <c r="W32" s="36"/>
     </row>
     <row r="33" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="W33" s="13"/>
+      <c r="W33" s="36"/>
     </row>
     <row r="34" spans="1:23" ht="16.149999999999999" customHeight="1">
-      <c r="W34" s="13"/>
+      <c r="W34" s="36"/>
     </row>
     <row r="35" spans="1:23" ht="16.149999999999999" customHeight="1"/>
-    <row r="36" spans="1:23" s="12" customFormat="1" ht="16.149999999999999" customHeight="1">
-[...213 lines deleted...]
-      <c r="V44" s="1"/>
+    <row r="36" spans="1:23" s="37" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A36" s="22"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="22"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="22"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
+      <c r="O36" s="22"/>
+      <c r="P36" s="22"/>
+      <c r="Q36" s="22"/>
+      <c r="R36" s="22"/>
+      <c r="S36" s="22"/>
+      <c r="T36" s="22"/>
+      <c r="U36" s="22"/>
+      <c r="V36" s="22"/>
+    </row>
+    <row r="37" spans="1:23" s="37" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A37" s="22"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="22"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="22"/>
+      <c r="G37" s="22"/>
+      <c r="H37" s="22"/>
+      <c r="I37" s="22"/>
+      <c r="J37" s="22"/>
+      <c r="K37" s="22"/>
+      <c r="L37" s="22"/>
+      <c r="M37" s="22"/>
+      <c r="N37" s="22"/>
+      <c r="O37" s="22"/>
+      <c r="P37" s="22"/>
+      <c r="Q37" s="22"/>
+      <c r="R37" s="22"/>
+      <c r="S37" s="22"/>
+      <c r="T37" s="22"/>
+      <c r="U37" s="22"/>
+      <c r="V37" s="22"/>
+    </row>
+    <row r="38" spans="1:23" s="7" customFormat="1">
+      <c r="A38" s="22"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
+      <c r="O38" s="22"/>
+      <c r="P38" s="22"/>
+      <c r="Q38" s="22"/>
+      <c r="R38" s="22"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="22"/>
+      <c r="V38" s="22"/>
+    </row>
+    <row r="39" spans="1:23" s="7" customFormat="1">
+      <c r="A39" s="22"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="22"/>
+      <c r="O39" s="22"/>
+      <c r="P39" s="22"/>
+      <c r="Q39" s="22"/>
+      <c r="R39" s="22"/>
+      <c r="S39" s="22"/>
+      <c r="T39" s="22"/>
+      <c r="U39" s="22"/>
+      <c r="V39" s="22"/>
+    </row>
+    <row r="40" spans="1:23" s="7" customFormat="1">
+      <c r="A40" s="22"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="22"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="22"/>
+      <c r="O40" s="22"/>
+      <c r="P40" s="22"/>
+      <c r="Q40" s="22"/>
+      <c r="R40" s="22"/>
+      <c r="S40" s="22"/>
+      <c r="T40" s="22"/>
+      <c r="U40" s="22"/>
+      <c r="V40" s="22"/>
+    </row>
+    <row r="41" spans="1:23" s="7" customFormat="1">
+      <c r="A41" s="22"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="22"/>
+      <c r="D41" s="22"/>
+      <c r="E41" s="22"/>
+      <c r="F41" s="22"/>
+      <c r="G41" s="22"/>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="22"/>
+      <c r="L41" s="22"/>
+      <c r="M41" s="22"/>
+      <c r="N41" s="22"/>
+      <c r="O41" s="22"/>
+      <c r="P41" s="22"/>
+      <c r="Q41" s="22"/>
+      <c r="R41" s="22"/>
+      <c r="S41" s="22"/>
+      <c r="T41" s="22"/>
+      <c r="U41" s="22"/>
+      <c r="V41" s="22"/>
+    </row>
+    <row r="42" spans="1:23" s="7" customFormat="1">
+      <c r="A42" s="22"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="22"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="22"/>
+      <c r="G42" s="22"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="22"/>
+      <c r="Q42" s="22"/>
+      <c r="R42" s="22"/>
+      <c r="S42" s="22"/>
+      <c r="T42" s="22"/>
+      <c r="U42" s="22"/>
+      <c r="V42" s="22"/>
+    </row>
+    <row r="43" spans="1:23" s="7" customFormat="1">
+      <c r="A43" s="22"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="22"/>
+      <c r="L43" s="22"/>
+      <c r="M43" s="22"/>
+      <c r="N43" s="22"/>
+      <c r="O43" s="22"/>
+      <c r="P43" s="22"/>
+      <c r="Q43" s="22"/>
+      <c r="R43" s="22"/>
+      <c r="S43" s="22"/>
+      <c r="T43" s="22"/>
+      <c r="U43" s="22"/>
+      <c r="V43" s="22"/>
+    </row>
+    <row r="44" spans="1:23" s="7" customFormat="1">
+      <c r="A44" s="22"/>
+      <c r="B44" s="22"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="22"/>
+      <c r="K44" s="22"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
+      <c r="O44" s="22"/>
+      <c r="P44" s="22"/>
+      <c r="Q44" s="22"/>
+      <c r="R44" s="22"/>
+      <c r="S44" s="22"/>
+      <c r="T44" s="22"/>
+      <c r="U44" s="22"/>
+      <c r="V44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A5:W5"/>
     <mergeCell ref="A8:W8"/>
     <mergeCell ref="A10:W10"/>
     <mergeCell ref="A12:W12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236215" top="0.59055118110236215" bottom="0.59055118110236215" header="0.23622047244094488" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="93" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:Z12"/>
+  <dimension ref="A4:AA12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z9" sqref="Z9"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="1" max="1" width="24" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" ht="15">
-      <c r="A4" s="41" t="s">
+    <row r="4" spans="1:27" ht="15">
+      <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="41"/>
-[...33 lines deleted...]
-      <c r="A6" s="41" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:27" ht="15">
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+    </row>
+    <row r="6" spans="1:27" ht="15">
+      <c r="A6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="7"/>
+      <c r="AA7" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15">
+      <c r="A8" s="9"/>
+      <c r="B8" s="9">
+        <v>2000</v>
+      </c>
+      <c r="C8" s="9">
+        <v>2001</v>
+      </c>
+      <c r="D8" s="9">
+        <v>2002</v>
+      </c>
+      <c r="E8" s="9">
+        <v>2003</v>
+      </c>
+      <c r="F8" s="9">
+        <v>2004</v>
+      </c>
+      <c r="G8" s="9">
+        <v>2005</v>
+      </c>
+      <c r="H8" s="9">
+        <v>2006</v>
+      </c>
+      <c r="I8" s="9">
+        <v>2007</v>
+      </c>
+      <c r="J8" s="9">
+        <v>2008</v>
+      </c>
+      <c r="K8" s="9">
+        <v>2009</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="M8" s="9">
+        <v>2011</v>
+      </c>
+      <c r="N8" s="9">
+        <v>2012</v>
+      </c>
+      <c r="O8" s="9">
+        <v>2013</v>
+      </c>
+      <c r="P8" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>2015</v>
+      </c>
+      <c r="R8" s="9">
+        <v>2016</v>
+      </c>
+      <c r="S8" s="9">
+        <v>2017</v>
+      </c>
+      <c r="T8" s="9">
+        <v>2018</v>
+      </c>
+      <c r="U8" s="10">
+        <v>2019</v>
+      </c>
+      <c r="V8" s="10">
+        <v>2020</v>
+      </c>
+      <c r="W8" s="10">
+        <v>2021</v>
+      </c>
+      <c r="X8" s="10">
+        <v>2022</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Z8" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AA8" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="13">
+        <v>411</v>
+      </c>
+      <c r="C9" s="13">
+        <v>427</v>
+      </c>
+      <c r="D9" s="13">
+        <v>443</v>
+      </c>
+      <c r="E9" s="13">
+        <v>430</v>
+      </c>
+      <c r="F9" s="13">
+        <v>466</v>
+      </c>
+      <c r="G9" s="13">
+        <v>523</v>
+      </c>
+      <c r="H9" s="13">
+        <v>638</v>
+      </c>
+      <c r="I9" s="13">
+        <v>753</v>
+      </c>
+      <c r="J9" s="13">
+        <v>953</v>
+      </c>
+      <c r="K9" s="13">
+        <v>1141</v>
+      </c>
+      <c r="L9" s="13">
+        <v>1612</v>
+      </c>
+      <c r="M9" s="13">
+        <v>3379</v>
+      </c>
+      <c r="N9" s="13">
+        <v>4034</v>
+      </c>
+      <c r="O9" s="13">
+        <v>4365</v>
+      </c>
+      <c r="P9" s="13">
+        <v>5346</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>6253</v>
+      </c>
+      <c r="R9" s="13">
+        <v>6866</v>
+      </c>
+      <c r="S9" s="13">
+        <v>7934</v>
+      </c>
+      <c r="T9" s="13">
+        <v>8198</v>
+      </c>
+      <c r="U9" s="13">
+        <v>9241</v>
+      </c>
+      <c r="V9" s="13">
+        <v>8911</v>
+      </c>
+      <c r="W9" s="13">
+        <v>9968</v>
+      </c>
+      <c r="X9" s="14">
+        <v>7374</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>7657</v>
+      </c>
+      <c r="Z9" s="14">
+        <v>7478</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>7319</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="41"/>
-[...126 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="15"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15"/>
+    </row>
+    <row r="11" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="33">
-[...137 lines deleted...]
-      <c r="R12" s="28"/>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="15"/>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="15"/>
+      <c r="R11" s="15"/>
+    </row>
+    <row r="12" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16"/>
+      <c r="O12" s="16"/>
+      <c r="P12" s="16"/>
+      <c r="Q12" s="16"/>
+      <c r="R12" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:V6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100235C1F7079F1EC45B8CD40D84259B8C9" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7856031d41a9eac352bc77cfd3a48048">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57C34AA7-08B8-4E7B-80D4-1A29F7FB5437}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{560DE35E-D90E-4434-A0CC-CD597D879943}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">