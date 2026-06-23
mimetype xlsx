--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="435" yWindow="405" windowWidth="12315" windowHeight="12000"/>
+    <workbookView xWindow="-60" yWindow="15" windowWidth="17475" windowHeight="12000"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="46">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -273,51 +273,51 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -394,99 +394,73 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -556,91 +530,94 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 10 13" xfId="15"/>
     <cellStyle name="Обычный 11" xfId="16"/>
     <cellStyle name="Обычный 2 10" xfId="12"/>
     <cellStyle name="Обычный 2 82" xfId="18"/>
     <cellStyle name="Обычный 2 83" xfId="3"/>
     <cellStyle name="Обычный 2 87" xfId="4"/>
     <cellStyle name="Обычный 2 88" xfId="5"/>
     <cellStyle name="Обычный 2 90" xfId="9"/>
     <cellStyle name="Обычный 2 92" xfId="10"/>
     <cellStyle name="Обычный 2 93" xfId="11"/>
     <cellStyle name="Обычный 4 6" xfId="17"/>
     <cellStyle name="Обычный 57" xfId="1"/>
     <cellStyle name="Обычный 6 12" xfId="6"/>
     <cellStyle name="Обычный 61" xfId="13"/>
     <cellStyle name="Обычный 62" xfId="14"/>
     <cellStyle name="Обычный_tabsv10" xfId="8"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -925,341 +902,346 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI23"/>
+  <dimension ref="A1:CL23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CH24" sqref="CH24"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK6" sqref="CK6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="44" customWidth="1"/>
     <col min="2" max="3" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="14" max="17" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="18" max="23" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="36" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="48" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.28515625" style="5" customWidth="1"/>
     <col min="50" max="50" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="51" max="52" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="54" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="55" max="60" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="66" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="10.5703125" style="5" customWidth="1"/>
     <col min="69" max="69" width="9.85546875" style="5" customWidth="1"/>
     <col min="70" max="70" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="10.7109375" style="5" customWidth="1"/>
     <col min="72" max="72" width="11.42578125" style="5" customWidth="1"/>
     <col min="73" max="73" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="74" max="85" width="9.140625" style="5"/>
-    <col min="86" max="86" width="9.7109375" style="5" customWidth="1"/>
-    <col min="87" max="16384" width="9.140625" style="5"/>
+    <col min="86" max="86" width="10.42578125" style="5" customWidth="1"/>
+    <col min="87" max="88" width="10.28515625" style="5" customWidth="1"/>
+    <col min="89" max="89" width="11.42578125" style="5" customWidth="1"/>
+    <col min="90" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:90" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...70 lines deleted...]
-      <c r="BU1" s="61"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
+      <c r="AX1" s="56"/>
+      <c r="AY1" s="56"/>
+      <c r="AZ1" s="56"/>
+      <c r="BA1" s="56"/>
+      <c r="BB1" s="56"/>
+      <c r="BC1" s="56"/>
+      <c r="BD1" s="56"/>
+      <c r="BE1" s="56"/>
+      <c r="BF1" s="56"/>
+      <c r="BG1" s="56"/>
+      <c r="BH1" s="56"/>
+      <c r="BI1" s="56"/>
+      <c r="BJ1" s="56"/>
+      <c r="BK1" s="56"/>
+      <c r="BL1" s="56"/>
+      <c r="BM1" s="56"/>
+      <c r="BN1" s="56"/>
+      <c r="BO1" s="56"/>
+      <c r="BP1" s="56"/>
+      <c r="BQ1" s="56"/>
+      <c r="BR1" s="56"/>
+      <c r="BS1" s="56"/>
+      <c r="BT1" s="56"/>
+      <c r="BU1" s="56"/>
     </row>
-    <row r="2" spans="1:87" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:90" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="57" t="s">
+      <c r="J2" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="57"/>
-[...1 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="57" t="s">
+      <c r="V2" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="57"/>
-[...2 lines deleted...]
-      <c r="AH2" s="57" t="s">
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="AH2" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="57"/>
-[...2 lines deleted...]
-      <c r="AT2" s="57" t="s">
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AT2" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="57"/>
-[...2 lines deleted...]
-      <c r="BF2" s="57" t="s">
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="BF2" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="57"/>
-[...2 lines deleted...]
-      <c r="BR2" s="57" t="s">
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BR2" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="57"/>
-[...2 lines deleted...]
-      <c r="CD2" s="56" t="s">
+      <c r="BS2" s="62"/>
+      <c r="BT2" s="62"/>
+      <c r="BU2" s="62"/>
+      <c r="CD2" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="56"/>
-[...2 lines deleted...]
-      <c r="CH2" s="56"/>
+      <c r="CE2" s="64"/>
+      <c r="CF2" s="64"/>
+      <c r="CG2" s="64"/>
+      <c r="CH2" s="64"/>
     </row>
-    <row r="3" spans="1:87" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="62" t="s">
+    <row r="3" spans="1:90" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="59"/>
-[...10 lines deleted...]
-      <c r="N3" s="58" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="59"/>
-[...10 lines deleted...]
-      <c r="Z3" s="58" t="s">
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="59"/>
-[...10 lines deleted...]
-      <c r="AL3" s="58" t="s">
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="59"/>
-[...10 lines deleted...]
-      <c r="AX3" s="58" t="s">
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="58"/>
+      <c r="AS3" s="58"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="58"/>
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="59"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="58" t="s">
+      <c r="AY3" s="58"/>
+      <c r="AZ3" s="58"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
+      <c r="BD3" s="58"/>
+      <c r="BE3" s="58"/>
+      <c r="BF3" s="58"/>
+      <c r="BG3" s="58"/>
+      <c r="BH3" s="58"/>
+      <c r="BI3" s="63"/>
+      <c r="BJ3" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="59"/>
-[...10 lines deleted...]
-      <c r="BV3" s="58" t="s">
+      <c r="BK3" s="58"/>
+      <c r="BL3" s="58"/>
+      <c r="BM3" s="58"/>
+      <c r="BN3" s="58"/>
+      <c r="BO3" s="58"/>
+      <c r="BP3" s="58"/>
+      <c r="BQ3" s="58"/>
+      <c r="BR3" s="58"/>
+      <c r="BS3" s="58"/>
+      <c r="BT3" s="58"/>
+      <c r="BU3" s="63"/>
+      <c r="BV3" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="59"/>
-[...10 lines deleted...]
-      <c r="CH3" s="54" t="s">
+      <c r="BW3" s="58"/>
+      <c r="BX3" s="58"/>
+      <c r="BY3" s="58"/>
+      <c r="BZ3" s="58"/>
+      <c r="CA3" s="58"/>
+      <c r="CB3" s="58"/>
+      <c r="CC3" s="58"/>
+      <c r="CD3" s="58"/>
+      <c r="CE3" s="58"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="58"/>
+      <c r="CH3" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="55"/>
+      <c r="CI3" s="54"/>
+      <c r="CJ3" s="54"/>
+      <c r="CK3" s="54"/>
+      <c r="CL3" s="55"/>
     </row>
-    <row r="4" spans="1:87" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="63"/>
+    <row r="4" spans="1:90" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="60"/>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1468,58 +1450,67 @@
       </c>
       <c r="BZ4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CA4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="CH4" s="51" t="s">
+      <c r="CH4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="CI4" s="52" t="s">
+      <c r="CI4" s="68" t="s">
         <v>45</v>
       </c>
+      <c r="CJ4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="CL4" s="7" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="18" customFormat="1">
+    <row r="5" spans="1:90" s="18" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>1938.3050000000001</v>
       </c>
       <c r="C5" s="9">
         <v>1865.1759999999999</v>
       </c>
       <c r="D5" s="10">
         <v>1832.7249999999999</v>
       </c>
       <c r="E5" s="10">
         <v>1896.287</v>
       </c>
       <c r="F5" s="9">
         <v>1818.943</v>
       </c>
       <c r="G5" s="9">
         <v>1788.24</v>
       </c>
       <c r="H5" s="10">
         <v>2057.2669999999998</v>
       </c>
       <c r="I5" s="9">
@@ -1734,55 +1725,64 @@
       </c>
       <c r="CA5" s="15">
         <v>2394.6999999999998</v>
       </c>
       <c r="CB5" s="45">
         <v>2522.8000000000002</v>
       </c>
       <c r="CC5" s="45" t="s">
         <v>41</v>
       </c>
       <c r="CD5" s="45" t="s">
         <v>42</v>
       </c>
       <c r="CE5" s="48">
         <v>2260.9</v>
       </c>
       <c r="CF5" s="48">
         <v>2319.1999999999998</v>
       </c>
       <c r="CG5" s="50">
         <v>2243.3000000000002</v>
       </c>
       <c r="CH5" s="17">
         <v>2239.8000000000002</v>
       </c>
-      <c r="CI5" s="65">
+      <c r="CI5" s="66">
         <v>2212</v>
       </c>
+      <c r="CJ5" s="67">
+        <v>2260.1999999999998</v>
+      </c>
+      <c r="CK5" s="1">
+        <v>2312.4</v>
+      </c>
+      <c r="CL5" s="66">
+        <v>2304.1999999999998</v>
+      </c>
     </row>
-    <row r="6" spans="1:87" s="38" customFormat="1">
+    <row r="6" spans="1:90" s="38" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>35.68</v>
       </c>
       <c r="C6" s="20">
         <v>33.776000000000003</v>
       </c>
       <c r="D6" s="20">
         <v>34.944000000000003</v>
       </c>
       <c r="E6" s="20">
         <v>33.314</v>
       </c>
       <c r="F6" s="20">
         <v>32.743000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>24.5</v>
       </c>
       <c r="H6" s="20">
         <v>24.1</v>
       </c>
       <c r="I6" s="20">
@@ -1997,55 +1997,64 @@
       </c>
       <c r="CA6" s="2">
         <v>4.8</v>
       </c>
       <c r="CB6" s="46">
         <v>4.8</v>
       </c>
       <c r="CC6" s="46">
         <v>4.8</v>
       </c>
       <c r="CD6" s="46">
         <v>4.7</v>
       </c>
       <c r="CE6" s="46">
         <v>4.7</v>
       </c>
       <c r="CF6" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="46">
         <v>4.2</v>
       </c>
       <c r="CH6" s="37">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CI6" s="53">
+      <c r="CI6" s="51">
         <v>3.8</v>
       </c>
+      <c r="CJ6" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="CK6" s="35">
+        <v>3.6</v>
+      </c>
+      <c r="CL6" s="65">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:87" s="38" customFormat="1">
+    <row r="7" spans="1:90" s="38" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>66.494</v>
       </c>
       <c r="C7" s="20">
         <v>63.688000000000002</v>
       </c>
       <c r="D7" s="20">
         <v>62.311</v>
       </c>
       <c r="E7" s="20">
         <v>59.103000000000002</v>
       </c>
       <c r="F7" s="20">
         <v>58.273000000000003</v>
       </c>
       <c r="G7" s="20">
         <v>57.24</v>
       </c>
       <c r="H7" s="20">
         <v>70.900999999999996</v>
       </c>
       <c r="I7" s="20">
@@ -2260,55 +2269,64 @@
       </c>
       <c r="CA7" s="2">
         <v>36.6</v>
       </c>
       <c r="CB7" s="46">
         <v>36.200000000000003</v>
       </c>
       <c r="CC7" s="46">
         <v>35.9</v>
       </c>
       <c r="CD7" s="46">
         <v>35.6</v>
       </c>
       <c r="CE7" s="46">
         <v>35.299999999999997</v>
       </c>
       <c r="CF7" s="46">
         <v>35</v>
       </c>
       <c r="CG7" s="46">
         <v>33.9</v>
       </c>
       <c r="CH7" s="37">
         <v>32.9</v>
       </c>
-      <c r="CI7" s="53">
+      <c r="CI7" s="51">
         <v>32.1</v>
       </c>
+      <c r="CJ7" s="52">
+        <v>31.5</v>
+      </c>
+      <c r="CK7" s="35">
+        <v>29.8</v>
+      </c>
+      <c r="CL7" s="65">
+        <v>28.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:87" s="38" customFormat="1">
+    <row r="8" spans="1:90" s="38" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="20">
         <v>123.124</v>
       </c>
       <c r="C8" s="20">
         <v>119.958</v>
       </c>
       <c r="D8" s="20">
         <v>117.098</v>
       </c>
       <c r="E8" s="20">
         <v>116.703</v>
       </c>
       <c r="F8" s="20">
         <v>114.846</v>
       </c>
       <c r="G8" s="20">
         <v>113.04600000000001</v>
       </c>
       <c r="H8" s="20">
         <v>143.99600000000001</v>
       </c>
       <c r="I8" s="20">
@@ -2523,55 +2541,64 @@
       </c>
       <c r="CA8" s="2">
         <v>17.899999999999999</v>
       </c>
       <c r="CB8" s="46">
         <v>17.600000000000001</v>
       </c>
       <c r="CC8" s="46">
         <v>17.399999999999999</v>
       </c>
       <c r="CD8" s="46">
         <v>19.2</v>
       </c>
       <c r="CE8" s="46">
         <v>18.7</v>
       </c>
       <c r="CF8" s="46">
         <v>16.7</v>
       </c>
       <c r="CG8" s="46">
         <v>17.2</v>
       </c>
       <c r="CH8" s="37">
         <v>16.600000000000001</v>
       </c>
-      <c r="CI8" s="53">
+      <c r="CI8" s="51">
         <v>16.3</v>
       </c>
+      <c r="CJ8" s="52">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="CK8" s="35">
+        <v>15.8</v>
+      </c>
+      <c r="CL8" s="65">
+        <v>15.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:87" s="38" customFormat="1">
+    <row r="9" spans="1:90" s="38" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="C9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="D9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="E9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="F9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="G9" s="20">
         <v>94.513999999999996</v>
       </c>
       <c r="H9" s="20">
         <v>89.256</v>
       </c>
       <c r="I9" s="20">
@@ -2786,55 +2813,64 @@
       </c>
       <c r="CA9" s="2">
         <v>108.1</v>
       </c>
       <c r="CB9" s="47">
         <v>107</v>
       </c>
       <c r="CC9" s="47">
         <v>106.1</v>
       </c>
       <c r="CD9" s="47">
         <v>105.5</v>
       </c>
       <c r="CE9" s="47">
         <v>103.6</v>
       </c>
       <c r="CF9" s="47">
         <v>101.5</v>
       </c>
       <c r="CG9" s="47">
         <v>97.1</v>
       </c>
       <c r="CH9" s="37">
         <v>96.5</v>
       </c>
-      <c r="CI9" s="53">
+      <c r="CI9" s="51">
         <v>96.1</v>
       </c>
+      <c r="CJ9" s="52">
+        <v>96.1</v>
+      </c>
+      <c r="CK9" s="35">
+        <v>96.1</v>
+      </c>
+      <c r="CL9" s="65">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:87" s="38" customFormat="1">
+    <row r="10" spans="1:90" s="38" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20">
         <v>72.998999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>72.86</v>
       </c>
       <c r="D10" s="20">
         <v>72.710999999999999</v>
       </c>
       <c r="E10" s="20">
         <v>75.082999999999998</v>
       </c>
       <c r="F10" s="20">
         <v>74.983000000000004</v>
       </c>
       <c r="G10" s="20">
         <v>74.881</v>
       </c>
       <c r="H10" s="20">
         <v>71.762</v>
       </c>
       <c r="I10" s="20">
@@ -3049,55 +3085,64 @@
       </c>
       <c r="CA10" s="2">
         <v>87.5</v>
       </c>
       <c r="CB10" s="46">
         <v>85.8</v>
       </c>
       <c r="CC10" s="46">
         <v>85.2</v>
       </c>
       <c r="CD10" s="46">
         <v>80.3</v>
       </c>
       <c r="CE10" s="46">
         <v>75.400000000000006</v>
       </c>
       <c r="CF10" s="46">
         <v>71.5</v>
       </c>
       <c r="CG10" s="46">
         <v>74.400000000000006</v>
       </c>
       <c r="CH10" s="37">
         <v>79.2</v>
       </c>
-      <c r="CI10" s="53">
+      <c r="CI10" s="51">
         <v>78.900000000000006</v>
       </c>
+      <c r="CJ10" s="52">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="CK10" s="35">
+        <v>78.7</v>
+      </c>
+      <c r="CL10" s="65">
+        <v>78.599999999999994</v>
+      </c>
     </row>
-    <row r="11" spans="1:87" s="38" customFormat="1">
+    <row r="11" spans="1:90" s="38" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="20">
         <v>34.249000000000002</v>
       </c>
       <c r="C11" s="20">
         <v>33.948999999999998</v>
       </c>
       <c r="D11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="E11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="F11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="G11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="H11" s="20">
         <v>39.662999999999997</v>
       </c>
       <c r="I11" s="20">
@@ -3312,55 +3357,64 @@
       </c>
       <c r="CA11" s="2">
         <v>47.1</v>
       </c>
       <c r="CB11" s="46">
         <v>46.9</v>
       </c>
       <c r="CC11" s="46">
         <v>43.8</v>
       </c>
       <c r="CD11" s="46">
         <v>40.9</v>
       </c>
       <c r="CE11" s="46">
         <v>40.9</v>
       </c>
       <c r="CF11" s="46">
         <v>40.9</v>
       </c>
       <c r="CG11" s="46">
         <v>45.5</v>
       </c>
       <c r="CH11" s="37">
         <v>44.6</v>
       </c>
-      <c r="CI11" s="53">
+      <c r="CI11" s="51">
         <v>44.6</v>
       </c>
+      <c r="CJ11" s="52">
+        <v>44.6</v>
+      </c>
+      <c r="CK11" s="35">
+        <v>44.3</v>
+      </c>
+      <c r="CL11" s="65">
+        <v>44.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:87" s="38" customFormat="1">
+    <row r="12" spans="1:90" s="38" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="20">
         <v>78.012</v>
       </c>
       <c r="C12" s="20">
         <v>72.563999999999993</v>
       </c>
       <c r="D12" s="20">
         <v>71.742000000000004</v>
       </c>
       <c r="E12" s="20">
         <v>62.991999999999997</v>
       </c>
       <c r="F12" s="20">
         <v>57.396999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>52.997</v>
       </c>
       <c r="H12" s="20">
         <v>90.638999999999996</v>
       </c>
       <c r="I12" s="20">
@@ -3575,55 +3629,64 @@
       </c>
       <c r="CA12" s="2">
         <v>91.4</v>
       </c>
       <c r="CB12" s="46">
         <v>87.8</v>
       </c>
       <c r="CC12" s="46">
         <v>85.7</v>
       </c>
       <c r="CD12" s="46">
         <v>83.6</v>
       </c>
       <c r="CE12" s="46">
         <v>81.5</v>
       </c>
       <c r="CF12" s="46">
         <v>78.7</v>
       </c>
       <c r="CG12" s="46">
         <v>88.4</v>
       </c>
       <c r="CH12" s="37">
         <v>84.9</v>
       </c>
-      <c r="CI12" s="53">
+      <c r="CI12" s="51">
         <v>82.6</v>
       </c>
+      <c r="CJ12" s="52">
+        <v>80.8</v>
+      </c>
+      <c r="CK12" s="35">
+        <v>75.5</v>
+      </c>
+      <c r="CL12" s="65">
+        <v>72.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:87" s="38" customFormat="1">
+    <row r="13" spans="1:90" s="38" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="20">
         <v>59.238</v>
       </c>
       <c r="C13" s="20">
         <v>59.113</v>
       </c>
       <c r="D13" s="20">
         <v>58.98</v>
       </c>
       <c r="E13" s="20">
         <v>61.110999999999997</v>
       </c>
       <c r="F13" s="20">
         <v>61.008000000000003</v>
       </c>
       <c r="G13" s="20">
         <v>60.906999999999996</v>
       </c>
       <c r="H13" s="20">
         <v>60.061</v>
       </c>
       <c r="I13" s="20">
@@ -3838,55 +3901,64 @@
       </c>
       <c r="CA13" s="2">
         <v>98.4</v>
       </c>
       <c r="CB13" s="46">
         <v>97.7</v>
       </c>
       <c r="CC13" s="46">
         <v>97.2</v>
       </c>
       <c r="CD13" s="46">
         <v>93.9</v>
       </c>
       <c r="CE13" s="46">
         <v>93.3</v>
       </c>
       <c r="CF13" s="46">
         <v>91.3</v>
       </c>
       <c r="CG13" s="46">
         <v>87.8</v>
       </c>
       <c r="CH13" s="37">
         <v>95</v>
       </c>
-      <c r="CI13" s="53">
+      <c r="CI13" s="51">
         <v>94.9</v>
       </c>
+      <c r="CJ13" s="52">
+        <v>94.7</v>
+      </c>
+      <c r="CK13" s="35">
+        <v>94.6</v>
+      </c>
+      <c r="CL13" s="65">
+        <v>94.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:87" s="38" customFormat="1">
+    <row r="14" spans="1:90" s="38" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>465.28100000000001</v>
       </c>
       <c r="C14" s="20">
         <v>458.601</v>
       </c>
       <c r="D14" s="20">
         <v>424.26799999999997</v>
       </c>
       <c r="E14" s="20">
         <v>550.75800000000004</v>
       </c>
       <c r="F14" s="20">
         <v>453.108</v>
       </c>
       <c r="G14" s="20">
         <v>487.09699999999998</v>
       </c>
       <c r="H14" s="20">
         <v>472.15600000000001</v>
       </c>
       <c r="I14" s="20">
@@ -4101,55 +4173,64 @@
       </c>
       <c r="CA14" s="2">
         <v>436.7</v>
       </c>
       <c r="CB14" s="46">
         <v>489.5</v>
       </c>
       <c r="CC14" s="46">
         <v>551.6</v>
       </c>
       <c r="CD14" s="47">
         <v>396</v>
       </c>
       <c r="CE14" s="47">
         <v>391.2</v>
       </c>
       <c r="CF14" s="47">
         <v>461.9</v>
       </c>
       <c r="CG14" s="47">
         <v>313.89999999999998</v>
       </c>
       <c r="CH14" s="37">
         <v>331.7</v>
       </c>
-      <c r="CI14" s="53">
+      <c r="CI14" s="51">
         <v>320.7</v>
       </c>
+      <c r="CJ14" s="52">
+        <v>331.7</v>
+      </c>
+      <c r="CK14" s="35">
+        <v>332.9</v>
+      </c>
+      <c r="CL14" s="65">
+        <v>341.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:87" s="38" customFormat="1">
+    <row r="15" spans="1:90" s="38" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="D15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="F15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>62.564</v>
       </c>
       <c r="H15" s="20">
         <v>70.736999999999995</v>
       </c>
       <c r="I15" s="20">
@@ -4364,55 +4445,64 @@
       </c>
       <c r="CA15" s="2">
         <v>63.1</v>
       </c>
       <c r="CB15" s="46">
         <v>62.9</v>
       </c>
       <c r="CC15" s="46">
         <v>60.8</v>
       </c>
       <c r="CD15" s="46">
         <v>58.6</v>
       </c>
       <c r="CE15" s="46">
         <v>58.1</v>
       </c>
       <c r="CF15" s="46">
         <v>58.1</v>
       </c>
       <c r="CG15" s="46">
         <v>68.400000000000006</v>
       </c>
       <c r="CH15" s="37">
         <v>68.400000000000006</v>
       </c>
-      <c r="CI15" s="53">
+      <c r="CI15" s="51">
         <v>67.400000000000006</v>
       </c>
+      <c r="CJ15" s="52">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="CK15" s="35">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="CL15" s="65">
+        <v>67.400000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:87" s="38" customFormat="1">
+    <row r="16" spans="1:90" s="38" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="20">
         <v>137.60300000000001</v>
       </c>
       <c r="C16" s="20">
         <v>134.803</v>
       </c>
       <c r="D16" s="20">
         <v>132.94800000000001</v>
       </c>
       <c r="E16" s="20">
         <v>130.96799999999999</v>
       </c>
       <c r="F16" s="20">
         <v>128.328</v>
       </c>
       <c r="G16" s="20">
         <v>124.2</v>
       </c>
       <c r="H16" s="20">
         <v>141.21199999999999</v>
       </c>
       <c r="I16" s="20">
@@ -4627,55 +4717,64 @@
       </c>
       <c r="CA16" s="2">
         <v>199.9</v>
       </c>
       <c r="CB16" s="46">
         <v>195.1</v>
       </c>
       <c r="CC16" s="46">
         <v>191.5</v>
       </c>
       <c r="CD16" s="46">
         <v>185.5</v>
       </c>
       <c r="CE16" s="46">
         <v>179.7</v>
       </c>
       <c r="CF16" s="46">
         <v>171.4</v>
       </c>
       <c r="CG16" s="46">
         <v>196.2</v>
       </c>
       <c r="CH16" s="37">
         <v>191.5</v>
       </c>
-      <c r="CI16" s="53">
+      <c r="CI16" s="51">
         <v>185.3</v>
       </c>
+      <c r="CJ16" s="52">
+        <v>181.9</v>
+      </c>
+      <c r="CK16" s="35">
+        <v>175.8</v>
+      </c>
+      <c r="CL16" s="65">
+        <v>173.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:87" s="38" customFormat="1">
+    <row r="17" spans="1:90" s="38" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="20">
         <v>287.072</v>
       </c>
       <c r="C17" s="20">
         <v>285.68900000000002</v>
       </c>
       <c r="D17" s="20">
         <v>282.43900000000002</v>
       </c>
       <c r="E17" s="20">
         <v>280.596</v>
       </c>
       <c r="F17" s="20">
         <v>278.49400000000003</v>
       </c>
       <c r="G17" s="20">
         <v>276.41199999999998</v>
       </c>
       <c r="H17" s="20">
         <v>330.60399999999998</v>
       </c>
       <c r="I17" s="20">
@@ -4890,55 +4989,64 @@
       </c>
       <c r="CA17" s="2">
         <v>519.6</v>
       </c>
       <c r="CB17" s="46">
         <v>617.79999999999995</v>
       </c>
       <c r="CC17" s="46">
         <v>621.6</v>
       </c>
       <c r="CD17" s="46">
         <v>595.20000000000005</v>
       </c>
       <c r="CE17" s="46">
         <v>526.4</v>
       </c>
       <c r="CF17" s="46">
         <v>547.20000000000005</v>
       </c>
       <c r="CG17" s="46">
         <v>562.6</v>
       </c>
       <c r="CH17" s="37">
         <v>561.20000000000005</v>
       </c>
-      <c r="CI17" s="53">
+      <c r="CI17" s="51">
         <v>560.6</v>
       </c>
+      <c r="CJ17" s="52">
+        <v>610.70000000000005</v>
+      </c>
+      <c r="CK17" s="35">
+        <v>561</v>
+      </c>
+      <c r="CL17" s="65">
+        <v>559.79999999999995</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="38" customFormat="1">
+    <row r="18" spans="1:90" s="38" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -5153,55 +5261,64 @@
       </c>
       <c r="CA18" s="2">
         <v>182.6</v>
       </c>
       <c r="CB18" s="46">
         <v>181.6</v>
       </c>
       <c r="CC18" s="46">
         <v>181.2</v>
       </c>
       <c r="CD18" s="46">
         <v>180.8</v>
       </c>
       <c r="CE18" s="47">
         <v>180</v>
       </c>
       <c r="CF18" s="47">
         <v>177.7</v>
       </c>
       <c r="CG18" s="47">
         <v>172.8</v>
       </c>
       <c r="CH18" s="37">
         <v>172</v>
       </c>
-      <c r="CI18" s="53">
+      <c r="CI18" s="51">
         <v>169.9</v>
       </c>
+      <c r="CJ18" s="52">
+        <v>168.3</v>
+      </c>
+      <c r="CK18" s="35">
+        <v>166</v>
+      </c>
+      <c r="CL18" s="65">
+        <v>164.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:87" s="38" customFormat="1">
+    <row r="19" spans="1:90" s="38" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>29.774999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>27.574999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="F19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>29.64</v>
       </c>
       <c r="I19" s="20">
@@ -5416,55 +5533,64 @@
       </c>
       <c r="CA19" s="2">
         <v>29.2</v>
       </c>
       <c r="CB19" s="46">
         <v>28.7</v>
       </c>
       <c r="CC19" s="46">
         <v>28247</v>
       </c>
       <c r="CD19" s="46">
         <v>28.2</v>
       </c>
       <c r="CE19" s="46">
         <v>28.2</v>
       </c>
       <c r="CF19" s="46">
         <v>26.8</v>
       </c>
       <c r="CG19" s="46">
         <v>25.7</v>
       </c>
       <c r="CH19" s="37">
         <v>24.4</v>
       </c>
-      <c r="CI19" s="53">
+      <c r="CI19" s="51">
         <v>24.4</v>
       </c>
+      <c r="CJ19" s="52">
+        <v>23.8</v>
+      </c>
+      <c r="CK19" s="35">
+        <v>23.2</v>
+      </c>
+      <c r="CL19" s="65">
+        <v>20.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:87" s="38" customFormat="1">
+    <row r="20" spans="1:90" s="38" customFormat="1">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>248.357</v>
       </c>
       <c r="C20" s="20">
         <v>207.67500000000001</v>
       </c>
       <c r="D20" s="20">
         <v>220.553</v>
       </c>
       <c r="E20" s="20">
         <v>183.86500000000001</v>
       </c>
       <c r="F20" s="20">
         <v>214.274</v>
       </c>
       <c r="G20" s="20">
         <v>180.46100000000001</v>
       </c>
       <c r="H20" s="20">
         <v>244.15299999999999</v>
       </c>
       <c r="I20" s="20">
@@ -5679,55 +5805,64 @@
       </c>
       <c r="CA20" s="2">
         <v>267.5</v>
       </c>
       <c r="CB20" s="46">
         <v>264.8</v>
       </c>
       <c r="CC20" s="46">
         <v>262185</v>
       </c>
       <c r="CD20" s="46">
         <v>259.2</v>
       </c>
       <c r="CE20" s="46">
         <v>257.8</v>
       </c>
       <c r="CF20" s="46">
         <v>254.2</v>
       </c>
       <c r="CG20" s="46">
         <v>257.60000000000002</v>
       </c>
       <c r="CH20" s="37">
         <v>253.7</v>
       </c>
-      <c r="CI20" s="53">
+      <c r="CI20" s="51">
         <v>253.4</v>
       </c>
+      <c r="CJ20" s="52">
+        <v>253</v>
+      </c>
+      <c r="CK20" s="35">
+        <v>372.6</v>
+      </c>
+      <c r="CL20" s="65">
+        <v>370.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:87" s="38" customFormat="1">
+    <row r="21" spans="1:90" s="38" customFormat="1">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>100.408</v>
       </c>
       <c r="C21" s="20">
         <v>95.867000000000004</v>
       </c>
       <c r="D21" s="20">
         <v>91.772000000000006</v>
       </c>
       <c r="E21" s="20">
         <v>79.040000000000006</v>
       </c>
       <c r="F21" s="20">
         <v>85.04</v>
       </c>
       <c r="G21" s="20">
         <v>82.018000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>139.84399999999999</v>
       </c>
       <c r="I21" s="20">
@@ -5942,55 +6077,64 @@
       </c>
       <c r="CA21" s="2">
         <v>148.1</v>
       </c>
       <c r="CB21" s="46">
         <v>144.4</v>
       </c>
       <c r="CC21" s="46">
         <v>140202</v>
       </c>
       <c r="CD21" s="47">
         <v>136</v>
       </c>
       <c r="CE21" s="47">
         <v>134.5</v>
       </c>
       <c r="CF21" s="47">
         <v>132.1</v>
       </c>
       <c r="CG21" s="47">
         <v>138.80000000000001</v>
       </c>
       <c r="CH21" s="37">
         <v>125.2</v>
       </c>
-      <c r="CI21" s="53">
+      <c r="CI21" s="51">
         <v>124</v>
       </c>
+      <c r="CJ21" s="52">
+        <v>121.4</v>
+      </c>
+      <c r="CK21" s="35">
+        <v>120.9</v>
+      </c>
+      <c r="CL21" s="65">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" s="38" customFormat="1">
+    <row r="22" spans="1:90" s="38" customFormat="1">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>37.697000000000003</v>
       </c>
       <c r="C22" s="20">
         <v>36.741999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>39.969000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>39.764000000000003</v>
       </c>
       <c r="F22" s="20">
         <v>39.959000000000003</v>
       </c>
       <c r="G22" s="20">
         <v>38.978999999999999</v>
       </c>
       <c r="H22" s="20">
         <v>38.542999999999999</v>
       </c>
       <c r="I22" s="20">
@@ -6205,107 +6349,116 @@
       </c>
       <c r="CA22" s="2">
         <v>56.2</v>
       </c>
       <c r="CB22" s="46">
         <v>54.2</v>
       </c>
       <c r="CC22" s="46">
         <v>53193</v>
       </c>
       <c r="CD22" s="46">
         <v>52.4</v>
       </c>
       <c r="CE22" s="46">
         <v>51.6</v>
       </c>
       <c r="CF22" s="46">
         <v>49.6</v>
       </c>
       <c r="CG22" s="46">
         <v>58.8</v>
       </c>
       <c r="CH22" s="37">
         <v>57.9</v>
       </c>
-      <c r="CI22" s="53">
+      <c r="CI22" s="51">
         <v>57</v>
       </c>
+      <c r="CJ22" s="52">
+        <v>55.6</v>
+      </c>
+      <c r="CK22" s="35">
+        <v>54.2</v>
+      </c>
+      <c r="CL22" s="65">
+        <v>53.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:87" s="38" customFormat="1">
+    <row r="23" spans="1:90" s="38" customFormat="1">
       <c r="A23" s="42"/>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="43"/>
       <c r="P23" s="43"/>
       <c r="Q23" s="43"/>
       <c r="R23" s="43"/>
       <c r="S23" s="43"/>
       <c r="T23" s="43"/>
       <c r="U23" s="43"/>
       <c r="V23" s="43"/>
       <c r="W23" s="43"/>
       <c r="X23" s="43"/>
       <c r="Y23" s="43"/>
       <c r="Z23" s="43"/>
       <c r="AA23" s="43"/>
       <c r="AB23" s="43"/>
       <c r="AC23" s="43"/>
       <c r="AD23" s="43"/>
       <c r="AE23" s="43"/>
       <c r="AF23" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BJ3:BU3"/>
-[...2 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>