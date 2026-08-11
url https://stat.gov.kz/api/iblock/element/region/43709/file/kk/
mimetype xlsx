--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="15" windowWidth="17475" windowHeight="12000"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="46">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -416,51 +416,51 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -532,91 +532,97 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 10 13" xfId="15"/>
     <cellStyle name="Обычный 11" xfId="16"/>
     <cellStyle name="Обычный 2 10" xfId="12"/>
     <cellStyle name="Обычный 2 82" xfId="18"/>
     <cellStyle name="Обычный 2 83" xfId="3"/>
     <cellStyle name="Обычный 2 87" xfId="4"/>
     <cellStyle name="Обычный 2 88" xfId="5"/>
     <cellStyle name="Обычный 2 90" xfId="9"/>
     <cellStyle name="Обычный 2 92" xfId="10"/>
     <cellStyle name="Обычный 2 93" xfId="11"/>
     <cellStyle name="Обычный 4 6" xfId="17"/>
     <cellStyle name="Обычный 57" xfId="1"/>
     <cellStyle name="Обычный 6 12" xfId="6"/>
     <cellStyle name="Обычный 61" xfId="13"/>
     <cellStyle name="Обычный 62" xfId="14"/>
     <cellStyle name="Обычный_tabsv10" xfId="8"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -902,346 +908,347 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL23"/>
+  <dimension ref="A1:CM23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK6" sqref="CK6"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="44" customWidth="1"/>
     <col min="2" max="3" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="14" max="17" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="18" max="23" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="36" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="48" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.28515625" style="5" customWidth="1"/>
     <col min="50" max="50" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="51" max="52" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="54" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="55" max="60" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="66" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="10.5703125" style="5" customWidth="1"/>
     <col min="69" max="69" width="9.85546875" style="5" customWidth="1"/>
     <col min="70" max="70" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="10.7109375" style="5" customWidth="1"/>
     <col min="72" max="72" width="11.42578125" style="5" customWidth="1"/>
     <col min="73" max="73" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="74" max="85" width="9.140625" style="5"/>
     <col min="86" max="86" width="10.42578125" style="5" customWidth="1"/>
     <col min="87" max="88" width="10.28515625" style="5" customWidth="1"/>
     <col min="89" max="89" width="11.42578125" style="5" customWidth="1"/>
     <col min="90" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:91" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...70 lines deleted...]
-      <c r="BU1" s="56"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="63"/>
+      <c r="AJ1" s="63"/>
+      <c r="AK1" s="63"/>
+      <c r="AL1" s="63"/>
+      <c r="AM1" s="63"/>
+      <c r="AN1" s="63"/>
+      <c r="AO1" s="63"/>
+      <c r="AP1" s="63"/>
+      <c r="AQ1" s="63"/>
+      <c r="AR1" s="63"/>
+      <c r="AS1" s="63"/>
+      <c r="AT1" s="63"/>
+      <c r="AU1" s="63"/>
+      <c r="AV1" s="63"/>
+      <c r="AW1" s="63"/>
+      <c r="AX1" s="63"/>
+      <c r="AY1" s="63"/>
+      <c r="AZ1" s="63"/>
+      <c r="BA1" s="63"/>
+      <c r="BB1" s="63"/>
+      <c r="BC1" s="63"/>
+      <c r="BD1" s="63"/>
+      <c r="BE1" s="63"/>
+      <c r="BF1" s="63"/>
+      <c r="BG1" s="63"/>
+      <c r="BH1" s="63"/>
+      <c r="BI1" s="63"/>
+      <c r="BJ1" s="63"/>
+      <c r="BK1" s="63"/>
+      <c r="BL1" s="63"/>
+      <c r="BM1" s="63"/>
+      <c r="BN1" s="63"/>
+      <c r="BO1" s="63"/>
+      <c r="BP1" s="63"/>
+      <c r="BQ1" s="63"/>
+      <c r="BR1" s="63"/>
+      <c r="BS1" s="63"/>
+      <c r="BT1" s="63"/>
+      <c r="BU1" s="63"/>
     </row>
-    <row r="2" spans="1:90" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:91" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="62"/>
-[...1 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="62" t="s">
+      <c r="V2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="62"/>
-[...2 lines deleted...]
-      <c r="AH2" s="62" t="s">
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="AH2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="62"/>
-[...2 lines deleted...]
-      <c r="AT2" s="62" t="s">
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
+      <c r="AT2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="62"/>
-[...2 lines deleted...]
-      <c r="BF2" s="62" t="s">
+      <c r="AU2" s="67"/>
+      <c r="AV2" s="67"/>
+      <c r="AW2" s="67"/>
+      <c r="BF2" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="62"/>
-[...2 lines deleted...]
-      <c r="BR2" s="62" t="s">
+      <c r="BG2" s="67"/>
+      <c r="BH2" s="67"/>
+      <c r="BI2" s="67"/>
+      <c r="BR2" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="62"/>
-[...2 lines deleted...]
-      <c r="CD2" s="64" t="s">
+      <c r="BS2" s="67"/>
+      <c r="BT2" s="67"/>
+      <c r="BU2" s="67"/>
+      <c r="CD2" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="64"/>
-[...2 lines deleted...]
-      <c r="CH2" s="64"/>
+      <c r="CE2" s="68"/>
+      <c r="CF2" s="68"/>
+      <c r="CG2" s="68"/>
+      <c r="CH2" s="68"/>
     </row>
-    <row r="3" spans="1:90" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="59" t="s">
+    <row r="3" spans="1:91" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
-      <c r="M3" s="61"/>
+      <c r="M3" s="66"/>
       <c r="N3" s="57" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
-      <c r="Y3" s="61"/>
+      <c r="Y3" s="66"/>
       <c r="Z3" s="57" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="58"/>
       <c r="AB3" s="58"/>
       <c r="AC3" s="58"/>
       <c r="AD3" s="58"/>
       <c r="AE3" s="58"/>
       <c r="AF3" s="58"/>
       <c r="AG3" s="58"/>
       <c r="AH3" s="58"/>
       <c r="AI3" s="58"/>
       <c r="AJ3" s="58"/>
-      <c r="AK3" s="61"/>
+      <c r="AK3" s="66"/>
       <c r="AL3" s="57" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="58"/>
       <c r="AN3" s="58"/>
       <c r="AO3" s="58"/>
       <c r="AP3" s="58"/>
       <c r="AQ3" s="58"/>
       <c r="AR3" s="58"/>
       <c r="AS3" s="58"/>
       <c r="AT3" s="58"/>
       <c r="AU3" s="58"/>
       <c r="AV3" s="58"/>
-      <c r="AW3" s="61"/>
+      <c r="AW3" s="66"/>
       <c r="AX3" s="57" t="s">
         <v>39</v>
       </c>
       <c r="AY3" s="58"/>
       <c r="AZ3" s="58"/>
       <c r="BA3" s="58"/>
       <c r="BB3" s="58"/>
       <c r="BC3" s="58"/>
       <c r="BD3" s="58"/>
       <c r="BE3" s="58"/>
       <c r="BF3" s="58"/>
       <c r="BG3" s="58"/>
       <c r="BH3" s="58"/>
-      <c r="BI3" s="63"/>
+      <c r="BI3" s="59"/>
       <c r="BJ3" s="57" t="s">
         <v>40</v>
       </c>
       <c r="BK3" s="58"/>
       <c r="BL3" s="58"/>
       <c r="BM3" s="58"/>
       <c r="BN3" s="58"/>
       <c r="BO3" s="58"/>
       <c r="BP3" s="58"/>
       <c r="BQ3" s="58"/>
       <c r="BR3" s="58"/>
       <c r="BS3" s="58"/>
       <c r="BT3" s="58"/>
-      <c r="BU3" s="63"/>
+      <c r="BU3" s="59"/>
       <c r="BV3" s="57" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="58"/>
       <c r="BX3" s="58"/>
       <c r="BY3" s="58"/>
       <c r="BZ3" s="58"/>
       <c r="CA3" s="58"/>
       <c r="CB3" s="58"/>
       <c r="CC3" s="58"/>
       <c r="CD3" s="58"/>
       <c r="CE3" s="58"/>
       <c r="CF3" s="58"/>
       <c r="CG3" s="58"/>
-      <c r="CH3" s="53" t="s">
+      <c r="CH3" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="54"/>
-[...2 lines deleted...]
-      <c r="CL3" s="55"/>
+      <c r="CI3" s="61"/>
+      <c r="CJ3" s="61"/>
+      <c r="CK3" s="61"/>
+      <c r="CL3" s="61"/>
+      <c r="CM3" s="62"/>
     </row>
-    <row r="4" spans="1:90" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="60"/>
+    <row r="4" spans="1:91" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="65"/>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1453,64 +1460,67 @@
       </c>
       <c r="CA4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="CI4" s="68" t="s">
+      <c r="CI4" s="56" t="s">
         <v>45</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="CL4" s="7" t="s">
         <v>9</v>
       </c>
+      <c r="CM4" s="7" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="18" customFormat="1">
+    <row r="5" spans="1:91" s="18" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>1938.3050000000001</v>
       </c>
       <c r="C5" s="9">
         <v>1865.1759999999999</v>
       </c>
       <c r="D5" s="10">
         <v>1832.7249999999999</v>
       </c>
       <c r="E5" s="10">
         <v>1896.287</v>
       </c>
       <c r="F5" s="9">
         <v>1818.943</v>
       </c>
       <c r="G5" s="9">
         <v>1788.24</v>
       </c>
       <c r="H5" s="10">
         <v>2057.2669999999998</v>
       </c>
       <c r="I5" s="9">
@@ -1725,64 +1735,67 @@
       </c>
       <c r="CA5" s="15">
         <v>2394.6999999999998</v>
       </c>
       <c r="CB5" s="45">
         <v>2522.8000000000002</v>
       </c>
       <c r="CC5" s="45" t="s">
         <v>41</v>
       </c>
       <c r="CD5" s="45" t="s">
         <v>42</v>
       </c>
       <c r="CE5" s="48">
         <v>2260.9</v>
       </c>
       <c r="CF5" s="48">
         <v>2319.1999999999998</v>
       </c>
       <c r="CG5" s="50">
         <v>2243.3000000000002</v>
       </c>
       <c r="CH5" s="17">
         <v>2239.8000000000002</v>
       </c>
-      <c r="CI5" s="66">
+      <c r="CI5" s="54">
         <v>2212</v>
       </c>
-      <c r="CJ5" s="67">
+      <c r="CJ5" s="55">
         <v>2260.1999999999998</v>
       </c>
       <c r="CK5" s="1">
         <v>2312.4</v>
       </c>
-      <c r="CL5" s="66">
+      <c r="CL5" s="54">
         <v>2304.1999999999998</v>
       </c>
+      <c r="CM5" s="69">
+        <v>2586.8000000000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" s="38" customFormat="1">
+    <row r="6" spans="1:91" s="38" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>35.68</v>
       </c>
       <c r="C6" s="20">
         <v>33.776000000000003</v>
       </c>
       <c r="D6" s="20">
         <v>34.944000000000003</v>
       </c>
       <c r="E6" s="20">
         <v>33.314</v>
       </c>
       <c r="F6" s="20">
         <v>32.743000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>24.5</v>
       </c>
       <c r="H6" s="20">
         <v>24.1</v>
       </c>
       <c r="I6" s="20">
@@ -2006,55 +2019,58 @@
       </c>
       <c r="CD6" s="46">
         <v>4.7</v>
       </c>
       <c r="CE6" s="46">
         <v>4.7</v>
       </c>
       <c r="CF6" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="46">
         <v>4.2</v>
       </c>
       <c r="CH6" s="37">
         <v>4.0999999999999996</v>
       </c>
       <c r="CI6" s="51">
         <v>3.8</v>
       </c>
       <c r="CJ6" s="52">
         <v>3.7</v>
       </c>
       <c r="CK6" s="35">
         <v>3.6</v>
       </c>
-      <c r="CL6" s="65">
+      <c r="CL6" s="53">
         <v>3.5</v>
       </c>
+      <c r="CM6" s="70">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" s="38" customFormat="1">
+    <row r="7" spans="1:91" s="38" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>66.494</v>
       </c>
       <c r="C7" s="20">
         <v>63.688000000000002</v>
       </c>
       <c r="D7" s="20">
         <v>62.311</v>
       </c>
       <c r="E7" s="20">
         <v>59.103000000000002</v>
       </c>
       <c r="F7" s="20">
         <v>58.273000000000003</v>
       </c>
       <c r="G7" s="20">
         <v>57.24</v>
       </c>
       <c r="H7" s="20">
         <v>70.900999999999996</v>
       </c>
       <c r="I7" s="20">
@@ -2278,55 +2294,58 @@
       </c>
       <c r="CD7" s="46">
         <v>35.6</v>
       </c>
       <c r="CE7" s="46">
         <v>35.299999999999997</v>
       </c>
       <c r="CF7" s="46">
         <v>35</v>
       </c>
       <c r="CG7" s="46">
         <v>33.9</v>
       </c>
       <c r="CH7" s="37">
         <v>32.9</v>
       </c>
       <c r="CI7" s="51">
         <v>32.1</v>
       </c>
       <c r="CJ7" s="52">
         <v>31.5</v>
       </c>
       <c r="CK7" s="35">
         <v>29.8</v>
       </c>
-      <c r="CL7" s="65">
+      <c r="CL7" s="53">
         <v>28.6</v>
       </c>
+      <c r="CM7" s="35">
+        <v>33</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" s="38" customFormat="1">
+    <row r="8" spans="1:91" s="38" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="20">
         <v>123.124</v>
       </c>
       <c r="C8" s="20">
         <v>119.958</v>
       </c>
       <c r="D8" s="20">
         <v>117.098</v>
       </c>
       <c r="E8" s="20">
         <v>116.703</v>
       </c>
       <c r="F8" s="20">
         <v>114.846</v>
       </c>
       <c r="G8" s="20">
         <v>113.04600000000001</v>
       </c>
       <c r="H8" s="20">
         <v>143.99600000000001</v>
       </c>
       <c r="I8" s="20">
@@ -2550,55 +2569,58 @@
       </c>
       <c r="CD8" s="46">
         <v>19.2</v>
       </c>
       <c r="CE8" s="46">
         <v>18.7</v>
       </c>
       <c r="CF8" s="46">
         <v>16.7</v>
       </c>
       <c r="CG8" s="46">
         <v>17.2</v>
       </c>
       <c r="CH8" s="37">
         <v>16.600000000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>16.3</v>
       </c>
       <c r="CJ8" s="52">
         <v>16.100000000000001</v>
       </c>
       <c r="CK8" s="35">
         <v>15.8</v>
       </c>
-      <c r="CL8" s="65">
+      <c r="CL8" s="53">
         <v>15.7</v>
       </c>
+      <c r="CM8" s="70">
+        <v>17.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" s="38" customFormat="1">
+    <row r="9" spans="1:91" s="38" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="C9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="D9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="E9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="F9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="G9" s="20">
         <v>94.513999999999996</v>
       </c>
       <c r="H9" s="20">
         <v>89.256</v>
       </c>
       <c r="I9" s="20">
@@ -2822,55 +2844,58 @@
       </c>
       <c r="CD9" s="47">
         <v>105.5</v>
       </c>
       <c r="CE9" s="47">
         <v>103.6</v>
       </c>
       <c r="CF9" s="47">
         <v>101.5</v>
       </c>
       <c r="CG9" s="47">
         <v>97.1</v>
       </c>
       <c r="CH9" s="37">
         <v>96.5</v>
       </c>
       <c r="CI9" s="51">
         <v>96.1</v>
       </c>
       <c r="CJ9" s="52">
         <v>96.1</v>
       </c>
       <c r="CK9" s="35">
         <v>96.1</v>
       </c>
-      <c r="CL9" s="65">
+      <c r="CL9" s="53">
         <v>96.1</v>
       </c>
+      <c r="CM9" s="70">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" s="38" customFormat="1">
+    <row r="10" spans="1:91" s="38" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20">
         <v>72.998999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>72.86</v>
       </c>
       <c r="D10" s="20">
         <v>72.710999999999999</v>
       </c>
       <c r="E10" s="20">
         <v>75.082999999999998</v>
       </c>
       <c r="F10" s="20">
         <v>74.983000000000004</v>
       </c>
       <c r="G10" s="20">
         <v>74.881</v>
       </c>
       <c r="H10" s="20">
         <v>71.762</v>
       </c>
       <c r="I10" s="20">
@@ -3094,55 +3119,58 @@
       </c>
       <c r="CD10" s="46">
         <v>80.3</v>
       </c>
       <c r="CE10" s="46">
         <v>75.400000000000006</v>
       </c>
       <c r="CF10" s="46">
         <v>71.5</v>
       </c>
       <c r="CG10" s="46">
         <v>74.400000000000006</v>
       </c>
       <c r="CH10" s="37">
         <v>79.2</v>
       </c>
       <c r="CI10" s="51">
         <v>78.900000000000006</v>
       </c>
       <c r="CJ10" s="52">
         <v>78.900000000000006</v>
       </c>
       <c r="CK10" s="35">
         <v>78.7</v>
       </c>
-      <c r="CL10" s="65">
+      <c r="CL10" s="53">
         <v>78.599999999999994</v>
       </c>
+      <c r="CM10" s="35">
+        <v>92</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" s="38" customFormat="1">
+    <row r="11" spans="1:91" s="38" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="20">
         <v>34.249000000000002</v>
       </c>
       <c r="C11" s="20">
         <v>33.948999999999998</v>
       </c>
       <c r="D11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="E11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="F11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="G11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="H11" s="20">
         <v>39.662999999999997</v>
       </c>
       <c r="I11" s="20">
@@ -3366,55 +3394,58 @@
       </c>
       <c r="CD11" s="46">
         <v>40.9</v>
       </c>
       <c r="CE11" s="46">
         <v>40.9</v>
       </c>
       <c r="CF11" s="46">
         <v>40.9</v>
       </c>
       <c r="CG11" s="46">
         <v>45.5</v>
       </c>
       <c r="CH11" s="37">
         <v>44.6</v>
       </c>
       <c r="CI11" s="51">
         <v>44.6</v>
       </c>
       <c r="CJ11" s="52">
         <v>44.6</v>
       </c>
       <c r="CK11" s="35">
         <v>44.3</v>
       </c>
-      <c r="CL11" s="65">
+      <c r="CL11" s="53">
         <v>44.2</v>
       </c>
+      <c r="CM11" s="70">
+        <v>49.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" s="38" customFormat="1">
+    <row r="12" spans="1:91" s="38" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="20">
         <v>78.012</v>
       </c>
       <c r="C12" s="20">
         <v>72.563999999999993</v>
       </c>
       <c r="D12" s="20">
         <v>71.742000000000004</v>
       </c>
       <c r="E12" s="20">
         <v>62.991999999999997</v>
       </c>
       <c r="F12" s="20">
         <v>57.396999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>52.997</v>
       </c>
       <c r="H12" s="20">
         <v>90.638999999999996</v>
       </c>
       <c r="I12" s="20">
@@ -3638,55 +3669,58 @@
       </c>
       <c r="CD12" s="46">
         <v>83.6</v>
       </c>
       <c r="CE12" s="46">
         <v>81.5</v>
       </c>
       <c r="CF12" s="46">
         <v>78.7</v>
       </c>
       <c r="CG12" s="46">
         <v>88.4</v>
       </c>
       <c r="CH12" s="37">
         <v>84.9</v>
       </c>
       <c r="CI12" s="51">
         <v>82.6</v>
       </c>
       <c r="CJ12" s="52">
         <v>80.8</v>
       </c>
       <c r="CK12" s="35">
         <v>75.5</v>
       </c>
-      <c r="CL12" s="65">
+      <c r="CL12" s="53">
         <v>72.7</v>
       </c>
+      <c r="CM12" s="70">
+        <v>95.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" s="38" customFormat="1">
+    <row r="13" spans="1:91" s="38" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="20">
         <v>59.238</v>
       </c>
       <c r="C13" s="20">
         <v>59.113</v>
       </c>
       <c r="D13" s="20">
         <v>58.98</v>
       </c>
       <c r="E13" s="20">
         <v>61.110999999999997</v>
       </c>
       <c r="F13" s="20">
         <v>61.008000000000003</v>
       </c>
       <c r="G13" s="20">
         <v>60.906999999999996</v>
       </c>
       <c r="H13" s="20">
         <v>60.061</v>
       </c>
       <c r="I13" s="20">
@@ -3910,55 +3944,58 @@
       </c>
       <c r="CD13" s="46">
         <v>93.9</v>
       </c>
       <c r="CE13" s="46">
         <v>93.3</v>
       </c>
       <c r="CF13" s="46">
         <v>91.3</v>
       </c>
       <c r="CG13" s="46">
         <v>87.8</v>
       </c>
       <c r="CH13" s="37">
         <v>95</v>
       </c>
       <c r="CI13" s="51">
         <v>94.9</v>
       </c>
       <c r="CJ13" s="52">
         <v>94.7</v>
       </c>
       <c r="CK13" s="35">
         <v>94.6</v>
       </c>
-      <c r="CL13" s="65">
+      <c r="CL13" s="53">
         <v>94.4</v>
       </c>
+      <c r="CM13" s="70">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" s="38" customFormat="1">
+    <row r="14" spans="1:91" s="38" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>465.28100000000001</v>
       </c>
       <c r="C14" s="20">
         <v>458.601</v>
       </c>
       <c r="D14" s="20">
         <v>424.26799999999997</v>
       </c>
       <c r="E14" s="20">
         <v>550.75800000000004</v>
       </c>
       <c r="F14" s="20">
         <v>453.108</v>
       </c>
       <c r="G14" s="20">
         <v>487.09699999999998</v>
       </c>
       <c r="H14" s="20">
         <v>472.15600000000001</v>
       </c>
       <c r="I14" s="20">
@@ -4182,55 +4219,58 @@
       </c>
       <c r="CD14" s="47">
         <v>396</v>
       </c>
       <c r="CE14" s="47">
         <v>391.2</v>
       </c>
       <c r="CF14" s="47">
         <v>461.9</v>
       </c>
       <c r="CG14" s="47">
         <v>313.89999999999998</v>
       </c>
       <c r="CH14" s="37">
         <v>331.7</v>
       </c>
       <c r="CI14" s="51">
         <v>320.7</v>
       </c>
       <c r="CJ14" s="52">
         <v>331.7</v>
       </c>
       <c r="CK14" s="35">
         <v>332.9</v>
       </c>
-      <c r="CL14" s="65">
+      <c r="CL14" s="53">
         <v>341.2</v>
       </c>
+      <c r="CM14" s="70">
+        <v>375.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" s="38" customFormat="1">
+    <row r="15" spans="1:91" s="38" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="D15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="F15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>62.564</v>
       </c>
       <c r="H15" s="20">
         <v>70.736999999999995</v>
       </c>
       <c r="I15" s="20">
@@ -4454,55 +4494,58 @@
       </c>
       <c r="CD15" s="46">
         <v>58.6</v>
       </c>
       <c r="CE15" s="46">
         <v>58.1</v>
       </c>
       <c r="CF15" s="46">
         <v>58.1</v>
       </c>
       <c r="CG15" s="46">
         <v>68.400000000000006</v>
       </c>
       <c r="CH15" s="37">
         <v>68.400000000000006</v>
       </c>
       <c r="CI15" s="51">
         <v>67.400000000000006</v>
       </c>
       <c r="CJ15" s="52">
         <v>67.400000000000006</v>
       </c>
       <c r="CK15" s="35">
         <v>67.400000000000006</v>
       </c>
-      <c r="CL15" s="65">
+      <c r="CL15" s="53">
         <v>67.400000000000006</v>
       </c>
+      <c r="CM15" s="70">
+        <v>67.400000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" s="38" customFormat="1">
+    <row r="16" spans="1:91" s="38" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="20">
         <v>137.60300000000001</v>
       </c>
       <c r="C16" s="20">
         <v>134.803</v>
       </c>
       <c r="D16" s="20">
         <v>132.94800000000001</v>
       </c>
       <c r="E16" s="20">
         <v>130.96799999999999</v>
       </c>
       <c r="F16" s="20">
         <v>128.328</v>
       </c>
       <c r="G16" s="20">
         <v>124.2</v>
       </c>
       <c r="H16" s="20">
         <v>141.21199999999999</v>
       </c>
       <c r="I16" s="20">
@@ -4726,55 +4769,58 @@
       </c>
       <c r="CD16" s="46">
         <v>185.5</v>
       </c>
       <c r="CE16" s="46">
         <v>179.7</v>
       </c>
       <c r="CF16" s="46">
         <v>171.4</v>
       </c>
       <c r="CG16" s="46">
         <v>196.2</v>
       </c>
       <c r="CH16" s="37">
         <v>191.5</v>
       </c>
       <c r="CI16" s="51">
         <v>185.3</v>
       </c>
       <c r="CJ16" s="52">
         <v>181.9</v>
       </c>
       <c r="CK16" s="35">
         <v>175.8</v>
       </c>
-      <c r="CL16" s="65">
+      <c r="CL16" s="53">
         <v>173.9</v>
       </c>
+      <c r="CM16" s="70">
+        <v>206.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" s="38" customFormat="1">
+    <row r="17" spans="1:91" s="38" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="20">
         <v>287.072</v>
       </c>
       <c r="C17" s="20">
         <v>285.68900000000002</v>
       </c>
       <c r="D17" s="20">
         <v>282.43900000000002</v>
       </c>
       <c r="E17" s="20">
         <v>280.596</v>
       </c>
       <c r="F17" s="20">
         <v>278.49400000000003</v>
       </c>
       <c r="G17" s="20">
         <v>276.41199999999998</v>
       </c>
       <c r="H17" s="20">
         <v>330.60399999999998</v>
       </c>
       <c r="I17" s="20">
@@ -4998,55 +5044,58 @@
       </c>
       <c r="CD17" s="46">
         <v>595.20000000000005</v>
       </c>
       <c r="CE17" s="46">
         <v>526.4</v>
       </c>
       <c r="CF17" s="46">
         <v>547.20000000000005</v>
       </c>
       <c r="CG17" s="46">
         <v>562.6</v>
       </c>
       <c r="CH17" s="37">
         <v>561.20000000000005</v>
       </c>
       <c r="CI17" s="51">
         <v>560.6</v>
       </c>
       <c r="CJ17" s="52">
         <v>610.70000000000005</v>
       </c>
       <c r="CK17" s="35">
         <v>561</v>
       </c>
-      <c r="CL17" s="65">
+      <c r="CL17" s="53">
         <v>559.79999999999995</v>
       </c>
+      <c r="CM17" s="70">
+        <v>707.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" s="38" customFormat="1">
+    <row r="18" spans="1:91" s="38" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -5270,55 +5319,58 @@
       </c>
       <c r="CD18" s="46">
         <v>180.8</v>
       </c>
       <c r="CE18" s="47">
         <v>180</v>
       </c>
       <c r="CF18" s="47">
         <v>177.7</v>
       </c>
       <c r="CG18" s="47">
         <v>172.8</v>
       </c>
       <c r="CH18" s="37">
         <v>172</v>
       </c>
       <c r="CI18" s="51">
         <v>169.9</v>
       </c>
       <c r="CJ18" s="52">
         <v>168.3</v>
       </c>
       <c r="CK18" s="35">
         <v>166</v>
       </c>
-      <c r="CL18" s="65">
+      <c r="CL18" s="53">
         <v>164.9</v>
       </c>
+      <c r="CM18" s="70">
+        <v>168.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" s="38" customFormat="1">
+    <row r="19" spans="1:91" s="38" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>29.774999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>27.574999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="F19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>29.64</v>
       </c>
       <c r="I19" s="20">
@@ -5542,55 +5594,58 @@
       </c>
       <c r="CD19" s="46">
         <v>28.2</v>
       </c>
       <c r="CE19" s="46">
         <v>28.2</v>
       </c>
       <c r="CF19" s="46">
         <v>26.8</v>
       </c>
       <c r="CG19" s="46">
         <v>25.7</v>
       </c>
       <c r="CH19" s="37">
         <v>24.4</v>
       </c>
       <c r="CI19" s="51">
         <v>24.4</v>
       </c>
       <c r="CJ19" s="52">
         <v>23.8</v>
       </c>
       <c r="CK19" s="35">
         <v>23.2</v>
       </c>
-      <c r="CL19" s="65">
+      <c r="CL19" s="53">
         <v>20.9</v>
       </c>
+      <c r="CM19" s="70">
+        <v>31.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:90" s="38" customFormat="1">
+    <row r="20" spans="1:91" s="38" customFormat="1">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>248.357</v>
       </c>
       <c r="C20" s="20">
         <v>207.67500000000001</v>
       </c>
       <c r="D20" s="20">
         <v>220.553</v>
       </c>
       <c r="E20" s="20">
         <v>183.86500000000001</v>
       </c>
       <c r="F20" s="20">
         <v>214.274</v>
       </c>
       <c r="G20" s="20">
         <v>180.46100000000001</v>
       </c>
       <c r="H20" s="20">
         <v>244.15299999999999</v>
       </c>
       <c r="I20" s="20">
@@ -5814,55 +5869,58 @@
       </c>
       <c r="CD20" s="46">
         <v>259.2</v>
       </c>
       <c r="CE20" s="46">
         <v>257.8</v>
       </c>
       <c r="CF20" s="46">
         <v>254.2</v>
       </c>
       <c r="CG20" s="46">
         <v>257.60000000000002</v>
       </c>
       <c r="CH20" s="37">
         <v>253.7</v>
       </c>
       <c r="CI20" s="51">
         <v>253.4</v>
       </c>
       <c r="CJ20" s="52">
         <v>253</v>
       </c>
       <c r="CK20" s="35">
         <v>372.6</v>
       </c>
-      <c r="CL20" s="65">
+      <c r="CL20" s="53">
         <v>370.5</v>
       </c>
+      <c r="CM20" s="70">
+        <v>323.60000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:90" s="38" customFormat="1">
+    <row r="21" spans="1:91" s="38" customFormat="1">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>100.408</v>
       </c>
       <c r="C21" s="20">
         <v>95.867000000000004</v>
       </c>
       <c r="D21" s="20">
         <v>91.772000000000006</v>
       </c>
       <c r="E21" s="20">
         <v>79.040000000000006</v>
       </c>
       <c r="F21" s="20">
         <v>85.04</v>
       </c>
       <c r="G21" s="20">
         <v>82.018000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>139.84399999999999</v>
       </c>
       <c r="I21" s="20">
@@ -6086,55 +6144,58 @@
       </c>
       <c r="CD21" s="47">
         <v>136</v>
       </c>
       <c r="CE21" s="47">
         <v>134.5</v>
       </c>
       <c r="CF21" s="47">
         <v>132.1</v>
       </c>
       <c r="CG21" s="47">
         <v>138.80000000000001</v>
       </c>
       <c r="CH21" s="37">
         <v>125.2</v>
       </c>
       <c r="CI21" s="51">
         <v>124</v>
       </c>
       <c r="CJ21" s="52">
         <v>121.4</v>
       </c>
       <c r="CK21" s="35">
         <v>120.9</v>
       </c>
-      <c r="CL21" s="65">
+      <c r="CL21" s="53">
         <v>118.2</v>
       </c>
+      <c r="CM21" s="70">
+        <v>149.30000000000001</v>
+      </c>
     </row>
-    <row r="22" spans="1:90" s="38" customFormat="1">
+    <row r="22" spans="1:91" s="38" customFormat="1">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>37.697000000000003</v>
       </c>
       <c r="C22" s="20">
         <v>36.741999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>39.969000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>39.764000000000003</v>
       </c>
       <c r="F22" s="20">
         <v>39.959000000000003</v>
       </c>
       <c r="G22" s="20">
         <v>38.978999999999999</v>
       </c>
       <c r="H22" s="20">
         <v>38.542999999999999</v>
       </c>
       <c r="I22" s="20">
@@ -6358,107 +6419,110 @@
       </c>
       <c r="CD22" s="46">
         <v>52.4</v>
       </c>
       <c r="CE22" s="46">
         <v>51.6</v>
       </c>
       <c r="CF22" s="46">
         <v>49.6</v>
       </c>
       <c r="CG22" s="46">
         <v>58.8</v>
       </c>
       <c r="CH22" s="37">
         <v>57.9</v>
       </c>
       <c r="CI22" s="51">
         <v>57</v>
       </c>
       <c r="CJ22" s="52">
         <v>55.6</v>
       </c>
       <c r="CK22" s="35">
         <v>54.2</v>
       </c>
-      <c r="CL22" s="65">
+      <c r="CL22" s="53">
         <v>53.6</v>
       </c>
+      <c r="CM22" s="70">
+        <v>59.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:90" s="38" customFormat="1">
+    <row r="23" spans="1:91" s="38" customFormat="1">
       <c r="A23" s="42"/>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="43"/>
       <c r="P23" s="43"/>
       <c r="Q23" s="43"/>
       <c r="R23" s="43"/>
       <c r="S23" s="43"/>
       <c r="T23" s="43"/>
       <c r="U23" s="43"/>
       <c r="V23" s="43"/>
       <c r="W23" s="43"/>
       <c r="X23" s="43"/>
       <c r="Y23" s="43"/>
       <c r="Z23" s="43"/>
       <c r="AA23" s="43"/>
       <c r="AB23" s="43"/>
       <c r="AC23" s="43"/>
       <c r="AD23" s="43"/>
       <c r="AE23" s="43"/>
       <c r="AF23" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="CD2:CH2"/>
-    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>