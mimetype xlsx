--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="15" windowWidth="17475" windowHeight="12000"/>
+    <workbookView xWindow="-60" yWindow="15" windowWidth="20460" windowHeight="12000"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="46">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -273,51 +273,51 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -394,73 +394,131 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -535,94 +593,106 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 10 13" xfId="15"/>
     <cellStyle name="Обычный 11" xfId="16"/>
     <cellStyle name="Обычный 2 10" xfId="12"/>
     <cellStyle name="Обычный 2 82" xfId="18"/>
     <cellStyle name="Обычный 2 83" xfId="3"/>
     <cellStyle name="Обычный 2 87" xfId="4"/>
     <cellStyle name="Обычный 2 88" xfId="5"/>
     <cellStyle name="Обычный 2 90" xfId="9"/>
     <cellStyle name="Обычный 2 92" xfId="10"/>
     <cellStyle name="Обычный 2 93" xfId="11"/>
     <cellStyle name="Обычный 4 6" xfId="17"/>
     <cellStyle name="Обычный 57" xfId="1"/>
     <cellStyle name="Обычный 6 12" xfId="6"/>
     <cellStyle name="Обычный 61" xfId="13"/>
     <cellStyle name="Обычный 62" xfId="14"/>
     <cellStyle name="Обычный_tabsv10" xfId="8"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -908,173 +978,173 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM23"/>
+  <dimension ref="A1:CN23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <selection pane="topRight" activeCell="CO9" sqref="CO9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="44" customWidth="1"/>
     <col min="2" max="3" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="14" max="17" width="10.140625" style="44" bestFit="1" customWidth="1"/>
     <col min="18" max="23" width="9.28515625" style="44" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="36" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="48" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.28515625" style="5" customWidth="1"/>
     <col min="50" max="50" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="51" max="52" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="54" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="55" max="60" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="66" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="10.5703125" style="5" customWidth="1"/>
     <col min="69" max="69" width="9.85546875" style="5" customWidth="1"/>
     <col min="70" max="70" width="9.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="10.7109375" style="5" customWidth="1"/>
     <col min="72" max="72" width="11.42578125" style="5" customWidth="1"/>
     <col min="73" max="73" width="10.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="74" max="85" width="9.140625" style="5"/>
     <col min="86" max="86" width="10.42578125" style="5" customWidth="1"/>
     <col min="87" max="88" width="10.28515625" style="5" customWidth="1"/>
     <col min="89" max="89" width="11.42578125" style="5" customWidth="1"/>
     <col min="90" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:92" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63"/>
-[...70 lines deleted...]
-      <c r="BU1" s="63"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
+      <c r="AQ1" s="71"/>
+      <c r="AR1" s="71"/>
+      <c r="AS1" s="71"/>
+      <c r="AT1" s="71"/>
+      <c r="AU1" s="71"/>
+      <c r="AV1" s="71"/>
+      <c r="AW1" s="71"/>
+      <c r="AX1" s="71"/>
+      <c r="AY1" s="71"/>
+      <c r="AZ1" s="71"/>
+      <c r="BA1" s="71"/>
+      <c r="BB1" s="71"/>
+      <c r="BC1" s="71"/>
+      <c r="BD1" s="71"/>
+      <c r="BE1" s="71"/>
+      <c r="BF1" s="71"/>
+      <c r="BG1" s="71"/>
+      <c r="BH1" s="71"/>
+      <c r="BI1" s="71"/>
+      <c r="BJ1" s="71"/>
+      <c r="BK1" s="71"/>
+      <c r="BL1" s="71"/>
+      <c r="BM1" s="71"/>
+      <c r="BN1" s="71"/>
+      <c r="BO1" s="71"/>
+      <c r="BP1" s="71"/>
+      <c r="BQ1" s="71"/>
+      <c r="BR1" s="71"/>
+      <c r="BS1" s="71"/>
+      <c r="BT1" s="71"/>
+      <c r="BU1" s="71"/>
     </row>
-    <row r="2" spans="1:91" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:92" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="67" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="67" t="s">
         <v>18</v>
@@ -1084,171 +1154,172 @@
       <c r="Y2" s="67"/>
       <c r="AH2" s="67" t="s">
         <v>18</v>
       </c>
       <c r="AI2" s="67"/>
       <c r="AJ2" s="67"/>
       <c r="AK2" s="67"/>
       <c r="AT2" s="67" t="s">
         <v>18</v>
       </c>
       <c r="AU2" s="67"/>
       <c r="AV2" s="67"/>
       <c r="AW2" s="67"/>
       <c r="BF2" s="67" t="s">
         <v>18</v>
       </c>
       <c r="BG2" s="67"/>
       <c r="BH2" s="67"/>
       <c r="BI2" s="67"/>
       <c r="BR2" s="67" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="67"/>
       <c r="BT2" s="67"/>
       <c r="BU2" s="67"/>
-      <c r="CD2" s="68" t="s">
+      <c r="CD2" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="68"/>
-[...2 lines deleted...]
-      <c r="CH2" s="68"/>
+      <c r="CE2" s="63"/>
+      <c r="CF2" s="63"/>
+      <c r="CG2" s="63"/>
+      <c r="CH2" s="63"/>
     </row>
-    <row r="3" spans="1:91" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:92" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="57" t="s">
+      <c r="B3" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="58"/>
-[...10 lines deleted...]
-      <c r="N3" s="57" t="s">
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="58"/>
-[...10 lines deleted...]
-      <c r="Z3" s="57" t="s">
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="58"/>
-[...10 lines deleted...]
-      <c r="AL3" s="57" t="s">
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="69"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="74"/>
+      <c r="AL3" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="58"/>
-[...10 lines deleted...]
-      <c r="AX3" s="57" t="s">
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
+      <c r="AP3" s="69"/>
+      <c r="AQ3" s="69"/>
+      <c r="AR3" s="69"/>
+      <c r="AS3" s="69"/>
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="74"/>
+      <c r="AX3" s="68" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="58"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="57" t="s">
+      <c r="AY3" s="69"/>
+      <c r="AZ3" s="69"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="69"/>
+      <c r="BC3" s="69"/>
+      <c r="BD3" s="69"/>
+      <c r="BE3" s="69"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="58"/>
-[...10 lines deleted...]
-      <c r="BV3" s="57" t="s">
+      <c r="BK3" s="69"/>
+      <c r="BL3" s="69"/>
+      <c r="BM3" s="69"/>
+      <c r="BN3" s="69"/>
+      <c r="BO3" s="69"/>
+      <c r="BP3" s="69"/>
+      <c r="BQ3" s="69"/>
+      <c r="BR3" s="69"/>
+      <c r="BS3" s="69"/>
+      <c r="BT3" s="69"/>
+      <c r="BU3" s="70"/>
+      <c r="BV3" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="58"/>
-[...10 lines deleted...]
-      <c r="CH3" s="60" t="s">
+      <c r="BW3" s="69"/>
+      <c r="BX3" s="69"/>
+      <c r="BY3" s="69"/>
+      <c r="BZ3" s="69"/>
+      <c r="CA3" s="69"/>
+      <c r="CB3" s="69"/>
+      <c r="CC3" s="69"/>
+      <c r="CD3" s="69"/>
+      <c r="CE3" s="69"/>
+      <c r="CF3" s="69"/>
+      <c r="CG3" s="69"/>
+      <c r="CH3" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="61"/>
-[...3 lines deleted...]
-      <c r="CM3" s="62"/>
+      <c r="CI3" s="65"/>
+      <c r="CJ3" s="65"/>
+      <c r="CK3" s="65"/>
+      <c r="CL3" s="65"/>
+      <c r="CM3" s="65"/>
+      <c r="CN3" s="66"/>
     </row>
-    <row r="4" spans="1:91" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="65"/>
+    <row r="4" spans="1:92" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="73"/>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1457,70 +1528,73 @@
       </c>
       <c r="BZ4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CA4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="CH4" s="6" t="s">
+      <c r="CH4" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="CI4" s="56" t="s">
+      <c r="CI4" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="CJ4" s="7" t="s">
+      <c r="CJ4" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="CK4" s="6" t="s">
+      <c r="CK4" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="CL4" s="7" t="s">
+      <c r="CL4" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="CM4" s="7" t="s">
+      <c r="CM4" s="61" t="s">
         <v>10</v>
       </c>
+      <c r="CN4" s="61" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="18" customFormat="1">
+    <row r="5" spans="1:92" s="18" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>1938.3050000000001</v>
       </c>
       <c r="C5" s="9">
         <v>1865.1759999999999</v>
       </c>
       <c r="D5" s="10">
         <v>1832.7249999999999</v>
       </c>
       <c r="E5" s="10">
         <v>1896.287</v>
       </c>
       <c r="F5" s="9">
         <v>1818.943</v>
       </c>
       <c r="G5" s="9">
         <v>1788.24</v>
       </c>
       <c r="H5" s="10">
         <v>2057.2669999999998</v>
       </c>
       <c r="I5" s="9">
@@ -1747,55 +1821,58 @@
       </c>
       <c r="CE5" s="48">
         <v>2260.9</v>
       </c>
       <c r="CF5" s="48">
         <v>2319.1999999999998</v>
       </c>
       <c r="CG5" s="50">
         <v>2243.3000000000002</v>
       </c>
       <c r="CH5" s="17">
         <v>2239.8000000000002</v>
       </c>
       <c r="CI5" s="54">
         <v>2212</v>
       </c>
       <c r="CJ5" s="55">
         <v>2260.1999999999998</v>
       </c>
       <c r="CK5" s="1">
         <v>2312.4</v>
       </c>
       <c r="CL5" s="54">
         <v>2304.1999999999998</v>
       </c>
-      <c r="CM5" s="69">
+      <c r="CM5" s="56">
         <v>2586.8000000000002</v>
       </c>
+      <c r="CN5" s="62">
+        <v>2599.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" s="38" customFormat="1">
+    <row r="6" spans="1:92" s="38" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="20">
         <v>35.68</v>
       </c>
       <c r="C6" s="20">
         <v>33.776000000000003</v>
       </c>
       <c r="D6" s="20">
         <v>34.944000000000003</v>
       </c>
       <c r="E6" s="20">
         <v>33.314</v>
       </c>
       <c r="F6" s="20">
         <v>32.743000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>24.5</v>
       </c>
       <c r="H6" s="20">
         <v>24.1</v>
       </c>
       <c r="I6" s="20">
@@ -2022,55 +2099,58 @@
       </c>
       <c r="CE6" s="46">
         <v>4.7</v>
       </c>
       <c r="CF6" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="46">
         <v>4.2</v>
       </c>
       <c r="CH6" s="37">
         <v>4.0999999999999996</v>
       </c>
       <c r="CI6" s="51">
         <v>3.8</v>
       </c>
       <c r="CJ6" s="52">
         <v>3.7</v>
       </c>
       <c r="CK6" s="35">
         <v>3.6</v>
       </c>
       <c r="CL6" s="53">
         <v>3.5</v>
       </c>
-      <c r="CM6" s="70">
+      <c r="CM6" s="57">
         <v>3.6</v>
       </c>
+      <c r="CN6" s="58">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" s="38" customFormat="1">
+    <row r="7" spans="1:92" s="38" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="20">
         <v>66.494</v>
       </c>
       <c r="C7" s="20">
         <v>63.688000000000002</v>
       </c>
       <c r="D7" s="20">
         <v>62.311</v>
       </c>
       <c r="E7" s="20">
         <v>59.103000000000002</v>
       </c>
       <c r="F7" s="20">
         <v>58.273000000000003</v>
       </c>
       <c r="G7" s="20">
         <v>57.24</v>
       </c>
       <c r="H7" s="20">
         <v>70.900999999999996</v>
       </c>
       <c r="I7" s="20">
@@ -2300,52 +2380,55 @@
       </c>
       <c r="CF7" s="46">
         <v>35</v>
       </c>
       <c r="CG7" s="46">
         <v>33.9</v>
       </c>
       <c r="CH7" s="37">
         <v>32.9</v>
       </c>
       <c r="CI7" s="51">
         <v>32.1</v>
       </c>
       <c r="CJ7" s="52">
         <v>31.5</v>
       </c>
       <c r="CK7" s="35">
         <v>29.8</v>
       </c>
       <c r="CL7" s="53">
         <v>28.6</v>
       </c>
       <c r="CM7" s="35">
         <v>33</v>
       </c>
+      <c r="CN7" s="58">
+        <v>32.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" s="38" customFormat="1">
+    <row r="8" spans="1:92" s="38" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="20">
         <v>123.124</v>
       </c>
       <c r="C8" s="20">
         <v>119.958</v>
       </c>
       <c r="D8" s="20">
         <v>117.098</v>
       </c>
       <c r="E8" s="20">
         <v>116.703</v>
       </c>
       <c r="F8" s="20">
         <v>114.846</v>
       </c>
       <c r="G8" s="20">
         <v>113.04600000000001</v>
       </c>
       <c r="H8" s="20">
         <v>143.99600000000001</v>
       </c>
       <c r="I8" s="20">
@@ -2572,55 +2655,58 @@
       </c>
       <c r="CE8" s="46">
         <v>18.7</v>
       </c>
       <c r="CF8" s="46">
         <v>16.7</v>
       </c>
       <c r="CG8" s="46">
         <v>17.2</v>
       </c>
       <c r="CH8" s="37">
         <v>16.600000000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>16.3</v>
       </c>
       <c r="CJ8" s="52">
         <v>16.100000000000001</v>
       </c>
       <c r="CK8" s="35">
         <v>15.8</v>
       </c>
       <c r="CL8" s="53">
         <v>15.7</v>
       </c>
-      <c r="CM8" s="70">
+      <c r="CM8" s="57">
         <v>17.2</v>
       </c>
+      <c r="CN8" s="58">
+        <v>16.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" s="38" customFormat="1">
+    <row r="9" spans="1:92" s="38" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="C9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="D9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="E9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="F9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="G9" s="20">
         <v>94.513999999999996</v>
       </c>
       <c r="H9" s="20">
         <v>89.256</v>
       </c>
       <c r="I9" s="20">
@@ -2847,55 +2933,58 @@
       </c>
       <c r="CE9" s="47">
         <v>103.6</v>
       </c>
       <c r="CF9" s="47">
         <v>101.5</v>
       </c>
       <c r="CG9" s="47">
         <v>97.1</v>
       </c>
       <c r="CH9" s="37">
         <v>96.5</v>
       </c>
       <c r="CI9" s="51">
         <v>96.1</v>
       </c>
       <c r="CJ9" s="52">
         <v>96.1</v>
       </c>
       <c r="CK9" s="35">
         <v>96.1</v>
       </c>
       <c r="CL9" s="53">
         <v>96.1</v>
       </c>
-      <c r="CM9" s="70">
+      <c r="CM9" s="57">
         <v>110.9</v>
       </c>
+      <c r="CN9" s="58">
+        <v>109.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" s="38" customFormat="1">
+    <row r="10" spans="1:92" s="38" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20">
         <v>72.998999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>72.86</v>
       </c>
       <c r="D10" s="20">
         <v>72.710999999999999</v>
       </c>
       <c r="E10" s="20">
         <v>75.082999999999998</v>
       </c>
       <c r="F10" s="20">
         <v>74.983000000000004</v>
       </c>
       <c r="G10" s="20">
         <v>74.881</v>
       </c>
       <c r="H10" s="20">
         <v>71.762</v>
       </c>
       <c r="I10" s="20">
@@ -3125,52 +3214,55 @@
       </c>
       <c r="CF10" s="46">
         <v>71.5</v>
       </c>
       <c r="CG10" s="46">
         <v>74.400000000000006</v>
       </c>
       <c r="CH10" s="37">
         <v>79.2</v>
       </c>
       <c r="CI10" s="51">
         <v>78.900000000000006</v>
       </c>
       <c r="CJ10" s="52">
         <v>78.900000000000006</v>
       </c>
       <c r="CK10" s="35">
         <v>78.7</v>
       </c>
       <c r="CL10" s="53">
         <v>78.599999999999994</v>
       </c>
       <c r="CM10" s="35">
         <v>92</v>
       </c>
+      <c r="CN10" s="58">
+        <v>90.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" s="38" customFormat="1">
+    <row r="11" spans="1:92" s="38" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="20">
         <v>34.249000000000002</v>
       </c>
       <c r="C11" s="20">
         <v>33.948999999999998</v>
       </c>
       <c r="D11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="E11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="F11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="G11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="H11" s="20">
         <v>39.662999999999997</v>
       </c>
       <c r="I11" s="20">
@@ -3397,55 +3489,58 @@
       </c>
       <c r="CE11" s="46">
         <v>40.9</v>
       </c>
       <c r="CF11" s="46">
         <v>40.9</v>
       </c>
       <c r="CG11" s="46">
         <v>45.5</v>
       </c>
       <c r="CH11" s="37">
         <v>44.6</v>
       </c>
       <c r="CI11" s="51">
         <v>44.6</v>
       </c>
       <c r="CJ11" s="52">
         <v>44.6</v>
       </c>
       <c r="CK11" s="35">
         <v>44.3</v>
       </c>
       <c r="CL11" s="53">
         <v>44.2</v>
       </c>
-      <c r="CM11" s="70">
+      <c r="CM11" s="57">
         <v>49.5</v>
       </c>
+      <c r="CN11" s="58">
+        <v>49.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" s="38" customFormat="1">
+    <row r="12" spans="1:92" s="38" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="20">
         <v>78.012</v>
       </c>
       <c r="C12" s="20">
         <v>72.563999999999993</v>
       </c>
       <c r="D12" s="20">
         <v>71.742000000000004</v>
       </c>
       <c r="E12" s="20">
         <v>62.991999999999997</v>
       </c>
       <c r="F12" s="20">
         <v>57.396999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>52.997</v>
       </c>
       <c r="H12" s="20">
         <v>90.638999999999996</v>
       </c>
       <c r="I12" s="20">
@@ -3672,55 +3767,58 @@
       </c>
       <c r="CE12" s="46">
         <v>81.5</v>
       </c>
       <c r="CF12" s="46">
         <v>78.7</v>
       </c>
       <c r="CG12" s="46">
         <v>88.4</v>
       </c>
       <c r="CH12" s="37">
         <v>84.9</v>
       </c>
       <c r="CI12" s="51">
         <v>82.6</v>
       </c>
       <c r="CJ12" s="52">
         <v>80.8</v>
       </c>
       <c r="CK12" s="35">
         <v>75.5</v>
       </c>
       <c r="CL12" s="53">
         <v>72.7</v>
       </c>
-      <c r="CM12" s="70">
+      <c r="CM12" s="57">
         <v>95.9</v>
       </c>
+      <c r="CN12" s="58">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" s="38" customFormat="1">
+    <row r="13" spans="1:92" s="38" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="20">
         <v>59.238</v>
       </c>
       <c r="C13" s="20">
         <v>59.113</v>
       </c>
       <c r="D13" s="20">
         <v>58.98</v>
       </c>
       <c r="E13" s="20">
         <v>61.110999999999997</v>
       </c>
       <c r="F13" s="20">
         <v>61.008000000000003</v>
       </c>
       <c r="G13" s="20">
         <v>60.906999999999996</v>
       </c>
       <c r="H13" s="20">
         <v>60.061</v>
       </c>
       <c r="I13" s="20">
@@ -3947,55 +4045,58 @@
       </c>
       <c r="CE13" s="46">
         <v>93.3</v>
       </c>
       <c r="CF13" s="46">
         <v>91.3</v>
       </c>
       <c r="CG13" s="46">
         <v>87.8</v>
       </c>
       <c r="CH13" s="37">
         <v>95</v>
       </c>
       <c r="CI13" s="51">
         <v>94.9</v>
       </c>
       <c r="CJ13" s="52">
         <v>94.7</v>
       </c>
       <c r="CK13" s="35">
         <v>94.6</v>
       </c>
       <c r="CL13" s="53">
         <v>94.4</v>
       </c>
-      <c r="CM13" s="70">
+      <c r="CM13" s="57">
         <v>95.2</v>
       </c>
+      <c r="CN13" s="58">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" s="38" customFormat="1">
+    <row r="14" spans="1:92" s="38" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>465.28100000000001</v>
       </c>
       <c r="C14" s="20">
         <v>458.601</v>
       </c>
       <c r="D14" s="20">
         <v>424.26799999999997</v>
       </c>
       <c r="E14" s="20">
         <v>550.75800000000004</v>
       </c>
       <c r="F14" s="20">
         <v>453.108</v>
       </c>
       <c r="G14" s="20">
         <v>487.09699999999998</v>
       </c>
       <c r="H14" s="20">
         <v>472.15600000000001</v>
       </c>
       <c r="I14" s="20">
@@ -4222,55 +4323,58 @@
       </c>
       <c r="CE14" s="47">
         <v>391.2</v>
       </c>
       <c r="CF14" s="47">
         <v>461.9</v>
       </c>
       <c r="CG14" s="47">
         <v>313.89999999999998</v>
       </c>
       <c r="CH14" s="37">
         <v>331.7</v>
       </c>
       <c r="CI14" s="51">
         <v>320.7</v>
       </c>
       <c r="CJ14" s="52">
         <v>331.7</v>
       </c>
       <c r="CK14" s="35">
         <v>332.9</v>
       </c>
       <c r="CL14" s="53">
         <v>341.2</v>
       </c>
-      <c r="CM14" s="70">
+      <c r="CM14" s="57">
         <v>375.4</v>
       </c>
+      <c r="CN14" s="58">
+        <v>420.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" s="38" customFormat="1">
+    <row r="15" spans="1:92" s="38" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="D15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="F15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>62.564</v>
       </c>
       <c r="H15" s="20">
         <v>70.736999999999995</v>
       </c>
       <c r="I15" s="20">
@@ -4497,55 +4601,58 @@
       </c>
       <c r="CE15" s="46">
         <v>58.1</v>
       </c>
       <c r="CF15" s="46">
         <v>58.1</v>
       </c>
       <c r="CG15" s="46">
         <v>68.400000000000006</v>
       </c>
       <c r="CH15" s="37">
         <v>68.400000000000006</v>
       </c>
       <c r="CI15" s="51">
         <v>67.400000000000006</v>
       </c>
       <c r="CJ15" s="52">
         <v>67.400000000000006</v>
       </c>
       <c r="CK15" s="35">
         <v>67.400000000000006</v>
       </c>
       <c r="CL15" s="53">
         <v>67.400000000000006</v>
       </c>
-      <c r="CM15" s="70">
+      <c r="CM15" s="57">
         <v>67.400000000000006</v>
       </c>
+      <c r="CN15" s="58">
+        <v>67.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" s="38" customFormat="1">
+    <row r="16" spans="1:92" s="38" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="20">
         <v>137.60300000000001</v>
       </c>
       <c r="C16" s="20">
         <v>134.803</v>
       </c>
       <c r="D16" s="20">
         <v>132.94800000000001</v>
       </c>
       <c r="E16" s="20">
         <v>130.96799999999999</v>
       </c>
       <c r="F16" s="20">
         <v>128.328</v>
       </c>
       <c r="G16" s="20">
         <v>124.2</v>
       </c>
       <c r="H16" s="20">
         <v>141.21199999999999</v>
       </c>
       <c r="I16" s="20">
@@ -4772,55 +4879,58 @@
       </c>
       <c r="CE16" s="46">
         <v>179.7</v>
       </c>
       <c r="CF16" s="46">
         <v>171.4</v>
       </c>
       <c r="CG16" s="46">
         <v>196.2</v>
       </c>
       <c r="CH16" s="37">
         <v>191.5</v>
       </c>
       <c r="CI16" s="51">
         <v>185.3</v>
       </c>
       <c r="CJ16" s="52">
         <v>181.9</v>
       </c>
       <c r="CK16" s="35">
         <v>175.8</v>
       </c>
       <c r="CL16" s="53">
         <v>173.9</v>
       </c>
-      <c r="CM16" s="70">
+      <c r="CM16" s="57">
         <v>206.7</v>
       </c>
+      <c r="CN16" s="58">
+        <v>199.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" s="38" customFormat="1">
+    <row r="17" spans="1:92" s="38" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="20">
         <v>287.072</v>
       </c>
       <c r="C17" s="20">
         <v>285.68900000000002</v>
       </c>
       <c r="D17" s="20">
         <v>282.43900000000002</v>
       </c>
       <c r="E17" s="20">
         <v>280.596</v>
       </c>
       <c r="F17" s="20">
         <v>278.49400000000003</v>
       </c>
       <c r="G17" s="20">
         <v>276.41199999999998</v>
       </c>
       <c r="H17" s="20">
         <v>330.60399999999998</v>
       </c>
       <c r="I17" s="20">
@@ -5047,55 +5157,58 @@
       </c>
       <c r="CE17" s="46">
         <v>526.4</v>
       </c>
       <c r="CF17" s="46">
         <v>547.20000000000005</v>
       </c>
       <c r="CG17" s="46">
         <v>562.6</v>
       </c>
       <c r="CH17" s="37">
         <v>561.20000000000005</v>
       </c>
       <c r="CI17" s="51">
         <v>560.6</v>
       </c>
       <c r="CJ17" s="52">
         <v>610.70000000000005</v>
       </c>
       <c r="CK17" s="35">
         <v>561</v>
       </c>
       <c r="CL17" s="53">
         <v>559.79999999999995</v>
       </c>
-      <c r="CM17" s="70">
+      <c r="CM17" s="57">
         <v>707.4</v>
       </c>
+      <c r="CN17" s="58">
+        <v>698.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" s="38" customFormat="1">
+    <row r="18" spans="1:92" s="38" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="40" t="s">
@@ -5322,55 +5435,58 @@
       </c>
       <c r="CE18" s="47">
         <v>180</v>
       </c>
       <c r="CF18" s="47">
         <v>177.7</v>
       </c>
       <c r="CG18" s="47">
         <v>172.8</v>
       </c>
       <c r="CH18" s="37">
         <v>172</v>
       </c>
       <c r="CI18" s="51">
         <v>169.9</v>
       </c>
       <c r="CJ18" s="52">
         <v>168.3</v>
       </c>
       <c r="CK18" s="35">
         <v>166</v>
       </c>
       <c r="CL18" s="53">
         <v>164.9</v>
       </c>
-      <c r="CM18" s="70">
+      <c r="CM18" s="57">
         <v>168.8</v>
       </c>
+      <c r="CN18" s="58">
+        <v>167.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" s="38" customFormat="1">
+    <row r="19" spans="1:92" s="38" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="20">
         <v>29.774999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>27.574999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="F19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>29.64</v>
       </c>
       <c r="I19" s="20">
@@ -5597,55 +5713,58 @@
       </c>
       <c r="CE19" s="46">
         <v>28.2</v>
       </c>
       <c r="CF19" s="46">
         <v>26.8</v>
       </c>
       <c r="CG19" s="46">
         <v>25.7</v>
       </c>
       <c r="CH19" s="37">
         <v>24.4</v>
       </c>
       <c r="CI19" s="51">
         <v>24.4</v>
       </c>
       <c r="CJ19" s="52">
         <v>23.8</v>
       </c>
       <c r="CK19" s="35">
         <v>23.2</v>
       </c>
       <c r="CL19" s="53">
         <v>20.9</v>
       </c>
-      <c r="CM19" s="70">
+      <c r="CM19" s="57">
         <v>31.1</v>
       </c>
+      <c r="CN19" s="58">
+        <v>30.6</v>
+      </c>
     </row>
-    <row r="20" spans="1:91" s="38" customFormat="1">
+    <row r="20" spans="1:92" s="38" customFormat="1">
       <c r="A20" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="20">
         <v>248.357</v>
       </c>
       <c r="C20" s="20">
         <v>207.67500000000001</v>
       </c>
       <c r="D20" s="20">
         <v>220.553</v>
       </c>
       <c r="E20" s="20">
         <v>183.86500000000001</v>
       </c>
       <c r="F20" s="20">
         <v>214.274</v>
       </c>
       <c r="G20" s="20">
         <v>180.46100000000001</v>
       </c>
       <c r="H20" s="20">
         <v>244.15299999999999</v>
       </c>
       <c r="I20" s="20">
@@ -5872,55 +5991,58 @@
       </c>
       <c r="CE20" s="46">
         <v>257.8</v>
       </c>
       <c r="CF20" s="46">
         <v>254.2</v>
       </c>
       <c r="CG20" s="46">
         <v>257.60000000000002</v>
       </c>
       <c r="CH20" s="37">
         <v>253.7</v>
       </c>
       <c r="CI20" s="51">
         <v>253.4</v>
       </c>
       <c r="CJ20" s="52">
         <v>253</v>
       </c>
       <c r="CK20" s="35">
         <v>372.6</v>
       </c>
       <c r="CL20" s="53">
         <v>370.5</v>
       </c>
-      <c r="CM20" s="70">
+      <c r="CM20" s="57">
         <v>323.60000000000002</v>
       </c>
+      <c r="CN20" s="58">
+        <v>323.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:91" s="38" customFormat="1">
+    <row r="21" spans="1:92" s="38" customFormat="1">
       <c r="A21" s="41" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="20">
         <v>100.408</v>
       </c>
       <c r="C21" s="20">
         <v>95.867000000000004</v>
       </c>
       <c r="D21" s="20">
         <v>91.772000000000006</v>
       </c>
       <c r="E21" s="20">
         <v>79.040000000000006</v>
       </c>
       <c r="F21" s="20">
         <v>85.04</v>
       </c>
       <c r="G21" s="20">
         <v>82.018000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>139.84399999999999</v>
       </c>
       <c r="I21" s="20">
@@ -6147,55 +6269,58 @@
       </c>
       <c r="CE21" s="47">
         <v>134.5</v>
       </c>
       <c r="CF21" s="47">
         <v>132.1</v>
       </c>
       <c r="CG21" s="47">
         <v>138.80000000000001</v>
       </c>
       <c r="CH21" s="37">
         <v>125.2</v>
       </c>
       <c r="CI21" s="51">
         <v>124</v>
       </c>
       <c r="CJ21" s="52">
         <v>121.4</v>
       </c>
       <c r="CK21" s="35">
         <v>120.9</v>
       </c>
       <c r="CL21" s="53">
         <v>118.2</v>
       </c>
-      <c r="CM21" s="70">
+      <c r="CM21" s="57">
         <v>149.30000000000001</v>
       </c>
+      <c r="CN21" s="58">
+        <v>145.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:91" s="38" customFormat="1">
+    <row r="22" spans="1:92" s="38" customFormat="1">
       <c r="A22" s="41" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="20">
         <v>37.697000000000003</v>
       </c>
       <c r="C22" s="20">
         <v>36.741999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>39.969000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>39.764000000000003</v>
       </c>
       <c r="F22" s="20">
         <v>39.959000000000003</v>
       </c>
       <c r="G22" s="20">
         <v>38.978999999999999</v>
       </c>
       <c r="H22" s="20">
         <v>38.542999999999999</v>
       </c>
       <c r="I22" s="20">
@@ -6422,107 +6547,110 @@
       </c>
       <c r="CE22" s="46">
         <v>51.6</v>
       </c>
       <c r="CF22" s="46">
         <v>49.6</v>
       </c>
       <c r="CG22" s="46">
         <v>58.8</v>
       </c>
       <c r="CH22" s="37">
         <v>57.9</v>
       </c>
       <c r="CI22" s="51">
         <v>57</v>
       </c>
       <c r="CJ22" s="52">
         <v>55.6</v>
       </c>
       <c r="CK22" s="35">
         <v>54.2</v>
       </c>
       <c r="CL22" s="53">
         <v>53.6</v>
       </c>
-      <c r="CM22" s="70">
+      <c r="CM22" s="57">
         <v>59.8</v>
       </c>
+      <c r="CN22" s="58">
+        <v>57.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:91" s="38" customFormat="1">
+    <row r="23" spans="1:92" s="38" customFormat="1">
       <c r="A23" s="42"/>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="43"/>
       <c r="P23" s="43"/>
       <c r="Q23" s="43"/>
       <c r="R23" s="43"/>
       <c r="S23" s="43"/>
       <c r="T23" s="43"/>
       <c r="U23" s="43"/>
       <c r="V23" s="43"/>
       <c r="W23" s="43"/>
       <c r="X23" s="43"/>
       <c r="Y23" s="43"/>
       <c r="Z23" s="43"/>
       <c r="AA23" s="43"/>
       <c r="AB23" s="43"/>
       <c r="AC23" s="43"/>
       <c r="AD23" s="43"/>
       <c r="AE23" s="43"/>
       <c r="AF23" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
-    <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="CD2:CH2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>