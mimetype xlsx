--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -192,51 +192,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
   <si>
     <t>**Данные по области рассчитываются с 2022 года, ввиду образования областей в соответствии с Посланием Президента Республики Казахстан от 16 марта 2022 года</t>
   </si>
   <si>
     <t xml:space="preserve">Численность детей в предшкольных классах школ (дети в возрасте  от 5 до 7 лет) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -464,50 +464,60 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -873,51 +883,51 @@
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -946,73 +956,85 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="23" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="27" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="31" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="35" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="39" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="20" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="24" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="28" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="32" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="36" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="40" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="41"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="21" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="29" builtinId="41" customBuiltin="1"/>
@@ -1332,167 +1354,167 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A6:Z15"/>
+  <dimension ref="A6:AA34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="L20" sqref="L20"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
     <col min="2" max="20" width="7.7109375" style="2" customWidth="1"/>
     <col min="21" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A6" s="32" t="s">
+    <row r="6" spans="1:27" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A6" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="32"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+    </row>
+    <row r="7" spans="1:27" s="1" customFormat="1" ht="14.45" customHeight="1">
       <c r="A7" s="16"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
     </row>
-    <row r="8" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A8" s="33" t="s">
+    <row r="8" spans="1:27" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="33"/>
-[...22 lines deleted...]
-    <row r="9" spans="1:26" ht="14.45" customHeight="1">
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="42"/>
+      <c r="T8" s="42"/>
+      <c r="U8" s="42"/>
+      <c r="V8" s="42"/>
+      <c r="W8" s="42"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.45" customHeight="1">
       <c r="A9" s="10"/>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
-      <c r="Z9" s="17" t="s">
+      <c r="AA9" s="17" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="10" spans="1:27" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="12"/>
       <c r="B10" s="13">
         <v>2000</v>
       </c>
       <c r="C10" s="13">
         <v>2001</v>
       </c>
       <c r="D10" s="13">
         <v>2002</v>
       </c>
       <c r="E10" s="13">
         <v>2003</v>
       </c>
       <c r="F10" s="13">
         <v>2004</v>
       </c>
       <c r="G10" s="13">
         <v>2005</v>
       </c>
       <c r="H10" s="13">
         <v>2006</v>
       </c>
       <c r="I10" s="13">
         <v>2007</v>
       </c>
@@ -1522,55 +1544,58 @@
       </c>
       <c r="R10" s="14">
         <v>2016</v>
       </c>
       <c r="S10" s="14">
         <v>2017</v>
       </c>
       <c r="T10" s="13">
         <v>2018</v>
       </c>
       <c r="U10" s="15">
         <v>2019</v>
       </c>
       <c r="V10" s="15">
         <v>2020</v>
       </c>
       <c r="W10" s="21">
         <v>2021</v>
       </c>
       <c r="X10" s="15">
         <v>2022</v>
       </c>
       <c r="Y10" s="21">
         <v>2023</v>
       </c>
-      <c r="Z10" s="37">
+      <c r="Z10" s="33">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="AA10" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="29">
         <v>3897</v>
       </c>
       <c r="C11" s="29">
         <v>4288</v>
       </c>
       <c r="D11" s="29">
         <v>4437</v>
       </c>
       <c r="E11" s="29">
         <v>4518</v>
       </c>
       <c r="F11" s="29">
         <v>5026</v>
       </c>
       <c r="G11" s="29">
         <v>5725</v>
       </c>
       <c r="H11" s="29">
         <v>6920</v>
       </c>
       <c r="I11" s="29">
@@ -1593,239 +1618,245 @@
       </c>
       <c r="O11" s="29">
         <v>40486</v>
       </c>
       <c r="P11" s="29">
         <v>48741</v>
       </c>
       <c r="Q11" s="29">
         <v>53982</v>
       </c>
       <c r="R11" s="29">
         <v>63089</v>
       </c>
       <c r="S11" s="29">
         <v>69711</v>
       </c>
       <c r="T11" s="29">
         <v>75742</v>
       </c>
       <c r="U11" s="29">
         <v>85896</v>
       </c>
       <c r="V11" s="29">
         <v>91523</v>
       </c>
-      <c r="W11" s="40">
+      <c r="W11" s="36">
         <v>109125</v>
       </c>
-      <c r="X11" s="40">
+      <c r="X11" s="36">
         <v>92006</v>
       </c>
-      <c r="Y11" s="40">
+      <c r="Y11" s="36">
         <v>95749</v>
       </c>
-      <c r="Z11" s="40">
+      <c r="Z11" s="36">
         <v>92124</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="14.25" customHeight="1">
+      <c r="AA11" s="37">
+        <v>92935</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="24"/>
     </row>
-    <row r="13" spans="1:26" ht="14.45" customHeight="1">
+    <row r="13" spans="1:27" ht="14.45" customHeight="1">
       <c r="A13" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
     </row>
-    <row r="14" spans="1:26" s="5" customFormat="1" ht="13.9" customHeight="1">
+    <row r="14" spans="1:27" s="5" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
     </row>
-    <row r="15" spans="1:26" s="5" customFormat="1">
+    <row r="15" spans="1:27" s="5" customFormat="1">
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="8"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
     </row>
+    <row r="34" spans="12:12">
+      <c r="L34" s="45"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A6:W6"/>
     <mergeCell ref="A8:W8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AA19"/>
+  <dimension ref="A4:AA34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W24" sqref="W24"/>
+      <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:27" ht="15">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
-[...19 lines deleted...]
-      <c r="V4" s="33"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
       <c r="W4" s="19"/>
       <c r="X4" s="19"/>
       <c r="Y4" s="19"/>
       <c r="Z4" s="19"/>
       <c r="AA4" s="19"/>
     </row>
     <row r="5" spans="1:27" ht="15">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="19"/>
       <c r="X5" s="19"/>
       <c r="Y5" s="19"/>
       <c r="Z5" s="19"/>
       <c r="AA5" s="19"/>
     </row>
     <row r="6" spans="1:27" ht="15">
-      <c r="A6" s="33" t="s">
+      <c r="A6" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="33"/>
-[...20 lines deleted...]
-      <c r="W6" s="33"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="19"/>
       <c r="Z6" s="19"/>
       <c r="AA6" s="19"/>
     </row>
     <row r="7" spans="1:27">
-      <c r="Z7" s="20" t="s">
+      <c r="AA7" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:27" ht="15" customHeight="1">
       <c r="A8" s="18"/>
       <c r="B8" s="13">
         <v>2000</v>
       </c>
       <c r="C8" s="13">
         <v>2001</v>
       </c>
       <c r="D8" s="13">
         <v>2002</v>
       </c>
       <c r="E8" s="13">
         <v>2003</v>
       </c>
       <c r="F8" s="13">
         <v>2004</v>
       </c>
       <c r="G8" s="13">
         <v>2005</v>
       </c>
       <c r="H8" s="13">
         <v>2006</v>
@@ -1859,478 +1890,505 @@
       </c>
       <c r="R8" s="14">
         <v>2016</v>
       </c>
       <c r="S8" s="14">
         <v>2017</v>
       </c>
       <c r="T8" s="13">
         <v>2018</v>
       </c>
       <c r="U8" s="15">
         <v>2019</v>
       </c>
       <c r="V8" s="15">
         <v>2020</v>
       </c>
       <c r="W8" s="21">
         <v>2021</v>
       </c>
       <c r="X8" s="15">
         <v>2022</v>
       </c>
       <c r="Y8" s="21">
         <v>2023</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="33">
         <v>2024</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>2025</v>
       </c>
     </row>
     <row r="9" spans="1:27" ht="15" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="29">
         <v>1903</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="29">
         <v>2210</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="29">
         <v>2122</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="29">
         <v>2215</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="29">
         <v>2497</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="29">
         <v>2772</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="29">
         <v>3347</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="29">
         <v>3843</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="29">
         <v>4448</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="29">
         <v>4839</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L9" s="29">
         <v>6890</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="29">
         <v>15684</v>
       </c>
-      <c r="N9" s="36">
+      <c r="N9" s="29">
         <v>17990</v>
       </c>
-      <c r="O9" s="36">
+      <c r="O9" s="29">
         <v>19797</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="29">
         <v>25797</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="29">
         <v>27108</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="29">
         <v>31169</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="29">
         <v>34349</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="29">
         <v>37224</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="29">
         <v>41314</v>
       </c>
-      <c r="V9" s="36">
+      <c r="V9" s="29">
         <v>43850</v>
       </c>
-      <c r="W9" s="36">
+      <c r="W9" s="29">
         <v>52479</v>
       </c>
-      <c r="X9" s="36">
+      <c r="X9" s="29">
         <v>44263</v>
       </c>
-      <c r="Y9" s="36">
+      <c r="Y9" s="29">
         <v>46421</v>
       </c>
-      <c r="Z9" s="36">
+      <c r="Z9" s="29">
         <v>44680</v>
+      </c>
+      <c r="AA9" s="39">
+        <v>45145</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="17.25" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:27" ht="17.25" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="5"/>
     </row>
     <row r="19" spans="20:20">
       <c r="T19" s="22"/>
     </row>
+    <row r="34" spans="12:12">
+      <c r="L34" s="46"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:V4"/>
     <mergeCell ref="A6:W6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A7:L26"/>
+  <dimension ref="A7:M34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+      <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.5703125" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:12" ht="17.25">
-      <c r="A7" s="33" t="s">
+    <row r="7" spans="1:13" ht="17.25">
+      <c r="A7" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="33"/>
-[...5 lines deleted...]
-      <c r="H7" s="33"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
     </row>
-    <row r="8" spans="1:12">
-      <c r="L8" s="17" t="s">
+    <row r="8" spans="1:13">
+      <c r="M8" s="17" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="15" customHeight="1">
+    <row r="9" spans="1:13" ht="15" customHeight="1">
       <c r="A9" s="18"/>
       <c r="B9" s="14">
         <v>2014</v>
       </c>
       <c r="C9" s="13">
         <v>2015</v>
       </c>
       <c r="D9" s="14">
         <v>2016</v>
       </c>
       <c r="E9" s="14">
         <v>2017</v>
       </c>
       <c r="F9" s="13">
         <v>2018</v>
       </c>
       <c r="G9" s="15">
         <v>2019</v>
       </c>
       <c r="H9" s="15">
         <v>2020</v>
       </c>
       <c r="I9" s="21">
         <v>2021</v>
       </c>
       <c r="J9" s="15">
         <v>2022</v>
       </c>
       <c r="K9" s="21">
         <v>2023</v>
       </c>
-      <c r="L9" s="37">
+      <c r="L9" s="33">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="M9" s="33">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1">
+      <c r="A10" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="33"/>
-[...9 lines deleted...]
-      <c r="A11" s="39" t="s">
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1">
+      <c r="A11" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="32">
         <v>32364</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="32">
         <v>32751</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="32">
         <v>31302</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="32">
         <v>33616</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="32">
         <v>33816</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="32">
         <v>31447</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="32">
         <v>25394</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="32">
         <v>25113</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="32">
         <v>15519</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K11" s="32">
         <v>15424</v>
       </c>
-      <c r="L11" s="38">
+      <c r="L11" s="34">
         <v>15308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="M11" s="38">
+        <v>16570</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="34"/>
-[...9 lines deleted...]
-      <c r="A13" s="39" t="s">
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="32">
         <v>16381</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="32">
         <v>17709</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="32">
         <v>25074</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="32">
         <v>28292</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="32">
         <v>20022</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="32">
         <v>26722</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="32">
         <v>20874</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="32">
         <v>20139</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="32">
         <v>8535</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="32">
         <v>8465</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L13" s="34">
         <v>7782</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="35" t="s">
+      <c r="M13" s="38">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="35"/>
-[...9 lines deleted...]
-      <c r="A15" s="39" t="s">
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="44"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="32">
         <v>15434</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="32">
         <v>14916</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="32">
         <v>6154</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="32">
         <v>5250</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="32">
         <v>13584</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="32">
         <v>4671</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="32">
         <v>4484</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="32">
         <v>4934</v>
       </c>
-      <c r="J15" s="36">
+      <c r="J15" s="32">
         <v>6882</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K15" s="32">
         <v>6849</v>
       </c>
-      <c r="L15" s="36">
+      <c r="L15" s="32">
         <v>7433</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="M15" s="32">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A16" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="35"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="30">
         <v>549</v>
       </c>
       <c r="C17" s="30">
         <v>126</v>
       </c>
       <c r="D17" s="30">
         <v>74</v>
       </c>
       <c r="E17" s="30">
         <v>74</v>
       </c>
       <c r="F17" s="30">
         <v>210</v>
       </c>
       <c r="G17" s="30">
         <v>54</v>
       </c>
       <c r="H17" s="30">
         <v>36</v>
       </c>
       <c r="I17" s="30">
         <v>40</v>
       </c>
       <c r="J17" s="30">
         <v>102</v>
       </c>
       <c r="K17" s="30">
         <v>110</v>
       </c>
       <c r="L17" s="30">
         <v>93</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" ht="15" customHeight="1">
+      <c r="M17" s="40">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
     </row>
-    <row r="19" spans="1:12" ht="13.5" customHeight="1">
+    <row r="19" spans="1:13" ht="13.5" customHeight="1">
       <c r="A19" s="31" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="F26" s="22"/>
+    </row>
+    <row r="34" spans="12:12">
+      <c r="L34" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A16:I16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>