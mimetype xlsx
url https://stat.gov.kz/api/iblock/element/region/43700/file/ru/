--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,110 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12240"/>
+    <workbookView xWindow="0" yWindow="-300" windowWidth="28725" windowHeight="6135"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо миграции" sheetId="7" r:id="rId1"/>
     <sheet name="Иммигранты" sheetId="6" r:id="rId2"/>
     <sheet name="Эмигранты" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="622" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="23">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
-  </si>
-[...21 lines deleted...]
-    </r>
   </si>
   <si>
     <t>область Абай</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>Район Ақсуат</t>
   </si>
   <si>
     <t>Аягозский район</t>
   </si>
   <si>
     <t>Бескарагайский район</t>
   </si>
   <si>
     <t>Бородулихинский район</t>
   </si>
@@ -128,89 +98,106 @@
   </si>
   <si>
     <t xml:space="preserve">Сальдо внешней миграции населения  по области  Абай </t>
   </si>
   <si>
     <t>Число выбывших за пределы  области  Абай</t>
   </si>
   <si>
     <t>Число  прибывших в  область  Абай</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -418,58 +405,93 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="24">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -532,64 +554,52 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -728,1901 +738,1897 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1717">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...1602 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="1716" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="1716" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="1716" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="1716" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="3" xfId="1716" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="22" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="22" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="1716" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="1716" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1717">
     <cellStyle name="20% - Акцент1 2" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="54"/>
@@ -4310,275 +4316,236 @@
     <cellStyle name="Примечание 4 33" xfId="1705"/>
     <cellStyle name="Примечание 4 34" xfId="1706"/>
     <cellStyle name="Примечание 4 35" xfId="1707"/>
     <cellStyle name="Примечание 4 36" xfId="1679"/>
     <cellStyle name="Примечание 4 4" xfId="1708"/>
     <cellStyle name="Примечание 4 5" xfId="1709"/>
     <cellStyle name="Примечание 4 6" xfId="1710"/>
     <cellStyle name="Примечание 4 7" xfId="1711"/>
     <cellStyle name="Примечание 4 8" xfId="1712"/>
     <cellStyle name="Примечание 4 9" xfId="1713"/>
     <cellStyle name="Связанная ячейка" xfId="13" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="15" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="7" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38101</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>533400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>114301</xdr:rowOff>
+      <xdr:colOff>333374</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="57150" y="38101"/>
-          <a:ext cx="2476500" cy="647700"/>
+          <a:off x="28574" y="57150"/>
+          <a:ext cx="2352675" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>695325</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>124125</xdr:rowOff>
+      <xdr:colOff>295274</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="57150" y="47625"/>
-          <a:ext cx="2667000" cy="648000"/>
+          <a:off x="28574" y="47624"/>
+          <a:ext cx="2314575" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66674</xdr:colOff>
+      <xdr:colOff>38099</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>342899</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>124125</xdr:rowOff>
+      <xdr:colOff>285749</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="66674" y="47625"/>
-          <a:ext cx="2466975" cy="648000"/>
+          <a:off x="38099" y="47625"/>
+          <a:ext cx="2295525" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4843,5923 +4810,6084 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB46"/>
+  <dimension ref="A1:V43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A82" sqref="A82"/>
-      <selection pane="bottomLeft" activeCell="D2" sqref="D2:R2"/>
+      <selection pane="bottomLeft" activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
-    <col min="5" max="10" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="R5" s="5" t="s">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+    </row>
+    <row r="6" spans="1:22" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+      <c r="S6" s="11" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="43" t="s">
+    <row r="7" spans="1:22" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13"/>
+      <c r="B7" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="7">
+        <v>2009</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E7" s="7">
+        <v>2011</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2012</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2013</v>
+      </c>
+      <c r="H7" s="7">
+        <v>2014</v>
+      </c>
+      <c r="I7" s="7">
+        <v>2015</v>
+      </c>
+      <c r="J7" s="14">
+        <v>2016</v>
+      </c>
+      <c r="K7" s="7">
+        <v>2017</v>
+      </c>
+      <c r="L7" s="7">
+        <v>2018</v>
+      </c>
+      <c r="M7" s="14">
+        <v>2019</v>
+      </c>
+      <c r="N7" s="15">
+        <v>2020</v>
+      </c>
+      <c r="O7" s="15">
+        <v>2021</v>
+      </c>
+      <c r="P7" s="8">
+        <v>2022</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>2023</v>
+      </c>
+      <c r="R7" s="10">
+        <v>2024</v>
+      </c>
+      <c r="S7" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+    </row>
+    <row r="9" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="19">
+        <v>-191</v>
+      </c>
+      <c r="C9" s="4">
+        <v>-191</v>
+      </c>
+      <c r="D9" s="4">
+        <v>-71</v>
+      </c>
+      <c r="E9" s="4">
+        <v>-617</v>
+      </c>
+      <c r="F9" s="4">
+        <v>-1176</v>
+      </c>
+      <c r="G9" s="4">
+        <v>-709</v>
+      </c>
+      <c r="H9" s="4">
+        <v>-1053</v>
+      </c>
+      <c r="I9" s="4">
+        <v>-971</v>
+      </c>
+      <c r="J9" s="4">
+        <v>-1113</v>
+      </c>
+      <c r="K9" s="4">
+        <v>-1085</v>
+      </c>
+      <c r="L9" s="4">
+        <v>-1223</v>
+      </c>
+      <c r="M9" s="3">
+        <v>-1467</v>
+      </c>
+      <c r="N9" s="4">
+        <v>-973</v>
+      </c>
+      <c r="O9" s="20">
+        <v>-878</v>
+      </c>
+      <c r="P9" s="20">
+        <v>-660</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>-393</v>
+      </c>
+      <c r="R9" s="21">
+        <v>-436</v>
+      </c>
+      <c r="S9" s="6">
+        <v>-30</v>
+      </c>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="22"/>
+    </row>
+    <row r="10" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="3">
+        <v>-856</v>
+      </c>
+      <c r="D10" s="3">
+        <v>-585</v>
+      </c>
+      <c r="E10" s="3">
+        <v>-998</v>
+      </c>
+      <c r="F10" s="3">
+        <v>-1175</v>
+      </c>
+      <c r="G10" s="3">
+        <v>-617</v>
+      </c>
+      <c r="H10" s="4">
+        <v>-832</v>
+      </c>
+      <c r="I10" s="4">
+        <v>-799</v>
+      </c>
+      <c r="J10" s="4">
+        <v>-860</v>
+      </c>
+      <c r="K10" s="3">
+        <v>-852</v>
+      </c>
+      <c r="L10" s="4">
+        <v>-943</v>
+      </c>
+      <c r="M10" s="3">
+        <v>-1181</v>
+      </c>
+      <c r="N10" s="4">
+        <v>-787</v>
+      </c>
+      <c r="O10" s="20">
+        <v>-648</v>
+      </c>
+      <c r="P10" s="20">
+        <v>-481</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>-262</v>
+      </c>
+      <c r="R10" s="21">
+        <v>-244</v>
+      </c>
+      <c r="S10" s="6">
+        <v>-15</v>
+      </c>
+      <c r="T10" s="6"/>
+      <c r="U10" s="6"/>
+    </row>
+    <row r="11" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="3">
+        <v>-50</v>
+      </c>
+      <c r="D11" s="3">
+        <v>-32</v>
+      </c>
+      <c r="E11" s="3">
+        <v>-23</v>
+      </c>
+      <c r="F11" s="3">
+        <v>-20</v>
+      </c>
+      <c r="G11" s="3">
+        <v>-15</v>
+      </c>
+      <c r="H11" s="4">
+        <v>-31</v>
+      </c>
+      <c r="I11" s="4">
+        <v>-31</v>
+      </c>
+      <c r="J11" s="4">
+        <v>-30</v>
+      </c>
+      <c r="K11" s="3">
+        <v>-42</v>
+      </c>
+      <c r="L11" s="4">
+        <v>-63</v>
+      </c>
+      <c r="M11" s="3">
+        <v>-119</v>
+      </c>
+      <c r="N11" s="4">
+        <v>-29</v>
+      </c>
+      <c r="O11" s="20">
+        <v>-59</v>
+      </c>
+      <c r="P11" s="20">
+        <v>-31</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>-37</v>
+      </c>
+      <c r="R11" s="21">
+        <v>-50</v>
+      </c>
+      <c r="S11" s="6">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>1</v>
+      </c>
+      <c r="R12" s="21">
+        <v>1</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="3">
+        <v>-4</v>
+      </c>
+      <c r="D13" s="3">
+        <v>-2</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="3">
+        <v>2</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="4">
+        <v>4</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="3">
+        <v>30</v>
+      </c>
+      <c r="D14" s="3">
+        <v>25</v>
+      </c>
+      <c r="E14" s="3">
+        <v>-12</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="3">
+        <v>-4</v>
+      </c>
+      <c r="H14" s="4">
+        <v>-3</v>
+      </c>
+      <c r="I14" s="4">
+        <v>-2</v>
+      </c>
+      <c r="J14" s="4">
+        <v>-7</v>
+      </c>
+      <c r="K14" s="3">
+        <v>-12</v>
+      </c>
+      <c r="L14" s="4">
+        <v>-10</v>
+      </c>
+      <c r="M14" s="3">
+        <v>-2</v>
+      </c>
+      <c r="N14" s="4">
+        <v>-1</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="20">
+        <v>-4</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>-3</v>
+      </c>
+      <c r="R14" s="21">
+        <v>-83</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="3">
+        <v>-18</v>
+      </c>
+      <c r="D15" s="3">
+        <v>-53</v>
+      </c>
+      <c r="E15" s="3">
+        <v>-43</v>
+      </c>
+      <c r="F15" s="3">
+        <v>-31</v>
+      </c>
+      <c r="G15" s="3">
+        <v>-21</v>
+      </c>
+      <c r="H15" s="4">
+        <v>-51</v>
+      </c>
+      <c r="I15" s="4">
+        <v>-17</v>
+      </c>
+      <c r="J15" s="4">
+        <v>-21</v>
+      </c>
+      <c r="K15" s="3">
+        <v>2</v>
+      </c>
+      <c r="L15" s="4">
+        <v>-17</v>
+      </c>
+      <c r="M15" s="3">
+        <v>-11</v>
+      </c>
+      <c r="N15" s="4">
+        <v>-17</v>
+      </c>
+      <c r="O15" s="20">
+        <v>-26</v>
+      </c>
+      <c r="P15" s="20">
+        <v>-4</v>
+      </c>
+      <c r="Q15" s="20">
+        <v>-8</v>
+      </c>
+      <c r="R15" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="4">
+        <v>-130</v>
+      </c>
+      <c r="D16" s="4">
+        <v>-95</v>
+      </c>
+      <c r="E16" s="4">
+        <v>-139</v>
+      </c>
+      <c r="F16" s="4">
+        <v>-103</v>
+      </c>
+      <c r="G16" s="4">
+        <v>-76</v>
+      </c>
+      <c r="H16" s="4">
+        <v>-124</v>
+      </c>
+      <c r="I16" s="4">
+        <v>-124</v>
+      </c>
+      <c r="J16" s="4">
+        <v>-150</v>
+      </c>
+      <c r="K16" s="4">
+        <v>-127</v>
+      </c>
+      <c r="L16" s="4">
+        <v>-161</v>
+      </c>
+      <c r="M16" s="3">
+        <v>-111</v>
+      </c>
+      <c r="N16" s="4">
+        <v>-119</v>
+      </c>
+      <c r="O16" s="20">
+        <v>-135</v>
+      </c>
+      <c r="P16" s="20">
+        <v>-108</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>-88</v>
+      </c>
+      <c r="R16" s="21">
+        <v>-56</v>
+      </c>
+      <c r="S16" s="6">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="20">
+        <v>-21</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>-5</v>
+      </c>
+      <c r="R17" s="21">
+        <v>-5</v>
+      </c>
+      <c r="S17" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="3">
+        <v>574</v>
+      </c>
+      <c r="D18" s="3">
+        <v>469</v>
+      </c>
+      <c r="E18" s="3">
+        <v>363</v>
+      </c>
+      <c r="F18" s="3">
+        <v>147</v>
+      </c>
+      <c r="G18" s="3">
+        <v>20</v>
+      </c>
+      <c r="H18" s="4">
+        <v>-9</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="3">
+        <v>-1</v>
+      </c>
+      <c r="L18" s="4">
+        <v>-15</v>
+      </c>
+      <c r="M18" s="3">
+        <v>-20</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O18" s="20">
+        <v>-6</v>
+      </c>
+      <c r="P18" s="20">
+        <v>-7</v>
+      </c>
+      <c r="Q18" s="20">
+        <v>1</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="3">
+        <v>55</v>
+      </c>
+      <c r="D19" s="3">
+        <v>38</v>
+      </c>
+      <c r="E19" s="3">
+        <v>-14</v>
+      </c>
+      <c r="F19" s="3">
+        <v>-8</v>
+      </c>
+      <c r="G19" s="3">
+        <v>12</v>
+      </c>
+      <c r="H19" s="4">
+        <v>-17</v>
+      </c>
+      <c r="I19" s="4">
+        <v>-4</v>
+      </c>
+      <c r="J19" s="4">
+        <v>-14</v>
+      </c>
+      <c r="K19" s="3">
+        <v>-5</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" s="3">
+        <v>-11</v>
+      </c>
+      <c r="N19" s="4">
+        <v>-3</v>
+      </c>
+      <c r="O19" s="20">
+        <v>-2</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q19" s="20">
+        <v>-2</v>
+      </c>
+      <c r="R19" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S19" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P20" s="20">
+        <v>-8</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>4</v>
+      </c>
+      <c r="R20" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S20" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="3">
+        <v>208</v>
+      </c>
+      <c r="D21" s="3">
+        <v>164</v>
+      </c>
+      <c r="E21" s="3">
+        <v>249</v>
+      </c>
+      <c r="F21" s="3">
+        <v>14</v>
+      </c>
+      <c r="G21" s="3">
+        <v>-8</v>
+      </c>
+      <c r="H21" s="4">
+        <v>14</v>
+      </c>
+      <c r="I21" s="4">
+        <v>4</v>
+      </c>
+      <c r="J21" s="4">
+        <v>-31</v>
+      </c>
+      <c r="K21" s="3">
+        <v>-48</v>
+      </c>
+      <c r="L21" s="4">
+        <v>-18</v>
+      </c>
+      <c r="M21" s="3">
+        <v>-12</v>
+      </c>
+      <c r="N21" s="4">
+        <v>-17</v>
+      </c>
+      <c r="O21" s="20">
+        <v>-2</v>
+      </c>
+      <c r="P21" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="20">
+        <v>6</v>
+      </c>
+      <c r="R21" s="21">
+        <v>7</v>
+      </c>
+      <c r="S21" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="26"/>
+      <c r="S22" s="6"/>
+    </row>
+    <row r="23" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="19">
+        <v>-911</v>
+      </c>
+      <c r="C23" s="4">
+        <v>-911</v>
+      </c>
+      <c r="D23" s="4">
+        <v>-652</v>
+      </c>
+      <c r="E23" s="4">
+        <v>-1044</v>
+      </c>
+      <c r="F23" s="4">
+        <v>-1178</v>
+      </c>
+      <c r="G23" s="4">
+        <v>-626</v>
+      </c>
+      <c r="H23" s="4">
+        <v>-869</v>
+      </c>
+      <c r="I23" s="4">
+        <v>-836</v>
+      </c>
+      <c r="J23" s="4">
+        <v>-896</v>
+      </c>
+      <c r="K23" s="4">
+        <v>-901</v>
+      </c>
+      <c r="L23" s="4">
+        <v>-1020</v>
+      </c>
+      <c r="M23" s="3">
+        <v>-1304</v>
+      </c>
+      <c r="N23" s="4">
+        <v>-805</v>
+      </c>
+      <c r="O23" s="20">
+        <v>-703</v>
+      </c>
+      <c r="P23" s="20">
+        <v>-528</v>
+      </c>
+      <c r="Q23" s="20">
+        <v>-303</v>
+      </c>
+      <c r="R23" s="21">
+        <v>-348</v>
+      </c>
+      <c r="S23" s="6">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="3">
+        <v>-858</v>
+      </c>
+      <c r="D24" s="3">
+        <v>-618</v>
+      </c>
+      <c r="E24" s="3">
+        <v>-1009</v>
+      </c>
+      <c r="F24" s="3">
+        <v>-1157</v>
+      </c>
+      <c r="G24" s="3">
+        <v>-606</v>
+      </c>
+      <c r="H24" s="4">
+        <v>-831</v>
+      </c>
+      <c r="I24" s="4">
+        <v>-804</v>
+      </c>
+      <c r="J24" s="4">
+        <v>-859</v>
+      </c>
+      <c r="K24" s="3">
+        <v>-848</v>
+      </c>
+      <c r="L24" s="4">
+        <v>-945</v>
+      </c>
+      <c r="M24" s="3">
+        <v>-1179</v>
+      </c>
+      <c r="N24" s="4">
+        <v>-775</v>
+      </c>
+      <c r="O24" s="20">
+        <v>-643</v>
+      </c>
+      <c r="P24" s="20">
+        <v>-481</v>
+      </c>
+      <c r="Q24" s="20">
+        <v>-262</v>
+      </c>
+      <c r="R24" s="21">
+        <v>-244</v>
+      </c>
+      <c r="S24" s="6">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="3">
+        <v>-50</v>
+      </c>
+      <c r="D25" s="3">
+        <v>-32</v>
+      </c>
+      <c r="E25" s="3">
+        <v>-23</v>
+      </c>
+      <c r="F25" s="3">
+        <v>-20</v>
+      </c>
+      <c r="G25" s="3">
+        <v>-15</v>
+      </c>
+      <c r="H25" s="4">
+        <v>-31</v>
+      </c>
+      <c r="I25" s="4">
+        <v>-31</v>
+      </c>
+      <c r="J25" s="4">
+        <v>-30</v>
+      </c>
+      <c r="K25" s="3">
+        <v>-42</v>
+      </c>
+      <c r="L25" s="4">
+        <v>-63</v>
+      </c>
+      <c r="M25" s="3">
+        <v>-119</v>
+      </c>
+      <c r="N25" s="4">
+        <v>-29</v>
+      </c>
+      <c r="O25" s="20">
+        <v>-59</v>
+      </c>
+      <c r="P25" s="20">
+        <v>-31</v>
+      </c>
+      <c r="Q25" s="20">
+        <v>-37</v>
+      </c>
+      <c r="R25" s="21">
+        <v>-50</v>
+      </c>
+      <c r="S25" s="6">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="3">
+        <v>3</v>
+      </c>
+      <c r="D26" s="3">
+        <v>-1</v>
+      </c>
+      <c r="E26" s="3">
+        <v>-12</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="3">
+        <v>-4</v>
+      </c>
+      <c r="H26" s="4">
+        <v>-2</v>
+      </c>
+      <c r="I26" s="4">
+        <v>-1</v>
+      </c>
+      <c r="J26" s="4">
+        <v>-7</v>
+      </c>
+      <c r="K26" s="3">
+        <v>-11</v>
+      </c>
+      <c r="L26" s="4">
+        <v>-11</v>
+      </c>
+      <c r="M26" s="3">
+        <v>-2</v>
+      </c>
+      <c r="N26" s="4">
+        <v>-1</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P26" s="20">
+        <v>-3</v>
+      </c>
+      <c r="Q26" s="20">
+        <v>-2</v>
+      </c>
+      <c r="R26" s="21">
+        <v>-55</v>
+      </c>
+      <c r="S26" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P27" s="20">
+        <v>-11</v>
+      </c>
+      <c r="Q27" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="R27" s="21">
+        <v>1</v>
+      </c>
+      <c r="S27" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="3">
+        <v>-6</v>
+      </c>
+      <c r="D28" s="3">
+        <v>-1</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="3">
+        <v>-1</v>
+      </c>
+      <c r="G28" s="3">
+        <v>-1</v>
+      </c>
+      <c r="H28" s="4">
+        <v>-5</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L28" s="4">
+        <v>-1</v>
+      </c>
+      <c r="M28" s="3">
+        <v>-4</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O28" s="20">
+        <v>-1</v>
+      </c>
+      <c r="P28" s="20">
+        <v>-2</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="P29" s="26"/>
+      <c r="Q29" s="26"/>
+      <c r="R29" s="26"/>
+      <c r="S29" s="6"/>
+    </row>
+    <row r="30" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="19">
+        <v>720</v>
+      </c>
+      <c r="C30" s="4">
+        <v>720</v>
+      </c>
+      <c r="D30" s="4">
+        <v>581</v>
+      </c>
+      <c r="E30" s="4">
+        <v>427</v>
+      </c>
+      <c r="F30" s="4">
+        <v>2</v>
+      </c>
+      <c r="G30" s="4">
+        <v>-83</v>
+      </c>
+      <c r="H30" s="4">
+        <v>-184</v>
+      </c>
+      <c r="I30" s="4">
+        <v>-135</v>
+      </c>
+      <c r="J30" s="4">
+        <v>-217</v>
+      </c>
+      <c r="K30" s="4">
+        <v>-184</v>
+      </c>
+      <c r="L30" s="4">
+        <v>-203</v>
+      </c>
+      <c r="M30" s="3">
+        <v>-163</v>
+      </c>
+      <c r="N30" s="4">
+        <v>-168</v>
+      </c>
+      <c r="O30" s="20">
+        <v>-175</v>
+      </c>
+      <c r="P30" s="20">
+        <v>-132</v>
+      </c>
+      <c r="Q30" s="20">
+        <v>-90</v>
+      </c>
+      <c r="R30" s="21">
+        <v>-88</v>
+      </c>
+      <c r="S30" s="6">
+        <v>-8</v>
+      </c>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+    </row>
+    <row r="31" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="4">
+        <v>2</v>
+      </c>
+      <c r="D31" s="4">
+        <v>33</v>
+      </c>
+      <c r="E31" s="4">
+        <v>11</v>
+      </c>
+      <c r="F31" s="4">
+        <v>-18</v>
+      </c>
+      <c r="G31" s="4">
+        <v>-11</v>
+      </c>
+      <c r="H31" s="4">
+        <v>-1</v>
+      </c>
+      <c r="I31" s="4">
+        <v>5</v>
+      </c>
+      <c r="J31" s="4">
+        <v>-1</v>
+      </c>
+      <c r="K31" s="4">
+        <v>-4</v>
+      </c>
+      <c r="L31" s="4">
+        <v>2</v>
+      </c>
+      <c r="M31" s="3">
+        <v>-2</v>
+      </c>
+      <c r="N31" s="4">
+        <v>-12</v>
+      </c>
+      <c r="O31" s="20">
+        <v>-5</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q31" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+    </row>
+    <row r="32" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q32" s="20">
+        <v>1</v>
+      </c>
+      <c r="R32" s="21">
+        <v>1</v>
+      </c>
+      <c r="S32" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+    </row>
+    <row r="33" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="3">
+        <v>-4</v>
+      </c>
+      <c r="D33" s="3">
+        <v>-2</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="3">
+        <v>2</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" s="4">
+        <v>4</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+    </row>
+    <row r="34" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="3">
+        <v>27</v>
+      </c>
+      <c r="D34" s="3">
+        <v>26</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="4">
+        <v>-1</v>
+      </c>
+      <c r="I34" s="4">
+        <v>-1</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="3">
+        <v>-1</v>
+      </c>
+      <c r="L34" s="4">
+        <v>1</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P34" s="20">
+        <v>-1</v>
+      </c>
+      <c r="Q34" s="20">
+        <v>-1</v>
+      </c>
+      <c r="R34" s="21">
+        <v>-28</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+    </row>
+    <row r="35" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="3">
+        <v>-18</v>
+      </c>
+      <c r="D35" s="3">
+        <v>-53</v>
+      </c>
+      <c r="E35" s="3">
+        <v>-43</v>
+      </c>
+      <c r="F35" s="3">
+        <v>-31</v>
+      </c>
+      <c r="G35" s="3">
+        <v>-21</v>
+      </c>
+      <c r="H35" s="4">
+        <v>-51</v>
+      </c>
+      <c r="I35" s="4">
+        <v>-17</v>
+      </c>
+      <c r="J35" s="4">
+        <v>-21</v>
+      </c>
+      <c r="K35" s="3">
+        <v>2</v>
+      </c>
+      <c r="L35" s="4">
+        <v>-17</v>
+      </c>
+      <c r="M35" s="3">
+        <v>-11</v>
+      </c>
+      <c r="N35" s="4">
+        <v>-17</v>
+      </c>
+      <c r="O35" s="20">
+        <v>-26</v>
+      </c>
+      <c r="P35" s="20">
+        <v>-4</v>
+      </c>
+      <c r="Q35" s="20">
+        <v>-8</v>
+      </c>
+      <c r="R35" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+    </row>
+    <row r="36" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="3">
+        <v>-130</v>
+      </c>
+      <c r="D36" s="3">
+        <v>-95</v>
+      </c>
+      <c r="E36" s="3">
+        <v>-139</v>
+      </c>
+      <c r="F36" s="3">
+        <v>-103</v>
+      </c>
+      <c r="G36" s="3">
+        <v>-76</v>
+      </c>
+      <c r="H36" s="4">
+        <v>-124</v>
+      </c>
+      <c r="I36" s="4">
+        <v>-124</v>
+      </c>
+      <c r="J36" s="4">
+        <v>-150</v>
+      </c>
+      <c r="K36" s="3">
+        <v>-127</v>
+      </c>
+      <c r="L36" s="4">
+        <v>-161</v>
+      </c>
+      <c r="M36" s="3">
+        <v>-111</v>
+      </c>
+      <c r="N36" s="4">
+        <v>-119</v>
+      </c>
+      <c r="O36" s="20">
+        <v>-135</v>
+      </c>
+      <c r="P36" s="20">
+        <v>-108</v>
+      </c>
+      <c r="Q36" s="20">
+        <v>-88</v>
+      </c>
+      <c r="R36" s="21">
+        <v>-56</v>
+      </c>
+      <c r="S36" s="6">
+        <v>-34</v>
+      </c>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+    </row>
+    <row r="37" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P37" s="20">
+        <v>-10</v>
+      </c>
+      <c r="Q37" s="20">
+        <v>-3</v>
+      </c>
+      <c r="R37" s="21">
+        <v>-6</v>
+      </c>
+      <c r="S37" s="6">
+        <v>1</v>
+      </c>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+    </row>
+    <row r="38" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="19"/>
+      <c r="C38" s="4">
+        <v>580</v>
+      </c>
+      <c r="D38" s="4">
+        <v>470</v>
+      </c>
+      <c r="E38" s="4">
+        <v>363</v>
+      </c>
+      <c r="F38" s="4">
+        <v>148</v>
+      </c>
+      <c r="G38" s="4">
+        <v>21</v>
+      </c>
+      <c r="H38" s="4">
+        <v>-4</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="4">
+        <v>-1</v>
+      </c>
+      <c r="L38" s="4">
+        <v>-14</v>
+      </c>
+      <c r="M38" s="3">
+        <v>-16</v>
+      </c>
+      <c r="N38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O38" s="20">
+        <v>-5</v>
+      </c>
+      <c r="P38" s="20">
+        <v>-5</v>
+      </c>
+      <c r="Q38" s="20">
+        <v>1</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+    </row>
+    <row r="39" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="3">
+        <v>55</v>
+      </c>
+      <c r="D39" s="3">
+        <v>38</v>
+      </c>
+      <c r="E39" s="3">
+        <v>-14</v>
+      </c>
+      <c r="F39" s="3">
+        <v>-8</v>
+      </c>
+      <c r="G39" s="3">
+        <v>12</v>
+      </c>
+      <c r="H39" s="4">
+        <v>-17</v>
+      </c>
+      <c r="I39" s="4">
+        <v>-4</v>
+      </c>
+      <c r="J39" s="4">
+        <v>-14</v>
+      </c>
+      <c r="K39" s="3">
+        <v>-5</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M39" s="3">
+        <v>-11</v>
+      </c>
+      <c r="N39" s="4">
+        <v>-3</v>
+      </c>
+      <c r="O39" s="20">
+        <v>-2</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q39" s="20">
+        <v>-2</v>
+      </c>
+      <c r="R39" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
+    </row>
+    <row r="40" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P40" s="20">
+        <v>-8</v>
+      </c>
+      <c r="Q40" s="20">
+        <v>4</v>
+      </c>
+      <c r="R40" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S40" s="6">
+        <v>2</v>
+      </c>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
+    </row>
+    <row r="41" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="5">
+        <v>208</v>
+      </c>
+      <c r="D41" s="5">
+        <v>164</v>
+      </c>
+      <c r="E41" s="5">
+        <v>249</v>
+      </c>
+      <c r="F41" s="5">
+        <v>14</v>
+      </c>
+      <c r="G41" s="5">
+        <v>-8</v>
+      </c>
+      <c r="H41" s="28">
+        <v>14</v>
+      </c>
+      <c r="I41" s="28">
+        <v>4</v>
+      </c>
+      <c r="J41" s="28">
+        <v>-31</v>
+      </c>
+      <c r="K41" s="5">
+        <v>-48</v>
+      </c>
+      <c r="L41" s="28">
+        <v>-18</v>
+      </c>
+      <c r="M41" s="5">
+        <v>-12</v>
+      </c>
+      <c r="N41" s="28">
+        <v>-17</v>
+      </c>
+      <c r="O41" s="29">
+        <v>-2</v>
+      </c>
+      <c r="P41" s="29">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="29">
+        <v>6</v>
+      </c>
+      <c r="R41" s="29">
+        <v>7</v>
+      </c>
+      <c r="S41" s="30">
+        <v>23</v>
+      </c>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
+    </row>
+    <row r="42" spans="1:22" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="43">
-[...1926 lines deleted...]
-      <c r="K46" s="1"/>
+      <c r="B42" s="35"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="35"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
+      <c r="P42" s="31"/>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A43" s="32"/>
+      <c r="B43" s="33"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
+      <c r="P43" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="D2:R2"/>
+  <mergeCells count="5">
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A29:R29"/>
+    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="A42:E42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T48"/>
+  <dimension ref="A1:T49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A154" sqref="A154"/>
-      <selection pane="bottomLeft" activeCell="A41" sqref="A41"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="1" customWidth="1"/>
-    <col min="4" max="9" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C2" s="51" t="s">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+    </row>
+    <row r="6" spans="1:20" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13"/>
+      <c r="B7" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D2" s="51"/>
-[...27 lines deleted...]
-      <c r="Q5" s="5" t="s">
+      <c r="C7" s="7">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="7">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="7">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="14">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="7">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="7">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="14">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="15">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="15">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="8">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="8">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="36">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4">
+        <v>1297</v>
+      </c>
+      <c r="C9" s="4">
+        <v>1095</v>
+      </c>
+      <c r="D9" s="4">
+        <v>879</v>
+      </c>
+      <c r="E9" s="4">
+        <v>389</v>
+      </c>
+      <c r="F9" s="4">
+        <v>186</v>
+      </c>
+      <c r="G9" s="4">
+        <v>131</v>
+      </c>
+      <c r="H9" s="4">
+        <v>139</v>
+      </c>
+      <c r="I9" s="4">
+        <v>95</v>
+      </c>
+      <c r="J9" s="4">
+        <v>202</v>
+      </c>
+      <c r="K9" s="4">
+        <v>217</v>
+      </c>
+      <c r="L9" s="3">
+        <v>137</v>
+      </c>
+      <c r="M9" s="4">
+        <v>68</v>
+      </c>
+      <c r="N9" s="20">
+        <v>130</v>
+      </c>
+      <c r="O9" s="20">
+        <v>171</v>
+      </c>
+      <c r="P9" s="20">
+        <v>168</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>106</v>
+      </c>
+      <c r="R9" s="6">
+        <v>175</v>
+      </c>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="3">
+        <v>285</v>
+      </c>
+      <c r="C10" s="3">
+        <v>282</v>
+      </c>
+      <c r="D10" s="3">
+        <v>158</v>
+      </c>
+      <c r="E10" s="3">
+        <v>90</v>
+      </c>
+      <c r="F10" s="3">
+        <v>108</v>
+      </c>
+      <c r="G10" s="4">
+        <v>88</v>
+      </c>
+      <c r="H10" s="4">
+        <v>114</v>
+      </c>
+      <c r="I10" s="4">
+        <v>79</v>
+      </c>
+      <c r="J10" s="3">
+        <v>169</v>
+      </c>
+      <c r="K10" s="4">
+        <v>190</v>
+      </c>
+      <c r="L10" s="3">
+        <v>97</v>
+      </c>
+      <c r="M10" s="4">
+        <v>44</v>
+      </c>
+      <c r="N10" s="20">
+        <v>86</v>
+      </c>
+      <c r="O10" s="20">
+        <v>106</v>
+      </c>
+      <c r="P10" s="20">
+        <v>77</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>69</v>
+      </c>
+      <c r="R10" s="6">
+        <v>113</v>
+      </c>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3">
+        <v>1</v>
+      </c>
+      <c r="C11" s="3">
+        <v>39</v>
+      </c>
+      <c r="D11" s="3">
+        <v>47</v>
+      </c>
+      <c r="E11" s="3">
+        <v>43</v>
+      </c>
+      <c r="F11" s="3">
+        <v>14</v>
+      </c>
+      <c r="G11" s="4">
+        <v>5</v>
+      </c>
+      <c r="H11" s="4">
+        <v>2</v>
+      </c>
+      <c r="I11" s="4">
+        <v>2</v>
+      </c>
+      <c r="J11" s="3">
+        <v>9</v>
+      </c>
+      <c r="K11" s="4">
+        <v>4</v>
+      </c>
+      <c r="L11" s="3">
+        <v>1</v>
+      </c>
+      <c r="M11" s="4">
+        <v>6</v>
+      </c>
+      <c r="N11" s="20">
+        <v>7</v>
+      </c>
+      <c r="O11" s="20">
+        <v>4</v>
+      </c>
+      <c r="P11" s="20">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="21">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="43" t="s">
+      <c r="R11" s="6">
+        <v>2</v>
+      </c>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P12" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>1</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="4">
+        <v>2</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="4">
+        <v>4</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="3">
+        <v>40</v>
+      </c>
+      <c r="C14" s="3">
+        <v>32</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="4">
+        <v>1</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="3">
+        <v>1</v>
+      </c>
+      <c r="K14" s="4">
+        <v>2</v>
+      </c>
+      <c r="L14" s="3">
+        <v>1</v>
+      </c>
+      <c r="M14" s="4">
+        <v>1</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="20">
+        <v>3</v>
+      </c>
+      <c r="P14" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>1</v>
+      </c>
+      <c r="R14" s="6">
+        <v>1</v>
+      </c>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="3">
+        <v>7</v>
+      </c>
+      <c r="C15" s="3">
+        <v>3</v>
+      </c>
+      <c r="D15" s="3">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3">
+        <v>7</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J15" s="3">
+        <v>3</v>
+      </c>
+      <c r="K15" s="4">
+        <v>4</v>
+      </c>
+      <c r="L15" s="3">
+        <v>5</v>
+      </c>
+      <c r="M15" s="4">
+        <v>2</v>
+      </c>
+      <c r="N15" s="20">
+        <v>1</v>
+      </c>
+      <c r="O15" s="20">
+        <v>1</v>
+      </c>
+      <c r="P15" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>1</v>
+      </c>
+      <c r="R15" s="6">
+        <v>1</v>
+      </c>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="4">
+        <v>15</v>
+      </c>
+      <c r="C16" s="4">
+        <v>3</v>
+      </c>
+      <c r="D16" s="4">
+        <v>8</v>
+      </c>
+      <c r="E16" s="4">
         <v>22</v>
       </c>
-      <c r="C6" s="43">
-[...46 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="F16" s="4">
+        <v>23</v>
+      </c>
+      <c r="G16" s="4">
+        <v>8</v>
+      </c>
+      <c r="H16" s="4">
+        <v>9</v>
+      </c>
+      <c r="I16" s="4">
+        <v>12</v>
+      </c>
+      <c r="J16" s="4">
+        <v>11</v>
+      </c>
+      <c r="K16" s="4">
+        <v>8</v>
+      </c>
+      <c r="L16" s="3">
+        <v>32</v>
+      </c>
+      <c r="M16" s="4">
+        <v>13</v>
+      </c>
+      <c r="N16" s="20">
+        <v>19</v>
+      </c>
+      <c r="O16" s="20">
+        <v>37</v>
+      </c>
+      <c r="P16" s="20">
+        <v>45</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>18</v>
+      </c>
+      <c r="R16" s="6">
+        <v>20</v>
+      </c>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="20">
         <v>2</v>
       </c>
-      <c r="B7" s="49"/>
-[...17 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="P17" s="20">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>3</v>
+      </c>
+      <c r="R17" s="6">
+        <v>4</v>
+      </c>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3">
+        <v>608</v>
+      </c>
+      <c r="C18" s="3">
+        <v>480</v>
+      </c>
+      <c r="D18" s="3">
+        <v>372</v>
+      </c>
+      <c r="E18" s="3">
+        <v>160</v>
+      </c>
+      <c r="F18" s="3">
+        <v>22</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="4">
+        <v>2</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P18" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R18" s="6">
+        <v>3</v>
+      </c>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3">
+        <v>67</v>
+      </c>
+      <c r="C19" s="3">
+        <v>52</v>
+      </c>
+      <c r="D19" s="3">
+        <v>14</v>
+      </c>
+      <c r="E19" s="3">
+        <v>16</v>
+      </c>
+      <c r="F19" s="3">
+        <v>14</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="4">
+        <v>4</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="3">
+        <v>3</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" s="4">
+        <v>1</v>
+      </c>
+      <c r="N19" s="20">
+        <v>1</v>
+      </c>
+      <c r="O19" s="20">
         <v>5</v>
       </c>
-      <c r="B8" s="32">
-[...14 lines deleted...]
-      <c r="G8" s="32">
+      <c r="P19" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O20" s="20">
+        <v>1</v>
+      </c>
+      <c r="P20" s="20">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>1</v>
+      </c>
+      <c r="R20" s="6">
+        <v>2</v>
+      </c>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3">
+        <v>274</v>
+      </c>
+      <c r="C21" s="3">
+        <v>202</v>
+      </c>
+      <c r="D21" s="3">
+        <v>278</v>
+      </c>
+      <c r="E21" s="3">
+        <v>51</v>
+      </c>
+      <c r="F21" s="3">
+        <v>5</v>
+      </c>
+      <c r="G21" s="4">
+        <v>30</v>
+      </c>
+      <c r="H21" s="4">
+        <v>7</v>
+      </c>
+      <c r="I21" s="4">
+        <v>2</v>
+      </c>
+      <c r="J21" s="3">
+        <v>6</v>
+      </c>
+      <c r="K21" s="4">
+        <v>3</v>
+      </c>
+      <c r="L21" s="3">
+        <v>1</v>
+      </c>
+      <c r="M21" s="4">
+        <v>1</v>
+      </c>
+      <c r="N21" s="20">
+        <v>16</v>
+      </c>
+      <c r="O21" s="20">
+        <v>12</v>
+      </c>
+      <c r="P21" s="20">
+        <v>22</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>9</v>
+      </c>
+      <c r="R21" s="6">
+        <v>29</v>
+      </c>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+    </row>
+    <row r="22" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="6"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="4">
+        <v>283</v>
+      </c>
+      <c r="C23" s="4">
+        <v>288</v>
+      </c>
+      <c r="D23" s="4">
+        <v>187</v>
+      </c>
+      <c r="E23" s="4">
         <v>131</v>
       </c>
-      <c r="H8" s="32">
+      <c r="F23" s="4">
+        <v>121</v>
+      </c>
+      <c r="G23" s="4">
+        <v>90</v>
+      </c>
+      <c r="H23" s="4">
+        <v>112</v>
+      </c>
+      <c r="I23" s="4">
+        <v>81</v>
+      </c>
+      <c r="J23" s="4">
+        <v>177</v>
+      </c>
+      <c r="K23" s="4">
+        <v>194</v>
+      </c>
+      <c r="L23" s="3">
+        <v>97</v>
+      </c>
+      <c r="M23" s="4">
+        <v>49</v>
+      </c>
+      <c r="N23" s="20">
+        <v>92</v>
+      </c>
+      <c r="O23" s="20">
+        <v>115</v>
+      </c>
+      <c r="P23" s="20">
+        <v>87</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>76</v>
+      </c>
+      <c r="R23" s="6">
+        <v>118</v>
+      </c>
+      <c r="S23" s="6"/>
+    </row>
+    <row r="24" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="3">
+        <v>269</v>
+      </c>
+      <c r="C24" s="3">
+        <v>240</v>
+      </c>
+      <c r="D24" s="3">
         <v>139</v>
       </c>
-      <c r="I8" s="32">
-[...2 lines deleted...]
-      <c r="J8" s="32">
+      <c r="E24" s="3">
+        <v>88</v>
+      </c>
+      <c r="F24" s="3">
+        <v>107</v>
+      </c>
+      <c r="G24" s="4">
+        <v>85</v>
+      </c>
+      <c r="H24" s="4">
+        <v>109</v>
+      </c>
+      <c r="I24" s="4">
+        <v>79</v>
+      </c>
+      <c r="J24" s="3">
+        <v>167</v>
+      </c>
+      <c r="K24" s="4">
+        <v>188</v>
+      </c>
+      <c r="L24" s="3">
+        <v>96</v>
+      </c>
+      <c r="M24" s="4">
+        <v>42</v>
+      </c>
+      <c r="N24" s="20">
+        <v>85</v>
+      </c>
+      <c r="O24" s="20">
+        <v>106</v>
+      </c>
+      <c r="P24" s="20">
+        <v>77</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>69</v>
+      </c>
+      <c r="R24" s="6">
+        <v>113</v>
+      </c>
+      <c r="S24" s="6"/>
+    </row>
+    <row r="25" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="3">
+        <v>1</v>
+      </c>
+      <c r="C25" s="3">
+        <v>39</v>
+      </c>
+      <c r="D25" s="3">
+        <v>47</v>
+      </c>
+      <c r="E25" s="3">
+        <v>43</v>
+      </c>
+      <c r="F25" s="3">
+        <v>14</v>
+      </c>
+      <c r="G25" s="4">
+        <v>5</v>
+      </c>
+      <c r="H25" s="4">
+        <v>2</v>
+      </c>
+      <c r="I25" s="4">
+        <v>2</v>
+      </c>
+      <c r="J25" s="3">
+        <v>9</v>
+      </c>
+      <c r="K25" s="4">
+        <v>4</v>
+      </c>
+      <c r="L25" s="3">
+        <v>1</v>
+      </c>
+      <c r="M25" s="4">
+        <v>6</v>
+      </c>
+      <c r="N25" s="20">
+        <v>7</v>
+      </c>
+      <c r="O25" s="20">
+        <v>4</v>
+      </c>
+      <c r="P25" s="20">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>3</v>
+      </c>
+      <c r="R25" s="6">
+        <v>2</v>
+      </c>
+      <c r="S25" s="6"/>
+    </row>
+    <row r="26" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="3">
+        <v>11</v>
+      </c>
+      <c r="C26" s="3">
+        <v>6</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="4">
+        <v>1</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" s="3">
+        <v>1</v>
+      </c>
+      <c r="K26" s="4">
+        <v>1</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M26" s="4">
+        <v>1</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O26" s="20">
+        <v>3</v>
+      </c>
+      <c r="P26" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>1</v>
+      </c>
+      <c r="R26" s="6">
+        <v>1</v>
+      </c>
+      <c r="S26" s="6"/>
+    </row>
+    <row r="27" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="20">
+        <v>2</v>
+      </c>
+      <c r="P27" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>3</v>
+      </c>
+      <c r="R27" s="6">
+        <v>2</v>
+      </c>
+      <c r="S27" s="6"/>
+    </row>
+    <row r="28" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="3">
+        <v>2</v>
+      </c>
+      <c r="C28" s="3">
+        <v>3</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="4">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S28" s="6"/>
+    </row>
+    <row r="29" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="P29" s="26"/>
+      <c r="Q29" s="26"/>
+      <c r="R29" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="4">
+        <v>1014</v>
+      </c>
+      <c r="C30" s="4">
+        <v>807</v>
+      </c>
+      <c r="D30" s="4">
+        <v>692</v>
+      </c>
+      <c r="E30" s="4">
+        <v>258</v>
+      </c>
+      <c r="F30" s="4">
+        <v>65</v>
+      </c>
+      <c r="G30" s="4">
+        <v>41</v>
+      </c>
+      <c r="H30" s="4">
+        <v>27</v>
+      </c>
+      <c r="I30" s="4">
+        <v>14</v>
+      </c>
+      <c r="J30" s="4">
+        <v>25</v>
+      </c>
+      <c r="K30" s="4">
+        <v>23</v>
+      </c>
+      <c r="L30" s="3">
+        <v>40</v>
+      </c>
+      <c r="M30" s="4">
+        <v>19</v>
+      </c>
+      <c r="N30" s="20">
+        <v>38</v>
+      </c>
+      <c r="O30" s="20">
+        <v>56</v>
+      </c>
+      <c r="P30" s="20">
+        <v>81</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>30</v>
+      </c>
+      <c r="R30" s="3">
+        <v>57</v>
+      </c>
+      <c r="S30" s="6"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="4">
+        <v>16</v>
+      </c>
+      <c r="C31" s="4">
+        <v>42</v>
+      </c>
+      <c r="D31" s="4">
+        <v>19</v>
+      </c>
+      <c r="E31" s="4">
+        <v>2</v>
+      </c>
+      <c r="F31" s="4">
+        <v>1</v>
+      </c>
+      <c r="G31" s="4">
+        <v>3</v>
+      </c>
+      <c r="H31" s="4">
+        <v>5</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J31" s="4">
+        <v>2</v>
+      </c>
+      <c r="K31" s="4">
+        <v>2</v>
+      </c>
+      <c r="L31" s="3">
+        <v>1</v>
+      </c>
+      <c r="M31" s="4">
+        <v>2</v>
+      </c>
+      <c r="N31" s="20">
+        <v>1</v>
+      </c>
+      <c r="O31" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S31" s="6"/>
+    </row>
+    <row r="32" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P32" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>1</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S32" s="6"/>
+    </row>
+    <row r="33" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="3">
+        <v>2</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="4">
+        <v>2</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="4">
+        <v>4</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S33" s="6"/>
+    </row>
+    <row r="34" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="3">
+        <v>29</v>
+      </c>
+      <c r="C34" s="3">
+        <v>26</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="4">
+        <v>1</v>
+      </c>
+      <c r="L34" s="3">
+        <v>1</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="S34" s="6"/>
+    </row>
+    <row r="35" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="3">
+        <v>7</v>
+      </c>
+      <c r="C35" s="3">
+        <v>3</v>
+      </c>
+      <c r="D35" s="3">
+        <v>2</v>
+      </c>
+      <c r="E35" s="3">
+        <v>7</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" s="3">
+        <v>3</v>
+      </c>
+      <c r="K35" s="4">
+        <v>4</v>
+      </c>
+      <c r="L35" s="3">
+        <v>5</v>
+      </c>
+      <c r="M35" s="4">
+        <v>2</v>
+      </c>
+      <c r="N35" s="20">
+        <v>1</v>
+      </c>
+      <c r="O35" s="20">
+        <v>1</v>
+      </c>
+      <c r="P35" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="21">
+        <v>1</v>
+      </c>
+      <c r="R35" s="6">
+        <v>1</v>
+      </c>
+      <c r="S35" s="6"/>
+    </row>
+    <row r="36" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="3">
+        <v>15</v>
+      </c>
+      <c r="C36" s="3">
+        <v>3</v>
+      </c>
+      <c r="D36" s="3">
+        <v>8</v>
+      </c>
+      <c r="E36" s="3">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3">
+        <v>23</v>
+      </c>
+      <c r="G36" s="4">
+        <v>8</v>
+      </c>
+      <c r="H36" s="4">
+        <v>9</v>
+      </c>
+      <c r="I36" s="4">
+        <v>12</v>
+      </c>
+      <c r="J36" s="3">
+        <v>11</v>
+      </c>
+      <c r="K36" s="4">
+        <v>8</v>
+      </c>
+      <c r="L36" s="3">
+        <v>32</v>
+      </c>
+      <c r="M36" s="4">
+        <v>13</v>
+      </c>
+      <c r="N36" s="20">
+        <v>19</v>
+      </c>
+      <c r="O36" s="20">
+        <v>37</v>
+      </c>
+      <c r="P36" s="20">
+        <v>45</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>18</v>
+      </c>
+      <c r="R36" s="6">
+        <v>20</v>
+      </c>
+      <c r="S36" s="6"/>
+    </row>
+    <row r="37" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P37" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R37" s="6">
+        <v>2</v>
+      </c>
+      <c r="S37" s="6"/>
+    </row>
+    <row r="38" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="4">
+        <v>606</v>
+      </c>
+      <c r="C38" s="4">
+        <v>477</v>
+      </c>
+      <c r="D38" s="4">
+        <v>371</v>
+      </c>
+      <c r="E38" s="4">
+        <v>160</v>
+      </c>
+      <c r="F38" s="4">
+        <v>22</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="4">
+        <v>1</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P38" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R38" s="6">
+        <v>3</v>
+      </c>
+      <c r="S38" s="6"/>
+    </row>
+    <row r="39" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="3">
+        <v>67</v>
+      </c>
+      <c r="C39" s="3">
+        <v>52</v>
+      </c>
+      <c r="D39" s="3">
+        <v>14</v>
+      </c>
+      <c r="E39" s="3">
+        <v>16</v>
+      </c>
+      <c r="F39" s="3">
+        <v>14</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="4">
+        <v>4</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" s="3">
+        <v>3</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M39" s="4">
+        <v>1</v>
+      </c>
+      <c r="N39" s="20">
+        <v>1</v>
+      </c>
+      <c r="O39" s="20">
+        <v>5</v>
+      </c>
+      <c r="P39" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="S39" s="6"/>
+    </row>
+    <row r="40" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O40" s="20">
+        <v>1</v>
+      </c>
+      <c r="P40" s="20">
+        <v>5</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>1</v>
+      </c>
+      <c r="R40" s="6">
+        <v>2</v>
+      </c>
+      <c r="S40" s="6"/>
+    </row>
+    <row r="41" spans="1:19" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="5">
+        <v>274</v>
+      </c>
+      <c r="C41" s="5">
         <v>202</v>
       </c>
-      <c r="K8" s="32">
-[...25 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="D41" s="5">
+        <v>278</v>
+      </c>
+      <c r="E41" s="5">
+        <v>51</v>
+      </c>
+      <c r="F41" s="5">
+        <v>5</v>
+      </c>
+      <c r="G41" s="28">
+        <v>30</v>
+      </c>
+      <c r="H41" s="28">
+        <v>7</v>
+      </c>
+      <c r="I41" s="28">
+        <v>2</v>
+      </c>
+      <c r="J41" s="5">
         <v>6</v>
       </c>
-      <c r="B9" s="24">
-[...55 lines deleted...]
-      <c r="B10" s="24">
+      <c r="K41" s="28">
+        <v>3</v>
+      </c>
+      <c r="L41" s="5">
         <v>1</v>
       </c>
-      <c r="C10" s="24">
-[...20 lines deleted...]
-      <c r="J10" s="24">
+      <c r="M41" s="28">
+        <v>1</v>
+      </c>
+      <c r="N41" s="29">
+        <v>16</v>
+      </c>
+      <c r="O41" s="29">
+        <v>12</v>
+      </c>
+      <c r="P41" s="29">
+        <v>22</v>
+      </c>
+      <c r="Q41" s="29">
         <v>9</v>
       </c>
-      <c r="K10" s="25">
-[...261 lines deleted...]
-      <c r="E15" s="29">
+      <c r="R41" s="30">
+        <v>29</v>
+      </c>
+      <c r="S41" s="6"/>
+    </row>
+    <row r="42" spans="1:19" s="41" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="F15" s="29">
-[...1397 lines deleted...]
-      <c r="F48" s="9"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="40"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A43" s="37"/>
+      <c r="B43" s="33"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F49" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A28:Q28"/>
-[...2 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T46"/>
+  <dimension ref="A1:T44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A154" sqref="A154"/>
-      <selection pane="bottomLeft" activeCell="F44" sqref="F44"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C2" s="51" t="s">
+    <row r="1" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+    </row>
+    <row r="4" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+    </row>
+    <row r="5" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+    </row>
+    <row r="6" spans="1:20" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13"/>
+      <c r="B7" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="7">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="7">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="7">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="7">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="7">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="14">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="7">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="7">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="7">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="14">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="14">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="8">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="8">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+    </row>
+    <row r="9" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4">
+        <v>1488</v>
+      </c>
+      <c r="C9" s="4">
+        <v>1166</v>
+      </c>
+      <c r="D9" s="4">
+        <v>1496</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1565</v>
+      </c>
+      <c r="F9" s="4">
+        <v>895</v>
+      </c>
+      <c r="G9" s="4">
+        <v>1184</v>
+      </c>
+      <c r="H9" s="4">
+        <v>1110</v>
+      </c>
+      <c r="I9" s="4">
+        <v>1208</v>
+      </c>
+      <c r="J9" s="4">
+        <v>1287</v>
+      </c>
+      <c r="K9" s="4">
+        <v>1440</v>
+      </c>
+      <c r="L9" s="3">
+        <v>1604</v>
+      </c>
+      <c r="M9" s="3">
+        <v>1041</v>
+      </c>
+      <c r="N9" s="20">
+        <v>1008</v>
+      </c>
+      <c r="O9" s="20">
+        <v>831</v>
+      </c>
+      <c r="P9" s="20">
+        <v>561</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>542</v>
+      </c>
+      <c r="R9" s="6">
+        <v>205</v>
+      </c>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+    </row>
+    <row r="10" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="3">
+        <v>1141</v>
+      </c>
+      <c r="C10" s="3">
+        <v>867</v>
+      </c>
+      <c r="D10" s="3">
+        <v>1156</v>
+      </c>
+      <c r="E10" s="3">
+        <v>1265</v>
+      </c>
+      <c r="F10" s="3">
+        <v>725</v>
+      </c>
+      <c r="G10" s="4">
+        <v>920</v>
+      </c>
+      <c r="H10" s="4">
+        <v>913</v>
+      </c>
+      <c r="I10" s="4">
+        <v>939</v>
+      </c>
+      <c r="J10" s="3">
+        <v>1021</v>
+      </c>
+      <c r="K10" s="4">
+        <v>1133</v>
+      </c>
+      <c r="L10" s="3">
+        <v>1278</v>
+      </c>
+      <c r="M10" s="3">
+        <v>831</v>
+      </c>
+      <c r="N10" s="20">
+        <v>734</v>
+      </c>
+      <c r="O10" s="20">
+        <v>587</v>
+      </c>
+      <c r="P10" s="20">
+        <v>339</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>313</v>
+      </c>
+      <c r="R10" s="6">
+        <v>128</v>
+      </c>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3">
+        <v>51</v>
+      </c>
+      <c r="C11" s="3">
+        <v>71</v>
+      </c>
+      <c r="D11" s="3">
+        <v>70</v>
+      </c>
+      <c r="E11" s="3">
+        <v>63</v>
+      </c>
+      <c r="F11" s="3">
+        <v>29</v>
+      </c>
+      <c r="G11" s="4">
+        <v>36</v>
+      </c>
+      <c r="H11" s="4">
+        <v>33</v>
+      </c>
+      <c r="I11" s="4">
+        <v>32</v>
+      </c>
+      <c r="J11" s="3">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4">
+        <v>67</v>
+      </c>
+      <c r="L11" s="3">
+        <v>120</v>
+      </c>
+      <c r="M11" s="3">
+        <v>35</v>
+      </c>
+      <c r="N11" s="20">
+        <v>66</v>
+      </c>
+      <c r="O11" s="20">
+        <v>35</v>
+      </c>
+      <c r="P11" s="20">
+        <v>44</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>53</v>
+      </c>
+      <c r="R11" s="6">
+        <v>2</v>
+      </c>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R12" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="S12" s="6"/>
+      <c r="T12" s="9"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="3">
+        <v>4</v>
+      </c>
+      <c r="C13" s="3">
+        <v>4</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+    </row>
+    <row r="14" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="3">
+        <v>10</v>
+      </c>
+      <c r="C14" s="3">
+        <v>7</v>
+      </c>
+      <c r="D14" s="3">
+        <v>12</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="3">
+        <v>4</v>
+      </c>
+      <c r="G14" s="4">
+        <v>3</v>
+      </c>
+      <c r="H14" s="4">
+        <v>3</v>
+      </c>
+      <c r="I14" s="4">
+        <v>7</v>
+      </c>
+      <c r="J14" s="3">
+        <v>13</v>
+      </c>
+      <c r="K14" s="4">
+        <v>12</v>
+      </c>
+      <c r="L14" s="3">
+        <v>3</v>
+      </c>
+      <c r="M14" s="3">
+        <v>2</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="20">
+        <v>7</v>
+      </c>
+      <c r="P14" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>84</v>
+      </c>
+      <c r="R14" s="6">
+        <v>1</v>
+      </c>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="3">
+        <v>25</v>
+      </c>
+      <c r="C15" s="3">
+        <v>56</v>
+      </c>
+      <c r="D15" s="3">
+        <v>45</v>
+      </c>
+      <c r="E15" s="3">
+        <v>38</v>
+      </c>
+      <c r="F15" s="3">
+        <v>21</v>
+      </c>
+      <c r="G15" s="4">
+        <v>51</v>
+      </c>
+      <c r="H15" s="4">
+        <v>17</v>
+      </c>
+      <c r="I15" s="4">
+        <v>21</v>
+      </c>
+      <c r="J15" s="3">
+        <v>1</v>
+      </c>
+      <c r="K15" s="4">
+        <v>21</v>
+      </c>
+      <c r="L15" s="3">
+        <v>16</v>
+      </c>
+      <c r="M15" s="3">
+        <v>19</v>
+      </c>
+      <c r="N15" s="20">
+        <v>27</v>
+      </c>
+      <c r="O15" s="20">
+        <v>5</v>
+      </c>
+      <c r="P15" s="20">
+        <v>10</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>3</v>
+      </c>
+      <c r="R15" s="6">
+        <v>1</v>
+      </c>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="4">
+        <v>145</v>
+      </c>
+      <c r="C16" s="4">
+        <v>98</v>
+      </c>
+      <c r="D16" s="4">
+        <v>147</v>
+      </c>
+      <c r="E16" s="4">
+        <v>125</v>
+      </c>
+      <c r="F16" s="4">
+        <v>99</v>
+      </c>
+      <c r="G16" s="4">
+        <v>132</v>
+      </c>
+      <c r="H16" s="4">
+        <v>133</v>
+      </c>
+      <c r="I16" s="4">
+        <v>162</v>
+      </c>
+      <c r="J16" s="4">
+        <v>138</v>
+      </c>
+      <c r="K16" s="4">
+        <v>169</v>
+      </c>
+      <c r="L16" s="3">
+        <v>143</v>
+      </c>
+      <c r="M16" s="3">
+        <v>132</v>
+      </c>
+      <c r="N16" s="20">
+        <v>154</v>
+      </c>
+      <c r="O16" s="20">
+        <v>145</v>
+      </c>
+      <c r="P16" s="20">
+        <v>133</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>74</v>
+      </c>
+      <c r="R16" s="6">
+        <v>54</v>
+      </c>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+    </row>
+    <row r="17" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="20">
+        <v>23</v>
+      </c>
+      <c r="P17" s="20">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>8</v>
+      </c>
+      <c r="R17" s="6">
+        <v>2</v>
+      </c>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+    </row>
+    <row r="18" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3">
+        <v>34</v>
+      </c>
+      <c r="C18" s="3">
+        <v>11</v>
+      </c>
+      <c r="D18" s="3">
+        <v>9</v>
+      </c>
+      <c r="E18" s="3">
+        <v>13</v>
+      </c>
+      <c r="F18" s="3">
+        <v>2</v>
+      </c>
+      <c r="G18" s="4">
+        <v>9</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="3">
+        <v>1</v>
+      </c>
+      <c r="K18" s="4">
+        <v>17</v>
+      </c>
+      <c r="L18" s="3">
         <v>20</v>
       </c>
-      <c r="D2" s="51"/>
-[...27 lines deleted...]
-      <c r="Q5" s="5" t="s">
+      <c r="M18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N18" s="20">
+        <v>6</v>
+      </c>
+      <c r="O18" s="20">
+        <v>7</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R18" s="6">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="43" t="s">
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+    </row>
+    <row r="19" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3">
+        <v>12</v>
+      </c>
+      <c r="C19" s="3">
+        <v>14</v>
+      </c>
+      <c r="D19" s="3">
+        <v>28</v>
+      </c>
+      <c r="E19" s="3">
+        <v>24</v>
+      </c>
+      <c r="F19" s="3">
+        <v>2</v>
+      </c>
+      <c r="G19" s="4">
+        <v>17</v>
+      </c>
+      <c r="H19" s="4">
+        <v>8</v>
+      </c>
+      <c r="I19" s="4">
+        <v>14</v>
+      </c>
+      <c r="J19" s="3">
+        <v>8</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" s="3">
+        <v>11</v>
+      </c>
+      <c r="M19" s="3">
+        <v>4</v>
+      </c>
+      <c r="N19" s="20">
+        <v>3</v>
+      </c>
+      <c r="O19" s="20">
+        <v>5</v>
+      </c>
+      <c r="P19" s="20">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>2</v>
+      </c>
+      <c r="R19" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+    </row>
+    <row r="20" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O20" s="20">
+        <v>9</v>
+      </c>
+      <c r="P20" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>3</v>
+      </c>
+      <c r="R20" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+    </row>
+    <row r="21" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3">
+        <v>66</v>
+      </c>
+      <c r="C21" s="3">
+        <v>38</v>
+      </c>
+      <c r="D21" s="3">
+        <v>29</v>
+      </c>
+      <c r="E21" s="3">
+        <v>37</v>
+      </c>
+      <c r="F21" s="3">
+        <v>13</v>
+      </c>
+      <c r="G21" s="4">
+        <v>16</v>
+      </c>
+      <c r="H21" s="4">
+        <v>3</v>
+      </c>
+      <c r="I21" s="4">
+        <v>33</v>
+      </c>
+      <c r="J21" s="3">
+        <v>54</v>
+      </c>
+      <c r="K21" s="4">
+        <v>21</v>
+      </c>
+      <c r="L21" s="3">
+        <v>13</v>
+      </c>
+      <c r="M21" s="3">
+        <v>18</v>
+      </c>
+      <c r="N21" s="20">
+        <v>18</v>
+      </c>
+      <c r="O21" s="20">
+        <v>8</v>
+      </c>
+      <c r="P21" s="20">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>2</v>
+      </c>
+      <c r="R21" s="6">
+        <v>6</v>
+      </c>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+    </row>
+    <row r="22" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="6"/>
+    </row>
+    <row r="23" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="4">
+        <v>1194</v>
+      </c>
+      <c r="C23" s="4">
+        <v>940</v>
+      </c>
+      <c r="D23" s="4">
+        <v>1231</v>
+      </c>
+      <c r="E23" s="4">
+        <v>1309</v>
+      </c>
+      <c r="F23" s="4">
+        <v>747</v>
+      </c>
+      <c r="G23" s="4">
+        <v>959</v>
+      </c>
+      <c r="H23" s="4">
+        <v>948</v>
+      </c>
+      <c r="I23" s="4">
+        <v>977</v>
+      </c>
+      <c r="J23" s="4">
+        <v>1078</v>
+      </c>
+      <c r="K23" s="4">
+        <v>1214</v>
+      </c>
+      <c r="L23" s="3">
+        <v>1401</v>
+      </c>
+      <c r="M23" s="3">
+        <v>854</v>
+      </c>
+      <c r="N23" s="20">
+        <v>795</v>
+      </c>
+      <c r="O23" s="20">
+        <v>643</v>
+      </c>
+      <c r="P23" s="20">
+        <v>390</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>424</v>
+      </c>
+      <c r="R23" s="6">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="3">
+        <v>1127</v>
+      </c>
+      <c r="C24" s="3">
+        <v>858</v>
+      </c>
+      <c r="D24" s="3">
+        <v>1148</v>
+      </c>
+      <c r="E24" s="3">
+        <v>1245</v>
+      </c>
+      <c r="F24" s="3">
+        <v>713</v>
+      </c>
+      <c r="G24" s="4">
+        <v>916</v>
+      </c>
+      <c r="H24" s="4">
+        <v>913</v>
+      </c>
+      <c r="I24" s="4">
+        <v>938</v>
+      </c>
+      <c r="J24" s="3">
+        <v>1015</v>
+      </c>
+      <c r="K24" s="4">
+        <v>1133</v>
+      </c>
+      <c r="L24" s="3">
+        <v>1275</v>
+      </c>
+      <c r="M24" s="4">
+        <v>817</v>
+      </c>
+      <c r="N24" s="20">
+        <v>728</v>
+      </c>
+      <c r="O24" s="20">
+        <v>587</v>
+      </c>
+      <c r="P24" s="20">
+        <v>339</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>313</v>
+      </c>
+      <c r="R24" s="6">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="3">
+        <v>51</v>
+      </c>
+      <c r="C25" s="3">
+        <v>71</v>
+      </c>
+      <c r="D25" s="3">
+        <v>70</v>
+      </c>
+      <c r="E25" s="3">
+        <v>63</v>
+      </c>
+      <c r="F25" s="3">
+        <v>29</v>
+      </c>
+      <c r="G25" s="4">
+        <v>36</v>
+      </c>
+      <c r="H25" s="4">
+        <v>33</v>
+      </c>
+      <c r="I25" s="4">
+        <v>32</v>
+      </c>
+      <c r="J25" s="3">
+        <v>51</v>
+      </c>
+      <c r="K25" s="4">
+        <v>67</v>
+      </c>
+      <c r="L25" s="3">
+        <v>120</v>
+      </c>
+      <c r="M25" s="4">
+        <v>35</v>
+      </c>
+      <c r="N25" s="20">
+        <v>66</v>
+      </c>
+      <c r="O25" s="20">
+        <v>35</v>
+      </c>
+      <c r="P25" s="20">
+        <v>44</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>53</v>
+      </c>
+      <c r="R25" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="3">
+        <v>8</v>
+      </c>
+      <c r="C26" s="3">
+        <v>7</v>
+      </c>
+      <c r="D26" s="3">
+        <v>12</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="3">
+        <v>4</v>
+      </c>
+      <c r="G26" s="4">
+        <v>2</v>
+      </c>
+      <c r="H26" s="4">
+        <v>2</v>
+      </c>
+      <c r="I26" s="4">
+        <v>7</v>
+      </c>
+      <c r="J26" s="3">
+        <v>12</v>
+      </c>
+      <c r="K26" s="4">
+        <v>12</v>
+      </c>
+      <c r="L26" s="3">
+        <v>2</v>
+      </c>
+      <c r="M26" s="4">
+        <v>2</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O26" s="20">
+        <v>6</v>
+      </c>
+      <c r="P26" s="20">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>56</v>
+      </c>
+      <c r="R26" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="20">
+        <v>13</v>
+      </c>
+      <c r="P27" s="20">
+        <v>4</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>2</v>
+      </c>
+      <c r="R27" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="3">
+        <v>8</v>
+      </c>
+      <c r="C28" s="3">
+        <v>4</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1</v>
+      </c>
+      <c r="E28" s="3">
+        <v>1</v>
+      </c>
+      <c r="F28" s="3">
+        <v>1</v>
+      </c>
+      <c r="G28" s="4">
+        <v>5</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="4">
+        <v>2</v>
+      </c>
+      <c r="L28" s="3">
+        <v>4</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N28" s="20">
+        <v>1</v>
+      </c>
+      <c r="O28" s="20">
+        <v>2</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="P29" s="26"/>
+      <c r="Q29" s="26"/>
+    </row>
+    <row r="30" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="4">
+        <v>294</v>
+      </c>
+      <c r="C30" s="4">
+        <v>226</v>
+      </c>
+      <c r="D30" s="4">
+        <v>265</v>
+      </c>
+      <c r="E30" s="4">
+        <v>256</v>
+      </c>
+      <c r="F30" s="4">
+        <v>148</v>
+      </c>
+      <c r="G30" s="4">
+        <v>225</v>
+      </c>
+      <c r="H30" s="4">
+        <v>162</v>
+      </c>
+      <c r="I30" s="4">
+        <v>231</v>
+      </c>
+      <c r="J30" s="4">
+        <v>209</v>
+      </c>
+      <c r="K30" s="4">
+        <v>226</v>
+      </c>
+      <c r="L30" s="3">
+        <v>203</v>
+      </c>
+      <c r="M30" s="3">
+        <v>187</v>
+      </c>
+      <c r="N30" s="20">
+        <v>213</v>
+      </c>
+      <c r="O30" s="20">
+        <v>188</v>
+      </c>
+      <c r="P30" s="20">
+        <v>171</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>118</v>
+      </c>
+      <c r="R30" s="6">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="4">
+        <v>14</v>
+      </c>
+      <c r="C31" s="4">
+        <v>9</v>
+      </c>
+      <c r="D31" s="4">
+        <v>8</v>
+      </c>
+      <c r="E31" s="4">
+        <v>20</v>
+      </c>
+      <c r="F31" s="4">
+        <v>12</v>
+      </c>
+      <c r="G31" s="4">
+        <v>4</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="4">
+        <v>1</v>
+      </c>
+      <c r="J31" s="4">
+        <v>6</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" s="3">
+        <v>3</v>
+      </c>
+      <c r="M31" s="3">
+        <v>14</v>
+      </c>
+      <c r="N31" s="20">
+        <v>6</v>
+      </c>
+      <c r="O31" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="3">
+        <v>4</v>
+      </c>
+      <c r="C33" s="3">
+        <v>4</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="3">
+        <v>2</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="4">
+        <v>1</v>
+      </c>
+      <c r="H34" s="4">
+        <v>1</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" s="3">
+        <v>1</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L34" s="3">
+        <v>1</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O34" s="20">
+        <v>1</v>
+      </c>
+      <c r="P34" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>28</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="3">
+        <v>25</v>
+      </c>
+      <c r="C35" s="3">
+        <v>56</v>
+      </c>
+      <c r="D35" s="3">
+        <v>45</v>
+      </c>
+      <c r="E35" s="3">
+        <v>38</v>
+      </c>
+      <c r="F35" s="3">
+        <v>21</v>
+      </c>
+      <c r="G35" s="4">
+        <v>51</v>
+      </c>
+      <c r="H35" s="4">
+        <v>17</v>
+      </c>
+      <c r="I35" s="4">
+        <v>21</v>
+      </c>
+      <c r="J35" s="3">
+        <v>1</v>
+      </c>
+      <c r="K35" s="4">
+        <v>21</v>
+      </c>
+      <c r="L35" s="3">
+        <v>16</v>
+      </c>
+      <c r="M35" s="4">
+        <v>19</v>
+      </c>
+      <c r="N35" s="20">
+        <v>27</v>
+      </c>
+      <c r="O35" s="20">
+        <v>5</v>
+      </c>
+      <c r="P35" s="20">
+        <v>10</v>
+      </c>
+      <c r="Q35" s="21">
+        <v>3</v>
+      </c>
+      <c r="R35" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="3">
+        <v>145</v>
+      </c>
+      <c r="C36" s="3">
+        <v>98</v>
+      </c>
+      <c r="D36" s="3">
+        <v>147</v>
+      </c>
+      <c r="E36" s="3">
+        <v>125</v>
+      </c>
+      <c r="F36" s="3">
+        <v>99</v>
+      </c>
+      <c r="G36" s="4">
+        <v>132</v>
+      </c>
+      <c r="H36" s="4">
+        <v>133</v>
+      </c>
+      <c r="I36" s="4">
+        <v>162</v>
+      </c>
+      <c r="J36" s="3">
+        <v>138</v>
+      </c>
+      <c r="K36" s="4">
+        <v>169</v>
+      </c>
+      <c r="L36" s="3">
+        <v>143</v>
+      </c>
+      <c r="M36" s="4">
+        <v>132</v>
+      </c>
+      <c r="N36" s="20">
+        <v>154</v>
+      </c>
+      <c r="O36" s="20">
+        <v>145</v>
+      </c>
+      <c r="P36" s="20">
+        <v>133</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>74</v>
+      </c>
+      <c r="R36" s="6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O37" s="20">
+        <v>10</v>
+      </c>
+      <c r="P37" s="20">
+        <v>7</v>
+      </c>
+      <c r="Q37" s="21">
+        <v>6</v>
+      </c>
+      <c r="R37" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="4">
+        <v>26</v>
+      </c>
+      <c r="C38" s="4">
+        <v>7</v>
+      </c>
+      <c r="D38" s="4">
+        <v>8</v>
+      </c>
+      <c r="E38" s="4">
+        <v>12</v>
+      </c>
+      <c r="F38" s="4">
+        <v>1</v>
+      </c>
+      <c r="G38" s="4">
+        <v>4</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" s="4">
+        <v>1</v>
+      </c>
+      <c r="K38" s="4">
+        <v>15</v>
+      </c>
+      <c r="L38" s="3">
+        <v>16</v>
+      </c>
+      <c r="M38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N38" s="20">
+        <v>5</v>
+      </c>
+      <c r="O38" s="20">
+        <v>5</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R38" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="3">
+        <v>12</v>
+      </c>
+      <c r="C39" s="3">
+        <v>14</v>
+      </c>
+      <c r="D39" s="3">
+        <v>28</v>
+      </c>
+      <c r="E39" s="3">
+        <v>24</v>
+      </c>
+      <c r="F39" s="3">
+        <v>2</v>
+      </c>
+      <c r="G39" s="4">
+        <v>17</v>
+      </c>
+      <c r="H39" s="4">
+        <v>8</v>
+      </c>
+      <c r="I39" s="4">
+        <v>14</v>
+      </c>
+      <c r="J39" s="3">
+        <v>8</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" s="3">
+        <v>11</v>
+      </c>
+      <c r="M39" s="4">
+        <v>4</v>
+      </c>
+      <c r="N39" s="20">
+        <v>3</v>
+      </c>
+      <c r="O39" s="20">
+        <v>5</v>
+      </c>
+      <c r="P39" s="20">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>2</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O40" s="20">
+        <v>9</v>
+      </c>
+      <c r="P40" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>3</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="5">
+        <v>66</v>
+      </c>
+      <c r="C41" s="5">
+        <v>38</v>
+      </c>
+      <c r="D41" s="5">
+        <v>29</v>
+      </c>
+      <c r="E41" s="5">
+        <v>37</v>
+      </c>
+      <c r="F41" s="5">
+        <v>13</v>
+      </c>
+      <c r="G41" s="28">
+        <v>16</v>
+      </c>
+      <c r="H41" s="28">
+        <v>3</v>
+      </c>
+      <c r="I41" s="28">
+        <v>33</v>
+      </c>
+      <c r="J41" s="5">
+        <v>54</v>
+      </c>
+      <c r="K41" s="28">
+        <v>21</v>
+      </c>
+      <c r="L41" s="5">
+        <v>13</v>
+      </c>
+      <c r="M41" s="28">
+        <v>18</v>
+      </c>
+      <c r="N41" s="29">
+        <v>18</v>
+      </c>
+      <c r="O41" s="29">
+        <v>8</v>
+      </c>
+      <c r="P41" s="29">
+        <v>16</v>
+      </c>
+      <c r="Q41" s="29">
+        <v>2</v>
+      </c>
+      <c r="R41" s="30">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="41" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="43">
-[...1837 lines deleted...]
-      <c r="O42" s="13"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="40"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40"/>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="F43" s="9"/>
+      <c r="A43" s="37"/>
+      <c r="B43" s="33"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="J44" s="1"/>
-[...5 lines deleted...]
-      <c r="J46" s="1"/>
+      <c r="F44" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A28:Q28"/>
-[...2 lines deleted...]
-    <mergeCell ref="C2:Q2"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>