--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-300" yWindow="105" windowWidth="14835" windowHeight="12225"/>
+    <workbookView xWindow="-300" yWindow="105" windowWidth="20100" windowHeight="12225"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="43">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -154,51 +154,51 @@
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###.#"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -250,56 +250,50 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -448,51 +442,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -618,91 +612,97 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 13" xfId="5"/>
     <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 82" xfId="8"/>
     <cellStyle name="Обычный 4 6" xfId="7"/>
     <cellStyle name="Обычный 61" xfId="3"/>
     <cellStyle name="Обычный 62" xfId="4"/>
     <cellStyle name="Обычный 67" xfId="9"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -979,55 +979,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK60"/>
+  <dimension ref="A1:CL60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI5" sqref="CI5:CI22"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL8" sqref="CL8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17" style="41" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="41" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="41" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="41" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="41" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="41" customWidth="1"/>
     <col min="7" max="8" width="8.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="41" customWidth="1"/>
     <col min="10" max="11" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="41" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="41" customWidth="1"/>
     <col min="16" max="16" width="9" style="41" customWidth="1"/>
     <col min="17" max="18" width="9.28515625" style="41" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="41" customWidth="1"/>
     <col min="21" max="23" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.7109375" style="5" customWidth="1"/>
@@ -1044,304 +1044,307 @@
     <col min="43" max="43" width="8.85546875" style="5" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="5" customWidth="1"/>
     <col min="45" max="46" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="5" customWidth="1"/>
     <col min="48" max="48" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="9.5703125" style="5" customWidth="1"/>
     <col min="51" max="51" width="10.7109375" style="5" customWidth="1"/>
     <col min="52" max="52" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="9.140625" style="5" customWidth="1"/>
     <col min="54" max="59" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="9.140625" style="5"/>
     <col min="61" max="61" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.5703125" style="5" customWidth="1"/>
     <col min="63" max="63" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="9.140625" style="5" customWidth="1"/>
     <col min="66" max="69" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.7109375" style="5" customWidth="1"/>
     <col min="71" max="71" width="11.140625" style="5" customWidth="1"/>
     <col min="72" max="72" width="11" style="5" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="5" customWidth="1"/>
     <col min="74" max="74" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="76" max="85" width="9.140625" style="5"/>
-    <col min="86" max="86" width="10.5703125" style="5" customWidth="1"/>
+    <col min="86" max="86" width="9.7109375" style="5" customWidth="1"/>
     <col min="87" max="89" width="9.140625" style="5"/>
     <col min="90" max="90" width="9.5703125" style="5" customWidth="1"/>
     <col min="91" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" s="3" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A1" s="79" t="s">
+    <row r="1" spans="1:90" s="3" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A1" s="94" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="79"/>
-[...70 lines deleted...]
-      <c r="BU1" s="79"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+      <c r="W1" s="94"/>
+      <c r="X1" s="94"/>
+      <c r="Y1" s="94"/>
+      <c r="Z1" s="94"/>
+      <c r="AA1" s="94"/>
+      <c r="AB1" s="94"/>
+      <c r="AC1" s="94"/>
+      <c r="AD1" s="94"/>
+      <c r="AE1" s="94"/>
+      <c r="AF1" s="94"/>
+      <c r="AG1" s="94"/>
+      <c r="AH1" s="94"/>
+      <c r="AI1" s="94"/>
+      <c r="AJ1" s="94"/>
+      <c r="AK1" s="94"/>
+      <c r="AL1" s="94"/>
+      <c r="AM1" s="94"/>
+      <c r="AN1" s="94"/>
+      <c r="AO1" s="94"/>
+      <c r="AP1" s="94"/>
+      <c r="AQ1" s="94"/>
+      <c r="AR1" s="94"/>
+      <c r="AS1" s="94"/>
+      <c r="AT1" s="94"/>
+      <c r="AU1" s="94"/>
+      <c r="AV1" s="94"/>
+      <c r="AW1" s="94"/>
+      <c r="AX1" s="94"/>
+      <c r="AY1" s="94"/>
+      <c r="AZ1" s="94"/>
+      <c r="BA1" s="94"/>
+      <c r="BB1" s="94"/>
+      <c r="BC1" s="94"/>
+      <c r="BD1" s="94"/>
+      <c r="BE1" s="94"/>
+      <c r="BF1" s="94"/>
+      <c r="BG1" s="94"/>
+      <c r="BH1" s="94"/>
+      <c r="BI1" s="94"/>
+      <c r="BJ1" s="94"/>
+      <c r="BK1" s="94"/>
+      <c r="BL1" s="94"/>
+      <c r="BM1" s="94"/>
+      <c r="BN1" s="94"/>
+      <c r="BO1" s="94"/>
+      <c r="BP1" s="94"/>
+      <c r="BQ1" s="94"/>
+      <c r="BR1" s="94"/>
+      <c r="BS1" s="94"/>
+      <c r="BT1" s="94"/>
+      <c r="BU1" s="94"/>
     </row>
-    <row r="2" spans="1:89" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:90" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="80" t="s">
+      <c r="J2" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="80"/>
-[...1 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="80" t="s">
+      <c r="V2" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="80"/>
-[...2 lines deleted...]
-      <c r="AH2" s="80" t="s">
+      <c r="W2" s="89"/>
+      <c r="X2" s="89"/>
+      <c r="Y2" s="89"/>
+      <c r="AH2" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="80"/>
-[...2 lines deleted...]
-      <c r="AT2" s="80" t="s">
+      <c r="AI2" s="89"/>
+      <c r="AJ2" s="89"/>
+      <c r="AK2" s="89"/>
+      <c r="AT2" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="80"/>
-[...2 lines deleted...]
-      <c r="BF2" s="80" t="s">
+      <c r="AU2" s="89"/>
+      <c r="AV2" s="89"/>
+      <c r="AW2" s="89"/>
+      <c r="BF2" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="80"/>
-[...2 lines deleted...]
-      <c r="BR2" s="80" t="s">
+      <c r="BG2" s="89"/>
+      <c r="BH2" s="89"/>
+      <c r="BI2" s="89"/>
+      <c r="BR2" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="80"/>
-[...2 lines deleted...]
-      <c r="CD2" s="86" t="s">
+      <c r="BS2" s="89"/>
+      <c r="BT2" s="89"/>
+      <c r="BU2" s="89"/>
+      <c r="CD2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="86"/>
-[...2 lines deleted...]
-      <c r="CH2" s="86"/>
+      <c r="CE2" s="90"/>
+      <c r="CF2" s="90"/>
+      <c r="CG2" s="90"/>
+      <c r="CH2" s="90"/>
     </row>
-    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="85" t="s">
+    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="81" t="s">
+      <c r="B3" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="82"/>
-[...10 lines deleted...]
-      <c r="N3" s="81" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="82"/>
-[...10 lines deleted...]
-      <c r="Z3" s="81" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="82"/>
-[...10 lines deleted...]
-      <c r="AL3" s="81" t="s">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="82"/>
-[...10 lines deleted...]
-      <c r="AX3" s="81" t="s">
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="85"/>
+      <c r="AP3" s="85"/>
+      <c r="AQ3" s="85"/>
+      <c r="AR3" s="85"/>
+      <c r="AS3" s="85"/>
+      <c r="AT3" s="85"/>
+      <c r="AU3" s="85"/>
+      <c r="AV3" s="85"/>
+      <c r="AW3" s="87"/>
+      <c r="AX3" s="84" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="82"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="81" t="s">
+      <c r="AY3" s="85"/>
+      <c r="AZ3" s="85"/>
+      <c r="BA3" s="85"/>
+      <c r="BB3" s="85"/>
+      <c r="BC3" s="85"/>
+      <c r="BD3" s="85"/>
+      <c r="BE3" s="85"/>
+      <c r="BF3" s="85"/>
+      <c r="BG3" s="85"/>
+      <c r="BH3" s="85"/>
+      <c r="BI3" s="86"/>
+      <c r="BJ3" s="84" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="82"/>
-[...10 lines deleted...]
-      <c r="BV3" s="81" t="s">
+      <c r="BK3" s="85"/>
+      <c r="BL3" s="85"/>
+      <c r="BM3" s="85"/>
+      <c r="BN3" s="85"/>
+      <c r="BO3" s="85"/>
+      <c r="BP3" s="85"/>
+      <c r="BQ3" s="85"/>
+      <c r="BR3" s="85"/>
+      <c r="BS3" s="85"/>
+      <c r="BT3" s="85"/>
+      <c r="BU3" s="86"/>
+      <c r="BV3" s="84" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="82"/>
-[...10 lines deleted...]
-      <c r="CH3" s="87" t="s">
+      <c r="BW3" s="85"/>
+      <c r="BX3" s="85"/>
+      <c r="BY3" s="85"/>
+      <c r="BZ3" s="85"/>
+      <c r="CA3" s="85"/>
+      <c r="CB3" s="85"/>
+      <c r="CC3" s="85"/>
+      <c r="CD3" s="85"/>
+      <c r="CE3" s="85"/>
+      <c r="CF3" s="85"/>
+      <c r="CG3" s="86"/>
+      <c r="CH3" s="91" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="88"/>
+      <c r="CI3" s="92"/>
+      <c r="CJ3" s="92"/>
+      <c r="CK3" s="92"/>
+      <c r="CL3" s="93"/>
     </row>
-    <row r="4" spans="1:89" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="85"/>
+    <row r="4" spans="1:90" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="88"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1550,58 +1553,67 @@
       </c>
       <c r="BZ4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CA4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="CH4" s="77" t="s">
+      <c r="CH4" s="75" t="s">
         <v>42</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>7</v>
       </c>
+      <c r="CJ4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="CL4" s="7" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="22" customFormat="1">
+    <row r="5" spans="1:90" s="22" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="9">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="9">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="10">
         <v>4783.62</v>
       </c>
       <c r="E5" s="9">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="9">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="11">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="9">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="9">
@@ -1816,57 +1828,64 @@
       </c>
       <c r="CA5" s="20">
         <v>5062.8</v>
       </c>
       <c r="CB5" s="73">
         <v>5007.6000000000004</v>
       </c>
       <c r="CC5" s="15">
         <v>4947.7</v>
       </c>
       <c r="CD5" s="16">
         <v>4825.6000000000004</v>
       </c>
       <c r="CE5" s="16">
         <v>4748.3</v>
       </c>
       <c r="CF5" s="16">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="16">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="21">
         <v>4450.2</v>
       </c>
-      <c r="CI5" s="78">
+      <c r="CI5" s="76">
         <v>4523.3</v>
       </c>
-      <c r="CJ5" s="75"/>
-      <c r="CK5" s="75"/>
+      <c r="CJ5" s="80">
+        <v>4886.3999999999996</v>
+      </c>
+      <c r="CK5" s="81">
+        <v>5224.5</v>
+      </c>
+      <c r="CL5" s="82">
+        <v>5393</v>
+      </c>
     </row>
-    <row r="6" spans="1:89" s="41" customFormat="1">
+    <row r="6" spans="1:90" s="41" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="24">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="24">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="24">
         <v>41.692</v>
       </c>
       <c r="E6" s="24">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="24">
         <v>43.49</v>
       </c>
       <c r="G6" s="24">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="24">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="24">
@@ -2081,57 +2100,64 @@
       </c>
       <c r="CA6" s="2">
         <v>10.5</v>
       </c>
       <c r="CB6" s="74">
         <v>10.3</v>
       </c>
       <c r="CC6" s="74">
         <v>10.100000000000001</v>
       </c>
       <c r="CD6" s="35">
         <v>9.6</v>
       </c>
       <c r="CE6" s="35">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF6" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="35">
         <v>9</v>
       </c>
       <c r="CH6" s="35">
         <v>9</v>
       </c>
-      <c r="CI6" s="89">
+      <c r="CI6" s="77">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CJ6" s="75"/>
-      <c r="CK6" s="75"/>
+      <c r="CJ6" s="78">
+        <v>11</v>
+      </c>
+      <c r="CK6" s="39">
+        <v>10.8</v>
+      </c>
+      <c r="CL6" s="83">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:89" s="41" customFormat="1">
+    <row r="7" spans="1:90" s="41" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="24">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="24">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="24">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="24">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="24">
         <v>449.74</v>
       </c>
       <c r="G7" s="24">
         <v>442.3</v>
       </c>
       <c r="H7" s="24">
         <v>451.971</v>
       </c>
       <c r="I7" s="24">
@@ -2346,57 +2372,64 @@
       </c>
       <c r="CA7" s="2">
         <v>492.1</v>
       </c>
       <c r="CB7" s="74">
         <v>492.6</v>
       </c>
       <c r="CC7" s="74">
         <v>493.9</v>
       </c>
       <c r="CD7" s="35">
         <v>489.2</v>
       </c>
       <c r="CE7" s="35">
         <v>475.8</v>
       </c>
       <c r="CF7" s="35">
         <v>469.5</v>
       </c>
       <c r="CG7" s="35">
         <v>436.5</v>
       </c>
       <c r="CH7" s="39">
         <v>412.9</v>
       </c>
-      <c r="CI7" s="89">
+      <c r="CI7" s="77">
         <v>419</v>
       </c>
-      <c r="CJ7" s="75"/>
-      <c r="CK7" s="75"/>
+      <c r="CJ7" s="79">
+        <v>426.3</v>
+      </c>
+      <c r="CK7" s="39">
+        <v>458.6</v>
+      </c>
+      <c r="CL7" s="83">
+        <v>489.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:89" s="41" customFormat="1">
+    <row r="8" spans="1:90" s="41" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="24">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="24">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="24">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="24">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="24">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="24">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="24">
         <v>527.16</v>
       </c>
       <c r="I8" s="24">
@@ -2611,57 +2644,64 @@
       </c>
       <c r="CA8" s="2">
         <v>34.4</v>
       </c>
       <c r="CB8" s="74">
         <v>34.1</v>
       </c>
       <c r="CC8" s="74">
         <v>33.5</v>
       </c>
       <c r="CD8" s="35">
         <v>33</v>
       </c>
       <c r="CE8" s="35">
         <v>30.7</v>
       </c>
       <c r="CF8" s="35">
         <v>31.2</v>
       </c>
       <c r="CG8" s="35">
         <v>31.7</v>
       </c>
       <c r="CH8" s="39">
         <v>34.200000000000003</v>
       </c>
-      <c r="CI8" s="89">
+      <c r="CI8" s="77">
         <v>35.5</v>
       </c>
-      <c r="CJ8" s="75"/>
-      <c r="CK8" s="75"/>
+      <c r="CJ8" s="79">
+        <v>39.4</v>
+      </c>
+      <c r="CK8" s="39">
+        <v>41.8</v>
+      </c>
+      <c r="CL8" s="83">
+        <v>43.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:89" s="41" customFormat="1">
+    <row r="9" spans="1:90" s="41" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="24">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="24">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="24">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="24">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="24">
         <v>643.721</v>
       </c>
       <c r="G9" s="24">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="24">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="24">
@@ -2876,57 +2916,64 @@
       </c>
       <c r="CA9" s="2">
         <v>624.1</v>
       </c>
       <c r="CB9" s="74">
         <v>619.4</v>
       </c>
       <c r="CC9" s="74">
         <v>614.69999999999993</v>
       </c>
       <c r="CD9" s="35">
         <v>604.9</v>
       </c>
       <c r="CE9" s="35">
         <v>595.29999999999995</v>
       </c>
       <c r="CF9" s="35">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="35">
         <v>568</v>
       </c>
       <c r="CH9" s="39">
         <v>587.4</v>
       </c>
-      <c r="CI9" s="89">
+      <c r="CI9" s="77">
         <v>611</v>
       </c>
-      <c r="CJ9" s="75"/>
-      <c r="CK9" s="75"/>
+      <c r="CJ9" s="79">
+        <v>671</v>
+      </c>
+      <c r="CK9" s="39">
+        <v>733.9</v>
+      </c>
+      <c r="CL9" s="83">
+        <v>734.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:89" s="41" customFormat="1">
+    <row r="10" spans="1:90" s="41" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="24">
         <v>150.31</v>
       </c>
       <c r="C10" s="24">
         <v>154.126</v>
       </c>
       <c r="D10" s="24">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="24">
         <v>197.65</v>
       </c>
       <c r="F10" s="24">
         <v>203.346</v>
       </c>
       <c r="G10" s="24">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="24">
         <v>157.381</v>
       </c>
       <c r="I10" s="24">
@@ -3141,57 +3188,64 @@
       </c>
       <c r="CA10" s="2">
         <v>253.5</v>
       </c>
       <c r="CB10" s="74">
         <v>251.4</v>
       </c>
       <c r="CC10" s="74">
         <v>247.79999999999998</v>
       </c>
       <c r="CD10" s="35">
         <v>246.2</v>
       </c>
       <c r="CE10" s="35">
         <v>244.5</v>
       </c>
       <c r="CF10" s="35">
         <v>240.5</v>
       </c>
       <c r="CG10" s="35">
         <v>218.7</v>
       </c>
       <c r="CH10" s="39">
         <v>219.1</v>
       </c>
-      <c r="CI10" s="89">
+      <c r="CI10" s="77">
         <v>215.6</v>
       </c>
-      <c r="CJ10" s="75"/>
-      <c r="CK10" s="75"/>
+      <c r="CJ10" s="79">
+        <v>240.9</v>
+      </c>
+      <c r="CK10" s="39">
+        <v>255.9</v>
+      </c>
+      <c r="CL10" s="95">
+        <v>258</v>
+      </c>
     </row>
-    <row r="11" spans="1:89" s="41" customFormat="1">
+    <row r="11" spans="1:90" s="41" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="24">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="24">
         <v>324.07</v>
       </c>
       <c r="D11" s="24">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="24">
         <v>431.1</v>
       </c>
       <c r="F11" s="24">
         <v>428.83</v>
       </c>
       <c r="G11" s="24">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="24">
         <v>369.916</v>
       </c>
       <c r="I11" s="24">
@@ -3406,57 +3460,64 @@
       </c>
       <c r="CA11" s="2">
         <v>398.2</v>
       </c>
       <c r="CB11" s="74">
         <v>390.1</v>
       </c>
       <c r="CC11" s="74">
         <v>383</v>
       </c>
       <c r="CD11" s="35">
         <v>368.2</v>
       </c>
       <c r="CE11" s="35">
         <v>359.7</v>
       </c>
       <c r="CF11" s="35">
         <v>347.3</v>
       </c>
       <c r="CG11" s="35">
         <v>364.5</v>
       </c>
       <c r="CH11" s="39">
         <v>367.3</v>
       </c>
-      <c r="CI11" s="89">
+      <c r="CI11" s="77">
         <v>370.7</v>
       </c>
-      <c r="CJ11" s="75"/>
-      <c r="CK11" s="75"/>
+      <c r="CJ11" s="79">
+        <v>408.9</v>
+      </c>
+      <c r="CK11" s="39">
+        <v>449.1</v>
+      </c>
+      <c r="CL11" s="83">
+        <v>458.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:89" s="41" customFormat="1">
+    <row r="12" spans="1:90" s="41" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="24">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="24">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="24">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="24">
         <v>450.101</v>
       </c>
       <c r="F12" s="24">
         <v>455.733</v>
       </c>
       <c r="G12" s="24">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="24">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="24">
@@ -3671,57 +3732,64 @@
       </c>
       <c r="CA12" s="2">
         <v>389.3</v>
       </c>
       <c r="CB12" s="74">
         <v>386.2</v>
       </c>
       <c r="CC12" s="74">
         <v>384.5</v>
       </c>
       <c r="CD12" s="35">
         <v>373.8</v>
       </c>
       <c r="CE12" s="35">
         <v>381.3</v>
       </c>
       <c r="CF12" s="35">
         <v>372.9</v>
       </c>
       <c r="CG12" s="35">
         <v>338.9</v>
       </c>
       <c r="CH12" s="39">
         <v>320.3</v>
       </c>
-      <c r="CI12" s="89">
+      <c r="CI12" s="77">
         <v>327.3</v>
       </c>
-      <c r="CJ12" s="75"/>
-      <c r="CK12" s="75"/>
+      <c r="CJ12" s="79">
+        <v>368.9</v>
+      </c>
+      <c r="CK12" s="39">
+        <v>385.5</v>
+      </c>
+      <c r="CL12" s="83">
+        <v>383.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:89" s="41" customFormat="1">
+    <row r="13" spans="1:90" s="41" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="24">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="24">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="24">
         <v>65.81</v>
       </c>
       <c r="E13" s="24">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="24">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="24">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="24">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="24">
@@ -3936,57 +4004,64 @@
       </c>
       <c r="CA13" s="2">
         <v>75</v>
       </c>
       <c r="CB13" s="74">
         <v>74.400000000000006</v>
       </c>
       <c r="CC13" s="74">
         <v>73.300000000000011</v>
       </c>
       <c r="CD13" s="35">
         <v>73.099999999999994</v>
       </c>
       <c r="CE13" s="35">
         <v>72.599999999999994</v>
       </c>
       <c r="CF13" s="35">
         <v>71.3</v>
       </c>
       <c r="CG13" s="35">
         <v>60.7</v>
       </c>
       <c r="CH13" s="39">
         <v>60.4</v>
       </c>
-      <c r="CI13" s="89">
+      <c r="CI13" s="77">
         <v>59.9</v>
       </c>
-      <c r="CJ13" s="75"/>
-      <c r="CK13" s="75"/>
+      <c r="CJ13" s="79">
+        <v>59</v>
+      </c>
+      <c r="CK13" s="39">
+        <v>64.8</v>
+      </c>
+      <c r="CL13" s="83">
+        <v>68.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:89" s="41" customFormat="1">
+    <row r="14" spans="1:90" s="41" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="24">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="24">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="24">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="24">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="24">
         <v>473.363</v>
       </c>
       <c r="H14" s="24">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="24">
@@ -4201,57 +4276,64 @@
       </c>
       <c r="CA14" s="2">
         <v>502.8</v>
       </c>
       <c r="CB14" s="74">
         <v>496.6</v>
       </c>
       <c r="CC14" s="74">
         <v>490.5</v>
       </c>
       <c r="CD14" s="35">
         <v>480.4</v>
       </c>
       <c r="CE14" s="35">
         <v>476.3</v>
       </c>
       <c r="CF14" s="35">
         <v>468.1</v>
       </c>
       <c r="CG14" s="35">
         <v>318.8</v>
       </c>
       <c r="CH14" s="39">
         <v>323.5</v>
       </c>
-      <c r="CI14" s="89">
+      <c r="CI14" s="77">
         <v>326</v>
       </c>
-      <c r="CJ14" s="75"/>
-      <c r="CK14" s="75"/>
+      <c r="CJ14" s="79">
+        <v>341.1</v>
+      </c>
+      <c r="CK14" s="39">
+        <v>375.5</v>
+      </c>
+      <c r="CL14" s="83">
+        <v>390.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:89" s="41" customFormat="1">
+    <row r="15" spans="1:90" s="41" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="24">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="24">
         <v>332.464</v>
       </c>
       <c r="D15" s="24">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="24">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="24">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="24">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="24">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="24">
@@ -4466,57 +4548,64 @@
       </c>
       <c r="CA15" s="2">
         <v>415.5</v>
       </c>
       <c r="CB15" s="74">
         <v>412.9</v>
       </c>
       <c r="CC15" s="74">
         <v>407.5</v>
       </c>
       <c r="CD15" s="35">
         <v>399.6</v>
       </c>
       <c r="CE15" s="35">
         <v>390</v>
       </c>
       <c r="CF15" s="35">
         <v>389.1</v>
       </c>
       <c r="CG15" s="35">
         <v>384</v>
       </c>
       <c r="CH15" s="39">
         <v>383.3</v>
       </c>
-      <c r="CI15" s="89">
+      <c r="CI15" s="77">
         <v>392.9</v>
       </c>
-      <c r="CJ15" s="75"/>
-      <c r="CK15" s="75"/>
+      <c r="CJ15" s="79">
+        <v>426.9</v>
+      </c>
+      <c r="CK15" s="39">
+        <v>474.9</v>
+      </c>
+      <c r="CL15" s="83">
+        <v>483.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:89" s="41" customFormat="1">
+    <row r="16" spans="1:90" s="41" customFormat="1">
       <c r="A16" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="24">
         <v>149.078</v>
       </c>
       <c r="C16" s="24">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="24">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="24">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="24">
         <v>156.321</v>
       </c>
       <c r="G16" s="24">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="24">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="24">
@@ -4731,57 +4820,64 @@
       </c>
       <c r="CA16" s="2">
         <v>185.1</v>
       </c>
       <c r="CB16" s="74">
         <v>176.7</v>
       </c>
       <c r="CC16" s="74">
         <v>169.3</v>
       </c>
       <c r="CD16" s="35">
         <v>144.19999999999999</v>
       </c>
       <c r="CE16" s="35">
         <v>135.30000000000001</v>
       </c>
       <c r="CF16" s="35">
         <v>117.4</v>
       </c>
       <c r="CG16" s="35">
         <v>190.1</v>
       </c>
       <c r="CH16" s="39">
         <v>182.3</v>
       </c>
-      <c r="CI16" s="89">
+      <c r="CI16" s="77">
         <v>174.7</v>
       </c>
-      <c r="CJ16" s="75"/>
-      <c r="CK16" s="75"/>
+      <c r="CJ16" s="79">
+        <v>153</v>
+      </c>
+      <c r="CK16" s="39">
+        <v>138.9</v>
+      </c>
+      <c r="CL16" s="83">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:89" s="41" customFormat="1">
+    <row r="17" spans="1:90" s="41" customFormat="1">
       <c r="A17" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="24">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="24">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="24">
         <v>472.084</v>
       </c>
       <c r="E17" s="24">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="24">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="24">
         <v>517.22</v>
       </c>
       <c r="H17" s="24">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="24">
@@ -4996,57 +5092,64 @@
       </c>
       <c r="CA17" s="2">
         <v>558.1</v>
       </c>
       <c r="CB17" s="74">
         <v>553.1</v>
       </c>
       <c r="CC17" s="74">
         <v>548.1</v>
       </c>
       <c r="CD17" s="35">
         <v>541.20000000000005</v>
       </c>
       <c r="CE17" s="35">
         <v>535.29999999999995</v>
       </c>
       <c r="CF17" s="35">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="35">
         <v>539.4</v>
       </c>
       <c r="CH17" s="39">
         <v>590.70000000000005</v>
       </c>
-      <c r="CI17" s="89">
+      <c r="CI17" s="77">
         <v>604.29999999999995</v>
       </c>
-      <c r="CJ17" s="75"/>
-      <c r="CK17" s="75"/>
+      <c r="CJ17" s="79">
+        <v>654.29999999999995</v>
+      </c>
+      <c r="CK17" s="39">
+        <v>692.9</v>
+      </c>
+      <c r="CL17" s="95">
+        <v>740</v>
+      </c>
     </row>
-    <row r="18" spans="1:89" s="41" customFormat="1">
+    <row r="18" spans="1:90" s="41" customFormat="1">
       <c r="A18" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="44" t="s">
@@ -5261,57 +5364,64 @@
       </c>
       <c r="CA18" s="2">
         <v>339.7</v>
       </c>
       <c r="CB18" s="74">
         <v>336.5</v>
       </c>
       <c r="CC18" s="74">
         <v>333.8</v>
       </c>
       <c r="CD18" s="35">
         <v>331.5</v>
       </c>
       <c r="CE18" s="35">
         <v>328.7</v>
       </c>
       <c r="CF18" s="35">
         <v>323.8</v>
       </c>
       <c r="CG18" s="35">
         <v>294.5</v>
       </c>
       <c r="CH18" s="39">
         <v>292.5</v>
       </c>
-      <c r="CI18" s="89">
+      <c r="CI18" s="77">
         <v>311.8</v>
       </c>
-      <c r="CJ18" s="75"/>
-      <c r="CK18" s="75"/>
+      <c r="CJ18" s="79">
+        <v>333.2</v>
+      </c>
+      <c r="CK18" s="39">
+        <v>357.5</v>
+      </c>
+      <c r="CL18" s="83">
+        <v>396.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:89" s="41" customFormat="1">
+    <row r="19" spans="1:90" s="41" customFormat="1">
       <c r="A19" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="24">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="24">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="24">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="24">
         <v>330.12</v>
       </c>
       <c r="F19" s="24">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="24">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="24">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="24">
@@ -5526,57 +5636,64 @@
       </c>
       <c r="CA19" s="2">
         <v>304.7</v>
       </c>
       <c r="CB19" s="74">
         <v>299.39999999999998</v>
       </c>
       <c r="CC19" s="74">
         <v>294.10000000000002</v>
       </c>
       <c r="CD19" s="35">
         <v>278.5</v>
       </c>
       <c r="CE19" s="35">
         <v>271.3</v>
       </c>
       <c r="CF19" s="35">
         <v>264.5</v>
       </c>
       <c r="CG19" s="35">
         <v>244.2</v>
       </c>
       <c r="CH19" s="39">
         <v>243.8</v>
       </c>
-      <c r="CI19" s="89">
+      <c r="CI19" s="77">
         <v>248.8</v>
       </c>
-      <c r="CJ19" s="75"/>
-      <c r="CK19" s="75"/>
+      <c r="CJ19" s="79">
+        <v>287.8</v>
+      </c>
+      <c r="CK19" s="39">
+        <v>290.3</v>
+      </c>
+      <c r="CL19" s="83">
+        <v>304.10000000000002</v>
+      </c>
     </row>
-    <row r="20" spans="1:89" s="41" customFormat="1">
+    <row r="20" spans="1:90" s="41" customFormat="1">
       <c r="A20" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="24">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="24">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="24">
         <v>181.411</v>
       </c>
       <c r="E20" s="24">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="24">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="24">
         <v>212.124</v>
       </c>
       <c r="H20" s="24">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="24">
@@ -5791,57 +5908,64 @@
       </c>
       <c r="CA20" s="2">
         <v>141.9</v>
       </c>
       <c r="CB20" s="74">
         <v>139.4</v>
       </c>
       <c r="CC20" s="74">
         <v>134.30000000000001</v>
       </c>
       <c r="CD20" s="35">
         <v>130.1</v>
       </c>
       <c r="CE20" s="35">
         <v>127</v>
       </c>
       <c r="CF20" s="35">
         <v>117.8</v>
       </c>
       <c r="CG20" s="35">
         <v>130.4</v>
       </c>
       <c r="CH20" s="39">
         <v>129.19999999999999</v>
       </c>
-      <c r="CI20" s="89">
+      <c r="CI20" s="77">
         <v>125.4</v>
       </c>
-      <c r="CJ20" s="75"/>
-      <c r="CK20" s="75"/>
+      <c r="CJ20" s="79">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="CK20" s="39">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="CL20" s="83">
+        <v>151.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:89" s="41" customFormat="1">
+    <row r="21" spans="1:90" s="41" customFormat="1">
       <c r="A21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="24">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="24">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="24">
         <v>113.985</v>
       </c>
       <c r="E21" s="24">
         <v>107.069</v>
       </c>
       <c r="F21" s="24">
         <v>103.664</v>
       </c>
       <c r="G21" s="24">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="24">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="24">
@@ -6056,57 +6180,64 @@
       </c>
       <c r="CA21" s="2">
         <v>114.5</v>
       </c>
       <c r="CB21" s="74">
         <v>112.6</v>
       </c>
       <c r="CC21" s="74">
         <v>108.6</v>
       </c>
       <c r="CD21" s="35">
         <v>104.2</v>
       </c>
       <c r="CE21" s="35">
         <v>99.2</v>
       </c>
       <c r="CF21" s="35">
         <v>96.6</v>
       </c>
       <c r="CG21" s="35">
         <v>95.7</v>
       </c>
       <c r="CH21" s="39">
         <v>87.2</v>
       </c>
-      <c r="CI21" s="89">
+      <c r="CI21" s="77">
         <v>76.2</v>
       </c>
-      <c r="CJ21" s="75"/>
-      <c r="CK21" s="75"/>
+      <c r="CJ21" s="79">
+        <v>83.1</v>
+      </c>
+      <c r="CK21" s="39">
+        <v>90.1</v>
+      </c>
+      <c r="CL21" s="83">
+        <v>96.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:89" s="41" customFormat="1">
+    <row r="22" spans="1:90" s="41" customFormat="1">
       <c r="A22" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="24">
         <v>175.191</v>
       </c>
       <c r="C22" s="24">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="24">
         <v>210.655</v>
       </c>
       <c r="E22" s="24">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="24">
         <v>229.547</v>
       </c>
       <c r="G22" s="24">
         <v>225.495</v>
       </c>
       <c r="H22" s="24">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="24">
@@ -6321,57 +6452,64 @@
       </c>
       <c r="CA22" s="2">
         <v>223.4</v>
       </c>
       <c r="CB22" s="74">
         <v>222.1</v>
       </c>
       <c r="CC22" s="74">
         <v>220.6</v>
       </c>
       <c r="CD22" s="35">
         <v>217.9</v>
       </c>
       <c r="CE22" s="35">
         <v>216</v>
       </c>
       <c r="CF22" s="35">
         <v>213.4</v>
       </c>
       <c r="CG22" s="35">
         <v>207.1</v>
       </c>
       <c r="CH22" s="39">
         <v>207.1</v>
       </c>
-      <c r="CI22" s="89">
+      <c r="CI22" s="77">
         <v>214.9</v>
       </c>
-      <c r="CJ22" s="76"/>
-      <c r="CK22" s="76"/>
+      <c r="CJ22" s="79">
+        <v>247.3</v>
+      </c>
+      <c r="CK22" s="39">
+        <v>247.7</v>
+      </c>
+      <c r="CL22" s="83">
+        <v>251.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:89" s="41" customFormat="1">
+    <row r="23" spans="1:90" s="41" customFormat="1">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
       <c r="H23" s="48"/>
       <c r="I23" s="48"/>
       <c r="J23" s="48"/>
       <c r="K23" s="48"/>
       <c r="L23" s="48"/>
       <c r="M23" s="48"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="49"/>
       <c r="T23" s="49"/>
       <c r="U23" s="49"/>
       <c r="V23" s="49"/>
       <c r="W23" s="49"/>
       <c r="X23" s="49"/>
       <c r="Y23" s="49"/>
@@ -6402,179 +6540,179 @@
       <c r="AX23" s="56"/>
       <c r="AY23" s="56"/>
       <c r="AZ23" s="56"/>
       <c r="BA23" s="56"/>
       <c r="BB23" s="56"/>
       <c r="BC23" s="56"/>
       <c r="BD23" s="56"/>
       <c r="BE23" s="56"/>
       <c r="BF23" s="56"/>
       <c r="BG23" s="56"/>
       <c r="BH23" s="56"/>
       <c r="BI23" s="56"/>
       <c r="BJ23" s="56"/>
       <c r="BK23" s="56"/>
       <c r="BL23" s="56"/>
       <c r="BM23" s="56"/>
       <c r="BN23" s="56"/>
       <c r="BO23" s="56"/>
       <c r="BP23" s="56"/>
       <c r="BQ23" s="57"/>
       <c r="BR23" s="58"/>
       <c r="BS23" s="59"/>
       <c r="BT23" s="60"/>
       <c r="BU23" s="61"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="BB24" s="62"/>
       <c r="BC24" s="62"/>
       <c r="BD24" s="62"/>
       <c r="BE24" s="63"/>
       <c r="BF24" s="64"/>
       <c r="BG24" s="64"/>
       <c r="BH24" s="65"/>
       <c r="BN24" s="62"/>
       <c r="BO24" s="62"/>
       <c r="BP24" s="62"/>
       <c r="BQ24" s="63"/>
       <c r="BR24" s="64"/>
       <c r="BS24" s="64"/>
       <c r="BT24" s="65"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="BB25" s="62"/>
       <c r="BC25" s="62"/>
       <c r="BD25" s="62"/>
       <c r="BE25" s="64"/>
       <c r="BF25" s="64"/>
       <c r="BG25" s="66"/>
       <c r="BH25" s="65"/>
       <c r="BN25" s="62"/>
       <c r="BO25" s="62"/>
       <c r="BP25" s="62"/>
       <c r="BQ25" s="64"/>
       <c r="BR25" s="64"/>
       <c r="BS25" s="66"/>
       <c r="BT25" s="65"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="BB26" s="62"/>
       <c r="BC26" s="62"/>
       <c r="BD26" s="62"/>
       <c r="BE26" s="64"/>
       <c r="BF26" s="64"/>
       <c r="BG26" s="64"/>
       <c r="BH26" s="65"/>
       <c r="BN26" s="62"/>
       <c r="BO26" s="62"/>
       <c r="BP26" s="62"/>
       <c r="BQ26" s="64"/>
       <c r="BR26" s="64"/>
       <c r="BS26" s="64"/>
       <c r="BT26" s="65"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="BB27" s="62"/>
       <c r="BC27" s="62"/>
       <c r="BD27" s="62"/>
       <c r="BE27" s="64"/>
       <c r="BF27" s="64"/>
       <c r="BG27" s="64"/>
       <c r="BH27" s="65"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
       <c r="BQ27" s="64"/>
       <c r="BR27" s="64"/>
       <c r="BS27" s="64"/>
       <c r="BT27" s="65"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="BB28" s="62"/>
       <c r="BC28" s="62"/>
       <c r="BD28" s="62"/>
       <c r="BE28" s="64"/>
       <c r="BF28" s="64"/>
       <c r="BG28" s="64"/>
       <c r="BH28" s="65"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
       <c r="BQ28" s="64"/>
       <c r="BR28" s="64"/>
       <c r="BS28" s="64"/>
       <c r="BT28" s="65"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="BB29" s="62"/>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="64"/>
       <c r="BF29" s="64"/>
       <c r="BG29" s="64"/>
       <c r="BH29" s="65"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="62"/>
       <c r="BQ29" s="64"/>
       <c r="BR29" s="64"/>
       <c r="BS29" s="64"/>
       <c r="BT29" s="65"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="BB30" s="62"/>
       <c r="BC30" s="62"/>
       <c r="BD30" s="62"/>
       <c r="BE30" s="64"/>
       <c r="BF30" s="64"/>
       <c r="BG30" s="64"/>
       <c r="BH30" s="65"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
       <c r="BQ30" s="64"/>
       <c r="BR30" s="64"/>
       <c r="BS30" s="64"/>
       <c r="BT30" s="65"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="BB31" s="62"/>
       <c r="BC31" s="62"/>
       <c r="BD31" s="62"/>
       <c r="BE31" s="64"/>
       <c r="BF31" s="64"/>
       <c r="BG31" s="64"/>
       <c r="BH31" s="65"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
       <c r="BQ31" s="64"/>
       <c r="BR31" s="64"/>
       <c r="BS31" s="64"/>
       <c r="BT31" s="65"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="BB32" s="62"/>
       <c r="BC32" s="62"/>
       <c r="BD32" s="62"/>
       <c r="BE32" s="64"/>
       <c r="BF32" s="64"/>
       <c r="BG32" s="64"/>
       <c r="BH32" s="65"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
       <c r="BQ32" s="64"/>
       <c r="BR32" s="64"/>
       <c r="BS32" s="64"/>
       <c r="BT32" s="65"/>
     </row>
     <row r="33" spans="49:72">
       <c r="BB33" s="62"/>
       <c r="BC33" s="62"/>
       <c r="BD33" s="62"/>
       <c r="BE33" s="64"/>
       <c r="BF33" s="64"/>
       <c r="BG33" s="64"/>
       <c r="BH33" s="65"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
@@ -6783,67 +6921,67 @@
     </row>
     <row r="56" spans="55:69">
       <c r="BE56" s="63"/>
       <c r="BQ56" s="63"/>
     </row>
     <row r="57" spans="55:69">
       <c r="BE57" s="63"/>
       <c r="BQ57" s="63"/>
     </row>
     <row r="58" spans="55:69">
       <c r="BE58" s="63"/>
       <c r="BQ58" s="63"/>
     </row>
     <row r="59" spans="55:69">
       <c r="BE59" s="63"/>
       <c r="BQ59" s="63"/>
     </row>
     <row r="60" spans="55:69" ht="13.5" thickBot="1">
       <c r="BC60" s="67"/>
       <c r="BE60" s="72"/>
       <c r="BO60" s="67"/>
       <c r="BQ60" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BV3:CG3"/>
-[...5 lines deleted...]
-    <mergeCell ref="CH3:CI3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CL3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>