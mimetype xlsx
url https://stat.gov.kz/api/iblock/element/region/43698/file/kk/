--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-300" yWindow="105" windowWidth="20100" windowHeight="12225"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="43">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -625,84 +625,84 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 13" xfId="5"/>
     <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 82" xfId="8"/>
     <cellStyle name="Обычный 4 6" xfId="7"/>
     <cellStyle name="Обычный 61" xfId="3"/>
     <cellStyle name="Обычный 62" xfId="4"/>
     <cellStyle name="Обычный 67" xfId="9"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -979,55 +979,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL60"/>
+  <dimension ref="A1:CM60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL8" sqref="CL8"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17" style="41" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="41" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="41" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="41" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="41" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="41" customWidth="1"/>
     <col min="7" max="8" width="8.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="41" customWidth="1"/>
     <col min="10" max="11" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="41" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="41" customWidth="1"/>
     <col min="16" max="16" width="9" style="41" customWidth="1"/>
     <col min="17" max="18" width="9.28515625" style="41" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="41" customWidth="1"/>
     <col min="21" max="23" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.7109375" style="5" customWidth="1"/>
@@ -1050,301 +1050,302 @@
     <col min="50" max="50" width="9.5703125" style="5" customWidth="1"/>
     <col min="51" max="51" width="10.7109375" style="5" customWidth="1"/>
     <col min="52" max="52" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="9.140625" style="5" customWidth="1"/>
     <col min="54" max="59" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="9.140625" style="5"/>
     <col min="61" max="61" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.5703125" style="5" customWidth="1"/>
     <col min="63" max="63" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="9.140625" style="5" customWidth="1"/>
     <col min="66" max="69" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.7109375" style="5" customWidth="1"/>
     <col min="71" max="71" width="11.140625" style="5" customWidth="1"/>
     <col min="72" max="72" width="11" style="5" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="5" customWidth="1"/>
     <col min="74" max="74" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="76" max="85" width="9.140625" style="5"/>
     <col min="86" max="86" width="9.7109375" style="5" customWidth="1"/>
     <col min="87" max="89" width="9.140625" style="5"/>
     <col min="90" max="90" width="9.5703125" style="5" customWidth="1"/>
     <col min="91" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="3" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:91" s="3" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A1" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="94"/>
-[...70 lines deleted...]
-      <c r="BU1" s="94"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
+      <c r="AA1" s="85"/>
+      <c r="AB1" s="85"/>
+      <c r="AC1" s="85"/>
+      <c r="AD1" s="85"/>
+      <c r="AE1" s="85"/>
+      <c r="AF1" s="85"/>
+      <c r="AG1" s="85"/>
+      <c r="AH1" s="85"/>
+      <c r="AI1" s="85"/>
+      <c r="AJ1" s="85"/>
+      <c r="AK1" s="85"/>
+      <c r="AL1" s="85"/>
+      <c r="AM1" s="85"/>
+      <c r="AN1" s="85"/>
+      <c r="AO1" s="85"/>
+      <c r="AP1" s="85"/>
+      <c r="AQ1" s="85"/>
+      <c r="AR1" s="85"/>
+      <c r="AS1" s="85"/>
+      <c r="AT1" s="85"/>
+      <c r="AU1" s="85"/>
+      <c r="AV1" s="85"/>
+      <c r="AW1" s="85"/>
+      <c r="AX1" s="85"/>
+      <c r="AY1" s="85"/>
+      <c r="AZ1" s="85"/>
+      <c r="BA1" s="85"/>
+      <c r="BB1" s="85"/>
+      <c r="BC1" s="85"/>
+      <c r="BD1" s="85"/>
+      <c r="BE1" s="85"/>
+      <c r="BF1" s="85"/>
+      <c r="BG1" s="85"/>
+      <c r="BH1" s="85"/>
+      <c r="BI1" s="85"/>
+      <c r="BJ1" s="85"/>
+      <c r="BK1" s="85"/>
+      <c r="BL1" s="85"/>
+      <c r="BM1" s="85"/>
+      <c r="BN1" s="85"/>
+      <c r="BO1" s="85"/>
+      <c r="BP1" s="85"/>
+      <c r="BQ1" s="85"/>
+      <c r="BR1" s="85"/>
+      <c r="BS1" s="85"/>
+      <c r="BT1" s="85"/>
+      <c r="BU1" s="85"/>
     </row>
-    <row r="2" spans="1:90" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:91" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="89" t="s">
+      <c r="J2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="89"/>
-[...1 lines deleted...]
-      <c r="M2" s="89"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="89" t="s">
+      <c r="V2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="89"/>
-[...2 lines deleted...]
-      <c r="AH2" s="89" t="s">
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="AH2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="89"/>
-[...2 lines deleted...]
-      <c r="AT2" s="89" t="s">
+      <c r="AI2" s="86"/>
+      <c r="AJ2" s="86"/>
+      <c r="AK2" s="86"/>
+      <c r="AT2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="89"/>
-[...2 lines deleted...]
-      <c r="BF2" s="89" t="s">
+      <c r="AU2" s="86"/>
+      <c r="AV2" s="86"/>
+      <c r="AW2" s="86"/>
+      <c r="BF2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="89"/>
-[...2 lines deleted...]
-      <c r="BR2" s="89" t="s">
+      <c r="BG2" s="86"/>
+      <c r="BH2" s="86"/>
+      <c r="BI2" s="86"/>
+      <c r="BR2" s="86" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="89"/>
-[...2 lines deleted...]
-      <c r="CD2" s="90" t="s">
+      <c r="BS2" s="86"/>
+      <c r="BT2" s="86"/>
+      <c r="BU2" s="86"/>
+      <c r="CD2" s="92" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="90"/>
-[...2 lines deleted...]
-      <c r="CH2" s="90"/>
+      <c r="CE2" s="92"/>
+      <c r="CF2" s="92"/>
+      <c r="CG2" s="92"/>
+      <c r="CH2" s="92"/>
     </row>
-    <row r="3" spans="1:90" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="88" t="s">
+    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="85"/>
-[...10 lines deleted...]
-      <c r="N3" s="84" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="85"/>
-[...10 lines deleted...]
-      <c r="Z3" s="84" t="s">
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+      <c r="S3" s="88"/>
+      <c r="T3" s="88"/>
+      <c r="U3" s="88"/>
+      <c r="V3" s="88"/>
+      <c r="W3" s="88"/>
+      <c r="X3" s="88"/>
+      <c r="Y3" s="89"/>
+      <c r="Z3" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="85"/>
-[...10 lines deleted...]
-      <c r="AL3" s="84" t="s">
+      <c r="AA3" s="88"/>
+      <c r="AB3" s="88"/>
+      <c r="AC3" s="88"/>
+      <c r="AD3" s="88"/>
+      <c r="AE3" s="88"/>
+      <c r="AF3" s="88"/>
+      <c r="AG3" s="88"/>
+      <c r="AH3" s="88"/>
+      <c r="AI3" s="88"/>
+      <c r="AJ3" s="88"/>
+      <c r="AK3" s="89"/>
+      <c r="AL3" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="85"/>
-[...10 lines deleted...]
-      <c r="AX3" s="84" t="s">
+      <c r="AM3" s="88"/>
+      <c r="AN3" s="88"/>
+      <c r="AO3" s="88"/>
+      <c r="AP3" s="88"/>
+      <c r="AQ3" s="88"/>
+      <c r="AR3" s="88"/>
+      <c r="AS3" s="88"/>
+      <c r="AT3" s="88"/>
+      <c r="AU3" s="88"/>
+      <c r="AV3" s="88"/>
+      <c r="AW3" s="89"/>
+      <c r="AX3" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="85"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="84" t="s">
+      <c r="AY3" s="88"/>
+      <c r="AZ3" s="88"/>
+      <c r="BA3" s="88"/>
+      <c r="BB3" s="88"/>
+      <c r="BC3" s="88"/>
+      <c r="BD3" s="88"/>
+      <c r="BE3" s="88"/>
+      <c r="BF3" s="88"/>
+      <c r="BG3" s="88"/>
+      <c r="BH3" s="88"/>
+      <c r="BI3" s="90"/>
+      <c r="BJ3" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="85"/>
-[...10 lines deleted...]
-      <c r="BV3" s="84" t="s">
+      <c r="BK3" s="88"/>
+      <c r="BL3" s="88"/>
+      <c r="BM3" s="88"/>
+      <c r="BN3" s="88"/>
+      <c r="BO3" s="88"/>
+      <c r="BP3" s="88"/>
+      <c r="BQ3" s="88"/>
+      <c r="BR3" s="88"/>
+      <c r="BS3" s="88"/>
+      <c r="BT3" s="88"/>
+      <c r="BU3" s="90"/>
+      <c r="BV3" s="87" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="85"/>
-[...10 lines deleted...]
-      <c r="CH3" s="91" t="s">
+      <c r="BW3" s="88"/>
+      <c r="BX3" s="88"/>
+      <c r="BY3" s="88"/>
+      <c r="BZ3" s="88"/>
+      <c r="CA3" s="88"/>
+      <c r="CB3" s="88"/>
+      <c r="CC3" s="88"/>
+      <c r="CD3" s="88"/>
+      <c r="CE3" s="88"/>
+      <c r="CF3" s="88"/>
+      <c r="CG3" s="90"/>
+      <c r="CH3" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="92"/>
-[...2 lines deleted...]
-      <c r="CL3" s="93"/>
+      <c r="CI3" s="94"/>
+      <c r="CJ3" s="94"/>
+      <c r="CK3" s="94"/>
+      <c r="CL3" s="94"/>
+      <c r="CM3" s="95"/>
     </row>
-    <row r="4" spans="1:90" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="88"/>
+    <row r="4" spans="1:91" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="91"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1568,52 +1569,55 @@
       </c>
       <c r="CE4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="75" t="s">
         <v>42</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="7" t="s">
         <v>10</v>
       </c>
+      <c r="CM4" s="7" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="22" customFormat="1">
+    <row r="5" spans="1:91" s="22" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="9">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="9">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="10">
         <v>4783.62</v>
       </c>
       <c r="E5" s="9">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="9">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="11">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="9">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="9">
@@ -1840,52 +1844,55 @@
       </c>
       <c r="CE5" s="16">
         <v>4748.3</v>
       </c>
       <c r="CF5" s="16">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="16">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="21">
         <v>4450.2</v>
       </c>
       <c r="CI5" s="76">
         <v>4523.3</v>
       </c>
       <c r="CJ5" s="80">
         <v>4886.3999999999996</v>
       </c>
       <c r="CK5" s="81">
         <v>5224.5</v>
       </c>
       <c r="CL5" s="82">
         <v>5393</v>
       </c>
+      <c r="CM5" s="81">
+        <v>5211.6000000000004</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" s="41" customFormat="1">
+    <row r="6" spans="1:91" s="41" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="24">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="24">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="24">
         <v>41.692</v>
       </c>
       <c r="E6" s="24">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="24">
         <v>43.49</v>
       </c>
       <c r="G6" s="24">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="24">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="24">
@@ -2112,52 +2119,55 @@
       </c>
       <c r="CE6" s="35">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF6" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="35">
         <v>9</v>
       </c>
       <c r="CH6" s="35">
         <v>9</v>
       </c>
       <c r="CI6" s="77">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ6" s="78">
         <v>11</v>
       </c>
       <c r="CK6" s="39">
         <v>10.8</v>
       </c>
       <c r="CL6" s="83">
         <v>10.6</v>
       </c>
+      <c r="CM6" s="39">
+        <v>9.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" s="41" customFormat="1">
+    <row r="7" spans="1:91" s="41" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="24">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="24">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="24">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="24">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="24">
         <v>449.74</v>
       </c>
       <c r="G7" s="24">
         <v>442.3</v>
       </c>
       <c r="H7" s="24">
         <v>451.971</v>
       </c>
       <c r="I7" s="24">
@@ -2384,52 +2394,55 @@
       </c>
       <c r="CE7" s="35">
         <v>475.8</v>
       </c>
       <c r="CF7" s="35">
         <v>469.5</v>
       </c>
       <c r="CG7" s="35">
         <v>436.5</v>
       </c>
       <c r="CH7" s="39">
         <v>412.9</v>
       </c>
       <c r="CI7" s="77">
         <v>419</v>
       </c>
       <c r="CJ7" s="79">
         <v>426.3</v>
       </c>
       <c r="CK7" s="39">
         <v>458.6</v>
       </c>
       <c r="CL7" s="83">
         <v>489.5</v>
       </c>
+      <c r="CM7" s="39">
+        <v>488.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" s="41" customFormat="1">
+    <row r="8" spans="1:91" s="41" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="24">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="24">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="24">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="24">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="24">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="24">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="24">
         <v>527.16</v>
       </c>
       <c r="I8" s="24">
@@ -2656,52 +2669,55 @@
       </c>
       <c r="CE8" s="35">
         <v>30.7</v>
       </c>
       <c r="CF8" s="35">
         <v>31.2</v>
       </c>
       <c r="CG8" s="35">
         <v>31.7</v>
       </c>
       <c r="CH8" s="39">
         <v>34.200000000000003</v>
       </c>
       <c r="CI8" s="77">
         <v>35.5</v>
       </c>
       <c r="CJ8" s="79">
         <v>39.4</v>
       </c>
       <c r="CK8" s="39">
         <v>41.8</v>
       </c>
       <c r="CL8" s="83">
         <v>43.4</v>
       </c>
+      <c r="CM8" s="40">
+        <v>39</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" s="41" customFormat="1">
+    <row r="9" spans="1:91" s="41" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="24">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="24">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="24">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="24">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="24">
         <v>643.721</v>
       </c>
       <c r="G9" s="24">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="24">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="24">
@@ -2928,52 +2944,55 @@
       </c>
       <c r="CE9" s="35">
         <v>595.29999999999995</v>
       </c>
       <c r="CF9" s="35">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="35">
         <v>568</v>
       </c>
       <c r="CH9" s="39">
         <v>587.4</v>
       </c>
       <c r="CI9" s="77">
         <v>611</v>
       </c>
       <c r="CJ9" s="79">
         <v>671</v>
       </c>
       <c r="CK9" s="39">
         <v>733.9</v>
       </c>
       <c r="CL9" s="83">
         <v>734.9</v>
       </c>
+      <c r="CM9" s="39">
+        <v>627.70000000000005</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" s="41" customFormat="1">
+    <row r="10" spans="1:91" s="41" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="24">
         <v>150.31</v>
       </c>
       <c r="C10" s="24">
         <v>154.126</v>
       </c>
       <c r="D10" s="24">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="24">
         <v>197.65</v>
       </c>
       <c r="F10" s="24">
         <v>203.346</v>
       </c>
       <c r="G10" s="24">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="24">
         <v>157.381</v>
       </c>
       <c r="I10" s="24">
@@ -3197,55 +3216,58 @@
       </c>
       <c r="CD10" s="35">
         <v>246.2</v>
       </c>
       <c r="CE10" s="35">
         <v>244.5</v>
       </c>
       <c r="CF10" s="35">
         <v>240.5</v>
       </c>
       <c r="CG10" s="35">
         <v>218.7</v>
       </c>
       <c r="CH10" s="39">
         <v>219.1</v>
       </c>
       <c r="CI10" s="77">
         <v>215.6</v>
       </c>
       <c r="CJ10" s="79">
         <v>240.9</v>
       </c>
       <c r="CK10" s="39">
         <v>255.9</v>
       </c>
-      <c r="CL10" s="95">
+      <c r="CL10" s="84">
         <v>258</v>
       </c>
+      <c r="CM10" s="39">
+        <v>267.39999999999998</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" s="41" customFormat="1">
+    <row r="11" spans="1:91" s="41" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="24">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="24">
         <v>324.07</v>
       </c>
       <c r="D11" s="24">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="24">
         <v>431.1</v>
       </c>
       <c r="F11" s="24">
         <v>428.83</v>
       </c>
       <c r="G11" s="24">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="24">
         <v>369.916</v>
       </c>
       <c r="I11" s="24">
@@ -3472,52 +3494,55 @@
       </c>
       <c r="CE11" s="35">
         <v>359.7</v>
       </c>
       <c r="CF11" s="35">
         <v>347.3</v>
       </c>
       <c r="CG11" s="35">
         <v>364.5</v>
       </c>
       <c r="CH11" s="39">
         <v>367.3</v>
       </c>
       <c r="CI11" s="77">
         <v>370.7</v>
       </c>
       <c r="CJ11" s="79">
         <v>408.9</v>
       </c>
       <c r="CK11" s="39">
         <v>449.1</v>
       </c>
       <c r="CL11" s="83">
         <v>458.1</v>
       </c>
+      <c r="CM11" s="39">
+        <v>414.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" s="41" customFormat="1">
+    <row r="12" spans="1:91" s="41" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="24">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="24">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="24">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="24">
         <v>450.101</v>
       </c>
       <c r="F12" s="24">
         <v>455.733</v>
       </c>
       <c r="G12" s="24">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="24">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="24">
@@ -3744,52 +3769,55 @@
       </c>
       <c r="CE12" s="35">
         <v>381.3</v>
       </c>
       <c r="CF12" s="35">
         <v>372.9</v>
       </c>
       <c r="CG12" s="35">
         <v>338.9</v>
       </c>
       <c r="CH12" s="39">
         <v>320.3</v>
       </c>
       <c r="CI12" s="77">
         <v>327.3</v>
       </c>
       <c r="CJ12" s="79">
         <v>368.9</v>
       </c>
       <c r="CK12" s="39">
         <v>385.5</v>
       </c>
       <c r="CL12" s="83">
         <v>383.9</v>
       </c>
+      <c r="CM12" s="39">
+        <v>412.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" s="41" customFormat="1">
+    <row r="13" spans="1:91" s="41" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="24">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="24">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="24">
         <v>65.81</v>
       </c>
       <c r="E13" s="24">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="24">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="24">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="24">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="24">
@@ -4016,52 +4044,55 @@
       </c>
       <c r="CE13" s="35">
         <v>72.599999999999994</v>
       </c>
       <c r="CF13" s="35">
         <v>71.3</v>
       </c>
       <c r="CG13" s="35">
         <v>60.7</v>
       </c>
       <c r="CH13" s="39">
         <v>60.4</v>
       </c>
       <c r="CI13" s="77">
         <v>59.9</v>
       </c>
       <c r="CJ13" s="79">
         <v>59</v>
       </c>
       <c r="CK13" s="39">
         <v>64.8</v>
       </c>
       <c r="CL13" s="83">
         <v>68.7</v>
       </c>
+      <c r="CM13" s="39">
+        <v>74.400000000000006</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" s="41" customFormat="1">
+    <row r="14" spans="1:91" s="41" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="24">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="24">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="24">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="24">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="24">
         <v>473.363</v>
       </c>
       <c r="H14" s="24">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="24">
@@ -4288,52 +4319,55 @@
       </c>
       <c r="CE14" s="35">
         <v>476.3</v>
       </c>
       <c r="CF14" s="35">
         <v>468.1</v>
       </c>
       <c r="CG14" s="35">
         <v>318.8</v>
       </c>
       <c r="CH14" s="39">
         <v>323.5</v>
       </c>
       <c r="CI14" s="77">
         <v>326</v>
       </c>
       <c r="CJ14" s="79">
         <v>341.1</v>
       </c>
       <c r="CK14" s="39">
         <v>375.5</v>
       </c>
       <c r="CL14" s="83">
         <v>390.4</v>
       </c>
+      <c r="CM14" s="39">
+        <v>504.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" s="41" customFormat="1">
+    <row r="15" spans="1:91" s="41" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="24">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="24">
         <v>332.464</v>
       </c>
       <c r="D15" s="24">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="24">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="24">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="24">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="24">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="24">
@@ -4560,52 +4594,55 @@
       </c>
       <c r="CE15" s="35">
         <v>390</v>
       </c>
       <c r="CF15" s="35">
         <v>389.1</v>
       </c>
       <c r="CG15" s="35">
         <v>384</v>
       </c>
       <c r="CH15" s="39">
         <v>383.3</v>
       </c>
       <c r="CI15" s="77">
         <v>392.9</v>
       </c>
       <c r="CJ15" s="79">
         <v>426.9</v>
       </c>
       <c r="CK15" s="39">
         <v>474.9</v>
       </c>
       <c r="CL15" s="83">
         <v>483.3</v>
       </c>
+      <c r="CM15" s="39">
+        <v>423.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" s="41" customFormat="1">
+    <row r="16" spans="1:91" s="41" customFormat="1">
       <c r="A16" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="24">
         <v>149.078</v>
       </c>
       <c r="C16" s="24">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="24">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="24">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="24">
         <v>156.321</v>
       </c>
       <c r="G16" s="24">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="24">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="24">
@@ -4832,52 +4869,55 @@
       </c>
       <c r="CE16" s="35">
         <v>135.30000000000001</v>
       </c>
       <c r="CF16" s="35">
         <v>117.4</v>
       </c>
       <c r="CG16" s="35">
         <v>190.1</v>
       </c>
       <c r="CH16" s="39">
         <v>182.3</v>
       </c>
       <c r="CI16" s="77">
         <v>174.7</v>
       </c>
       <c r="CJ16" s="79">
         <v>153</v>
       </c>
       <c r="CK16" s="39">
         <v>138.9</v>
       </c>
       <c r="CL16" s="83">
         <v>132.1</v>
       </c>
+      <c r="CM16" s="39">
+        <v>202.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" s="41" customFormat="1">
+    <row r="17" spans="1:91" s="41" customFormat="1">
       <c r="A17" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="24">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="24">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="24">
         <v>472.084</v>
       </c>
       <c r="E17" s="24">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="24">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="24">
         <v>517.22</v>
       </c>
       <c r="H17" s="24">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="24">
@@ -5101,55 +5141,58 @@
       </c>
       <c r="CD17" s="35">
         <v>541.20000000000005</v>
       </c>
       <c r="CE17" s="35">
         <v>535.29999999999995</v>
       </c>
       <c r="CF17" s="35">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="35">
         <v>539.4</v>
       </c>
       <c r="CH17" s="39">
         <v>590.70000000000005</v>
       </c>
       <c r="CI17" s="77">
         <v>604.29999999999995</v>
       </c>
       <c r="CJ17" s="79">
         <v>654.29999999999995</v>
       </c>
       <c r="CK17" s="39">
         <v>692.9</v>
       </c>
-      <c r="CL17" s="95">
+      <c r="CL17" s="84">
         <v>740</v>
       </c>
+      <c r="CM17" s="39">
+        <v>593.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" s="41" customFormat="1">
+    <row r="18" spans="1:91" s="41" customFormat="1">
       <c r="A18" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="44" t="s">
@@ -5376,52 +5419,55 @@
       </c>
       <c r="CE18" s="35">
         <v>328.7</v>
       </c>
       <c r="CF18" s="35">
         <v>323.8</v>
       </c>
       <c r="CG18" s="35">
         <v>294.5</v>
       </c>
       <c r="CH18" s="39">
         <v>292.5</v>
       </c>
       <c r="CI18" s="77">
         <v>311.8</v>
       </c>
       <c r="CJ18" s="79">
         <v>333.2</v>
       </c>
       <c r="CK18" s="39">
         <v>357.5</v>
       </c>
       <c r="CL18" s="83">
         <v>396.8</v>
       </c>
+      <c r="CM18" s="39">
+        <v>350.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" s="41" customFormat="1">
+    <row r="19" spans="1:91" s="41" customFormat="1">
       <c r="A19" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="24">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="24">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="24">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="24">
         <v>330.12</v>
       </c>
       <c r="F19" s="24">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="24">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="24">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="24">
@@ -5648,52 +5694,55 @@
       </c>
       <c r="CE19" s="35">
         <v>271.3</v>
       </c>
       <c r="CF19" s="35">
         <v>264.5</v>
       </c>
       <c r="CG19" s="35">
         <v>244.2</v>
       </c>
       <c r="CH19" s="39">
         <v>243.8</v>
       </c>
       <c r="CI19" s="77">
         <v>248.8</v>
       </c>
       <c r="CJ19" s="79">
         <v>287.8</v>
       </c>
       <c r="CK19" s="39">
         <v>290.3</v>
       </c>
       <c r="CL19" s="83">
         <v>304.10000000000002</v>
       </c>
+      <c r="CM19" s="39">
+        <v>314.89999999999998</v>
+      </c>
     </row>
-    <row r="20" spans="1:90" s="41" customFormat="1">
+    <row r="20" spans="1:91" s="41" customFormat="1">
       <c r="A20" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="24">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="24">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="24">
         <v>181.411</v>
       </c>
       <c r="E20" s="24">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="24">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="24">
         <v>212.124</v>
       </c>
       <c r="H20" s="24">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="24">
@@ -5920,52 +5969,55 @@
       </c>
       <c r="CE20" s="35">
         <v>127</v>
       </c>
       <c r="CF20" s="35">
         <v>117.8</v>
       </c>
       <c r="CG20" s="35">
         <v>130.4</v>
       </c>
       <c r="CH20" s="39">
         <v>129.19999999999999</v>
       </c>
       <c r="CI20" s="77">
         <v>125.4</v>
       </c>
       <c r="CJ20" s="79">
         <v>134.30000000000001</v>
       </c>
       <c r="CK20" s="39">
         <v>156.30000000000001</v>
       </c>
       <c r="CL20" s="83">
         <v>151.1</v>
       </c>
+      <c r="CM20" s="39">
+        <v>157.19999999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:90" s="41" customFormat="1">
+    <row r="21" spans="1:91" s="41" customFormat="1">
       <c r="A21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="24">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="24">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="24">
         <v>113.985</v>
       </c>
       <c r="E21" s="24">
         <v>107.069</v>
       </c>
       <c r="F21" s="24">
         <v>103.664</v>
       </c>
       <c r="G21" s="24">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="24">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="24">
@@ -6192,52 +6244,55 @@
       </c>
       <c r="CE21" s="35">
         <v>99.2</v>
       </c>
       <c r="CF21" s="35">
         <v>96.6</v>
       </c>
       <c r="CG21" s="35">
         <v>95.7</v>
       </c>
       <c r="CH21" s="39">
         <v>87.2</v>
       </c>
       <c r="CI21" s="77">
         <v>76.2</v>
       </c>
       <c r="CJ21" s="79">
         <v>83.1</v>
       </c>
       <c r="CK21" s="39">
         <v>90.1</v>
       </c>
       <c r="CL21" s="83">
         <v>96.9</v>
       </c>
+      <c r="CM21" s="39">
+        <v>122.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:90" s="41" customFormat="1">
+    <row r="22" spans="1:91" s="41" customFormat="1">
       <c r="A22" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="24">
         <v>175.191</v>
       </c>
       <c r="C22" s="24">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="24">
         <v>210.655</v>
       </c>
       <c r="E22" s="24">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="24">
         <v>229.547</v>
       </c>
       <c r="G22" s="24">
         <v>225.495</v>
       </c>
       <c r="H22" s="24">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="24">
@@ -6464,52 +6519,55 @@
       </c>
       <c r="CE22" s="35">
         <v>216</v>
       </c>
       <c r="CF22" s="35">
         <v>213.4</v>
       </c>
       <c r="CG22" s="35">
         <v>207.1</v>
       </c>
       <c r="CH22" s="39">
         <v>207.1</v>
       </c>
       <c r="CI22" s="77">
         <v>214.9</v>
       </c>
       <c r="CJ22" s="79">
         <v>247.3</v>
       </c>
       <c r="CK22" s="39">
         <v>247.7</v>
       </c>
       <c r="CL22" s="83">
         <v>251.2</v>
       </c>
+      <c r="CM22" s="39">
+        <v>209.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:90" s="41" customFormat="1">
+    <row r="23" spans="1:91" s="41" customFormat="1">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
       <c r="H23" s="48"/>
       <c r="I23" s="48"/>
       <c r="J23" s="48"/>
       <c r="K23" s="48"/>
       <c r="L23" s="48"/>
       <c r="M23" s="48"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="49"/>
       <c r="T23" s="49"/>
       <c r="U23" s="49"/>
       <c r="V23" s="49"/>
       <c r="W23" s="49"/>
       <c r="X23" s="49"/>
       <c r="Y23" s="49"/>
@@ -6540,179 +6598,179 @@
       <c r="AX23" s="56"/>
       <c r="AY23" s="56"/>
       <c r="AZ23" s="56"/>
       <c r="BA23" s="56"/>
       <c r="BB23" s="56"/>
       <c r="BC23" s="56"/>
       <c r="BD23" s="56"/>
       <c r="BE23" s="56"/>
       <c r="BF23" s="56"/>
       <c r="BG23" s="56"/>
       <c r="BH23" s="56"/>
       <c r="BI23" s="56"/>
       <c r="BJ23" s="56"/>
       <c r="BK23" s="56"/>
       <c r="BL23" s="56"/>
       <c r="BM23" s="56"/>
       <c r="BN23" s="56"/>
       <c r="BO23" s="56"/>
       <c r="BP23" s="56"/>
       <c r="BQ23" s="57"/>
       <c r="BR23" s="58"/>
       <c r="BS23" s="59"/>
       <c r="BT23" s="60"/>
       <c r="BU23" s="61"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="BB24" s="62"/>
       <c r="BC24" s="62"/>
       <c r="BD24" s="62"/>
       <c r="BE24" s="63"/>
       <c r="BF24" s="64"/>
       <c r="BG24" s="64"/>
       <c r="BH24" s="65"/>
       <c r="BN24" s="62"/>
       <c r="BO24" s="62"/>
       <c r="BP24" s="62"/>
       <c r="BQ24" s="63"/>
       <c r="BR24" s="64"/>
       <c r="BS24" s="64"/>
       <c r="BT24" s="65"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="BB25" s="62"/>
       <c r="BC25" s="62"/>
       <c r="BD25" s="62"/>
       <c r="BE25" s="64"/>
       <c r="BF25" s="64"/>
       <c r="BG25" s="66"/>
       <c r="BH25" s="65"/>
       <c r="BN25" s="62"/>
       <c r="BO25" s="62"/>
       <c r="BP25" s="62"/>
       <c r="BQ25" s="64"/>
       <c r="BR25" s="64"/>
       <c r="BS25" s="66"/>
       <c r="BT25" s="65"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="BB26" s="62"/>
       <c r="BC26" s="62"/>
       <c r="BD26" s="62"/>
       <c r="BE26" s="64"/>
       <c r="BF26" s="64"/>
       <c r="BG26" s="64"/>
       <c r="BH26" s="65"/>
       <c r="BN26" s="62"/>
       <c r="BO26" s="62"/>
       <c r="BP26" s="62"/>
       <c r="BQ26" s="64"/>
       <c r="BR26" s="64"/>
       <c r="BS26" s="64"/>
       <c r="BT26" s="65"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="BB27" s="62"/>
       <c r="BC27" s="62"/>
       <c r="BD27" s="62"/>
       <c r="BE27" s="64"/>
       <c r="BF27" s="64"/>
       <c r="BG27" s="64"/>
       <c r="BH27" s="65"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
       <c r="BQ27" s="64"/>
       <c r="BR27" s="64"/>
       <c r="BS27" s="64"/>
       <c r="BT27" s="65"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="BB28" s="62"/>
       <c r="BC28" s="62"/>
       <c r="BD28" s="62"/>
       <c r="BE28" s="64"/>
       <c r="BF28" s="64"/>
       <c r="BG28" s="64"/>
       <c r="BH28" s="65"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
       <c r="BQ28" s="64"/>
       <c r="BR28" s="64"/>
       <c r="BS28" s="64"/>
       <c r="BT28" s="65"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="BB29" s="62"/>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="64"/>
       <c r="BF29" s="64"/>
       <c r="BG29" s="64"/>
       <c r="BH29" s="65"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="62"/>
       <c r="BQ29" s="64"/>
       <c r="BR29" s="64"/>
       <c r="BS29" s="64"/>
       <c r="BT29" s="65"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="BB30" s="62"/>
       <c r="BC30" s="62"/>
       <c r="BD30" s="62"/>
       <c r="BE30" s="64"/>
       <c r="BF30" s="64"/>
       <c r="BG30" s="64"/>
       <c r="BH30" s="65"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
       <c r="BQ30" s="64"/>
       <c r="BR30" s="64"/>
       <c r="BS30" s="64"/>
       <c r="BT30" s="65"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="BB31" s="62"/>
       <c r="BC31" s="62"/>
       <c r="BD31" s="62"/>
       <c r="BE31" s="64"/>
       <c r="BF31" s="64"/>
       <c r="BG31" s="64"/>
       <c r="BH31" s="65"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
       <c r="BQ31" s="64"/>
       <c r="BR31" s="64"/>
       <c r="BS31" s="64"/>
       <c r="BT31" s="65"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="BB32" s="62"/>
       <c r="BC32" s="62"/>
       <c r="BD32" s="62"/>
       <c r="BE32" s="64"/>
       <c r="BF32" s="64"/>
       <c r="BG32" s="64"/>
       <c r="BH32" s="65"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
       <c r="BQ32" s="64"/>
       <c r="BR32" s="64"/>
       <c r="BS32" s="64"/>
       <c r="BT32" s="65"/>
     </row>
     <row r="33" spans="49:72">
       <c r="BB33" s="62"/>
       <c r="BC33" s="62"/>
       <c r="BD33" s="62"/>
       <c r="BE33" s="64"/>
       <c r="BF33" s="64"/>
       <c r="BG33" s="64"/>
       <c r="BH33" s="65"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
@@ -6921,67 +6979,67 @@
     </row>
     <row r="56" spans="55:69">
       <c r="BE56" s="63"/>
       <c r="BQ56" s="63"/>
     </row>
     <row r="57" spans="55:69">
       <c r="BE57" s="63"/>
       <c r="BQ57" s="63"/>
     </row>
     <row r="58" spans="55:69">
       <c r="BE58" s="63"/>
       <c r="BQ58" s="63"/>
     </row>
     <row r="59" spans="55:69">
       <c r="BE59" s="63"/>
       <c r="BQ59" s="63"/>
     </row>
     <row r="60" spans="55:69" ht="13.5" thickBot="1">
       <c r="BC60" s="67"/>
       <c r="BE60" s="72"/>
       <c r="BO60" s="67"/>
       <c r="BQ60" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="BV3:CG3"/>
-[...5 lines deleted...]
-    <mergeCell ref="CH3:CL3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>