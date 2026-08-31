--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-300" yWindow="105" windowWidth="20100" windowHeight="12225"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="43">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -626,82 +626,82 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 13" xfId="5"/>
     <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="10"/>
     <cellStyle name="Обычный 2 82" xfId="8"/>
     <cellStyle name="Обычный 4 6" xfId="7"/>
     <cellStyle name="Обычный 61" xfId="3"/>
     <cellStyle name="Обычный 62" xfId="4"/>
     <cellStyle name="Обычный 67" xfId="9"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -979,55 +979,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM60"/>
+  <dimension ref="A1:CN60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM22"/>
+      <selection pane="topRight" activeCell="CN7" sqref="CN7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17" style="41" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="41" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="41" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="41" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="41" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="41" customWidth="1"/>
     <col min="7" max="8" width="8.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="41" customWidth="1"/>
     <col min="10" max="11" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="41" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="41" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="41" customWidth="1"/>
     <col min="16" max="16" width="9" style="41" customWidth="1"/>
     <col min="17" max="18" width="9.28515625" style="41" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10" style="41" customWidth="1"/>
     <col min="21" max="23" width="9" style="41" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.7109375" style="5" customWidth="1"/>
@@ -1050,302 +1050,303 @@
     <col min="50" max="50" width="9.5703125" style="5" customWidth="1"/>
     <col min="51" max="51" width="10.7109375" style="5" customWidth="1"/>
     <col min="52" max="52" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="9.140625" style="5" customWidth="1"/>
     <col min="54" max="59" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="9.140625" style="5"/>
     <col min="61" max="61" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="9.5703125" style="5" customWidth="1"/>
     <col min="63" max="63" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="9.140625" style="5" customWidth="1"/>
     <col min="66" max="69" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.7109375" style="5" customWidth="1"/>
     <col min="71" max="71" width="11.140625" style="5" customWidth="1"/>
     <col min="72" max="72" width="11" style="5" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="5" customWidth="1"/>
     <col min="74" max="74" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="76" max="85" width="9.140625" style="5"/>
     <col min="86" max="86" width="9.7109375" style="5" customWidth="1"/>
     <col min="87" max="89" width="9.140625" style="5"/>
     <col min="90" max="90" width="9.5703125" style="5" customWidth="1"/>
     <col min="91" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" s="3" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:92" s="3" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A1" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="85"/>
-[...70 lines deleted...]
-      <c r="BU1" s="85"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
+      <c r="N1" s="95"/>
+      <c r="O1" s="95"/>
+      <c r="P1" s="95"/>
+      <c r="Q1" s="95"/>
+      <c r="R1" s="95"/>
+      <c r="S1" s="95"/>
+      <c r="T1" s="95"/>
+      <c r="U1" s="95"/>
+      <c r="V1" s="95"/>
+      <c r="W1" s="95"/>
+      <c r="X1" s="95"/>
+      <c r="Y1" s="95"/>
+      <c r="Z1" s="95"/>
+      <c r="AA1" s="95"/>
+      <c r="AB1" s="95"/>
+      <c r="AC1" s="95"/>
+      <c r="AD1" s="95"/>
+      <c r="AE1" s="95"/>
+      <c r="AF1" s="95"/>
+      <c r="AG1" s="95"/>
+      <c r="AH1" s="95"/>
+      <c r="AI1" s="95"/>
+      <c r="AJ1" s="95"/>
+      <c r="AK1" s="95"/>
+      <c r="AL1" s="95"/>
+      <c r="AM1" s="95"/>
+      <c r="AN1" s="95"/>
+      <c r="AO1" s="95"/>
+      <c r="AP1" s="95"/>
+      <c r="AQ1" s="95"/>
+      <c r="AR1" s="95"/>
+      <c r="AS1" s="95"/>
+      <c r="AT1" s="95"/>
+      <c r="AU1" s="95"/>
+      <c r="AV1" s="95"/>
+      <c r="AW1" s="95"/>
+      <c r="AX1" s="95"/>
+      <c r="AY1" s="95"/>
+      <c r="AZ1" s="95"/>
+      <c r="BA1" s="95"/>
+      <c r="BB1" s="95"/>
+      <c r="BC1" s="95"/>
+      <c r="BD1" s="95"/>
+      <c r="BE1" s="95"/>
+      <c r="BF1" s="95"/>
+      <c r="BG1" s="95"/>
+      <c r="BH1" s="95"/>
+      <c r="BI1" s="95"/>
+      <c r="BJ1" s="95"/>
+      <c r="BK1" s="95"/>
+      <c r="BL1" s="95"/>
+      <c r="BM1" s="95"/>
+      <c r="BN1" s="95"/>
+      <c r="BO1" s="95"/>
+      <c r="BP1" s="95"/>
+      <c r="BQ1" s="95"/>
+      <c r="BR1" s="95"/>
+      <c r="BS1" s="95"/>
+      <c r="BT1" s="95"/>
+      <c r="BU1" s="95"/>
     </row>
-    <row r="2" spans="1:91" s="3" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:92" s="3" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="86" t="s">
+      <c r="J2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="86"/>
-[...1 lines deleted...]
-      <c r="M2" s="86"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="86" t="s">
+      <c r="V2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="86"/>
-[...2 lines deleted...]
-      <c r="AH2" s="86" t="s">
+      <c r="W2" s="90"/>
+      <c r="X2" s="90"/>
+      <c r="Y2" s="90"/>
+      <c r="AH2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="86"/>
-[...2 lines deleted...]
-      <c r="AT2" s="86" t="s">
+      <c r="AI2" s="90"/>
+      <c r="AJ2" s="90"/>
+      <c r="AK2" s="90"/>
+      <c r="AT2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="86"/>
-[...2 lines deleted...]
-      <c r="BF2" s="86" t="s">
+      <c r="AU2" s="90"/>
+      <c r="AV2" s="90"/>
+      <c r="AW2" s="90"/>
+      <c r="BF2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="86"/>
-[...2 lines deleted...]
-      <c r="BR2" s="86" t="s">
+      <c r="BG2" s="90"/>
+      <c r="BH2" s="90"/>
+      <c r="BI2" s="90"/>
+      <c r="BR2" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="86"/>
-[...2 lines deleted...]
-      <c r="CD2" s="92" t="s">
+      <c r="BS2" s="90"/>
+      <c r="BT2" s="90"/>
+      <c r="BU2" s="90"/>
+      <c r="CD2" s="91" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="92"/>
-[...2 lines deleted...]
-      <c r="CH2" s="92"/>
+      <c r="CE2" s="91"/>
+      <c r="CF2" s="91"/>
+      <c r="CG2" s="91"/>
+      <c r="CH2" s="91"/>
     </row>
-    <row r="3" spans="1:91" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="91" t="s">
+    <row r="3" spans="1:92" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="85" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="88"/>
-[...10 lines deleted...]
-      <c r="N3" s="87" t="s">
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="88"/>
-[...10 lines deleted...]
-      <c r="Z3" s="87" t="s">
+      <c r="O3" s="86"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
+      <c r="T3" s="86"/>
+      <c r="U3" s="86"/>
+      <c r="V3" s="86"/>
+      <c r="W3" s="86"/>
+      <c r="X3" s="86"/>
+      <c r="Y3" s="88"/>
+      <c r="Z3" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="88"/>
-[...10 lines deleted...]
-      <c r="AL3" s="87" t="s">
+      <c r="AA3" s="86"/>
+      <c r="AB3" s="86"/>
+      <c r="AC3" s="86"/>
+      <c r="AD3" s="86"/>
+      <c r="AE3" s="86"/>
+      <c r="AF3" s="86"/>
+      <c r="AG3" s="86"/>
+      <c r="AH3" s="86"/>
+      <c r="AI3" s="86"/>
+      <c r="AJ3" s="86"/>
+      <c r="AK3" s="88"/>
+      <c r="AL3" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="88"/>
-[...10 lines deleted...]
-      <c r="AX3" s="87" t="s">
+      <c r="AM3" s="86"/>
+      <c r="AN3" s="86"/>
+      <c r="AO3" s="86"/>
+      <c r="AP3" s="86"/>
+      <c r="AQ3" s="86"/>
+      <c r="AR3" s="86"/>
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="88"/>
+      <c r="AX3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="88"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="87" t="s">
+      <c r="AY3" s="86"/>
+      <c r="AZ3" s="86"/>
+      <c r="BA3" s="86"/>
+      <c r="BB3" s="86"/>
+      <c r="BC3" s="86"/>
+      <c r="BD3" s="86"/>
+      <c r="BE3" s="86"/>
+      <c r="BF3" s="86"/>
+      <c r="BG3" s="86"/>
+      <c r="BH3" s="86"/>
+      <c r="BI3" s="87"/>
+      <c r="BJ3" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="88"/>
-[...10 lines deleted...]
-      <c r="BV3" s="87" t="s">
+      <c r="BK3" s="86"/>
+      <c r="BL3" s="86"/>
+      <c r="BM3" s="86"/>
+      <c r="BN3" s="86"/>
+      <c r="BO3" s="86"/>
+      <c r="BP3" s="86"/>
+      <c r="BQ3" s="86"/>
+      <c r="BR3" s="86"/>
+      <c r="BS3" s="86"/>
+      <c r="BT3" s="86"/>
+      <c r="BU3" s="87"/>
+      <c r="BV3" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="88"/>
-[...10 lines deleted...]
-      <c r="CH3" s="93" t="s">
+      <c r="BW3" s="86"/>
+      <c r="BX3" s="86"/>
+      <c r="BY3" s="86"/>
+      <c r="BZ3" s="86"/>
+      <c r="CA3" s="86"/>
+      <c r="CB3" s="86"/>
+      <c r="CC3" s="86"/>
+      <c r="CD3" s="86"/>
+      <c r="CE3" s="86"/>
+      <c r="CF3" s="86"/>
+      <c r="CG3" s="87"/>
+      <c r="CH3" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="94"/>
-[...3 lines deleted...]
-      <c r="CM3" s="95"/>
+      <c r="CI3" s="93"/>
+      <c r="CJ3" s="93"/>
+      <c r="CK3" s="93"/>
+      <c r="CL3" s="93"/>
+      <c r="CM3" s="93"/>
+      <c r="CN3" s="94"/>
     </row>
-    <row r="4" spans="1:91" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="91"/>
+    <row r="4" spans="1:92" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="89"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1572,52 +1573,55 @@
       </c>
       <c r="CF4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="75" t="s">
         <v>42</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CM4" s="7" t="s">
         <v>11</v>
       </c>
+      <c r="CN4" s="7" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="22" customFormat="1">
+    <row r="5" spans="1:92" s="22" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="9">
         <v>4059.4769999999999</v>
       </c>
       <c r="C5" s="9">
         <v>4222.8680000000004</v>
       </c>
       <c r="D5" s="10">
         <v>4783.62</v>
       </c>
       <c r="E5" s="9">
         <v>5368.4939999999997</v>
       </c>
       <c r="F5" s="9">
         <v>5383.2380000000003</v>
       </c>
       <c r="G5" s="11">
         <v>5232.1170000000002</v>
       </c>
       <c r="H5" s="9">
         <v>4812.0709999999999</v>
       </c>
       <c r="I5" s="9">
@@ -1847,52 +1851,55 @@
       </c>
       <c r="CF5" s="16">
         <v>4633.1000000000004</v>
       </c>
       <c r="CG5" s="16">
         <v>4432.2</v>
       </c>
       <c r="CH5" s="21">
         <v>4450.2</v>
       </c>
       <c r="CI5" s="76">
         <v>4523.3</v>
       </c>
       <c r="CJ5" s="80">
         <v>4886.3999999999996</v>
       </c>
       <c r="CK5" s="81">
         <v>5224.5</v>
       </c>
       <c r="CL5" s="82">
         <v>5393</v>
       </c>
       <c r="CM5" s="81">
         <v>5211.6000000000004</v>
       </c>
+      <c r="CN5" s="21">
+        <v>5150.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" s="41" customFormat="1">
+    <row r="6" spans="1:92" s="41" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="24">
         <v>34.557000000000002</v>
       </c>
       <c r="C6" s="24">
         <v>38.643000000000001</v>
       </c>
       <c r="D6" s="24">
         <v>41.692</v>
       </c>
       <c r="E6" s="24">
         <v>41.798000000000002</v>
       </c>
       <c r="F6" s="24">
         <v>43.49</v>
       </c>
       <c r="G6" s="24">
         <v>23.123000000000001</v>
       </c>
       <c r="H6" s="24">
         <v>22.204999999999998</v>
       </c>
       <c r="I6" s="24">
@@ -2122,52 +2129,55 @@
       </c>
       <c r="CF6" s="35">
         <v>8.6999999999999993</v>
       </c>
       <c r="CG6" s="35">
         <v>9</v>
       </c>
       <c r="CH6" s="35">
         <v>9</v>
       </c>
       <c r="CI6" s="77">
         <v>9.3000000000000007</v>
       </c>
       <c r="CJ6" s="78">
         <v>11</v>
       </c>
       <c r="CK6" s="39">
         <v>10.8</v>
       </c>
       <c r="CL6" s="83">
         <v>10.6</v>
       </c>
       <c r="CM6" s="39">
         <v>9.5</v>
       </c>
+      <c r="CN6" s="40">
+        <v>9.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" s="41" customFormat="1">
+    <row r="7" spans="1:92" s="41" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="24">
         <v>353.46699999999998</v>
       </c>
       <c r="C7" s="24">
         <v>359.06200000000001</v>
       </c>
       <c r="D7" s="24">
         <v>365.23899999999998</v>
       </c>
       <c r="E7" s="24">
         <v>444.65199999999999</v>
       </c>
       <c r="F7" s="24">
         <v>449.74</v>
       </c>
       <c r="G7" s="24">
         <v>442.3</v>
       </c>
       <c r="H7" s="24">
         <v>451.971</v>
       </c>
       <c r="I7" s="24">
@@ -2397,52 +2407,55 @@
       </c>
       <c r="CF7" s="35">
         <v>469.5</v>
       </c>
       <c r="CG7" s="35">
         <v>436.5</v>
       </c>
       <c r="CH7" s="39">
         <v>412.9</v>
       </c>
       <c r="CI7" s="77">
         <v>419</v>
       </c>
       <c r="CJ7" s="79">
         <v>426.3</v>
       </c>
       <c r="CK7" s="39">
         <v>458.6</v>
       </c>
       <c r="CL7" s="83">
         <v>489.5</v>
       </c>
       <c r="CM7" s="39">
         <v>488.4</v>
       </c>
+      <c r="CN7" s="40">
+        <v>487.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" s="41" customFormat="1">
+    <row r="8" spans="1:92" s="41" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="24">
         <v>433.97699999999998</v>
       </c>
       <c r="C8" s="24">
         <v>466.56900000000002</v>
       </c>
       <c r="D8" s="24">
         <v>500.43599999999998</v>
       </c>
       <c r="E8" s="24">
         <v>561.74400000000003</v>
       </c>
       <c r="F8" s="24">
         <v>576.13699999999994</v>
       </c>
       <c r="G8" s="24">
         <v>565.35699999999997</v>
       </c>
       <c r="H8" s="24">
         <v>527.16</v>
       </c>
       <c r="I8" s="24">
@@ -2672,52 +2685,55 @@
       </c>
       <c r="CF8" s="35">
         <v>31.2</v>
       </c>
       <c r="CG8" s="35">
         <v>31.7</v>
       </c>
       <c r="CH8" s="39">
         <v>34.200000000000003</v>
       </c>
       <c r="CI8" s="77">
         <v>35.5</v>
       </c>
       <c r="CJ8" s="79">
         <v>39.4</v>
       </c>
       <c r="CK8" s="39">
         <v>41.8</v>
       </c>
       <c r="CL8" s="83">
         <v>43.4</v>
       </c>
       <c r="CM8" s="40">
         <v>39</v>
       </c>
+      <c r="CN8" s="40">
+        <v>38.700000000000003</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" s="41" customFormat="1">
+    <row r="9" spans="1:92" s="41" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="24">
         <v>502.44200000000001</v>
       </c>
       <c r="C9" s="24">
         <v>525.89499999999998</v>
       </c>
       <c r="D9" s="24">
         <v>593.66099999999994</v>
       </c>
       <c r="E9" s="24">
         <v>651.14700000000005</v>
       </c>
       <c r="F9" s="24">
         <v>643.721</v>
       </c>
       <c r="G9" s="24">
         <v>632.01599999999996</v>
       </c>
       <c r="H9" s="24">
         <v>551.93600000000004</v>
       </c>
       <c r="I9" s="24">
@@ -2947,52 +2963,55 @@
       </c>
       <c r="CF9" s="35">
         <v>572.70000000000005</v>
       </c>
       <c r="CG9" s="35">
         <v>568</v>
       </c>
       <c r="CH9" s="39">
         <v>587.4</v>
       </c>
       <c r="CI9" s="77">
         <v>611</v>
       </c>
       <c r="CJ9" s="79">
         <v>671</v>
       </c>
       <c r="CK9" s="39">
         <v>733.9</v>
       </c>
       <c r="CL9" s="83">
         <v>734.9</v>
       </c>
       <c r="CM9" s="39">
         <v>627.70000000000005</v>
       </c>
+      <c r="CN9" s="40">
+        <v>623.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" s="41" customFormat="1">
+    <row r="10" spans="1:92" s="41" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="24">
         <v>150.31</v>
       </c>
       <c r="C10" s="24">
         <v>154.126</v>
       </c>
       <c r="D10" s="24">
         <v>179.46899999999999</v>
       </c>
       <c r="E10" s="24">
         <v>197.65</v>
       </c>
       <c r="F10" s="24">
         <v>203.346</v>
       </c>
       <c r="G10" s="24">
         <v>201.12299999999999</v>
       </c>
       <c r="H10" s="24">
         <v>157.381</v>
       </c>
       <c r="I10" s="24">
@@ -3222,52 +3241,55 @@
       </c>
       <c r="CF10" s="35">
         <v>240.5</v>
       </c>
       <c r="CG10" s="35">
         <v>218.7</v>
       </c>
       <c r="CH10" s="39">
         <v>219.1</v>
       </c>
       <c r="CI10" s="77">
         <v>215.6</v>
       </c>
       <c r="CJ10" s="79">
         <v>240.9</v>
       </c>
       <c r="CK10" s="39">
         <v>255.9</v>
       </c>
       <c r="CL10" s="84">
         <v>258</v>
       </c>
       <c r="CM10" s="39">
         <v>267.39999999999998</v>
       </c>
+      <c r="CN10" s="40">
+        <v>265.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" s="41" customFormat="1">
+    <row r="11" spans="1:92" s="41" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="24">
         <v>309.67899999999997</v>
       </c>
       <c r="C11" s="24">
         <v>324.07</v>
       </c>
       <c r="D11" s="24">
         <v>376.84199999999998</v>
       </c>
       <c r="E11" s="24">
         <v>431.1</v>
       </c>
       <c r="F11" s="24">
         <v>428.83</v>
       </c>
       <c r="G11" s="24">
         <v>416.87900000000002</v>
       </c>
       <c r="H11" s="24">
         <v>369.916</v>
       </c>
       <c r="I11" s="24">
@@ -3497,52 +3519,55 @@
       </c>
       <c r="CF11" s="35">
         <v>347.3</v>
       </c>
       <c r="CG11" s="35">
         <v>364.5</v>
       </c>
       <c r="CH11" s="39">
         <v>367.3</v>
       </c>
       <c r="CI11" s="77">
         <v>370.7</v>
       </c>
       <c r="CJ11" s="79">
         <v>408.9</v>
       </c>
       <c r="CK11" s="39">
         <v>449.1</v>
       </c>
       <c r="CL11" s="83">
         <v>458.1</v>
       </c>
       <c r="CM11" s="39">
         <v>414.5</v>
       </c>
+      <c r="CN11" s="40">
+        <v>409.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" s="41" customFormat="1">
+    <row r="12" spans="1:92" s="41" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="24">
         <v>334.42899999999997</v>
       </c>
       <c r="C12" s="24">
         <v>330.42099999999999</v>
       </c>
       <c r="D12" s="24">
         <v>398.80099999999999</v>
       </c>
       <c r="E12" s="24">
         <v>450.101</v>
       </c>
       <c r="F12" s="24">
         <v>455.733</v>
       </c>
       <c r="G12" s="24">
         <v>444.16899999999998</v>
       </c>
       <c r="H12" s="24">
         <v>392.94900000000001</v>
       </c>
       <c r="I12" s="24">
@@ -3772,52 +3797,55 @@
       </c>
       <c r="CF12" s="35">
         <v>372.9</v>
       </c>
       <c r="CG12" s="35">
         <v>338.9</v>
       </c>
       <c r="CH12" s="39">
         <v>320.3</v>
       </c>
       <c r="CI12" s="77">
         <v>327.3</v>
       </c>
       <c r="CJ12" s="79">
         <v>368.9</v>
       </c>
       <c r="CK12" s="39">
         <v>385.5</v>
       </c>
       <c r="CL12" s="83">
         <v>383.9</v>
       </c>
       <c r="CM12" s="39">
         <v>412.2</v>
       </c>
+      <c r="CN12" s="40">
+        <v>404.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" s="41" customFormat="1">
+    <row r="13" spans="1:92" s="41" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="24">
         <v>54.505000000000003</v>
       </c>
       <c r="C13" s="24">
         <v>57.877000000000002</v>
       </c>
       <c r="D13" s="24">
         <v>65.81</v>
       </c>
       <c r="E13" s="24">
         <v>74.459999999999994</v>
       </c>
       <c r="F13" s="24">
         <v>77.343000000000004</v>
       </c>
       <c r="G13" s="24">
         <v>76.072000000000003</v>
       </c>
       <c r="H13" s="24">
         <v>60.459000000000003</v>
       </c>
       <c r="I13" s="24">
@@ -4047,52 +4075,55 @@
       </c>
       <c r="CF13" s="35">
         <v>71.3</v>
       </c>
       <c r="CG13" s="35">
         <v>60.7</v>
       </c>
       <c r="CH13" s="39">
         <v>60.4</v>
       </c>
       <c r="CI13" s="77">
         <v>59.9</v>
       </c>
       <c r="CJ13" s="79">
         <v>59</v>
       </c>
       <c r="CK13" s="39">
         <v>64.8</v>
       </c>
       <c r="CL13" s="83">
         <v>68.7</v>
       </c>
       <c r="CM13" s="39">
         <v>74.400000000000006</v>
       </c>
+      <c r="CN13" s="40">
+        <v>73.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" s="41" customFormat="1">
+    <row r="14" spans="1:92" s="41" customFormat="1">
       <c r="A14" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>364.73099999999999</v>
       </c>
       <c r="C14" s="24">
         <v>363.47199999999998</v>
       </c>
       <c r="D14" s="24">
         <v>421.35899999999998</v>
       </c>
       <c r="E14" s="24">
         <v>488.06599999999997</v>
       </c>
       <c r="F14" s="24">
         <v>482.65100000000001</v>
       </c>
       <c r="G14" s="24">
         <v>473.363</v>
       </c>
       <c r="H14" s="24">
         <v>396.15499999999997</v>
       </c>
       <c r="I14" s="24">
@@ -4322,52 +4353,55 @@
       </c>
       <c r="CF14" s="35">
         <v>468.1</v>
       </c>
       <c r="CG14" s="35">
         <v>318.8</v>
       </c>
       <c r="CH14" s="39">
         <v>323.5</v>
       </c>
       <c r="CI14" s="77">
         <v>326</v>
       </c>
       <c r="CJ14" s="79">
         <v>341.1</v>
       </c>
       <c r="CK14" s="39">
         <v>375.5</v>
       </c>
       <c r="CL14" s="83">
         <v>390.4</v>
       </c>
       <c r="CM14" s="39">
         <v>504.5</v>
       </c>
+      <c r="CN14" s="40">
+        <v>501.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" s="41" customFormat="1">
+    <row r="15" spans="1:92" s="41" customFormat="1">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="24">
         <v>320.93900000000002</v>
       </c>
       <c r="C15" s="24">
         <v>332.464</v>
       </c>
       <c r="D15" s="24">
         <v>391.81799999999998</v>
       </c>
       <c r="E15" s="24">
         <v>433.96699999999998</v>
       </c>
       <c r="F15" s="24">
         <v>443.17399999999998</v>
       </c>
       <c r="G15" s="24">
         <v>433.02699999999999</v>
       </c>
       <c r="H15" s="24">
         <v>362.99299999999999</v>
       </c>
       <c r="I15" s="24">
@@ -4597,52 +4631,55 @@
       </c>
       <c r="CF15" s="35">
         <v>389.1</v>
       </c>
       <c r="CG15" s="35">
         <v>384</v>
       </c>
       <c r="CH15" s="39">
         <v>383.3</v>
       </c>
       <c r="CI15" s="77">
         <v>392.9</v>
       </c>
       <c r="CJ15" s="79">
         <v>426.9</v>
       </c>
       <c r="CK15" s="39">
         <v>474.9</v>
       </c>
       <c r="CL15" s="83">
         <v>483.3</v>
       </c>
       <c r="CM15" s="39">
         <v>423.5</v>
       </c>
+      <c r="CN15" s="40">
+        <v>420</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" s="41" customFormat="1">
+    <row r="16" spans="1:92" s="41" customFormat="1">
       <c r="A16" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="24">
         <v>149.078</v>
       </c>
       <c r="C16" s="24">
         <v>154.74199999999999</v>
       </c>
       <c r="D16" s="24">
         <v>157.52000000000001</v>
       </c>
       <c r="E16" s="24">
         <v>161.00700000000001</v>
       </c>
       <c r="F16" s="24">
         <v>156.321</v>
       </c>
       <c r="G16" s="24">
         <v>148.44200000000001</v>
       </c>
       <c r="H16" s="24">
         <v>154.19399999999999</v>
       </c>
       <c r="I16" s="24">
@@ -4872,52 +4909,55 @@
       </c>
       <c r="CF16" s="35">
         <v>117.4</v>
       </c>
       <c r="CG16" s="35">
         <v>190.1</v>
       </c>
       <c r="CH16" s="39">
         <v>182.3</v>
       </c>
       <c r="CI16" s="77">
         <v>174.7</v>
       </c>
       <c r="CJ16" s="79">
         <v>153</v>
       </c>
       <c r="CK16" s="39">
         <v>138.9</v>
       </c>
       <c r="CL16" s="83">
         <v>132.1</v>
       </c>
       <c r="CM16" s="39">
         <v>202.6</v>
       </c>
+      <c r="CN16" s="40">
+        <v>190.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" s="41" customFormat="1">
+    <row r="17" spans="1:92" s="41" customFormat="1">
       <c r="A17" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="24">
         <v>366.13099999999997</v>
       </c>
       <c r="C17" s="24">
         <v>396.63099999999997</v>
       </c>
       <c r="D17" s="24">
         <v>472.084</v>
       </c>
       <c r="E17" s="24">
         <v>546.90700000000004</v>
       </c>
       <c r="F17" s="24">
         <v>533.80100000000004</v>
       </c>
       <c r="G17" s="24">
         <v>517.22</v>
       </c>
       <c r="H17" s="24">
         <v>486.04899999999998</v>
       </c>
       <c r="I17" s="24">
@@ -5147,52 +5187,55 @@
       </c>
       <c r="CF17" s="35">
         <v>528.29999999999995</v>
       </c>
       <c r="CG17" s="35">
         <v>539.4</v>
       </c>
       <c r="CH17" s="39">
         <v>590.70000000000005</v>
       </c>
       <c r="CI17" s="77">
         <v>604.29999999999995</v>
       </c>
       <c r="CJ17" s="79">
         <v>654.29999999999995</v>
       </c>
       <c r="CK17" s="39">
         <v>692.9</v>
       </c>
       <c r="CL17" s="84">
         <v>740</v>
       </c>
       <c r="CM17" s="39">
         <v>593.6</v>
       </c>
+      <c r="CN17" s="40">
+        <v>588.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" s="41" customFormat="1">
+    <row r="18" spans="1:92" s="41" customFormat="1">
       <c r="A18" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="44" t="s">
@@ -5422,52 +5465,55 @@
       </c>
       <c r="CF18" s="35">
         <v>323.8</v>
       </c>
       <c r="CG18" s="35">
         <v>294.5</v>
       </c>
       <c r="CH18" s="39">
         <v>292.5</v>
       </c>
       <c r="CI18" s="77">
         <v>311.8</v>
       </c>
       <c r="CJ18" s="79">
         <v>333.2</v>
       </c>
       <c r="CK18" s="39">
         <v>357.5</v>
       </c>
       <c r="CL18" s="83">
         <v>396.8</v>
       </c>
       <c r="CM18" s="39">
         <v>350.2</v>
       </c>
+      <c r="CN18" s="40">
+        <v>347.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" s="41" customFormat="1">
+    <row r="19" spans="1:92" s="41" customFormat="1">
       <c r="A19" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="24">
         <v>250.78200000000001</v>
       </c>
       <c r="C19" s="24">
         <v>270.12299999999999</v>
       </c>
       <c r="D19" s="24">
         <v>312.83800000000002</v>
       </c>
       <c r="E19" s="24">
         <v>330.12</v>
       </c>
       <c r="F19" s="24">
         <v>336.85199999999998</v>
       </c>
       <c r="G19" s="24">
         <v>325.02199999999999</v>
       </c>
       <c r="H19" s="24">
         <v>349.43299999999999</v>
       </c>
       <c r="I19" s="24">
@@ -5697,52 +5743,55 @@
       </c>
       <c r="CF19" s="35">
         <v>264.5</v>
       </c>
       <c r="CG19" s="35">
         <v>244.2</v>
       </c>
       <c r="CH19" s="39">
         <v>243.8</v>
       </c>
       <c r="CI19" s="77">
         <v>248.8</v>
       </c>
       <c r="CJ19" s="79">
         <v>287.8</v>
       </c>
       <c r="CK19" s="39">
         <v>290.3</v>
       </c>
       <c r="CL19" s="83">
         <v>304.10000000000002</v>
       </c>
       <c r="CM19" s="39">
         <v>314.89999999999998</v>
       </c>
+      <c r="CN19" s="40">
+        <v>308.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:91" s="41" customFormat="1">
+    <row r="20" spans="1:92" s="41" customFormat="1">
       <c r="A20" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="24">
         <v>168.53800000000001</v>
       </c>
       <c r="C20" s="24">
         <v>162.58099999999999</v>
       </c>
       <c r="D20" s="24">
         <v>181.411</v>
       </c>
       <c r="E20" s="24">
         <v>224.87700000000001</v>
       </c>
       <c r="F20" s="24">
         <v>218.88800000000001</v>
       </c>
       <c r="G20" s="24">
         <v>212.124</v>
       </c>
       <c r="H20" s="24">
         <v>211.58600000000001</v>
       </c>
       <c r="I20" s="24">
@@ -5972,52 +6021,55 @@
       </c>
       <c r="CF20" s="35">
         <v>117.8</v>
       </c>
       <c r="CG20" s="35">
         <v>130.4</v>
       </c>
       <c r="CH20" s="39">
         <v>129.19999999999999</v>
       </c>
       <c r="CI20" s="77">
         <v>125.4</v>
       </c>
       <c r="CJ20" s="79">
         <v>134.30000000000001</v>
       </c>
       <c r="CK20" s="39">
         <v>156.30000000000001</v>
       </c>
       <c r="CL20" s="83">
         <v>151.1</v>
       </c>
       <c r="CM20" s="39">
         <v>157.19999999999999</v>
       </c>
+      <c r="CN20" s="40">
+        <v>154.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:91" s="41" customFormat="1">
+    <row r="21" spans="1:92" s="41" customFormat="1">
       <c r="A21" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="24">
         <v>90.721000000000004</v>
       </c>
       <c r="C21" s="24">
         <v>105.34399999999999</v>
       </c>
       <c r="D21" s="24">
         <v>113.985</v>
       </c>
       <c r="E21" s="24">
         <v>107.069</v>
       </c>
       <c r="F21" s="24">
         <v>103.664</v>
       </c>
       <c r="G21" s="24">
         <v>96.385000000000005</v>
       </c>
       <c r="H21" s="24">
         <v>111.17100000000001</v>
       </c>
       <c r="I21" s="24">
@@ -6247,52 +6299,55 @@
       </c>
       <c r="CF21" s="35">
         <v>96.6</v>
       </c>
       <c r="CG21" s="35">
         <v>95.7</v>
       </c>
       <c r="CH21" s="39">
         <v>87.2</v>
       </c>
       <c r="CI21" s="77">
         <v>76.2</v>
       </c>
       <c r="CJ21" s="79">
         <v>83.1</v>
       </c>
       <c r="CK21" s="39">
         <v>90.1</v>
       </c>
       <c r="CL21" s="83">
         <v>96.9</v>
       </c>
       <c r="CM21" s="39">
         <v>122.3</v>
       </c>
+      <c r="CN21" s="40">
+        <v>118.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:91" s="41" customFormat="1">
+    <row r="22" spans="1:92" s="41" customFormat="1">
       <c r="A22" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="24">
         <v>175.191</v>
       </c>
       <c r="C22" s="24">
         <v>180.84800000000001</v>
       </c>
       <c r="D22" s="24">
         <v>210.655</v>
       </c>
       <c r="E22" s="24">
         <v>223.82900000000001</v>
       </c>
       <c r="F22" s="24">
         <v>229.547</v>
       </c>
       <c r="G22" s="24">
         <v>225.495</v>
       </c>
       <c r="H22" s="24">
         <v>206.51300000000001</v>
       </c>
       <c r="I22" s="24">
@@ -6522,52 +6577,55 @@
       </c>
       <c r="CF22" s="35">
         <v>213.4</v>
       </c>
       <c r="CG22" s="35">
         <v>207.1</v>
       </c>
       <c r="CH22" s="39">
         <v>207.1</v>
       </c>
       <c r="CI22" s="77">
         <v>214.9</v>
       </c>
       <c r="CJ22" s="79">
         <v>247.3</v>
       </c>
       <c r="CK22" s="39">
         <v>247.7</v>
       </c>
       <c r="CL22" s="83">
         <v>251.2</v>
       </c>
       <c r="CM22" s="39">
         <v>209.7</v>
       </c>
+      <c r="CN22" s="40">
+        <v>208.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:91" s="41" customFormat="1">
+    <row r="23" spans="1:92" s="41" customFormat="1">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
       <c r="C23" s="48"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="48"/>
       <c r="G23" s="48"/>
       <c r="H23" s="48"/>
       <c r="I23" s="48"/>
       <c r="J23" s="48"/>
       <c r="K23" s="48"/>
       <c r="L23" s="48"/>
       <c r="M23" s="48"/>
       <c r="N23" s="49"/>
       <c r="O23" s="49"/>
       <c r="P23" s="49"/>
       <c r="Q23" s="49"/>
       <c r="R23" s="49"/>
       <c r="S23" s="49"/>
       <c r="T23" s="49"/>
       <c r="U23" s="49"/>
       <c r="V23" s="49"/>
       <c r="W23" s="49"/>
       <c r="X23" s="49"/>
       <c r="Y23" s="49"/>
@@ -6598,179 +6656,179 @@
       <c r="AX23" s="56"/>
       <c r="AY23" s="56"/>
       <c r="AZ23" s="56"/>
       <c r="BA23" s="56"/>
       <c r="BB23" s="56"/>
       <c r="BC23" s="56"/>
       <c r="BD23" s="56"/>
       <c r="BE23" s="56"/>
       <c r="BF23" s="56"/>
       <c r="BG23" s="56"/>
       <c r="BH23" s="56"/>
       <c r="BI23" s="56"/>
       <c r="BJ23" s="56"/>
       <c r="BK23" s="56"/>
       <c r="BL23" s="56"/>
       <c r="BM23" s="56"/>
       <c r="BN23" s="56"/>
       <c r="BO23" s="56"/>
       <c r="BP23" s="56"/>
       <c r="BQ23" s="57"/>
       <c r="BR23" s="58"/>
       <c r="BS23" s="59"/>
       <c r="BT23" s="60"/>
       <c r="BU23" s="61"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="BB24" s="62"/>
       <c r="BC24" s="62"/>
       <c r="BD24" s="62"/>
       <c r="BE24" s="63"/>
       <c r="BF24" s="64"/>
       <c r="BG24" s="64"/>
       <c r="BH24" s="65"/>
       <c r="BN24" s="62"/>
       <c r="BO24" s="62"/>
       <c r="BP24" s="62"/>
       <c r="BQ24" s="63"/>
       <c r="BR24" s="64"/>
       <c r="BS24" s="64"/>
       <c r="BT24" s="65"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="BB25" s="62"/>
       <c r="BC25" s="62"/>
       <c r="BD25" s="62"/>
       <c r="BE25" s="64"/>
       <c r="BF25" s="64"/>
       <c r="BG25" s="66"/>
       <c r="BH25" s="65"/>
       <c r="BN25" s="62"/>
       <c r="BO25" s="62"/>
       <c r="BP25" s="62"/>
       <c r="BQ25" s="64"/>
       <c r="BR25" s="64"/>
       <c r="BS25" s="66"/>
       <c r="BT25" s="65"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="BB26" s="62"/>
       <c r="BC26" s="62"/>
       <c r="BD26" s="62"/>
       <c r="BE26" s="64"/>
       <c r="BF26" s="64"/>
       <c r="BG26" s="64"/>
       <c r="BH26" s="65"/>
       <c r="BN26" s="62"/>
       <c r="BO26" s="62"/>
       <c r="BP26" s="62"/>
       <c r="BQ26" s="64"/>
       <c r="BR26" s="64"/>
       <c r="BS26" s="64"/>
       <c r="BT26" s="65"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="BB27" s="62"/>
       <c r="BC27" s="62"/>
       <c r="BD27" s="62"/>
       <c r="BE27" s="64"/>
       <c r="BF27" s="64"/>
       <c r="BG27" s="64"/>
       <c r="BH27" s="65"/>
       <c r="BN27" s="62"/>
       <c r="BO27" s="62"/>
       <c r="BP27" s="62"/>
       <c r="BQ27" s="64"/>
       <c r="BR27" s="64"/>
       <c r="BS27" s="64"/>
       <c r="BT27" s="65"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="BB28" s="62"/>
       <c r="BC28" s="62"/>
       <c r="BD28" s="62"/>
       <c r="BE28" s="64"/>
       <c r="BF28" s="64"/>
       <c r="BG28" s="64"/>
       <c r="BH28" s="65"/>
       <c r="BN28" s="62"/>
       <c r="BO28" s="62"/>
       <c r="BP28" s="62"/>
       <c r="BQ28" s="64"/>
       <c r="BR28" s="64"/>
       <c r="BS28" s="64"/>
       <c r="BT28" s="65"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="BB29" s="62"/>
       <c r="BC29" s="62"/>
       <c r="BD29" s="62"/>
       <c r="BE29" s="64"/>
       <c r="BF29" s="64"/>
       <c r="BG29" s="64"/>
       <c r="BH29" s="65"/>
       <c r="BN29" s="62"/>
       <c r="BO29" s="62"/>
       <c r="BP29" s="62"/>
       <c r="BQ29" s="64"/>
       <c r="BR29" s="64"/>
       <c r="BS29" s="64"/>
       <c r="BT29" s="65"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="BB30" s="62"/>
       <c r="BC30" s="62"/>
       <c r="BD30" s="62"/>
       <c r="BE30" s="64"/>
       <c r="BF30" s="64"/>
       <c r="BG30" s="64"/>
       <c r="BH30" s="65"/>
       <c r="BN30" s="62"/>
       <c r="BO30" s="62"/>
       <c r="BP30" s="62"/>
       <c r="BQ30" s="64"/>
       <c r="BR30" s="64"/>
       <c r="BS30" s="64"/>
       <c r="BT30" s="65"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="BB31" s="62"/>
       <c r="BC31" s="62"/>
       <c r="BD31" s="62"/>
       <c r="BE31" s="64"/>
       <c r="BF31" s="64"/>
       <c r="BG31" s="64"/>
       <c r="BH31" s="65"/>
       <c r="BN31" s="62"/>
       <c r="BO31" s="62"/>
       <c r="BP31" s="62"/>
       <c r="BQ31" s="64"/>
       <c r="BR31" s="64"/>
       <c r="BS31" s="64"/>
       <c r="BT31" s="65"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="BB32" s="62"/>
       <c r="BC32" s="62"/>
       <c r="BD32" s="62"/>
       <c r="BE32" s="64"/>
       <c r="BF32" s="64"/>
       <c r="BG32" s="64"/>
       <c r="BH32" s="65"/>
       <c r="BN32" s="62"/>
       <c r="BO32" s="62"/>
       <c r="BP32" s="62"/>
       <c r="BQ32" s="64"/>
       <c r="BR32" s="64"/>
       <c r="BS32" s="64"/>
       <c r="BT32" s="65"/>
     </row>
     <row r="33" spans="49:72">
       <c r="BB33" s="62"/>
       <c r="BC33" s="62"/>
       <c r="BD33" s="62"/>
       <c r="BE33" s="64"/>
       <c r="BF33" s="64"/>
       <c r="BG33" s="64"/>
       <c r="BH33" s="65"/>
       <c r="BN33" s="62"/>
       <c r="BO33" s="62"/>
@@ -6979,67 +7037,67 @@
     </row>
     <row r="56" spans="55:69">
       <c r="BE56" s="63"/>
       <c r="BQ56" s="63"/>
     </row>
     <row r="57" spans="55:69">
       <c r="BE57" s="63"/>
       <c r="BQ57" s="63"/>
     </row>
     <row r="58" spans="55:69">
       <c r="BE58" s="63"/>
       <c r="BQ58" s="63"/>
     </row>
     <row r="59" spans="55:69">
       <c r="BE59" s="63"/>
       <c r="BQ59" s="63"/>
     </row>
     <row r="60" spans="55:69" ht="13.5" thickBot="1">
       <c r="BC60" s="67"/>
       <c r="BE60" s="72"/>
       <c r="BO60" s="67"/>
       <c r="BQ60" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BV3:CG3"/>
-[...5 lines deleted...]
-    <mergeCell ref="CH3:CM3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CN3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>