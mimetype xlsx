--- v0 (2026-04-16)
+++ v1 (2026-06-23)
@@ -20,249 +20,204 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="Обеспеч. мест. в дошк. орг." sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Обеспеч. мест. в дошк. орг.'!$A$5:$P$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>в процентах</t>
   </si>
   <si>
+    <t>Обеспеченность детей местами  в дошкольных организациях (на 100 мест приходится детей)</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
+    <t>**Данные по области рассчитываются с 2022 года, ввиду образования областей в соответствии с Посланием Президента Республики Казахстан от 16 марта 2022 года</t>
+  </si>
+  <si>
     <r>
       <t>2010</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Обеспеченность детей местами  в дошкольных организациях (на 100 мест приходится детей)</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Увеличение данных за 2010 год произошло за счет пересмотра формы 85-К "Отчет дошкольной организации" и увеличения круга респондентов</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> С 2014 года статистическое наблюдение 85-К  исключено из Плана статистических работ на 2014 год, данные собираются МОН РК</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-    <font>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...10 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...10 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -305,95 +260,93 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -664,328 +617,334 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A5:Z14"/>
+  <dimension ref="A5:AA14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <selection activeCell="O25" sqref="O25"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="23.28515625" style="5" customWidth="1"/>
+    <col min="2" max="22" width="7.85546875" style="5" customWidth="1"/>
+    <col min="23" max="23" width="10.28515625" style="5" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
-[...24 lines deleted...]
-      <c r="W5" s="18"/>
+    <row r="5" spans="1:27" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:26" ht="14.45" customHeight="1">
-[...23 lines deleted...]
-      <c r="Z6" s="7" t="s">
+    <row r="6" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="X6" s="6"/>
+      <c r="AA6" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="12">
+    <row r="7" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A7" s="8"/>
+      <c r="B7" s="9">
         <v>2000</v>
       </c>
       <c r="C7" s="10">
         <v>2001</v>
       </c>
       <c r="D7" s="10">
         <v>2002</v>
       </c>
       <c r="E7" s="10">
         <v>2003</v>
       </c>
       <c r="F7" s="10">
         <v>2004</v>
       </c>
       <c r="G7" s="10">
         <v>2005</v>
       </c>
       <c r="H7" s="10">
         <v>2006</v>
       </c>
       <c r="I7" s="10">
         <v>2007</v>
       </c>
       <c r="J7" s="10">
         <v>2008</v>
       </c>
       <c r="K7" s="10">
         <v>2009</v>
       </c>
       <c r="L7" s="10" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M7" s="10">
         <v>2011</v>
       </c>
       <c r="N7" s="10">
         <v>2012</v>
       </c>
       <c r="O7" s="10">
         <v>2013</v>
       </c>
       <c r="P7" s="10" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q7" s="10">
         <v>2015</v>
       </c>
       <c r="R7" s="10">
         <v>2016</v>
       </c>
       <c r="S7" s="10">
         <v>2017</v>
       </c>
       <c r="T7" s="10">
         <v>2018</v>
       </c>
       <c r="U7" s="11">
         <v>2019</v>
       </c>
       <c r="V7" s="10">
         <v>2020</v>
       </c>
-      <c r="W7" s="9">
+      <c r="W7" s="12">
         <v>2021</v>
       </c>
       <c r="X7" s="10">
         <v>2022</v>
       </c>
-      <c r="Y7" s="9">
+      <c r="Y7" s="12">
         <v>2023</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="Z7" s="12">
         <v>2024</v>
       </c>
+      <c r="AA7" s="12">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:26" ht="14.45" customHeight="1">
-[...3 lines deleted...]
-      <c r="B8" s="19">
+    <row r="8" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="14">
         <v>66.60399931635618</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="14">
         <v>70.619235836627141</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="14">
         <v>86.897767332549947</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="14">
         <v>90.197644240367339</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="14">
         <v>88.908544135857071</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="14">
         <v>92.517776341305762</v>
       </c>
-      <c r="H8" s="19">
+      <c r="H8" s="14">
         <v>101.15480192954247</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="14">
         <v>101.7046911048449</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="14">
         <v>102.15669014084507</v>
       </c>
-      <c r="K8" s="19">
+      <c r="K8" s="14">
         <v>100.9290860826697</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L8" s="14">
         <v>98.72027972027972</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M8" s="14">
         <v>98.895582329317264</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="14">
         <v>98.483703863587309</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="14">
         <v>98.551641878240545</v>
       </c>
-      <c r="P8" s="19">
+      <c r="P8" s="14">
         <v>102.53060709327275</v>
       </c>
-      <c r="Q8" s="19">
+      <c r="Q8" s="14">
         <v>99.069536970764744</v>
       </c>
-      <c r="R8" s="19">
+      <c r="R8" s="14">
         <v>67.14801705324841</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="14">
         <v>86.082496250383727</v>
       </c>
-      <c r="T8" s="19">
+      <c r="T8" s="14">
         <v>98.158443813744938</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="14">
         <v>87.129757364278177</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="14">
         <v>93.97</v>
       </c>
       <c r="W8" s="15">
         <v>92.2</v>
       </c>
       <c r="X8" s="15">
         <v>87.9</v>
       </c>
       <c r="Y8" s="15">
         <v>88.88</v>
       </c>
       <c r="Z8" s="15">
         <v>84.863893878679008</v>
       </c>
+      <c r="AA8" s="16">
+        <v>85.95</v>
+      </c>
     </row>
-    <row r="9" spans="1:26" s="5" customFormat="1" ht="14.45" customHeight="1">
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="14.45" customHeight="1">
       <c r="A9" s="17" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
     </row>
-    <row r="10" spans="1:26" ht="14.45" customHeight="1">
-[...16 lines deleted...]
-      <c r="O10" s="16"/>
+    <row r="10" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
     </row>
-    <row r="11" spans="1:26">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="11" spans="1:27">
+      <c r="A11" s="19" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
-      <c r="A12" s="3"/>
+    <row r="12" spans="1:27">
+      <c r="A12" s="19"/>
     </row>
-    <row r="13" spans="1:26">
-      <c r="A13" s="3"/>
+    <row r="13" spans="1:27">
+      <c r="A13" s="19"/>
     </row>
-    <row r="14" spans="1:26">
-      <c r="A14" s="4"/>
+    <row r="14" spans="1:27">
+      <c r="A14" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A5:W5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236215" top="0.59055118110236215" bottom="0.59055118110236215" header="0.23622047244094488" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>