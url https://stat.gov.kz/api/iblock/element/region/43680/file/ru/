--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -645,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G39" sqref="G39"/>
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="18" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
@@ -1076,51 +1076,53 @@
         <v>97.5</v>
       </c>
       <c r="K13" s="19">
         <v>102.6</v>
       </c>
       <c r="L13" s="28">
         <v>107.3</v>
       </c>
       <c r="M13" s="28">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="19">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="34">
         <v>118.2</v>
       </c>
       <c r="D14" s="34">
         <v>141.1</v>
       </c>
-      <c r="E14" s="23"/>
+      <c r="E14" s="34">
+        <v>91</v>
+      </c>
       <c r="F14" s="19"/>
       <c r="G14" s="23"/>
       <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
@@ -1434,51 +1436,53 @@
         <v>120.6</v>
       </c>
       <c r="K23" s="19">
         <v>112.1</v>
       </c>
       <c r="L23" s="28">
         <v>109.3</v>
       </c>
       <c r="M23" s="28">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="16">
         <v>2026</v>
       </c>
       <c r="B24" s="19">
         <v>103.8</v>
       </c>
       <c r="C24" s="34">
         <v>106.8</v>
       </c>
       <c r="D24" s="34">
         <v>106.3</v>
       </c>
-      <c r="E24" s="23"/>
+      <c r="E24" s="34">
+        <v>106.3</v>
+      </c>
       <c r="F24" s="19"/>
       <c r="G24" s="23"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
@@ -1792,51 +1796,53 @@
         <v>116.7</v>
       </c>
       <c r="K33" s="21">
         <v>116.2</v>
       </c>
       <c r="L33" s="30">
         <v>115.5</v>
       </c>
       <c r="M33" s="30">
         <v>115.5</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="17">
         <v>2026</v>
       </c>
       <c r="B34" s="32">
         <v>103.8</v>
       </c>
       <c r="C34" s="33">
         <v>105.4</v>
       </c>
       <c r="D34" s="33">
         <v>105.7</v>
       </c>
-      <c r="E34" s="31"/>
+      <c r="E34" s="33">
+        <v>105.9</v>
+      </c>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13">
       <c r="J35" s="19"/>
     </row>
     <row r="38" spans="1:13">
       <c r="E38" s="27"/>
     </row>
     <row r="39" spans="1:13">
       <c r="E39" s="27"/>
     </row>
     <row r="40" spans="1:13">
       <c r="E40" s="27"/>
       <c r="F40" s="26"/>
     </row>
     <row r="41" spans="1:13">
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>