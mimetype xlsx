--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -645,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G35" sqref="G35"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="18" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
@@ -1079,51 +1079,53 @@
         <v>102.6</v>
       </c>
       <c r="L13" s="28">
         <v>107.3</v>
       </c>
       <c r="M13" s="28">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="19">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="34">
         <v>118.2</v>
       </c>
       <c r="D14" s="34">
         <v>141.1</v>
       </c>
       <c r="E14" s="34">
         <v>91</v>
       </c>
-      <c r="F14" s="19"/>
+      <c r="F14" s="34">
+        <v>117.3</v>
+      </c>
       <c r="G14" s="23"/>
       <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
     </row>
@@ -1439,51 +1441,53 @@
         <v>112.1</v>
       </c>
       <c r="L23" s="28">
         <v>109.3</v>
       </c>
       <c r="M23" s="28">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="16">
         <v>2026</v>
       </c>
       <c r="B24" s="19">
         <v>103.8</v>
       </c>
       <c r="C24" s="34">
         <v>106.8</v>
       </c>
       <c r="D24" s="34">
         <v>106.3</v>
       </c>
       <c r="E24" s="34">
         <v>106.3</v>
       </c>
-      <c r="F24" s="19"/>
+      <c r="F24" s="34">
+        <v>107</v>
+      </c>
       <c r="G24" s="23"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
@@ -1799,79 +1803,78 @@
         <v>116.2</v>
       </c>
       <c r="L33" s="30">
         <v>115.5</v>
       </c>
       <c r="M33" s="30">
         <v>115.5</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="17">
         <v>2026</v>
       </c>
       <c r="B34" s="32">
         <v>103.8</v>
       </c>
       <c r="C34" s="33">
         <v>105.4</v>
       </c>
       <c r="D34" s="33">
         <v>105.7</v>
       </c>
       <c r="E34" s="33">
         <v>105.9</v>
       </c>
-      <c r="F34" s="31"/>
+      <c r="F34" s="33">
+        <v>106.1</v>
+      </c>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13">
       <c r="J35" s="19"/>
     </row>
     <row r="38" spans="1:13">
       <c r="E38" s="27"/>
     </row>
     <row r="39" spans="1:13">
       <c r="E39" s="27"/>
     </row>
     <row r="40" spans="1:13">
       <c r="E40" s="27"/>
-      <c r="F40" s="26"/>
     </row>
     <row r="41" spans="1:13">
       <c r="E41" s="26"/>
-      <c r="F41" s="26"/>
     </row>
     <row r="42" spans="1:13">
       <c r="E42" s="26"/>
-      <c r="F42" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>