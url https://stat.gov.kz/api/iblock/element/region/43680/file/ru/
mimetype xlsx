--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -645,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="I39" sqref="I39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="18" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
@@ -1082,51 +1082,53 @@
         <v>107.3</v>
       </c>
       <c r="M13" s="28">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="16">
         <v>2026</v>
       </c>
       <c r="B14" s="19">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="34">
         <v>118.2</v>
       </c>
       <c r="D14" s="34">
         <v>141.1</v>
       </c>
       <c r="E14" s="34">
         <v>91</v>
       </c>
       <c r="F14" s="34">
         <v>117.3</v>
       </c>
-      <c r="G14" s="23"/>
+      <c r="G14" s="19">
+        <v>117.1</v>
+      </c>
       <c r="H14" s="19"/>
       <c r="I14" s="20"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
     </row>
     <row r="16" spans="1:13">
@@ -1444,51 +1446,53 @@
         <v>109.3</v>
       </c>
       <c r="M23" s="28">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="16">
         <v>2026</v>
       </c>
       <c r="B24" s="19">
         <v>103.8</v>
       </c>
       <c r="C24" s="34">
         <v>106.8</v>
       </c>
       <c r="D24" s="34">
         <v>106.3</v>
       </c>
       <c r="E24" s="34">
         <v>106.3</v>
       </c>
       <c r="F24" s="34">
         <v>107</v>
       </c>
-      <c r="G24" s="23"/>
+      <c r="G24" s="19">
+        <v>106.2</v>
+      </c>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13">
@@ -1806,51 +1810,53 @@
         <v>115.5</v>
       </c>
       <c r="M33" s="30">
         <v>115.5</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="17">
         <v>2026</v>
       </c>
       <c r="B34" s="32">
         <v>103.8</v>
       </c>
       <c r="C34" s="33">
         <v>105.4</v>
       </c>
       <c r="D34" s="33">
         <v>105.7</v>
       </c>
       <c r="E34" s="33">
         <v>105.9</v>
       </c>
       <c r="F34" s="33">
         <v>106.1</v>
       </c>
-      <c r="G34" s="31"/>
+      <c r="G34" s="32">
+        <v>106.1</v>
+      </c>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13">
       <c r="J35" s="19"/>
     </row>
     <row r="38" spans="1:13">
       <c r="E38" s="27"/>
     </row>
     <row r="39" spans="1:13">
       <c r="E39" s="27"/>
     </row>
     <row r="40" spans="1:13">
       <c r="E40" s="27"/>
     </row>
     <row r="41" spans="1:13">
       <c r="E41" s="26"/>
     </row>
     <row r="42" spans="1:13">
       <c r="E42" s="26"/>
     </row>