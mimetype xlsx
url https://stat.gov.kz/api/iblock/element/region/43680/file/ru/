--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22130"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\Ежемесячные\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{581DA0CE-2CDA-4930-B525-80EBC6E45BBE}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Индексы физического объема розничной торговли</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
@@ -70,57 +76,57 @@
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
     <t>к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>к соответствующему периоду предыдущего года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -255,65 +261,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -328,57 +319,72 @@
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -396,116 +402,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -641,1246 +683,1252 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I39" sqref="I39"/>
+      <selection activeCell="H39" sqref="H39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="18" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="38" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13">
-      <c r="A2" s="35" t="s">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36"/>
-[...13 lines deleted...]
-      <c r="A3" s="14"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="34"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
-      <c r="A4" s="15"/>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="35"/>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-      <c r="A5" s="37" t="s">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="37"/>
-[...13 lines deleted...]
-      <c r="A6" s="16">
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="36">
         <v>2018</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="5"/>
       <c r="G6" s="6">
         <v>96.8</v>
       </c>
       <c r="H6" s="5">
         <v>115.4</v>
       </c>
       <c r="I6" s="6">
         <v>105.8</v>
       </c>
       <c r="J6" s="7">
         <v>86</v>
       </c>
       <c r="K6" s="7">
         <v>103.5</v>
       </c>
       <c r="L6" s="6">
         <v>108.9</v>
       </c>
       <c r="M6" s="6">
         <v>136.4</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
-      <c r="A7" s="16">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="36">
         <v>2019</v>
       </c>
       <c r="B7" s="5">
         <v>54.3</v>
       </c>
       <c r="C7" s="5">
         <v>91.8</v>
       </c>
       <c r="D7" s="5">
         <v>122.6</v>
       </c>
       <c r="E7" s="6">
         <v>107.2</v>
       </c>
       <c r="F7" s="5">
         <v>104</v>
       </c>
       <c r="G7" s="6">
         <v>102.1</v>
       </c>
       <c r="H7" s="5">
         <v>111.5</v>
       </c>
       <c r="I7" s="6">
         <v>88</v>
       </c>
       <c r="J7" s="6">
         <v>110.3</v>
       </c>
       <c r="K7" s="6">
         <v>94.2</v>
       </c>
       <c r="L7" s="6">
         <v>126</v>
       </c>
       <c r="M7" s="6">
         <v>120.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
-      <c r="A8" s="16">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="36">
         <v>2020</v>
       </c>
       <c r="B8" s="5">
         <v>54.9</v>
       </c>
       <c r="C8" s="5">
         <v>93.8</v>
       </c>
       <c r="D8" s="5">
         <v>116.3</v>
       </c>
       <c r="E8" s="8">
         <v>59</v>
       </c>
       <c r="F8" s="6">
         <v>168.6</v>
       </c>
       <c r="G8" s="6">
         <v>126.3</v>
       </c>
       <c r="H8" s="6">
         <v>90.1</v>
       </c>
       <c r="I8" s="6">
         <v>104.2</v>
       </c>
       <c r="J8" s="6">
         <v>125.7</v>
       </c>
       <c r="K8" s="6">
         <v>78.400000000000006</v>
       </c>
       <c r="L8" s="6">
         <v>118</v>
       </c>
       <c r="M8" s="6">
         <v>118.7</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
-      <c r="A9" s="16">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="36">
         <v>2021</v>
       </c>
       <c r="B9" s="5">
         <v>55.2</v>
       </c>
       <c r="C9" s="5">
         <v>97</v>
       </c>
       <c r="D9" s="5">
         <v>116.1</v>
       </c>
       <c r="E9" s="8">
         <v>94.5</v>
       </c>
       <c r="F9" s="8">
         <v>106.9</v>
       </c>
       <c r="G9" s="8">
         <v>137.19999999999999</v>
       </c>
       <c r="H9" s="6">
         <v>89.5</v>
       </c>
       <c r="I9" s="6">
         <v>106.6</v>
       </c>
       <c r="J9" s="6">
         <v>106.1</v>
       </c>
       <c r="K9" s="6">
         <v>99.7</v>
       </c>
       <c r="L9" s="6">
         <v>107.8</v>
       </c>
       <c r="M9" s="6">
         <v>118.9</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
-      <c r="A10" s="16">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="36">
         <v>2022</v>
       </c>
       <c r="B10" s="5">
         <v>50.1</v>
       </c>
       <c r="C10" s="5">
         <v>115.7</v>
       </c>
       <c r="D10" s="6">
         <v>111.7</v>
       </c>
       <c r="E10" s="6">
         <v>104.1</v>
       </c>
       <c r="F10" s="6">
         <v>103.7</v>
       </c>
       <c r="G10" s="8">
         <v>113.5</v>
       </c>
       <c r="H10" s="6">
         <v>93.3</v>
       </c>
       <c r="I10" s="6">
         <v>104.9</v>
       </c>
       <c r="J10" s="6">
         <v>107</v>
       </c>
       <c r="K10" s="6">
         <v>107.9</v>
       </c>
       <c r="L10" s="6">
         <v>103.7</v>
       </c>
       <c r="M10" s="6">
         <v>108.8</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
-      <c r="A11" s="16">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="36">
         <v>2023</v>
       </c>
       <c r="B11" s="9">
         <v>58.7</v>
       </c>
       <c r="C11" s="9">
         <v>115.5</v>
       </c>
       <c r="D11" s="9">
         <v>137.9</v>
       </c>
       <c r="E11" s="9">
         <v>82.9</v>
       </c>
       <c r="F11" s="6">
         <v>109.5</v>
       </c>
       <c r="G11" s="10">
         <v>101.6</v>
       </c>
       <c r="H11" s="11">
         <v>112.7</v>
       </c>
       <c r="I11" s="6">
         <v>94</v>
       </c>
       <c r="J11" s="10">
         <v>99.2</v>
       </c>
       <c r="K11" s="10">
         <v>108.9</v>
       </c>
       <c r="L11" s="9">
         <v>106.2</v>
       </c>
       <c r="M11" s="10">
         <v>125</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
-      <c r="A12" s="16">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="36">
         <v>2024</v>
       </c>
       <c r="B12" s="9">
         <v>49.7</v>
       </c>
       <c r="C12" s="9">
         <v>110.9</v>
       </c>
       <c r="D12" s="9">
         <v>141.69999999999999</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="14">
         <v>77</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="14">
         <v>132.69999999999999</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="14">
         <v>114.5</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="15">
         <v>91.2</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="15">
         <v>105.8</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="14">
         <v>97.9</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="15">
         <v>110.5</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="15">
         <v>109.9</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="14">
         <v>117.7</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
-      <c r="A13" s="16">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="36">
         <v>2025</v>
       </c>
-      <c r="B13" s="23">
+      <c r="B13" s="18">
         <v>42.7</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="19">
         <v>114.8</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="14">
         <v>141.80000000000001</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="18">
         <v>91</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="14">
         <v>116.5</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="18">
         <v>117.9</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="14">
         <v>90.7</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="15">
         <v>109.9</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="14">
         <v>97.5</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="14">
         <v>102.6</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="23">
         <v>107.3</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="23">
         <v>124.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
-      <c r="A14" s="16">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="36">
         <v>2026</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="14">
         <v>38.299999999999997</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="29">
         <v>118.2</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="29">
         <v>141.1</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="29">
         <v>91</v>
       </c>
-      <c r="F14" s="34">
+      <c r="F14" s="29">
         <v>117.3</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="14">
         <v>117.1</v>
       </c>
-      <c r="H14" s="19"/>
-[...7 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="H14" s="29">
+        <v>94.3</v>
+      </c>
+      <c r="I14" s="15"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="38"/>
-[...13 lines deleted...]
-      <c r="A16" s="16">
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="36">
         <v>2018</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="5"/>
       <c r="G16" s="8">
         <v>94.6</v>
       </c>
       <c r="H16" s="5">
         <v>100.9</v>
       </c>
       <c r="I16" s="8">
         <v>100.6</v>
       </c>
       <c r="J16" s="7">
         <v>97.6</v>
       </c>
       <c r="K16" s="7">
         <v>108.7</v>
       </c>
       <c r="L16" s="8">
         <v>106.6</v>
       </c>
       <c r="M16" s="8">
         <v>108.7</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
-      <c r="A17" s="16">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="36">
         <v>2019</v>
       </c>
       <c r="B17" s="5">
         <v>101.6</v>
       </c>
       <c r="C17" s="5">
         <v>102.1</v>
       </c>
       <c r="D17" s="5">
         <v>104.4</v>
       </c>
       <c r="E17" s="8">
         <v>107</v>
       </c>
       <c r="F17" s="5">
         <v>106.9</v>
       </c>
       <c r="G17" s="8">
         <v>112.9</v>
       </c>
       <c r="H17" s="5">
         <v>109.1</v>
       </c>
       <c r="I17" s="8">
         <v>90.2</v>
       </c>
       <c r="J17" s="8">
         <v>115.7</v>
       </c>
       <c r="K17" s="8">
         <v>105.3</v>
       </c>
       <c r="L17" s="8">
         <v>122</v>
       </c>
       <c r="M17" s="8">
         <v>107.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
-      <c r="A18" s="16">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="36">
         <v>2020</v>
       </c>
       <c r="B18" s="5">
         <v>108.6</v>
       </c>
       <c r="C18" s="5">
         <v>110.9</v>
       </c>
       <c r="D18" s="5">
         <v>105.2</v>
       </c>
       <c r="E18" s="8">
         <v>57.9</v>
       </c>
       <c r="F18" s="8">
         <v>93.9</v>
       </c>
       <c r="G18" s="8">
         <v>116.2</v>
       </c>
       <c r="H18" s="8">
         <v>93.9</v>
       </c>
       <c r="I18" s="8">
         <v>111.2</v>
       </c>
       <c r="J18" s="8">
         <v>126.6</v>
       </c>
       <c r="K18" s="8">
         <v>105.4</v>
       </c>
       <c r="L18" s="6">
         <v>98.7</v>
       </c>
       <c r="M18" s="12">
         <v>97.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
-      <c r="A19" s="16">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="36">
         <v>2021</v>
       </c>
       <c r="B19" s="5">
         <v>97.9</v>
       </c>
       <c r="C19" s="5">
         <v>101.2</v>
       </c>
       <c r="D19" s="5">
         <v>101</v>
       </c>
       <c r="E19" s="8">
         <v>161.6</v>
       </c>
       <c r="F19" s="8">
         <v>102.5</v>
       </c>
       <c r="G19" s="8">
         <v>111.4</v>
       </c>
       <c r="H19" s="8">
         <v>110.7</v>
       </c>
       <c r="I19" s="8">
         <v>113.3</v>
       </c>
       <c r="J19" s="8">
         <v>95.7</v>
       </c>
       <c r="K19" s="8">
         <v>121.7</v>
       </c>
       <c r="L19" s="6">
         <v>111.1</v>
       </c>
       <c r="M19" s="12">
         <v>111.4</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
-      <c r="A20" s="16">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="36">
         <v>2022</v>
       </c>
       <c r="B20" s="5">
         <v>101.1</v>
       </c>
       <c r="C20" s="5">
         <v>120.7</v>
       </c>
       <c r="D20" s="8">
         <v>116.1</v>
       </c>
       <c r="E20" s="8">
         <v>127.9</v>
       </c>
       <c r="F20" s="8">
         <v>124</v>
       </c>
       <c r="G20" s="8">
         <v>102.6</v>
       </c>
       <c r="H20" s="8">
         <v>106.9</v>
       </c>
       <c r="I20" s="8">
         <v>105.2</v>
       </c>
       <c r="J20" s="8">
         <v>106.2</v>
       </c>
       <c r="K20" s="8">
         <v>114.9</v>
       </c>
       <c r="L20" s="6">
         <v>110.6</v>
       </c>
       <c r="M20" s="12">
         <v>101.2</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
-      <c r="A21" s="16">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="36">
         <v>2023</v>
       </c>
       <c r="B21" s="9">
         <v>118.6</v>
       </c>
       <c r="C21" s="9">
         <v>118.4</v>
       </c>
       <c r="D21" s="9">
         <v>146.1</v>
       </c>
       <c r="E21" s="9">
         <v>116.4</v>
       </c>
       <c r="F21" s="8">
         <v>123</v>
       </c>
       <c r="G21" s="9">
         <v>110</v>
       </c>
       <c r="H21" s="8">
         <v>132.80000000000001</v>
       </c>
       <c r="I21" s="9">
         <v>119</v>
       </c>
       <c r="J21" s="9">
         <v>110.3</v>
       </c>
       <c r="K21" s="9">
         <v>111.4</v>
       </c>
       <c r="L21" s="9">
         <v>114.1</v>
       </c>
       <c r="M21" s="10">
         <v>131.19999999999999</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
-      <c r="A22" s="16">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="36">
         <v>2024</v>
       </c>
       <c r="B22" s="9">
         <v>110.9</v>
       </c>
       <c r="C22" s="9">
         <v>106.5</v>
       </c>
       <c r="D22" s="9">
         <v>109.4</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="14">
         <v>101.5</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F22" s="14">
         <v>123.1</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G22" s="14">
         <v>138.69999999999999</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="15">
         <v>112.3</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="15">
         <v>126.4</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J22" s="14">
         <v>124.7</v>
       </c>
-      <c r="K22" s="20">
+      <c r="K22" s="15">
         <v>126.4</v>
       </c>
-      <c r="L22" s="20">
+      <c r="L22" s="15">
         <v>130.80000000000001</v>
       </c>
-      <c r="M22" s="19">
+      <c r="M22" s="14">
         <v>123.1</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
-      <c r="A23" s="16">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="36">
         <v>2025</v>
       </c>
-      <c r="B23" s="23">
+      <c r="B23" s="18">
         <v>105.8</v>
       </c>
-      <c r="C23" s="25">
+      <c r="C23" s="20">
         <v>109.6</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="14">
         <v>109.7</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="18">
         <v>129.69999999999999</v>
       </c>
-      <c r="F23" s="19">
+      <c r="F23" s="14">
         <v>113.8</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="18">
         <v>117.3</v>
       </c>
-      <c r="H23" s="19">
+      <c r="H23" s="14">
         <v>116.6</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="15">
         <v>120.9</v>
       </c>
-      <c r="J23" s="19">
+      <c r="J23" s="14">
         <v>120.6</v>
       </c>
-      <c r="K23" s="19">
+      <c r="K23" s="14">
         <v>112.1</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="23">
         <v>109.3</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="23">
         <v>115.7</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
-      <c r="A24" s="16">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="36">
         <v>2026</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B24" s="14">
         <v>103.8</v>
       </c>
-      <c r="C24" s="34">
+      <c r="C24" s="29">
         <v>106.8</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="29">
         <v>106.3</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="29">
         <v>106.3</v>
       </c>
-      <c r="F24" s="34">
+      <c r="F24" s="29">
         <v>107</v>
       </c>
-      <c r="G24" s="19">
+      <c r="G24" s="14">
         <v>106.2</v>
       </c>
-      <c r="H24" s="19"/>
-[...7 lines deleted...]
-      <c r="A25" s="38" t="s">
+      <c r="H24" s="29">
+        <v>110.5</v>
+      </c>
+      <c r="I24" s="15"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="38"/>
-[...13 lines deleted...]
-      <c r="A26" s="16">
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A26" s="36">
         <v>2018</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5">
         <v>107.8</v>
       </c>
       <c r="H26" s="5">
         <v>106.5</v>
       </c>
       <c r="I26" s="5">
         <v>105.6</v>
       </c>
       <c r="J26" s="7">
         <v>104.5</v>
       </c>
       <c r="K26" s="7">
         <v>105</v>
       </c>
       <c r="L26" s="5">
         <v>105.3</v>
       </c>
       <c r="M26" s="5">
         <v>105.7</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
-      <c r="A27" s="16">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A27" s="36">
         <v>2019</v>
       </c>
       <c r="B27" s="5">
         <v>101.6</v>
       </c>
       <c r="C27" s="5">
         <v>101.8</v>
       </c>
       <c r="D27" s="5">
         <v>102.3</v>
       </c>
       <c r="E27" s="5">
         <v>103.6</v>
       </c>
       <c r="F27" s="5">
         <v>104.3</v>
       </c>
       <c r="G27" s="5">
         <v>105.9</v>
       </c>
       <c r="H27" s="5">
         <v>106.5</v>
       </c>
       <c r="I27" s="5">
         <v>103.9</v>
       </c>
       <c r="J27" s="5">
         <v>105.3</v>
       </c>
       <c r="K27" s="5">
         <v>105.3</v>
       </c>
       <c r="L27" s="5">
         <v>107.1</v>
       </c>
       <c r="M27" s="5">
         <v>107.1</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
-      <c r="A28" s="16">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A28" s="36">
         <v>2020</v>
       </c>
       <c r="B28" s="5">
         <v>108.6</v>
       </c>
       <c r="C28" s="5">
         <v>109.8</v>
       </c>
       <c r="D28" s="5">
         <v>108</v>
       </c>
       <c r="E28" s="5">
         <v>93.6</v>
       </c>
       <c r="F28" s="5">
         <v>98</v>
       </c>
       <c r="G28" s="5">
         <v>98</v>
       </c>
       <c r="H28" s="5">
         <v>97.2</v>
       </c>
       <c r="I28" s="5">
         <v>99.1</v>
       </c>
       <c r="J28" s="5">
         <v>102.7</v>
       </c>
       <c r="K28" s="5">
         <v>103</v>
       </c>
       <c r="L28" s="5">
         <v>102.5</v>
       </c>
       <c r="M28" s="5">
         <v>101.8</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
-      <c r="A29" s="16">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A29" s="36">
         <v>2021</v>
       </c>
       <c r="B29" s="5">
         <v>97.9</v>
       </c>
       <c r="C29" s="5">
         <v>99.5</v>
       </c>
       <c r="D29" s="5">
         <v>100</v>
       </c>
       <c r="E29" s="5">
         <v>110.9</v>
       </c>
       <c r="F29" s="5">
         <v>109.1</v>
       </c>
       <c r="G29" s="5">
         <v>109.6</v>
       </c>
       <c r="H29" s="5">
         <v>109.9</v>
       </c>
       <c r="I29" s="5">
         <v>110.4</v>
       </c>
       <c r="J29" s="5">
         <v>108.1</v>
       </c>
       <c r="K29" s="5">
         <v>109.6</v>
       </c>
       <c r="L29" s="5">
         <v>109.8</v>
       </c>
       <c r="M29" s="5">
         <v>110.1</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
-      <c r="A30" s="16">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A30" s="36">
         <v>2022</v>
       </c>
       <c r="B30" s="5">
         <v>101.1</v>
       </c>
       <c r="C30" s="5">
         <v>110.8</v>
       </c>
       <c r="D30" s="8">
         <v>112.9</v>
       </c>
       <c r="E30" s="8">
         <v>116.9</v>
       </c>
       <c r="F30" s="8">
         <v>118.5</v>
       </c>
       <c r="G30" s="5">
         <v>114.9</v>
       </c>
       <c r="H30" s="5">
         <v>113.6</v>
       </c>
       <c r="I30" s="8">
         <v>112.4</v>
       </c>
       <c r="J30" s="8">
         <v>111.5</v>
       </c>
       <c r="K30" s="8">
         <v>112.1</v>
       </c>
       <c r="L30" s="5">
         <v>112</v>
       </c>
       <c r="M30" s="5">
         <v>110.8</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
-      <c r="A31" s="16">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A31" s="36">
         <v>2023</v>
       </c>
       <c r="B31" s="9">
         <v>118.6</v>
       </c>
       <c r="C31" s="9">
         <v>118.4</v>
       </c>
       <c r="D31" s="9">
         <v>128.6</v>
       </c>
       <c r="E31" s="9">
         <v>125.1</v>
       </c>
       <c r="F31" s="12">
         <v>124.6</v>
       </c>
       <c r="G31" s="9">
         <v>121.4</v>
       </c>
       <c r="H31" s="9">
         <v>123.1</v>
       </c>
       <c r="I31" s="9">
         <v>122.5</v>
       </c>
       <c r="J31" s="9">
         <v>120.7</v>
       </c>
       <c r="K31" s="9">
         <v>119.3</v>
       </c>
       <c r="L31" s="9">
         <v>118.5</v>
       </c>
       <c r="M31" s="10">
         <v>119.8</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
-      <c r="A32" s="16">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A32" s="36">
         <v>2024</v>
       </c>
       <c r="B32" s="9">
         <v>110.9</v>
       </c>
       <c r="C32" s="9">
         <v>108.5</v>
       </c>
       <c r="D32" s="9">
         <v>108.9</v>
       </c>
-      <c r="E32" s="21">
+      <c r="E32" s="16">
         <v>106.9</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="16">
         <v>110.6</v>
       </c>
-      <c r="G32" s="21">
+      <c r="G32" s="16">
         <v>115.8</v>
       </c>
-      <c r="H32" s="22">
+      <c r="H32" s="17">
         <v>115.1</v>
       </c>
-      <c r="I32" s="22">
+      <c r="I32" s="17">
         <v>116.8</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="16">
         <v>117.7</v>
       </c>
-      <c r="K32" s="22">
+      <c r="K32" s="17">
         <v>118.7</v>
       </c>
-      <c r="L32" s="22">
+      <c r="L32" s="17">
         <v>120.1</v>
       </c>
       <c r="M32" s="10">
         <v>120.5</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
-      <c r="A33" s="16">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A33" s="36">
         <v>2025</v>
       </c>
-      <c r="B33" s="27">
+      <c r="B33" s="22">
         <v>105.8</v>
       </c>
-      <c r="C33" s="29">
+      <c r="C33" s="24">
         <v>107.8</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D33" s="16">
         <v>108.7</v>
       </c>
-      <c r="E33" s="27">
+      <c r="E33" s="22">
         <v>113.9</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="16">
         <v>114</v>
       </c>
-      <c r="G33" s="27">
+      <c r="G33" s="22">
         <v>114.7</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H33" s="16">
         <v>115.1</v>
       </c>
-      <c r="I33" s="22">
+      <c r="I33" s="17">
         <v>116.1</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J33" s="16">
         <v>116.7</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="16">
         <v>116.2</v>
       </c>
-      <c r="L33" s="30">
+      <c r="L33" s="25">
         <v>115.5</v>
       </c>
-      <c r="M33" s="30">
+      <c r="M33" s="25">
         <v>115.5</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
-      <c r="A34" s="17">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A34" s="37">
         <v>2026</v>
       </c>
-      <c r="B34" s="32">
+      <c r="B34" s="27">
         <v>103.8</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C34" s="28">
         <v>105.4</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="28">
         <v>105.7</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="28">
         <v>105.9</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="28">
         <v>106.1</v>
       </c>
-      <c r="G34" s="32">
+      <c r="G34" s="27">
         <v>106.1</v>
       </c>
-      <c r="H34" s="31"/>
-[...22 lines deleted...]
-      <c r="E42" s="26"/>
+      <c r="H34" s="28">
+        <v>106.9</v>
+      </c>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="J35" s="14"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E38" s="22"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E39" s="22"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E40" s="22"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E41" s="21"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E42" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>