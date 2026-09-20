--- v3 (2026-07-21)
+++ v4 (2026-09-20)
@@ -1,126 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\айлық\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="15" yWindow="90" windowWidth="24630" windowHeight="11190"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$2:$M$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$2:$M$32</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Бөлшек сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>өткен айға</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Бөлшек сауданың нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Ағымдағы бағалардағы айналым құны көлемінің индексі бағалар мен сатылған тауарлар санының өзгеруі есебінен айналым көлемінің өзгеруін сипаттайды.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Айналымның физикалық көлемінің индексі айналымның тек оның физикалық көлемінің өзгеруі нәтижесінде қалай өзгеретінін, бағаның өзгеруінің әсерін алып тастау арқылы көрсетеді.
+Тауарларды (қызметтерді) өткізудің физикалық көлемінің индексін есептеу үшін есепті және базалық кезеңдердің айналымы бірдей кезеңнің бағаларында, базалық кезең ретінде қабылданған (тұрақты бағаларда) салыстырылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Кемелова Рауан Мұратқызы</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын).</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4480&amp;year=2026&amp;name=10665&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="15">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -153,111 +301,626 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="7" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="8" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="8" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="2" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="3" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="10" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="5" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="6" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="11" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="12" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="13" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="4" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="14" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -266,260 +929,409 @@
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="79" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="79" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="82" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="79" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="99">
+    <cellStyle name="Comma" xfId="5"/>
+    <cellStyle name="Comma [0]_Book2" xfId="6"/>
+    <cellStyle name="Comma_Book2" xfId="7"/>
+    <cellStyle name="Comma0" xfId="8"/>
+    <cellStyle name="Currency" xfId="9"/>
+    <cellStyle name="Currency [0]_Book2" xfId="10"/>
+    <cellStyle name="Currency_Book2" xfId="11"/>
+    <cellStyle name="Currency0" xfId="12"/>
+    <cellStyle name="Date" xfId="13"/>
+    <cellStyle name="Fixed" xfId="14"/>
+    <cellStyle name="Heading 1" xfId="15"/>
+    <cellStyle name="Heading 2" xfId="16"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="17"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="18"/>
+    <cellStyle name="normal" xfId="19"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="20"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="21"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="22"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="23"/>
+    <cellStyle name="Percent" xfId="24"/>
+    <cellStyle name="S10" xfId="25"/>
+    <cellStyle name="S12" xfId="26"/>
+    <cellStyle name="S13" xfId="27"/>
+    <cellStyle name="S14" xfId="28"/>
+    <cellStyle name="S15" xfId="29"/>
+    <cellStyle name="S16" xfId="30"/>
+    <cellStyle name="S2" xfId="31"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S4 3 2" xfId="33"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="34"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="35"/>
+    <cellStyle name="S6" xfId="36"/>
+    <cellStyle name="S7" xfId="37"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="38"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="39"/>
+    <cellStyle name="SAPBEXaggData" xfId="40"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="41"/>
+    <cellStyle name="SAPBEXaggItem" xfId="42"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="43"/>
+    <cellStyle name="SAPBEXchaText" xfId="44"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="45"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="46"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="47"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="48"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="49"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="50"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="51"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="52"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="53"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="54"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="55"/>
+    <cellStyle name="SAPBEXfilterText" xfId="56"/>
+    <cellStyle name="SAPBEXformats" xfId="57"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="58"/>
+    <cellStyle name="SAPBEXheaderText" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="65"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="66"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="67"/>
+    <cellStyle name="SAPBEXresData" xfId="68"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="69"/>
+    <cellStyle name="SAPBEXresItem" xfId="70"/>
+    <cellStyle name="SAPBEXresItemX" xfId="71"/>
+    <cellStyle name="SAPBEXstdData" xfId="72"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="73"/>
+    <cellStyle name="SAPBEXstdItem" xfId="74"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="75"/>
+    <cellStyle name="SAPBEXtitle" xfId="76"/>
+    <cellStyle name="SAPBEXundefined" xfId="77"/>
+    <cellStyle name="Total" xfId="78"/>
+    <cellStyle name="Гиперссылка" xfId="79" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="80"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 3" xfId="83"/>
+    <cellStyle name="Обычный 2 4" xfId="84"/>
+    <cellStyle name="Обычный 2 5" xfId="85"/>
+    <cellStyle name="Обычный 2 6" xfId="86"/>
+    <cellStyle name="Обычный 2 7" xfId="81"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="88"/>
+    <cellStyle name="Обычный 3 3" xfId="89"/>
+    <cellStyle name="Обычный 3 4" xfId="87"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="91"/>
+    <cellStyle name="Обычный 4 3" xfId="90"/>
     <cellStyle name="Обычный 5" xfId="4"/>
+    <cellStyle name="Обычный 8" xfId="92"/>
+    <cellStyle name="Процентный 2" xfId="93"/>
+    <cellStyle name="Процентный 2 2" xfId="94"/>
+    <cellStyle name="Процентный 2 3" xfId="95"/>
+    <cellStyle name="Процентный 3" xfId="96"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="97"/>
+    <cellStyle name="Финансовый 2" xfId="98"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -651,1326 +1463,1605 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="22" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" customWidth="1"/>
+    <col min="2" max="2" width="67.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="50">
+        <v>171203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="51">
+      <c r="A7" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="114.75">
+      <c r="A9" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:3" ht="25.5">
+      <c r="A12" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="38.25">
+      <c r="A13" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="63"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5">
+      <c r="A14" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="53">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A26:A36"/>
+  <sheetViews>
+    <sheetView topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A50" sqref="A50"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="130.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="26" spans="1:1">
+      <c r="A26" s="43" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="43"/>
+    </row>
+    <row r="32" spans="1:1">
+      <c r="A32" s="43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="43"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="43"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="43"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:N44"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F39" sqref="F39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="11.42578125" style="42" customWidth="1"/>
     <col min="2" max="6" width="11" style="9" customWidth="1"/>
     <col min="7" max="7" width="11" style="5" customWidth="1"/>
     <col min="8" max="9" width="11" style="9" customWidth="1"/>
     <col min="10" max="10" width="11" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="9" customWidth="1"/>
     <col min="12" max="12" width="11" style="8" customWidth="1"/>
     <col min="13" max="13" width="12" style="9" customWidth="1"/>
     <col min="14" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="20"/>
+      <c r="A3" s="38"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="7"/>
       <c r="M3" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1">
-      <c r="A4" s="21"/>
+      <c r="A4" s="39"/>
       <c r="B4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="26" customFormat="1">
-      <c r="A5" s="44" t="s">
+    <row r="5" spans="1:13" s="21" customFormat="1">
+      <c r="A5" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="44"/>
-[...10 lines deleted...]
-      <c r="M5" s="44"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="23">
+      <c r="A6" s="40">
         <v>2018</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="10"/>
       <c r="G6" s="11">
         <v>96.8</v>
       </c>
       <c r="H6" s="10">
         <v>115.4</v>
       </c>
       <c r="I6" s="11">
         <v>105.8</v>
       </c>
       <c r="J6" s="12">
         <v>86</v>
       </c>
       <c r="K6" s="12">
         <v>103.5</v>
       </c>
       <c r="L6" s="11">
         <v>108.9</v>
       </c>
       <c r="M6" s="11">
         <v>136.4</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="23">
+      <c r="A7" s="40">
         <v>2019</v>
       </c>
       <c r="B7" s="10">
         <v>54.3</v>
       </c>
       <c r="C7" s="10">
         <v>91.8</v>
       </c>
       <c r="D7" s="10">
         <v>122.6</v>
       </c>
       <c r="E7" s="11">
         <v>107.2</v>
       </c>
       <c r="F7" s="10">
         <v>104</v>
       </c>
       <c r="G7" s="11">
         <v>102.1</v>
       </c>
       <c r="H7" s="10">
         <v>111.5</v>
       </c>
       <c r="I7" s="11">
         <v>88</v>
       </c>
       <c r="J7" s="11">
         <v>110.3</v>
       </c>
       <c r="K7" s="11">
         <v>94.2</v>
       </c>
       <c r="L7" s="11">
         <v>126</v>
       </c>
       <c r="M7" s="11">
         <v>120.2</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="23">
+      <c r="A8" s="40">
         <v>2020</v>
       </c>
       <c r="B8" s="10">
         <v>54.9</v>
       </c>
       <c r="C8" s="10">
         <v>93.8</v>
       </c>
       <c r="D8" s="10">
         <v>116.3</v>
       </c>
       <c r="E8" s="13">
         <v>59</v>
       </c>
       <c r="F8" s="11">
         <v>168.6</v>
       </c>
       <c r="G8" s="11">
         <v>126.3</v>
       </c>
       <c r="H8" s="11">
         <v>90.1</v>
       </c>
       <c r="I8" s="11">
         <v>104.2</v>
       </c>
       <c r="J8" s="11">
         <v>125.7</v>
       </c>
       <c r="K8" s="11">
         <v>78.400000000000006</v>
       </c>
       <c r="L8" s="11">
         <v>118</v>
       </c>
       <c r="M8" s="11">
         <v>118.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="23">
+      <c r="A9" s="40">
         <v>2021</v>
       </c>
       <c r="B9" s="10">
         <v>55.2</v>
       </c>
       <c r="C9" s="10">
         <v>97</v>
       </c>
       <c r="D9" s="10">
         <v>116.1</v>
       </c>
       <c r="E9" s="13">
         <v>94.5</v>
       </c>
       <c r="F9" s="13">
         <v>106.9</v>
       </c>
       <c r="G9" s="13">
         <v>137.19999999999999</v>
       </c>
       <c r="H9" s="11">
         <v>89.5</v>
       </c>
       <c r="I9" s="11">
         <v>106.6</v>
       </c>
       <c r="J9" s="11">
         <v>106.1</v>
       </c>
       <c r="K9" s="11">
         <v>99.7</v>
       </c>
       <c r="L9" s="11">
         <v>107.8</v>
       </c>
       <c r="M9" s="11">
         <v>118.9</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="23">
+      <c r="A10" s="40">
         <v>2022</v>
       </c>
       <c r="B10" s="10">
         <v>50.1</v>
       </c>
       <c r="C10" s="10">
         <v>115.7</v>
       </c>
       <c r="D10" s="11">
         <v>111.7</v>
       </c>
       <c r="E10" s="11">
         <v>104.1</v>
       </c>
       <c r="F10" s="11">
         <v>103.7</v>
       </c>
       <c r="G10" s="13">
         <v>113.5</v>
       </c>
       <c r="H10" s="11">
         <v>93.3</v>
       </c>
       <c r="I10" s="11">
         <v>104.9</v>
       </c>
       <c r="J10" s="11">
         <v>107</v>
       </c>
       <c r="K10" s="11">
         <v>107.9</v>
       </c>
       <c r="L10" s="11">
         <v>103.7</v>
       </c>
       <c r="M10" s="11">
         <v>108.8</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1">
-      <c r="A11" s="23">
+      <c r="A11" s="40">
         <v>2023</v>
       </c>
       <c r="B11" s="14">
         <v>58.7</v>
       </c>
       <c r="C11" s="14">
         <v>115.5</v>
       </c>
       <c r="D11" s="14">
         <v>137.9</v>
       </c>
       <c r="E11" s="14">
         <v>82.9</v>
       </c>
       <c r="F11" s="11">
         <v>109.5</v>
       </c>
       <c r="G11" s="14">
         <v>101.6</v>
       </c>
       <c r="H11" s="11">
         <v>112.7</v>
       </c>
       <c r="I11" s="11">
         <v>94</v>
       </c>
       <c r="J11" s="14">
         <v>99.2</v>
       </c>
       <c r="K11" s="14">
         <v>108.9</v>
       </c>
       <c r="L11" s="14">
         <v>106.2</v>
       </c>
       <c r="M11" s="14">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
-      <c r="A12" s="23">
+      <c r="A12" s="40">
         <v>2024</v>
       </c>
       <c r="B12" s="15">
         <v>49.7</v>
       </c>
       <c r="C12" s="15">
         <v>110.9</v>
       </c>
       <c r="D12" s="15">
         <v>141.69999999999999</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="20">
         <v>77</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="20">
         <v>132.69999999999999</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="20">
         <v>114.5</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="22">
         <v>91.2</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="22">
         <v>105.8</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="20">
         <v>97.9</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="23">
         <v>110.5</v>
       </c>
-      <c r="L12" s="28">
+      <c r="L12" s="23">
         <v>109.9</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="20">
         <v>117.7</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1">
-      <c r="A13" s="23">
+      <c r="A13" s="40">
         <v>2025</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="23">
         <v>42.7</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="27">
         <v>114.8</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="20">
         <v>141.80000000000001</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="23">
         <v>91</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="20">
         <v>116.5</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="23">
         <v>117.9</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="20">
         <v>90.7</v>
       </c>
-      <c r="I13" s="25">
+      <c r="I13" s="20">
         <v>109.9</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="20">
         <v>97.5</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="23">
         <v>102.6</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="23">
         <v>107.3</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="23">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
-      <c r="A14" s="23">
+      <c r="A14" s="40">
         <v>2026</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="20">
         <v>38.299999999999997</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="34">
         <v>118.2</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="34">
         <v>141.1</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="34">
         <v>91</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="34">
         <v>117.3</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="23">
         <v>117.1</v>
       </c>
-      <c r="H14" s="25"/>
-[...7 lines deleted...]
-      <c r="A15" s="44" t="s">
+      <c r="H14" s="34">
+        <v>94.3</v>
+      </c>
+      <c r="I14" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="J14" s="20"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="21" customFormat="1">
+      <c r="A15" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="44"/>
-[...10 lines deleted...]
-      <c r="M15" s="44"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="23">
+      <c r="A16" s="40">
         <v>2018</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="10"/>
       <c r="G16" s="13">
         <v>94.6</v>
       </c>
       <c r="H16" s="10">
         <v>100.9</v>
       </c>
       <c r="I16" s="13">
         <v>100.6</v>
       </c>
       <c r="J16" s="12">
         <v>97.6</v>
       </c>
       <c r="K16" s="12">
         <v>108.7</v>
       </c>
       <c r="L16" s="13">
         <v>106.6</v>
       </c>
       <c r="M16" s="13">
         <v>108.7</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="23">
+      <c r="A17" s="40">
         <v>2019</v>
       </c>
       <c r="B17" s="10">
         <v>101.6</v>
       </c>
       <c r="C17" s="10">
         <v>102.1</v>
       </c>
       <c r="D17" s="10">
         <v>104.4</v>
       </c>
       <c r="E17" s="13">
         <v>107</v>
       </c>
       <c r="F17" s="10">
         <v>106.9</v>
       </c>
       <c r="G17" s="13">
         <v>112.9</v>
       </c>
       <c r="H17" s="10">
         <v>109.1</v>
       </c>
       <c r="I17" s="13">
         <v>90.2</v>
       </c>
       <c r="J17" s="13">
         <v>115.7</v>
       </c>
       <c r="K17" s="13">
         <v>105.3</v>
       </c>
       <c r="L17" s="13">
         <v>122</v>
       </c>
       <c r="M17" s="13">
         <v>107.4</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="23">
+      <c r="A18" s="40">
         <v>2020</v>
       </c>
       <c r="B18" s="10">
         <v>108.6</v>
       </c>
       <c r="C18" s="10">
         <v>110.9</v>
       </c>
       <c r="D18" s="10">
         <v>105.2</v>
       </c>
       <c r="E18" s="13">
         <v>57.9</v>
       </c>
       <c r="F18" s="13">
         <v>93.9</v>
       </c>
       <c r="G18" s="13">
         <v>116.2</v>
       </c>
       <c r="H18" s="13">
         <v>93.9</v>
       </c>
       <c r="I18" s="13">
         <v>111.2</v>
       </c>
       <c r="J18" s="13">
         <v>126.6</v>
       </c>
       <c r="K18" s="13">
         <v>105.4</v>
       </c>
       <c r="L18" s="11">
         <v>98.7</v>
       </c>
       <c r="M18" s="16">
         <v>97.4</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="23">
+      <c r="A19" s="40">
         <v>2021</v>
       </c>
       <c r="B19" s="10">
         <v>97.9</v>
       </c>
       <c r="C19" s="10">
         <v>101.2</v>
       </c>
       <c r="D19" s="10">
         <v>101</v>
       </c>
       <c r="E19" s="13">
         <v>161.6</v>
       </c>
       <c r="F19" s="13">
         <v>102.5</v>
       </c>
       <c r="G19" s="13">
         <v>111.4</v>
       </c>
       <c r="H19" s="13">
         <v>110.7</v>
       </c>
       <c r="I19" s="13">
         <v>113.3</v>
       </c>
       <c r="J19" s="13">
         <v>95.7</v>
       </c>
       <c r="K19" s="13">
         <v>121.7</v>
       </c>
       <c r="L19" s="11">
         <v>111.1</v>
       </c>
       <c r="M19" s="16">
         <v>111.4</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="23">
+      <c r="A20" s="40">
         <v>2022</v>
       </c>
       <c r="B20" s="10">
         <v>101.1</v>
       </c>
       <c r="C20" s="10">
         <v>120.7</v>
       </c>
       <c r="D20" s="13">
         <v>116.1</v>
       </c>
       <c r="E20" s="13">
         <v>127.9</v>
       </c>
       <c r="F20" s="13">
         <v>124</v>
       </c>
       <c r="G20" s="13">
         <v>102.6</v>
       </c>
       <c r="H20" s="13">
         <v>106.9</v>
       </c>
       <c r="I20" s="13">
         <v>105.2</v>
       </c>
       <c r="J20" s="13">
         <v>106.2</v>
       </c>
       <c r="K20" s="13">
         <v>114.9</v>
       </c>
       <c r="L20" s="11">
         <v>110.6</v>
       </c>
       <c r="M20" s="16">
         <v>101.2</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1">
-      <c r="A21" s="23">
+      <c r="A21" s="40">
         <v>2023</v>
       </c>
       <c r="B21" s="14">
         <v>118.6</v>
       </c>
       <c r="C21" s="14">
         <v>118.4</v>
       </c>
       <c r="D21" s="14">
         <v>146.1</v>
       </c>
       <c r="E21" s="14">
         <v>116.4</v>
       </c>
       <c r="F21" s="13">
         <v>123</v>
       </c>
       <c r="G21" s="14">
         <v>110</v>
       </c>
       <c r="H21" s="13">
         <v>132.80000000000001</v>
       </c>
       <c r="I21" s="14">
         <v>119</v>
       </c>
       <c r="J21" s="14">
         <v>110.3</v>
       </c>
       <c r="K21" s="14">
         <v>111.4</v>
       </c>
       <c r="L21" s="14">
         <v>114.1</v>
       </c>
       <c r="M21" s="14">
         <v>131.19999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1">
-      <c r="A22" s="23">
+      <c r="A22" s="40">
         <v>2024</v>
       </c>
       <c r="B22" s="15">
         <v>110.9</v>
       </c>
       <c r="C22" s="15">
         <v>106.5</v>
       </c>
       <c r="D22" s="15">
         <v>109.4</v>
       </c>
-      <c r="E22" s="25">
+      <c r="E22" s="20">
         <v>101.5</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F22" s="20">
         <v>123.1</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="20">
         <v>138.69999999999999</v>
       </c>
-      <c r="H22" s="27">
+      <c r="H22" s="22">
         <v>112.3</v>
       </c>
-      <c r="I22" s="27">
+      <c r="I22" s="22">
         <v>126.4</v>
       </c>
-      <c r="J22" s="25">
+      <c r="J22" s="20">
         <v>124.7</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="23">
         <v>126.4</v>
       </c>
-      <c r="L22" s="28">
+      <c r="L22" s="23">
         <v>130.80000000000001</v>
       </c>
-      <c r="M22" s="25">
+      <c r="M22" s="20">
         <v>123.1</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
-      <c r="A23" s="23">
+      <c r="A23" s="40">
         <v>2025</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="23">
         <v>105.8</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="28">
         <v>109.6</v>
       </c>
-      <c r="D23" s="25">
+      <c r="D23" s="20">
         <v>109.7</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="23">
         <v>129.69999999999999</v>
       </c>
-      <c r="F23" s="25">
+      <c r="F23" s="20">
         <v>113.8</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="23">
         <v>117.3</v>
       </c>
-      <c r="H23" s="25">
+      <c r="H23" s="20">
         <v>116.6</v>
       </c>
-      <c r="I23" s="25">
+      <c r="I23" s="20">
         <v>120.9</v>
       </c>
-      <c r="J23" s="25">
+      <c r="J23" s="20">
         <v>120.6</v>
       </c>
-      <c r="K23" s="28">
+      <c r="K23" s="23">
         <v>112.1</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="23">
         <v>109.3</v>
       </c>
-      <c r="M23" s="28">
+      <c r="M23" s="23">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
-      <c r="A24" s="23">
+      <c r="A24" s="40">
         <v>2026</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="20">
         <v>103.8</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="34">
         <v>106.8</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="34">
         <v>106.3</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="34">
         <v>106.3</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="34">
         <v>107</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="23">
         <v>106.2</v>
       </c>
-      <c r="H24" s="25"/>
-[...7 lines deleted...]
-      <c r="A25" s="44" t="s">
+      <c r="H24" s="34">
+        <v>110.5</v>
+      </c>
+      <c r="I24" s="20">
+        <v>105</v>
+      </c>
+      <c r="J24" s="20"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:14" s="21" customFormat="1">
+      <c r="A25" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="44"/>
-[...10 lines deleted...]
-      <c r="M25" s="44"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="23">
+      <c r="A26" s="40">
         <v>2018</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10">
         <v>107.8</v>
       </c>
       <c r="H26" s="10">
         <v>106.5</v>
       </c>
       <c r="I26" s="10">
         <v>105.6</v>
       </c>
       <c r="J26" s="12">
         <v>104.5</v>
       </c>
       <c r="K26" s="12">
         <v>105</v>
       </c>
       <c r="L26" s="10">
         <v>105.3</v>
       </c>
       <c r="M26" s="10">
         <v>105.7</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="23">
+      <c r="A27" s="40">
         <v>2019</v>
       </c>
       <c r="B27" s="10">
         <v>101.6</v>
       </c>
       <c r="C27" s="10">
         <v>101.8</v>
       </c>
       <c r="D27" s="10">
         <v>102.3</v>
       </c>
       <c r="E27" s="10">
         <v>103.6</v>
       </c>
       <c r="F27" s="10">
         <v>104.3</v>
       </c>
       <c r="G27" s="10">
         <v>105.9</v>
       </c>
       <c r="H27" s="10">
         <v>106.5</v>
       </c>
       <c r="I27" s="10">
         <v>103.9</v>
       </c>
       <c r="J27" s="10">
         <v>105.3</v>
       </c>
       <c r="K27" s="10">
         <v>105.3</v>
       </c>
       <c r="L27" s="10">
         <v>107.1</v>
       </c>
       <c r="M27" s="10">
         <v>107.1</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="23">
+      <c r="A28" s="40">
         <v>2020</v>
       </c>
       <c r="B28" s="10">
         <v>108.6</v>
       </c>
       <c r="C28" s="10">
         <v>109.8</v>
       </c>
       <c r="D28" s="10">
         <v>108</v>
       </c>
       <c r="E28" s="10">
         <v>93.6</v>
       </c>
       <c r="F28" s="10">
         <v>98</v>
       </c>
       <c r="G28" s="10">
         <v>98</v>
       </c>
       <c r="H28" s="10">
         <v>97.2</v>
       </c>
       <c r="I28" s="10">
         <v>99.1</v>
       </c>
       <c r="J28" s="10">
         <v>102.7</v>
       </c>
       <c r="K28" s="10">
         <v>103</v>
       </c>
       <c r="L28" s="10">
         <v>102.5</v>
       </c>
       <c r="M28" s="10">
         <v>101.8</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="23">
+      <c r="A29" s="40">
         <v>2021</v>
       </c>
       <c r="B29" s="10">
         <v>97.9</v>
       </c>
       <c r="C29" s="10">
         <v>99.5</v>
       </c>
       <c r="D29" s="10">
         <v>100</v>
       </c>
       <c r="E29" s="10">
         <v>110.9</v>
       </c>
       <c r="F29" s="10">
         <v>109.1</v>
       </c>
       <c r="G29" s="10">
         <v>109.6</v>
       </c>
       <c r="H29" s="10">
         <v>109.9</v>
       </c>
       <c r="I29" s="10">
         <v>110.4</v>
       </c>
       <c r="J29" s="10">
         <v>108.1</v>
       </c>
       <c r="K29" s="10">
         <v>109.6</v>
       </c>
       <c r="L29" s="10">
         <v>109.8</v>
       </c>
       <c r="M29" s="10">
         <v>110.1</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="23">
+      <c r="A30" s="40">
         <v>2022</v>
       </c>
       <c r="B30" s="10">
         <v>101.1</v>
       </c>
       <c r="C30" s="10">
         <v>110.8</v>
       </c>
       <c r="D30" s="13">
         <v>112.9</v>
       </c>
       <c r="E30" s="13">
         <v>116.9</v>
       </c>
       <c r="F30" s="13">
         <v>118.5</v>
       </c>
       <c r="G30" s="10">
         <v>114.9</v>
       </c>
       <c r="H30" s="10">
         <v>113.6</v>
       </c>
       <c r="I30" s="13">
         <v>112.4</v>
       </c>
       <c r="J30" s="13">
         <v>111.5</v>
       </c>
       <c r="K30" s="13">
         <v>112.1</v>
       </c>
       <c r="L30" s="10">
         <v>112</v>
       </c>
       <c r="M30" s="10">
         <v>110.8</v>
       </c>
       <c r="N30" s="4"/>
     </row>
     <row r="31" spans="1:14" s="3" customFormat="1">
-      <c r="A31" s="23">
+      <c r="A31" s="40">
         <v>2023</v>
       </c>
       <c r="B31" s="14">
         <v>118.6</v>
       </c>
       <c r="C31" s="14">
         <v>118.4</v>
       </c>
       <c r="D31" s="14">
         <v>128.6</v>
       </c>
       <c r="E31" s="14">
         <v>125.1</v>
       </c>
       <c r="F31" s="16">
         <v>124.6</v>
       </c>
       <c r="G31" s="14">
         <v>121.4</v>
       </c>
       <c r="H31" s="14">
         <v>123.1</v>
       </c>
       <c r="I31" s="14">
         <v>122.5</v>
       </c>
       <c r="J31" s="14">
         <v>120.7</v>
       </c>
       <c r="K31" s="14">
         <v>119.3</v>
       </c>
       <c r="L31" s="14">
         <v>118.5</v>
       </c>
       <c r="M31" s="14">
         <v>119.8</v>
       </c>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="1:14" s="3" customFormat="1">
-      <c r="A32" s="23">
+      <c r="A32" s="40">
         <v>2024</v>
       </c>
       <c r="B32" s="15">
         <v>110.9</v>
       </c>
       <c r="C32" s="15">
         <v>108.5</v>
       </c>
       <c r="D32" s="15">
         <v>108.9</v>
       </c>
-      <c r="E32" s="29">
+      <c r="E32" s="24">
         <v>106.9</v>
       </c>
-      <c r="F32" s="29">
+      <c r="F32" s="24">
         <v>110.6</v>
       </c>
-      <c r="G32" s="29">
+      <c r="G32" s="24">
         <v>115.8</v>
       </c>
-      <c r="H32" s="30">
+      <c r="H32" s="25">
         <v>115.1</v>
       </c>
-      <c r="I32" s="30">
+      <c r="I32" s="25">
         <v>116.8</v>
       </c>
-      <c r="J32" s="29">
+      <c r="J32" s="24">
         <v>117.7</v>
       </c>
-      <c r="K32" s="31">
+      <c r="K32" s="26">
         <v>118.7</v>
       </c>
-      <c r="L32" s="31">
+      <c r="L32" s="26">
         <v>120.1</v>
       </c>
       <c r="M32" s="14">
         <v>120.5</v>
       </c>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="1:14" s="3" customFormat="1">
-      <c r="A33" s="23">
+      <c r="A33" s="40">
         <v>2025</v>
       </c>
-      <c r="B33" s="31">
+      <c r="B33" s="26">
         <v>105.8</v>
       </c>
-      <c r="C33" s="37">
+      <c r="C33" s="32">
         <v>107.8</v>
       </c>
-      <c r="D33" s="29">
+      <c r="D33" s="24">
         <v>108.7</v>
       </c>
-      <c r="E33" s="31">
+      <c r="E33" s="26">
         <v>113.9</v>
       </c>
-      <c r="F33" s="29">
+      <c r="F33" s="24">
         <v>114</v>
       </c>
-      <c r="G33" s="31">
+      <c r="G33" s="26">
         <v>114.7</v>
       </c>
-      <c r="H33" s="29">
+      <c r="H33" s="24">
         <v>115.1</v>
       </c>
-      <c r="I33" s="29">
+      <c r="I33" s="24">
         <v>116.1</v>
       </c>
-      <c r="J33" s="29">
+      <c r="J33" s="24">
         <v>116.7</v>
       </c>
-      <c r="K33" s="31">
+      <c r="K33" s="26">
         <v>116.2</v>
       </c>
-      <c r="L33" s="31">
+      <c r="L33" s="26">
         <v>115.5</v>
       </c>
-      <c r="M33" s="31">
+      <c r="M33" s="26">
         <v>115.5</v>
       </c>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14">
-      <c r="A34" s="24">
+      <c r="A34" s="41">
         <v>2026</v>
       </c>
-      <c r="B34" s="38">
+      <c r="B34" s="33">
         <v>103.8</v>
       </c>
-      <c r="C34" s="40">
+      <c r="C34" s="35">
         <v>105.4</v>
       </c>
-      <c r="D34" s="40">
+      <c r="D34" s="35">
         <v>105.7</v>
       </c>
-      <c r="E34" s="40">
+      <c r="E34" s="35">
         <v>105.9</v>
       </c>
-      <c r="F34" s="40">
+      <c r="F34" s="35">
         <v>106.1</v>
       </c>
-      <c r="G34" s="45">
+      <c r="G34" s="37">
         <v>106.1</v>
       </c>
-      <c r="H34" s="34"/>
-[...4 lines deleted...]
-      <c r="M34" s="34"/>
+      <c r="H34" s="35">
+        <v>106.9</v>
+      </c>
+      <c r="I34" s="33">
+        <v>106.6</v>
+      </c>
+      <c r="J34" s="30"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="29"/>
     </row>
     <row r="35" spans="1:14">
-      <c r="J35" s="25"/>
+      <c r="J35" s="20"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:14">
-      <c r="J36" s="25"/>
+      <c r="J36" s="20"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:14">
-      <c r="F37" s="39"/>
+      <c r="F37" s="34"/>
+      <c r="H37"/>
+      <c r="I37"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:14">
-      <c r="F38" s="39"/>
+      <c r="F38" s="34"/>
+      <c r="I38"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:14">
-      <c r="F39" s="41"/>
+      <c r="F39" s="36"/>
+      <c r="I39"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:14">
+      <c r="I40"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:14">
-      <c r="E41" s="41"/>
+      <c r="E41" s="36"/>
+      <c r="H41"/>
+      <c r="I41"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:14">
-      <c r="E42" s="41"/>
+      <c r="E42" s="36"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:14">
-      <c r="E43" s="41"/>
+      <c r="E43" s="36"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="M44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>Көрсеткіш!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>