--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\айлық\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Downloads\Резолюция(КР 13102026 1021 Орнатылған тәртіп бойынша)\айлык\айлық\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$2:$M$32</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Бөлшек сауданың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>өткен айға</t>
   </si>
   <si>
@@ -188,85 +188,85 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Сауда статистикасы бөлімі</t>
   </si>
   <si>
-    <t>Кемелова Рауан Мұратқызы</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 395115</t>
   </si>
   <si>
-    <t>rau.kemelova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индекс – 2-сауда, мерзімділігі – ай сайын).</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4480&amp;year=2026&amp;name=10665&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Дуйсенов Бакдаулет Гаухарбаевич</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="15">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...13 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
+    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -670,71 +670,71 @@
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -856,251 +856,248 @@
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="27" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="79" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="79" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="34" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="82" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="79" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="82" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="99">
     <cellStyle name="Comma" xfId="5"/>
     <cellStyle name="Comma [0]_Book2" xfId="6"/>
     <cellStyle name="Comma_Book2" xfId="7"/>
     <cellStyle name="Comma0" xfId="8"/>
     <cellStyle name="Currency" xfId="9"/>
     <cellStyle name="Currency [0]_Book2" xfId="10"/>
     <cellStyle name="Currency_Book2" xfId="11"/>
     <cellStyle name="Currency0" xfId="12"/>
     <cellStyle name="Date" xfId="13"/>
     <cellStyle name="Fixed" xfId="14"/>
     <cellStyle name="Heading 1" xfId="15"/>
     <cellStyle name="Heading 2" xfId="16"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="17"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="18"/>
     <cellStyle name="normal" xfId="19"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="20"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="21"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="22"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="23"/>
     <cellStyle name="Percent" xfId="24"/>
     <cellStyle name="S10" xfId="25"/>
     <cellStyle name="S12" xfId="26"/>
@@ -1489,1540 +1486,1546 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" customWidth="1"/>
     <col min="2" max="2" width="67.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="50">
+      <c r="B2" s="49">
         <v>171203</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="50" t="s">
+      <c r="B5" s="49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="51">
-      <c r="A7" s="45" t="s">
+    <row r="7" spans="1:3" ht="38.25">
+      <c r="A7" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="49" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="114.75">
-      <c r="A9" s="44" t="s">
+    <row r="9" spans="1:3" ht="89.25">
+      <c r="A9" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="52" t="s">
+      <c r="B9" s="51" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="25.5">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="58" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="46"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="25.5">
+      <c r="A13" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="57"/>
+    </row>
+    <row r="14" spans="1:3" ht="25.5">
+      <c r="A14" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="59">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="54" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
-[...26 lines deleted...]
-      <c r="B14" s="58" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="53" t="s">
         <v>58</v>
-      </c>
-[...54 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A26:A36"/>
   <sheetViews>
     <sheetView topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A50" sqref="A50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="130.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="26" spans="1:1">
-      <c r="A26" s="43" t="s">
+      <c r="A26" s="42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:1">
-      <c r="A27" s="43" t="s">
+      <c r="A27" s="42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:1">
-      <c r="A28" s="43" t="s">
+      <c r="A28" s="42" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:1">
-      <c r="A29" s="43" t="s">
+      <c r="A29" s="42" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:1">
-      <c r="A30" s="43" t="s">
+      <c r="A30" s="42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:1">
-      <c r="A31" s="43"/>
+      <c r="A31" s="42"/>
     </row>
     <row r="32" spans="1:1">
-      <c r="A32" s="43" t="s">
+      <c r="A32" s="42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="43"/>
+      <c r="A33" s="42"/>
     </row>
     <row r="34" spans="1:1">
-      <c r="A34" s="43"/>
+      <c r="A34" s="42"/>
     </row>
     <row r="35" spans="1:1">
-      <c r="A35" s="43"/>
+      <c r="A35" s="42"/>
     </row>
     <row r="36" spans="1:1">
-      <c r="A36" s="54" t="s">
+      <c r="A36" s="52" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N44"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F39" sqref="F39"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="42" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="41" customWidth="1"/>
     <col min="2" max="6" width="11" style="9" customWidth="1"/>
     <col min="7" max="7" width="11" style="5" customWidth="1"/>
     <col min="8" max="9" width="11" style="9" customWidth="1"/>
     <col min="10" max="10" width="11" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="9" customWidth="1"/>
     <col min="12" max="12" width="11" style="8" customWidth="1"/>
     <col min="13" max="13" width="12" style="9" customWidth="1"/>
     <col min="14" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="60"/>
-[...10 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="38"/>
+      <c r="A3" s="37"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="7"/>
       <c r="M3" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="38"/>
       <c r="B4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="21" customFormat="1">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="61"/>
-[...10 lines deleted...]
-      <c r="M5" s="61"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="40">
+      <c r="A6" s="39">
         <v>2018</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="10"/>
       <c r="G6" s="11">
         <v>96.8</v>
       </c>
       <c r="H6" s="10">
         <v>115.4</v>
       </c>
       <c r="I6" s="11">
         <v>105.8</v>
       </c>
       <c r="J6" s="12">
         <v>86</v>
       </c>
       <c r="K6" s="12">
         <v>103.5</v>
       </c>
       <c r="L6" s="11">
         <v>108.9</v>
       </c>
       <c r="M6" s="11">
         <v>136.4</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="40">
+      <c r="A7" s="39">
         <v>2019</v>
       </c>
       <c r="B7" s="10">
         <v>54.3</v>
       </c>
       <c r="C7" s="10">
         <v>91.8</v>
       </c>
       <c r="D7" s="10">
         <v>122.6</v>
       </c>
       <c r="E7" s="11">
         <v>107.2</v>
       </c>
       <c r="F7" s="10">
         <v>104</v>
       </c>
       <c r="G7" s="11">
         <v>102.1</v>
       </c>
       <c r="H7" s="10">
         <v>111.5</v>
       </c>
       <c r="I7" s="11">
         <v>88</v>
       </c>
       <c r="J7" s="11">
         <v>110.3</v>
       </c>
       <c r="K7" s="11">
         <v>94.2</v>
       </c>
       <c r="L7" s="11">
         <v>126</v>
       </c>
       <c r="M7" s="11">
         <v>120.2</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="40">
+      <c r="A8" s="39">
         <v>2020</v>
       </c>
       <c r="B8" s="10">
         <v>54.9</v>
       </c>
       <c r="C8" s="10">
         <v>93.8</v>
       </c>
       <c r="D8" s="10">
         <v>116.3</v>
       </c>
       <c r="E8" s="13">
         <v>59</v>
       </c>
       <c r="F8" s="11">
         <v>168.6</v>
       </c>
       <c r="G8" s="11">
         <v>126.3</v>
       </c>
       <c r="H8" s="11">
         <v>90.1</v>
       </c>
       <c r="I8" s="11">
         <v>104.2</v>
       </c>
       <c r="J8" s="11">
         <v>125.7</v>
       </c>
       <c r="K8" s="11">
         <v>78.400000000000006</v>
       </c>
       <c r="L8" s="11">
         <v>118</v>
       </c>
       <c r="M8" s="11">
         <v>118.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="40">
+      <c r="A9" s="39">
         <v>2021</v>
       </c>
       <c r="B9" s="10">
         <v>55.2</v>
       </c>
       <c r="C9" s="10">
         <v>97</v>
       </c>
       <c r="D9" s="10">
         <v>116.1</v>
       </c>
       <c r="E9" s="13">
         <v>94.5</v>
       </c>
       <c r="F9" s="13">
         <v>106.9</v>
       </c>
       <c r="G9" s="13">
         <v>137.19999999999999</v>
       </c>
       <c r="H9" s="11">
         <v>89.5</v>
       </c>
       <c r="I9" s="11">
         <v>106.6</v>
       </c>
       <c r="J9" s="11">
         <v>106.1</v>
       </c>
       <c r="K9" s="11">
         <v>99.7</v>
       </c>
       <c r="L9" s="11">
         <v>107.8</v>
       </c>
       <c r="M9" s="11">
         <v>118.9</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="40">
+      <c r="A10" s="39">
         <v>2022</v>
       </c>
       <c r="B10" s="10">
         <v>50.1</v>
       </c>
       <c r="C10" s="10">
         <v>115.7</v>
       </c>
       <c r="D10" s="11">
         <v>111.7</v>
       </c>
       <c r="E10" s="11">
         <v>104.1</v>
       </c>
       <c r="F10" s="11">
         <v>103.7</v>
       </c>
       <c r="G10" s="13">
         <v>113.5</v>
       </c>
       <c r="H10" s="11">
         <v>93.3</v>
       </c>
       <c r="I10" s="11">
         <v>104.9</v>
       </c>
       <c r="J10" s="11">
         <v>107</v>
       </c>
       <c r="K10" s="11">
         <v>107.9</v>
       </c>
       <c r="L10" s="11">
         <v>103.7</v>
       </c>
       <c r="M10" s="11">
         <v>108.8</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1">
-      <c r="A11" s="40">
+      <c r="A11" s="39">
         <v>2023</v>
       </c>
       <c r="B11" s="14">
         <v>58.7</v>
       </c>
       <c r="C11" s="14">
         <v>115.5</v>
       </c>
       <c r="D11" s="14">
         <v>137.9</v>
       </c>
       <c r="E11" s="14">
         <v>82.9</v>
       </c>
       <c r="F11" s="11">
         <v>109.5</v>
       </c>
       <c r="G11" s="14">
         <v>101.6</v>
       </c>
       <c r="H11" s="11">
         <v>112.7</v>
       </c>
       <c r="I11" s="11">
         <v>94</v>
       </c>
       <c r="J11" s="14">
         <v>99.2</v>
       </c>
       <c r="K11" s="14">
         <v>108.9</v>
       </c>
       <c r="L11" s="14">
         <v>106.2</v>
       </c>
       <c r="M11" s="14">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1">
-      <c r="A12" s="40">
+      <c r="A12" s="39">
         <v>2024</v>
       </c>
       <c r="B12" s="15">
         <v>49.7</v>
       </c>
       <c r="C12" s="15">
         <v>110.9</v>
       </c>
       <c r="D12" s="15">
         <v>141.69999999999999</v>
       </c>
       <c r="E12" s="20">
         <v>77</v>
       </c>
       <c r="F12" s="20">
         <v>132.69999999999999</v>
       </c>
       <c r="G12" s="20">
         <v>114.5</v>
       </c>
       <c r="H12" s="22">
         <v>91.2</v>
       </c>
       <c r="I12" s="22">
         <v>105.8</v>
       </c>
       <c r="J12" s="20">
         <v>97.9</v>
       </c>
       <c r="K12" s="23">
         <v>110.5</v>
       </c>
       <c r="L12" s="23">
         <v>109.9</v>
       </c>
       <c r="M12" s="20">
         <v>117.7</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1">
-      <c r="A13" s="40">
+      <c r="A13" s="39">
         <v>2025</v>
       </c>
       <c r="B13" s="23">
         <v>42.7</v>
       </c>
       <c r="C13" s="27">
         <v>114.8</v>
       </c>
       <c r="D13" s="20">
         <v>141.80000000000001</v>
       </c>
       <c r="E13" s="23">
         <v>91</v>
       </c>
       <c r="F13" s="20">
         <v>116.5</v>
       </c>
       <c r="G13" s="23">
         <v>117.9</v>
       </c>
       <c r="H13" s="20">
         <v>90.7</v>
       </c>
       <c r="I13" s="20">
         <v>109.9</v>
       </c>
       <c r="J13" s="20">
         <v>97.5</v>
       </c>
       <c r="K13" s="23">
         <v>102.6</v>
       </c>
       <c r="L13" s="23">
         <v>107.3</v>
       </c>
       <c r="M13" s="23">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
-      <c r="A14" s="40">
+      <c r="A14" s="39">
         <v>2026</v>
       </c>
       <c r="B14" s="20">
         <v>38.299999999999997</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="33">
         <v>118.2</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="33">
         <v>141.1</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="33">
         <v>91</v>
       </c>
-      <c r="F14" s="34">
+      <c r="F14" s="33">
         <v>117.3</v>
       </c>
       <c r="G14" s="23">
         <v>117.1</v>
       </c>
-      <c r="H14" s="34">
+      <c r="H14" s="33">
         <v>94.3</v>
       </c>
       <c r="I14" s="20">
         <v>104.5</v>
       </c>
-      <c r="J14" s="20"/>
+      <c r="J14" s="33">
+        <v>96.6</v>
+      </c>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:13" s="21" customFormat="1">
-      <c r="A15" s="61" t="s">
+      <c r="A15" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="61"/>
-[...10 lines deleted...]
-      <c r="M15" s="61"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="40">
+      <c r="A16" s="39">
         <v>2018</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="10"/>
       <c r="G16" s="13">
         <v>94.6</v>
       </c>
       <c r="H16" s="10">
         <v>100.9</v>
       </c>
       <c r="I16" s="13">
         <v>100.6</v>
       </c>
       <c r="J16" s="12">
         <v>97.6</v>
       </c>
       <c r="K16" s="12">
         <v>108.7</v>
       </c>
       <c r="L16" s="13">
         <v>106.6</v>
       </c>
       <c r="M16" s="13">
         <v>108.7</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="40">
+      <c r="A17" s="39">
         <v>2019</v>
       </c>
       <c r="B17" s="10">
         <v>101.6</v>
       </c>
       <c r="C17" s="10">
         <v>102.1</v>
       </c>
       <c r="D17" s="10">
         <v>104.4</v>
       </c>
       <c r="E17" s="13">
         <v>107</v>
       </c>
       <c r="F17" s="10">
         <v>106.9</v>
       </c>
       <c r="G17" s="13">
         <v>112.9</v>
       </c>
       <c r="H17" s="10">
         <v>109.1</v>
       </c>
       <c r="I17" s="13">
         <v>90.2</v>
       </c>
       <c r="J17" s="13">
         <v>115.7</v>
       </c>
       <c r="K17" s="13">
         <v>105.3</v>
       </c>
       <c r="L17" s="13">
         <v>122</v>
       </c>
       <c r="M17" s="13">
         <v>107.4</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="40">
+      <c r="A18" s="39">
         <v>2020</v>
       </c>
       <c r="B18" s="10">
         <v>108.6</v>
       </c>
       <c r="C18" s="10">
         <v>110.9</v>
       </c>
       <c r="D18" s="10">
         <v>105.2</v>
       </c>
       <c r="E18" s="13">
         <v>57.9</v>
       </c>
       <c r="F18" s="13">
         <v>93.9</v>
       </c>
       <c r="G18" s="13">
         <v>116.2</v>
       </c>
       <c r="H18" s="13">
         <v>93.9</v>
       </c>
       <c r="I18" s="13">
         <v>111.2</v>
       </c>
       <c r="J18" s="13">
         <v>126.6</v>
       </c>
       <c r="K18" s="13">
         <v>105.4</v>
       </c>
       <c r="L18" s="11">
         <v>98.7</v>
       </c>
       <c r="M18" s="16">
         <v>97.4</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="40">
+      <c r="A19" s="39">
         <v>2021</v>
       </c>
       <c r="B19" s="10">
         <v>97.9</v>
       </c>
       <c r="C19" s="10">
         <v>101.2</v>
       </c>
       <c r="D19" s="10">
         <v>101</v>
       </c>
       <c r="E19" s="13">
         <v>161.6</v>
       </c>
       <c r="F19" s="13">
         <v>102.5</v>
       </c>
       <c r="G19" s="13">
         <v>111.4</v>
       </c>
       <c r="H19" s="13">
         <v>110.7</v>
       </c>
       <c r="I19" s="13">
         <v>113.3</v>
       </c>
       <c r="J19" s="13">
         <v>95.7</v>
       </c>
       <c r="K19" s="13">
         <v>121.7</v>
       </c>
       <c r="L19" s="11">
         <v>111.1</v>
       </c>
       <c r="M19" s="16">
         <v>111.4</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="40">
+      <c r="A20" s="39">
         <v>2022</v>
       </c>
       <c r="B20" s="10">
         <v>101.1</v>
       </c>
       <c r="C20" s="10">
         <v>120.7</v>
       </c>
       <c r="D20" s="13">
         <v>116.1</v>
       </c>
       <c r="E20" s="13">
         <v>127.9</v>
       </c>
       <c r="F20" s="13">
         <v>124</v>
       </c>
       <c r="G20" s="13">
         <v>102.6</v>
       </c>
       <c r="H20" s="13">
         <v>106.9</v>
       </c>
       <c r="I20" s="13">
         <v>105.2</v>
       </c>
       <c r="J20" s="13">
         <v>106.2</v>
       </c>
       <c r="K20" s="13">
         <v>114.9</v>
       </c>
       <c r="L20" s="11">
         <v>110.6</v>
       </c>
       <c r="M20" s="16">
         <v>101.2</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1">
-      <c r="A21" s="40">
+      <c r="A21" s="39">
         <v>2023</v>
       </c>
       <c r="B21" s="14">
         <v>118.6</v>
       </c>
       <c r="C21" s="14">
         <v>118.4</v>
       </c>
       <c r="D21" s="14">
         <v>146.1</v>
       </c>
       <c r="E21" s="14">
         <v>116.4</v>
       </c>
       <c r="F21" s="13">
         <v>123</v>
       </c>
       <c r="G21" s="14">
         <v>110</v>
       </c>
       <c r="H21" s="13">
         <v>132.80000000000001</v>
       </c>
       <c r="I21" s="14">
         <v>119</v>
       </c>
       <c r="J21" s="14">
         <v>110.3</v>
       </c>
       <c r="K21" s="14">
         <v>111.4</v>
       </c>
       <c r="L21" s="14">
         <v>114.1</v>
       </c>
       <c r="M21" s="14">
         <v>131.19999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1">
-      <c r="A22" s="40">
+      <c r="A22" s="39">
         <v>2024</v>
       </c>
       <c r="B22" s="15">
         <v>110.9</v>
       </c>
       <c r="C22" s="15">
         <v>106.5</v>
       </c>
       <c r="D22" s="15">
         <v>109.4</v>
       </c>
       <c r="E22" s="20">
         <v>101.5</v>
       </c>
       <c r="F22" s="20">
         <v>123.1</v>
       </c>
       <c r="G22" s="20">
         <v>138.69999999999999</v>
       </c>
       <c r="H22" s="22">
         <v>112.3</v>
       </c>
       <c r="I22" s="22">
         <v>126.4</v>
       </c>
       <c r="J22" s="20">
         <v>124.7</v>
       </c>
       <c r="K22" s="23">
         <v>126.4</v>
       </c>
       <c r="L22" s="23">
         <v>130.80000000000001</v>
       </c>
       <c r="M22" s="20">
         <v>123.1</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
-      <c r="A23" s="40">
+      <c r="A23" s="39">
         <v>2025</v>
       </c>
       <c r="B23" s="23">
         <v>105.8</v>
       </c>
       <c r="C23" s="28">
         <v>109.6</v>
       </c>
       <c r="D23" s="20">
         <v>109.7</v>
       </c>
       <c r="E23" s="23">
         <v>129.69999999999999</v>
       </c>
       <c r="F23" s="20">
         <v>113.8</v>
       </c>
       <c r="G23" s="23">
         <v>117.3</v>
       </c>
       <c r="H23" s="20">
         <v>116.6</v>
       </c>
       <c r="I23" s="20">
         <v>120.9</v>
       </c>
       <c r="J23" s="20">
         <v>120.6</v>
       </c>
       <c r="K23" s="23">
         <v>112.1</v>
       </c>
       <c r="L23" s="23">
         <v>109.3</v>
       </c>
       <c r="M23" s="23">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
-      <c r="A24" s="40">
+      <c r="A24" s="39">
         <v>2026</v>
       </c>
       <c r="B24" s="20">
         <v>103.8</v>
       </c>
-      <c r="C24" s="34">
+      <c r="C24" s="33">
         <v>106.8</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="33">
         <v>106.3</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="33">
         <v>106.3</v>
       </c>
-      <c r="F24" s="34">
+      <c r="F24" s="33">
         <v>107</v>
       </c>
       <c r="G24" s="23">
         <v>106.2</v>
       </c>
-      <c r="H24" s="34">
+      <c r="H24" s="33">
         <v>110.5</v>
       </c>
       <c r="I24" s="20">
         <v>105</v>
       </c>
-      <c r="J24" s="20"/>
+      <c r="J24" s="33">
+        <v>104.1</v>
+      </c>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:14" s="21" customFormat="1">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="61"/>
-[...10 lines deleted...]
-      <c r="M25" s="61"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
+      <c r="L25" s="63"/>
+      <c r="M25" s="63"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="40">
+      <c r="A26" s="39">
         <v>2018</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10">
         <v>107.8</v>
       </c>
       <c r="H26" s="10">
         <v>106.5</v>
       </c>
       <c r="I26" s="10">
         <v>105.6</v>
       </c>
       <c r="J26" s="12">
         <v>104.5</v>
       </c>
       <c r="K26" s="12">
         <v>105</v>
       </c>
       <c r="L26" s="10">
         <v>105.3</v>
       </c>
       <c r="M26" s="10">
         <v>105.7</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="40">
+      <c r="A27" s="39">
         <v>2019</v>
       </c>
       <c r="B27" s="10">
         <v>101.6</v>
       </c>
       <c r="C27" s="10">
         <v>101.8</v>
       </c>
       <c r="D27" s="10">
         <v>102.3</v>
       </c>
       <c r="E27" s="10">
         <v>103.6</v>
       </c>
       <c r="F27" s="10">
         <v>104.3</v>
       </c>
       <c r="G27" s="10">
         <v>105.9</v>
       </c>
       <c r="H27" s="10">
         <v>106.5</v>
       </c>
       <c r="I27" s="10">
         <v>103.9</v>
       </c>
       <c r="J27" s="10">
         <v>105.3</v>
       </c>
       <c r="K27" s="10">
         <v>105.3</v>
       </c>
       <c r="L27" s="10">
         <v>107.1</v>
       </c>
       <c r="M27" s="10">
         <v>107.1</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="40">
+      <c r="A28" s="39">
         <v>2020</v>
       </c>
       <c r="B28" s="10">
         <v>108.6</v>
       </c>
       <c r="C28" s="10">
         <v>109.8</v>
       </c>
       <c r="D28" s="10">
         <v>108</v>
       </c>
       <c r="E28" s="10">
         <v>93.6</v>
       </c>
       <c r="F28" s="10">
         <v>98</v>
       </c>
       <c r="G28" s="10">
         <v>98</v>
       </c>
       <c r="H28" s="10">
         <v>97.2</v>
       </c>
       <c r="I28" s="10">
         <v>99.1</v>
       </c>
       <c r="J28" s="10">
         <v>102.7</v>
       </c>
       <c r="K28" s="10">
         <v>103</v>
       </c>
       <c r="L28" s="10">
         <v>102.5</v>
       </c>
       <c r="M28" s="10">
         <v>101.8</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="40">
+      <c r="A29" s="39">
         <v>2021</v>
       </c>
       <c r="B29" s="10">
         <v>97.9</v>
       </c>
       <c r="C29" s="10">
         <v>99.5</v>
       </c>
       <c r="D29" s="10">
         <v>100</v>
       </c>
       <c r="E29" s="10">
         <v>110.9</v>
       </c>
       <c r="F29" s="10">
         <v>109.1</v>
       </c>
       <c r="G29" s="10">
         <v>109.6</v>
       </c>
       <c r="H29" s="10">
         <v>109.9</v>
       </c>
       <c r="I29" s="10">
         <v>110.4</v>
       </c>
       <c r="J29" s="10">
         <v>108.1</v>
       </c>
       <c r="K29" s="10">
         <v>109.6</v>
       </c>
       <c r="L29" s="10">
         <v>109.8</v>
       </c>
       <c r="M29" s="10">
         <v>110.1</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="40">
+      <c r="A30" s="39">
         <v>2022</v>
       </c>
       <c r="B30" s="10">
         <v>101.1</v>
       </c>
       <c r="C30" s="10">
         <v>110.8</v>
       </c>
       <c r="D30" s="13">
         <v>112.9</v>
       </c>
       <c r="E30" s="13">
         <v>116.9</v>
       </c>
       <c r="F30" s="13">
         <v>118.5</v>
       </c>
       <c r="G30" s="10">
         <v>114.9</v>
       </c>
       <c r="H30" s="10">
         <v>113.6</v>
       </c>
       <c r="I30" s="13">
         <v>112.4</v>
       </c>
       <c r="J30" s="13">
         <v>111.5</v>
       </c>
       <c r="K30" s="13">
         <v>112.1</v>
       </c>
       <c r="L30" s="10">
         <v>112</v>
       </c>
       <c r="M30" s="10">
         <v>110.8</v>
       </c>
       <c r="N30" s="4"/>
     </row>
     <row r="31" spans="1:14" s="3" customFormat="1">
-      <c r="A31" s="40">
+      <c r="A31" s="39">
         <v>2023</v>
       </c>
       <c r="B31" s="14">
         <v>118.6</v>
       </c>
       <c r="C31" s="14">
         <v>118.4</v>
       </c>
       <c r="D31" s="14">
         <v>128.6</v>
       </c>
       <c r="E31" s="14">
         <v>125.1</v>
       </c>
       <c r="F31" s="16">
         <v>124.6</v>
       </c>
       <c r="G31" s="14">
         <v>121.4</v>
       </c>
       <c r="H31" s="14">
         <v>123.1</v>
       </c>
       <c r="I31" s="14">
         <v>122.5</v>
       </c>
       <c r="J31" s="14">
         <v>120.7</v>
       </c>
       <c r="K31" s="14">
         <v>119.3</v>
       </c>
       <c r="L31" s="14">
         <v>118.5</v>
       </c>
       <c r="M31" s="14">
         <v>119.8</v>
       </c>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="1:14" s="3" customFormat="1">
-      <c r="A32" s="40">
+      <c r="A32" s="39">
         <v>2024</v>
       </c>
       <c r="B32" s="15">
         <v>110.9</v>
       </c>
       <c r="C32" s="15">
         <v>108.5</v>
       </c>
       <c r="D32" s="15">
         <v>108.9</v>
       </c>
       <c r="E32" s="24">
         <v>106.9</v>
       </c>
       <c r="F32" s="24">
         <v>110.6</v>
       </c>
       <c r="G32" s="24">
         <v>115.8</v>
       </c>
       <c r="H32" s="25">
         <v>115.1</v>
       </c>
       <c r="I32" s="25">
         <v>116.8</v>
       </c>
       <c r="J32" s="24">
         <v>117.7</v>
       </c>
       <c r="K32" s="26">
         <v>118.7</v>
       </c>
       <c r="L32" s="26">
         <v>120.1</v>
       </c>
       <c r="M32" s="14">
         <v>120.5</v>
       </c>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="1:14" s="3" customFormat="1">
-      <c r="A33" s="40">
+      <c r="A33" s="39">
         <v>2025</v>
       </c>
       <c r="B33" s="26">
         <v>105.8</v>
       </c>
-      <c r="C33" s="32">
+      <c r="C33" s="31">
         <v>107.8</v>
       </c>
       <c r="D33" s="24">
         <v>108.7</v>
       </c>
       <c r="E33" s="26">
         <v>113.9</v>
       </c>
       <c r="F33" s="24">
         <v>114</v>
       </c>
       <c r="G33" s="26">
         <v>114.7</v>
       </c>
       <c r="H33" s="24">
         <v>115.1</v>
       </c>
       <c r="I33" s="24">
         <v>116.1</v>
       </c>
       <c r="J33" s="24">
         <v>116.7</v>
       </c>
       <c r="K33" s="26">
         <v>116.2</v>
       </c>
       <c r="L33" s="26">
         <v>115.5</v>
       </c>
       <c r="M33" s="26">
         <v>115.5</v>
       </c>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14">
-      <c r="A34" s="41">
+      <c r="A34" s="40">
         <v>2026</v>
       </c>
-      <c r="B34" s="33">
+      <c r="B34" s="32">
         <v>103.8</v>
       </c>
-      <c r="C34" s="35">
+      <c r="C34" s="34">
         <v>105.4</v>
       </c>
-      <c r="D34" s="35">
+      <c r="D34" s="34">
         <v>105.7</v>
       </c>
-      <c r="E34" s="35">
+      <c r="E34" s="34">
         <v>105.9</v>
       </c>
-      <c r="F34" s="35">
+      <c r="F34" s="34">
         <v>106.1</v>
       </c>
-      <c r="G34" s="37">
+      <c r="G34" s="36">
         <v>106.1</v>
       </c>
-      <c r="H34" s="35">
+      <c r="H34" s="34">
         <v>106.9</v>
       </c>
-      <c r="I34" s="33">
+      <c r="I34" s="32">
         <v>106.6</v>
       </c>
-      <c r="J34" s="30"/>
+      <c r="J34" s="34">
+        <v>106.2</v>
+      </c>
       <c r="K34" s="29"/>
-      <c r="L34" s="31"/>
+      <c r="L34" s="30"/>
       <c r="M34" s="29"/>
     </row>
     <row r="35" spans="1:14">
       <c r="J35" s="20"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="J36" s="20"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:14">
-      <c r="F37" s="34"/>
+      <c r="F37" s="33"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:14">
-      <c r="F38" s="34"/>
+      <c r="F38" s="33"/>
       <c r="I38"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:14">
-      <c r="F39" s="36"/>
+      <c r="F39" s="35"/>
       <c r="I39"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="I40"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:14">
-      <c r="E41" s="36"/>
+      <c r="E41" s="35"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:14">
-      <c r="E42" s="36"/>
+      <c r="E42" s="35"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:14">
-      <c r="E43" s="36"/>
+      <c r="E43" s="35"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="M44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>