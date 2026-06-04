--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -213,51 +213,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -335,50 +335,53 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -653,51 +656,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34"/>
+      <selection activeCell="I40" sqref="I40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="22" customWidth="1"/>
     <col min="2" max="6" width="11" style="9" customWidth="1"/>
     <col min="7" max="7" width="11" style="5" customWidth="1"/>
     <col min="8" max="9" width="11" style="9" customWidth="1"/>
     <col min="10" max="10" width="11" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="9" customWidth="1"/>
     <col min="12" max="12" width="11" style="8" customWidth="1"/>
     <col min="13" max="13" width="12" style="9" customWidth="1"/>
     <col min="14" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
@@ -1091,51 +1094,53 @@
         <v>97.5</v>
       </c>
       <c r="K13" s="28">
         <v>102.6</v>
       </c>
       <c r="L13" s="28">
         <v>107.3</v>
       </c>
       <c r="M13" s="28">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="23">
         <v>2026</v>
       </c>
       <c r="B14" s="25">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="39">
         <v>118.2</v>
       </c>
       <c r="D14" s="39">
         <v>141.1</v>
       </c>
-      <c r="E14" s="28"/>
+      <c r="E14" s="39">
+        <v>91</v>
+      </c>
       <c r="F14" s="25"/>
       <c r="G14" s="28"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1">
       <c r="A15" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
@@ -1449,51 +1454,53 @@
         <v>120.6</v>
       </c>
       <c r="K23" s="28">
         <v>112.1</v>
       </c>
       <c r="L23" s="28">
         <v>109.3</v>
       </c>
       <c r="M23" s="28">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
       <c r="A24" s="23">
         <v>2026</v>
       </c>
       <c r="B24" s="25">
         <v>103.8</v>
       </c>
       <c r="C24" s="39">
         <v>106.8</v>
       </c>
       <c r="D24" s="39">
         <v>106.3</v>
       </c>
-      <c r="E24" s="28"/>
+      <c r="E24" s="39">
+        <v>106.3</v>
+      </c>
       <c r="F24" s="25"/>
       <c r="G24" s="28"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:14" s="26" customFormat="1">
       <c r="A25" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
@@ -1811,99 +1818,104 @@
       </c>
       <c r="K33" s="31">
         <v>116.2</v>
       </c>
       <c r="L33" s="31">
         <v>115.5</v>
       </c>
       <c r="M33" s="31">
         <v>115.5</v>
       </c>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="24">
         <v>2026</v>
       </c>
       <c r="B34" s="38">
         <v>103.8</v>
       </c>
       <c r="C34" s="40">
         <v>105.4</v>
       </c>
       <c r="D34" s="40">
         <v>105.7</v>
       </c>
-      <c r="E34" s="34"/>
+      <c r="E34" s="40">
+        <v>105.9</v>
+      </c>
       <c r="F34" s="34"/>
       <c r="G34" s="35"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="34"/>
       <c r="L34" s="36"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:14">
       <c r="J35" s="25"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="J36" s="25"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:14">
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:14">
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:14">
+      <c r="E41" s="44"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:14">
+      <c r="E42" s="44"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:14">
+      <c r="E43" s="44"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="M44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>