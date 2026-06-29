--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -327,61 +327,61 @@
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -656,83 +656,83 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I40" sqref="I40"/>
+      <selection activeCell="K44" sqref="K44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="22" customWidth="1"/>
     <col min="2" max="6" width="11" style="9" customWidth="1"/>
     <col min="7" max="7" width="11" style="5" customWidth="1"/>
     <col min="8" max="9" width="11" style="9" customWidth="1"/>
     <col min="10" max="10" width="11" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="9" customWidth="1"/>
     <col min="12" max="12" width="11" style="8" customWidth="1"/>
     <col min="13" max="13" width="12" style="9" customWidth="1"/>
     <col min="14" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="42"/>
-[...10 lines deleted...]
-      <c r="M2" s="42"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="20"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="7"/>
       <c r="M3" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1">
       <c r="A4" s="21"/>
       <c r="B4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>6</v>
@@ -747,65 +747,65 @@
         <v>9</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="26" customFormat="1">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="43"/>
-[...10 lines deleted...]
-      <c r="M5" s="43"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="23">
         <v>2018</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="10"/>
       <c r="G6" s="11">
         <v>96.8</v>
       </c>
       <c r="H6" s="10">
         <v>115.4</v>
       </c>
       <c r="I6" s="11">
         <v>105.8</v>
       </c>
       <c r="J6" s="12">
         <v>86</v>
       </c>
       <c r="K6" s="12">
         <v>103.5</v>
       </c>
@@ -1097,75 +1097,77 @@
         <v>102.6</v>
       </c>
       <c r="L13" s="28">
         <v>107.3</v>
       </c>
       <c r="M13" s="28">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="23">
         <v>2026</v>
       </c>
       <c r="B14" s="25">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="39">
         <v>118.2</v>
       </c>
       <c r="D14" s="39">
         <v>141.1</v>
       </c>
       <c r="E14" s="39">
         <v>91</v>
       </c>
-      <c r="F14" s="25"/>
+      <c r="F14" s="39">
+        <v>117.3</v>
+      </c>
       <c r="G14" s="28"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="43"/>
-[...10 lines deleted...]
-      <c r="M15" s="43"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23">
         <v>2018</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="10"/>
       <c r="G16" s="13">
         <v>94.6</v>
       </c>
       <c r="H16" s="10">
         <v>100.9</v>
       </c>
       <c r="I16" s="13">
         <v>100.6</v>
       </c>
       <c r="J16" s="12">
         <v>97.6</v>
       </c>
       <c r="K16" s="12">
         <v>108.7</v>
       </c>
@@ -1457,75 +1459,77 @@
         <v>112.1</v>
       </c>
       <c r="L23" s="28">
         <v>109.3</v>
       </c>
       <c r="M23" s="28">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
       <c r="A24" s="23">
         <v>2026</v>
       </c>
       <c r="B24" s="25">
         <v>103.8</v>
       </c>
       <c r="C24" s="39">
         <v>106.8</v>
       </c>
       <c r="D24" s="39">
         <v>106.3</v>
       </c>
       <c r="E24" s="39">
         <v>106.3</v>
       </c>
-      <c r="F24" s="25"/>
+      <c r="F24" s="39">
+        <v>107</v>
+      </c>
       <c r="G24" s="28"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:14" s="26" customFormat="1">
-      <c r="A25" s="43" t="s">
+      <c r="A25" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="43"/>
-[...10 lines deleted...]
-      <c r="M25" s="43"/>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="44"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="44"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="23">
         <v>2018</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10">
         <v>107.8</v>
       </c>
       <c r="H26" s="10">
         <v>106.5</v>
       </c>
       <c r="I26" s="10">
         <v>105.6</v>
       </c>
       <c r="J26" s="12">
         <v>104.5</v>
       </c>
       <c r="K26" s="12">
         <v>105</v>
       </c>
@@ -1821,101 +1825,106 @@
       </c>
       <c r="L33" s="31">
         <v>115.5</v>
       </c>
       <c r="M33" s="31">
         <v>115.5</v>
       </c>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="24">
         <v>2026</v>
       </c>
       <c r="B34" s="38">
         <v>103.8</v>
       </c>
       <c r="C34" s="40">
         <v>105.4</v>
       </c>
       <c r="D34" s="40">
         <v>105.7</v>
       </c>
       <c r="E34" s="40">
         <v>105.9</v>
       </c>
-      <c r="F34" s="34"/>
+      <c r="F34" s="40">
+        <v>106.1</v>
+      </c>
       <c r="G34" s="35"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="34"/>
       <c r="L34" s="36"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:14">
       <c r="J35" s="25"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="J36" s="25"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:14">
+      <c r="F37" s="39"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:14">
+      <c r="F38" s="39"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
     </row>
     <row r="39" spans="1:14">
+      <c r="F39" s="41"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
     </row>
     <row r="41" spans="1:14">
-      <c r="E41" s="44"/>
+      <c r="E41" s="41"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
     </row>
     <row r="42" spans="1:14">
-      <c r="E42" s="44"/>
+      <c r="E42" s="41"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
     <row r="43" spans="1:14">
-      <c r="E43" s="44"/>
+      <c r="E43" s="41"/>
       <c r="M43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="M44" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>