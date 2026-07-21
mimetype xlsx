--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -213,51 +213,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -338,50 +338,53 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -656,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="K44" sqref="K44"/>
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="22" customWidth="1"/>
     <col min="2" max="6" width="11" style="9" customWidth="1"/>
     <col min="7" max="7" width="11" style="5" customWidth="1"/>
     <col min="8" max="9" width="11" style="9" customWidth="1"/>
     <col min="10" max="10" width="11" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="9" customWidth="1"/>
     <col min="12" max="12" width="11" style="8" customWidth="1"/>
     <col min="13" max="13" width="12" style="9" customWidth="1"/>
     <col min="14" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
@@ -1100,51 +1103,53 @@
         <v>107.3</v>
       </c>
       <c r="M13" s="28">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="23">
         <v>2026</v>
       </c>
       <c r="B14" s="25">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="39">
         <v>118.2</v>
       </c>
       <c r="D14" s="39">
         <v>141.1</v>
       </c>
       <c r="E14" s="39">
         <v>91</v>
       </c>
       <c r="F14" s="39">
         <v>117.3</v>
       </c>
-      <c r="G14" s="28"/>
+      <c r="G14" s="28">
+        <v>117.1</v>
+      </c>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="26" customFormat="1">
       <c r="A15" s="44" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="44"/>
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="44"/>
     </row>
     <row r="16" spans="1:13">
@@ -1462,51 +1467,53 @@
         <v>109.3</v>
       </c>
       <c r="M23" s="28">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
       <c r="A24" s="23">
         <v>2026</v>
       </c>
       <c r="B24" s="25">
         <v>103.8</v>
       </c>
       <c r="C24" s="39">
         <v>106.8</v>
       </c>
       <c r="D24" s="39">
         <v>106.3</v>
       </c>
       <c r="E24" s="39">
         <v>106.3</v>
       </c>
       <c r="F24" s="39">
         <v>107</v>
       </c>
-      <c r="G24" s="28"/>
+      <c r="G24" s="28">
+        <v>106.2</v>
+      </c>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:14" s="26" customFormat="1">
       <c r="A25" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="44"/>
       <c r="C25" s="44"/>
       <c r="D25" s="44"/>
       <c r="E25" s="44"/>
       <c r="F25" s="44"/>
       <c r="G25" s="44"/>
       <c r="H25" s="44"/>
       <c r="I25" s="44"/>
       <c r="J25" s="44"/>
       <c r="K25" s="44"/>
       <c r="L25" s="44"/>
       <c r="M25" s="44"/>
     </row>
     <row r="26" spans="1:14">
@@ -1828,51 +1835,53 @@
       </c>
       <c r="M33" s="31">
         <v>115.5</v>
       </c>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="24">
         <v>2026</v>
       </c>
       <c r="B34" s="38">
         <v>103.8</v>
       </c>
       <c r="C34" s="40">
         <v>105.4</v>
       </c>
       <c r="D34" s="40">
         <v>105.7</v>
       </c>
       <c r="E34" s="40">
         <v>105.9</v>
       </c>
       <c r="F34" s="40">
         <v>106.1</v>
       </c>
-      <c r="G34" s="35"/>
+      <c r="G34" s="45">
+        <v>106.1</v>
+      </c>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="35"/>
       <c r="K34" s="34"/>
       <c r="L34" s="36"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:14">
       <c r="J35" s="25"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="J36" s="25"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="F37" s="39"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
     <row r="38" spans="1:14">